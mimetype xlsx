--- v0 (2026-02-07)
+++ v1 (2026-04-25)
@@ -54,6629 +54,6629 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Cabo Neto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1098/1098_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1098/1098_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE REGULARIZAR A IDENTIFICAÇÃO DAS RUAS NA CIDADE, BEM COMO DETERMINAR AO SETOR DE CADASTRO QUE FAÇA UM TRABALHO PARA REGULAMENTAR A NUMERAÇÃO DAS CASAS.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1099/1099_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1099/1099_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE REGULARIZAR A SINALIZAÇÃO DE TRÂNSITO DAS RUAS DA CIDADE. </t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Narcízio Naza</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1100/1100_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1100/1100_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE QUE DETERMINE AO DIRETOR DO SAAE, SR. JOSÉ ANTÔNIO RIBEIRO, QUE TOME PROVIDÊNCIAS PARA ACABAR COM A COBRANÇA DE DUAS ECONOMIAS NAS TARIFAS DE ÁGUA DE ALGUNS CIDADÃOS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1101/1101_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1101/1101_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SOLICITAR AO DEPARTAMENTO DE CADASTRO DA PREFEITURA QUE FAÇA NOVAMENTE A MEDIÇÃO DA RESIDÊNCIA DO SR. JOEL SANTOS DUARTE, RESIDENTE NA RUA PARÁ, 367, BAIRRO SANTA EUGÊNIA, QUE TEVE A COBRANÇA DE SEU IPTU MUITO ALTA NO ANO PASSADO, POIS FOI BASEADA NUMA ÁREA DE CONSTRUÇÃO, QUE SEGUNDO O CIDADÃO NÃO EXISTE EM SEU LOTE.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Natinho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1102/1102_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1102/1102_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE COLOCAR UM OU DOIS POSTES DE TRANSMISSÃO DE ENERGIA ELÉTRICA NA RUA EURICO DOS SANTOS RIBEIRO, PRÓXIMO AO Nº 2450, NO BAIRRO MARIA FERNANDA II. </t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Senhor Leandro</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1103/1103_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1103/1103_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE CONSTRUIR BANHEIROS PÚBLICOS NA PRAÇA DA IGREJA MATRIZ DE SÃO CARLOS BORROMEU, NOS MOLDES DA FOTO EM ANEXO.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1104/1104_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1104/1104_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE COLOCAR REDE DE TRANSMISSÃO DE ENERGIA ELÉTRICA NOS SEGUINTES LOCAIS: RUA TIRADENTES Nº 580, EM FRENTE A RESIDÊNCIA DO SR. ARNALDO RUFINO DA SILVA;  RUA ALMIRANTE TAMANDARÉ DOS Nº 744 A 844, RUA JOSÉ VITAL Nº 335 A 365, NO BAIRRO GOMES.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1105/1105_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1105/1105_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE COLOCAR REDE DE TRANSMISSÃO DE ENERGIA ELÉTRICA NA RUA SÃO PAULO EM FRENTE O Nº 1301, RESIDÊNCIA DA SRA. LEINE APARECIDA CAMILO. </t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE ESTUDAR UM REAJUSTE SALARIAL, PARA TODO O FUNCIONALISMO PÚBLICO MUNICIPAL, NA ÚLTIMA ADMINISTRAÇÃO DURANTE OS 04 ANOS OS FUNCIONÁRIOS, SÓ TIVERAM UM REAJUSTE INCIDENTE SOBRE OS SEUS VENCIMENTOS DE APENAS 6,5 %  A PARTIR DE 1º DE JUNHO DE 2001 E 10%, A PARTIR DE 1º DE MAIO DE 2004, E INCORPORADO AO SALÁRIO UM ABONO DE R$ 40,00. </t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1107/1107_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1107/1107_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE PATROLAR E CASCALHAR AS ESTRADAS RURAIS DOS SEGUINTES LOCAIS: MIRANDAS, PONTE DE PEDRA E ESPRAIADO. </t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1108/1108_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1108/1108_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE COLOCAR ILUMINAÇÃO EM 03 POSTES DE TRANSMISSÃO DE ENERGIA ELÉTRICA, UM NA RUA LUZ ESQUINA COM TOMÉ DE SOUZA E DOIS NA RUA TOMÉ DE SOUZA ESQUINA COM A RUA LUZ, PRÓXIMO AO NÚMERO 1071.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1109/1109_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1109/1109_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE COLOCAR ILUMINAÇÃO PÚBLICA NA RUA  GOIÁS, Nº 1531, NO BAIRRO SÃO JOSÉ  EM FRENTE A RESIDÊNCIA DO SR. JÚLIO CÉSAR PRADO. </t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>, Narcízio Naza</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1110/1110_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1110/1110_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE FAZER AS SEGUINTES OBRAS EM FRENTE A CÂMARA MUNICIPAL: _x000D_
 •	SINALIZAR A RUA ÂNGELO PERILO EM FRENTE A CÂMARA MUNICIPAL  DA RUA PROFESSOR JACINTO CAMPOS À AV. IZABEL DE CASTRO DO LADO OPOSTO DA CÂMARA MUNICIPAL, PARA ESTACIONAMENTO 45 GRAUS. _x000D_
 _x000D_
 •	PODA DAS ÁRVORES NESTE ESPAÇO;_x000D_
 _x000D_
 •	DUPLICAÇÃO ATRAVÉS DA CEMIG DAS LÂMPADAS NAS LUMINÁRIAS NOS TRÊS POSTES,  O QUE SE SITUAM EM FRENTE A CÂMARA MUNICIPAL, O POSTE DO LADO DIREITO  EM FRENTE O SAAE E O OUTRO DO LADO ESQUERDO EM FRENTE O Nº 75 DA MESMA RUA;_x000D_
 _x000D_
 •	DETERMINE ÁREA DE ESTACIONAMENTO DE BICICLETA E MOTOCICLETA CONFORME DESENHO ANEXO. _x000D_
 _x000D_
 SOLICITAMOS QUE SENDO ESTA INDICAÇÃO SENDO APROVADA SEJA ENCAMINHADA PARA A  DELEGACIA DE POLÍCIA, PARA O  SECRETÁRIO DE OBRAS E O SECRETÁRIO DE MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Sargento Márcio, , Narcízio Naza</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1111/1111_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1111/1111_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE FAZER A ILUMINAÇÃO DO BAIRRO LUIZ GUADALUPE. O ENTUPIMENTO DO BURACO QUE DE FORMA EQUIVOCADA A ADMINISTRAÇÃO ANTERIOR   PROMOVEU NO LOTE Nº 01 DA PRIMEIRA QUADRA DAQUELE LOTEAMENTO.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Adelmo Lopes</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE CANALIZAR AS ÁGUAS DAS CHUVAS NA RUA PARANÁ NO BAIRRO MARÍLIA, AFIM DE ACABAR COM A DEPRESSÃO ALI EXISTENTE ( PRÓXIMO A CAIEIRA DO MUNDINHO”).</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Paulinho Despachante</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1113/1113_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1113/1113_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE CALÇAR OU ASFALTAR A AV. BRASIL NO TRECHO COMPREENDIDO ENTRE A  ANTIGA LAFER ATÉ A ESQUINA DA FABRICA DE BICHOS DE PELÚCIA PANDA.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1114/1114_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1114/1114_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE FAZER A COBERTURA DA QUADRA DO BAIRRO SANTA HELENA. </t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1115/1115_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1115/1115_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE CONCEDER ISENÇÃO TOTAL NA TARIFA DE ÁGUA DE TODAS AS ENTIDADES FILANTRÓPICAS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1116/1116_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1116/1116_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE PAVIMENTAR COM CALÇAMENTO POLIÉDRICO A RUA TEODORO PEDROSA, NO BAIRRO CHICO MIRANDA.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1117/1117_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1117/1117_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, QUE DETERMINE AO SETOR COMPETENTE QUE TOME AS DEVIDAS PROVIDÊNCIAS NO SENTIDO DE MELHORAR A SITUAÇÃO DA RUA DA REDE FERROVIÁRIA, VEZ QUE O LOCAL ESTÁ CARECENDO DE UMA LIMPEZA, CAPINA E PODA DE ALGUMAS ÁRVORES.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1118/1118_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1118/1118_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE FAZER O CALÇAMENTO NAS RUAS MATO GROSSO, JOÃO JAFAR E RUA FRANCISCO MIRANDA JÚNIOR NO BAIRRO MARIA FERNANDA I. </t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1119/1119_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1119/1119_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DO MUNICÍPIO FIRMAR CONVÊNIO COM O INSTITUTO DE TERRAS DO ESTADO DE MINAS GERAIS - ITER - (ANTIGA RURALMINAS), DE MODO A VIABILIZAR A LEGITIMAÇÃO DE DIVERSOS LOTES TERRENOS DO MUNICÍPIO, BEM COMO, A REGULARIZAÇÃO DA DOCUMENTAÇÃO DOS MESMOS. </t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1120/1120_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1120/1120_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE FAZER A PAVIMENTAÇÃO DA RUA ARIDO GREGO NO DISTRITO DE MARTINS GUIMARÃES.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1121/1121_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1121/1121_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE OUTORGAR UMA CONCESSÃO DE USO DO IMÓVEL SITUADO NO CAPÃO VERMELHO (ANTIGO GRUPO), À SOCIEDADE DE PROMOÇÃO HUMANA - SOPROH (F	AZENDINHA DE RECUPERAÇÃO MASCULINA DIRIGIDA PELO JOÃO SILVÉRIO). </t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1122/1122_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1122/1122_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE EXECUTAR OBRAS DE ESCOAMENTO DE ÁGUA E PAVIMENTAÇÃO NA AV. ISABEL DE CASTRO, NO TRECHO COMPREENDIDO ENTRE A AV. JOSÉ BERNARDES MACIEL E A RUA LUZ, NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1123/1123_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1123/1123_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR UM QUEBRA-MOLAS NA AV. JOSÉ BERNARDES MACIEL, PRÓXIMO AO CRUZAMENTO DESSA AVENIDA COM A RUA PARAÍBA, NO BAIRRO MARÍLIA (CENTRAL), ONDE JÁ EXISTIA UM QUEBRA-MOLAS, QUE FORA RETIRADO.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1124/1124_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1124/1124_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR OBRAS NO SENTIDO DE SE AMPLIAR A COZINHA (CANTINA) DA ESCOLA MUNICIPAL PROFESSOR MOURÃO II, SITUADA À RUA TAVINHO R., N.º 550, BAIRRO SOL NASCENTE, BEM COMO, DE SE CONSTRUIR UM GALPÃO ONDE OS ALUNOS POSSAM PRATICAR ATIVIDADES DIVERSAS.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1125/1125_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1125/1125_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE ESTUDAR COM MAIS CRITÉRIO A LICENÇA DO ALVARÁ DE FUNCIONAMENTO PARA OS EVENTOS PARTICULARES QUE SÃO REALIZADOS NO PERÍMETRO DA ORLA DA PRAIA MUNICIPAL E QUE OS EVENTOS REALIZADOS PELO MUNICÍPIO SE ADEQÚEM AS NORMAS DAS LEIS QUE GARANTEM A PRIVACIDADE DE CADA MORADOR DAQUELA IMEDIAÇÃO. </t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1126/1126_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1126/1126_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE COLOCAR DOIS POSTES DE  ILUMINAÇÃO NA RUA DONA ALEXANDRINA PRÓXIMO A RUA RIO GRANDE DO SUL. </t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1127/1127_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1127/1127_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE REFAZER A ILUMINAÇÃO DA PRAÇA ARISTÓTELES LUIZ DE OLIVEIRA  NO BAIRRO SANTA HELENA.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1128/1128_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1128/1128_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE TERMINAR O TRECHO DE CALÇAMENTO LIGANDO A RUA DONA ALEXANDRINA A RUA RIO GRANDE DO SUL. </t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1129/1129_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1129/1129_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE CONSERTAR  O CALÇAMENTO DA RUA RIO GRANDE DO SUL, PRÓXIMO AO NÚMERO 1590, NO BAIRRO SANTA HELENA. </t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1130/1130_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1130/1130_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE FAZER A SINALIZAÇÃO DE TRÂNSITO NA RUA DONA ALEXANDRINA COM RUA MANAUS, PRÓXIMO A PRAÇA DO BAIRRO SANTA HELENA. </t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1131/1131_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1131/1131_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR À DISPOSIÇÃO DA COMUNIDADE ATENDIMENTO NOTURNO NOS POSTOS DE SAÚDE E/OU PSF DOS BAIRROS.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1132/1132_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1132/1132_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CONCEDER À ASSOCIAÇÃO DOS CATADORES DE PAPEL, PAPELÃO E MATERIAIS REAPROVEITÁVEIS DE LAGOA DA PRATA - ASCALP - REPASSE FINANCEIRO, NA FORMA DE CONTRIBUIÇÃO, OU OUTRA LEGALMENTE PREVISTA, EM VALORES A SEREM DEFINIDOS PELO PODER EXECUTIVO MUNICIPAL. </t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1133/1133_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1133/1133_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE EXECUTAR OBRAS DE PAVIMENTAÇÃO EM TODAS AS RUAS QUE LIGAM A AVENIDA BELA VISTA ATÉ A AVENIDA FERNÃO DIAS, NOS BAIRROS SANTA HELENA E CHICO MIRANDA E QUE AINDA NÃO SE ENCONTRAM PAVIMENTADAS.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1134/1134_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1134/1134_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE EXECUTAR OBRAS DE PAVIMENTAÇÃO NA RUA JOÃO ANTÔNIO DE OLIVEIRA, NO TRECHO COMPREENDIDO ENTRE A AVENIDA BELA VISTA ATÉ A AVENIDA FERNÃO DIAS, NO BAIRRO CHICO MIRANDA.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1135/1135_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1135/1135_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE EXECUTAR OBRAS DE PAVIMENTAÇÃO ASFÁLTICA OU COM BLOQUETES  NA PRAÇA DA IGREJA MATRIZ DE SÃO SEBASTIÃO, NO BAIRRO CHICO MIRANDA.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1136/1136_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1136/1136_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE FAZER A INSTALAÇÃO DE UMA ROTATÓRIA NA AV. BRASIL, NO CRUZAMENTO COM A RUA MANAUS.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1137/1137_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1137/1137_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE COLOCAR 02 POSTES DE ILUMINAÇÃO PÚBLICA NA RUA MODESTO GOMES, PARA ATENDER A NECESSIDADE RESIDÊNCIA DE Nº 1475, NO BAIRRO AMÉRICO SILVA.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1138/1138_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1138/1138_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR REDUTOR DE VELOCIDADE NA RUA BAHIA, PRÓXIMO À PANIFICADORA SAMANTA, NO BAIRRO MARIA FERNANDA II.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1139/1139_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1139/1139_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE PAVIMENTAR OS 50 METROS DA RUA MARIA TEREZA WINTERS, EM FRENTE AO N.º 151, ONDE SE LOCALIZARÁ O FUTURO CENTRO DE ESPECIALIDADES ODONTOLÓGICO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1140/1140_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1140/1140_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE  SE CONCLUIR O CALÇAMENTO DA ALAMEDA DAS ACÁCIAS, ENTRE A AV. GETÚLIO VARGAS E A R. ALEXANDRE BERNARDES PRIMO – BAIRRO ERNESTINA BERNARDES.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1141/1141_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1141/1141_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CONCLUIR O CALÇAMENTO DA ALAMEDA DAS ACÁCIAS, ENTRE A RUA 27 DE DEZEMBRO E A RUA PROF. JACINTO RIBEIRO – BAIRRO ERNESTINA BERNARDES.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1142/1142_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1142/1142_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE INSTALAR NO MUNICÍPIO UM RESTAURANTE POPULAR PARA ATENDIMENTO DE PESSOAS DEVIDAMENTE CADASTRADAS, CONFORME CRITÉRIOS A SEREM ESTABELECIDOS PELA ADMINISTRAÇÃO MUNICIPAL, BEM COMO, DOS EXEMPLOS CITADOS NA JUSTIFICATIVA QUE SE SEGUE.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1143/1143_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1143/1143_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE ILUMINAR O “CAMPO DO PELÉ”, QUE SE LOCALIZA NO BAIRRO MONSENHOR ALFREDO DHOR, QUE FAZ DIVISAS COM OS BAIRROS SÃO FRANCISCO, MARÍLIA E MARIA FERNANDA II, APROVEITANDO PROGRAMA DO GOVERNO ESTADUAL EM PARCERIA COM A CEMIG, ESPECÍFICO PARA ILUMINAÇÃO DOS CAMPOS DE FUTEBOL AMADOR DO INTERIOR DO ESTADO.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1144/1144_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1144/1144_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE PERFURAR MINI POÇOS ARTESIANOS NOS TERRENOS ONDE SE ENCONTRAM AS HORTAS COMUNITÁRIAS NO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1145/1145_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1145/1145_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR PERMUTAS DE TERRENOS OU LOTES NA ÁREA URBANA DO MUNICÍPIO, DE PROPRIEDADE DESTE, POR PROPRIEDADES PARTICULARES, DE MODO A VIABILIZAR A INSTALAÇÃO E FIXAÇÃO DE INDÚSTRIAS E EMPRESAS EM NOSSA CIDADE. LOGICAMENTE, AQUELAS QUE POSSAM FUNCIONAR NO PERÍMETRO URBANO SEM CAUSAR QUALQUER POLUIÇÃO OU TRANSTORNO PARA OS CIDADÃOS RESIDENTES NA ÁREA URBANA.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1146/1146_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1146/1146_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE CALÇAR UM QUARTEIRÃO DA RUA MOEMA A PARTIR DO Nº  646, 01 QUARTEIRÃO NA RUA PRINCESA IZABEL  E 03 QUARTEIRÕES  NA RUA BENEDITO VALADARES A PARTIR DO Nº 1240, TODAS AS RUAS NO BAIRRO GOMES. </t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1147/1147_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1147/1147_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE DETERMINAR À VIGILÂNCIA SANITÁRIA QUE FAÇA UMA VISITA A UM LOTE VAGO SITUADO À RUA SETE DE SETEMBRO, ENTRE AS RUAS BOM DESPACHO E ARCOS, NO BAIRRO AMÉRICO SILVA, NESSA CIDADE, VISANDO A PREVENÇÃO DE DOENÇAS, COMO A DENGUE, ALÉM DE IMPEDIR A REMESSA DE ANIMAIS MORTOS E LIXO, O QUE VEM CAUSANDO ENORME MAU CHEIRO NO LOCAL. PARA TANTO, DETERMINE A LIMPEZA DO LOCAL.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1148/1148_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1148/1148_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL NA FORMA REGIMENTAL, A NECESSIDADE DE SE CONCLUIR O CALÇAMENTO DA AV. GETÚLIO VARGAS, ENTRE A ALAMEDA DAS ACÁCIAS E A RUA GOIÁS, NO BAIRRO ERNESTINA BERNARDES, NESSA CIDADE.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1149/1149_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1149/1149_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA NA FORMA REGIMENTAL, A NECESSIDADE DE SE CONCLUIR O CALÇAMENTO DA ALAMEDA DOS BEM-TE-VIS, ENTRE A ALAMEDA DAS PAINEIRAS E A ALAMEDA DOS FLAMBOIANTS – BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1150/1150_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1150/1150_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE FAZER A LIMPEZA CONTÍNUA DA NASCENTE DA “LAGOA DA PRATA”.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1151/1151_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1151/1151_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE FAZER UMA HORTA COMUNITÁRIA EM UM LOTE DE TERRENO URBANO, SITUADO NA RUA 7 DE SETEMBRO, ENTRE AS RUAS ARCOS E BOM DESPACHO, NO BAIRRO AMÉRICO SILVA.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1152/1152_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1152/1152_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CONSTRUIR UM VELÓRIO MUNICIPAL, SE POSSÍVEL NO LOTE DE TERRENO URBANO SITUADO Á RUA CIRILO MACIEL (AO LADO DO HOSPITAL SÃO CARLOS), CENTRO, NESSA CIDADE.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1153/1153_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1153/1153_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CONSTRUIR UM CALÇADÃO EM TORNO DO PARQUE DOS BURITIS, NO BAIRRO MARÍLIA, NESSA CIDADE.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1154/1154_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1154/1154_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE FAZER “REMENDO” NO CALÇAMENTO DA RUA BARÃO DO RIO BRANCO, NO CRUZAMENTO COM A RUA JOAQUIM GOMES PEREIRA, NO BAIRRO GOMES, NESSA CIDADE.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1155/1155_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1155/1155_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE FAZER “REMENDO” NO CALÇAMENTO DA AVENIDA ISABEL DE CASTRO, NO CRUZAMENTO COM A RUA JOAQUIM GOMES PEREIRA, NO BAIRRO GOMES, NESSA CIDADE.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1156/1156_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1156/1156_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE FAZER UM REPARO (REMENDO) NA PAVIMENTAÇÃO ASFÁLTICA DA RUA JOAQUIM GOMES PEREIRA, NO CRUZAMENTO COM A RUA JOAQUIM GOMES BERNARDES FILHO, NO BAIRRO GOMES, NESSA CIDADE.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1157/1157_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1157/1157_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR UM POSTE DE ENERGIA ELÉTRICA E LUMINÁRIA NA AVENIDA BENEDITO VALADARES, NO BAIRRO GOMES, DEPOIS DA PONTE QUE FORA CONSTRUÍDA NOS LIMITES DOS BAIRROS AMÉRICO SILVA E GOMES.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1158/1158_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1158/1158_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE DETERMINAR À VIGILÂNCIA SANITÁRIA QUE FAÇA UMA VISITA A UM LOTE SITUADO AO LADO DA “CASA DE BETÂNIA”, QUE FICA ENTRE AS AVENIDAS ROSA MACIEL E FERNÃO DIAS, NO BAIRRO SANTA HELENA, NESSA CIDADE, VISANDO A PREVENÇÃO DE DOENÇAS, COMO A DENGUE, ALÉM DE IMPEDIR A REMESSA DE ANIMAIS MORTOS E LIXO, O QUE VEM CAUSANDO ENORME MAU CHEIRO NO LOCAL. PARA TANTO, DETERMINE A LIMPEZA DO LOCAL. </t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1159/1159_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1159/1159_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE DETERMINAR À VIGILÂNCIA SANITÁRIA QUE FAÇA UMA VISITA A UM LOTE SITUADO NA RUA CEL. ENÉAS LOBATO, NO TRECHO COMPREENDIDO ENTRE AS AVENIDAS ROSA MACIEL E FERNÃO DIAS, NO BAIRRO SANTA HELENA, NESSA CIDADE, VISANDO A PREVENÇÃO DE DOENÇAS, COMO A DENGUE, ALÉM DE IMPEDIR A REMESSA DE ANIMAIS MORTOS E LIXO, O QUE VEM CAUSANDO ENORME MAU CHEIRO NO LOCAL. PARA TANTO, DETERMINE A LIMPEZA DO LOCAL. </t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1160/1160_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1160/1160_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CONSTRUIR UMA CRECHE NO BAIRRO SOL NASCENTE. </t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1161/1161_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1161/1161_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR UMA ROTATÓRIA OU UM REDUTOR DE VELOCIDADE NA RUA BOM DESPACHO, NO CRUZAMENTO COM A RUA MANUEL PENA, NO BAIRRO AMÉRICO SILVA, NESSA CIDADE. </t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1162/1162_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1162/1162_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE FAZER O  CALÇAMENTO DA ALAMEDA DOS SABIÁS ENTRE A ALAMEDA DOS FLAMBOIANTS E A ALAMEDA DOS IPÊS BRANCOS - BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1163/1163_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1163/1163_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE FAZER O  CALÇAMENTO DA ALAMEDA DAS ARARAS, ENTRE A ALAMEDA DAS PAINEIRAS E A ALAMEDA DOS IPÊS AMARELOS - BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1164/1164_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1164/1164_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A  NECESSIDADE DE PASSAR A PATROL NA R. ANTENOR CHAGAS MADEIRA ENTRE A AV. BRASIL E A R. RIO GRANDE DO SUL - BAIRRO SANTA EUGÊNIA.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1165/1165_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1165/1165_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE PASSAR A MÁQUINA PATROL NA ESTRADA DE CHÃO QUE LIGA LAGOA DA PRATA À LUZ, NO TRECHO ENTRE A SAÍDA DE LAGOA DA PRATA ATÉ A ENTRADA DO URUBU/BREJINHO, DE APROXIMADAMENTE 1 LÉGUA (6 KM).</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1166/1166_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1166/1166_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DO MUNICÍPIO DE ADQUIRIR (VIA PERMUTA, OU OUTRO MEIO LEGAL DO INTERESSE DO EXECUTIVO MUNICIPAL) O IMÓVEL SITUADO À RUA LUZ, ESQUINA COM RUA SÃO FRANCISCO, NO BAIRRO AMÉRICO SILVA,  NESSA CIDADE, PARA QUE SE POSSA CONSTRUIR NO LOCAL, UMA QUADRA DE CIMENTO E UMA DE AREIA, CONFORME CROQUI QUE SEGUE ANEXO.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1167/1167_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1167/1167_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DO MUNICÍPIO DE ADQUIRIR (VIA PERMUTA, OU OUTRO MEIO LEGAL DO INTERESSE DO EXECUTIVO MUNICIPAL) O IMÓVEL SITUADO À RUA TIRADENTES, ENTRE AS RUAS SANTO ANTÔNIO DO MONTE E RUA LUZ (ATUAL SEDE DA ASSOCIAÇÃO DOS MORADORES DO BAIRRO AMÉRICO SILVA), NESSA CIDADE, PARA QUE O REFERIDO IMÓVEL SOFRA REPAROS E ADAPTAÇÕES PARA A INSTALAÇÃO DE SANITÁRIOS PÚBLICOS MASCULINO E FEMININO.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1168/1168_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1168/1168_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR UMA ROTATÓRIA NO CRUZAMENTO DA RUA BAHIA COM RUA ALMIRANTE TAMANDARÉ E RUA JOAQUIM GOMES BERNARDES FILHO, NO BAIRRO GOMES.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1169/1169_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1169/1169_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DO MESMO AUXILIAR A ENTIDADE IEMC, SITUADA NESSA CIDADE, À RUA ALMIRANTE TAMANDARÉ, N.º 138, BAIRRO ETELVINA MIRANDA, TENDO COMO RESPONSÁVEL A MISSIONÁRIA MARIA DE LOURDES MENDES RESENDE, NA EXECUÇÃO DE SEU PROJETO “CAFÉ COM CRISTO”.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1170/1170_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1170/1170_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR DOIS POSTES DE ENERGIA ELÉTRICA E LUMINÁRIAS NA RUA EURICO DOS SANTOS RIBEIRO, NO BAIRRO MARÍLIA, NESSA CIDADE, EM FRENTE AO NÚMERO 1.452.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1171/1171_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1171/1171_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE AUXILIAR A POLÍCIA MILITAR NA POSSÍVEL INICIATIVA DE FAZER UM DESTACAMENTO DA POLÍCIA NA COMUNIDADE DE MARTINS GUIMARÃES, COM APOIO DE ESTRUTURA FÍSICA E AUXÍLIO EM COMBUSTÍVEL E OUTROS. </t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1172/1172_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1172/1172_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL NA FORMA REGIMENTAL,  QUE EM UMA AÇÃO CONJUNTA COM A SECRETARIA DE EDUCAÇÃO E A SECRETARIA DE OBRAS ESTUDEM A POSSIBILIDADE DE CONSTRUÍREM E MANTER FUNCIONANDO COM A PARTICIPAÇÃO DAS ESCOLAS MUNICIPAIS, UMA CIDADEZINHA MIRIM - TRANSITOLÂNDIA -, COM RUAS, QUARTEIRÕES, SEMÁFOROS, PLACAS DE SINALIZAÇÕES, FAIXAS DE SINALIZAÇÃO, ETC... ATENDENDO TODA A POPULAÇÃO TAMBÉM NOS FINAIS DE SEMANA, INCLUSIVE DOMINGOS E FERIADOS. </t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1173/1173_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1173/1173_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR PAVIMENTAÇÃO POLIÉDRICA NA RUA SÃO CARLOS, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1174/1174_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1174/1174_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR PAVIMENTAÇÃO POLIÉDRICA NA RUA MODESTO GOMES, NO TRECHO COMPREENDIDO ENTRE O CRUZAMENTO COM A RUA TIRADENTES ATÉ POR VOLTA DOS NÚMEROS 1465 E 1475, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE. INDICA AINDA, A NECESSIDADE DE SE FAZER A COLETA DE LIXO NO MESMO TRECHO, BEM COMO, ESTENDER A REDE DE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1175/1175_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1175/1175_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR PAVIMENTAÇÃO POLIÉDRICA NA RUA EXPEDICIONÁRIO LUCIANO DE CASTRO, NO CONJUNTO HABITACIONAL CHICO RESENDE, NO BAIRRO MARÍLIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1176/1176_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1176/1176_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL NA FORMA REGIMENTAL,  A NECESSIDADE DE SE REALIZAR PAVIMENTAÇÃO POLIÉDRICA NAS RUAS PIAUÍ E CEARÁ, NOS TRECHOS COMPREENDIDOS ENTRE AS RUAS MATO GROSSO E DONA ALEXANDRINA, NO BAIRRO SANTA HELENA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1177/1177_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1177/1177_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA À PRESIDÊNCIA DESTA CASA DE LEIS NA FORMA REGIMENTAL, A NECESSIDADE DE SE FAZER VALER AS DISPOSIÇÕES DO REGIMENTO INTERNO DA CÂMARA QUANTO AOS PRAZOS PARA USO DA PALAVRA NA DISCUSSÃO DE PROPOSIÇÕES E PALAVRA LIVRE.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1178/1178_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1178/1178_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR PAVIMENTAÇÃO POLIÉDRICA NA RUA MATO GROSSO, NO TRECHO COMPREENDIDO ENTRE O CRUZAMENTO DA REFERIDA RUA COM A VEREADOR ANTENOR CHAGAS MADEIRA E AV. BELA VISTA, NO BAIRRO MARIA FERNANDA I, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1179/1179_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1179/1179_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR UMA FISCALIZAÇÃO MAIS RIGOROSA PARA APURAR SE TODAS AS EMPRESAS QUE EXPLORAM O SERVIÇO DE PUBLICIDADE COM CARROS DE SOM OU QUALQUER OUTRO VEÍCULO SE ENCONTRAM EM DIA COM SUAS OBRIGAÇÕES FISCAIS MUNICIPAIS, COMO ISS, ETC...</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1180/1180_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1180/1180_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE CRIAR UMA CRECHE NO BAIRRO SANTA HELENA. </t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1181/1181_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1181/1181_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR ILUMINAÇÃO PÚBLICA NA RUA BARÃO DO RIO BRANCO, NO TRECHO PRÓXIMO À ARCE, NO BAIRRO MANGABEIRAS, LOTEAMENTO JOSÉ ANTÔNIO  BERNARDES, NESTA CIDADE. O LOCAL JÁ POSSUI A REDE ELÉTRICA, PORÉM NÃO TEM ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1182/1182_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1182/1182_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SOLICITAR A SECRETARIA DE EDUCAÇÃO QUE DETERMINE QUE A KOMBI QUE FAZ O TRANSPORTE ESCOLAR DAS CRIANÇAS DA ZONA RURAL CHEGUE ATÉ A FAZENDA FIDAL PARA BUSCAR A  CRIANÇA ERIK DE JESUS RIOS QUE ESTUDA NA ESCOLA MUNICIPAL JACINTO CAMPOS. </t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1183/1183_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1183/1183_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE FAZER O CALÇAMENTO DE UM QUARTEIRÃO DA RUA GERALDO JOSÉ DA SILVA, PRÓXIMO AO Nº 654, NO BAIRRO GOMES. </t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1184/1184_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1184/1184_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE COLOCAR REDE DE TRANSMISSÃO DE ENERGIA ELÉTRICA  E ILUMINAÇÃO PÚBLICA NA RUA MÁRIO C. LACERDA, PRÓXIMO AO Nº 896 NO BAIRRO SOL NASCENTE. </t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1185/1185_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1185/1185_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE FAZER O ASFALTAMENTO DA ÁREA LOCALIZADA NA RUA EURICO DOS SANTOS RIBEIRO, Nº 1861 NO BAIRRO MARÍLIA, ONDE ANUALMENTE É REALIZADA A FESTA DA IRMANDADE SÃO DOMINGOS DE GUSMÃO E NOSSA SENHORA DO ROSÁRIO. </t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1186/1186_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1186/1186_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REFORMAR A PINTURA DAS FAIXAS DE PEDESTRES EXISTENTES NO ENTORNO DA PRAÇA DA MATRIZ, MAIS PRECISAMENTE EM FRENTE À CASA PAROQUIAL, EM FRENTE AO FÓRUM, EM FRENTE AO RESTAURANTE PALADAR, E AINDA, DE SE CRIAR OUTRAS, EM FRENTE À CAIXA ECONÔMICA FEDERAL E UMA ÚLTIMA, LIGANDO A PRAÇA À CALÇADA DA RUA CIRILO MACIEL. </t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1187/1187_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1187/1187_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR PAVIMENTAÇÃO POLIÉDRICA NAS SEGUINTES RUAS: PEDRO ROBERTO AMORIM, JAPARAÍBA, DUQUE DE CAXIAS, MOEMA, PRINCESA IZABEL, BARÃO DO RIO BRANCO, DANIEL FERREIRA DA ROCHA E DA RUA JOSÉ VITAL, NO TRECHO COMPREENDIDO ENTRE OS NÚMEROS 29 A 240, TODAS DO BAIRRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1188/1188_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1188/1188_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE FAZER A ILUMINAÇÃO PÚBLICA E O CALÇAMENTO NO PEQUENO TRECHO ENTRE O Nº 110 DA ALAMEDA DOS IPÊS ROXOS ATÉ A AV. PRINCESA ISABEL  E O CALÇAMENTO DESTA MESMA AVENIDA ATÉ A RUA ESPÍRITO SANTO, NA RUA GUANABARA EM UM TRECHO DE APROXIMADAMENTE 80 METROS DE COMPRIMENTO. </t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1189/1189_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1189/1189_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE COLOCAR ILUMINAÇÃO PÚBLICA NA AV. DONA ROSA MACIEL PRÓXIMO AOS NÚMEROS 1249, 1238, 1228, 1278, 1279, 1299 E 1298 E NA RUA JOÃO ANTÔNIO DE OLIVEIRA PRÓXIMO AOS NÚMEROS 215, 134, 145, 123, 110 E 100 NO BAIRRO CHICO MIRANDA.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1190/1190_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1190/1190_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE CALÇAR OU ASFALTAR O FINAL DA RUA MODESTO GOMES ATÉ A AGUADA DOS FÉLIX  NO BAIRRO AMÉRICO SILVA.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>, Adelmo Lopes</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1191/1191_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1191/1191_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE CALÇAR APENAS DOIS QUARTEIRÕES DA RUA BOM DESPACHO A PARTIR DOS NÚMEROS 1042/1062 NO BAIRRO AMÉRICO SILVA. </t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1192/1192_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1192/1192_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE CALÇAR 03 QUARTEIRÕES DA RUA BELO HORIZONTE A PARTIR DOS NÚMEROS 972/1014 NO BAIRRO AMÉRICO SILVA. </t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1193/1193_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1193/1193_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE PATROLAR A ESTRADA DE TERRA QUE DA ACESSO A CIDADE DE LUZ ATÉ A PONTE DO RIO SÃO FRANCISCO. </t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1194/1194_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1194/1194_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL NA FORMA REGIMENTAL A NECESSIDADE  DE SE CONSTRUIR NO MUNICÍPIO UM CONJUNTO HABITACIONAL, COM A VENDA DAS CASAS POR MEIO DE FINANCIAMENTO FACILITADO PARA AS PESSOAS CARENTES.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1195/1195_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1195/1195_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL NA FORMA REGIMENTAL A NECESSIDADE  DE DETERMINAR À SECRETARIA DE OBRAS QUE ELABORE UM PROJETO NO SENTIDO DE DESOBSTRUIR TOTALMENTE A AVENIDA BENEDITO VALADARES, NO BAIRRO GOMES, DEPOIS DA PONTE COLOCADA PARA DAR CONTINUIDADE À REFERIDA AVENIDA NAQUELE BAIRRO, DE MODO A TORNÁ-LA TRANSITÁVEL.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1196/1196_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1196/1196_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE ORGANIZAR AS ATIVIDADES FESTIVAS E OFICIAIS DO MUNICÍPIO DE COMUM ACORDO COM A CÂMARA MUNICIPAL, PARA QUE OS CIDADÃOS SEJAM RESPEITADOS, NÃO HAVENDO O CHOQUE DE HORÁRIOS.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1197/1197_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1197/1197_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE CONCEDER UM REAJUSTE SALARIAL DE NO MÍNIMO 20%  OS SERVIDORES PÚBLICOS, QUE NOS ÚLTIMOS 04 ANOS ACUMULAM UM PERDA SALARIAL PRÓXIMO DE 60 %.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1198/1198_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1198/1198_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CONSERTAR OS CAVALETES UTILIZADOS PARA IMPEDIMENTO DA RUA JOSÉ BERNARDES LOBATO, PRÓXIMO AO POSTO DE SAÚDE E ESCOLA DONA TILOSA, E TAMBÉM DA AV. BENEDITO VALADARES, PRÓXIMO À ESCOLA ESTADUAL JOSÉ TEOTÔNIO DE CASTRO.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1199/1199_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1199/1199_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE RESOLVER OS PROBLEMAS DE INFRA ESTRUTURA NA AVENIDA ISABEL DE CASTRO, NO TRECHO COMPREENDIDO ENTRE A AV. JOSÉ BERNARDES MACIEL E O CÓRREGO CHICO SILVEIRA, NA REGIÃO CENTRAL DA CIDADE, OU SEJA, RECUPERAR O ESGOTO, ATERRAR A VIA, CALÇAR, ETC...</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1200/1200_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1200/1200_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR ILUMINAÇÃO PÚBLICA NA RUA DOS FERROVIÁRIOS EM FRENTE À SEDE DA ASSOCIAÇÃO AMBIENTALISTA DO ALTO SÃO FRANCISCO - ASF, ONDE FUNCIONAVA A ANTIGA ESTAÇÃO FERROVIÁRIA.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1201/1201_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1201/1201_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE COLOCAR ILUMINAÇÃO DOS DOIS LADOS  NA AV. MINAS GERAIS A PARTIR DA AV. BRASIL ATÉ O TREVO DA MG-170.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1202/1202_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1202/1202_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE MELHORAR A ILUMINAÇÃO DA PRAÇA DA MATRIZ. </t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1203/1203_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1203/1203_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE INTERROMPER AS ATIVIDADES DE IMPLANTAÇÃO DE HORTA COMUNITÁRIA EM UM LOTE DE TERRENO DE PROPRIEDADE DA PREFEITURA MUNICIPAL, SITUADO NO LOTEAMENTO DO SR. ÂNGELO PERILLO, NO BAIRRO NOSSA SENHORA DAS GRAÇAS, NESTA CIDADE, POR SER VONTADE DOS MORADORES DAQUELE LOCAL. </t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1204/1204_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1204/1204_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA NA FORMA REGIMENTAL, A NECESSIDADE DE SE ESTABELECER VIA SECRETARIA MUNICIPAL DE MEIO AMBIENTE, QUE TODA ÁRVORE SITUADA NAS CALÇADAS PÚBLICAS E QUE POR MOTIVO JUSTIFICADO TENHA QUE SER ARRANCADA, QUE ANTES DISTO, SEJA PLANTADA UMA OUTRA ÁRVORE DE MODO A SUBSTITUÍ-LA.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1205/1205_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1205/1205_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE CALÇAR PARCIALMENTE AS ALAMEDAS DAS ARARAS, BEIJA-FLOR E SABIAS NO BAIRRO CIDADE  JARDIM.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1206/1206_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1206/1206_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE TAPAR OS BURACOS EXISTENTES NA AV. FERNÃO DIAS, PRÓXIMO AO TREVO SECUNDÁRIO. </t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1207/1207_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1207/1207_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE ESTENDER O ATENDIMENTO DO ODONTOMÓVEL ÀS COMUNIDADES RURAIS DE NOSSO MUNICÍPIO, MIRANDAS, PONTE DE PEDRA, ESPRAIADO E MARTINS GUIMARÃES, PELO MENOS UMA VEZ POR SEMANA COM PROGRAMAÇÃO PRÉ ESTABELECIDA E DIVULGADA NAS COMUNIDADES. </t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1208/1208_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1208/1208_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR UMA PLACA DE IDENTIFICAÇÃO NO PARQUE MUNICIPAL FRANCISCO DE ASSIS.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Sargento Márcio</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1209/1209_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1209/1209_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR UM POSTE DE ILUMINAÇÃO PÚBLICA NA RUA PERNAMBUCO (BEM AO SEU FINAL - ATRÁS DO BORA BORA), NO BAIRRO DONA ALEXANDRIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1210/1210_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1210/1210_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE COLOCAR ILUMINAÇÃO PÚBLICA NO CRUZAMENTO DA AV. FERNÃO DIAS COM A RUA PREFEITO PAULO LOBATO NO BAIRRO CHICO MIRANDA. </t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1211/1211_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1211/1211_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE MELHORAR A IDENTIFICAÇÃO DAS RUAS DE NOSSA CIDADE, COM A COLOCAÇÃO DE PLACAS IDENTIFICADORAS VISÍVEIS E LEGÍVEIS. </t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1212/1212_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1212/1212_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE PROVIDENCIAR A ILUMINAÇÃO DAS RUAS SEM ESTE BENEFÍCIO NO BAIRRO SANTA EUGÊNIA II, BEM COMO A PAVIMENTAÇÃO DA RUA MARIA GUIMARÃES AO LADO DO “ANTIGO  ALTO FORNO” NO BAIRRO SANTA HELENA E O FINAL DA RUA GUANABARA NO BAIRRO SANTA ALEXANDRINA. </t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1213/1213_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1213/1213_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE COBRE DA EMPRESA NOVO EMPREENDIMENTOS NOVO MUNDO, ADMINISTRADORA DO TERMINAL RODOVIÁRIO, MELHOR QUALIDADE NA MANUTENÇÃO DOS SERVIÇOS PRESTADOS NA  RODOVIÁRIA, CASO CONTRÁRIO QUE RETORNE A ADMINISTRAÇÃO PARA O MUNICÍPIO. </t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1214/1214_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1214/1214_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL,  QUE DETERMINE A SECRETARIA DE MEIO AMBIENTE QUE TOME PROVIDÊNCIAS ESPECIAIS NO SENTIDO DE COMBATER AS TUTARANAS, EM DIVERSAS ÁRVORES NA PARTE INTERNA E EXTERNA DA EMPRESA CAL PRATA NO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1215/1215_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1215/1215_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE COMPLEMENTAR COM REDE DE TRANSMISSÃO DE ENERGIA ELÉTRICA E ILUMINAÇÃO PÚBLICA NA RUA JOSÉ RIBEIRO DE OLIVEIRA DO Nº 127 ATÉ  NO ENTRONCAMENTO COM  AV. DONA ALEXANDRINA NO BAIRRO MARÍLIA. </t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1216/1216_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1216/1216_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE ESTENDER A REDE DE ENERGIA ELÉTRICA NA RUA CARLOS CHAGAS, BAIRRO MANGABEIRAS, DO N.º 689 AO 817, BEM COMO, COLOCAR ILUMINAÇÃO PÚBLICA NO LOCAL.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1217/1217_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1217/1217_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE PATROLAR A ESTRADA QUE LIGA OS DISTRITOS DE MIRANDAS, SOBRADO, E PONTE PEDRA, ONDE O MUNICÍPIO SE CONFRONTA COM SANTO ANTÔNIO DO MONTE.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1218/1218_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1218/1218_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE COLOCAR ILUMINAÇÃO PÚBLICA NA RUA JOÃO BAIA DE AZEVEDO PRÓXIMO Nº 26 NO BAIRRO CHICO MIRANDA. </t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1219/1219_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1219/1219_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DA VIGILÂNCIA SANITÁRIA MANDAR PELA TERCEIRA FEZ UMA EQUIPE DE TÉCNICOS AFIM DE RESOLVER O PROBLEMA DE ESCORPIÕES NA RUA GERALDO DOMINGOS PEREIRA Nº 255, NO BAIRRO GOMES, RESIDÊNCIA DO SR. SAULO SILVA MIRANDA.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1220/1220_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1220/1220_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR LÂMPADAS OU TROCAR AS EXISTENTES NO LOCAL, VEZ QUE SE ENCONTRAM QUEIMADAS, EM 04 POSTES SITUADOS NA RUA SUDÁRIO FELIZARDO, NO TRECHO COMPREENDIDO ENTRE A AV. FERNÃO DIAS E O SEU FINAL NO SENTIDO USINA LUCIÂNIA, HOJE COINBRA.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1221/1221_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1221/1221_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE COLOCAR UM BUEIRO NA RUA BARÃO DO RIO BRANCO ESQUINA COM A AV. GETÚLIO VARGAS NO BAIRRO GOMES.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1222/1222_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1222/1222_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE REPARAR O PISO DA QUADRA DE VÔLEI EXISTENTE NA PRAIA MUNICIPAL E AUMENTAR AS GRADES DE PROTEÇÃO. </t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1223/1223_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1223/1223_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE CALÇAR 02 QUARTEIRÕES DA RUA BELO HORIZONTE A PARTIR DO Nº 1079 NO BAIRRO AMÉRICO SILVA. </t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1224/1224_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1224/1224_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE CALÇAR PEQUENOS TRECHOS NOS CRUZAMENTOS DAS RUAS QUE CORTAM A AV. BELA VISTA. </t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1225/1225_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1225/1225_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE CONSTRUIR A PRAÇA  JOSEFÁ REZENDE LACERDA QUE FICA ENTRE AS RUAS TONIQUINHO REZENDE E JOSÉ PAULINO NO BAIRRO CHICO MIRANDA. </t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1226/1226_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1226/1226_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE FAZER A LIMPEZA DOS LOTES VAGOS EXISTENTES NA RUA MARIA DA GLÓRIA MACIEL E NA RUA HOMERO DE CASTRO NO BAIRRO GOMES.  </t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1227/1227_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1227/1227_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE COLOCAR REDE DE TRANSMISSÃO DE ENERGIA ELÉTRICA E ILUMINAÇÃO PÚBLICA NA RUA JOSÉ RIBEIRO DA SILVA, PRÓXIMO AO NÚMERO 187 NO BAIRRO MARIA FERNANDA I.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1228/1228_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1228/1228_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE CONCEDER AJUDA AOS MORADORES DA RESIDÊNCIA SITUADA NA RUA LUIZ GUADALUPE, NO BAIRRO SÃO JOSÉ QUE FOI TOTALMENTE DESTRUÍDA POR UM INCÊNDIO NA ÚLTIMA SEMANA.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1229/1229_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1229/1229_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE FAZER MUTIRÃO DE LIMPEZA NOS BAIRROS DA CIDADE. </t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1230/1230_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1230/1230_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE REATIVAR O CENTRO CULTURAL DE NOSSO MUNICÍPIO, INSTALANDO-SE EM UM LOCAL ONDE POSSA SER DESENVOLVIDO TRABALHOS CULTURAIS DE TODAS AS NATUREZAS, LOCAIS ESTES PROVIDOS DE TODAS AS CONDIÇÕES DE REALIZAÇÃO DE PEÇAS TEATRAIS, EXIBIÇÃO DE FILMES E DOCUMENTÁRIOS,  LOCAL ADEQUADO DE BOA ACÚSTICA PARA MINISTRAR PALESTRAS E CURSOS LIGADOS À CULTURA, EDUCAÇÃO E DE INTERESSE COMUNITÁRIO. </t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1231/1231_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1231/1231_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE FAZER A LIMPEZA E DESOBSTRUÇÃO DO PASSEIO PÚBLICO DA RUA JOAQUIM GOMES PEREIRA, NO TRECHO LOCALIZADO EM FRENTE À APAE, NESTA CIDADE.  </t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1232/1232_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1232/1232_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE TOMAR PROVIDÊNCIAS NO SENTIDO DE RESOLVER O ESCOAMENTO DAS ÁGUAS DA NASCENTE DA PRAIA NA AVENIDA DO CONTORNO.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1233/1233_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1233/1233_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE FAZER UMA CARTILHA COM INTUITO DE ESCLARECER AOS VENDEDORES AMBULANTES DE NOSSO MUNICÍPIO, SOBRE A IMPORTÂNCIA E A NECESSIDADE DE SE FAZER O RECOLHIMENTO JUNTO AO INSS.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1234/1234_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1234/1234_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE ENCAMINHAR AO MINISTÉRIO DO ESPORTE O PROJETO DENOMINADO “SEGUNDO TEMPO”. </t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1235/1235_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1235/1235_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE ARRUMAR A PAVIMENTAÇÃO DA RUA EURICO DOS SANTOS RIBEIRO, NO SEU ENTROCAMENTO COM MG 170, NO BAIRRO MARÍLIA, NESTA CIDADE, E AINDA, TAPAR UM ENORME BURACO LOCALIZADO NO CRUZAMENTO DAS RUAS EURICO DOS SANTOS RIBEIRO E SAMUEL BERNARDES, NO BAIRRO MARÍLIA.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1236/1236_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1236/1236_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE COLOCAR LUMINÁRIAS NOS 03 POSTES EXISTENTES NA RUA ALMIRANTE TAMANDARÉ DESDE O NÚMERO 744 A 828  NO BAIRRO GOMES.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1237/1237_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1237/1237_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR UMA ROTATÓRIA NO CRUZAMENTO DA RUA JOAQUIM GOMES PEREIRA C/ RUA ALMIRANTE TAMANDARÉ, NO BAIRRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1238/1238_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1238/1238_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR 06 POSTES DE ILUMINAÇÃO PÚBLICA NOS SEGUINTES LOCAIS: 02 POSTES NA RUA ALEXANDRINO ANTÔNIO DE OLIVEIRA; 01 POSTE NO CRUZAMENTO DA VIA RETRO CITADA COM A RUA MARIA RITA; 01 POSTE NO CRUZAMENTO DA RUA ALEXANDRINO ANTÔNIO DE OLIVEIRA COM RUA LÚCIO DE CASTRO; 01 POSTE NA RUA SUDÁRIO FELIZARDO DE CASTRO (NA ENTRADA PARA O BAIRRO SOL NASCENTE); 01 POSTE NO MEIO DO QUARTEIRÃO LOCALIZADO ENTRE AS RUAS PAULO LOBATO E ALEXANDRINO ANTÔNIO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1239/1239_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1239/1239_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE ADQUIRIR UM LOTE DE TERRENO COM ÁREA DE 2062 METROS QUADRADOS, VEZ QUE FOI INFORMADO PELO SETOR DE CADASTRO QUE O MUNICÍPIO NÃO DISPÕE DE TERRENO DESTA NATUREZA, PARA A CONSTRUÇÃO DE UMA QUADRA NO BAIRRO AMÉRICO SILVA. </t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1240/1240_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1240/1240_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE ESTUDAR UMA FORMA DE SE CONCEDER REMISSÃO E/OU ANISTIA PARCIAL OU ATÉ MESMO TOTAL DE DÉBITO TRIBUTÁRIO POR VENTURA EXISTENTE QUANTO A IPTU, DAS EMPRESAS INSTALADAS NO DISTRITO INDUSTRIAL DE NOSSO MUNICÍPIO, QUE ESTEJAM EM PLENO FUNCIONAMENTO E GERANDO OFERTA DE EMPREGOS. QUE ESTUDE TAMBÉM A POSSIBILIDADE DE SE CONCEDER ÀS MESMAS EMPRESAS, FUTURA ISENÇÃO DA INCIDÊNCIA DO IPTU NOS IMÓVEIS UTILIZADOS NO DISTRITO INDUSTRIAL QUE ESTEJAM ATENDENDO AOS FINS RETRO MENCIONADOS.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1241/1241_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1241/1241_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE TAPAR O BURACO QUE EMPOSSA ÁGUA NA ESQUINA DAS RUAS ANGELO PERILO E RUA PROFESSOR JACINTO RIBEIRO EM FRENTE A PADARIA CASA DO PÃO. </t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1242/1242_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1242/1242_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE CALÇAR AS SEGUINTES RUAS NO BAIRRO SANTA HELENA: 01 QUADRA DA RUA MARIA GUIMARÃES A PARTIR DO Nº 126;  UMA QUADRA NA RUA DR. ALEXANDRINO, A PARTIR DO Nº 91 E DUAS QUADRAS NA RUA MARIA LUIZA BORLIDO A PARTIR DO Nº 218.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1243/1243_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1243/1243_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE O CALÇAMENTO NA RUA FRANCISCO BERNARDES PRIMO, EM FRENTE O Nº 204 NO BAIRRO AMÉRICO SILVA. </t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1244/1244_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1244/1244_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR UMA OPERAÇÃO “TAPA BURACOS” NA AV. BENEDITO VALADARES, PRINCIPALMENTE NO TRECHO ENTRE O CRUZAMENTO DESTA COM A RUA JOSÉ BERNARDES LOBATO E A PRAÇA DA MATRIZ, NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1245/1245_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1245/1245_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR AS RUAS BELA VISTA, FRANCISCO JOSINO VIDAL, ARTHUR BERNARDES, JOSÉ RIBEIRO DE OLIVEIRA, SINFRÔNIO MENDES, VICENTE CÂNDIDO E JOAQUIM GOMES BERNARDES, NOS TRECHOS QUE VÃO DOS CRUZAMENTOS DAS REFERIDAS RUAS COM A AV. JOSÉ BERNARDES MACIEL ATÉ OS CRUZAMENTOS DESTAS, COM A AV. BRASIL, NAS DIVISAS DOS BAIRROS MARÍLIA, MARIA FERNANDA I E II, NESTA CIDADE. </t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1246/1246_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1246/1246_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE MELHORAR A ILUMINAÇÃO PÚBLICA NA PRAÇA DO MUSEU E EM SEUS ARREDORES, NO BAIRRO DONA ALEXANDRINA, NESTA CIDADE. LÁ JÁ EXISTEM OS POSTES, PORÉM FALTAM AS LÂMPADAS.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1247/1247_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1247/1247_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR REDUTORES DE VELOCIDADE NA RUA JOAQUIM GOMES PEREIRA, UM POUCO ANTES E LOGO À FRENTE DO CRUZAMENTO DESTA, COM A RUA ALMIRANTE TAMANDARÉ, BEM COMO, REDUTORES DE VELOCIDADE NA MESMA RUA ALMIRANTE TAMANDARÉ, UM POUCO ANTES E LOGO DEPOIS DO CRUZAMENTO DESTA, COM A RUA JOAQUIM GOMES PEREIRA. RATIFICO NA OPORTUNIDADE SOLICITAÇÃO DO VEREADOR LEANDRO BIBIANO, QUE INDICOU RECENTEMENTE A NECESSIDADE DE SE COLOCAR UMA ROTATÓRIA NO CRUZAMENTO DAS RUAS ACIMA CITADAS, NO BAIRRO GOMES, NESTA CIDADE.  </t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1248/1248_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1248/1248_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR UM POSTE COM LUMINÁRIA NA RUA ROSA MACIEL, ESQUINA COM RUA JOÃO ANTÔNIO DE OLIVEIRA, NO BAIRRO CHICO MIRANDA. </t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1249/1249_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1249/1249_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE DOAR UM LOTE DE TERRENO À EMPRESA MGA DISTRIBUIDORA LTDA - PRODUTOS DE LIMPEZA E COSMÉTICOS -  INSCRITA NO CNPJ 02.274.123/0001-46, SITUADA À RUA DANIEL FERREIRA DA ROCH, N.º 429, BAIRRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1250/1250_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1250/1250_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE COBRAR ALVARÁ E DEMAIS IMPOSTOS CABÍVEIS, DE VENDEDORES AUTÓNOMOS QUE FAZEM SUAS VENDAS NO MUNICÍPIO DE LAGOA DA PRATA, UMA VEZ QUE, SE OS VENDEDORES AMBULANTES NÃO PAGAREM OS IMPOSTOS DEVIDOS PREJUDICARÃO DIRETAMENTE OS COMERCIANTES DE NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1251/1251_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1251/1251_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE COLOCAR UMA ROTATÓRIA NA ESQUINA DAS RUAS ALMIRANTE TAMANDARÉ COM RUA BAHIA, EM FRENTE A PADARIA DAQUELE BAIRRO. </t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1252/1252_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1252/1252_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR OBRA NO SENTIDO DE DAR CONTINUIDADE À RUA BAHIA, NO BAIRRO GOMES, PARA QUE A MESMA SIGA SEM INTERRUPÇÃO ATÉ O FINAL DE SEU CURSO. </t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1253/1253_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1253/1253_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE FAZER CALÇAMENTO NAS SEGUINTES RUAS NO BAIRRO MAGABEIRAS: SEGUIMENTO DA RUA BARÃO DO RIO BRANCO ATÉ A ARCE;  RUA ALMIRANTE TAMANDARÉ DA RUA GETÚLIO VARGAS ATÉ O SITIO NANINHA; RUA JOSÉ XAVIER  E RUA JOSÉ LUCAS (AMBAS COM APENAS DOIS QUARTEIRÕES).</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1254/1254_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1254/1254_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE FAZER CALÇAMENTO POLIÉDRICO NA AV. DONA ALEXANDRINA, EM TODA SUA EXTENSÃO NOS BAIRROS MARIA FERNANDA I, MARÍLIA E SANTA EUGÊNIA.  </t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1255/1255_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1255/1255_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE FAZER CALÇAMENTO POLIÉDRICO NA ÚLTIMA QUADRA DA RUA SÃO PAULO, ANTES DE CHEGAR NO CÓRREGO CHICO MESSIAS, NO BAIRRO MARÍLIA, NESTA CIDADE.  </t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1256/1256_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1256/1256_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE A PAVIMENTAÇÃO DA RUA MARIA TEREZA WINTERS NO QUARTEIRÃO ONDE ESTÁ LOCALIZADO A CASA DE Nº 27,  ENTRE AS RUAS PERNAMBUCO E ALAGOAS, NO BAIRRO SANTA ALEXANDRINA.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1257/1257_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1257/1257_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE COLOCAR AS MANILHAS NO TRECHO DO CÓRREGO CHICO SILVEIRA NO FINAL DA RUA RIO DE JANEIRO, QUE FICA EM FRENTE O RESTAURANTE FAZENDÃO, BEM COMO TAMBÉM FAZER A PAVIMENTAÇÃO DAQUELE TRECHO E COLOCAR NAQUELE LOCAL, MAIS DOIS POSTES DE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1258/1258_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1258/1258_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE ELABORAR O PLANO DE CARREIRA, INCLUA SOB FORMA DE GRATIFICAÇÃO, UM VALOR CORRESPONDENTE A 10% (DEZ POR CENTO) SOBRE OS VENCIMENTOS, CUMULATIVAMENTE, PARA CADA UM DOS NÍVEIS DE ESPECIALIZAÇÕES: PÓS-GRADUAÇÃO, MESTRADO E DOUTORADO, DEVIDAMENTE COMPROVADOS PELO SERVIDOR PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1259/1259_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1259/1259_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE SE REALIZAR UMA REFORMA NA QUADRA DO BAIRRO SÃO JOSÉ (ANTIGO BAIRRO GLÓRIA), NESTA CIDADE.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1260/1260_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1260/1260_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE VIABILIZAR UM ESPAÇO DE LAZER PARA OS IDOSOS EM NOSSO MUNICÍPIO PARA A PRÁTICA DE GINÁSTICA OU ATÉ MESMO ESPORTES.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1290/1290_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1290/1290_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR UMA LIMPEZA NOS LOTES VAGOS, PASSEIOS E VIAS DO BAIRRO SOL NASCENTE DESTA CIDADE.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1291/1291_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1291/1291_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE ENVIAR UM PROJETO DE LEI À CÂMARA MUNICIPAL SOLICITANDO AUTORIZAÇÃO PARA A DESAFETAÇÃO DA ATUAL DESTINAÇÃO DA ÁREA DE 2.009,50 M², LOCALIZADA ENTRE AS RUAS MARIA MARTINS DE ABREU E ANTÔNIO CORNÉLIO DE OLIVEIRA, NO SETOR 5, QUADRA 29, NO BAIRRO SÃO FRANCISCO, NESTA CIDADE, ONDE SE ENCONTRA SEDIADA A ASSOCIAÇÃO DE CATADORES DE MATERIAIS RECICLÁVEIS DE LAGOA DA PRATA - ASCALP E POSTERIORMENTE OUTRO PROJETO DE LEI SOLICITANDO A AUTORIZAÇÃO PARA DOAÇÃO DA REFERIDA ÁREA.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1292/1292_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1292/1292_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE MELHORAR A ILUMINAÇÃO NA RUA GOIÁS, PRÓXIMO AO NÚMERO 1.300, NO CENTRO DESTA CIDADE.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1293/1293_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1293/1293_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE SUGERIR AO PROPRIETÁRIO DO BAR E PIZZARIA LAGOA BEAR, NO CENTRO DESTA CIDADE, QUE MUDE SEU ESTABELECIMENTO COMERCIAL PARA OUTRO ENDEREÇO QUE NÃO SEJA NO ENTORNO DA PRAÇA DA MATRIZ, E SE NÃO FOR ATENDIDO, QUE CASSE O ALVARÁ DE FUNCIONAMENTO DO REFERIDO BAR.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1294/1294_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1294/1294_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE INTERCEDER JUNTO AO ÓRGÃO COMPETENTE OU POR AÇÃO PRÓPRIA, MELHORAR A SINALIZAÇÃO DO TREVO SECUNDÁRIO DA CIDADE, QUE DÁ ACESSO PELA AV. FERNÃO DIAS, DE MODO A DEIXAR O MESMO COM FÁCIL VISUALIZAÇÃO, TANTO PARA QUEM VEM PELA RODOVIA, COMO PARA QUEM JÁ SE ENCONTRA PARADO PARA ENTRAR NO TREVO.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1295/1295_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1295/1295_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE DETERMINAR À SECRETARIA DE EDUCAÇÃO QUE NÃO PERMITA QUE OS ALUNOS DA ZONA RURAL DO MUNICÍPIO, MAIS ESPECIFICAMENTE DOS MIRANDAS, FIQUEM SEM VIR Á ESCOLA POR FALTA DE CONDUÇÃO. QUE TODA VEZ QUE O VEÍCULO QUE REALIZA O TRANSPORTE VIER A “QUEBRAR”, QUE SEJA SUBSTITUÍDO IMEDIATAMENTE. </t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1296/1296_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1296/1296_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CONSTRUIR NAS PRAÇAS E CALÇADAS DO NOSSO MUNICÍPIO, RAMPAS DE ACESSO PARA PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS, QUE TENHAM QUE ANDAR EM CADEIRA DE RODAS, E TAMBÉM PARA IDOSOS QUE POSSUEM DIFICULDADE DE LOCOMOÇÃO. ESTA INDICAÇÃO SE BASEIA EM LEI MUNICIPAL DE ACESSIBILIDADE JÁ EM VIGÊNCIA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1297/1297_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1297/1297_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CONSTRUIR CICLOVIAS NAS AVENIDAS BRASIL, BENEDITO VALADARES, GETÚLIO VARGAS E JOSÉ BERNARDES MACIEL, BEM COMO, NAS RUAS MODESTO GOMES E JOAQUIM GOMES PEREIRA, EM TODA EXTENSÃO DAS MESMAS.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1298/1298_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1298/1298_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE FAZER A MUDANÇA DE LOCAL DE UM POSTE DA CEMIG, SITUADO NA RUA JOÃO ANTÔNIO DE OLIVEIRA Nº 550, NO BAIRRO CHICO MIRANDA. </t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1299/1299_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1299/1299_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE FAZER A PAVIMENTAÇÃO  DA RUA GUANABARA NO TRECHO DA RUA RIO DE JANEIRO ATÉ A ALAMEDA DOS IPÊS ROXOS, COLOCANDO NESTE TRECHO DOIS POSTES DE ILUMINAÇÃO QUE FALTAM NO LOCAL. </t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1300/1300_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1300/1300_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PRESIDENTE DA CÂMARA MUNICIPAL DE LAGOA DA PRATA, VEREADOR NARCÍZIO DA CRUZ NAZA FERREIRA, A NECESSIDADE DA CÂMARA MUNICIPAL ADQUIRIR UM PROJETOR MULTIMÍDIA  E UM EQUIPAMENTO DE SOM PARA USO EXTERNO DA CÂMARA MUNICIPAL. </t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1301/1301_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1301/1301_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE COLOCAR LUMINÁRIA NO POSTE  DE TRANSMISSÃO DE ENERGIA ELÉTRICA LOCALIZADO NA RUA OLAVO SILVA, PRÓXIMO AOS NÚMEROS 303, 333 E 622, NO BAIRRO SANTA EUGÊNIA II. </t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1302/1302_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1302/1302_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE COLOCAR  UM POSTE DE TRANSMISSÃO DE ENERGIA ELÉTRICA COM ILUMINAÇÃO NA RUA EURICO DOS SANTOS RIBEIRO PRÓXIMO AO Nº 1452, NO BAIRRO MARÍLIA. </t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1303/1303_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1303/1303_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE CONSTRUIR UMA ROTATÓRIA NA ESQUINA DA RUA JOSÉ BERNARDES MACIEL COM RUA JOSINO FRANCISCO VIDAL NO BAIRRO MARÍLIA. </t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1304/1304_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1304/1304_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE PASSAR A MÁQUINA “PATROLA” NAS RUAS DO BAIRRO SOL NASCENTE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1305/1305_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1305/1305_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE FAZER REFORMA NAS ROTATÓRIAS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1306/1306_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1306/1306_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE FAZER UMA ROTATÓRIA NO CRUZAMENTO DA AVENIDA BENEDITO VALADARES COM RUA MODESTO GOMES. </t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1307/1307_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1307/1307_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE PAVIMENTAR OU PASSAR A MÁQUINA “PATROLA” PARA MELHORAR AS CONDIÇÕES DE TRÁFEGO DA RUA DR. ALEXANDRINO, NO TRECHO QUE VAI DA AV. FERNÃO DIAS ATÉ O SEU FINAL, PRÓXIMO AO ANTIGO AUTO-FORNO, NO BAIRRO SANTA HELENA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1308/1308_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1308/1308_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE PAVIMENTAR COM CALÇAMENTO POLIÉDRICO TODO O BAIRRO MONSENHOR ALFREDO DHOR, NESTA CIDADE. </t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1309/1309_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1309/1309_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE ESTUDAR A POSSIBILIDADE DE UTILIZAÇÃO DE PARTE (METADE) DO IMÓVEL ONDE SE ENCONTRA HOJE O VIVEIRO DE ÁRVORES DO MUNICÍPIO, SITUADO À  AV. ISABEL DE CASTRO, NO CENTRO, PARA CONSTRUIR NO LOCAL UMA ÁREA DE LAZER PARA IDOSOS. </t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1310/1310_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1310/1310_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE FAZER UMA AÇÃO CONJUNTA ENTRE A SECRETARIA DE OBRAS E URBANISMO E PROPRIETÁRIOS DE RESIDÊNCIAS E LOJAS PARA FAZER A RESTAURAÇÃO DOS PASSEIOS NA REGIÃO CENTRAL DA CIDADE E EM ESPECIAL NA AV. BRASIL, RANCANDO TRONCOS DE ÁRVORES QUE SE ENCONTRAM NO PASSEIO  E RAÍZES QUE AVANÇARAM E ESBURACARAM OS PASSEIOS.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1311/1311_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1311/1311_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE AUMENTAR A ÁREA FÍSICA DO CEMEI - TIA MARIA OLÍVIA, SITUADO NA RUA VEREADOR CHICO FERREIRA NO BAIRRO CHICO MIRANDA, PARA QUE AS CRIANÇAS ACIMA DE 02 ANOS TENHAM SUAS ATIVIDADES ROTORAS. </t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1312/1312_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1312/1312_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, QUE ATRAVÉS DA SECRETARIA DE OBRAS E URBANISMO FAÇA UMA LIMPEZA NA ÁREA SITUADA AO LADO DO CAMPO DO INTERNACIONAL FUTEBOL CLUBE NO BAIRRO CHICO MIRANDA.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1313/1313_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1313/1313_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A  NECESSIDADE DE SE REALIZAR UMA AÇÃO CONJUNTA ENTRE AS AUTORIDADES DO MUNICÍPIO PARA DEBATER A QUESTÃO DO TRÂNSITO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1314/1314_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1314/1314_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE PASSAR A MÁQUINA “PATROLA” NAS RUAS BELO HORIZONTE E BOM DESPACHO, NO TRECHO EM QUE NÃO SÃO PAVIMENTADAS, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1315/1315_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1315/1315_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE PASSAR A MÁQUINA “PATROLA” NA RUA JOSAFÁ BERNARDES, NO TRECHO EM QUE NÃO É PAVIMENTADA, BEM COMO, NA RUA JOSÉ LUCAS, AMBAS NO BAIRRO MANGABEIRAS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1316/1316_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1316/1316_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE UTILIZAR PARTE (METADE) DO IMÓVEL ONDE SE ENCONTRA HOJE O VIVEIRO DE ÁRVORES DO MUNICÍPIO, SITUADO À AV. ISABEL DE CASTRO, NO CENTRO, PARA CONSTRUIR NO LOCAL UMA QUADRA DE CIMENTO PARA A ESCOLA MUNICIPAL JACINTO CAMPOS, PARA QUE OS ALUNOS DA REFERIDA ESCOLA POSSAM FAZER EDUCAÇÃO FÍSICA E OUTRAS ATIVIDADES.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1317/1317_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1317/1317_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CONSTRUIR UMA CRECHE PRÓXIMO OU DENTRO DO CONJUNTO HABITACIONAL DO BAIRRO AMÉRICO SILVA. </t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1318/1318_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1318/1318_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR UM “BRAÇO” DE ILUMINAÇÃO PÚBLICA NA RUA JOÃO ANTÔNIO DE OLIVEIRA, PRÓXIMO À RUA JOÃO ROCHA, BAIRRO CHICO MIRANDA, ONDE A MESMA TEM UM POSTE FINDANDO A REDE ELÉTRICA, E OUTRO POSTE NO SENTIDO CONTRÁRIO, ONDE RECEBE OS CABOS DA TELEMAR.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1319/1319_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1319/1319_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE TOMAR AS DEVIDAS PROVIDÊNCIAS NO SENTIDO DE COMUNICAR AOS PROPRIETÁRIOS DOS IMÓVEIS SITUADOS À MARGEM DA AVENIDA BRASIL, NOS TRECHOS COMPREENDIDOS ENTRE A RUA ANTENOR CHAGAS MADEIRA E DONA TINUCA, E ENTRE A RUA MARIA GUIMARÃES E DONA TINUCA (QUE FAZ JUNÇÃO COM A RUA DONA ALEXANDRINA), QUE FAÇAM A LIMPEZA DOS MESMOS E CONSTRUAM PASSEIOS À FRENTE DOS MESMOS.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1320/1320_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1320/1320_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE TAPAR O BURACO NA RUA ANGELO PERÍLO EM FRENTE A CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1321/1321_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1321/1321_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE COLOCAR TELA PROTETORA NO BUEIRO EXISTENTE NA RUA RIO DE JANEIRO PRÓXIMO AO NÚMERO 27, ENTRONCAMENTO DAS RUAS JOSÉ TEIXEIRA DE CASTRO E RUA TRAVESSA ZINO GOMES  NO BAIRRO SANTA EUGÊNIA II. </t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>Sargento Márcio, Narcízio Naza</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1322/1322_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1322/1322_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAM AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE COLOCAR 03 POSTES DE ILUMINAÇÃO PÚBLICA NA RUA GERALDO JOSÉ DA SILVA, NA ALTURA DO Nº 644, NA ESQUINA DA RUA DANIEL FERREIRA DA ROCHA NO BAIRRO GOMES.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1323/1323_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1323/1323_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE COLOCAR 02 PLACAS PROIBINDO O TRÂNSITO DE CAMINHÕES E ÔNIBUS, OU SEJA VEÍCULOS DE MAIOR COMPRIMENTO,  NA TRAVESSA ZINO GOMES NO BAIRRO GOMES. </t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1324/1324_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1324/1324_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE MANTER O PONTO DE ÔNIBUS EXISTENTE NA AV. BRASIL Nº 1255 AO LADO DO BAR DO PELÉ.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1325/1325_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1325/1325_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE TOMAR PROVIDÊNCIAS NO SENTIDO DE TIRAR DAS RUAS OS INÚMEROS CÃES QUE SE ENCONTRAM PELA CIDADE, SEM RESPONSÁVEIS PELOS MESMOS, VISANDO SEGURANÇA E PROTEÇÃO CONTRA DOENÇAS, COMO A RAIVA POR EXEMPLO.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1326/1326_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1326/1326_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE FAZER O CALÇAMENTO DA RUA JOSÉ COUTINHO DE OLIVEIRA, NO BAIRRO SANTA EUGÊNIA II, NESTA CIDADE, BEM COMO, DAS DEMAIS RUAS DO REFERIDO BAIRRO QUE CRUZAM COM A RUA BAHIA E DÃO ACESSO AO BAIRRO MARÍLIA E AO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1327/1327_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1327/1327_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, QUE JUNTAMENTE COM A MESA DIRETORA ESTUDE A POSSIBILIDADE DE APRESENTAR O PROJETO DE RESOLUÇÃO ANEXO, PARA QUE ESTA CASA DE LEIS SEJA FILIADA À ASSOCIAÇÃO DAS CÂMARAS MUNICIPAIS DO CENTRO OESTE DE MINAS - ACAM/CENTRO-OESTE, ENTIDADE DE CLASSE DEVIDAMENTE CONSTITUÍDA E QUE POSSUI EM SUA ATUAL DIRETORIA, 2 VEREADORES DE LAGOA DA PRATA: GENÉSIO MAGALHÃES DOS SANTOS - SECRETÁRIO, E, NARCÍZIO DA CRUZ NAZA FERREIRA - DIRETOR DA REGIONAL I.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1328/1328_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1328/1328_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE PASSAR A MÁQUINA “PATROLA”, BEM COMO JOGAR CASCALHO, NA ESTRADA QUE DÁ ACESSO AO CENTRO ESPÍRITA BENEFICENTE UNIÃO VEGETAL, NO TRECHO COMPREENDIDO ENTRE O KM 08 DA RODOVIA LAGOA DA PRATA / SANTO ANTÔNIO DO MONTE ATÉ A SEDE DO REFERIDO CENTRO (CERCA DE 800 METROS).</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1329/1329_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1329/1329_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR TODAS AS RUAS DO BAIRRO CIDADE JARDIM NESTA CIDADE, QUE AINDA NÃO SÃO PAVIMENTADAS. </t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1330/1330_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1330/1330_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE FAZER A EXTENSÃO DA REDE ELÉTRICA NA AVENIDA ISABEL DE CASTRO, NO TRECHO COMPREENDIDO ENTRE AS RUAS SANTO ANTÔNIO DO MONTE E BELO HORIZONTE, NO BAIRRO AMÉRICO, NESTA CIDADE. </t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1331/1331_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1331/1331_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE FAZER A PAVIMENTAÇÃO DAS RUAS JOÃO ROCHA DE OLIVEIRA, CORONEL LUCIANO, MARIA RITA E ROSA MACIEL, NOS TRECHOS QUE AINDA NÃO SÃO PAVIMENTADAS, NO BAIRRO CHICO MIRANDA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1332/1332_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1332/1332_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE PASSAR A MÁQUINA “PATROLA” EM VOLTA DA FÁBRICA DE FOGOS DE ARTIFÍCIO SOL, SITUADA À MARGEM DA RODOVIA QUE LIGA LAGOA DA PRATA A SANTO ANTÔNIO DO MONTE.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1333/1333_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1333/1333_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE PROVIDENCIAR A CANALIZAÇÃO DO ESGOTO QUE CAI NO CÓRREGO QUE PERCORRE PARALELO À RUA PARAÍBA, ENTRE AS RUAS JOSÉ BERNARDES MACIEL, RAUL GOMES BERNARDES, MÁRIO MENDES E OUTRAS.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1334/1334_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1334/1334_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE “PATROLAR” AS ESTRADAS DE TERRA QUE DÃO ACESSO A MARTINS GUIMARÃES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1335/1335_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1335/1335_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR AS RUAS TRANSVERSAIS (QUE CORTAM AS AVENIDAS FERNÃO DIAS E BELA VISTA) NOS BAIRROS CHICO MIRANDA E SANTA HELENA, NESTE MUNICÍPIO, QUE AINDA SE ENCONTRAM SEM PAVIMENTAÇÃO.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1336/1336_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1336/1336_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CONSTRUIR NO PARQUE DE EXPOSIÇÕES JOSÉ MARIA REZENDE, UM ESPAÇO PARA QUE PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS POSSAM ASSISTIR AOS EVENTOS E SHOWS QUE ACONTECEM NO LOCAL, DE FORMA SEGURA E CONFORTÁVEL.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1337/1337_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1337/1337_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE FAZER UM ESTUDO SOBRE A CONDIÇÃO DE CONSERVAÇÃO DA GUARITA DE PARADA DO ÔNIBUS NO ÚLTIMO PONTO DA AVENIDA BRASIL. </t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1338/1338_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1338/1338_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE FAZER NUMA ÁREA CENTRAL UMA HORTA DE PLANTAS MEDICINAIS, ATENDENDO A POPULAÇÃO COM O FORNECIMENTO DAS PLANTAS, BEM COMO TAMBÉM O FORNECIMENTO DE MUDAS.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1339/1339_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1339/1339_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE FAZER A REALIZAÇÃO DO PASSEIO CICLÍSTICO PROPOSTO PELA TV ALTEROSA NO PRÓXIMO DIA 12 DE OUTUBRO DE 2005 (DIA DAS CRIANÇAS E FERIADO NACIONAL PELA PASSAGEM DO DIA DE NOSSA PADROEIRA NOSSA SENHORA APARECIDA).</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1340/1340_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1340/1340_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE FAZER CAPINA MANUAL NAS RUAS LOCALIZADAS NOS BAIRROS SOL NASCENTE, CORONEL LUCIANO E SANTA HELENA, AINDA NÃO PAVIMENTADAS, AS QUAIS DÃO ACESSO À LAGOA DA PRATA (PRAIA PÚBLICA) AO INVÉS DE PASSAR A MÁQUINA “PATROLA”, E AINDA, JOGAR ENTULHO NOS BURACOS EXISTENTES NAS DITAS RUAS E DEPOIS PASSAR O ROLO COMPACTADOR PARA PRENSÁ-LOS DE MODO A TAPAR OS BURACOS.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1341/1341_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1341/1341_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE TAPAR O BURACO EXISTENTE NA RUA JOÃO MARINHO DE OLIVEIRA EM FRENTE O Nº 84 NO BAIRRO CHICO MIRANDA. </t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1342/1342_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1342/1342_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE INCLUIR O NOME DO CIDADÃO PAULO ISRAEL AMORIM, RESIDENTE NA RUA VEREADOR HORÁCIO DE ANDRADE, Nº 215 NO BAIRRO MARÍLIA (DOCUMENTOS EM ANEXO), EM QUALQUER PROGRAMA DE HABITAÇÃO QUE POSSA VIR A EXISTIR NA ADMINISTRAÇÃO MUNICIPAL. </t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1343/1343_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1343/1343_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE COLOCAR ILUMINAÇÃO PÚBLICA  NA ALAMÊDA DAS ACÁCIAS, Nº 12, DA QUADRA 13 NO BAIRRO CIDADE JARDIM. </t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1344/1344_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1344/1344_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR O TRECHO FINAL DA RUA BOM DESPACHO, ENTRE AS RUAS TOMÉ DE SOUZA E TIRADENTES, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1345/1345_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1345/1345_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE TOMAR AS DEVIDAS PROVIDÊNCIAS NO SENTIDO DE SE CONSEGUIR AUTORIZAÇÃO DA CEMIG PARA RETIRARMOS ENERGIA ELÉTRICA NA MESMA REDE EM QUE SE RETIRA A ENERGIA QUE ABASTECE A ESTAÇÃO DE TRATAMENTO DA EMBARÉ, NA RUA JOSÉ LUCAS, NO BAIRRO MANGABEIRAS.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1346/1346_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1346/1346_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE MONTAR UM PROJETO VISANDO A CONSTRUÇÃO DE UM CONJUNTO HABITACIONAL COM APROXIMADAMENTE 100 CASAS, E ENVIÁ-LO À DEPUTADA ESTADUAL MARIA OLÍVIA PARA QUE A MESMA TOME AS DEVIDAS PROVIDÊNCIAS NO SENTIDO DE CARREAR RECURSOS PARA VIABILIZAR ESTE GRANDE BENEFÍCIO PARA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1347/1347_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1347/1347_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CONSTRUIR UM PALCO FIXO PROFISSIONAL NA PRAÇA DE EVENTOS, COM MEDIDAS DE 14 X 10 X 2 DE ALTURA, COM ESPAÇO PARA DEPÓSITO, CAMARIM, COM BANHEIROS, ETC... LEMBRANDO QUE EXISTE PROJETO DE CONSTRUÇÃO DO REFERIDO PALCO.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1348/1348_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1348/1348_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE RECUPERAR PARTE DO CALÇAMENTO DA AV. GETÚLIO VARGAS, NO TRECHO COMPREENDIDO ENTRE A RUA CIRILO MACIEL ATÉ O SEU FINAL, NO SENTIDO CENTRO, BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1349/1349_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1349/1349_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE FAZER CUMPRIR O DETERMINADO PELA LEI MUNICIPAL N.º 385 / 89, QUE “ALTERA O § 1º DA LEI 669 / 77, CÓDIGO DE POSTURA DO MUNICÍPIO DE LAGOA DA PRATA”, CUJA CÓPIA SEGUE ANEXA.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1350/1350_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1350/1350_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE FAZER O CALÇAMENTO NA RUA ARTHUR BERNARDES NO BAIRRO MARÍLIA. </t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1360/1360_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1360/1360_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE PATROLAR A RUA OLIMPIO CRIOULO NO BAIRRO AMÉRICO SILVA. </t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1361/1361_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1361/1361_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE FAZER UM PROJETO AFIM DE ILUMINAR AO REDOR DA IGREJA SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1362/1362_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1362/1362_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE COLOCAR ILUMINAÇÃO PÚBLICA NA RUA SAMUEL BERNARDES PRÓXIMO AO NÚMERO 591, ESQUINA COM A RUA MÁRIO MENDES (COLEGAS BAR) NO BAIRRO MARÍLIA. </t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1363/1363_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1363/1363_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, QUE ESTUDE A VIABILIDADE DE SE DESTINAR OS RECURSOS FINANCEIROS REFERENTES AO SALDO DAS MULTAS DE TRÂNSITO CONTABILIZADOS E PROCESSADAS ATÉ 31/12/2004, NO VALOR DE R$ 30.387,00, REPASSADOS PELO GOVERNO ESTADUAL, SEJAM DESTINADOS À  ASSOCIAÇÃO DE SEGURANÇA PÚBLICA DO MUNICÍPIO, PARA AQUISIÇÃO DE UMA VIATURA POLICIAL.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1364/1364_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1364/1364_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE PASSAR A MÁQUINA “PATROLA” NA ESTRADA DE TERRA QUE LIGA A CIDADE DE LAGOA DA PRATA À CIDADE DE LUZ, NO TRECHO QUE VAI DO FINAL DA RUA MODESTO GOMES ATÉ A PONTE OLEGÁRIO MACIEL, SOBRE O RIO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1365/1365_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1365/1365_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE FAZER UMA AVALIAÇÃO  QUANTO AO ALVARÁ DE FUNCIONAMENTO DE UMA PEQUENA INDÚSTRIA QUE TRABALHA NA FABRICAÇÃO DE PRODUTOS DERIVADOS DE SAL PARA FORNECIMENTO DE GADO. </t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1366/1366_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1366/1366_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR DIVERSOS TRECHOS DE RUAS NO BAIRRO AMÉRICO SILVA, OS QUAIS ESTÃO CIRCUNDADOS POR TRECHOS JÁ PAVIMENTADOS, PORTANTO, SÃO TRECHOS PEQUENOS A PAVIMENTAR, OU SEJA, DE UMA OU DUAS QUADRAS. ISTO SE DÁ PRINCIPALMENTE COM RUAS QUE CRUZAM COM AS RUAS PEDRO II, ARCOS, BOM DESPACHO E OUTRAS.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1367/1367_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1367/1367_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR INTERVENÇÕES NA RUA ALEXANDRE BERNARDES PRIMO, NO TRECHO QUE VAI DO CRUZAMENTO DESTA COM A RUA CIRILO MACIEL, ATÉ SEU FINAL, NO SENTIDO CENTRO / BAIRRO SÃO JOSÉ, DE MODO A RECUPERAR O CALÇAMENTO DA MESMA, POIS, SE ENCONTRA COM MUITOS BURACOS.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1368/1368_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1368/1368_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE FAZER A EXPANSÃO DA REDE ELÉTRICA NA RUA “C” DO DISTRITO INDUSTRIAL DESTA CIDADE, DE MODO A PERMITIR QUE UMA FÁBRICA DE BLOCOS DE PROPRIEDADE DO SUB TENENTE MENDONÇA, HOJE NA RESERVA, INICIE SUAS ATIVIDADES E GERE MAIS EMPREGOS NO MUNICÍPIO. REFERIDA FÁBRICA FICA PERTO DA FÁBRICA DE ALUMÍNIO E PERTO DA JUMILA (FUNDOS DESTA), NO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1369/1369_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1369/1369_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR A RUA SETE DE SETEMBRO, NUM TRECHO SITUADO NO BAIRRO AMÉRICO SILVA, ONDE REFERIDA RUA SE ESTREITA, FICANDO APENAS UM BECO, PORÉM ESTE, DÁ ACESSO À RUA DIREITA E É MUITO UTILIZADA PELOS CIDADÃOS LAGOPRATENSES.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1370/1370_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1370/1370_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE SUBSTITUIR UMA LÂMPADA QUEIMADA DO POSTE LOCALIZADO À RUA TEODORO PEDROSA, EM FRENTE AO N.º 225, NO BAIRRO CHICO MIRANDA, NESTA CIDADE (PRÓXIMO AO ACONCHEGOS BAR).</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1371/1371_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1371/1371_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CONSTITUIR UMA COMISSÃO PARA ACOMPANHAMENTO DE TODO O PROCEDIMENTO PARA ORGANIZAÇÃO E REALIZAÇÃO DO CONCURSO PÚBLICO PARA PREENCHIMENTO DE CARGOS DA ADMINISTRAÇÃO MUNICIPAL. SUGIRO AINDA, QUE ESTA COMISSÃO CONTENHA REPRESENTAÇÃO DO PODER EXECUTIVO, EMPRESA CONTRATADA PARA REALIZAR O MESMO, LÓGICO E TAMBÉM DO PODER LEGISLATIVO E SOCIEDADE CIVIL ORGANIZADA. POR FIM SUGIRO QUE SEJAM CONVIDADAS A PARTICIPAREM DA LICITAÇÃO PRÓPRIA, EMPRESAS QUE GOZEM DE ELEVADO PRESTÍGIO E SEJAM PORTADORAS DE IDONEIDADE MORAL E QUALIFICAÇÃO TÉCNICA PARA REALIZAÇÃO DO CONCURSO PÚBLICO, COMO AS CITADAS ABAIXO.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1372/1372_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1372/1372_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR UMA LIMPEZA NO LOTE SITUADO ENTRE AS RESIDÊNCIAS DE N.º 100 A 160, NA ALAMEDA DOS IPÊS ROXOS, NO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1373/1373_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1373/1373_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE COLOCAR ILUMINAÇÃO PÚBLICA NA TRAVESSA SANTA MARÍA, PRÓXIMO AO Nº 112 (RESIDÊNCIA DA SRA. DEZI)</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1374/1374_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1374/1374_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE FAZER A LIGAÇÃO DAS RUAS DOM PEDRO II E FRANCISCO BERNARDES PRIMO A RUA DIREITA NO BAIRRO AMÉRICO SILVA.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1375/1375_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1375/1375_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR MESAS E BANCOS DE CIMENTO, BEM COMO, UM POSTE DE ILUMINAÇÃO NO CENTRO DA PRAÇA OLINTO PINTO RIBEIRO (PRAÇA DO CRUZEIRO), NO CENTRO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1376/1376_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1376/1376_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR UMA LUMINÁRIA NO POSTE EM FRENTE À CASA DE NÚMERO 362, DA AVENIDA MARIA RITA, NO BAIRRO SANTA HELENA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1377/1377_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1377/1377_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE ENVIAR UM PROJETO PARA A CÂMARA MUNICIPAL  PARA OS CARGOS ELETIVOS DE DIRETORES E VICE-DIRETORES DAS ESCOLAS DA REDE PÚBLICA MUNICIPAL, CONCEDENDO O MESMO ÍNDICE DE REAJUSTE SALARIAL QUE FOI CONCEDIDO AOS DEMAIS PROFESSORES E SERVIÇAIS DA REDE PÚBLICA MUNICIPAL.  </t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1378/1378_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1378/1378_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE CRIAR UM DEPARTAMENTO ESPECÍFICO PARA PROPORCIONAR UMA MELHOR EXPLORAÇÃO DO POTENCIAL TURÍSTICO DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1379/1379_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1379/1379_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR UMA LUMINÁRIA NO POSTE LOCALIZADO EM FRENTE À CASA DE N.º 362, DA AV. DONA MARIA RITA, NO BAIRRO SANTA HELENA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1380/1380_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1380/1380_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR A RUA MARIA JOSÉ BORLIDO, NO TRECHO COMPREENDIDO ENTRE AS RUAS MARIA GUIMARÃES  E DR. ALEXANDRINO, NO BAIRRO SANTA HELENA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1381/1381_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1381/1381_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE CONSTRUIR URGENTE RAMPAS PARA ACESSOS DE PORTADORES DE DEFICIÊNCIA E IDOSOS NOS SEGUINTES LOCAIS: AVENIDA GETÚLIO VARGAS A PARTIR DA PADARIA PRADO, AV. BENEDITO VALADARES A PARTIR DO BANCO ITAÚ E PRINCIPALMENTE EM TODA AVENIDA BRASIL.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1382/1382_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1382/1382_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR UM POSTE DE ILUMINAÇÃO PÚBLICA NA RUA TIRADENTES, NO TRECHO COMPREENDIDO ENTRE AS RUAS BOM DESPACHO E DIVINÓPOLIS, NO BAIRRO AMÉRICO SILVA.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1383/1383_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1383/1383_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, QUANDO FOR INICIAR QUALQUER PROGRAMA PARA DOAÇÃO DE LOTES A PESSOAS CARENTES QUE INCLUA SE POSSÍVEL, O NOME DA SRA. MARIA HELENA ALVES DE OLIVEIRA, COPIA DE DOCUMENTOS EM ANEXO.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1384/1384_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1384/1384_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DA ADMINISTRAÇÃO, ATRAVÉS DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO – SAAE, FAÇA A CONTRATAÇÃO CONFORME A LEGISLAÇÃO DE UMA EMPRESA IDÔNEA E COMPETENTE PARA A CONFECÇÃO DE UM PROJETO PARA QUE O NOSSO MUNICÍPIO POSSA CONSTRUIR A ETE – ESTAÇÃO DE TRATAMENTO DE ESGOTOS.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1385/1385_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1385/1385_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE TOMAR PROVIDÊNCIAS NO SENTIDO DE LIMPAR O LIXO ACUMULADO NO CÓRREGO CHICO SILVEIRA, NO TRECHO ENTRE AS RUAS BAHIA, JOSÉ MARIA REZENDE E AV. ISABEL DE CASTRO, BEM COMO, A CONSTRUÇÃO DE UM CANAL RETO NO CÓRREGO PARA MELHOR ESCOAMENTO DAS ÁGUAS. POR FIM, INDICO A REALIZAÇÃO DA ABERTURA DA RUA RIO DE JANEIRO, FAZENDO SEU PROLONGAMENTO.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1386/1386_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1386/1386_texto_integral.doc</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1387/1387_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1387/1387_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR AS RUAS MARIA DA GLÓRIA MACIEL E DANIEL FERREIRA DA ROCHA, NO BAIRRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1388/1388_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1388/1388_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE SEJA REENVIADO A ESTA CASA DE LEIS, COM A MAIOR BREVIDADE POSSÍVEL, O PLANO DIRETOR, PARA ANÁLISE E APROVAÇÃO.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1389/1389_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1389/1389_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DO SETOR DE CADASTRO DA PREFEITURA FAZER UM TRABALHO AFIM DE REGULARIZAR OS VÁRIOS NÚMEROS DE RESIDÊNCIAS QUE ESTÃO COM O NÚMERO REPETIDO NA RUA TOMÉ DE SOUZA NO BAIRRO AMÉRICO SILVA. </t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1390/1390_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1390/1390_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL,  NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR UMA REFORMA NO TERMINAL RODOVIÁRIO DE LAGOA DA PRATA, ACRESCENTANDO-SE MAIS BANCOS, INSTALANDO-SE APARELHOS DE TV E UM SISTEMA DE SOM QUE ANUNCIE AS PARTIDAS DE ÔNIBUS, ALÉM DE SE RECUPERAR O PISO DO TERMINAL E AS PLATAFORMAS DE ÔNIBUS.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1391/1391_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1391/1391_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE FAZER A DEMOLIÇÃO DE UMA CONSTRUÇÃO EM DESMORONAMENTO NO FINAL DA AVENIDA FERNÃO DIAS. </t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1392/1392_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1392/1392_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE PATROLAR AS ESTRADAS QUE VÃO ATÉ A FAZENDA GROTADAS, NA ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1393/1393_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1393/1393_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR A RUA VEREADOR EURICO MORAIS, NO TRECHO QUE VAI DA RUA JOAQUIM GOMES PEREIRA ATÉ SEU FINAL (UMA QUADRA), BEM COMO, DO TRECHO DA AV. BENEDITO VALADARES QUE VAI DO CRUZAMENTO DESTA, COM A RUA VEREADOR EURICO MORAIS (TRECHO ACIMA CITADO) ATÉ A ENTRADA PARA A ESTAÇÃO DE TRATAMENTO DA EMBARÉ / FINAL DO MURO DO CAMPO DA ASSOCIAÇÃO DOS VETERANOS, NO BAIRRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1394/1394_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1394/1394_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CONCEDER SUBVENÇÃO À ASSOCIAÇÃO DOS PESCADORES AMADORES DE LAGOA DA PRATA - AAPA - E AO GRUPO ECOLÓGICO RENASCER, SEDIADOS NESTA CIDADE, PARA QUE REFERIDAS ENTIDADES POSSAM SE ESTRUTURAR MELHOR E CUMPRIR FIELMENTE OS OBJETIVOS PREVISTOS EM SEUS ESTATUTOS.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1395/1395_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1395/1395_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE TAPAR O BURACO EXISTENTE NA RUA ANGÊLO PERILO EM FRENTE O PRÉDIO DA CÂMARA MUNICIPAL. </t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1396/1396_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1396/1396_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE COLOCAR POSTES DE TRANSMISSÃO DE ENERGIA ELÉTRICA E ILUMINAÇÃO NAS RUAS SANTA CATARINA A PARTIR DA ALTURA DA IGREJA SÃO SEBASTIÃO ATÉ  O SEU FINAL  E NA RUAS PARALELAS RUA JOÃO ANTÔNIO DE OLIVEIRA E RUA VITÓRIO SIVELI. </t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1397/1397_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1397/1397_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE FAZER A PAVIMENTAÇÃO NO FINAL DA RUA SANTO ANTÔNIO DO MONTE ENTRE AS RUAS TIRADENTES E SÃO CARLOS . </t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1398/1398_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1398/1398_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR CONSTANTE LIMPEZA NO CÓRREGO CHICO MESSIAS PARA EVITAR QUE SEJA ACUMULADO EM SUAS MARGENS MUITA SUJEIRA E QUE SEJA ANALISADO POR UM TÉCNICO A VIABILIDADE DE SE COLOCAR UM SIFÃO NUMA MANILHA QUE DESÁGUA ESGOTO NO REFERIDO CÓRREGO. </t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1399/1399_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1399/1399_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE DETERMINAR AO SETOR DE VIGILÂNCIA SANITÁRIA QUE FAÇA UMA FISCALIZAÇÃO NAS RUAS PRÓXIMAS À PHARLAB, NO BAIRRO AMÉRICO SILVA, ONDE OS MORADORES RECLAMAM DA PRESENÇA CONSTANTE DE ANIMAIS BOVINOS QUE CIRCULAM PRÓXIMO ÀS SUAS RESIDÊNCIAS. </t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1400/1400_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1400/1400_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR OBRAS OU INTERVENÇÕES NO SENTIDO DE SE RESOLVER OS PROBLEMAS DE ESCOAMENTO DAS ÁGUAS PLUVIAIS NA RUA PARAÍBA, NO TRECHO COMPREENDIDO ENTRE A PRAÇA DE EVENTOS ATÉ SEU FINAL, LOGO APÓS O CRUZAMENTO COM A AV. BRASIL, NO CENTRO DESTA CIDADE.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1401/1401_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1401/1401_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE TOMAR PROVIDÊNCIAS NO SENTIDO DE COLOCAR MAIS UM TRANSFORMADOR NA REDE QUE ABASTECE A EMPRESA DE RECICLAGEM DE PAPEL DO SR. VINÍCIUS QUE ESTÁ PRESTES A INICIAR SUAS ATIVIDADES NO DISTRITO INDUSTRIAL, ESTANDO O MESMO, AGUARDANDO SOMENTE A COLOCAÇÃO DO CITADO TRANSFORMADOR. </t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1402/1402_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1402/1402_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO QUE SEJA ESTUDADA A POSSIBILIDADE DE SE TRANSFERIR À ASCALP, O USO DO TRATOR DESSA MUNICIPALIDADE, BEM COMO O FORNECIMENTO DE UMA CHARRETE DEVIDAMENTE ADAPTADA PARA A COLETA DE MATERIAIS RECICLÁVEIS, EM RESIDÊNCIAS DO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1403/1403_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1403/1403_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR UM POSTE DE ENERGIA ELÉTRICA E LUMINÁRIA NA RUA DANIEL FERREIRA DA ROCHA, NO CRUZAMENTO COM A RUA JOSÉ GERALDO SILVA, E PELO SEGUIMENTO DESTA, NO BAIRRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1404/1404_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1404/1404_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR REDUTORES DE VELOCIDADE NAS RUAS ALMIRANTE TAMANDARÉ E RUA HOMERO DE CASTRO, NO BAIRRO GOMES, NESTA CIDADE, UM POUCO ANTES DO CRUZAMENTO DAS MESMAS.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1405/1405_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1405/1405_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE ESTUDAR A CRIAÇÃO NA REDE MUNICIPAL DE ENSINO, CURSOS PROFISSIONALIZANTES  NAS ÁREAS TÉCNICAS QUE SE RELACIONAM COM ATIVIDADES DE NOSSO MUNICÍPIO: TÉCNICO EM CONTABILIDADE, TÉCNICO EM PIROTECNIA, TÉCNICO EM LATICÍNIOS, TÉCNICO EM FARMÁCIA, TÉCNICO EM PRODUÇÃO DE CANA-DE-AÇÚCAR E ÀLCOOL, TÉCNICO EM “COSTURA INDUSTRIAL”, ETC...</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1406/1406_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1406/1406_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE ENCAMINHAR UM CONVITE ESPECIAL AO EXMO. SR.  DEPUTADO FEDERAL VIRGÍLIO GUIMARÃES PARA A INAUGURAÇÃO DO CEO QUE ATENDERÁ 14 CIDADES DE NOSSA REGIÃO CENTRO OESTE DE MINAS. </t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1407/1407_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1407/1407_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CONSTRUIR UMA QUADRA POLIESPORTIVA, COM PISO DE CIMENTO, NO BAIRRO NOSSA SENHORA DAS GRAÇAS, NESTA CIDADE. </t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1408/1408_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1408/1408_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR INTERVENÇÕES NO SENTIDO DE CONTER AS ÁGUAS PLUVIAIS QUE DESCEM PELA RUA JOAQUIM GOMES PEREIRA E CAEM NAS RUAS PEDRO ROBERTO AMORIM E FRANCISCO PACHECO, NO BAIRRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1409/1409_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1409/1409_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR A RESPECTIVA LÂMPADA NO POSTE DE ENERGIA ELÉTRICA SITUADO NA RUA JOSINO FRANCISCO VIDAL, EM FRENTE AO Nº 171, NO BAIRRO MARÍLIA, NESTA CIDADE. </t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1410/1410_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1410/1410_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE CONSTRUIR UM ALBERGUE PARA QUE O CONSELHO MUNICIPAL DA CRIANÇA E ADOLESCENTE POSSA ACOLHER AS CRIANÇAS. </t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1411/1411_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1411/1411_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE CONSTRUIR BUEIROS AO LONGO DA AVENIDA DO CONTORNO AFIM DE PROMOVER O ESCOAMENTO DAS ÁGUAS DAS CHUVAS QUE FICAM EMPOSSADAS AO LONGO DA AVENIDA. </t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1412/1412_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1412/1412_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE FAZER UM TRABALHO DE ESCOAMENTO DE ÁGUA PARA SANAR UM PROBLEMA DE EXCESSO DE ÁGUA DE CHUVAS QUE ESTÃO INVADINDO AS RESIDÊNCIAS NA RUA JOSÉ BERNARDES MACIEL, ESQUINA COM RUA JOSÉ GOMES BERNARDES.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t xml:space="preserve">Cabo Neto, </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1413/1413_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1413/1413_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR A RUA MATO GROSSO, ENTRE A AVENIDA BELA VISTA E A IGREJA DE SÃO SEBASTIÃO, NO BAIRRO CHICO MIRANDA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1414/1414_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1414/1414_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR UMA LIMPEZA GERAL NA RUA JOSÉ ALVES ANDRADE, SITUADA NO CONJUNTO HABITACIONAL DO BAIRRO AMÉRICO SILVA, NESTA CIDADE. </t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1415/1415_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1415/1415_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE ESTUDAR A EXCEPCIONAL SITUAÇÃO DO SR. JOSÉ RODRIGUES DE SOUZA, RESIDENTE À RUA SAINT CLAIR DOCO, N.º 601, BAIRRO MARÍLIA, NESTA CIDADE, REFERENTE AO VALOR QUE O MESMO VEM PAGANDO PELA TAXA DE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>, Cabo Neto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1416/1416_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1416/1416_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE RETIRAR UM POSTE DE ENERGIA ELÉTRICA QUE SE ENCONTRA BEM NO MEIO DA RUA ILDEU GOMES BERNARDES, NO CONJUNTO HABITACIONAL DO BAIRRO AMÉRICO SILVA, NESTA CIDADE. </t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1417/1417_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1417/1417_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR A ALAMEDA DOS BURITIS, ESQUINA COM ALAMEDA DAS PALMEIRAS, DO N.º 147 A 260, NO BAIRRO CIDADE JARDIM, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1418/1418_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1418/1418_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE EXECUTAR INTERVENÇÕES NO SENTIDO DE ARBORIZAR A PRAÇA SITUADA NO CONJUNTO HABITACIONAL DO BAIRRO CHICO MIRANDA, BEM COMO, COLOCAR BANCOS E OUTRAS INFRA-ESTRUTURAS DE MODO A DEIXÁ-LA EM CONDIÇÕES DE USO PARA OS CIDADÃOS DAQUELE LOCAL.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1419/1419_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1419/1419_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE EXECUTAR INTERVENÇÕES NA RUA JOSÉ COUTINHO DE OLIVEIRA, NO BAIRRO SANTA EUGÊNIA II, NO SENTIDO DE MELHORAR SUAS CONDIÇÕES DE TRÁFEGO.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1420/1420_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1420/1420_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE TAPAR UM BURACO EXISTENTE NA AV. BENEDITO VALADARES, CRUZAMENTO COM A RUA CASSIMIRO DE ABREU, NA DIVISA DOS BAIRROS AMÉRICO SILVA E GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1421/1421_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1421/1421_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR A RUA VICENTE CÂNDIDO, NO BAIRRO MARÍLIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1422/1422_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1422/1422_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE DOAR AO GRUPO DE CAPOEIRA RAÍZES DOS ORIXÁS, SITUADO À RUA JOSÉ MARIA RESENDE, NO BAIRRO MARÍLIA, NESTA CIDADE, UM LOTE DE TERRENO URBANO PARA CONSTRUÇÃO DE SUA SEDE PRÓPRIA.  </t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1423/1423_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1423/1423_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE EFETUAR UM REPARO NA ESTÁTUA DA MULHER CANAVIEIRA, QUE SE ENCONTRA NA PRAÇA DE EVENTOS.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1424/1424_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1424/1424_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE ADQUIRIR OU FAZER A PERMUTA DO LOTE DE TERRENO COM ÁREA DE APROXIMADAMENTE 2.000 M2 QUE FICA AO LADO DO MATADOURO, AFIM DE QUE POSSA SER FEITO O TRATAMENTO DE ESGOTO DAQUELE LOCAL.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1425/1425_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1425/1425_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE FAZER O CALÇAMENTO DE UM TRECHO DE APROXIMADAMENTE 30 METROS NA RUA PERNAMBUCO PRÓXIMO AO Nº 153.  </t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1426/1426_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1426/1426_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE FAZER UM TRABALHO AFIM DE MELHORAR A ILUMINAÇÃO PÚBLICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1427/1427_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1427/1427_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CORTAR AS ÁRVORES QUE SE ENCONTRAM NA RUA JOSAFÁ BERNARDES, EM FRENTE À ESCOLA MUNICIPAL AFONSO GOULART, NO BAIRRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1464/1464_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1464/1464_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, AO SERVIDOR DA CÂMARA MUNICIPAL CRISTIANO JÚNIOR DA SILVA, PARABENIZANDO PELA CRIAÇÃO DO SITE DA CÂMARA MUNICIPAL DE LAGOA DA PRATA-MG, COM O ENDEREÇO WWW.CAMARALP.MG.GOV.BR.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1465/1465_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1465/1465_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO, AO SR. JOÃO ROGÉRIO PRADO, PARABENIZANDO PELO SEU TRABALHO PRESTADO A NOSSA COMUNIDADE. </t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1466/1466_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1466/1466_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO, A DELEGACIA DE POLÍCIA CIVIL DE LAGOA DA PRATA, SOB A COORDENAÇÃO DA DRA. LÉLIS VIDAL ROCHA GONTIJO, MUITO BEM AUXILIADA PELOS DEMAIS SERVIDORES DAQUELA CASA (DETETIVES, ESCRIVÃO, INVESTIGADORES, ETC..) </t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1467/1467_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1467/1467_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, À EMPRESA METALÚRGICA JUMILA LTDA E AOS SEUS DIRETORES RICARDO ALEXANDRE LACERDA E JÚLIO FLÁVIO LACERDA, PARABENIZANDO-OS PELOS BRILHANTES TRABALHOS QUE VÊM DESENVOLVENDO EM BENEFÍCIO DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1468/1468_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1468/1468_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, AO  SR. GERALDO DINIZ BORGES (LELÊ), EM RECONHECIMENTO OS RELEVANTES SERVIÇOS PRESTADOS A NOSSA COMUNIDADE.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1469/1469_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1469/1469_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, AO PÁROCO DA PARÓQUIA DE SÃO SEBASTIÃO IVANILDO RODRIGUES DE MIRANDA, EXTENSIVA A SUA EQUIPE DE TRABALHO, EM RECONHECIMENTO AOS RELEVANTES SERVIÇOS PRESTADOS EM FAVOR DAQUELA PARÓQUIA, BEM COMO, DO POVO LAGOPRATENSE.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1470/1470_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1470/1470_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, A SRA. MARLENE SIVELLI BORGES, CIDADÃ LAGOPRATENSE QUE SE DEDICA DIARIAMENTE, PELO MENOS NO TURNO DA TARDE, DESDE O ANO DE 1973 ATÉ A PRESENTE DATA, AO SERVIÇO VOLUNTÁRIO REALIZADO NA ENTIDADE FILANTRÓPICA “SERVIÇO DE OBRAS SOCIAIS – SOS”, DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1471/1471_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1471/1471_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO, A  “LOJA MUNDO DOS ESPORTES”, DE PROPRIEDADE DO SR. FLÁVIO HENRIQUE FURTADO SOARES, PARABENIZANDO PELA REALIZAÇÃO DA SEGUNDA COPA DE FUTEBOL SOCIETY DE LAGOA DA PRATA. </t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1472/1472_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1472/1472_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO, A SRA. MARIA DO CARMO DE MELO (NIQUINHA), CIDADÃ ARCOENSE, MAS LAGOPRATENSE DE CORAÇÃO,  VOLUNTÁRIA DO SERVIÇO DE OBRAS SOCIAIS – SOS, SENDO UMA DAS MAIS SIGNIFICATIVAS INSTITUIÇÕES FILANTRÓPICAS DO CENTRO-OESTE MINEIRO. </t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1473/1473_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1473/1473_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO, A  EMBARÉ INDÚSTRIAS ALIMENTÍCIAS S/A”, PARABENIZANDO PELOS SEUS 70 ANOS DE FUNDAÇÃO. </t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1474/1474_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1474/1474_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO, AOS GERENTES  LEDIMIR LEDO LANGE E TONIA CARLA DE CASTRO, GERENTES DA CREDIPRATA, PARABENIZANDO PELA CRIAÇÃO DO CAIXA DE ATENDIMENTO ESPECIAL NA AGÊNCIA DE LAGOA DA PRATA. </t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1475/1475_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1475/1475_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO, AOS ATLETAS QUE PARTICIPARAM DA  PRIMEIRA E SEGUNDA ETAPA OFICIAL DO CAMPEONATO MINEIRO DE JIU-JITSU, PARABENIZANDO PELAS SUAS BELÍSSIMAS COLOCAÇÕES NA SEGUNDA ETAPA DE UM TOTAL DE 04 ETAPAS. OS ATLETAS SÃO THIAGO ARAÚJO DE MENEZES - FAIXA AMARELA - 1º LUGAR, ALFREDO CÉSAR DOS SANTOS LOPES - FAIXA AMARELA - 2º LUGAR,  NIRLEI DE BESSAS  - FAIXA ROXA - SEGUNDO LUGAR, RENATO RODRIGUES COSTA - FAIXA ROXA - 3º LUGAR E ALEX DE PAULA COSTA - FAIXA AZUL  - 3º LUGAR.  </t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1476/1476_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1476/1476_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO, AOS FUNCIONÁRIOS DO MATADOURO MUNICIPAL, BEM COMO, AO SR. CLAUDIMAR VIEIRA, “GOIANO”, PRESIDENTE DA ASSOCIAÇÃO DOS AÇOUGUEIROS DE LAGOA DA PRATA, PARABENIZANDO PELO BELÍSSIMO TRABALHO QUE VÊM DESENVOLVENDO EM FAVOR DA SAÚDE DO POVO LAGOPRATENSE. </t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1477/1477_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1477/1477_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO, OS SÓCIOS-PROPRIETÁRIOS DAS EMPRESAS BRASCICLO E BRASCLEAN, SEDIADAS NESTE MUNICÍPIO, SR. PEDRO PAULO GOMES DE CASTRO E LEONARDO BERNARDES DE CASTRO, PARABENIZANDO-OS PELO BELÍSSIMO TRABALHO QUE VÊM DESENVOLVENDO EM FAVOR DO DESENVOLVIMENTO DE NOSSA CIDADE. </t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1478/1478_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1478/1478_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, A SRA. LÚCIA GONÇALVES DÔCO (LUCI), CIDADÃ LAGOPRATENSE FUNDADORA DO SERVIÇO DE OBRAS SOCIAIS – SOS, ENTIDADE EXISTENTE DESDE 1968 NO MUNICÍPIO DE LAGOA DA PRATA, SENDO UMA DAS MAIS SIGNIFICATIVAS INSTITUIÇÕES FILANTRÓPICAS DO CENTRO-OESTE MINEIRO.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1479/1479_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1479/1479_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO, A SRA. ANA GOMES MACIEL (ANA DO ELI), CIDADÃ DE ORIGEM PORTUGUESA, MAS BRASILEIRA DE CORAÇÃO, UMA DAS FUNDADORAS DO SERVIÇO DE OBRAS SOCIAIS – SOS, SENDO UMA DAS MAIS SIGNIFICATIVAS INSTITUIÇÕES FILANTRÓPICAS DO CENTRO-OESTE MINEIRO. </t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1480/1480_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1480/1480_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO, A SR. ANA ISABEL DE MIRANDA, (DONA ANITA) EM RECONHECIMENTO AO TRABALHO DE FORMA VOLUNTÁRIA, QUE REALIZA HÁ MAIS DE 05 ANOS NA ESCOLA ESTADUAL JOSÉ TEOTÔNIO DE CASTRO. </t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1481/1481_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1481/1481_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO, A RÁDIO TROPICAL AM-790 - “A RÁDIO DA FAMÍLIA”, PARABENIZANDO PELOS SEUS 25 ANOS DE FUNDAÇÃO. </t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1482/1482_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1482/1482_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO, AO SR. LÚCIO ANTÔNIO DE MELO (LUCINHO), PARABENIZANDO PELO EXCELENTE TRABALHO QUE REALIZA HÁ VÁRIOS ANOS NA PREFEITURA MUNICIPAL DE LAGOA DA PRATA. 	</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1483/1483_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1483/1483_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, AOS ATLETAS, ALUNOS DAS ESCOLAS DO MUNICÍPIO QUE TÃO BEM REPRESENTARAM O MUNICÍPIO NO JOGOS ESTUDANTIS DE MINAS GERAIS REALIZADO EM ITAJUBÁ-MG.  MEDALHA DE PRATA NO FUTSAL: DIÊGO RANGEL MORAIS, ROGÉRIO DA COSTA JÚNIOR, THIAGO ALEXANDRE DE ALMEIDA, THIAGO QUENNED DE OLIVEIRA, LUÍS FERNANDO  MAIA DE SOUZA, MATEUS VITOR BRAGA, FELLIPE ALEXANDRE RIBEIRO PEREIRA, MARCOS PAULO COSTA SANTOS, RAFAELITO PEREIRA VAZ JÚNIOR, RUBENS FRANCISCO DA SILVA E A PROFESSORA EUGÊNIA MARIA TEIXEIRA E A COZINHEIRA HILDA DA SILVA NASCIMENTO.  AS MEDALHAS NO ATLETISMO   SOB A COORDENAÇÃO DO PROFESSOR ABEL MENDES DOS SANTOS, FORAM AS SEGUINTES:</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1484/1484_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1484/1484_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, AO JORNAL “O PAPEL”, PARABENIZANDO PELA CONQUISTA DA EDIÇÃO DE NÚMERO 500.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1485/1485_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1485/1485_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO, A SRA. CATARINA CORREA CASTRO, CIDADÃ LAGOPRATENSE FUNDADORA DO SERVIÇO DE OBRAS SOCIAIS – SOS, ENTIDADE EXISTENTE DESDE 1968 NO MUNICÍPIO DE LAGOA DA PRATA, SENDO UMA DAS MAIS SIGNIFICATIVAS INSTITUIÇÕES FILANTRÓPICAS DO CENTRO-OESTE MINEIRO. </t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1486/1486_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1486/1486_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO, AOS DIRETORES DO SINDICATO DOS PRODUTORES RURAIS DE LAGOA DA PRATA, SR. SÉRGIO RESENDE E CARLOS HENRIQUE REZENDE LACERDA PARABENIZANDO-OS PELO SUCESSO DA 6ª EXPO-LAGOA. </t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1487/1487_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1487/1487_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, AO DR. LINDON BATISTA NEVES, DIGNÍSSIMO DELEGADO REGIONAL DE POLÍCIA CIVIL, TITULAR DA 28ª DRCP, EM BOM DESPACHO.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1488/1488_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1488/1488_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO, À COOPERATIVA AGROPECUÁRIA DE LAGOA DA PARATA, PELA PASSAGEM DO SEU JUBILEU DE OURO - 50 ANOS - CONTRIBUINDO COM O DESENVOLVIMENTO SÓCIO-ECONÔMICO DE NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>Sargento Márcio, Paulinho Despachante</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1489/1489_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1489/1489_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, AO SARGENTO NALDO JOSÉ DE CARVALHO E AO SOLDADO RODRIGO CÉSAR DE FREITAS DA POLÍCIA MILITAR DE LAGOA DA PRATA PELO BRILHANTE TRABALHO QUE VÊM PRESTANDO PARA A COMUNIDADE LAGOPRATENSE.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1490/1490_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1490/1490_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, À EMPRESA SERV-ENTULHO, NA PESSOA DE SEUS PROPRIETÁRIOS, SR. NILO GOMES GONÇALVES E FRANCISCO DE OLIVEIRA CAMPOS JÚNIOR PELO BRILHANTE TRABALHO QUE VEM PRESTANDO PARA A COMUNIDADE LAGOPRATENSE.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1491/1491_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1491/1491_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO, À SRA. ISABELA DE CASTRO GARCIA, COORDENADORA DOS PROGRAMAS DE SAÚDE DA FAMÍLIA DO MUNICÍPIO, PARABENIZANDO PELO EXCELENTE TRABALHO QUE VEM PRESTANDO EM PROL DE NOSSA COMUNIDADE. </t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1492/1492_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1492/1492_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO, AO DEPUTADO FEDERAL VIRGÍLIO GUIMARÃES DE PAULA, PELA LIBERAÇÃO DE INÚMEROS BENEFÍCIOS EM PROL DE NOSSA CIDADE NESTA SUA ATUAL LEGISLATURA. </t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1493/1493_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1493/1493_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, AO SR. JOSÉ OSVALDO DE OLIVEIRA, DIGNÍSSIMO DIRETOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA - SAAE/LP, PELO BRILHANTE TRABALHO QUE VEM PRESTANDO PARA A COMUNIDADE LAGOPRATENSE, FRENTE À REFERIDA AUTARQUIA MUNICIPAL.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1494/1494_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1494/1494_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE REPÚDIO, AO MINISTÉRIO DOS TRANSPORTES ATRAVÉS DE SEU MINISTRO SR. ALFREDO PEREIRA DO NASCIMENTO, MOSTRANDO O DESCONTENTAMENTO DO POVO DE MINAS GERAIS COM AS PÉSSIMAS CONDIÇÕES QUE SE ENCONTRA AS RODOVIAS FEDERAIS DE NOSSO ESTADO E QUE SEJA ENCAMINHADO CÓPIAS DESTA MOÇÃO E FOTOS EM ANEXO AOS  DEPUTADOS ESTADUAIS E FEDERAIS DE MINAS GERAIS. </t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1495/1495_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1495/1495_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, AO  DR. CIRO DOS SANTOS -CIDADÃO HONORÁRIO LAGOPRATENSE, GAÚCHO DE NASCIMENTO, MAS MINEIRO DE CORAÇÃO, DEDICA-SE AO SERVIÇO VOLUNTÁRIO ATRAVÉS DO SOS - SERVIÇO DE OBRAS SOCIAIS, DESDE O INÍCIO DE SUAS ATIVIDADES ASSISTENCIAIS NA ÁREA DE SAÚDE, HÁ MAIS DE 3 DÉCADAS. DR. CIRO TAMBÉM É UM DOS FUNDADORES DO ROTARY CLUBE DE LAGOA DA PRATA, DO QUAL É MEMBRO INTEGRANTE ATÉ A ATUALIDADE E TAMBÉM ACADÊMICO FUNDADOR E ATUAL PRESIDENTE DE HONRA DA ACADELP – ACADEMIA LAGOPRATENSE DE LETRAS.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1496/1496_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1496/1496_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO, AO DR. GERALDO MAGELA DE CARVALHO PELOS BRILHANTES SERVIÇOS QUE VEM PRESTANDO FRENTE À DELEGACIA DE POLÍCIA CIVIL DE NOSSA CIDADE. </t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1497/1497_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1497/1497_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO, AOS POLICIAIS CIVIS ROBSON FRANCISCO CUSTÓDIO E ROGÉRIO JOSÉ DA SILVA, PELOS BRILHANTES SERVIÇOS QUE VÊM PRESTANDO EM PROL DA SEGURANÇA PÚBLICA EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1498/1498_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1498/1498_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO, AO DR. NÉLIO BESSAS, PELOS BRILHANTES SERVIÇOS QUE VEM PRESTANDO FRENTE À SECRETARIA MUNICIPAL DE OBRAS E URBANISMO. </t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1499/1499_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1499/1499_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO, AO DR. LUIZ CARLOS REZENDE E SANTOS, PARABENIZANDO PELA CONQUISTA DA APAC PARA LAGOA  DA PRATA. </t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1500/1500_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1500/1500_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO, AO CAPITÃO DO CONGADO VALDOTE RODRIGUES, AO 2º CAPITÃO JOSÉ CARLOS RODRIGUES E À 3ª CAPITÃ  ROSANA CONCEIÇÃO RODRIGUES, PARABENIZANDO-OS PELOS VÁRIOS ANOS DE SERVIÇOS PRESTADOS EM PROL DA CULTURA DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1501/1501_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1501/1501_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, AO JOVEM ANDRÉ ALMEIDA ALVES, PARABENIZANDO PELA CONQUISTA DO 3º LUGAR NA OLIMPÍADA DE MATEMÁTICA REALIZADA NO ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>, Natinho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/804/804_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/804/804_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO QUE ENCAMINHE À CÂMARA MUNICIPAL TANTO OS TERMOS DE CONVÊNIOS E SEUS ADITIVOS, QUANTO AS NOTAS DE EMPENHO E RESPECTIVAS NOTAS FISCAIS, TENDO COMO OBJETO A CONSTRUÇÃO E A EQUIPAGEM DO PRONTO SOCORRO MUNICIPAL DO BAIRRO SANTA ALEXANDRINA. </t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>, Adelmo Lopes, Cabo Neto, Paulinho Despachante, Sargento Márcio, Senhor Leandro</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/805/805_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/805/805_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUEREM A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO PRESIDENTE DA ASSEMBLÉIA LEGISLATIVA DO ESTADO DE MINAS GERAIS, PARA QUE O MESMO SOLICITE À ESCOLA DO LEGISLATIVO, ÓRGÃO INTEGRANTE DA ASSEMBLÉIA LEGISLATIVA, QUE ESTUDE A POSSIBILIDADE DE TORNAR O MUNICÍPIO DE LAGOA DA PRATA UM PÓLO REGIONAL PARA MINISTRAR CURSOS E TREINAMENTOS DE PESSOAL ELETIVO DOS PODERES EXECUTIVO E LEGISLATIVO, BEM COMO DO CORPO DE SERVIDORES DE AMBAS AS ÁREAS.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/806/806_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/806/806_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO QUE O MESMO INFORME À CÂMARA MUNICIPAL SE EXISTE A POSSIBILIDADE DO SAAE DEIXAR DE COBRAR A TARIFA MÍNIMA E PASSAR A COBRAR O CONSUMO REAL DE ÁGUA. </t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/807/807_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/807/807_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO QUE O MESMO ENCAMINHE À CÂMARA MUNICIPAL RELAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS, CONTENDO NOME, CARGO E SALÁRIO, SEPARANDO AINDA, OS QUE SÃO EFETIVOS, CONCURSADO, COMISSIONADOS E CONTRATADOS, NOS SEGUINTES PERÍODOS: UMA ATÉ DIA 30/11/2004 E OUTRA ATÉ A PRESENTE DATA. </t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/808/808_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/808/808_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO QUE O MESMO INFORME A ESTA CASA SE EXISTE A POSSIBILIDADE DE RETIRAR O CANTEIRO EXISTENTE NO CENTRO DA RUA DR. ALEXANDRINO EM FRENTE AO Nº 443, DE PROPRIEDADE DO SR. SÍLVIO ADRIANO BATISTA. </t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/809/809_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/809/809_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO A FEAM, SOLICITANDO UM PRAZO DE 120 DIAS PARA QUE A EMPRESA MINAS TRASCH RECICLAGEM LTDA., POSSA CONSTRUIR UM GALPÃO E UM FORNO EM SUAS DEPENDÊNCIAS DE MODO A ATENDER A EXIGÊNCIAS FEITAS POR ESTE ÓRGÃO, E TAMBÉM A SUSPENSÃO IMEDIATA DA INTERDIÇÃO FEITA PELO ÓRGÃO À EMPRESA. _x000D_
 	REQUER AINDA SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO QUE O MESMO TAMBÉM SE MANIFESTE SOBRE A REFERIDA QUESTÃO JUNTO A FEAM.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/810/810_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/810/810_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESSA CASA DE LEIS SE HÁ POSSIBILIDADE - AINDA NO PRESENTE EXERCÍCIO - DE SE REALIZAR A OBRA DE PAVIMENTAÇÃO ASFÁLTICA NA RUA SANTO ANTÔNIO DO MONTE, NO TRECHO QUE VAI DO CRUZAMENTO DESTA COM A RUA JOAQUIM GOMES PEREIRA ATÉ O CRUZAMENTO POSTERIOR À IGREJA DO ROSÁRIO, NO BAIRRO AMÉRICO SILVA.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/811/811_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/811/811_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO QUE O MESMO ENVIE A ESTA CASA A PRESTAÇÃO DE CONTAS DO CARNAVAL 2005, DETALHANDO O VALOR ARRECADADO E TODOS OS VALORES GASTOS, INCLUSIVE A ARRECADAÇÃO COM A VENDA DE INGRESSOS PARA A PRAIA MUNICIPAL MÊS A MÊS.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/812/812_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/812/812_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO QUE O MESMO INFORME A ESTA CASA SE EXISTE A POSSIBILIDADE DE ENVIAR A ESTA CASA PROJETO QUE AUTORIZE A COOPERATIVA DE MOTOTAXISTAS PARTICIPAR DA LICITAÇÃO PARA O FORNECIMENTO DO SERVIÇOS NO MUNICÍPIO O MAIS RÁPIDO POSSÍVEL</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t xml:space="preserve">Narcízio Naza, </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/813/813_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/813/813_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO A DEPUTADA JÔ MORAES AGRADECENDO A SUA DISPOSIÇÃO E EMPENHO DE CONCEDER ATRAVÉS DA EMENDA INDIVIDUAL NO ORÇAMENTO DE 2004 UMA VERBA EM PROL DA FUNDAÇÃO CHIQUITA PERILLO._x000D_
 	ESTA VERBA QUE FOI NO MONTANTE DE R$ 20 MIL REAIS POSSIBILITOU A FUNDAÇÃO CHIQUITA PERILLO A AQUISIÇÃO DE UM VEÍCULO PÁLIO 0 KM QUE PRESTARÁ SERVIÇOS A ENTIDADE NO MUNICÍPIO E  NO TRANSPORTE DE SEUS PACIENTES AOS MUNICÍPIOS DE DIVINÓPOLIS E BELO HORIZONTE.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL VIRGÍLIO GUIMARÃES E A TODO O SEU GABINETE EM BRASÍLIA DF, EM ESPECIAL AO SEU CHEFE DE GABINETE SR. SÉRGIO VIEIRA DE MELLO, AGRADECENDO O APOIO IMPRESCINDÍVEL PARA A LIBERAÇÃO DO PROGRAMA BRASIL SORRIDENTE C.E.O. CENTRO ESPECIALIZADO EM ODONTOLOGIA QUE JÁ SE ENCONTRA EM FASE DE IMPLANTAÇÃO  EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/815/815_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/815/815_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO QUE ESTE INFORME À CÂMARA MUNICIPAL SE EXISTE A POSSIBILIDADE DE SE ENVIAR UM PROJETO DE LEI COMPLEMENTAR ALTERANDO OU FAZENDO UMA REVISÃO COMPLETA NO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE LAGOA DA PRATA, EM VIRTUDE DOS EXORBITANTES AUMENTOS DAS ALÍQUOTAS DOS TRIBUTOS (TAXAS E IMPOSTOS) PREVISTOS NO MESMO.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/816/816_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/816/816_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO A TODOS OS DEPUTADOS FEDERAIS QUE TIVERAM VOTO NO MUNICÍPIO SOLICITANDO AOS MESMOS QUE LUTEM E TOMEM AS DEVIDAS PROVIDÊNCIAS NO SENTIDO DE SE IMPEDIR O AUMENTO DO SUBSÍDIO DOS DEPUTADOS FEDERAIS, QUE POR ORA, PARECE NÃO ACONTECER, MAS QUE A QUALQUER MOMENTO PODE VIR À TONA NOVA TENTATIVA NESTE SENTIDO. </t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/817/817_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/817/817_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO À EMPRESA DE ÔNIBUS SARITUR - SANTA RITA TRANSPORTE URBANO E RODOVIÁRIO LTDA, ATRAVÉS DE SEU GERENTE SR. ADRIANO FAULA, SITUADA À BR 262, KM 14,5, ANEL RODOVIÁRIO, BAIRRO JARDIM MONTANHÊS, BELO HORIZONTE - MG,  SOLICITANDO O RETORNO DOS HORÁRIOS DE ÔNIBUS QUE CIRCULAVAM PELA BR 262: LAGOA DA PRATA/BELO HORIZONTE: DE TERÇA-FEIRA À SÁBADO: 06:15 HS; DOMINGO:16:00HS. BELO HORIZONTE/LAGOA DA PRATA: SEGUNDA À QUINTA-FEIRA E SÁBADO: 16:15HS; SEXTA-FEIRA: 18:15 HS. _x000D_
 PROPONDO TAMBÉM REESTUDO DOS RESPECTIVOS HORÁRIOS, DESDE QUE VOLTE A TER UMA LINHA CIRCULANDO PELA BR 262.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/818/818_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/818/818_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO AO CHEFE DO EXECUTIVO MUNICIPAL OFÍCIO SOLICITANDO AO MESMO QUE INFORME A ESSA CASA DE LEIS, SE HÁ NA ADMINISTRAÇÃO MUNICIPAL, MAIS PRECISAMENTE NA SECRETARIA DE ESPORTES, PROJETOS NO SENTIDO DE SE CONSTRUIR QUADRAS POLIESPORTIVAS COM PISO DE CIMENTO, BEM COMO, DE QUADRAS DE AREIA AO LADO DESTAS, NOS BAIRROS SOL NASCENTE, CHICO MIRANDA, MARIA FERNANDA I, MONSENHOR ALFREDO, MARÍLIA (ATENDENDO MARIA FERNANDA II, SÃO FRANCISCO E PENSILVÂNIA) E AMÉRICO SILVA.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>Narcízio Naza, , Sargento Márcio, Senhor Leandro</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/819/819_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/819/819_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL IVO JOSÉ, REQUERENDO QUE O ILUSTRE PARLAMENTAR MOBILIZE-SE JUNTO AO GOVERNO FEDERAL, ATRAVÉS DO ORÇAMENTO DA UNIÃO OU MESMO DE SUAS EMENDAS INDIVIDUAIS DE UMA VERBA PARA A CONSTRUÇÃO DE UMA QUADRA EM PROL DA ESCOLA MUNICIPAL JACINTO CAMPOS. </t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/820/820_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/820/820_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO QUE DETERMINE AO DIRETOR DO SAAE QUE INFORME A  ESTA CASA QUAL O FUNCIONÁRIO OU EMPRESA QUE É RESPONSÁVEL PELO SERVIÇO DE SEGURANÇA DO TRABALHO DA AUTARQUIA MUNICIPAL. </t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/821/821_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/821/821_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO COMANDANTE DA POLÍCIA MILITAR CEL. ALCIDES SOLICITANDO AO MESMO QUE ENVIDE ESFORÇOS NO SENTIDO DE SE AUMENTAR O EFETIVO DE POLICIAIS MILITARES NA CIDADE DE LAGOA DA PRATA, BEM COMO, QUE O MESMO TENHA MAIOR ATENÇÃO, CUIDADO E CONSIDERAÇÃO PARA COM A COMUNIDADE LAGOPRATENSE, VEZ QUE NOSSA CIDADE VEM SENDO COLOCADA EM SEGUNDO PLANO NO QUE DIZ RESPEITO A MELHORIAS DAS CONDIÇÕES DE TRABALHO DOS POLICIAIS EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/822/822_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/822/822_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO CONVITE ÀS INDÚSTRIAS DO MUNICÍPIO, ESCOLAS, ÓRGÃOS PÚBLICOS, HOSPITAIS E COMÉRCIOS PARA QUE FAÇAM UMA ESCOLHA DE UM FUNCIONÁRIO PARA REPRESENTÁ-LOS NO DIA 1º DE MAIO (DIA DO TRABALHADOR) EM HOMENAGEM QUE A CÂMARA MUNICIPAL, IRÁ PRESTAR A ESTES CIDADÃOS QUE  CONTRIBUEM PARA O ENGRANDECIMENTO DE NOSSO MUNICÍPIO. DATA EM QUE TAMBÉM SERÁ INAUGURADA O PAINEL DO TRABALHADOR - “O POVO NA CASA DO POVO”, DO ARTISTA PLÁSTICO HELENO NUNES. </t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/823/823_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/823/823_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO, SOBRE A NECESSIDADE DA CÂMARA MUNICIPAL CONFECCIONAR CARTAZES E BOLETINS INFORMATIVOS PARA A DIVULGAÇÃO DA TRANSMISSÃO DAS REUNIÕES DA CÂMARA, DO PROGRAMA RÁDIO CÂMARA, DIA E HORÁRIOS E TAMBÉM DO SITE OFICIAL DA CÂMARA MUNICIPAL, DESTACANDO TAMBÉM OS HORÁRIOS E DATAS DAS REUNIÕES ORDINÁRIAS DA CÂMARA MUNICIPAL._x000D_
 		REQUEIRO AINDA QUE ENVIE CORRESPONDÊNCIA AO SAAE SOLICITANDO QUE OS BOLETINS INFORMATIVOS SEJAM ANEXADOS AS TARIFAS DE ÁGUA DA AUTARQUIA. </t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/824/824_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/824/824_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE ENVIE À CÂMARA MUNICIPAL CÓPIA DE TODA DOCUMENTAÇÃO COMPROVANDO OS CUSTOS DA OBRA REALIZADA AO LADO DO MUSEU MUNICIPAL, QUE TINHA COMO OBJETIVO ABRIGAR UMA ESCOLA - NA ÉPOCA DA ADMINISTRAÇÃO LUCAS RESENDE - E QUE ACABOU SE TRANSFORMANDO POSTERIORMENTE, EM UM PRÉDIO PARA RECEPÇÃO DO PRONTO SOCORRO MUNICIPAL. QUERO APENAS OS GASTOS COM A OBRA VISANDO A INSTALAÇÃO DA ESCOLA.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/825/825_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/825/825_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE ENVIE À CÂMARA MUNICIPAL CÓPIA DE TODO PROCEDIMENTO LICITATÓRIO QUE RESULTOU NA CONTRATAÇÃO DA EMPRESA PKM ENGENHARIA E EMPREENDIMENTOS LTDA, QUE EXECUTOU A OBRA AO LADO DO MUSEU MUNICIPAL, QUE SEGUNDO A ADMINISTRAÇÃO 2001-2004 VISA RECEPCIONAR O PRONTO SOCORRO MUNICIPAL. QUE ENVIE TAMBÉM CÓPIA DE QUALQUER PROCEDIMENTO LICITATÓRIO REALIZADO FACE À EXECUÇÃO DA REFERIDA OBRA E QUE TENHA RESULTADO NA CONTRATAÇÃO DE OUTRAS EMPRESAS. </t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/826/826_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/826/826_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE COMUNIQUE A ESSA CASA SE EXISTE EM VIGÊNCIA ALGUM CONTRATO DE LOCAÇÃO DE VEÍCULO FIRMADO PELA PREFEITURA MUNICIPAL, ENVIANDO CÓPIA DOS MESMOS SE POSITIVA A RESPOSTA. QUE INFORME AINDA, SE SÃO VIÁVEIS A SUSPENSÃO DOS CONTRATOS POR VENTURA EXISTENTES E CONSEQUENTEMENTE, A AQUISIÇÃO DOS VEÍCULOS E MÁQUINAS NECESSÁRIOS À ADMINISTRAÇÃO.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/827/827_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/827/827_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AOS GERENTES DO BANCO ITAÚ, BANCO DO BRASIL, LAGOACRED, CREDIPRATA E CAIXA ECONÔMICA FEDERAL, SOLICITANDO AOS MESMOS QUE ESTUDEM A POSSIBILIDADE DE SE COLOCAR A DISPOSIÇÃO DAS PESSOAS QUE TÊM DIREITO A ATENDIMENTO PREFERENCIAL JUNTO ÀS INSTITUIÇÕES FINANCEIRAS COMO: GESTANTES, IDOSOS, DEFICIENTES FÍSICOS, ETC..., UM CAIXA ESPECÍFICO, QUE TAMBÉM ATENDERIA A CLIENTES ESPECIAIS E MALOTES, DE MODO A AGILIZAR O ATENDIMENTO A ESTES E TAMBÉM AO CIDADÃO E CLIENTE COMUM DOS BANCOS.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/828/828_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/828/828_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO CHEFE DA UNIDADE DESCENTRALIZADA BELO HORIZONTE DA SECRETARIA DA RECEITA PREVIDENCIÁRIA /MPS, SITUADA À RUA BAHIA, N.º 888, 12º ANDAR, CENTRO, EM BELO HORIZONTE - MG, CEP 30.10-011, E-MAIL EULER.OLIVEIRA@PREVIDENCIA.GOV.BR, SOLICITANDO AO MESMO QUE ENVIDE ESFORÇOS NO SENTIDO DE MODIFICAR A SORTE DA RECEITA PREVIDENCIÁRIA LOCALIZADA EM LAGOA DA PRATA - MG DETERMINANDO A MANUTENÇÃO DO REFERIDO SERVIÇO, BEM COMO, A RECLASSIFICAÇÃO DA UARP / LAGOA DA PRATA DE D PARA C. </t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/829/829_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/829/829_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO  DE LEI Nº EM 006/2005, QUE “CONCEDE SUBVENÇÃO SOCIAL ÀS ENTIDADES QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/830/830_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/830/830_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO QUE ESTE INFORME À CÂMARA MUNICIPAL SE EXISTE A POSSIBILIDADE DE SE ENVIAR UM PROJETO DE LEI COMPLEMENTAR ALTERANDO OU FAZENDO UMA NOVA REFORMA ADMINISTRATIVA NO EXECUTIVO MUNICIPAL. </t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/831/831_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/831/831_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO MINISTRO DE ESTADO DA PREVIDÊNCIA AMIR FRANCISCO LANDO , SOLICITANDO AO MESMO QUE ENVIDE ESFORÇOS NO SENTIDO DE MODIFICAR A SORTE DA RECEITA PREVIDENCIÁRIA LOCALIZADA EM LAGOA DA PRATA - MG DETERMINANDO A MANUTENÇÃO DO REFERIDO SERVIÇO, BEM COMO, A RECLASSIFICAÇÃO DA UARP / LAGOA DA PRATA DE D PARA C.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/832/832_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/832/832_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO QUE O MESMO DETERMINE AO PRESIDENTE DO FUNDO MUNICIPAL DE SAÚDE, QUE ENVIE À CÂMARA MUNICIPAL O EXTRATO DE DEVOLUÇÃO DE ALGUM RECURSO PROVENIENTE DE CONVÊNIO FIRMADO ENTRE O PODER EXECUTIVO MUNICIPAL - NA ADMINISTRAÇÃO 2001/2004 - E O MINISTÉRIO DA SAÚDE, TENDO POR OBJETO O PRONTO SOCORRO E/OU PRONTO ATENDIMENTO MUNICIPAL.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/833/833_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/833/833_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME À CÂMARA MUNICIPAL SE É VIÁVEL E POSSÍVEL A COLETA DE MATERIAL PARA REALIZAÇÃO DE EXAMES NOS PRÓPRIOS PSF DOS BAIRROS E NÃO SOMENTE NOS ATUAIS PONTOS DE COLETA. </t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/834/834_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/834/834_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO À SRA. DINORALVA MARIA DA SILVA GONTIJO, QUE É RESPONSÁVEL PELO PROGRAMA LUZ PARA TODOS (ELETRIFICAÇÃO RURAL DA CEMIG) NA NOSSA REGIÃO, SOLICITANDO À MESMA QUE ENVIDE ESFORÇOS NO SENTIDO DE ATENDER À DEMANDA DOS PEQUENOS SITIANTES QUE SE INSCREVERAM NO REFERIDO PROGRAMA O MAIS URGENTE POSSÍVEL, VEZ QUE ATÉ O MOMENTO, NENHUM FOI ATENDIDO. </t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/835/835_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/835/835_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME À CÂMARA MUNICIPAL SE É VIÁVEL E POSSÍVEL O FORNECIMENTO DE MATERIAIS DE SEGURANÇA PESSOAL E FERRAMENTAS AOS SERVIDORES PÚBLICOS QUE PRESTAM SERVIÇOS NOS CEMITÉRIOS LOCAIS. </t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/836/836_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/836/836_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO DR. PROF. FAIÇAL DAVID FREIRE CHEQUER, MAGNÂNIMO REITOR DA UNIVERSIDADE DE ITAÚNA, REQUERENDO QUE FAÇA UM EMPENHO ESPECIAL PARA IMPLEMENTAR OS CURSOS SUPERIORES DE GESTÃO EM PLANEJAMENTO AMBIENTAL E MARKETING GERENCIAL NO CAMPUS DE LAGOA DA PRATA. </t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/837/837_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/837/837_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, REQUERENDO AO PREFEITO MUNICIPAL, QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE DE FAZER UMA PARCERIA COM A AGÊNCIA DO INSS, NO SENTIDO DE CEDER UM PROFISSIONAL QUALIFICADO PARA QUE A MESMA AGÊNCIA POSSA RECEBER A INSTALAÇÃO DE UM POSTO EXTENSIVO DA RECEITA FEDERAL DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/838/838_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/838/838_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO QUE O MESMO INFORME À CÂMARA MUNICIPAL QUAIS AS PROVIDÊNCIAS ESTÃO SENDO TOMADAS NO SENTIDO DE SE EXTINGUIR A COBRANÇA POR ECONOMIA NAS TARIFAS DE ÁGUA E ESGOTO DO SAAE. </t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/839/839_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/839/839_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO À TELEMAR NORTE LESTE SA, NA PESSOA DE SEU REPRESENTANTE LEGAL, SOLICITANDO À MESMA QUE VERIFIQUE A SITUAÇÃO PRECÁRIA EM QUE SE ENCONTRAM OS TELEFONES PÚBLICOS DESSA CIDADE E QUE TOME AS DEVIDAS PROVIDÊNCIAS PARA SOLUCIONAR O PROBLEMA, QUE SEGUE MAIS DETALHADAMENTE NA JUSTIFICATIVA ABAIXO. </t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/840/840_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/840/840_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO  DE LEI Nº EM 010/2005, QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICAS NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/841/841_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/841/841_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE ENVIE A ESSA CASA DE LEIS, CÓPIA DE TODO PROCEDIMENTO LICITATÓRIO DE PREGÃO PRESENCIAL DE N.º 007/2005, QUE TRATA DA LOCAÇÃO DE 01 CAMINHÃO COMPACTADOR E 01 TRATOR DE ESTEIRA.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/842/842_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/842/842_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE DETERMINE AO DIRETOR DO SAAE, QUE ENCAMINHE À CÂMARA MUNICIPAL RELAÇÃO DOS SERVIDORES PÚBLICOS DAQUELA AUTARQUIA MUNICIPAL, CONTENDO NOME, CARGO E SALÁRIO, SEPARANDO AINDA, OS QUE SÃO EFETIVOS, CONCURSADOS, COMISSIONADOS E CONTRATADOS, NOS SEGUINTES PERÍODOS: UMA RELAÇÃO ATÉ DIA 30/11/2004 E OUTRA ATÉ A PRESENTE DATA._x000D_
  	QUE INFORME AINDA A ESSA CASA, O VALOR DA FOLHA DE PAGAMENTO DO MÊS DE NOVEMBRO DO ANO DE 2004, BEM COMO, DOS MESES DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/843/843_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/843/843_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME À CÂMARA MUNICIPAL QUAIS AS QUALIFICAÇÕES TÉCNICAS E PROFISSIONAIS DOS SECRETÁRIOS MUNICIPAIS, OFICIAL DE GABINETE, CHEFES DE SETOR E SERVIDORES PÚBLICOS CONTRATADOS E/OU QUE EXERCEM CARGOS DE PROVIMENTO EM COMISSÃO, COMO: ASSESSOR TÉCNICO ESPECIAL E ASSESSOR TÉCNICO ADMINISTRATIVO, OS QUAIS CONSTAM DA RELAÇÃO DE SERVIDORES QUE FORA ENVIADA A ESSA CASA, RECENTEMENTE._x000D_
  	QUE INFORME AINDA A ESSA CASA DE LEIS, QUAL FOI O VALOR DA FOLHA DE PAGAMENTO DO MÊS DE NOVEMBRO / 2004 E QUAL O VALOR DAS FOLHAS DE PAGAMENTO ATÉ O ÚLTIMO MÊS DO CORRENTE ANO. </t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/844/844_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/844/844_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME À CÂMARA MUNICIPAL QUAIS AS PROVIDÊNCIAS SERÃO TOMADAS NO SENTIDO DE SE RESOLVER OS PROBLEMAS DE INUNDAÇÃO QUE VEM OCORRENDO NA RUA SÃO PAULO, NO TRECHO ENTRE A RUA PARAÍBA E O CÓRREGO CHICO SILVEIRA, PRÓXIMO AO PARQUE DOS BURITIS, ATENDENDO SOLICITAÇÃO DOS MORADORES DO LOCAL. </t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/845/845_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/845/845_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIOS AO SENAI, SENAR, COINBRA/LUCIÂNIA E A ACIPRATA - ASSOCIAÇÃO COMERCIAL E INDUSTRIAL DE LAGOA DA PRATA, PEDINDO QUE OS MESMOS UNAM FORÇAS NO SENTIDO DE PROPORCIONAR À POPULAÇÃO DE LAGOA DA PRATA O CURSO DE TÉCNICO EM ÁÇÚCAR E ÁLCOOL, QUE CONFORME CÓPIA CURRICULAR EM ANEXO É MINISTRADO PELO SENAI DE GOIÁS AOS ALUNOS DO MUNICÍPIO DE GOIANÉSIA-GO. </t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/846/846_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/846/846_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, REQUERENDO QUE O MESMO PROCURE E NÃO MEÇA ESFORÇOS NO SENTIDO DE PROPORCIONAR ÀS EMPRESAS “BRACICLO” E “BRASCLEN” A EXPANSÃO NECESSÁRIA PARA ATENDER A DEMANDA DA PRODUÇÃO INDUSTRIAL DAS RESPECTIVAS EMPRESAS, PELO AUMENTO CONSIDERÁVEL DA VENDA DE SEUS PRODUTOS. </t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/847/847_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/847/847_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AOS FAMILIARES DA SRA. MARIA JOSÉ DE JESUS (DONA ZECA), TRANSMITINDO VOTOS DE PESAR PELO SEU FALECIMENTO QUE SE DEU DIAS ATRÁS. </t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/848/848_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/848/848_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIOS E CÓPIA DESTE, ÀS DIRETORIAS DAS ENTIDADES SUBVENCIONADAS PELO PODER EXECUTIVO E LEGISLATIVO MUNICIPAL: FARASVEC,  ASSOCIAÇÃO EDUC. ELVIRA ARAÚJO, FUNDAÇÃO SÃO CARLOS, SOPROH, N. SÃO FRANCISCO ASSIS,  FEIRA DO AMOR, FUNDAÇÃO CHIQUITA PERILLO, SOCIEDADE SÃO VICENTE DE PAULO, APAE E SOS, PRIMEIRAMENTE PARABENIZANDO PELO TRABALHO SOCIAL QUE TODAS DESENVOLVEM EM PROL DE NOSSOS MUNÍCIPES E EM SEGUNDO LUGAR ESCLARECENDO A TODA DIRETORIA QUE A CÂMARA MUNICIPAL, ATRAVÉS DE SEUS VEREADORES SE SENTEM HONRADOS EM APROVAR PROJETOS DESTA NATUREZA E EM TERCEIRO LUGAR QUERÍAMOS NOS DESCULPAR PELA AUSÊNCIA NA SOLENIDADE DE REPASSE DAS SUBVENÇÕES, AUSÊNCIA ESTA DEVIDO O FATO DE NÃO TER SIDO CONVIDADOS PELO EXECUTIVO MUNICIPAL PARA PARTICIPAR DE TÃO IMPORTÂNCIA AUDIÊNCIA, PRÁTICA ESTA QUE NUNCA FORA ADOTADA POR ADMINISTRAÇÕES ANTERIORES, UMA VEZ QUE DEPENDE TAMBÉM DA PARTICIPAÇÃO DA CÂMARA PELA APROVAÇÃO, ACOMPANHAMENTO DAS ENTIDADES, BEM COMO TAMBÉM A BOA APLICAÇÃO DOS RECURSOS,  NÓS VEREADORES NOS SENTIMOS NA OBRIGAÇÃO DE PARTICIPAR E INTERAGIR COM A DIRETORIA DE TODAS AS COMUNIDADES ACIMA CITADAS. </t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/849/849_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/849/849_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AOS FAMILIARES DA SRA. TEREZINHA LACERDA DE OLIVEIRA, TRANSMITINDO VOTOS DE PESAR PELO SEU FALECIMENTO. </t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/850/850_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/850/850_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO ÀS EMPRESAS DE TRANSPORTE COLETIVO INTERMUNICIPAL, SÃO CRISTÓVÃO, NOSSA SENHORA DO CARMO, TRANSIMÃO E SARITUR, SOLICITANDO ÀS MESMAS QUE RETORNEM OS SEGUINTES PONTOS DE ÔNIBUS QUE FUNCIONAVAM NO MUNICÍPIO: UM NA AVENIDA BRASIL, EM FRENTE AO N.º 1515 PARA QUEM CHEGA À CIDADE E OUTRO EM FRENTE AO N.º 1464, PARA QUEM SAI DA CIDADE. </t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/851/851_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/851/851_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, QUE SE CRIE UMA COMISSÃO ESPECIAL PARA ESTUDAR AS QUESTÕES RELACIONADAS A JUVENTUDE. NA OPORTUNIDADE ME COLOCO A DISPOSIÇÃO PARA FAZER PARTE DA REFERIDA COMISSÃO. </t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/852/852_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/852/852_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESSA CASA DE LEIS POR QUAL MOTIVO AINDA NÃO FOI CONTRATADO UM MÉDICO PARA SUBSTITUIR A DRA. THAIS REZENDE DE MIRANDA, QUE ATENDIA NO PSF DO BAIRRO MONSENHOR ALFREDO, QUE HÁ MAIS OU MENOS UM MÊS SE ENCONTRA SEM ATENDIMENTO.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/853/853_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/853/853_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFÍCIO À SRA. NEUSINHA SANTOS, SECRETÁRIA DA FRENTE NACIONAL DE REFORMA URBANA, QUE VENHA FAZER UMA PALESTRA PARA MEMBROS DOS PODERES LEGISLATIVO E EXECUTIVO E TAMBÉM DE ENTIDADES COMUNITÁRIAS, ASSOCIAÇÕES DE BAIRRO E FEIRA DO AMOR, SOBRE FONTES FINANCIADORAS DE HABITAÇÃO POPULAR. ENDEREÇO: AV. DOS ANDRADAS, 3100 - SALA A-306 - SANTA EFIGÊNIA - BELO HORIZONTE - MG - CEP: 30260-900. </t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/854/854_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/854/854_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFÍCIO AO SR. MÁRCIO DUARTE BENTO, PRESIDENTE DA ASSOCIAÇÃO RESPONSÁVEL PELA CASA DE BETÂNIA, SOLICITANDO AO MESMO QUE INFORME A ESSA CASA SE EXISTE INTENÇÃO DE REATIVAR A UTILIZAÇÃO DO IMÓVEL ONDE SE ENCONTRA A CASA DE BETÂNIA, ONDE FUNCIONAVA A RÁDIO, NO BAIRRO SANTA HELENA, NESSA CIDADE.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/855/855_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/855/855_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO  DE LEI Nº EM 012/2005, QUE “ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICAS NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/856/856_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/856/856_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJAM CONCEDIDAS AO MESMO, CÓPIA DOS EMPENHOS QUE DEMONSTREM AS DESPESAS COM DIÁRIAS DE VIAGENS DE TODOS OS VEREADORES, MEMBROS DA MESA DIRETORA E SERVIDORES DA CÂMARA MUNICIPAL NO PRESENTE EXERCÍCIO.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/857/857_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/857/857_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA CONCEDIDA AO MESMO RELAÇÃO DE TODOS OS SERVIDORES DA CÂMARA MUNICIPAL, INFORMANDO O CARGO QUE EXERCEM, A FORMA DE PROVIMENTO E O VALOR DOS VENCIMENTOS. QUE INFORME AINDA, O VALOR DA FOLHA DE PAGAMENTO DO MÊS DE NOVEMBRO DO ANO DE 2004 E A DO MÊS DE MARÇO / 2005.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/858/858_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/858/858_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA DE LEIS, A RESPEITO DO TRABALHO REALIZADO NO CEMITÉRIO CAMPO DA PAZ, DESSE MUNICÍPIO, ONDE NÃO SABEMOS A RAZÃO PELA QUAL UM CORPO SE ENCONTRA ENTERRADO EM “COVA RASA” DESDE O DIA 17-03-2005, AGUARDANDO REALIZAÇÃO DE EXAME, SEGUNDO INFORMAÇÃO DOS FUNCIONÁRIOS DO LOCAL.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/859/859_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/859/859_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO A EXMA. SRA. DEPUTADA ESTADUAL MARIA OLÍVIA DE CASTRO, REQUERENDO QUE A MESMA ESTUDE A POSSIBILIDADE DE VIABILIZAR O “PROJETO CAMPO DE LUZ”, JUNTAMENTE COM A CEMIG, GOVERNO ESTADUAL PARA PODERMOS ILUMINAR O CAMPO DO TIME DE FUTEBOL AMADOR  MAIS TRADICIONAL DE LAGOA DA PRATA, O HISTÓRICO LAPRATA ESPORTE CLUBE.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/860/860_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/860/860_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, EM ESPECIAL À SECRETARIA MUNICIPAL DE SAÚDE COMUNICANDO QUE OS VEREADORES QUE APROVAREM O PRESENTE REQUERIMENTO, SÃO FAVORÁVEIS À MUDANÇA DA FINALIDADE DA CONSTRUÇÃO DA OBRA ONDE SERIA INSTALADO O PRONTO SOCORRO MUNICIPAL, INSTALANDO-SE NAQUELE LOCAL DE ACORDO COM A VONTADE DO EXECUTIVO, O CENTRO DE SAÚDE MENTAL E EM OUTRA PARTE O CEO - CENTRO ESPECIALIZADO EM ODONTOLOGIA.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/861/861_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/861/861_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO SAAE - SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO, COMUNICANDO QUE A CÂMARA MUNICIPAL ATRAVÉS DE SEUS VEREADORES É SOLIDÁRIA A ESTA AUTARQUIA, QUANDO NEGA A MUDANÇA DO REGIME DE ENTREGA DAS FATURAS DE ÁGUA E ESGOTO,  ESTA CASA PREFERE TAMBÉM QUE ESTAS FATURAS SEJAM ENCAMINHADAS ATRAVÉS DOS PRÓPRIOS FUNCIONÁRIOS DESTA AUTARQUIA, O QUE GARANTIRIA EMPREGO DESTES SERVIDORES E TAMBÉM UM MENOR CUSTO PARA O USUÁRIO DESTE SERVIÇO. </t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/862/862_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/862/862_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO AO EXECUTIVO MUNICIPAL E AS EMPRESAS CÓPIA DA ATA DA REUNIÃO QUE OCORREU NESTA CASA NO SÁBADO PASSADA DIA 09 DE ABRIL DE 2005, COM A PRESENÇA DE TODOS OS VEREADORES E OS SENHORES SÓCIOS-PRÓPRIETÁRIO  DA “BRACICLO” E “BRASCLEN” TENDO EM PAUTA O PROJETO DE SUBVENÇÃO PARA EXPANSÃO DE AMBAS AS EMPRESAS.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/863/863_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/863/863_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO COMANDANTE DA POLÍCIA MILITAR DESTA CIDADE, SOLICITANDO AO MESMO QUE SEJA INTENSIFICADA A ABORDAGEM DE CICLISTAS QUE TRAFEGAM NO PASSEIO (CALÇADA) E QUE O INFRATOR SEJA QUALIFICADO NA FORMA DA LEI E QUE SEJAM TOMADAS AS DEMAIS PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR A PUNIÇÃO DO INFRATOR, PRINCIPALMENTE O REINCIDENTE.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/864/864_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/864/864_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO À EMPRESA TELEMAR SOLICITANDO À MESMA QUE INSTALE NOVAMENTE UM TELEFONE PÚBLICO (ORELHÃO) NO CRUZAMENTO DAS RUAS FRANCISCO BERNARDES PRIMO COM OLEGÁRIO MACIEL, NO BAIRRO SÃO JOSÉ, NESTA CIDADE. </t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/865/865_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/865/865_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO À EMPRESA TELEMAR SOLICITANDO À MESMA QUE RETIRE UM TELEFONE PÚBLICO (ORELHÃO) QUE SE ENCONTRA INSTALADO NA RUA MAGNÓLIA, EM FRENTE AO NÚMERO 96, NO BAIRRO CEL. LUCIANO, NESTA CIDADE, E O INSTALE NA PRAÇA DA MATRIZ OU NO POSTO DE SAÚDE DO DISTRITO DE MARTINS GUIMARÃES, MUNICÍPIO DE LAGOA DA PRATA. </t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/866/866_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/866/866_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA DE LEIS, QUAIS AS PROVIDÊNCIAS ESTÃO SENDO TOMADAS PELA SECRETARIA MUNICIPAL DE MEIO AMBIENTE, NO SENTIDO DE SE PRESERVAR A NASCENTE DA PRAIA PÚBLICA, QUE SEGUNDO ALGUNS AMBIENTALISTAS E COMO EU MESMO PUDE NOTAR, VEM CORRENDO SÉRIOS RISCOS FACE À FALTA DE PROTEÇÃO DA MESMA.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/867/867_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/867/867_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA DE LEIS, QUAIS AS PROVIDÊNCIAS ESTÃO SENDO TOMADAS NO SENTIDO DE SE AUMENTAR A FISCALIZAÇÃO E COMBATE QUANTO À EXISTÊNCIA DE FABRIQUETAS DE FOGOS DE ARTIFÍCIO NO PERÍMETRO URBANO DE NOSSA CIDADE, O QUE VEM COLOCANDO EM RISCO NOSSOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/868/868_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/868/868_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA DE LEIS, OS MOTIVOS PELOS QUAIS NÃO VEM SENDO CUMPRIDAS POR PARTE DO PODER EXECUTIVO LOCAL AS DETERMINAÇÕES DA LEI MUNICIPAL N.º 003/91, QUE DISPÕE SOBRE A PROMOÇÃO E PROGRESSÃO DOS SERVIDORES PÚBLICOS DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/869/869_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/869/869_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE O CONTRATO ENTRE A PREFEITURA MUNICIPAL E A EMPRESA EXPRESSO LAGOENSE, RESPONSÁVEL PELO TRANSPORTE COLETIVO URBANO NO MUNICÍPIO, PREVÊ A LIMITAÇÃO DO NÚMERO DE IDOSOS QUE PODEM SER TRANSPORTADOS. CASO NEGATIVO QUE O EXECUTIVO MUNICIPAL TOME PROVIDÊNCIAS PARA QUE ACABE COM ESTE ABUSO, POIS ESTÁ SENDO LIMITADO HÁ APENAS 04 VAGAS NOS TRANSPORTES COLETIVOS DO MUNICÍPIO, CASO ESTAS VAGAS ESTEJAM PREENCHIDAS OS IDOSOS NÃO PODEM SER TRANSPORTADOS. </t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/870/870_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/870/870_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE EXISTE A POSSIBILIDADE DE ENVIAR À CÂMARA MUNICIPAL PROJETO DE LEI QUE DETERMINE A EMPLACAMENTO DE BICICLETAS NO MUNICÍPIO DE LAGOA DA PRATA. </t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/871/871_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/871/871_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO DER  E AO EXECUTIVO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA DE OBRAS, POSSAM TOMAR PROVIDÊNCIAS NO SENTIDO DE  VIABILIZAR A INSTALAÇÃO DE REDUTORES DE VELOCIDADE ELETRÔNICOS NA MG-170, SENDO: UM PRÓXIMO AO PARQUE DE EXPOSIÇÕES E DISTRITO  INDUSTRIAL, UM PRÓXIMO AO TREVO PRINCIPAL DE ENTRADA DA CIDADE E OUTRO PRÓXIMO AO TREVO SECUNDÁRIO QUE DÁ ACESSO A AV. FERNÃO DIAS. </t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/872/872_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/872/872_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A V. EXCELÊNCIA,  NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO QUE INTERCEDA  JUNTO À CEMIG PARA QUE SEJA RETIRADA A REDE DE ALTA TENSÃO QUE SE ENCONTRA PASSANDO POR UMA QUADRA DO LOTEAMENTO JOSÉ ANTÔNIO BERNARDES (QUE DÁ ACESSO AO ANTIGO SÍTIO DO DR. OTAVIANO),  NO BAIRRO MANGABEIRAS, BEM COMO, QUE REFERIDA EMPRESA SUBSTITUA UM POSTE QUE DÁ SUSTENTAÇÃO À REDE ELÉTRICA, QUE POR INCRÍVEL QUE PAREÇA, SE ENCONTRA LOCALIZADO DENTRO DE UMA PROPRIEDADE PARTICULAR, À AV. GETÚLIO VARGAS, Nº 890, BAIRRO MANGABEIRAS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/873/873_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/873/873_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A V. EXCELÊNCIA,  NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO GOVERNADOR DO ESTADO DE MINAS GERAIS, AÉCIO NEVES, SOLICITANDO QUE DESTINE UM CARRO PATRULHA PARA A POLÍCIA MILITAR DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/874/874_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/874/874_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A V. EXCELÊNCIA,  NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO DEPUTADO ESTADUAL WELITON PRADO À RUA RODRIGUES CALDAS, 79 - 2º ANDAR - SALA 2 - BELO HORIZONTE/MG - CEP: 30190-921 QUE NOS AJUDE A CONSEGUIR JUNTO AO GOVERNO DE MINAS, UMA RÁDIO PATRULHA PARA A POLÍCIA MILITAR QUE PRESTA SERVIÇOS DE SEGURANÇA EM LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/875/875_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/875/875_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A V. EXCELÊNCIA,  NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO SECRETÁRIO ESTADUAL DE SAÚDE QUE DISPONIBILIZE UMA AMBULÂNCIA PARA O MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/876/876_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/876/876_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A V. EXCELÊNCIA,  NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO DEPUTADO WELITON PRADO À RUA RODRIGUES CALDAS, 79 - 2º ANDAR - SALA 2 - BELO HORIZONTE/MG - CEP: 30190-921, SOLICIANDO QUE NOS AJUDE A CONSEGUIR A LIBERAÇÃO DE OUTRA AMBULÂNCIA PARA O MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/877/877_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/877/877_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A V. EXCELÊNCIA,  NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO DEPUTADO ESTADUAL ANDRÉ QUINTÃO À R. RODRIGUES CALDAS, 30 - 2º ANDAR - CONJUNTO 202 - BELO HORIZONTE/MG - CEP: 30190-921, SOLICITANDO QUE INCLUA COMO EMENDA PARLAMENTAR NO ORÇAMENTO DO ESTADO DE MINAS GERAIS, O ASFALTAMENTO DA RUA SANTO ANTÔNIO, NO BAIRRO AMÉRICO SILVA.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/878/878_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/878/878_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A V. EXCELÊNCIA,  NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO À TELEMAR NORTE/LESTE, AO SR. JOSÉ VITOR BATISTA FREITAS -DIRETOR GERAL - À R. RIO DE JANEIRO, 434 - CENTRO - DIVINÓPOLIS/MG - CEP: 35500-000, SOLICITANDO QUE VIABILIZE A DISPONIBILIZAÇÃO DO SISTEMA DE INTERNET VELOX PARA O MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/879/879_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/879/879_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A V. EXCELÊNCIA,  NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO  À DEPUTADA FEDERAL ANA GUERRA, À CÂMARA DOS DEPUTADOS, ANEXO III - GABINETE 578 - BRASÍLIA/DF - CEP: 70160-900, QUE DEDIQUE TODO O EMPENHO NECESSÁRIO À APROVAÇÃO DOS PROJETOS DE TRATAMENTO DE ESGOTO E RECUPERAÇÃO DA LAGOA VERDE DE NOSSO MUNICÍPIO DE LAGOA DA PRATA, JÁ ENCAMINHADO PELO SAAE - SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO, À FUNASA - FUNDAÇÃO NACIONAL DE SAÚDE. </t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/880/880_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/880/880_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O VETO APOSTO A PROPOSIÇÃO DE LEI Nº 01/2005, QUE “INSTITUI   O  QUADRO  DE  PESSOAL  DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS” SEJA APRECIADO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/881/881_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/881/881_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM - 014, QUE ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS, SEJA DISCUTIDO E  VOTADO NA REUNIÃO ORDINÁRIA DESTA NOITE.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/882/882_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/882/882_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM - 015, QUE “ABRE CRÉDITO ADICIONAL COMPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA DISCUTIDO E  VOTADO NA REUNIÃO ORDINÁRIA DESTA NOITE.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/883/883_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/883/883_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI EM - 017/05 QUE “ALTERA A REDAÇÃO DA LEI MUNICIPAL N.º 875/99 QUE DISPÕE SOBRE AUTORIZAÇÃO DE SERVIÇO REMUNERADO  DE PASSAGEIROS E DE CARGAS, ATRAVÉS DE MOTOCICLETAS” , E 018/05, QUE “AUTORIZA O EXECUTIVO MUNICIPAL CONCEDER AJUDA DE CUSTO AOS ESTUDANTES UNIVERSITÁRIOS QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJAM SUBMETIDOS A SEGUNDA DISCUSSÃO E VOTAÇÃO NA REUNIÃO ORDINÁRIA DESTA NOITE.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/884/884_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/884/884_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA DE LEIS SE HÁ POSSIBILIDADE DE SE ENVIAR UM PROJETO DE LEI COMPLEMENTAR CONCEDENDO UM DESCONTO NO VALOR DO IPTU MUNICIPAL NA ORDEM DE 30 %, ANTES DA EMISSÃO E DISTRIBUIÇÃO DAS GUIAS PARA PAGAMENTO DO IMPOSTO NO PRESENTE EXERCÍCIO.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/885/885_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/885/885_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, REQUERENDO QUE ESTUDE A POSSIBILIDADE DE COLOCAR ILUMINAÇÃO PÚBLICA NA RUA FRANCISCO DE ASSIS REZENDE NA ALTURA DOS NÚMEROS 140 À 360, 411 A 425, TAMBÉM NA RUA VILICO DE MORAES NÚMERO 410, NA RUA MÁRIO CORREIA LACERDA ESQUINA COM A AV. JOSÉ A ALMEIDA E RUA MODESTINO JOSÉ DE CASTRO TODAS NO BAIRRO SOL NASCENTE, QUE NELAS ENCONTRAM-SE CASAS EM FASE DE ACABAMENTO, OUTRAS JÁ ACABADAS COM MORADORES SENDO QUE AS MESMAS NÃO POSSUEM OS POSTES DE CONDUÇÃO DE ENERGIA ELÉTRICA E TAMBÉM A ILUMINAÇÃO PÚBLICA, PEÇO AO EXECUTIVO MUNICIPAL QUE INFORME A ESTA CASA SE HÁ ALGUM PROJETO PARA RESOLVER ESTE PROBLEMA, COM A URGÊNCIA QUE ESTÁ CLARAMENTE DEMONSTRADA, NAS SITUAÇÕES ACIMA CITADAS. </t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/886/886_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/886/886_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA DE LEIS SE HÁ POSSIBILIDADE DE SE REALIZAR NOVA MEDIÇÃO PARA APURAÇÃO DA INCIDÊNCIA DO IPTU SOBRE OS IMÓVEIS DOS NOSSOS MUNÍCIPES, DE MODO A ALIVIAR A CARGA TRIBUTÁRIA QUE VEM CASTIGANDO O CONTRIBUINTE LAGOPRATENSE.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/887/887_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/887/887_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO QUE O MESMO FAÇA UM LEVANTAMENTO, A RESPEITO  DE TODOS OS LOTES DOADOS PELA EXECUTIVO MUNICIPAL NAS 04 ÚLTIMAS ADMINISTRAÇÕES E QUE AINDA NÃO ATINGIRAM OS FINS PARA OS QUAIS FORAM DOADOS, OU SEJA CONSTRUÇÃO DE MORADIA. SOLICITAMOS AINDA QUE POSTERIORMENTE, ESTA ADMINISTRAÇÃO FAÇA RETORNAR À MUNICIPALIDADE A POSSE DO IMÓVEL, PARA QUE SEJA EFETUADA NOVA DOAÇÃO À FAMÍLIA QUE DE FATO NECESSITE DO MESMO E TENHA COMO ALCANÇAR MEIOS PARA A CONSTRUÇÃO DE SUA MORADIA.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/888/888_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/888/888_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL CONVOCANDO O SECRETÁRIO DE OBRAS DO MUNICÍPIO, DR. NÉLIO BESSAS, PARA SE FAZER PRESENTE NESTA CASA, PARA ESCLARECER AOS VEREADORES E TODA POPULAÇÃO A RESPEITO DOS PLANOS DA REFERIDA SECRETARIA QUANTO A OBRAS DE PAVIMENTAÇÃO E SANEAMENTO BÁSICO, BEM COMO, DA SITUAÇÃO EM QUE SE ENCONTRA TODO MAQUINÁRIO DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/889/889_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/889/889_texto_integral.doc</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/890/890_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/890/890_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA DE LEIS SE JÁ TOMOU ALGUMA PROVIDÊNCIA NO SENTIDO DE INSCREVER O MUNICÍPIO NO PROGRAMA FARMÁCIA POPULAR DO BRASIL, DO GOVERNO FEDERAL, QUE OFERECE AOS MUNÍCIPES MEDICAMENTOS ESSENCIAIS A PREÇO DE CUSTO.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/891/891_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/891/891_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA DE LEIS SE ENVIARÁ OU NÃO UM PROJETO DE LEI COMPLEMENTAR NO SENTIDO DE SE REVOGAR DISPOSITIVO DA LEI COMPLEMENTAR N.º 23/98, QUE TRATA DO APOSTILAMENTO DE SERVIDOR PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/892/892_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/892/892_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJA FEITO UMA CONSULTA AO GRUPO SIM E A EDITORA NDJ, QUESTIONANDO SOBRE A POSSIBILIDADE DO EXECUTIVO MUNICIPAL COM AUTORIZAÇÃO DA CÂMARA MUNICIPAL, FAZER UMA LEI CONCEDENDO SUBVENÇÃO OU AUXÍLIO FINANCEIRO PARA A EXPANSÃO DA EMPRESA BRASCILCO/BRASCLEAN, COM DOAÇÃO DE ESPAÇO FÍSICO PARA O POLO INDUSTRIAL E VERBA PARA CONSTRUÇÃO DE UM AMPLO GALPÃO.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/893/893_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/893/893_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO A DIRETOR DA UNIVERSIDADE DE ITAÚNA - CAMPUS LAGOA DA PRATA, DARCY DELANE DE SOUZA RESENDE, SOLICITANDO A ELA QUE INFORME A ESTA CASA SE EXISTE A POSSIBILIDADE DE CEDER UMA SALA, POR UM PERÍODO DE NO MÁXIMO 90 DIAS, À ESCOLA MUNICIPAL JACINTO CAMPOS COM URGÊNCIA.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/894/894_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/894/894_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI EM - 19, 20 E 21/2005, QUE “ABREM CRÉDITOS AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJAM COLOCADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/895/895_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/895/895_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO, A POSSIBILIDADE DA CÂMARA MUNICIPAL, ATRAVÉS DE TODOS SEUS VEREADORES FAZER REALIZAR UMA PALESTRA NO PRÓXIMO DIA 20 DE MAIO DE 2005, EM COMEMORAÇÃO AO MÊS DAS MÃES SOBRE O TEMA “SAÚDE DA MULHER”, PROFERIDA PELO DEPUTADO FEDERAL DR. FRANCISCO GONÇALVES, QUE TAMBÉM É MÉDICO, GINECOLOGISTA E OBSTETRA, QUE FARÁ PRESENÇA ACOMPANHADO DE SUA COLEGA DE TRABALHO DRA. ANA FLÁVIA, QUE É MÉDICA GINECOLOGISTA E OBSTETRA.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/896/896_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/896/896_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO, A POSSIBILIDADE DA CÂMARA MUNICIPAL, REALIZAR NO DIA 25 DE MAIO DE 2005, QUARTA-FEIRA, SESSÃO SOLENE ESPECIAL EM COMEMORAÇÃO AOS 70 ANOS DA EMPRESA EMBARÉ.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/897/897_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/897/897_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA DE LEIS SE EXISTE POSSIBILIDADE DE SE INTERCEDER JUNTO AO COMANDANTE DA POLÍCIA MILITAR DE NOSSA CIDADE, CAPITÃO WEMERSON LINO PIMENTA, ENVIANDO UM OFÍCIO AO MESMO, NO SENTIDO DE QUE SEJAM APLICADAS AS DISPOSIÇÕES DO ART. 270 DO CÓDIGO DE TRÂNSITO BRASILEIRO, QUANDO DA APREENSÃO DE VEÍCULOS, BEM COMO, PARA ENCONTRAR A FORMA MENOS ONEROSA PARA O CIDADÃO QUANTO À CONDUÇÃO DO VEÍCULO ATÉ O PÁTIO PRÓPRIO PARA DEPÓSITO DOS VEÍCULOS APREENDIDOS.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/898/898_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/898/898_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO SOLICITANDO QUE INFORME A ESTA CASA DE LEIS, QUANDO O PROJETO DE LEI COMPLEMENTAR QUE INSTITUI O PLANO DIRETOR DO MUNICÍPIO DE LAGOA DA PRATA PARA O DECÊNIO 2004/2014 SERÁ ENVIADO A ESTA CASA. </t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/899/899_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/899/899_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO A DEPUTADA ESTADUAL MARIA OLÍVIA DE CASTRO, SOLICITANDO	QUE ELA QUE ENVIDE ESFORÇOS NO SENTIDO DE CONSEGUIR JUNTO AO GOVERNO DO ESTADO DE MINAS GERAIS A CONSTRUÇÃO DE UM CONJUNTO HABITACIONAL  COM CASAS POPULARES PARA O NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/900/900_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/900/900_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO A CEMIG, PARA QUE SEJA FEITO UMA REVISÃO NO PADRÃO E NA REDE INTERNA DA RESIDÊNCIA DA SRA. SUELI MARIA RODRIGUES  - RUA PERNAMBUCO, 321, BAIRRO MARÍLIA.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/901/901_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/901/901_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO PRESIDENTE DA ASSEMBLÉIA LEGISLATIVA DE MINAS GERAIS, DEPUTADO ESTADUAL MAURI TORRES E COPIAS DESTE PARA O DEPUTADO ESTADUAL VICE-PRESIDENTE DA ASSEMBLÉIA RÊMOLO ALOISE, A CONTERRÂNEA E DEPUTADA ESTADUAL MAJORITÁRIA NO MUNICÍPIO DE LAGOA DA PRATA, DEPUTADA MARIA OLÍVIA, A DEPUTADA PRESIDENTE ESTADUAL DO MEU PARTIDO JÔ MORAES E O DEPUTADO ESTADUAL PAULO CÉSAR, PARABENIZANDO PELA REALIZAÇÃO DA SESSÃO SOLENE EM QUE A ASSEMBLÉIA LEGISLATIVA DO ESTADO DE MINAS GERAIS HOMENAGEOU A EMBARÉ PELOS SEUS 70 ANOS, APROVEITO ESTE PARA RECONHECER A BRILHANTÍSSIMA SESSÃO  E EM ESPECIAL PARABENIZAR A AUTORA DO REQUERIMENTO DEPUTADA MARIA OLÍVIA PELA FELIZ INICIATIVA. </t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/902/902_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/902/902_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO A DEPUTADA ESTADUAL MARIA OLÍVIA DE CASTRO, SOLICITANDO A ELA QUE SE EMPENHE NO SENTIDO DE CONSEGUIR UMA AMBULÂNCIA EQUIPADA COM UTI PARA NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/903/903_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/903/903_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO A DEPUTADA ESTADUAL MARIA OLÍVIA DE CASTRO, SOLICITANDO	QUE INTERCEDA JUNTO A SUBSECRETÁRIO DE ESTADO DE ESPORTES ROGÉRIO ROMERO NO SENTIDO DE VIABILIZAR VERBAS PARA A CONSTRUÇÃO DE UMA QUADRA DE CIMENTO E UM VESTIÁRIO NO BAIRRO AMÉRICO SILVA, NESTA CIDADE. O PROJETO DAS OBRAS SEGUE ANEXO.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/904/904_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/904/904_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-29/2005, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A REALIZAR OBRAS DE INFRA-ESTRUTURA NO PARQUE DE EXPOSIÇÕES JOSÉ MARIA REZENDE”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/905/905_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/905/905_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO,  SEJA ENVIADO OFÍCIO AO SR. MARCOS MONTES, SECRETÁRIO DE ESTADO DE DESENVOLVIMENTO SOCIAL E ESPORTES,  SOLICITANDO QUE FAÇA UM ESTUDO NO SENTIDO DE CONCEDER AO LAPRATA ESPORTE CLUBE, A ILUMINAÇÃO DE SEU CAMPO DE FUTEBOL, ATRAVÉS DO PROGRAMA “CAMPOS DE LUZ” JUNTO A SEDESE - SECRETARIA DE ESTADO DE DESENVOLVIMENTO SOCIAL E ESPORTES (RUA MARTIN DE CARVALHO, Nº 95 - SANTO AGOSTINHO CEP: 30190-090). </t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/906/906_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/906/906_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO,  SEJA ENVIADO OFÍCIO AO  DIRETOR DO PROGRAMA ESPORTIVO “ALTEROSA ESPORTE” DA ALTEROSA-MG/SBT, NO SENTINDO DE INFORMAR A ESTA CASA, QUAL A FORMA DE UMA POSSÍVEL PARCERIA PARA QUE PUDÉSSEMOS RECEBER EM NOSSO MUNICÍPIO O PROGRAMA ITINERANTE DA EMISSORA. </t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/907/907_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/907/907_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL DR. FRANCISCO GONÇALVES SOLICITANDO AO MESMO QUE INTERCEDA NO SENTIDO DE VIABILIZAR O ENVIO DE UMA VIATURA NOVA PARA A POLÍCIA MILITAR DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/908/908_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/908/908_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, SEJA ENVIADO VOTOS DE PESAR À FAMÍLIA DO SR. GERALDO BARBOSA (RUA ROSA MACIEL, Nº 1209 - BAIRRO CHICO MIRANDA) FALECIDO DIA 22 DE MAIO DE 2005.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/909/909_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/909/909_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO EXMO. SR. DR. JOÃO PEDRO REZENDE, DIGNÍSSIMO SUPERINTENDENTE REGIONAL DE SEGURANÇA PÚBLICA DO ESTADO DE MINAS GERAIS SOLICITANDO AO MESMO QUE ENVIDE ESFORÇOS E NO ÂMBITO DE SUA COMPETÊNCIA DESIGNE UM DELEGADO PARA COMPLEMENTAR A COMARCA DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/910/910_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/910/910_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO,  QUE O “I FÓRUM DA JUVENTUDE DE LAGOA DA PRATA”,  ONDE SERÁ INSTALADA A COMISSÃO ESPECIAL PARLAMENTAR DA JUVENTUDE DE LAGOA DA PRATA, A SER REALIZADA NO PRÓXIMO DIA 27 DE MAIO NO SALÃO NOBRE DA CREDIPRATA, SEJA TRANSFORMADA EM REUNIÃO ESPECIAL DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/911/911_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/911/911_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO MERITÍSSIMO JUIZ DA COMARCA DE LAGOA DA PRATA, DR. LUIZ CARLOS REZENDE E SANTOS,  SOLICITANDO A LIBERAÇÃO DE DETENTOS PARA ATUAREM TANTO NA PRODUÇÃO DE BLOCOS DE CIMENTO, QUANTO NA CONSTRUÇÃO E/OU REFORMA DE HABITAÇÃO POPULAR, TENDO EM VISTA O PROCESSO DEFLAGRADO DE LEVANTAMENTO E CONSTATAÇÃO DA DEMANDA NESSA ÁREA. </t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/912/912_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/912/912_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO  DE LEI Nº CM-007/2005, QUE “REVISA OS VALORES DOS SUBSÍDIOS DO PREFEITO VICE-PREFEITO SECRETÁRIOS PRESIDENTE DA CÂMARA E VEREADORES DO MUNICÍPIO DE LAGOA DA PRATA”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/913/913_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/913/913_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA DIRETORA, SEJAM TOMADAS AS PROVIDÊNCIAS CABÍVEIS JUNTO AO MINISTÉRIO PÚBLICO,  NO SENTIDO QUE O EXECUTIVO MUNICIPAL POSSA  ATENDER OS REQUERIMENTOS DESTA CASA, ENVIADOS A ELE E ATÉ A PRESENTE DATA NÃO RESPONDIDOS. </t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/914/914_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/914/914_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO TELEMAR, SOLICITANDO QUE REINSTALE O TELEFONE DE USO PÚBLICO (ORELHÃO) LOCALIZADO NA RUA RIO GRANDE DO SUL, EM FRENTE O Nº __, NO BAIRRO MARIA FERNANDA I,  PERTO DA IGREJA SÃO SEBASTIÃO</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/915/915_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/915/915_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO DIRETOR NACIONAL DO PROGRAMA INTERLEGIS, SENADOR EFRAIM MORAIS, SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE FAZER A DOAÇÃO DE 05 COMPUTADORES E UMA IMPRESSORA PARA QUE A NOSSA CÂMARA POSSA IMPLEMENTAR O PROGRAMA “INTERNET POPULAR”, QUE IRÁ BENEFICIAR OS ESTUDANTES DE BAIXA RENDA DA REDE PÚBLICA  MUNICIPAL E ESTADUAL.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/916/916_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/916/916_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, SEJA ENVIADO VOTOS DE PESAR À FAMÍLIA DO SR.  VERIANO ALMEIDA (AV. GETÚLIO VARGAS, Nº 600) FALECIDO HOJE. </t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/917/917_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/917/917_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO  DE LEI Nº CM-008/2005, QUE “CRIA A COMISSÃO MUNICIPAL DE LEVANTAMENTO E MONITORAMENTO DE LOTES DO MUNICÍPIO DOADOS PARA A CONSTRUÇÃO DE MORADIA POPULAR” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/918/918_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/918/918_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO  DE LEI Nº  PARQUE DE EXPOSIÇÕES SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/919/919_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/919/919_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO  DE LEI Nº EM-30/2005, QUE "DISPÕE SOBRE O INCENTIVO FINANCEIRO PARA FINS DE AMPLIAÇÃO DE INDÚSTRIA E DÁ OUTRAS PROVIDÊNCIAS" SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/920/920_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/920/920_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO SEJA ENVIADO OFÍCIO AO SECRETÁRIO MUNICIPAL DE SAÚDE, SOLICITANDO QUE O MESMO INFORME A ESTA CASA SE EXISTE DETERMINAÇÃO NO PRONTO SOCORRO MUNICIPAL, PARA QUE PACIENTES QUE PROCUREM O LOCAL SEJAM ENCAMINHADOS AOS POSTOS DE SAÚDE DE SEUS BAIRROS PARA SEREM ATENDIDOS. </t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/921/921_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/921/921_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO GERENTE DA AGÊNCIA DO BANCO ITAÚ SA, NESTA CIDADE, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA DE LEIS POR QUAL MOTIVO REFERIDA AGÊNCIA NÃO VEM CUMPRINDO AS DETERMINAÇÕES DA LEI ESTADUAL DE N.º 12.971, DE 27 DE JULHO DE 1998, QUE “TORNA OBRIGATÓRIA A INSTALAÇÃO DOS DISPOSITIVOS DE SEGURANÇA NAS AGÊNCIAS E NOS POSTOS DE SERVIÇOS DAS INSTITUIÇÕES BANCÁRIAS E FINANCEIRAS”.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/922/922_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/922/922_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO LOCAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA - FACE ÀS INDICAÇÕES JÁ ENVIADAS ANTERIORMENTE - QUAIS AÇÕES ESTÃO SENDO IMPLEMENTADAS NO SENTIDO DE MELHORAR O TRÂNSITO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/923/923_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/923/923_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO, SEJA ENVIADO OFÍCIO A DEPUTADA ESTADUAL JÔ MORAES, PRIMEIRAMENTE AGRADECENDO PELO SEU EMPENHO NO SENTIDO DE DESTINAR RECURSOS FINANCEIROS PARA AS ENTIDADES DE LAGOA DA PRATA, COMO POR EXEMPLO O VEÍCULO DOADO A FUNDAÇÃO CHIQUITA PERILLO, REQUEIRO AINDA QUE SEJA FEITO UMA PEDIDO DE EMENDA INDIVIDUAL PARA O ORÇAMENTO DE 2006, NO VALOR DE R$ 40.000,00 (QUARENTA MIL REAIS), EM PROL DO LAPRATA ESPORTE CLUBE, QUE ATENDERIA DIRETAMENTE TAMBÉM A ESCOLINHA DE FUTEBOL CRAQUE DO FUTURO.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/924/924_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/924/924_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO, A APROVAÇÃO DA REALIZAÇÃO PELA CÂMARA MUNICIPAL DE UM SEMINÁRIO NO MÊS DE JULHO DE 2005, SOBRE O TEMA “PAVIMENTAÇÃO DE LAGOA DA PRATA À LUZ” E QUE UMA VEZ APROVADO A CÂMARA MUNICIPAL CONVIDE PARA PARTICIPAR DESTE SEMINÁRIO O GOVERNADOR DO ESTADO DE MINAS GERAIS, O SECRETÁRIO ESTADUAL DE OBRAS E TRANSPORTE, O DIRETOR DO DENIT E DER, OS SENADORES DO ESTADO DE MINAS GERAIS, OS 05 CINCO DEPUTADOS ESTADUAIS E FEDERAIS ELEITOS COM O MAIOR NÚMERO DE VOTOS NO MUNICÍPIO, OS PREFEITOS, PRESIDENTES DE CÂMARA E VEREADORES DOS DOIS MUNICÍPIOS ACIMA CITADOS E OS DIRETORES DAS PRINCIPAIS EMPRESAS DOS MUNICÍPIOS DE LAGOA DA PRATA E LUZ. </t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/925/925_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/925/925_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO, SEJA ENVIADO OFÍCIO ÀS EMPRESAS TRAPI BRASIL CONFECÇÕES E D’LUCA INDÚSTRIA E COMÉRCIO DE CONFECÇÕES LTDA, ENCAMINHANDO ÀS MESMAS CÓPIA DA LEI DE INCENTIVO FINANCEIRO ÀS EMPRESAS QUE SE INTERESSAREM EM INSTALAR-SE NO MUNICÍPIO, BEM COMO, CONVIDANDO AS MESMAS POR SEUS REPRESENTANTES, A ESTUDAREM A POSSIBILIDADE DE INSTALAREM UNIDADES DE SUAS EMPRESAS EM LAGOA DA PRATA, DESTACANDO POR FIM, QUE POSSUÍMOS PESSOAL DISPONÍVEL, NECESSITANDO DE EMPREGO, INCLUSIVE QUALIFICADO NA ÁREA DE CORTE E COSTURA DE TECIDOS. </t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/926/926_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/926/926_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA DE LEIS A RELAÇÃO DE TODOS OS VEÍCULOS, CAMINHÕES E MÁQUINAS ALUGADAS/CONTRATADAS PELO MUNICÍPIO PARA PRESTAÇÃO DE SERVIÇOS DIVERSOS, ACOMPANHADA DE CÓPIA DE TODOS OS PROCEDIMENTOS LICITATÓRIOS DOS QUAIS ORIGINARAM OS RESPECTIVOS CONTRATOS DE LOCAÇÃO/CONTRATAÇÃO.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/927/927_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/927/927_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL PARABENIZANDO  PELA OBRA DE PAVIMENTAÇÃO ASFÁLTICA NO PARQUE DE EXPOSIÇÕES. </t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/928/928_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/928/928_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, QUE A CÂMARA MUNICIPAL POSSA CONFECCIONAR CARTAZES E FAIXAS ALUSIVOS A DIVULGAÇÃO DAS TRANSMISSÕES ORDINÁRIAS, EXTRAORDINÁRIAS E SOLENES NA RÁDIO, DO PROGRAMA RÁDIO CÂMARA AO VIVO ÀS SEXTAS-FEIRAS DE 13 ÀS 14  HORAS E REPRISE AOS DOMINGOS  NO  MESMO HORÁRIO E  EM ESPECIAL O SITIO  DA CÂMARA MUNICIPAL WWW.CAMARALP.MG.GOV.BR, BEM COMO TAMBÉM OS CONVITES, FAIXAS E CARTAZES SOBRE O SEMINÁRIO  LAGOA/LUZ   “FOMENTO A PAVIMENTAÇÃO DE LAGOA DA PRATA-MG À LUZ-MG”. </t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/929/929_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/929/929_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL SEJA ENVIADO OFÍCIO AO DIRETOR PRESIDENTE DA CEMIG DISTRIBUIÇÃO S.A., DJALMA BASTOS DE MORAIS, SOLICITANDO AO MESMO QUE ESTUDE A VIABILIDADE DE SE CONCEDER A ISENÇÃO TOTAL DA COBRANÇA DE ENERGIA ELÉTRICA, OU UM DESCONTO NA REFERIDA TARIFA AO SERVIÇO DE OBRAS SOCIAIS DO MUNICÍPIO DE LAGOA DA PRATA - SOS.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/930/930_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/930/930_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL SEJA ENVIADO OFÍCIO AO DIRETOR PRESIDENTE DA CEMIG DISTRIBUIÇÃO S.A., DJALMA BASTOS DE MORAIS, SOLICITANDO AO MESMO QUE ESTUDE A VIABILIDADE DE SE CONCEDER A ISENÇÃO TOTAL DA COBRANÇA DE ENERGIA ELÉTRICA, OU UM DESCONTO NA REFERIDA TARIFA À SOCIEDADE SÃO VICENTE DE PAULO DO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/931/931_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/931/931_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE JÁ SE ENCONTRA DISPONIBILIZADO PELO MUNICÍPIO UM TERRENO EM SUA ÁREA URBANA PARA ALOCAÇÃO DO CONJUNTO HABITACIONAL POPULAR, CONFORME SOLICITADO NA COMUNICAÇÃO ENVIADA PELA DEPUTADA ESTADUAL MARIA OLÍVIA QUE INFORMOU A LIBERAÇÃO DE VERBAS ESTADUAIS PARA A CONSTRUÇÃO DO REFERIDO CONJUNTO HABITACIONAL, BEM COMO, SOLICITOU A DISPONIBILIZAÇÃO DO TERRENO PARA TANTO.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/932/932_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/932/932_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA,  SEJA ENVIADO OFÍCIO AO PROCURADOR GERAL DE JUSTIÇA, DR. JARBAS SOARES JÚNIOR (AV. ÁLVARES  CABRAL, Nº 1690, BAIRRO SANTO AGOSTINHO, EM BELO HORIZONTE, CEP: 30.170.001), SOLICITANDO QUE ESTUDE A POSSIBILIDADE  DE NOMEAR MAIS UM PROMOTOR DE JUSTIÇA PARA A COMARCA DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/933/933_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/933/933_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO EXMO. SR. DR. JOÃO PEDRO REZENDE, DIGNÍSSIMO SUPERINTENDENTE REGIONAL DE SEGURANÇA PÚBLICA DO ESTADO DE MINAS GERAIS SOLICITANDO AO MESMO QUE ESTUDE A POSSIBILIDADE DE NOMEAR  NO MÍNIMO MAIS 02 DETETIVES E 01 ESCRIVÃO PARA A NOSSA DELEGACIA DE POLÍCIA CIVIL. APROVEITANDO ESTES REQUEIRO QUE SEJA ENVIADO OFÍCIO AGRADECENDO A NOMEAÇÃO DO DR. GERALDO MAGELA CARVALHO PARA A NOSSA COMARCA, QUE ESTE OFÍCIO SEJA ACOMPANHADO DAS FOTOS ALUSIVA A SUA POSSE NESTA CASA DE LEIS. </t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/934/934_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/934/934_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO  DE LEI N.º EM-036/2005 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A DOAR IMÓVEL À ASSOCIAÇÃO DOS MORADORES DO CONJUNTO HABITACIONAL DO BAIRRO CHICO REZENDE, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/935/935_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/935/935_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJA NOMEADA UMA COMISSÃO ESPECIAL DE ACOMPANHAMENTO, CONTROLE E FISCALIZAÇÃO VISANDO FAZER AVERIGUAÇÕES DOCUMENTAIS JUNTO AO PODER EXECUTIVO E SUA AUTARQUIA, CUMPRINDO ASSIM COM UMA DAS PRINCIPAIS FUNÇÕES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>Adelmo Lopes, Narcízio Naza</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/936/936_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/936/936_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA,  SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL ENCAMINHANDO CÓPIA DO ABAIXO ASSINADO  E A INDICAÇÃO Nº 121/2005, APROVADA POR ESTA CASA SOLICITANDO A NECESSIDADE DE COLOCAR ILUMINAÇÃO PÚBLICA NA RUA JOÃO BAIA DE AZEVEDO PRÓXIMO AO Nº 26 NO BAIRRO CHICO MIRANDA. </t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/937/937_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/937/937_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO DIRETOR DA RÁDIO TROPICAL SR. SAMUEL MARTINS DE ALMEIDA, COM CÓPIA EM ANEXO DA CARTA DO CIDADÃO LUIZ CARLOS DA SILVA, REQUERENDO QUE O SR. DIRETOR DA NOBRE EMISSORA ESTUDE A POSSIBILIDADE DE REQUERER A QUEM DE DIREITO QUE O HORÁRIO ELEITORAL NAS SEGUNDAS-FEIRAS, SEJAM TRANSMITIDOS EM UM HORÁRIO ALTERNATIVO, PARA NÃO ATRASAR O INÍCIO DA REUNIÃO, E QUE EM ESPECIAL FAÇA UM ESTUDO SOBRE A POSSIBILIDADE DE ESTENDER, ALÉM DAS 23 HORAS QUANDO FOR NECESSÁRIO PARA QUE A TRANSMISSÃO DA REUNIÃO ORDINÁRIA DA CÂMARA NÃO SEJA INTERROMPIDA ANTES DO FINAL DA MESMA. </t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/938/938_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/938/938_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO, SOBRE A POSSIBILIDADE DO SR. FORTUNATO FRANCISCO DO COUTO, VEREADOR QUE ESTÁ EM SEU 6º MANDATO, NÃO CONSECUTIVO, NESTA CÂMARA MUNICIPAL DE LAGOA DA PRATA, POSSA ESTAR FAZENDO POR ESCRITO E VERBALMENTE O ENCAMINHAMENTO AO AUTORES DESTES NA PRIMEIRA REUNIÃO ORDINÁRIA DO SEGUNDO SEMESTRE DE 2005, AS RESPOSTAS AMPLAMENTE DOCUMENTADAS DE 10 QUESTÕES QUE FAÇO ABAIXO, MESMO PORQUE O VEREADOR FORTUNATO FRANCISCO DO COUTO, DIZ SER O ÚNICO VEREADOR QUE TRABALHA NA FISCALIZAÇÃO DO QUE É NECESSÁRIO NESTA CASA DE LEIS, ESTE VEREADOR ESTÁ SEMPRE PROCURANDO DENEGRIR A IMAGEM DA CÂMARA MUNICIPAL, ATINGINDO DIRETAMENTE SEU CORPO LEGISLATIVO, ATACANDO OS DEMAIS VEREADORES HOMENS HONESTOS E FORA INJUSTA, ELE FAZ TAIS ACUSAÇÕES DURANTE SUAS ANDANÇAS PELAS RUAS DA CIDADE E UTILIZA DE JORNAIS QUE CIRCULAM NO MUNICÍPIO, ONDE VEZ OU OUTRA ATACA UM OU MAIS VEREADORES.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/939/939_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/939/939_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO, SEJA ENVIADO OFÍCIO AOS DEPUTADOS ESTADUAIS MARIA OLÍVIA, PAULO PIAU, ALBERTO PINTO COELHO, BEM COMO, AO SECRETÁRIO DE GOVERNO DANILO DE CASTRO, SOLICITANDO AOS MESMOS QUE INTERCEDAM JUNTO AO GOVERNADOR AÉCIO NEVES NO SENTIDO DE QUE O MESMO ENCAMINHE PROJETO DE LEI À ASSEMBLÉIA LEGISLATIVA DETERMINANDO A REDUÇÃO DA ALÍQUOTA DO ICMS DO ÁLCOOL HIDRATADO (COMBUSTÍVEL).</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/940/940_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/940/940_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO, SEJA ENVIADO OFÍCIO À COINBRA CRESCIUMAL SA E AO SINDICADO DAS INDÚSTRIAS DE AÇÚCAR E DE ÁLCOOL DE MINAS GERAIS - SIAMIG - SOLICITANDO QUE INTERCEDAM JUNTO AO GOVERNADOR AÉCIO NEVES, RATIFICANDO PEDIDO DESTA CASA DE LEIS, NO SENTIDO DE QUE O MESMO ENCAMINHE PROJETO DE LEI À ASSEMBLÉIA LEGISLATIVA DETERMINANDO A REDUÇÃO DA ALÍQUOTA DO ICMS DO ÁLCOOL HIDRATADO (COMBUSTÍVEL).</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/941/941_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/941/941_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, QUE AUTORIZE O VEREADOR GENÉSIO MAGALHÃES DOS SANTOS A VIAJAR À BELO HORIZONTE, NO PERÍODO DE RECESSO, COM DATA A SER CONFIRMADA, VISANDO CONTATOS COM A EMPRESA DE AUDITORIA INDEPENDENTE "FERNANDO MOTTA" E, SE POSSÍVEL, COM A ESCOLA DO LEGISLATIVO, VISANDO UM APRIMORAMENTO NA ÁREA DE AUDITORIA DE ÓRGÃOS PÚBLICOS, DE MODO A PODER EFETIVAMENTE CUMPRIR COM O PAPEL "FISCALIZADOR" DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/942/942_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/942/942_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO EXMO. SR. DR. JOÃO PEDRO REZENDE, DIGNÍSSIMO SUPERINTENDENTE REGIONAL DE SEGURANÇA PÚBLICA DO ESTADO DE MINAS GERAIS SOLICITANDO AO MESMO QUE ENVIDE ESFORÇOS E NO ÂMBITO DE SUA COMPETÊNCIA ESTUDE A POSSIBILIDADE E A VIABILIDADE DE SE CONTRATAR PARA PRESTAR SERVIÇOS JUNTO À DELEGACIA DE POLÍCIA DE LAGOA DA PRATA, O SR. MARCUS VINÍCIUS DE PAULA, QUE JÁ EXERCEU AS ATIVIDADES DE DETETIVE POR APROXIMADAMENTE 13 ANOS NESTA CIDADE.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/943/943_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/943/943_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO EXMO. GOVERNADOR DO ESTADO AÉCIO NEVES SOLICITANDO AO MESMO QUE ENVIDE ESFORÇOS NO SENTIDO DE REGULAMENTAR A LEI ESTADUAL DE N.º 10.618, DE 14 DE JANEIRO DE 1992, QUE TRATA DO PAGAMENTO INTEGRAL DAS FÉRIAS PRÊMIO EM ESPÉCIE, DO SERVIDOR PÚBLICO ESTADUAL.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/944/944_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/944/944_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS  DE LEI: _x000D_
  		EM-046/2005 QUE “AUTORIZA O SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA - SAAE/LP A CONCEDER REDUÇÃO NA LIGAÇÃO DE ÁGUA E ESGOTO AOS CONSUMIDORES DE BAIXA RENDA E CONTÉM OUTRAS PROVIDÊNCIAS” _x000D_
  		EM - 049/2005 QUE “ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE NO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”._x000D_
  		EM - 051/2005 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A REALIZAR DESPESAS COM A ASCALP E CONTÉM OUTRAS PROVIDÊNCIAS”_x000D_
  		PROJETO DE LEI COMPLEMENTAR - 03/2005 QUE “ALTERA A REDAÇÃO DA LEI COMPLEMENTAR 31/00 QUE CRIA GRATIFICAÇÃO PARA OS SERVIDORES QUE COMPÕEM A COMISSÃO PERMANENTE DE LICITAÇÕES E CONTÉM OUTRAS PROVIDÊNCIAS”._x000D_
  		QUE OS MESMOS SEJAM COLOCADOS EM 2ª DISCUSSÃO E VOTAÇÃO NA PRESENTE SESSÃO.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/945/945_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/945/945_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO À EMPRESA COINBRA CRESCIUMAL AS, SOLICITANDO À MESMA QUE ESTUDE A POSSIBILIDADE DE REVERTER SEUS RECURSOS SOCIAIS PARA A RECONSTRUÇÃO DO MUSEU - CASARÃO EM QUE RESIDIA DO FUNDADOR DA CIDADE. </t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/946/946_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/946/946_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO ÀS 12 CIDADES DA REGIONAL 01, NA PESSOA DO PRESIDENTE DA CÂMARA MUNICIPAL DE CADA UMA DAS CIDADES E EXTENSIVO AOS DEMAIS VEREADORES, COMUNICANDO-LHES SOBRE A POSSE DA NOVA DIRETORIA DA ACAM - ASSOCIAÇÃO DAS CÂMARAS DO CENTRO OESTE DE MINAS, QUE SE DARÁ NO DIA 05 DE AGOSTO DO CORRENTE ANO, ÀS 19:30 NA CÂMARA MUNICIPAL DE DIVINÓPOLIS. INFORME-LHES AINDA, NO MESMO OFÍCIO QUE NA SEGUNDA QUINZENA DE AGOSTO TAMBÉM DO CORRENTE ANO, SE REALIZARÁ NA CIDADE SEDE DA REGIONAL, LAGOA DA PRATA, UMA REUNIÃO COM OS REPRESENTANTES DE TODAS AS CÂMARAS DA REGIONAL, COM A PRESENÇA DO PRESIDENTE DA ACAM. COMPÕEM A REGIONAL AS SEGUINTES CIDADES: ARAÚJOS, BOM DESPACHO, DORES DO INDAIÁ, ESTRELA DO INDAIÁ, JAPARAÍBA, LAGOA DA PRATA, LEANDRO FERREIRA, LUZ, MARTINHO CAMPOS, MOEMA, QUARTEL GERAL E SERRA DA SAUDADE.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/947/947_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/947/947_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO GERENTE DA CAIXA ECONÔMICA FEDERAL, SR. ANTÔNIO CARLOS TAVARES, SOLICITANDO AO MESMO, QUE INTERCEDA JUNTO À DIRETORIA DA AGÊNCIA EM BRASÍLIA, NO SENTIDO DE SE CONSEGUIR A DOAÇÃO DE 05 COMPUTADORES </t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/948/948_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/948/948_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO LOCAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ POSSIBILIDADE DE SE DETERMINAR AO SETOR DE CADASTRO OU ÓRGÃO COMPETENTE, QUE FAÇA UMA REVISÃO NO PROCEDIMENTO RELATIVO À COBRANÇA DA TAXA DE LIMPEZA PÚBLICA QUE VEM SENDO EFETUADA ÀS VEZES DE FORMA INJUSTA, ESTANDO O CIDADÃO EM ALGUNS CASOS PAGANDO DUAS TAXAS PELO MESMO SERVIÇO PRESTADO, OU ÀS VEZES ATÉ MESMO SEM A PRESTAÇÃO DO SERVIÇO.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/949/949_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/949/949_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO PROGRAMA DO GUGU NO SBT, SOLICITANDO AO MESMO QUE AJUDE O MENOR THALISSON, DE 03 ANOS DE IDADE, QUE SOFRERA GRAVES QUEIMADURAS - DE TERCEIRO GRAU INCLUSIVE - PROVENIENTES DE ACIDENTE DOMÉSTICO (PANELA COM ÓLEO QUENTE VIROU SOBRE O MESMO). QUE SEJAM ENVIADAS COM O OFÍCIO, UMA FITA DE VÍDEO COM IMAGENS DO MENOR E AINDA, CÓPIA DA CARTA DO PAI DO MESMO, SOLICITANDO AJUDA.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/950/950_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/950/950_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS  DE LEI EM-55, CM-13,14 E 15/2005, SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO E O  PROJETO DE LEI CM-12/2005 EM PRIMEIRA DISCUSSÃO E VOTAÇÃO. </t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/951/951_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/951/951_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO DIRETOR DO SAAE, SOLICITANDO QUE O MESMO INFORME A ESTA CASA SE EXISTE A POSSIBILIDADE  DA AUTARQUIA FAZER O CORTE DO FORNECIMENTO DE ÁGUA, PELO MENOS 05 DIAS APÓS O VENCIMENTO DO SEGUNDO TALÃO. </t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/952/952_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/952/952_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO À FUNDAÇÃO ROBERTO MARINHO, SOLICITANDO À MESMA AUXÍLIO NA RECONSTRUÇÃO DO MUSEU MUNICIPAL. REFERIDA AJUDA DEVERÁ VIR EM NOME DA FUNDAÇÃO DE CULTURA E TURISMO DE LAGOA DA PRATA - FUTURA, INSCRITA NO CNPJ N.º 03.080.815/0001-16, VEZ QUE A MESMA É A RESPONSÁVEL PELO MUSEU, BEM COMO, POR SUA RECONSTRUÇÃO.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/953/953_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/953/953_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO A DEPUTADA ESTADUAL MARIA OLÍVIA, REQUERENDO QUE A MESMA FAÇA O AGENDAMENTO NECESSÁRIO PARA O COMPARECIMENTO EM NOSSO MUNICÍPIO DOS REPRESENTANTES LEGAIS DO GOVERNO ESTADUAL, RELATIVO A SECRETARIA DE OBRAS DO ESTADO E A SECRETARIA DE GOVERNO PARA  O EVENTO QUE A CÂMARA MUNICIPAL FARÁ REALIZAR NO PRÓXIMO DIA 26 DE AGOSTO DE 2005, COM A PROPOSTA PARA A PAVIMENTAÇÃO ASFÁLTICA E CONSTRUÇÃO DA NOVA PONTE SOBRE O RIO SÃO FRANCISCO, ENTRE OS MUNICÍPIOS DE LAGOA DA PRATA-MG E LUZ-MG. “1º SEMINÁRIO LAGOA/LUZ”.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/954/954_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/954/954_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO  AO EXECUTIVO MUNICIPAL E CÓPIAS A SECRETARIA DE OBRAS E SAAE, REQUERENDO AOS MESMOS QUE PROVIDENCIE A PINTURA EXTERNA DO POLIESPORTIVO FRANCELINO PEREIRA E QUE A SECRETARIA DE OBRAS EM PARCERIA COM O SECRETARIA DE EDUCAÇÃO PROVIDENCIE AS CADEIRAS NECESSÁRIAS PARA O EVENTO “ALTEROSA ESPORTE” DIA 13 DE AGOSTO PRÓXIMO E QUE O SAAE POSSA DISPONIBILIZAR O SEU VEÍCULO COM ÁGUA POTÁVEL E GELADA PARA A POPULAÇÃO PRESENTE NESTE EVENTO. </t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/955/955_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/955/955_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, QUE SEJA OUVIDO O PLENÁRIO PARA A REALIZAÇÃO DE UMA REUNIÃO SOLENE NO DIA 24 DE AGOSTO DE 2005 (QUARTA-FEIRA), ÀS 20 HORAS EM COMEMORAÇÃO AOS 25 ANOS DA RÁDIO TROPICAL AM. </t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/956/956_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/956/956_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO LOCAL SOLICITANDO AO MESMO QUE DETERMINE AO SAAE QUE INFORME A ESTA CASA, O ENDEREÇO E A DATA DAS LIGAÇÕES DE ÁGUA QUE SE ENCONTRAM AINDA SEM HIDRÔMETRO, CONFORME CITADO NESTA CASA, PELO DIRETOR ADJUNTO DO SAAE NA ÚLTIMA REUNIÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/957/957_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/957/957_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFÍCIOS A REDE GLOBO MINAS E AO SESI - SERVIÇO SOCIAL DA INDÚSTRIA, SOLICITANDO INFORMAÇÕES PARA QUE SE POSSA SER REALIZADO NO MUNICÍPIO DE LAGOA DA PRATA UMA GRANDE AÇÃO GLOBAL. </t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/958/958_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/958/958_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO TRANSMITINDO VOTOS DE PESAR AO SR. OTAVIANO TEODORO REZENDE, BEM COMO, A TODA SUA FAMÍLIA, EM VIRTUDE DO FALECIMENTO DE SUA ESPOSA SRA. MARIA DAS GRAÇAS REZENDE SILVA. </t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/959/959_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/959/959_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI CM-016/2005, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/960/960_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/960/960_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO LOCAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, COMO SE ENCONTRA A SITUAÇÃO DO PROJETO DE LEI COMPLEMENTAR DO PLANO DIRETOR QUE FORA RETIRADO DESTA CASA, SE ESTÃO SENDO REALIZADAS REUNIÕES COM A SOCIEDADE PARA DISCUSSÃO A RESPEITO DA ELABORAÇÃO DO PLANO DIRETOR OU MUDANÇA NO PROJETO ANTERIOR. </t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>Sargento Márcio, Adelmo Lopes, Narcízio Naza</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/961/961_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/961/961_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL CONVOCANDO O SECRETÁRIO DE MUNICIPAL DO MEIO AMBIENTE DO MUNICÍPIO, FABRÍZIO FURTADO PARA SE FAZER PRESENTE NESTA CASA, PARA ESCLARECER AOS VEREADORES E TODA POPULAÇÃO A RESPEITO DA CONSTRUÇÃO DO ATERRO SANITÁRIO DO NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/962/962_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/962/962_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO À EMPRESA TELEMAR SOLICITANDO À MESMA QUE INSTALE UM APARELHO TELEFÔNICO PARA USO PÚBLICO (ORELHÃO), DE PREFERÊNCIA DENTRO DO ESTABELECIMENTO COMERCIAL SITUADO À RUA LUIZ GUADALUPE N.º 948, BAIRRO SÃO JOSÉ, NESTA CIDADE, DE PROPRIEDADE DO SR. JESUS TEODORO DA COSTA. SE NÃO FOR POSSÍVEL A INSTALAÇÃO DENTRO DO ESTABELECIMENTO COMERCIAL, QUE SEJA COLOCADO NA CALÇADA EM FRENTE AO NÚMERO RETRO REFERIDO.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/963/963_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/963/963_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO A ELE QUE INFORME A ESTA CASA COMO ESTÁ AS NEGOCIAÇÕES REFERENTES A ADMINISTRAÇÃO DA RODOVIÁRIA. </t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/964/964_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/964/964_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, A RESPEITO DOS CONSTANTES EVENTOS QUE VÊM SENDO REALIZADOS NA PRAIA PÚBLICA MUNICIPAL, INFORMANDO SE ESTÃO SENDO EXPLORADOS PELO MUNICÍPIO OU POR TERCEIROS, QUAIS SÃO ESTES TERCEIROS E QUAL O RETORNO FINANCEIRO OS MESMOS ESTÃO PROPORCIONANDO À MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/965/965_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/965/965_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, QUE SEJA ENVIADO  A TODOS CONSELHEIRO TUTELARES DA CRIANÇA E DO ADOLESCENTE:  RONAN BATISTA DE MORAIS, NELSON BELARMINO DE SOUZA, RONAN APARECIDO DA SILVA, MARIA DA CONCEIÇÃO SILVA, RICARDO LEOPOLDINO. ELEITOS  PARA O  PRÓXIMO TRIÊNIO, PARABENIZANDO-OS PELA SUA ELEIÇÃO, MANIFESTANDO O APOIO DA CÂMARA MUNICIPAL  QUE ESTARÁ SEMPRE A DISPOSIÇÃO PARA QUALQUER NECESSIDADE PARA O BOM DESEMPENHO DE SUAS NOBRÍSSIMAS FUNÇÕES  E NA CONTRIBUIÇÃO PARA O CUMPRIMENTO DO ESTATUTO DA CRIANÇA E DO ADOLESCENTE, PROTEGENDO ASSIM NOSSAS CRIANÇAS E ADOLESCENTES.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/966/966_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/966/966_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFÍCIO AOS CARDIOLOGISTAS DR. MARCOS EUGÊNIO DE OLIVEIRA, DR. RODRIGO DE CASTRO BERNARDES E DR. JÚLIO DE CASTRO PARABENIZANDO PELO “DIA DO CARDIOLOGISTA” COMEMORANDO ONTEM DIA 14 DE AGOSTO.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/967/967_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/967/967_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM A VOSSA EXCELÊNCIA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFÍCIO A SRA. EVÂNIA GOMES DA SILVA (RUA FRANCISCO SILVEIRA, Nº 1796) PARABENIZANDO-A PELO SEU EXEMPLO DE CIDADANIA UMA VEZ QUE PROCUROU A CÂMARA MUNICIPAL PARA FAZER A TROCA DE ALIMENTOS NÃO PERECÍVEIS POR CONVITE PARA O PROGRAMA ALTEROSA ESPORTE, ONDE A MESMA TROUXE 15 QUILOS DE ALIMENTO E PEDIU APENAS 02 OU 03 CONVITES, MESMO PORQUE  TALVEZ NÃO PODERIA IR POIS NESTE HORÁRIO ESTARIA TRABALHANDO NA PHARLAB, ESTAVA APENAS ENTÃO QUERENDO PARTICIPAR DOANDO OS ALIMENTOS AS ENTIDADES BENEFICENTES. </t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/968/968_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/968/968_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUEREM A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, QUE INFORME AOS MESMOS SOBRE A POSSIBILIDADE DE SE FAZER UM PACTO PELO INTEGRAL CUMPRIMENTO DAS DISPOSIÇÕES DO REGIMENTO INTERNO DESTA CASA, NAS REUNIÕES ORDINÁRIAS E EXTRAORDINÁRIAS, DE MODO A TORNAR AS SESSÕES MAIS DINÂMICAS E PROVEITOSAS.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/969/969_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/969/969_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, QUE INFORME A POSSIBILIDADE DE SE FAZER UM TERMO DE ADITAMENTO NO CONTRATO FIRMADO PELA CÂMARA MUNICIPAL COM A RÁDIO TROPICAL PARA A TRANSMISSÃO DAS REUNIÕES DA CASA, PARA QUE A TRANSMISSÃO PASSE DAS ATUAIS 03 HORAS, PARA 04 HORAS ININTERRUPTAS. QUE SEJA SOLICITADO AINDA, QUE A ASSESSORIA JURÍDICA E O SETOR CONTÁBIL DA CASA FAÇAM UM ESTUDO SOBRE TAL POSSIBILIDADE, PASSANDO A INFORMAÇÃO O MAIS RÁPIDO POSSÍVEL.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/970/970_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/970/970_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, QUE DETERMINE À SECRETARIA DA CASA QUE RETIRE OU DESCONSIDERE MINHA ASSINATURA LANÇADA NO REQUERIMENTO DE N.º 165/2005.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/971/971_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/971/971_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO À FUNDAÇÃO ITAÚ SOCIAL E À ITAÚ CULTURAL, SOLICITANDO ÀS MESMAS AUXÍLIO NA RECONSTRUÇÃO DO MUSEU MUNICIPAL. REFERIDA AJUDA DEVERÁ VIR EM NOME DA FUNDAÇÃO DE CULTURA E TURISMO DE LAGOA DA PRATA - FUTURA, INSCRITA NO CNPJ N.º 03.080.815/0001-16, VEZ QUE A MESMA É A RESPONSÁVEL PELO MUSEU, BEM COMO, POR SUA RECONSTRUÇÃO. </t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/972/972_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/972/972_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENCAMINHE A ESTA CASA, CÓPIA DE TODO PROCEDIMENTO LICITATÓRIO REFERENTE À CONTRATAÇÃO DA EMPRESA QUE PRESTOU OS SERVIÇOS DE PAVIMENTAÇÃO DO PARQUE DE EXPOSIÇÕES DO MUNICÍPIO, BEM COMO, DA RESPECTIVA NOTA FISCAL DOS SERVIÇOS, E AINDA, DAS NOTAS DE EMPENHO REFERENTES AO PAGAMENTO INTEGRAL DOS SERVIÇOS. </t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/973/973_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/973/973_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA QUAIS AS PROVIDÊNCIAS ESTÃO SENDO TOMADAS NO SENTIDO DE ACABAR COM O LIXÃO DA CIDADE, VEZ QUE 11 SEMINÁRIOS FORAM REALIZADOS PELO PROGRAMA “MINAS SEM LIXÕES”, SENDO QUE 50 % DOS MUNICÍPIOS DO ALTO SÃO FRANCISCO E OUTRAS REGIÕES DO ESTADO SE COMPROMETERAM A ACABAR COM OS LIXÕES, SABENDO QUE OS MUNICÍPIOS MINEIROS TÊM ATÉ O DIA 30 DE OUTUBRO DESTE ANO PARA IMPLANTAR CERTOS REQUISITOS MÍNIMOS NAS ÁREAS DE DEPÓSITO DE LIXO, NOS TERMOS DAS NORMAS QUE DISCIPLINAM A CORRETA DESTINAÇÃO DO LIXO (DN 75/2004 E DN 52/2001).</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/974/974_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/974/974_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO  DE LEI Nº 59/2005, QUE “ALTERA ANEXOS DA LEI MUNICIPAL Nº 1239/2005 QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DO ORÇAMENTO DE 2006- LDO”, SEJA APRECIADO EM PRIMEIRA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/975/975_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/975/975_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, 	PARA QUE SOLICITE AO SAAE QUE INFORME A ESTA CASA, QUAL O SETOR DA AUTARQUIA, RESPONSÁVEL PELA FISCALIZAÇÃO DA EMPREITEIRA QUE FAZ AS OBRAS PARA TAPAR OS BURACOS ABERTOS PARA FAZER AS LIGAÇÕES DE ÁGUA E REDE DE ESGOTO, UMA VEZ QUE EXISTEM RECLAMAÇÕES QUE ESTES SERVIÇOS ESTÃO SENDO MAU FEITOS  DEIXANDO BURACOS EM DIVERSAS RUAS DE NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/976/976_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/976/976_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-Nº 64/2005, QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA COLOCADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/977/977_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/977/977_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, PARA QUE VERIFIQUE JUNTO À SECRETARIA MUNICIPAL DE DESPORTOS E INFORME A ESTA CASA, QUAL EMPRESA PROMOVEU O EVENTO REALIZADO NO POLIESPORTIVO FRANCELINO PEREIRA, NA ÚLTIMA SEXTA-FEIRA, DIA 26 / 08 / 2005, O QUAL LEVOU O NOME DE BETO CARREIRO, E AINDA, SE O MUNICÍPIO RECEBEU PARTE DA RENDA DO EVENTO E SENDO POSITIVA A RESPOSTA, O VALOR E PARA ONDE FOI DESTINADA.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/978/978_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/978/978_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SOBRE A POSSIBILIDADE OU NÃO DE SE EQUIPARAR OS VALORES PAGOS AOS MÉDICOS QUE ATENDEM NOS PSFS.  AOS VALORES PAGOS POR OUTROS MUNICÍPIOS DA VIZINHANÇA PARA QUE NÃO CORRAMOS O RISCO DE PERDER OS MÉDICOS QUE AQUI TRABALHAM E FACILITAR A VINDA DE OUTROS PARA PREENCHER AS VAGAS ORA EXISTENTES.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/979/979_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/979/979_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENCAMINHE A ESTA CASA, CÓPIA DE TODOS OS CONTRATOS DE PUBLICIDADE FIRMADOS PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/980/980_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/980/980_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO DE AGRADECIMENTO AO DR. OTO TEIXEIRA, CHEFE DE POLÍCIA CIVIL, ASSINADO POR TODOS OS VEREADORES E SENDO O MESMO ENTREGUE PESSOALMENTE PELO VEREADOR PAULINHO DESPACHANTE, AGRADECENDO AO MESMO PELO ESFORÇO E PRONTO ATENDIMENTO AO NOSSO PLEITO COM O ENVIO DE MAIS UM DELEGADO PARA NOSSA CIDADE, DR. GERALDO MAGELA DE CARVALHO.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/981/981_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/981/981_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE A REUNIÃO ORDINÁRIA DO PRÓXIMO DIA 05 DE SETEMBRO DO CORRENTE ANO, SEJA TRANSFERIDA PARA O DIA 06 DO MESMO MÊS E ANO - TERÇA-FEIRA - FACE AO ENCERRAMENTO DAS FESTIVIDADES DO CONGADO. </t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/982/982_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/982/982_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO DR. ALBERTO QUEIROZ, ENGENHEIRO DO DER / FORMIGA - MG, SOLICITANDO AO MESMO ESPECIAL FAVOR DE VIR ATÉ O MUNICÍPIO DE LAGOA DA PRATA E VISITE O PARQUE DE EXPOSIÇÕES JOSÉ MARIA REZENDE, ANALISE E FORNEÇA UM LAUDO TÉCNICO A RESPEITO DA PAVIMENTAÇÃO DO MESMO.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/983/983_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/983/983_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJA AUTORIZADA LEITURA DA CORRESPONDÊNCIA QUE ENVIEI À VOSSA EXCELÊNCIA E DEMAIS VEREADORES EM AGRADECIMENTO PELO APOIO ÀS FESTIVIDADES DE NOSSA SENHORA DO ROSÁRIO E SÃO BENEDITO NO ÚLTIMO FIM DE SEMANA, NO PROGRAMA RÁDIO CÂMARA DESTA SEXTA-FEIRA E TAMBÉM DA PRÓXIMA SEMANA. </t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/984/984_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/984/984_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJA AUTORIZADO O ENVIO DE CONVITES A 12 ALUNOS DE CADA ESCOLA MUNICIPAL, ESTADUAL E PARTICULAR DE NOSSA CIDADE, PARA QUE OS MESMOS POSSAM PARTICIPAR DE PALESTRA A RESPEITO DO “COMBATE ÀS DROGAS”, A SEREM MINISTRADAS PELO SOLDADO HAMILTON DA POLÍCIA MILITAR DE MINAS GERAIS, DESTACAMENTO DE LAGOA DA PRATA, NESTA CASA, EM DATA A SER CONFIRMADA BREVEMENTE E LÓGICO, ANTES DO ENVIO DOS REFERIDOS CONVITES.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/985/985_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/985/985_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO SEJA ENVIADO OFÍCIO AO DIRETOR DA TELEMAR/DIVINÓPOLIS, JOSÉ VITOR BATISTA FREITAS, AGRADECENDO PELA DISPONIBILIZAÇÃO DO SERVIÇO DE INTERNET BANDA LARGA "VELOX", NA CIDADE DE LAGOA DA PRATA A PARTIR DE 03/09/2005, TENDO ATENDIDO A UM PEDIDO, VIA REQUERIMENTO, DO VEREADOR GENÉSIO MAGALHÃES. </t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/986/986_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/986/986_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, QUE AUTORIZE O CUSTEIO DE DESLOCAMENTO À BELO HORIZONTE, NO PERÍODO DE 14 A 17/09/2005, PARA PARTICIPAR DA CONFERÊNCIA ESTADUAL DE ASSISTÊNCIA SOCIAL, POIS ESTAREI REPRESENTANDO O MUNICÍPIO DE LAGOA DA PRATA NA CONDIÇÃO DE DELEGADO REPRESENTANTE DO CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL. </t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/987/987_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/987/987_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-Nº 70/2005, QUE “ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA COLOCADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/988/988_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/988/988_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO,  SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL REQUERENDO QUE O MESMO COMUNIQUE A ESTA CASA QUAL A DISPONIBILIDADE DE TEMPO QUE SEUS SECRETÁRIOS E CHEFES DA AUTARQUIA MUNICIPAL - SAAE DISPONIBILIZAM NO CUMPRIMENTO DE SUAS FUNÇÕES E SE OS MESMOS DISPÕEM DE CONDIÇÕES NECESSÁRIAS PARA DESENVOLVER SUAS FUNÇÕES JUNTOS AOS GOVERNOS ESTADUAL E FEDERAL.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/989/989_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/989/989_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO,  SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO QUE O MESMO INFORME A ESTA CASA QUAIS OS PROCEDIMENTOS QUE ESTÃO SENDO TOMADOS, NO SENTIDO DE SE FAZER UMA PERMUTA DA RUA QUE SE LOCALIZA NOS FUNDOS DA PHARLAB, PROVIDENCIANDO A ABERTURA DESTE TRECHO DE RUA PERMITINDO ACESSO DOS MORADORES  DA RUA OLIMPIO CRIOLO QUE DEVE SER MODIFICADA PARA O PROCESSO DE EXPANSÃO DA EMPRESA ACIMA CITADA. </t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/990/990_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/990/990_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO,  SEJA ENVIADO OFÍCIO A DELEGACIA REGIONAL DO TRABALHO EM BELO HORIZONTE AO DR. CARLOS ALBERTO MENEZES CALAZANS, PEDINDO EMPENHO PARA PROMOVER A AGÊNCIA DE LAGOA DA PRATA À SUB-DELEGACIA DO MINISTÉRIO DO TRABALHO E/OU DENTRO DAS POSSIBILIDADES DESTINAR DOIS CARGOS DE TERCEIRIZAÇÃO PARA ATENDER A DEMANDA DA AGÊNCIA DE NOSSO MUNCÍPIO.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/991/991_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/991/991_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO,  SEJA ENVIADO OFÍCIO AO SR. SILVÉRIO ROCHA, AGRADECENDO PELA SUA IMPORTANTE PARTICIPAÇÃO QUANDO DA ABERTURA À REUNIÃO SOLENE DA CÂMARA MUNICIPAL NO DIA 07 DE SETEMBRO DE 2005, NA QUAL ESTA CASA HOMENAGEOU 24 EX-AUTORIDADES PÚBLICAS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/992/992_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/992/992_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO,  SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE EXISTE A POSSIBILIDADE DE ATENDER A INDICAÇÃO Nº 55/2005 (ANEXA), DE AUTORIA DO VEREADOR ADELMO LOPES, QUE SOLICITA A CONSTRUÇÃO DE UM VELÓRIO MUNICIPAL. </t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/993/993_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/993/993_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA QUE INFORME A ESTE VEREADOR, BEM COMO, À POPULAÇÃO, QUEM SÃO OS PATROCINADORES DOS CARTAZES / FOLDERS QUE FORAM AFIXADOS E ESPALHADOS PELA CIDADE COM AS FOTOS DOS VEREADORES E PUBLICIDADE DA CÂMARA MUNICIPAL. </t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/994/994_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/994/994_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO E COMPORTANDO O ORÇAMENTO DA CÂMARA MUNICIPAL, SEJA FEITA UMA CONSULTA POPULAR, COM AMPLA DIVULGAÇÃO NA IMPRENSA FALADA E ESCRITA, FOODERS E CARRO DE SOM, PARA QUE A POPULAÇÃO POSSA DAR SUA OPINIÃO SE É FAVORÁVEL OU CONTRA A CRIAÇÃO DA GUARDA MUNICIPAL EM NOSSO MUNICÍPIO. QUE A CONSULTA SEJA REALIZADA DURANTE OS DIAS 03 A 07 DO MÊS DE OUTUBRO DO CORRENTE ANO, NO SAGUÃO OU PLENÁRIO DA CÂMARA MUNICIPAL, DAS 12 ÀS 18 HORAS, ARCANDO ESTA CASA, COM AS DESPESAS ORIUNDAS DA CITADA CONSULTA POPULAR.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/995/995_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/995/995_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO,  SEJA ENCAMINHADO À COINBRA/LUCIÂNIA AOS CUIDADOS DE SEUS DIRETORES NO ESCRITÓRIO LOCAL, BEM COMO TAMBÉM A SUA SEDE EM SÃO PAULO-SP (AV. BRIGADEIRO DE FARIA LIMA, Nº 1355, 13º ANDAR, BAIRRO PINHEIRO - CEP 01452-918) AOS CUIDADOS DA CONTROLADORIA/TRIBUTOS, SOLICITANDO DA MESMA A POSSIBILIDADE DESTA EMPRESA INCLUIR ENTRE SEUS PROJETOS DE INCENTIVO A CULTURA A NÍVEL NACIONAL A RECONSTRUÇÃO DO MUSEU DE LAGOA DA PRATA, TRANSFORMANDO-O NO CENTRO CULTURAL DE NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/996/996_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/996/996_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO,  SEJA ENTREGUE EM MÃO PELOS VEREADORES SARGENTO MÁRCIO E LEANDRO BIBIANO AO ARQUITETO DO MINISTÉRIO DA SAÚDE, SR. MÁRCIO BORSIO A POSIÇÃO DA CÂMARA MUNICIPAL DE LAGOA DA PRATA, BASEADO NOS VEREADORES FAVORÁVEIS A ESTE REQUERIMENTO QUE ESTA CASA DE LEIS ESTÁ DE ACORDO NA IMPLANTAÇÃO DO CEO - CENTRO ESPECIALIZADO EM ODONTOLOGIA E DO CAPS - CENTRO DE ATENDIMENTO PSICO-SOCIAL DE LAGOA DA PRATA,  AMBOS PROGRAMAS REGIONAIS A SEREM INSTALADOS NO NOVO PRÉDIO CONSTRUÍDO NA RUA ALAGOAS ESQUINA COM A RUA MARIA TEREZA WINTERS.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/997/997_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/997/997_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUEREM A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO,  SEJA ENTREGUE EM MÃO PELOS VEREADORES SARGENTO MÁRCIO E LEANDRO BIBIANO AO ARQUITETO DO MINISTÉRIO DA SAÚDE, SR. MÁRCIO BORSIO A CÓPIA DO ABAIXO ASSINADO, FEITO JUNTO A POPULAÇÃO LAGOPRATENSE NA LEGISLATURA ANTERIOR PELA EX-VEREADORA MARIA DE FÁTIMA TAVARES,  BASEADO NA POSIÇÃO DA POPULAÇÃO DE LAGOA DA PRATA, QUANDO DA RETIRADA DO PRONTO SOCORRO MUNICIPAL PARA O NOVO PRÉDIO CONSTRUÍDO NA RUA ALAGOAS ESQUINA COM A RUA MARIA TEREZA WINTERS.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/998/998_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/998/998_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO,  SEJA ENVIADO OFÍCIO À SUPERINTENDENTE REGIONAL DE ENSINO, SENHORA ELIANA CANÇADO FERREIRA, À RUA MINAS GERAIS, N.º 900, CENTRO, EM DIVINÓPOLIS, SOLICITANDO À MESMA QUE ESTUDE E VERIFIQUE JUNTO AO ÓRGÃO COMPETENTE A RESPEITO DA VIABILIDADE DA DOAÇÃO DE UM PEDAÇO DE LOTE DE TERRENO IRREGULAR, QUE PERTENCE À ESCOLA ESTADUAL ARNALDO DE FARIA TAVARES, COM ÁREA DE MAIS OU MENOS 10 M², ENVIANDO RESPOSTA A ESTA CASA.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/999/999_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/999/999_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO LOCAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ A POSSIBILIDADE DE SE CONSEGUIR E DISPONIBILIZAR O MAIS RÁPIDO POSSÍVEL UM LOTE DE TERRENO PARA CONSTRUÇÃO DA QUADRA ESPORTIVA DO BAIRRO AMÉRICO SILVA, VEZ QUE A DEPUTADA MARIA OLÍVIA JÁ ME CONFIRMOU A CONCESSÃO DA VERBA NECESSÁRIA.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1000/1000_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1000/1000_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO LOCAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ A POSSIBILIDADE DE SE CONVIDAR PARA UMA REUNIÃO OS REPRESENTANTES DAS EMPRESAS COINBRA CRESCIUMAL, CIAOM, EMBARÉ, A FIM DE SE FORMAR UMA PARCERIA NO SENTIDO DE SE CONSTRUIR O ATERRO SANITÁRIO MUNICIPAL EM OUTRO LOCAL QUE NÃO SEJA NO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1001/1001_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1001/1001_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS  DE LEI COMPLEMENTAR Nº 004, 005 E 006 / 2005, QUE DISPÕEM SOBRE A ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL E CRIAÇÃO DE CARGO NO SAAE, E AINDA, O PROJETO DE LEI EM N.º 081 / 2005, QUE “ALTERA A REDAÇÃO DO ART. 1§ DA LEI 1277/2005”, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1002/1002_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1002/1002_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO PRESIDENTE DO SENADO FEDERAL, SENADOR RENAN CALHEIROS, SOLICITANDO AO MESMO QUE FAÇA A DOAÇÃO DE UMA BANDEIRA NACIONAL, DE TAMANHO GRANDE, PARA QUE A MESMA SEJA DOADA AO EMPRESÁRIO JUARÊS PEREIRA DE FREITAS. </t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1003/1003_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1003/1003_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS  DE RESOLUÇÃO Nº 025 E 026 / 2005, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1004/1004_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1004/1004_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL SOLICITANDO QUE INFORME A ESTA SOBRE A POSSIBILIDADE DA PREFEITURA MUNICIPAL ESTAR ASSUMINDO A ADMINISTRAÇÃO DO TERMINAL RODOVIÁRIO PEDRO ROBERTO AMORIM, UMA VEZ QUE JÁ FORAM FEITAS VÁRIAS INDICAÇÕES E REQUERIMENTOS NESTE MESMO SENTIDO NA ADMINISTRAÇÃO ANTERIOR, PELO MOTIVO DA INGERÊNCIA DA ATUAL PRESTADORA NOVO MUNDO.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1005/1005_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1005/1005_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO, SOBRE A POSSIBILIDADE DA CÂMARA MUNICIPAL REALIZAR NO DIA 11 DE OUTUBRO DO CORRENTE ANO (TERÇA-FEIRA), ÀS 20 HORAS, UM DEBATE TENDO COMO TEMA “O REFERENDO QUE SE REALIZARÁ NO DIA 23-10-2005, SOBRE O DESARMAMENTO”</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1006/1006_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1006/1006_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS  DE LEI  EM-82, 83 E 84/2005, QUE “ABREM CRÉDITOS AO ORÇAMENTO DO MUNICÍPIO”, SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1007/1007_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1007/1007_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, ENCAMINHANDO AS FATURAS DA CEMIG ANEXAS, ONDE OS CIDADÃOS EM QUESTÃO PAGAM A TAXA DE ILUMINAÇÃO PÚBLICA E NÃO  POSSUEM POSTE DE ILUMINAÇÃO PRÓXIMO A SUAS RESIDÊNCIAS, E SOLICITAR AO EXECUTIVO MUNICIPAL SE HÁ PREVISÃO PARA QUE SEJAM COLOCADOS POSTES DE ILUMINAÇÃO PRÓXIMO AS RESIDÊNCIAS. </t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1008/1008_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1008/1008_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO GABINETE DO DEPUTADO FEDERAL FRANCISCO GONÇALVES, AOS CUIDADOS DO SEU ASSESSOR SR. RICARDO CYPRIANO NETO, PEDINDO AO MESMO QUE NOS AUXILIE NO PROCESSO AFIM DE CONCEDER A BANDA LIRA SÃO CARLOS DE LAGOA DA PRATA, UM KIT DE INSTRUMENTOS, PARA A  AMPLIAÇÃO DE NOSSA BANDA DE MÚSICA QUE É FORNECIDO ATRAVÉS DO GOVERNO DO ESTADO DE MINAS GERAIS. SEGUE ANEXO DOCUMENTAÇÃO DA BANDA LIRA DE SÃO CARLOS.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1009/1009_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1009/1009_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO GABINETE DO DEPUTADO ESTADUAL ANTÔNIO JÚLIO, AOS CUIDADOS DO SEU ASSESSOR SR. RAMON, PEDINDO AO MESMO QUE NOS AUXILIE NO PROCESSO AFIM DE CONCEDER A BANDA LIRA SÃO CARLOS DE LAGOA DA PRATA, UM KIT DE INSTRUMENTOS, PARA A  AMPLIAÇÃO DE NOSSA BANDA DE MÚSICA QUE É FORNECIDO ATRAVÉS DO GOVERNO DO ESTADO DE MINAS GERAIS. SEGUE ANEXO DOCUMENTAÇÃO DA BANDA LIRA DE SÃO CARLOS.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1010/1010_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1010/1010_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO, QUE ENVIE A ESTA CASA, CÓPIA DO INSTRUMENTO NORMATIVO EM QUE SE FUNDAMENTA A UTILIZAÇÃO DE MÁQUINAS DE PROPRIEDADE DO MUNICÍPIO NA OBRA DE PAVIMENTAÇÃO DO PARQUE DE EXPOSIÇÕES JOSÉ MARIA REZENDE, A QUAL FORA ENTREGUE A UMA EMPREITEIRA.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>Narcízio Naza, Adelmo Lopes, Sargento Márcio</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1011/1011_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1011/1011_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI EM-86, 87, 88, 89 E 90/2005, SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1012/1012_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1012/1012_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL E AO MINISTÉRIO DA SAÚDE, AOS CUIDADOS DO DEPARTAMENTO DE SAÚDE BUCAL,  SOLICITANDO DOS PODERES PÚBLICOS MUNICIPAL E FEDERAL CÓPIAS DAS NOTAS FISCAIS DE TODOS OS EQUIPAMENTOS QUE O MUNICÍPIO DE LAGOA DA PRATA, RECEBEU PARA A IMPLANTAÇÃO DO CEO- CENTRO ESPECIALIZADO EM ODONTOLOGIA, 04  GABINETES ODONTOLÓGICOS COMPLETOS, LABORATÓRIOS DE PRÓTESES, ETC...</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>Adelmo Lopes, Narcízio Naza, Sargento Márcio</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1013/1013_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1013/1013_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO À SECRETARIA DE ESTADO DE DESENVOLVIMENTO REGIONAL URBANO – SEDRU (RUA BERNARDO GUIMARÃES, 2640/ 3º ANDAR, BAIRRO LOURDES BH-MG, TELEFONE 0XX31-3275-1015,  RAMAL 1971) SOLICITANDO TODAS AS INFORMAÇÕES NECESSÁRIAS, PARA QUE O MUNICÍPIO POSSA ESTAR DIRECIONANDO UM PROJETO NO SENTIDO DE OBTER FINANCIAMENTO PÚBLICO PARA A CONSTRUÇÃO DE UM LOCAL PARA O TRATAMENTO DE ESGOTO.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1014/1014_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1014/1014_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO MINISTÉRIO DAS CIDADES, AO MINISTÉRIO DO MEIO AMBIENTE, À SECRETARIA DE SANEAMENTO E SECRETARIA DE RECURSOS HÍDRICOS JUNTO AO GOVERNO FEDERAL, SOLICITANDO TODAS AS INFORMAÇÕES NECESSÁRIAS, PARA QUE O MUNICÍPIO POSSA ESTAR DIRECIONANDO UM PROJETO NO SENTIDO DE OBTER FINANCIAMENTO PÚBLICO PARA A CONSTRUÇÃO DE UM LOCAL PARA O TRATAMENTO DE ESGOTO.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1015/1015_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1015/1015_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO MINISTÉRIO DA SAÚDE SOLICITANDO AO RESPETIVO MINISTRO QUE ESTUDE A VIABILIDADE E/OU POSSIBILIDADE DE SE DOAR 03 CONSULTÓRIOS ODONTOLÓGICOS, CONSTANDO OS ITENS DESCRITOS NA FOLHA ANEXA, PARA USO NOS PSFS DO MUNICÍPIO DE LAGOA DA PRATA. OU AINDA, QUE INDIQUE A FORMA E CAMINHO PARA QUE POSSAMOS CONSEGUIR NOSSO OBJETIVO.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1016/1016_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1016/1016_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO À SECRETARIA DE ESTADO DA SAÚDE SOLICITANDO AO RESPETIVO SECRETÁRIO QUE ESTUDE A VIABILIDADE E/OU POSSIBILIDADE DE SE DOAR 03 CONSULTÓRIOS ODONTOLÓGICOS, CONSTANDO OS ITENS DESCRITOS NA FOLHA ANEXA, PARA USO NOS PSFS DO MUNICÍPIO DE LAGOA DA PRATA. OU AINDA, QUE INDIQUE A FORMA E CAMINHO PARA QUE POSSAMOS CONSEGUIR NOSSO OBJETIVO.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1017/1017_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1017/1017_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, CÓPIA DO INSTRUMENTO NORMATIVO (PORTARIA OU OUTRO) QUE AUTORIZOU A RECENTE MAJORAÇÃO DA TARIFA DE ÁGUA NO MUNICÍPIO, PELA AUTARQUIA MUNICIPAL - SAAE, BEM COMO, SE POSSÍVEL, UMA JUSTIFICATIVA PARA O CITADO AUMENTO.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1018/1018_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1018/1018_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL JAIME MARTINS SOLICITANDO AO MESMO QUE ACOMPANHE E AGILIZE JUNTO AO FNDE - PROGRAMA DE TRANSPORTE ESCOLAR 2005 - PROTOCOLO N.º 23400.005878/2005-47, EM NOME DA APAE DE LAGOA DA PRATA, INSCRITA NO CNPJ N.º 20.897.203 / 0001-30, NO QUAL SOLICITA A LIBERAÇÃO DE UM VEÍCULO PARA TRANSPORTE DE ALUNOS PORTADORES DE NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1019/1019_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1019/1019_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL REGINALDO LOPES SOLICITANDO AO MESMO QUE ACOMPANHE E AGILIZE JUNTO AO FNDE - PROGRAMA DE TRANSPORTE ESCOLAR 2005 - PROTOCOLO N.º 23400.005878/2005-47, EM NOME DA APAE DE LAGOA DA PRATA, INSCRITA NO CNPJ N.º 20.897.203 / 0001-30, NO QUAL SOLICITA A LIBERAÇÃO DE UM VEÍCULO PARA TRANSPORTE DE ALUNOS PORTADORES DE NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1020/1020_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1020/1020_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO A DEPUTADA ESTADUAL MARIA OLÍVIA ENCAMINHANDO PEDIDO DESTA CASA, NO SENTIDO DE ATENDER O PROJETO PARA ILUMINAÇÃO DO ESTÁDIO “RAIMUNDÃO” (CAMPO DO LAPRATA ESPORTE CLUBE). </t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1021/1021_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1021/1021_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO AO DEPUTADO FEDERAL DR. FRANCISCO GONÇALVES, SOLICITANDO QUE O MESMO FAÇA UMA EMENDA INDIVIDUAL AO ORÇAMENTO DE 2006, NO VALOR DE R$ 80.000,00 (OITENTA MIL REAIS) EM FAVOR DO EXECUTIVO MUNICIPAL  DESTINADO A SECRETARIA DE SAÚDE PARA AQUISIÇÃO DE UMA UTI- MÓVEL PARA O MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1022/1022_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1022/1022_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO À DEPUTADA ESTADUAL JÔ MORAIS REQUERENDO QUE A MESMA COLOQUE UMA EMENDA INDIVIDUAL NO ORÇAMENTO DE 2006 EM PROL DA FUNDAÇÃO CHIQUITA PERILLO, PARA A ESTRUTURAÇÃO DA OFICINA DA ENTIDADE COMO A AQUISIÇÃO DE MÁQUINAS INDUSTRIAIS DE COSTURA, EQUIPAMENTOS  DE COSTURA, IMOBILIÁRIOS E INSUMOS PARA À PRODUÇÃO DE PEÇAS COMO POR EXEMPLO: PANO DE PRATO, FORRO, CORTINAS, ETC... AUXILIANDO NO ORÇAMENTO DA PRÓPRIA FUNDAÇÃO CHIQUITA PERILLO. </t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1023/1023_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1023/1023_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, A POSSIBILIDADE DE SE CRIAR A GUARDA MUNICIPAL EM NOSSO MUNICÍPIO, TENDO EM VISTA ANTEPROJETO QUE OUTRORA FOI CRIADO NESTA CASA DE LEIS E PRINCIPALMENTE DESTA AMPLA CONSULTA POPULAR, ONDE O POVO SE MANIFESTOU QUASE 100 %, MAIS PRECISAMENTE 96 % FAVORÁVEL À CRIAÇÃO DA GUARDA MUNICIPAL. </t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1024/1024_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1024/1024_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL CABO JÚLIO PLEITEANDO VERBAS PARA A ASSOCIAÇÃO DE SEGURANÇA PÚBLICA DE LAGOA DA PRATA, PARA CONSTRUÇÃO DE UMA SEDE ONDE SERÁ ABRIGADO O QUARTEL DA POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1025/1025_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1025/1025_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE RESOLUÇÃO Nº 28/2005, QUE “AUTORIZA A CÂMARA MUNICIPAL CELEBRAR CONTRATO COM EMPRESA PRESTADORA DE SERVIÇOS DE PLANO DE SAÚDE EM FAVOR DE SEUS SERVIDORES” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1026/1026_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1026/1026_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUEREM A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL JAIME MARTINS FILHO, SOLICITANDO AO MESMO QUE INTERCEDA JUNTO AO ÓRGÃO COMPETENTE NO SENTIDO DE QUE SEJA REALIZADA A DOAÇÃO AO MUNICÍPIO DE LAGOA DA PRATA, DE UMA ÁREA ONDE SE ENCONTRAM AS RUÍNAS DAS CASAS DE RESIDÊNCIA E CANTINA DOS FUNCIONÁRIOS DA REDE FERROVIÁRIA FEDERAL - RFFSA, QUE TRABALHARAM NO LOCAL EM TEMPOS REMOTOS.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1027/1027_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1027/1027_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE HÁ POSSIBILIDADE DE SE REVOGAR A PORTARIA OU INSTRUMENTO NORMATIVO QUE AUTORIZOU O RECENTE AUMENTO NA TARIFA DE ÁGUA DO SAAE.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1028/1028_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1028/1028_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL VIRGÍLIO GUIMARÃES, SOLICITANDO QUE INDIQUE UMA EMENDA DE BANCADA OU PROPOSTA NO ORÇAMENTO DE 2006, JUNTO A FUNASA, RECURSOS PARA O MUNICÍPIO DE LAGOA DA PRATA POSSA ESTAR EXECUTANDO O ETE – ESTAÇÃO DE TRATAMENTO DE ESGOTOS.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1029/1029_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1029/1029_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO A EMBARÉ – INDÚSTRIAS ALIMENTÍCIAS S/A E COINBRA CRESCIUMAL S/A, SOLICITANDO AS MESMAS UM HISTÓRICO/ECONÔMICO DAS EMPRESAS, QUANDO AO AUMENTO PROPORCIONAL NA QUESTÃO DA PRODUÇÃO, GERAÇÃO DE EMPREGOS E RENDA, QUE SERÃO ORIUNDAS DE UMA FUTURA PAVIMENTAÇÃO DA MG-176 QUE LIGA LAGOA DA PRATA A LUZ.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1030/1030_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1030/1030_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO À DEPUTADA ESTADUAL MARIA OLÍVIA PLEITEANDO VERBAS PARA A CONSTRUÇÃO DO SALÃO DE REFEIÇÃO DA ASSOCIAÇÃO DOS CONGADEIROS DE NOSSA SENHORA DO ROSÁRIO, BEM COMO, PARA A REFORMA DA IGREJA DE NOSSA SENHORA DO ROSÁRIO, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1031/1031_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1031/1031_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO  DE LEI EM Nº 096 / 2005, QUE DISPÕE SOBRE “ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1032/1032_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1032/1032_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFÍCIO AO SR. MÁRCIO DUARTE BENTO, PRESIDENTE DA ASSOCIAÇÃO RESPONSÁVEL PELA CASA DE BETÂNIA, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, OS MOTIVOS QUE LEVAM A ASSOCIAÇÃO ACIMA CITADA A MANTER O IMÓVEL ONDE SE ENCONTRA A CASA DE BETÂNIA, EM TOTAL ABANDONO, SENDO O MESMO UTILIZADO POR MELIANTES PARA A PRÁTICA DE ATOS IMORAIS E ATÉ CRIMINOSOS.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1033/1033_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1033/1033_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE JUNTO À SECRETARIA DE OBRAS, ALGUM PROJETO PARA REALIZAÇÃO DE OBRAS NO TRECHO DA RUA SÃO PAULO, PRÓXIMO À AV. JOSÉ BERNARDES MACIEL, PARQUE DOS BURITIS E ANTIGO SUPERMERCADO DO VANDINHO, NO SENTIDO DE SE IMPEDIR QUE NOVAS INUNDAÇÕES DE RESIDÊNCIAS ACONTEÇAM NAQUELE LOCAL.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1034/1034_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1034/1034_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS  DE LEI EM-99/2005, QUE “AUTORIA DO EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A FUNDAÇÃO DE DESENVOLVIMENTO DA PESQUISA – FUNDEP E ABRIR CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” E EM-100/2005, QUE “ALTERA REDAÇÃO DO ARTIGO 2º DA LEI 1273/2005 E CONTÉM OUTRAS PROVIDÊNCAIS” SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO E O PROJETO DE LEI  EM-102/2005, QUE “ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCAIS”, SEJA APRECIADO  EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1035/1035_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1035/1035_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJA MANTIDO CONTATOS COM O DR. ELIAS MURAD, VEREADOR DE BELO HORIZONTE - AV. DOS ANDRADAS, 3100 - SALA B-223, B. SANTA EFIGÊNIA - CEP: 30260-900 - VISANDO A SUA PARTICIPAÇÃO EM UM SEMINÁRIO SOBRE DROGAS A SER REALIZADO NA SEDE DO MUNICÍPIO DE LAGOA DA PRATA, EM DATA A SER DEFINIDA, AINDA NO EXERCÍCIO DE 2005.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1036/1036_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1036/1036_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO PARABENIZANDO O SECRETÁRIO MUNICIPAL DE OBRAS, DR. NÉLIO BESSAS, PELA QUALIDADE DO CALÇAMENTO QUE ESTÁ SENDO REALIZADO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1037/1037_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1037/1037_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO DO MESMO INFORMAÇÕES SE HÁ PREVISÃO DE UM PROJETO PARA PINTAR TODAS AS FAIXAS DE TRÂNSITO DE NOSSA CIDADE, PRINCIPALMENTE AS FAIXAS DE PEDESTRES NA ÁREA CENTRAL DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1038/1038_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1038/1038_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, PRESTAÇÃO DE CONTAS DA MOVIMENTAÇÃO FINANCEIRA DA PRAIA PÚBLICA MUNICIPAL, ACOMPANHADA DE CÓPIAS DE BORDERÔS, E OUTROS DOCUMENTOS PERTINENTES ÀS RECEITAS E DESPESAS DO LOCAL, BEM COMO, RELAÇÃO DE SERVIDORES PÚBLICOS MUNICIPAIS QUE SE ENCONTRAM TRABALHANDO NA PRAIA PÚBLICA.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1039/1039_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1039/1039_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA AUTORIZADA A PARTICIPAÇÃO DO VEREADOR GENÉSIO MAGALHÃES EM EVENTO SOBRE O SUAS - SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL, A REALIZAR-SE NO DIA 07 DE NOVEMBRO DO CORRENTE ANO, NA ASSEMBLÉIA LEGISLATIVA DE MINAS GERAIS, QUE CONTARÁ COM A PARTICIPAÇÃO DO MINISTRO DE ESTADO DO DESENVOLVIMENTO SOCIAL, PATRUS ANANIAS.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1040/1040_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1040/1040_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI CM 021/2005 QUE “DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO SARA APARECIDA” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1041/1041_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1041/1041_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI EM 103 E 106 / 2005, QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR”, OS PROJETOS DE LEI EM N.º 104 E 107 / 2005 QUE “CONCEDE SUBVENÇÃO SOCIAL”, O PROJETO DE LEI CM N.º 022/2005 QUE “AUTORIZA A CÂMARA MUNICIPAL A CELEBRAR CONVÊNIO COM A ACAM - CENTRO-OESTE DE MINAS” E PROJETO DE RESOLUÇÃO N.º 32 QUE “DÁ NOME À GALERIA DOS EX PRESIDENTES DA CÂMARA MUNICIPAL”, SEJAM APRECIADOS NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1042/1042_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1042/1042_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, QUE A REUNIÃO ORDINÁRIA DO DIA 14 DE NOVEMBRO PRÓXIMO SEJA ANTECIPADA PARA O PRÓXIMO DIA 11 DE NOVEMBRO, TENDO EM VISTA O FERIADO DO DIA 15 DE NOVEMBRO  E SER PONTO FACULTATIVO PARA SERVIDORES PÚBLICOS EM COMEMORAÇÃO AO DIA DO SERVIDOR PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1043/1043_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1043/1043_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO QUE O MESMO ENCAMINHE A ESTA CÂMARA MUNICIPAL O MAIS BREVE POSSÍVEL O PLANO DIRETOR PARA QUE SEJA ANALISADO POR ESTA EGRÉGIA CASA E APÓS ANÁLISE SEJA SUBMETIDO APROVAÇÃO ANTES DA METADE DO PRÓXIMO ANO, OU QUE INFORME A ESTA CASA O MOTIVO PELO QUAL AINDA NÃO FOI ENCAMINHADO.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1044/1044_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1044/1044_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, QUAIS AS PROVIDÊNCIAS ESTÃO SENDO TOMADAS EM FAVOR DOS SERVIDORES PÚBLICOS MUNICIPAIS ESTATUTÁRIOS, QUANTO AO CANCELAMENTO DO CONVÊNIO FIRMADO ENTRE A PREFEITURA MUNICIPAL E O IPSEMG, SEJA NO SENTIDO DE SE FIRMAR NOVO CONVÊNIO NOS TERMOS DA LEI COMPLEMENTAR 64/2002, SEJA EM QUALQUER OUTRO.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1045/1045_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1045/1045_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO CAPITÃO WEMERSON  LION PIMENTA, DIGNÍSSIMO COMANDANTE DA POLÍCIA MILITAR DE LAGOA DA PRATA  - MG, CONVIDANDO O MESMO PARA FALAR SOBRE SEGURANÇA PÚBLICA NA PRÓXIMA REUNIÃO ORDINÁRIA DESTA CASA.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1046/1046_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1046/1046_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL REGINALDO LOPES, SOLICITANDO AO MESMO QUE NOS INDIQUE A FORMA DE OBTERMOS RECURSOS PARA O CUSTEIO DA CONSTRUÇÃO DE UMA PISTA DE ATLETISMO OFICIAL, DEVIDAMENTE ILUMINADA, NO VALOR DE R$ 40.000,00 (QUARENTA MIL REAIS) PARA O MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1047/1047_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1047/1047_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL JAIME MARTINS FILHO, SOLICITANDO AO MESMO QUE NOS INDIQUE A FORMA DE OBTERMOS RECURSOS PARA O CUSTEIO DE UM PROJETO DE PLANTIO DE MILHO, EM ÁREA URBANA DO MUNICÍPIO DE LAGOA DA PRATA, CONSTITUÍDA POR APROXIMADAMENTE 500 LOTES COM ÁREA INDIVIDUAL DE 200M², BEM COMO A MONTAGEM DE UMA LANCHONETE PARA COMERCIALIZAR PRODUTOS DERIVADOS DE MILHO, DESTINADA ÀS FAMÍLIAS DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1048/1048_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1048/1048_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE O CONCURSO PÚBLICO PARA PREENCHIMENTO DE CARGOS NA PREFEITURA MUNICIPAL SERÁ REALIZADO AINDA NESTE ANO, OU QUAL A PREVISÃO DE REALIZAÇÃO, BEM COMO, MAIORES INFORMAÇÕES A RESPEITO DO MESMO.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1049/1049_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1049/1049_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO REITOR DA UNIVERSIDADE DE ITAÚNA, DR. FAIÇAL DAVI FREIRE CHEQUER, ASSINADO POR TODOS OS VEREADORES, SOLICITANDO AO MESMO QUE AGENDE UMA REUNIÃO CONOSCO E COM O PREFEITO MUNICIPAL PARA DISCUSSÃO DE ASSUNTOS DE INTERESSE DO MUNICÍPIO E DA REFERIDA UNIVERSIDADE, NO SENTIDO DE INCREMENTAR O CAMPUS DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1050/1050_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1050/1050_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SOBRE A POSSIBILIDADE DE SE REVOGAR O DECRETO N.º 015/95, QUE “AUTORIZA O DIRETOR DO SAAE A PROCEDER REVISÃO NAS TARIFAS DE COMPETÊNCIA DA AUTARQUIA” E UMA VEZ REVOGADO CITADO DECRETO, SEJA ENVIADO PROJETO DE LEI À CÂMARA MUNICIPAL DETERMINANDO QUE QUALQUER AUMENTO NAS TARIFAS DO SAAE SEJA REALIZADO VIA LEI MUNICIPAL, E POR FIM, SOBRE A POSSIBILIDADE DE SE REALIZAR A RETENÇÃO DO PERCENTUAL DE 16,39 % QUE FORA ACRESCIDO NA TARIFA DE ÁGUA RECENTEMENTE, EM CONTA ESPECÍFICA, PARA QUE REFERIDOS VALORES SEJAM UTILIZADOS POSTERIORMENTE NA CONSTRUÇÃO DA ESTAÇÃO DE TRATAMENTO DE ESGOTO - ETE.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1051/1051_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1051/1051_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE DENTRO DO PROJETO DE OBRAS PARA SOLUÇÃO DOS PROBLEMAS DE ESCOAMENTO DAS ÁGUAS PLUVIAIS PRÓXIMO AO PARQUE DOS BURITIS, ONDE JÁ ESTÁ SENDO FEITA UMA GALERIA NA AV. JOSÉ BERNARDES MACIEL, ENCONTRA-SE PREVISTA A REALIZAÇÃO DE INTERVENÇÃO OU OBRA, TAMBÉM NA RUA RIO GRANDE DO NORTE, BEM EM FRENTE AO ESTACIONAMENTO DO ANTIGO SUPERMERCADO DO VANDINHO, ONDE TAMBÉM HÁ PROBLEMA DA MESMA NATUREZA.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1052/1052_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1052/1052_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-105/2005, QUE “DISPÕE A AQUISIÇÃO DE IMÓVEIS PARA A CONSTRUÇÃO DE QUADRA POLIESPORTIVA”  SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1053/1053_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1053/1053_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE CONSTRUIR PARA A ASSOCIAÇÃO DOS FEIRANTES, BARRACAS EM METALON E CHAPAS, PARA PROTEÇÃO E MELHOR ATENDIMENTO AOS CONSUMIDORES.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1054/1054_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1054/1054_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL,  SOLICITANDO QUE NAS COMEMORAÇÕES DO DIA 27 DE DEZEMBRO, ANIVERSÁRIO DE 67 ANOS DE LAGOA DA PRATA, NÃO AGENDE NENHUMA ATIVIDADE NO PERÍODO DAS 11 ÀS 14:30 HORAS, POIS, TODOS OS VEREADORES E DEMAIS AUTORIDADES MUNICIPAIS, ESTARÃO  NAS ATIVIDADES DA CÂMARA MUNICIPAL. ÀS 11:00 HORAS  DA MANHÃ TEREMOS A INAUGURAÇÃO DAS PLACAS ALUSIVAS ÀS 15 LEGISLATURAS DO PODER LEGISLATIVO DE LAGOA DA PRATA E DE 12:00 ÀS 14:00 HORAS TEREMOS O ENCERRAMENTO DAS COMEMORAÇÕES DO JUBILEU DE DIAMANTE DA CÂMARA MUNICIPAL COM ALMOÇO BENEFICENTE (SEM CUSTO PARA O ERÁRIO PÚBLICO) NO UMUARAMA CLUBE.  </t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1055/1055_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1055/1055_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO PRESIDENTE DA ASSEMBLÉIA LEGISLATIVA DE MINAS GERAIS, DEPUTADO MAURÍ TORRES, SOLICITANDO AO MESMO QUE, SE POSSÍVEL, ENVIE A ESTA CASA DE LEIS EXEMPLARES DO ECA – ESTATUTO DA CRIANÇA E DO ADOLESCENTE PARA QUE OS MESMOS SEJAM REPASSADOS AO CONSELHO MUNICIPAL DA CRIANÇA E ADOLESCENTE DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1056/1056_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1056/1056_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI EM 110 E 111 / 2005, QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR” SEJAM APRECIADOS NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1057/1057_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1057/1057_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO À DEPUTADA ESTADUAL MARIA OLÍVIA PLEITEANDO VERBAS PARA A AQUISIÇÃO DE 100 CADEIRAS DE PLÁSTICO, COM ENCOSTO DE BRAÇOS SE POSSÍVEL, OU ATÉ MESMO, AS PRÓPRIAS CADEIRAS, PARA A COMUNIDADE SAGRADO CORAÇÃO DE JESUS, DO BAIRRO AMÉRICO SILVA, NESTA CIDADE, NA PESSOA DE SEU COORDENADOR, SR. EDMAR ANTÔNIO MOREIRA, CUJO TELEFONE É 37 - 3261 - 8234.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1058/1058_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1058/1058_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO, A POSSIBILIDADE DE FORMAR UMA COMISSÃO COMPOSTA DE 03 A 05 VEREADORES PARA SOLICITAR DOS JUIZES DA COMARCA DE LAGOA DA PRATA, QUE FAÇAM O DEPÓSITO DE UM VEÍCULO SOB A GUARDA DO CONSELHO TUTELAR DA CRIANÇA E ADOLESCENTE, BEM COMO TAMBÉM IR ATÉ AO EXECUTIVO MUNICIPAL SOLICITANDO DO PREFEITO ANTÔNIO DIVINO DE MIRANDA A POSSIBILIDADE DE SE CONSTRUIR UM ALBERGUE PARA OS CASOS DE NECESSIDADE MAIS URGENTE. </t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1059/1059_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1059/1059_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL VIRGÍLIO GUIMARÃES, PARA SEU ESCRITÓRIO EM BELO HORIZONTE, AOS CUIDADOS DO SR. CHARLES SIQUEIRA E EM BRASÍLIA AOS CUIDADOS DO SEU CHEFE DE GABINETE SÉRGIO VIEIRA DE MELLO PARA CONFIRMAÇÃO DA EMENDA ORÇAMENTÁRIA PARA O ANO DE 2006 NO VALOR DE R$ 200.000,00 EM PROL DA FUTURA – FUNDAÇÃO DE CULTURA E TURISMO DE LAGOA DA PRATA, VERBA QUE SERÁ UTILIZADA PARA A RECONSTRUÇÃO DO MUSEU QUE SERÁ TRANSFORMADO NO CENTRO CULTURAL DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1060/1060_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1060/1060_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO QUE O MESMO INFORME A ESTA CASA SE EXISTE A POSSIBILIDADE DE FAZER A SINALIZAÇÃO DAS OBRAS DE ESCOAMENTO DAS CHUVAS NA AVENIDA JOSÉ BERNARDES MACIEL POR UM TRECHO MAIS LONGO DA RODOVIA. </t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1061/1061_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1061/1061_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, QUE SEJA PRORROGADO O PRAZO PARA APRESENTAÇÃO DOS PARECERES DAS COMISSÕES PERMANENTES DESTA CASA, REFERENTE AOS PROJETOS DE LEI EM 073 E 074 / 2005, QUE TRATAM DO PPA E DO ORÇAMENTO MUNICIPAL, E QUE SEJA DESIGNADA UMA REUNIÃO EXTRAORDINÁRIA PARA APRESENTAÇÃO DOS REFERIDOS PARECERES, COM AS POSSÍVEIS EMENDAS, EM VIRTUDE DA COMPLEXIDADE DA MATÉRIA TRATADA NOS CITADOS PROJETOS DE LEI. </t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1062/1062_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1062/1062_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI CM-23/2005, QUE “DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO FRANCISCO DE ASSIS” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1063/1063_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1063/1063_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUEREM A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI CM-24/2005, QUE “DÁ NOME A LOGRADOURO PÚBLICO QUE MENCIONA” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1064/1064_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1064/1064_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-112/2005, QUE “ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”  E EM-113/2005, QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA EM FAVOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1065/1065_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1065/1065_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA A RETIRADA DE TRAMITAÇÃO DAS EMENDAS DE N.º 23 E 24, APRESENTADAS AO PROJETO DE LEI EM - 74, QUE “ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LAGOA DA PRATA PARA O EXERCÍCIO FINANCEIRO DE 2006”.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1066/1066_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1066/1066_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA A RETIRADA DE TRAMITAÇÃO DAS EMENDAS DE N.º 01 A 07, APRESENTADAS AO PROJETO DE LEI EM - 73, QUE “DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2.006 A 2009”, BEM COMO, AS DE N.º 21 E 22 APRESENTADAS AO PROJETO DE LEI EM - 74, QUE “ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LAGOA DA PRATA PARA O EXERCÍCIO FINANCEIRO DE 2006”.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1067/1067_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1067/1067_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO PARABENIZANDO O SECRETÁRIO MUNICIPAL DE DESPORTOS, SR. MIRO, PELA ORGANIZAÇÃO DA COPA LAGOA DA PRATA DE FUTEBOL DE CAMPO, NO PRIMEIRO SEMESTRE E DO CAMPEONATO MUNICIPAL DE FUTEBOL DE CAMPO, NO SEGUNDO SEMESTRE, E AINDA, PELA INICIATIVA DE SE PROMOVER O JOGO BENEFICENTE QUE SE REALIZARÁ NO DIA 17 DE DEZEMBRO PRÓXIMO, ENTRE AS EQUIPES DO CRAQUE DO FUTURO E ARCE, CAMPEÕES DA COPA LAGOA DA PRATA E CAMPEONATO MUNICIPAL RESPECTIVAMENTE.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1068/1068_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1068/1068_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIOS PARABENIZANDO AS EQUIPES ARCE, QUE SE SAGROU CAMPEÃ DO CAMPEONATO MUNICIPAL DE FUTEBOL DE CAMPO, NA CATEGORIA TITULAR E CRAQUE DO FUTURO, QUE SE SAGROU CAMPEÃ DO MESMO CAMPEONATO, NA CATEGORIA ASPIRANTES.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1069/1069_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1069/1069_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO À TELEMAR NORTE S/A SOLICITANDO À MESMA, QUE VERIFIQUE A SITUAÇÃO DOS APARELHOS DE TELEFONIA PÚBLICA (ORELHÕES) SITUADOS NA PRAÇA DA MATRIZ DE SÃO CARLOS BORROMEU, CENTRO, NESTA CIDADE, DANDO MANUTENÇÃO NOS MESMOS, DE MODO A DEIXÁ-LOS EM CONDIÇÕES DE USO PARA OS CIDADÃOS. </t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1070/1070_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1070/1070_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO À DEPUTADA FEDERAL MARIA LÚCIA CARDOSO, SOLICITANDO À MESMA, QUE ENVIDE ESFORÇOS NO SENTIDO DE ENVIAR VERBAS / RECURSOS PARA A CONSTRUÇÃO DA SEDE DO CLUBE DOS CAVALEIROS, NESTE MUNICÍPIO, CONFORME CROQUI ANEXO, ONDE DEVERÁ HAVER UMA ARENA, COM ARQUIBANCADA, PISTA PARA PROVA DE MARCHA, BAIAS, ETC...</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1071/1071_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1071/1071_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL CABO JÚLIO, PARABENIZANDO-O E AGRADECENDO PELA DESTINAÇÃO DE VERBAS PARA A FUNDAÇÃO SÃO CARLOS PARA O FIM ESPECÍFICO DE AQUISIÇÃO DE APARELHO CONCENTRADOR DE OXIGÊNIO, QUE ATENDERÁ ALÉM DA FUNDAÇÃO RETRO CITADA, À FUNDAÇÃO CHIQUITA PERILO. </t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1072/1072_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1072/1072_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO À DEPUTADA FEDERAL MARIA LÚCIA CARDOSO (ANEXO IV, GABINETE 932), SOLICITANDO À MESMA QUE ENVIDE ESFORÇOS NO SENTIDO DE DESTINAR VERBAS/RECURSOS NO MONTANTE DE APROXIMADAMENTE R$ 80.000,00 (OITENTA MIL REAIS) PARA A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA COM PISO DE CIMENTO, NO BAIRRO NOSSA SENHORA DAS GRAÇAS, NESTA CIDADE. </t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1073/1073_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1073/1073_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL DR. FRANCISCO GONÇALVES (ANEXO IV, GABINETE 302), SOLICITANDO AO MESMO QUE ENVIDE ESFORÇOS NO SENTIDO DE DESTINAR VERBAS/RECURSOS NO MONTANTE DE APROXIMADAMENTE R$ 80.000,00 (OITENTA MIL REAIS) PARA A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA COM PISO DE CIMENTO, NO BAIRRO SOL NASCENTE, NESTA CIDADE. </t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1074/1074_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1074/1074_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL IBRAHIM ABI-ACKEL, SOLICITANDO AO MESMO QUE INTERCEDA JUNTO AO ÓRGÃO COMPETENTE NO SENTIDO DE QUE SEJA REALIZADA A DOAÇÃO AO MUNICÍPIO DE LAGOA DA PRATA, DE UMA ÁREA ONDE SE ENCONTRAM AS RUÍNAS DAS CASAS DE RESIDÊNCIA E CANTINA DOS FUNCIONÁRIOS DA REDE FERROVIÁRIA FEDERAL - RFFSA, QUE TRABALHARAM NO LOCAL EM TEMPOS REMOTOS.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1075/1075_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1075/1075_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM 116/2005, QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO” SEJA APRECIADO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1076/1076_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1076/1076_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO PRESIDENTE DA FUNDAÇÃO SÃO CARLOS, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE EXISTE POR PARTE DESTA FUNDAÇÃO, INTENÇÃO DE SE IMPLANTAR UTI OU CTI NO HOSPITAL; EM CASO DE RESPOSTA POSITIVA, QUANTOS LEITOS PRETENDE, QUAL O CUSTO PARA A AQUISIÇÃO DE EQUIPAMENTOS, BEM COMO, MONTAGEM DA UTI OU CTI; E POR FIM, QUAL O CUSTO PARA MANUTENÇÃO DOS MESMOS E DE ONDE SAIRIAM OS RECURSOS PARA TANTO.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1077/1077_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1077/1077_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI COMPLEMENTAR N.º 07/2005, QUE “APROVA O PLANO DECENAL DE EDUCAÇÃO DE LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS” SEJA APRECIADO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1078/1078_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1078/1078_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-119/2005, QUE “DISPÕE SOBRE A AQUISIÇÃO DE TERRENO E SUA DOAÇÃO PARA A ASSOCIAÇÃO DE PROTEÇÃO E ASSITÊNCIA AOS CONDENADOS-APAC” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1079/1079_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1079/1079_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI  COMPLEMENTAR Nº 08/2005, QUE “REGULAMENTA O ART. 84, INCISO VIII, DA LEI ORGÂNICA DO MUNICÍPIO DE LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS”  E Nº 009/2005, QUE “INSTITUI TÍTULO DE ESTABILIDADE E EXPERIÊNCIA PARA FINS DE CONCURSO PÚBLICO” SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1080/1080_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1080/1080_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO MERITÍSSIMO JUIZ DE DIREITO, DR. LUIZ CARLOS REZENDE E SANTOS, AO PRESIDENTE DA APAC, DR. ADRIANO MACHADO DE ALMEIDA, A TODOS OS JORNAIS ESCRITOS DO MUNICÍPIO E AS RÁDIOS VEREDAS FM E TROPICAL AM, CONVIDANDO PARA UMA VISITA À APAC DE ITAÚNA QUE SERÁ REALIZADA NO PRÓXIMO DIA 31 DE JANEIRO DE 2006.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1081/1081_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1081/1081_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO  PROFESSOR PEDRO PAULO REZENDE, PARABENIZANDO-O PELA JUSTA HOMENAGEM QUE RECEBEU NA ÚLTIMA SEXTA-FEIRA, DIA 09 DE DEZEMBRO, QUANDO FOI AGRACIADO PELO JUDICIÁRIO COM A MEDALHA DESEMBARGADOR HÉLIO COSTA. A CÂMARA MUNICIPAL CONCORDA PLENAMENTE COM A HOMENAGEM, UMA VEZ QUE O PROFESSOR PEDRO É UM ILUSTRE CIDADÃO LAGOPRATENSE, DE MORAL E CARÁTER ILIBADOS, DIGNO DE TODAS AS HOMENAGENS POSSÍVEIS. </t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1082/1082_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1082/1082_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, SOLICITANDO A ESTE QUE INFORME A CÂMARA COMO ANDA O PROCESSO PARA A COMPRA DE COLCHÕES PARA A CRECHE “DONA CLARA LUCIANO” SITUADA À RUA FRANCISCO REZENDE, Nº 825 NO BAIRRO MARÍLIA, BEM COMO TAMBÉM O CALÇAMENTO EM FRENTE A REFERIDA CRECHE.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1083/1083_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1083/1083_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO À TELEMAR NORTE SA, SOLICITANDO A RETIRADA DO APARELHO DE TELEFONIA PÚBLICA (ORELHÃO) QUE SE ENCONTRA EM FRENTE AO N.º 843, DA AV. BENEDITO VALADARES, CENTRO, NESTA CIDADE E SUA REINSTALAÇÃO EM FRENTE AO N.º 852, DA MESMA VIA.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1084/1084_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1084/1084_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE ESTUDE A POSSIBILIDADE DE SE ENVIAR A ESTA CASA, UM PROJETO DE LEI VISANDO A CONCESSÃO DE “AUXÍLIO” À ASSOCIAÇÃO DE SEGURANÇA PÚBLICA DE LAGOA DA PRATA, NO VALOR NECESSÁRIO PARA A AQUISIÇÃO DE UM VEÍCULO MARCA FIAT, MODELO PÁLIO WEEKEND ADVENTURE, ZERO QUILÔMETRO, QUE SERÁ UTILIZADO COMO VIATURA PELA POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1085/1085_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1085/1085_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE ESTUDE E INFORME A ESTA CASA, SOBRE A POSSIBILIDADE DO MUNICÍPIO DE LAGOA DA PRATA ARCAR COM AS DESPESAS RELATIVAS ÀS CIRURGIAS ELETIVAS DAQUELES PACIENTES QUE SE ENCONTRAM NA FILA DE ESPERA, CONFORME RELAÇÃO E VALORES QUE SEGUEM ANEXOS. </t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1086/1086_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1086/1086_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE ESTUDE E INFORME A ESTA CASA, SOBRE A POSSIBILIDADE DE SE FAZER UMA MOTOPISTA NA PRAÇA DE EVENTOS DESTA CIDADE, COM PINTURA NO SOLO, CONFORME CROQUI ANEXO, PARA TREINAMENTO DOS ALUNOS DAS AUTO-ESCOLAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1087/1087_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1087/1087_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO, QUE ESTUDE E INFORME A ESTA CASA, A POSSIBILIDADE DE SE FAZER UM TRABALHO EXPLICATIVO A RESPEITO DA IMPLANTAÇÃO DA APAC NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1088/1088_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1088/1088_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO, QUE ENVIE A ESTA CASA, CÓPIA DE TODO PROCEDIMENTO QUE RESULTOU NA CONTRATAÇÃO POR INEXIGIBILIDADE DE LICITAÇÃO PARA A CONTRATAÇÃO DA EMPRESA JMPM CONSULTORES ASSOCIADOS LTDA, PARA PRESTAÇÃO DE SERVIÇOS REFERENTES AO CONCURSO PÚBLICO MUNICIPAL, PELO VALOR ESTIMADO DE R$ 90.000,00.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>Narcízio Naza, Adelmo Lopes</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1089/1089_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1089/1089_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI EM-123/2005, QUE “ABRE CRÉDITO ADICIONAL SUPLMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” E 124/2005, QUE “ABRE CRÉDITO ADICIONAL SUPLMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA EM FAVOR DA CÂMARA MUNICIPAL E CONTÉM OUTRAS PROVIDÊNCIAS” SEJAM APRECIADOS NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1090/1090_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1090/1090_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-126/2005, QUE “ABRE CRÉDITO ADICIONAL SUPLMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1091/1091_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1091/1091_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO À CEMIG, SOLICITANDO À REFERIDA EMPRESA QUE MANTENHA SEU ESCRITÓRIO DE ATENDIMENTO AO PÚBLICO NESTA CIDADE, ABERTO EM HORÁRIO COMERCIAL, OU SEJA, DAS 8 ÀS 18 HORAS.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1092/1092_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1092/1092_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE SEJAM CONFECCIONADOS E LIDOS OS PARECERES DAS RESPECTIVAS COMISSÕES PERMANENTES DESTA CASA, DOS PROJETOS DE LEI COMPLEMENTAR 011/2005 E EM-128/2005,  NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1093/1093_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1093/1093_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI COMPLEMENTAR 011/2005 E EM-128/2005,  SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1094/1094_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1094/1094_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI CM 25/2005, QUE “INSTITUI O DIA MUNICIPAL DO EVANGÉLICO”,  SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1095/1095_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1095/1095_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-129/2005, QUE “’ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA EM FAVOR DA CÂMARA MUNICIPA LE CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1096/1096_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1096/1096_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI COMPLEMENTAR Nº 10/2005, QUE “ALTERA A LEI COMPLEMENTAR Nº 42 DE 31 DE DEZEMBRO DE 2001 E DÁ OUTRAS PROVIDÊNCIAS”, O PROJETO DE LEI EM-125/2005, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A DOAR IMÓVEIS QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS” E PROJETO DE RESOLUÇÃO Nº 34/2005, QUE “CRIA A MEDALHA DE HONRA AO MÉRITO FEMINIDO OSMARI CLARINDA DE OLIVEIRA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1097/1097_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1097/1097_texto_integral.doc</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -6980,67 +6980,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1098/1098_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1099/1099_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1100/1100_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1101/1101_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1102/1102_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1103/1103_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1104/1104_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1105/1105_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1107/1107_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1108/1108_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1109/1109_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1110/1110_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1111/1111_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1113/1113_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1114/1114_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1115/1115_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1116/1116_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1117/1117_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1118/1118_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1119/1119_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1120/1120_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1121/1121_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1122/1122_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1123/1123_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1124/1124_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1125/1125_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1126/1126_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1127/1127_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1128/1128_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1129/1129_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1130/1130_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1131/1131_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1132/1132_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1133/1133_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1134/1134_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1135/1135_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1136/1136_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1137/1137_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1138/1138_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1139/1139_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1140/1140_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1141/1141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1142/1142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1143/1143_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1144/1144_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1145/1145_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1146/1146_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1147/1147_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1148/1148_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1149/1149_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1150/1150_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1151/1151_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1152/1152_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1153/1153_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1154/1154_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1155/1155_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1156/1156_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1157/1157_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1158/1158_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1159/1159_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1160/1160_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1161/1161_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1162/1162_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1163/1163_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1164/1164_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1165/1165_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1166/1166_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1167/1167_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1168/1168_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1169/1169_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1170/1170_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1171/1171_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1172/1172_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1173/1173_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1174/1174_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1175/1175_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1176/1176_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1177/1177_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1178/1178_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1179/1179_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1180/1180_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1181/1181_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1182/1182_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1183/1183_texto_integral.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1184/1184_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1185/1185_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1186/1186_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1187/1187_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1188/1188_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1189/1189_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1190/1190_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1191/1191_texto_integral.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1192/1192_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1193/1193_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1194/1194_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1195/1195_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1196/1196_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1197/1197_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1198/1198_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1199/1199_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1200/1200_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1201/1201_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1202/1202_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1203/1203_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1204/1204_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1205/1205_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1206/1206_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1207/1207_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1208/1208_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1209/1209_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1210/1210_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1211/1211_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1212/1212_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1213/1213_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1214/1214_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1215/1215_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1216/1216_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1217/1217_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1218/1218_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1219/1219_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1220/1220_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1221/1221_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1222/1222_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1223/1223_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1224/1224_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1225/1225_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1226/1226_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1227/1227_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1228/1228_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1229/1229_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1230/1230_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1231/1231_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1232/1232_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1233/1233_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1234/1234_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1235/1235_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1236/1236_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1237/1237_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1238/1238_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1239/1239_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1240/1240_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1241/1241_texto_integral.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1242/1242_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1243/1243_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1244/1244_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1245/1245_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1246/1246_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1247/1247_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1248/1248_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1249/1249_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1250/1250_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1251/1251_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1252/1252_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1253/1253_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1254/1254_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1255/1255_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1256/1256_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1257/1257_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1258/1258_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1259/1259_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1260/1260_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1290/1290_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1291/1291_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1292/1292_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1293/1293_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1294/1294_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1295/1295_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1296/1296_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1297/1297_texto_integral.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1298/1298_texto_integral.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1299/1299_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1300/1300_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1301/1301_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1302/1302_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1303/1303_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1304/1304_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1305/1305_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1306/1306_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1307/1307_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1308/1308_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1309/1309_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1310/1310_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1311/1311_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1312/1312_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1313/1313_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1314/1314_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1315/1315_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1316/1316_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1317/1317_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1318/1318_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1319/1319_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1320/1320_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1321/1321_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1322/1322_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1323/1323_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1324/1324_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1325/1325_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1326/1326_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1327/1327_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1328/1328_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1329/1329_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1330/1330_texto_integral.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1331/1331_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1332/1332_texto_integral.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1333/1333_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1334/1334_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1335/1335_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1336/1336_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1337/1337_texto_integral.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1338/1338_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1339/1339_texto_integral.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1340/1340_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1341/1341_texto_integral.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1342/1342_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1343/1343_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1344/1344_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1345/1345_texto_integral.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1346/1346_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1347/1347_texto_integral.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1348/1348_texto_integral.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1349/1349_texto_integral.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1350/1350_texto_integral.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1360/1360_texto_integral.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1361/1361_texto_integral.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1362/1362_texto_integral.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1363/1363_texto_integral.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1364/1364_texto_integral.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1365/1365_texto_integral.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1366/1366_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1367/1367_texto_integral.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1368/1368_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1369/1369_texto_integral.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1370/1370_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1371/1371_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1372/1372_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1373/1373_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1374/1374_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1375/1375_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1376/1376_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1377/1377_texto_integral.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1378/1378_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1379/1379_texto_integral.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1380/1380_texto_integral.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1381/1381_texto_integral.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1382/1382_texto_integral.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1383/1383_texto_integral.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1384/1384_texto_integral.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1385/1385_texto_integral.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1386/1386_texto_integral.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1387/1387_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1388/1388_texto_integral.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1389/1389_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1390/1390_texto_integral.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1391/1391_texto_integral.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1392/1392_texto_integral.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1393/1393_texto_integral.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1394/1394_texto_integral.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1395/1395_texto_integral.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1396/1396_texto_integral.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1397/1397_texto_integral.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1398/1398_texto_integral.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1399/1399_texto_integral.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1400/1400_texto_integral.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1401/1401_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1402/1402_texto_integral.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1403/1403_texto_integral.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1404/1404_texto_integral.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1405/1405_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1406/1406_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1407/1407_texto_integral.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1408/1408_texto_integral.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1409/1409_texto_integral.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1410/1410_texto_integral.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1411/1411_texto_integral.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1412/1412_texto_integral.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1413/1413_texto_integral.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1414/1414_texto_integral.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1415/1415_texto_integral.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1416/1416_texto_integral.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1417/1417_texto_integral.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1418/1418_texto_integral.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1419/1419_texto_integral.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1420/1420_texto_integral.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1421/1421_texto_integral.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1422/1422_texto_integral.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1423/1423_texto_integral.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1424/1424_texto_integral.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1425/1425_texto_integral.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1426/1426_texto_integral.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1427/1427_texto_integral.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1464/1464_texto_integral.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1465/1465_texto_integral.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1466/1466_texto_integral.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1467/1467_texto_integral.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1468/1468_texto_integral.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1469/1469_texto_integral.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1470/1470_texto_integral.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1471/1471_texto_integral.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1472/1472_texto_integral.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1473/1473_texto_integral.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1474/1474_texto_integral.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1475/1475_texto_integral.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1476/1476_texto_integral.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1477/1477_texto_integral.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1478/1478_texto_integral.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1479/1479_texto_integral.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1480/1480_texto_integral.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1481/1481_texto_integral.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1482/1482_texto_integral.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1483/1483_texto_integral.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1484/1484_texto_integral.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1485/1485_texto_integral.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1486/1486_texto_integral.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1487/1487_texto_integral.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1488/1488_texto_integral.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1489/1489_texto_integral.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1490/1490_texto_integral.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1491/1491_texto_integral.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1492/1492_texto_integral.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1493/1493_texto_integral.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1494/1494_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1495/1495_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1496/1496_texto_integral.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1497/1497_texto_integral.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1498/1498_texto_integral.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1499/1499_texto_integral.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1500/1500_texto_integral.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1501/1501_texto_integral.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/804/804_texto_integral.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/805/805_texto_integral.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/806/806_texto_integral.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/807/807_texto_integral.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/808/808_texto_integral.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/809/809_texto_integral.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/810/810_texto_integral.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/811/811_texto_integral.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/812/812_texto_integral.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/813/813_texto_integral.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/815/815_texto_integral.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/816/816_texto_integral.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/817/817_texto_integral.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/818/818_texto_integral.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/819/819_texto_integral.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/820/820_texto_integral.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/821/821_texto_integral.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/822/822_texto_integral.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/823/823_texto_integral.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/824/824_texto_integral.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/825/825_texto_integral.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/826/826_texto_integral.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/827/827_texto_integral.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/828/828_texto_integral.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/829/829_texto_integral.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/830/830_texto_integral.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/831/831_texto_integral.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/832/832_texto_integral.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/833/833_texto_integral.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/834/834_texto_integral.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/835/835_texto_integral.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/836/836_texto_integral.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/837/837_texto_integral.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/838/838_texto_integral.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/839/839_texto_integral.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/840/840_texto_integral.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/841/841_texto_integral.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/842/842_texto_integral.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/843/843_texto_integral.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/844/844_texto_integral.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/845/845_texto_integral.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/846/846_texto_integral.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/847/847_texto_integral.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/848/848_texto_integral.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/849/849_texto_integral.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/850/850_texto_integral.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/851/851_texto_integral.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/852/852_texto_integral.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/853/853_texto_integral.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/854/854_texto_integral.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/855/855_texto_integral.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/856/856_texto_integral.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/857/857_texto_integral.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/858/858_texto_integral.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/859/859_texto_integral.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/860/860_texto_integral.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/861/861_texto_integral.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/862/862_texto_integral.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/863/863_texto_integral.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/864/864_texto_integral.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/865/865_texto_integral.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/866/866_texto_integral.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/867/867_texto_integral.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/868/868_texto_integral.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/869/869_texto_integral.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/870/870_texto_integral.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/871/871_texto_integral.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/872/872_texto_integral.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/873/873_texto_integral.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/874/874_texto_integral.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/875/875_texto_integral.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/876/876_texto_integral.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/877/877_texto_integral.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/878/878_texto_integral.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/879/879_texto_integral.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/880/880_texto_integral.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/881/881_texto_integral.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/882/882_texto_integral.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/883/883_texto_integral.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/884/884_texto_integral.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/885/885_texto_integral.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/886/886_texto_integral.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/887/887_texto_integral.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/888/888_texto_integral.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/889/889_texto_integral.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/890/890_texto_integral.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/891/891_texto_integral.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/892/892_texto_integral.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/893/893_texto_integral.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/894/894_texto_integral.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/895/895_texto_integral.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/896/896_texto_integral.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/897/897_texto_integral.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/898/898_texto_integral.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/899/899_texto_integral.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/900/900_texto_integral.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/901/901_texto_integral.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/902/902_texto_integral.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/903/903_texto_integral.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/904/904_texto_integral.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/905/905_texto_integral.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/906/906_texto_integral.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/907/907_texto_integral.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/908/908_texto_integral.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/909/909_texto_integral.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/910/910_texto_integral.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/911/911_texto_integral.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/912/912_texto_integral.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/913/913_texto_integral.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/914/914_texto_integral.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/915/915_texto_integral.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/916/916_texto_integral.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/917/917_texto_integral.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/918/918_texto_integral.doc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/919/919_texto_integral.doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/920/920_texto_integral.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/921/921_texto_integral.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/922/922_texto_integral.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/923/923_texto_integral.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/924/924_texto_integral.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/925/925_texto_integral.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/926/926_texto_integral.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/927/927_texto_integral.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/928/928_texto_integral.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/929/929_texto_integral.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/930/930_texto_integral.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/931/931_texto_integral.doc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/932/932_texto_integral.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/933/933_texto_integral.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/934/934_texto_integral.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/935/935_texto_integral.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/936/936_texto_integral.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/937/937_texto_integral.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/938/938_texto_integral.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/939/939_texto_integral.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/940/940_texto_integral.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/941/941_texto_integral.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/942/942_texto_integral.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/943/943_texto_integral.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/944/944_texto_integral.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/945/945_texto_integral.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/946/946_texto_integral.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/947/947_texto_integral.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/948/948_texto_integral.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/949/949_texto_integral.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/950/950_texto_integral.doc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/951/951_texto_integral.doc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/952/952_texto_integral.doc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/953/953_texto_integral.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/954/954_texto_integral.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/955/955_texto_integral.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/956/956_texto_integral.doc" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/957/957_texto_integral.doc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/958/958_texto_integral.doc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/959/959_texto_integral.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/960/960_texto_integral.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/961/961_texto_integral.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/962/962_texto_integral.doc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/963/963_texto_integral.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/964/964_texto_integral.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/965/965_texto_integral.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/966/966_texto_integral.doc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/967/967_texto_integral.doc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/968/968_texto_integral.doc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/969/969_texto_integral.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/970/970_texto_integral.doc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/971/971_texto_integral.doc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/972/972_texto_integral.doc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/973/973_texto_integral.doc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/974/974_texto_integral.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/975/975_texto_integral.doc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/976/976_texto_integral.doc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/977/977_texto_integral.doc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/978/978_texto_integral.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/979/979_texto_integral.doc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/980/980_texto_integral.doc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/981/981_texto_integral.doc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/982/982_texto_integral.doc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/983/983_texto_integral.doc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/984/984_texto_integral.doc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/985/985_texto_integral.doc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/986/986_texto_integral.doc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/987/987_texto_integral.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/988/988_texto_integral.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/989/989_texto_integral.doc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/990/990_texto_integral.doc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/991/991_texto_integral.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/992/992_texto_integral.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/993/993_texto_integral.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/994/994_texto_integral.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/995/995_texto_integral.doc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/996/996_texto_integral.doc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/997/997_texto_integral.doc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/998/998_texto_integral.doc" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/999/999_texto_integral.doc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1000/1000_texto_integral.doc" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1001/1001_texto_integral.doc" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1002/1002_texto_integral.doc" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1003/1003_texto_integral.doc" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1004/1004_texto_integral.doc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1005/1005_texto_integral.doc" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1006/1006_texto_integral.doc" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1007/1007_texto_integral.doc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1008/1008_texto_integral.doc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1009/1009_texto_integral.doc" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1010/1010_texto_integral.doc" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1011/1011_texto_integral.doc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1012/1012_texto_integral.doc" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1013/1013_texto_integral.doc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1014/1014_texto_integral.doc" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1015/1015_texto_integral.doc" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1016/1016_texto_integral.doc" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1017/1017_texto_integral.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1018/1018_texto_integral.doc" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1019/1019_texto_integral.doc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1020/1020_texto_integral.doc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1021/1021_texto_integral.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1022/1022_texto_integral.doc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1023/1023_texto_integral.doc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1024/1024_texto_integral.doc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1025/1025_texto_integral.doc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1026/1026_texto_integral.doc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1027/1027_texto_integral.doc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1028/1028_texto_integral.doc" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1029/1029_texto_integral.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1030/1030_texto_integral.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1031/1031_texto_integral.doc" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1032/1032_texto_integral.doc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1033/1033_texto_integral.doc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1034/1034_texto_integral.doc" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1035/1035_texto_integral.doc" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1036/1036_texto_integral.doc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1037/1037_texto_integral.doc" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1038/1038_texto_integral.doc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1039/1039_texto_integral.doc" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1040/1040_texto_integral.doc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1041/1041_texto_integral.doc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1042/1042_texto_integral.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1043/1043_texto_integral.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1044/1044_texto_integral.doc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1045/1045_texto_integral.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1046/1046_texto_integral.doc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1047/1047_texto_integral.doc" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1048/1048_texto_integral.doc" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1049/1049_texto_integral.doc" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1050/1050_texto_integral.doc" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1051/1051_texto_integral.doc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1052/1052_texto_integral.doc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1053/1053_texto_integral.doc" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1054/1054_texto_integral.doc" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1055/1055_texto_integral.doc" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1056/1056_texto_integral.doc" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1057/1057_texto_integral.doc" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1058/1058_texto_integral.doc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1059/1059_texto_integral.doc" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1060/1060_texto_integral.doc" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1061/1061_texto_integral.doc" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1062/1062_texto_integral.doc" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1063/1063_texto_integral.doc" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1064/1064_texto_integral.doc" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1065/1065_texto_integral.doc" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1066/1066_texto_integral.doc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1067/1067_texto_integral.doc" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1068/1068_texto_integral.doc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1069/1069_texto_integral.doc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1070/1070_texto_integral.doc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1071/1071_texto_integral.doc" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1072/1072_texto_integral.doc" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1073/1073_texto_integral.doc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1074/1074_texto_integral.doc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1075/1075_texto_integral.doc" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1076/1076_texto_integral.doc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1077/1077_texto_integral.doc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1078/1078_texto_integral.doc" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1079/1079_texto_integral.doc" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1080/1080_texto_integral.doc" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1081/1081_texto_integral.doc" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1082/1082_texto_integral.doc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1083/1083_texto_integral.doc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1084/1084_texto_integral.doc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1085/1085_texto_integral.doc" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1086/1086_texto_integral.doc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1087/1087_texto_integral.doc" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1088/1088_texto_integral.doc" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1089/1089_texto_integral.doc" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1090/1090_texto_integral.doc" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1091/1091_texto_integral.doc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1092/1092_texto_integral.doc" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1093/1093_texto_integral.doc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1094/1094_texto_integral.doc" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1095/1095_texto_integral.doc" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1096/1096_texto_integral.doc" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1097/1097_texto_integral.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1098/1098_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1099/1099_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1100/1100_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1101/1101_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1102/1102_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1103/1103_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1104/1104_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1105/1105_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1107/1107_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1108/1108_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1109/1109_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1110/1110_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1111/1111_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1113/1113_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1114/1114_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1115/1115_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1116/1116_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1117/1117_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1118/1118_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1119/1119_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1120/1120_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1121/1121_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1122/1122_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1123/1123_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1124/1124_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1125/1125_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1126/1126_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1127/1127_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1128/1128_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1129/1129_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1130/1130_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1131/1131_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1132/1132_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1133/1133_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1134/1134_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1135/1135_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1136/1136_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1137/1137_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1138/1138_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1139/1139_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1140/1140_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1141/1141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1142/1142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1143/1143_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1144/1144_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1145/1145_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1146/1146_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1147/1147_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1148/1148_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1149/1149_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1150/1150_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1151/1151_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1152/1152_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1153/1153_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1154/1154_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1155/1155_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1156/1156_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1157/1157_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1158/1158_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1159/1159_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1160/1160_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1161/1161_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1162/1162_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1163/1163_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1164/1164_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1165/1165_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1166/1166_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1167/1167_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1168/1168_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1169/1169_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1170/1170_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1171/1171_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1172/1172_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1173/1173_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1174/1174_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1175/1175_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1176/1176_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1177/1177_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1178/1178_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1179/1179_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1180/1180_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1181/1181_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1182/1182_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1183/1183_texto_integral.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1184/1184_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1185/1185_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1186/1186_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1187/1187_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1188/1188_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1189/1189_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1190/1190_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1191/1191_texto_integral.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1192/1192_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1193/1193_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1194/1194_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1195/1195_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1196/1196_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1197/1197_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1198/1198_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1199/1199_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1200/1200_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1201/1201_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1202/1202_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1203/1203_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1204/1204_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1205/1205_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1206/1206_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1207/1207_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1208/1208_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1209/1209_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1210/1210_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1211/1211_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1212/1212_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1213/1213_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1214/1214_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1215/1215_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1216/1216_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1217/1217_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1218/1218_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1219/1219_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1220/1220_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1221/1221_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1222/1222_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1223/1223_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1224/1224_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1225/1225_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1226/1226_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1227/1227_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1228/1228_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1229/1229_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1230/1230_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1231/1231_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1232/1232_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1233/1233_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1234/1234_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1235/1235_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1236/1236_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1237/1237_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1238/1238_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1239/1239_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1240/1240_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1241/1241_texto_integral.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1242/1242_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1243/1243_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1244/1244_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1245/1245_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1246/1246_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1247/1247_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1248/1248_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1249/1249_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1250/1250_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1251/1251_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1252/1252_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1253/1253_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1254/1254_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1255/1255_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1256/1256_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1257/1257_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1258/1258_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1259/1259_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1260/1260_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1290/1290_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1291/1291_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1292/1292_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1293/1293_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1294/1294_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1295/1295_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1296/1296_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1297/1297_texto_integral.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1298/1298_texto_integral.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1299/1299_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1300/1300_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1301/1301_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1302/1302_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1303/1303_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1304/1304_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1305/1305_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1306/1306_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1307/1307_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1308/1308_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1309/1309_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1310/1310_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1311/1311_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1312/1312_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1313/1313_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1314/1314_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1315/1315_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1316/1316_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1317/1317_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1318/1318_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1319/1319_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1320/1320_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1321/1321_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1322/1322_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1323/1323_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1324/1324_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1325/1325_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1326/1326_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1327/1327_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1328/1328_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1329/1329_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1330/1330_texto_integral.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1331/1331_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1332/1332_texto_integral.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1333/1333_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1334/1334_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1335/1335_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1336/1336_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1337/1337_texto_integral.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1338/1338_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1339/1339_texto_integral.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1340/1340_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1341/1341_texto_integral.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1342/1342_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1343/1343_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1344/1344_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1345/1345_texto_integral.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1346/1346_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1347/1347_texto_integral.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1348/1348_texto_integral.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1349/1349_texto_integral.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1350/1350_texto_integral.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1360/1360_texto_integral.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1361/1361_texto_integral.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1362/1362_texto_integral.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1363/1363_texto_integral.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1364/1364_texto_integral.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1365/1365_texto_integral.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1366/1366_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1367/1367_texto_integral.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1368/1368_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1369/1369_texto_integral.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1370/1370_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1371/1371_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1372/1372_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1373/1373_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1374/1374_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1375/1375_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1376/1376_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1377/1377_texto_integral.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1378/1378_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1379/1379_texto_integral.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1380/1380_texto_integral.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1381/1381_texto_integral.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1382/1382_texto_integral.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1383/1383_texto_integral.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1384/1384_texto_integral.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1385/1385_texto_integral.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1386/1386_texto_integral.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1387/1387_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1388/1388_texto_integral.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1389/1389_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1390/1390_texto_integral.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1391/1391_texto_integral.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1392/1392_texto_integral.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1393/1393_texto_integral.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1394/1394_texto_integral.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1395/1395_texto_integral.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1396/1396_texto_integral.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1397/1397_texto_integral.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1398/1398_texto_integral.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1399/1399_texto_integral.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1400/1400_texto_integral.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1401/1401_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1402/1402_texto_integral.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1403/1403_texto_integral.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1404/1404_texto_integral.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1405/1405_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1406/1406_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1407/1407_texto_integral.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1408/1408_texto_integral.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1409/1409_texto_integral.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1410/1410_texto_integral.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1411/1411_texto_integral.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1412/1412_texto_integral.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1413/1413_texto_integral.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1414/1414_texto_integral.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1415/1415_texto_integral.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1416/1416_texto_integral.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1417/1417_texto_integral.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1418/1418_texto_integral.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1419/1419_texto_integral.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1420/1420_texto_integral.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1421/1421_texto_integral.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1422/1422_texto_integral.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1423/1423_texto_integral.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1424/1424_texto_integral.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1425/1425_texto_integral.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1426/1426_texto_integral.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1427/1427_texto_integral.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1464/1464_texto_integral.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1465/1465_texto_integral.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1466/1466_texto_integral.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1467/1467_texto_integral.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1468/1468_texto_integral.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1469/1469_texto_integral.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1470/1470_texto_integral.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1471/1471_texto_integral.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1472/1472_texto_integral.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1473/1473_texto_integral.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1474/1474_texto_integral.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1475/1475_texto_integral.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1476/1476_texto_integral.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1477/1477_texto_integral.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1478/1478_texto_integral.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1479/1479_texto_integral.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1480/1480_texto_integral.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1481/1481_texto_integral.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1482/1482_texto_integral.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1483/1483_texto_integral.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1484/1484_texto_integral.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1485/1485_texto_integral.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1486/1486_texto_integral.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1487/1487_texto_integral.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1488/1488_texto_integral.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1489/1489_texto_integral.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1490/1490_texto_integral.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1491/1491_texto_integral.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1492/1492_texto_integral.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1493/1493_texto_integral.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1494/1494_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1495/1495_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1496/1496_texto_integral.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1497/1497_texto_integral.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1498/1498_texto_integral.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1499/1499_texto_integral.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1500/1500_texto_integral.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1501/1501_texto_integral.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/804/804_texto_integral.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/805/805_texto_integral.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/806/806_texto_integral.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/807/807_texto_integral.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/808/808_texto_integral.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/809/809_texto_integral.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/810/810_texto_integral.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/811/811_texto_integral.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/812/812_texto_integral.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/813/813_texto_integral.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/815/815_texto_integral.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/816/816_texto_integral.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/817/817_texto_integral.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/818/818_texto_integral.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/819/819_texto_integral.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/820/820_texto_integral.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/821/821_texto_integral.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/822/822_texto_integral.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/823/823_texto_integral.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/824/824_texto_integral.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/825/825_texto_integral.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/826/826_texto_integral.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/827/827_texto_integral.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/828/828_texto_integral.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/829/829_texto_integral.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/830/830_texto_integral.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/831/831_texto_integral.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/832/832_texto_integral.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/833/833_texto_integral.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/834/834_texto_integral.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/835/835_texto_integral.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/836/836_texto_integral.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/837/837_texto_integral.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/838/838_texto_integral.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/839/839_texto_integral.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/840/840_texto_integral.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/841/841_texto_integral.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/842/842_texto_integral.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/843/843_texto_integral.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/844/844_texto_integral.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/845/845_texto_integral.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/846/846_texto_integral.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/847/847_texto_integral.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/848/848_texto_integral.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/849/849_texto_integral.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/850/850_texto_integral.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/851/851_texto_integral.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/852/852_texto_integral.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/853/853_texto_integral.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/854/854_texto_integral.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/855/855_texto_integral.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/856/856_texto_integral.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/857/857_texto_integral.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/858/858_texto_integral.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/859/859_texto_integral.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/860/860_texto_integral.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/861/861_texto_integral.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/862/862_texto_integral.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/863/863_texto_integral.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/864/864_texto_integral.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/865/865_texto_integral.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/866/866_texto_integral.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/867/867_texto_integral.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/868/868_texto_integral.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/869/869_texto_integral.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/870/870_texto_integral.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/871/871_texto_integral.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/872/872_texto_integral.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/873/873_texto_integral.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/874/874_texto_integral.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/875/875_texto_integral.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/876/876_texto_integral.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/877/877_texto_integral.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/878/878_texto_integral.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/879/879_texto_integral.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/880/880_texto_integral.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/881/881_texto_integral.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/882/882_texto_integral.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/883/883_texto_integral.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/884/884_texto_integral.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/885/885_texto_integral.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/886/886_texto_integral.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/887/887_texto_integral.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/888/888_texto_integral.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/889/889_texto_integral.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/890/890_texto_integral.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/891/891_texto_integral.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/892/892_texto_integral.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/893/893_texto_integral.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/894/894_texto_integral.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/895/895_texto_integral.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/896/896_texto_integral.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/897/897_texto_integral.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/898/898_texto_integral.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/899/899_texto_integral.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/900/900_texto_integral.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/901/901_texto_integral.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/902/902_texto_integral.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/903/903_texto_integral.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/904/904_texto_integral.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/905/905_texto_integral.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/906/906_texto_integral.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/907/907_texto_integral.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/908/908_texto_integral.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/909/909_texto_integral.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/910/910_texto_integral.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/911/911_texto_integral.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/912/912_texto_integral.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/913/913_texto_integral.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/914/914_texto_integral.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/915/915_texto_integral.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/916/916_texto_integral.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/917/917_texto_integral.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/918/918_texto_integral.doc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/919/919_texto_integral.doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/920/920_texto_integral.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/921/921_texto_integral.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/922/922_texto_integral.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/923/923_texto_integral.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/924/924_texto_integral.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/925/925_texto_integral.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/926/926_texto_integral.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/927/927_texto_integral.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/928/928_texto_integral.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/929/929_texto_integral.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/930/930_texto_integral.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/931/931_texto_integral.doc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/932/932_texto_integral.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/933/933_texto_integral.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/934/934_texto_integral.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/935/935_texto_integral.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/936/936_texto_integral.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/937/937_texto_integral.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/938/938_texto_integral.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/939/939_texto_integral.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/940/940_texto_integral.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/941/941_texto_integral.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/942/942_texto_integral.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/943/943_texto_integral.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/944/944_texto_integral.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/945/945_texto_integral.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/946/946_texto_integral.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/947/947_texto_integral.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/948/948_texto_integral.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/949/949_texto_integral.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/950/950_texto_integral.doc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/951/951_texto_integral.doc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/952/952_texto_integral.doc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/953/953_texto_integral.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/954/954_texto_integral.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/955/955_texto_integral.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/956/956_texto_integral.doc" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/957/957_texto_integral.doc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/958/958_texto_integral.doc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/959/959_texto_integral.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/960/960_texto_integral.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/961/961_texto_integral.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/962/962_texto_integral.doc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/963/963_texto_integral.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/964/964_texto_integral.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/965/965_texto_integral.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/966/966_texto_integral.doc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/967/967_texto_integral.doc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/968/968_texto_integral.doc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/969/969_texto_integral.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/970/970_texto_integral.doc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/971/971_texto_integral.doc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/972/972_texto_integral.doc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/973/973_texto_integral.doc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/974/974_texto_integral.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/975/975_texto_integral.doc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/976/976_texto_integral.doc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/977/977_texto_integral.doc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/978/978_texto_integral.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/979/979_texto_integral.doc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/980/980_texto_integral.doc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/981/981_texto_integral.doc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/982/982_texto_integral.doc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/983/983_texto_integral.doc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/984/984_texto_integral.doc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/985/985_texto_integral.doc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/986/986_texto_integral.doc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/987/987_texto_integral.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/988/988_texto_integral.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/989/989_texto_integral.doc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/990/990_texto_integral.doc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/991/991_texto_integral.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/992/992_texto_integral.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/993/993_texto_integral.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/994/994_texto_integral.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/995/995_texto_integral.doc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/996/996_texto_integral.doc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/997/997_texto_integral.doc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/998/998_texto_integral.doc" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/999/999_texto_integral.doc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1000/1000_texto_integral.doc" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1001/1001_texto_integral.doc" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1002/1002_texto_integral.doc" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1003/1003_texto_integral.doc" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1004/1004_texto_integral.doc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1005/1005_texto_integral.doc" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1006/1006_texto_integral.doc" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1007/1007_texto_integral.doc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1008/1008_texto_integral.doc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1009/1009_texto_integral.doc" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1010/1010_texto_integral.doc" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1011/1011_texto_integral.doc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1012/1012_texto_integral.doc" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1013/1013_texto_integral.doc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1014/1014_texto_integral.doc" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1015/1015_texto_integral.doc" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1016/1016_texto_integral.doc" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1017/1017_texto_integral.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1018/1018_texto_integral.doc" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1019/1019_texto_integral.doc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1020/1020_texto_integral.doc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1021/1021_texto_integral.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1022/1022_texto_integral.doc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1023/1023_texto_integral.doc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1024/1024_texto_integral.doc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1025/1025_texto_integral.doc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1026/1026_texto_integral.doc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1027/1027_texto_integral.doc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1028/1028_texto_integral.doc" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1029/1029_texto_integral.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1030/1030_texto_integral.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1031/1031_texto_integral.doc" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1032/1032_texto_integral.doc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1033/1033_texto_integral.doc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1034/1034_texto_integral.doc" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1035/1035_texto_integral.doc" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1036/1036_texto_integral.doc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1037/1037_texto_integral.doc" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1038/1038_texto_integral.doc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1039/1039_texto_integral.doc" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1040/1040_texto_integral.doc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1041/1041_texto_integral.doc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1042/1042_texto_integral.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1043/1043_texto_integral.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1044/1044_texto_integral.doc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1045/1045_texto_integral.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1046/1046_texto_integral.doc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1047/1047_texto_integral.doc" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1048/1048_texto_integral.doc" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1049/1049_texto_integral.doc" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1050/1050_texto_integral.doc" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1051/1051_texto_integral.doc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1052/1052_texto_integral.doc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1053/1053_texto_integral.doc" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1054/1054_texto_integral.doc" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1055/1055_texto_integral.doc" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1056/1056_texto_integral.doc" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1057/1057_texto_integral.doc" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1058/1058_texto_integral.doc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1059/1059_texto_integral.doc" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1060/1060_texto_integral.doc" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1061/1061_texto_integral.doc" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1062/1062_texto_integral.doc" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1063/1063_texto_integral.doc" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1064/1064_texto_integral.doc" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1065/1065_texto_integral.doc" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1066/1066_texto_integral.doc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1067/1067_texto_integral.doc" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1068/1068_texto_integral.doc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1069/1069_texto_integral.doc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1070/1070_texto_integral.doc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1071/1071_texto_integral.doc" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1072/1072_texto_integral.doc" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1073/1073_texto_integral.doc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1074/1074_texto_integral.doc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1075/1075_texto_integral.doc" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1076/1076_texto_integral.doc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1077/1077_texto_integral.doc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1078/1078_texto_integral.doc" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1079/1079_texto_integral.doc" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1080/1080_texto_integral.doc" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1081/1081_texto_integral.doc" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1082/1082_texto_integral.doc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1083/1083_texto_integral.doc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1084/1084_texto_integral.doc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1085/1085_texto_integral.doc" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1086/1086_texto_integral.doc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1087/1087_texto_integral.doc" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1088/1088_texto_integral.doc" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1089/1089_texto_integral.doc" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1090/1090_texto_integral.doc" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1091/1091_texto_integral.doc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1092/1092_texto_integral.doc" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1093/1093_texto_integral.doc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1094/1094_texto_integral.doc" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1095/1095_texto_integral.doc" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1096/1096_texto_integral.doc" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2005/1097/1097_texto_integral.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H625"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="75.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>