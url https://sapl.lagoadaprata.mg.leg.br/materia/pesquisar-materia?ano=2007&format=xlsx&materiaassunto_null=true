--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -54,6017 +54,6017 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adelmo Lopes</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/</t>
   </si>
   <si>
     <t>PAVIMENTAR A RUA FRANCISCO DE ASSIS REZENDE, NO BAIRRO SOL NASCENTE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/336/336_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE EXECUTAR INTERVENÇÕES NO SENTIDO DE ARBORIZAR A PRAÇA SITUADA NO CONJUNTO HABITACIONAL DO BAIRRO CHICO MIRANDA, BEM COMO, COLOCAR BANCOS E OUTRAS INFRA-ESTRUTURAS DE MODO A DEIXÁ-LA EM CONDIÇÕES DE USO PARA OS CIDADÃOS DAQUELE LOCAL.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/337/337_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE FAZER LIMPEZA  E TAPAR BURACOS EM RUAS DOS BAIRROS MARÍLIA E AMÉRICO SILVA. </t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/338/338_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE DETERMINAR À VIGILÂNCIA SANITÁRIA QUE FAÇA UMA INSPEÇÃO NA RUA DIVINÓPOLIS, Nº 297, RESIDÊNCIA DO SR. OLÍMPIO VARGAS SOBRINHO.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Paulinho Despachante</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/339/339_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE FAZER UMA LIMPEZA  E TAPAR BURACOS EM VÁRIAS RUAS DOS BAIRROS SOL NASCENTE E MONSENHOR ALFREDO DOHR. </t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/340/340_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE FAZER DEPRESSÕES NO PISO DA RUA MATO GROSSO, NO TRECHO COMPREENDIDO ENTRE A AV. BELA VISTA E A IGREJA SÃO SEBASTIÃO, DE MODO A CONTER AS ÁGUAS PLUVIAIS. </t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/341/341_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE PASSAR A MÁQUINA PATROL NA ESTRADA QUE DÁ ACESSO AO LAGOA COUNTRY CLUBE, DO MATA-BURRO PRÓXIMO AO FINAL DA RUA 27 DE DEZEMBRO E AV. GETÚLIO VARGAS, ATÉ A ENTRADA DO REFERIDO CLUBE, SITUADO NESTA CIDADE.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/342/342_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE DAR MAIOR APOIO E INCENTIVO AOS NOSSOS ARTISTAS, PRINCIPALMENTE NA ÁREA MUSICAL, QUANDO DA REALIZAÇÃO DE EVENTOS MUNICIPAIS, BEM COMO, EM FESTAS E EVENTOS QUE CONTAM COM A PARTICIPAÇÃO DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Sargento Márcio</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/343/343_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE LIMPAR 02 LOTES SITUADOS NA AV. BRASIL, SENDO 01 NO CRUZAMENTO COM A RUA PARAÍBA, QUASE EM FRENTE AO SUPERMERCADO PRADO E MIRANDA E OUTRO NO QUARTEIRÃO ACIMA, NO SENTIDO SAÍDA DA CIDADE, NO CRUZAMENTO COM A RUA RIO GRANDE DO NORTE. </t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Natinho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/344/344_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR ROTATÓRIAS OU REDUTORES DE VELOCIDADE NAS VIAS RECENTEMENTE ASFALTADAS PELA ADMINISTRAÇÃO MUNICIPAL, NO BAIRRO MARIA FERNANDA I, COMO A RUA MATO GROSSO, JOÃO JAFAR E SANTA ALEXANDRINA.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/345/345_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE FAZER UMA LIMPEZA NAS RUAS DOS BAIRROS SANTA HELENA E MARIA FERNANDA I, PRINCIPALMENTE PRÓXIMO À IGREJA DE SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Senhor Leandro</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/346/346_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE PAVIMENTAR A RUA PROFESSOR SINFRÔNIO MENDES NO BAIRRO MARÍLIA DESTA CIDADE.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/347/347_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR INTERVENÇÕES NA AV. BENEDITO VALADARES, NO CRUZAMENTO DA MESMA COM A RUA JOAQUIM GOMES BERNARDES FILHO, NA DIVISA DOS BAIRROS GOMES E AMÉRICO SILVA, NESTA CIDADE, DE MODO A TAPAR UM ENORME BURACO EXISTENTE NO LOCAL.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Narcízio Naza</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/348/348_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM À VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, A NECESSIDADE DA MANUTENÇÃO  DO ASSESSOR PARLAMENTAR NÍVEL SUPERIOR I, SR. ROBSON ROBERTO LOPES PARA A IMPORTANTE EFETIVAÇÃO DO CENTRO DE VOLUNTARIADO IMPLANTADO POR ESTA CASA, NO ANO DE 2005._x000D_
  		APESAR DO PODER DA MESA DIRETORA QUE DIRIGE ESTA CASA, NESTE CASO, É IMPORTANTE LEVAR EM CONSIDERAÇÃO A ANUÊNCIA DOS VEREADORES ABAIXO ASSINADOS E A VOTAÇÃO OBTIDA EM PLENÁRIO NESTE PLEITO.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Sargento Márcio, Narcízio Naza</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/349/349_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM À VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, A NECESSIDADE DE ENVIAR CONVITES E CÓPIAS DESTE A TODAS AS UNIVERSIDADES PARTICULARES QUE MANTÉM INSTITUIÇÕES EM NOSSO ESTADO A FIM DE QUE AS MESMAS POSSAM ESTUDAR A POSSIBILIDADE DE SE INSTALAR EM LAGOA DA PRATA UM CAMPUS UNIVERSITÁRIO, COM A POSSIBILIDADE DE DOAÇÃO DE PARTE DA INFRA-ESTRUTURA NECESSÁRIA POR PARTE DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/350/350_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE MANTER JUNTO À SECRETARIA DE SAÚDE UM DEPARTAMENTO PARA FORNECER CADEIRAS DE RODA, CADEIRAS DE BANHO, BENGALAS, ETC..., POR EMPRÉSTIMO OU EM DEFINITIVO, EM CASO DE DOENÇAS PERMANENTES, PARA ATENDER PRINCIPALMENTE AS PESSOAS CARENTES.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/351/351_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE PAVIMENTAR A RUA JOSÉ MARIA REZENDE, NO BAIRRO MARÍLIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Cabo Neto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/352/352_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR UM POSTE DE ENERGIA ELÉTRICA COM LUMINÁRIA NA TRAVESSA DO RETIRO (EM FRENTE AO SALÃO SÃO JOSÉ DA SSVP) NO BAIRRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/353/353_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR UMA LIMPEZA NA RUA JOAQUIM GOMES PEREIRA, JUNTO À CASA DA AMIZADE DO BAIRRO GOMES E NA TRAVESSA JOÃO PAULINO, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/354/354_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CRIAR UMA ÁREA DE LAZER PARA A TERCEIRA IDADE DENTRO DO COMPLEXO DA PRAIA MUNICIPAL, BEM COMO, DE SE INCLUIR REFERIDO PROJETO NAS OBRAS DE REFORMA DO LOCAL QUE SERÃO REALIZADAS BREVEMENTE.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/355/355_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE COLOCAR REDUTORES DE VELOCIDADE NA RUA BOM DESPACHO, PRÓXIMO AO CRUZAMENTO COM A AVENIDA BENEDITO VALADARES.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/356/356_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE PATROLAR A ESTRADA QUE LIGA LAGOA DA PRATA A LUZ ATÉ À PONTE, BEM COMO, JOGAR CASCALHO NA MESMA PARA MELHORAR AS CONDIÇÕES DE TRÁFEGO.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/357/357_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SOLICITE À SECRETARIA MUNICIPAL RESPONSÁVEL PELA CULTURA, NA PESSOA DO SERVIDOR CARLOS EDUARDO  (CADU), A NECESSIDADE DA VOLTA DAS GINCANAS PARA NOSSOS JOVENS .</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/358/358_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A VOSSA EXCELÊNCIA A NECESSIDADE DE SE AGENDAR UMA REUNIÃO COM TODOS OS VEREADORES DESTA CASA, PARA TRATARMOS DE ASSUNTOS RELATIVOS À ADMINISTRAÇÃO E TRABALHOS DESTA CASA, PRINCIPALMENTE QUANTO ÀS FUNÇÕES REGIMENTAIS DO VEREADOR, COMO LEGISLAR, FISCALIZAR E REPRESENTAR O POVO LAGOPRATENSE. </t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/359/359_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A VOSSA EXCELÊNCIA A NECESSIDADE DE SE TOMAR A INICIATIVA PARA CONTATOS NO SENTIDO DE SE FIRMAR UMA PARCERIA ENTRE ESTA CASA E A PREFEITURA MUNICIPAL COM O OBJETIVO DE DEVOLVER RECURSOS DESTA CASA AOS COFRES PÚBLICOS VISANDO A AQUISIÇÃO DE UM VEÍCULO PARA O CONSELHO TUTELAR DESTA CIDADE.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/360/360_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE REALIZAR O CALÇAMENTO DA RUA BELA VISTA, SITUADA NO BAIRRO MARIA FERNANDA I.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/361/361_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A VOSSA EXCELÊNCIA E À MESA DIRETORA, A NECESSIDADE DE SE ESTUDAR A POSSIBILIDADE DA CONTRATAÇÃO DE TODOS OS ÓRGÃOS DA IMPRENSA ESCRITA DO MUNICÍPIO, COMO JORNAL O PAPEL, ÚLTIMA HORA, FOLHA DE LAGOA, CONEXÃO, INFORMAÇÃO, COMO FORA FEITO POR ESTA CASA NOS DOIS ÚLTIMOS ANOS.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/362/362_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE COLOCAR UM POSTE COM LUMINÁRIA NA PRAÇA BAIANO CAPITÃO DO CONGADO, LOCALIZADA NO CRUZAMENTO DAS RUAS BELO HORIZONTE COM ALEXANDRE BERNARDES PRIMO, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/363/363_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE ESTUDAR E REALIZAR UM PROJETO VISANDO A REGULAMENTAÇÃO DO TRÂNSITO EM FRENTE À ESCOLA DONA TILOSA NOS HORÁRIOS DE INÍCIO E FIM DAS AULAS.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/364/364_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE REALIZAR UMA REUNIÃO COM OS CARROCEIROS DE NOSSA CIDADE A FIM DE DISCUTIR SOBRE A ESCOLHA DE LOCAL PARA QUE SEJA O PONTO DOS MESMOS, BEM COMO, PARA REGULAMENTAR O EXERCÍCIO DESTA ATIVIDADE.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/365/365_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE PASSAR A MÁQUINA PATROL NA ESTRADA QUE DÁ ACESSO À FAZENDA URUBU E À FAZENDA MATA DAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/366/366_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE PASSAR A MÁQUINA PATROL NA ESTRADA QUE DÁ ACESSO À FAZENDA GROTADAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/367/367_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR MEIO-FIO NA RUA VICENTE CÂNDIDO, NO BAIRRO MARÍLIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/368/368_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REMONTAR O PARQUINHO DE DIVERSÕES DA PRAIA PÚBLICA MUNICIPAL, PORÉM, MAIS PRÓXIMO DA ENTRADA DO LOCAL.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/369/369_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE CONCLUIR CALÇAMENTO POLIÉDRICO E A REDE DE ENERGIA ELÉTRICA NA RUA JOSAFÁ BERNARDES, NO BAIRRO ETELVINA MIRANDA</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/370/370_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE DETERMINAR À DIRETORIA DA AUTARQUIA MUNICIPAL SAAE QUE FAÇA UM PROJETO VISANDO A REESTRUTURAÇÃO DO SERVIÇO DE ÁGUA E ESGOTO NA ÁREA CENTRAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/371/371_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À PRESIDÊNCIA E MESA DIRETORA DESTA CASA DE LEIS, A NECESSIDADE DE SE ENVIAR UM OFÍCIO E CÓPIA DESTA, AO ILUSTRE LAGOPRATENSE HELENO NUNES PARABENIZANDO-O PELA EXPOSIÇÃO DE SUAS BELÍSSIMAS OBRAS QUE ACONTECERÁ EM BELO HORIZONTE, CAPITAL DO ESTADO, NA BIBLIOTECA PÚBLICA, DOS DIAS 20 DE MARÇO A 05 DE ABRIL DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/372/372_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR A RUA BARÃO DO RIO BRANCO DA ESQUINA DA RUA JOAQUIM GOMES PEREIRA ATÉ O CRUZAMENTO DESTA COM A RUA JOSÉ VITAL, NO BAIRRO GOMES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/373/373_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR AS RUAS DUQUE DE CAXIAS E JAPARAÍBA ATÉ A RUA ALMIRANTE TAMANDARÉ, NO BAIRRO GOMES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/374/374_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR MANILHAS NO CÓRREGO CHICO SILVEIRA NO TRECHO EM QUE O MESMO DIVIDE OS BAIRROS CIDADE JARDIM E SANTA ALEXANDRINA, DE MODO A PERMITIR A PASSAGEM DE UM BAIRRO PARA O OUTRO PELA RUA DOS FERROVIÁRIOS.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>, Senhor Leandro</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/375/375_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE AUTORIZAR A ESCRITURAÇÃO E REGULARIZAÇÃO DE 03 LOTES DE TERRENO SITUADOS DE FRENTE PARA A RUA JOAQUIM GOMES BERNARDES FILHO, QUE FICAM TAMBÉM DE FRENTE PARA O FINAL DA RUA PAULO FABIANO MESQUITA, NO BAIRRO ETELVINA MIRANDA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/376/376_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR A RUA MÁRIO MENDES NO TRECHO COMPREENDIDO ENTRE AS RUAS JOSINO FRANCISCO VIDAL E JOSÉ RIBEIRO DE OLIVEIRA, NO BAIRRO MARÍLIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/377/377_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR AS RUAS FRANCISCO MIRANDA JÚNIOR, DUFINO RODOLFO, MARIA GUIMARÃES, DONA TINUCA, JOSÉ R. SILVA E GERALDO ZUEIRA, NOS TRECHOS COMPREENDIDOS ENTRE AS RUAS SANTA ALEXANDRINA E MATO GROSSO, NO BAIRRO MARIA FERNANDA I, NESTA CIDADE.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/378/378_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR DOIS POSTES DE ENERGIA ELÉTRICA COM LUMINÁRIA NO BECO PC 9, NO BAIRRO GOMES, NESTA CIDADE, BEM COMO, CALÇAR REFERIDA VIA.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/379/379_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DA AQUISIÇÃO DE UMA USINA DE ASFALTO PARA A PAVIMENTAÇÃO DAS RUAS DE NOSSA CIDADE, BEM COMO TAMBÉM, PARA FAZER AS DEVIDAS MANUTENÇÕES NECESSÁRIAS.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/380/380_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À PRESIDÊNCIA DESTA CASA DE LEIS, A NECESSIDADE DA AQUISIÇÃO DE UM DATA SHOW PARA ATENDER À NECESSIDADE DO CORPO LEGISLATIVO, DA ADMINISTRAÇÃO E DAQUELES UTILIZAM NOSSO ESPAÇO FÍSICO EM PROL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/381/381_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO CHEFE DO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE DETERMINAR À DIRETORIA DO SAAE QUE NO DIA 1º DE MAIO, TERÇA-FEIRA, “DIA DO TRABALHADOR”, ENVIE PARA O CAMPO MUNICIPAL E A MANTENHA À DISPOSIÇÃO DO EVENTO, DAS 13 ÀS 18 HORAS, A CARRETINHA DAQUELA AUTARQUIA COM ÁGUA POTÁVEL PARA QUE POSSA SER SERVIDA AOS CIDADÃOS PRESENTES._x000D_
  		QUE DETERMINE TAMBÉM AO SECRETÁRIO MUNICIPAL DE SAÚDE, ANTÔNIO JUARÊS DE CASTRO, QUE ENVIE UMA AMBULÂNCIA MUNICIPAL, DEVENDO FICAR A MESMA À DISPOSIÇÃO DO EVENTO, NO MESMO PERÍODO ACIMA CITADO. </t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/382/382_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE PASSAR A MÁQUINA PATROL NA AV. ISABEL DE CASTRO, NO TRECHO COMPREENDIDO ENTRE O CRUZAMENTO COM A RUA LUZ ATÉ A CASA DE BOMBA DO SAAE, CENTRO, NESTE MUNICÍPIO, BEM COMO, REALIZAR UMA LIMPEZA NOS LOTES VAGOS DA REFERIDA AVENIDA.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/383/383_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE PROPORCIONAR À POPULAÇÃO FEMININA DE LAGOA DA PRATA ATIVIDADES ESPORTIVAS, ATRAVÉS DA CRIAÇÃO DE ESCOLINHAS DE VOLEIBOL, BASQUETEBOL E HANDEBOL FEMININO.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/384/384_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE ENVIAR PARA ESTA CASA, PROJETO DE LEI SUPLEMENTANDO A DOTAÇÃO ORÇAMENTÁRIA JÁ PREVISTA PARA CONTRIBUIR COM A EXPÔ-LAGOA, EM SUA 8ª  EDIÇÃO.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/385/385_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL NA FORMA REGIMENTAL, A NECESSIDADE DE SE TAPAR UM ENORME BURACO EXISTENTE NA RUA DUFINO RODOLFO, NO BAIRRO MARIA FERNANDA I, NESTA CIDADE.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/386/386_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL NA FORMA REGIMENTAL, A NECESSIDADE DE SE DETERMINAR À DIRETORIA DO SAAE QUE TOME AS DEVIDAS PROVIDÊNCIAS PARA REGULARIZAR O PISO DA RUA JOAQUIM GOMES BERNARDES FILHO, NA DIVISA DOS BAIRROS GOMES, SANTA EUGÊNIA II E ETELVINA MIRANDA, (EM FRENTE À CAIXA D'ÁGUA), VISTO QUE UM “REGISTRO” DO SAAE ESTÁ ABAIXO DO NÍVEL DO PISO DA VIA, CAUSANDO UM BURACO, O QUE VEM TRAZENDO PROBLEMAS PARA QUEM TRANSITA PELA VIA.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/387/387_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR UM POSTE DE ENERGIA ELÉTRICA COM LUMINÁRIA EM FRENTE AO N.º 27 DA RUA ZECA FRANCISCO, NO BAIRRO CHICO MIRANDA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/388/388_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR OS NOMES DAS RUAS NOS POSTES, AO INVÉS DE NOMEÁ-LAS NAS PLACAS. </t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/389/389_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL NA FORMA REGIMENTAL, A NECESSIDADE DE SE PATROLAR AS RUAS DO BAIRRO MARIA FERNANDA I, NO TRECHO COMPREENDIDO ENTRE A IGREJA SÃO SEBASTIÃO ATÉ O FINAL DO BAIRRO.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/390/390_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE FAZER UMA LIMPEZA NO LOTE DA ESCOLA MUNICIPAL PROFESSOR MOURÃO, NO BAIRRO SANTA HELENA, BEM COMO, NO LADO EXTERNO DA ESCOLA.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/391/391_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE DETERMINAR AO SETOR DE FISCALIZAÇÃO DA PREFEITURA MUNICIPAL QUE FAÇA UMA INSPEÇÃO JUNTO AO IMÓVEL DE N.º 106, DA ALAMEDA DOS SABIÁS, NO BAIRRO CIDADE JARDIM, PARA VERIFICAÇÃO DO EXERCÍCIO OU NÃO DE ATIVIDADES INDUSTRIAIS NO PRÓPRIO IMÓVEL RESIDENCIAL, DIANTE DO BARULHO PROVENIENTE DE SERRA ELÉTRICA, NORMALMENTE UTILIZADA EM ATIVIDADES INDUSTRIAIS, SENDO CERTO QUE CITADO BAIRRO É EMINENTEMENTE RESIDENCIAL.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/392/392_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A VOSSA EXCELÊNCIA A NECESSIDADE DE SE RESOLVER O MAIS URGENTE POSSÍVEL A SITUAÇÃO DOS GABINETES DOS VEREADORES NO PRIMEIRO PISO DO PRÉDIO SEDE DESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/393/393_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR A RUA AMÂNCIO BERNARDES DOS SANTOS, NO SOL NASCENTE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/394/394_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR A RUA JUCA MANTIBA, NO SOL NASCENTE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/395/395_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL NA FORMA REGIMENTAL, A NECESSIDADE DE SE TAPAR UM BURACO EXISTENTE NA RUA BOM DESPACHO, EM FRENTE AO Nº 685, NO BAIRRO AMÉRICO SILVA.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/396/396_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL NA FORMA REGIMENTAL, A NECESSIDADE DE SE TAPAR UM BURACO EXISTENTE NA ÂNGELO PERILO, EM FRENTE À CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/397/397_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR LUMINÁRIAS EM UM POSTE DE ENERGIA ELÉTRICA SITUADO NA RUA MARIA DA GLÓRIA MACIEL, PRÓXIMO AO N.º 695, NO BAIRRO GOMES, NESTA CIDADE. </t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/398/398_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR UM TRABALHO MAIS ACENTUADO DE PREVENÇÃO À  DENGUE EM NOSSO MUNICÍPIO, PRINCIPALMENTE NOS BAIRROS ONDE JÁ OCORRERAM CASOS DA DOENÇA. </t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/399/399_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A VOSSA EXCELÊNCIA A NECESSIDADE DE SE CONTRATAR UM PROFESSOR DE TEATRO PARA AS ESCOLAS DA REDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/400/400_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A VOSSA EXCELÊNCIA A NECESSIDADE DE SE DETERMINAR AO ASSESSOR JURÍDICO DESTA CASA, JAIME FERREIRA JUNIOR, QUE FAÇA A CONFIRMAÇÃO POR TELEFONE, DE TODOS OS CONVIDADOS PARA A AUDIÊNCIA PÚBLICA A SE REALIZAR NO DIA 23 DE ABRIL, SEGUNDA-FEIRA PRÓXIMA. CONFIRMANDO O TEMA E A IMPORTÂNCIA DA PRESENÇA DOS CONVIDADOS.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/401/401_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE MELHORAR A ILUMINAÇÃO DA AVENIDA ROSA MACIEL, EM FRENTE AO Nº 300, BAIRRO SANTA HELENA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/402/402_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE SE PAVIMENTAR A RUA JOSÉ RIBEIRO DE OLIVEIRA, BAIRRO MARÍLIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/403/403_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR O TRECHO DA RUA GERALDO JOSÉ  DA SILVA, COMPREENDIDO ENTRE A RUA JOAQUIM GOMES PEREIRA ATÉ O SEU FINAL NO SENTIDO DA VARGEM, NO BAIRRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/404/404_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL NA FORMA REGIMENTAL, A NECESSIDADE DE SE DAR CONTINUIDADE À RUA DIREITA DE MODO A PERMITIR O ACESSO AO CONJUNTO HABITACIONAL DO BAIRRO AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/405/405_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR COMO PRIORIDADE NO PROJETO DE ENGENHARIA DE TRÂNSITO A SER IMPLEMENTADO EM BREVE, PELO MUNICÍPIO, A SINALIZAÇÃO DA PRAÇA ARISTÓTELES LUIZ DE OLIVEIRA, MAIS CONHECIDA COMO “PRAÇA DO NOVIDADE”, NO BAIRRO SANTA HELENA, NESTA CIDADE. </t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/406/406_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE CONCEDER AO FUNCIONALISMO MUNICIPAL DE LAGOA DA PRATA O VALE TRANSPORTE, CONFORME CITADO POR ESTE VEREADOR NA ÚLTIMA REUNIÃO ORDINÁRIA, QUE CONTOU COM A PRESENÇA DO ASSESSOR JURÍDICO DO MUNICÍPIO E DO REPRESENTANTE DA EXPRESSO LAGOENSE.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/407/407_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE REALIZAR UMA REUNIÃO COM A PRESENÇA DA COMISSÃO ESPECIAL DA CÂMARA MUNICIPAL, NOMEADA NA ÚLTIMA REUNIÃO ORDINÁRIA, DIA 16 DE ABRIL DE 2007, COMPONENTES DO PODER EXECUTIVO E DIRETORES DA EMPRESA EXPRESSO LAGOENSE PARA TRATAR DOS SEGUINTES ASSUNTOS: CRIAÇÃO DO VALE TRANSPORTE, REALIZAÇÃO DE PESQUISA DE CAMPO PARA AUMENTAR O NÚMERO DE VIAGENS, CRIAÇÃO DO VALE DO ESTUDANTE, MELHORAR O ATENDIMENTO AO IDOSO E AINDA, A RESPEITO DA ADAPTAÇÃO DOS ÔNIBUS PARA O USO POR PARTE DOS DEFICIENTES FÍSICOS.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/408/408_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR UM SUPORTE PARA ESTACIONAMENTO DE BICICLETAS NA ESCOLA MUNICIPAL PROFESSOR AFONSO GOULART, NO BAIRRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/409/409_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR A RUA EURICO DOS SANTOS RIBEIRO, QUE ATRAVESSA OS BAIRROS SÃO FRANCISCO, MARÍLIA E MARIA FERNANDA II, NESTA CIDADE.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/410/410_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL NA FORMA REGIMENTAL, A NECESSIDADE DE SE TAPAR 03 (TRÊS) BURACOS NA RUA JOSINO VIDAL, PRÓXIMO AO FINAL DO ASFALTO, NA DIVISA DOS BAIRROS MARIA FERNANDA II E MARÍLIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/411/411_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CONCLUIR O CALÇAMENTO POLIÉDRICO NAS SEGUINTES VIAS PÚBLICAS NOS BAIRROS CIDADE JARDIM E ERNESTINA BERNARDES: _x000D_
 _x000D_
 1.ALAMEDA DAS ACÁCIAS, ENTRE A R. 27 DE DEZEMBRO E A R. PROF. JACINTO RIBEIRO – BAIRRO ERNESTINA BERNARDES._x000D_
 2.ALAMEDA DAS ACÁCIAS, ENTRE A AV. GETÚLIO VARGAS E A R. ALEXANDRE BERNARDES PRIMO – BAIRRO ERNESTINA BERNARDES._x000D_
 3.AV. GETÚLIO VARGAS, ENTRE A ALAMEDA DAS ACÁCIAS E A R. GOIÁS – BAIRRO ERNESTINA BERNARDES._x000D_
 4.R. 27 DE DEZEMBRO, ENTRE ALAMEDA DAS ACÁCIAS E R. GOIÁS – BAIRRO ERNESTINA BERNARDES._x000D_
 5.ALAMEDA DOS BENTEVIS, ENTRE A ALAMEDA DAS PALMEIRAS E A ALAMEDA DOS FLAMBOIANTS – BAIRRO CIDADE JARDIM. </t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/412/412_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE INSTALAR LUMINÁRIA NO POSTE JÁ EXISTENTE À R. BUGANVILE, ESQUINA COM A AV. DOS IPÊS AMARELOS (Nº 192), NO BAIRRO CORONEL LUCIANO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/413/413_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE COLOCAR LUMINÁRIAS NO POSTE DE ENERGIA ELÉTRICA SITUADO NA RUA SÃO PAULO, PRÓXIMO AO N.º 1.502, NO BAIRRO MARÍLIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/414/414_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR LUMINÁRIAS EM UM POSTE DE ENERGIA ELÉTRICA SITUADO NA RUA LUIZ CARLOS RIBEIRO, PRÓXIMO AO N.º 800, NO BAIRRO SOL NASCENTE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/415/415_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE INICIAR O PROCESSO DE CONSTRUÇÃO DA QUADRA DE ESPORTES DA ESCOLA MUNICIPAL PROFESSOR JACINTO CAMPOS, NO CENTRO, DESTA CIDADE.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/416/416_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE FAZER A RESERVA EM FAVOR DO AUTOR DESTE REQUERIMENTO, DO ESTÁDIO MUNICIPAL NO DIA 07 DE SETEMBRO DE 2007 PARA REALIZAÇÃO DE UMA PARTIDA AMISTOSA ENTRE A EQUIPE DA SELEÇÃO DE LAGOA DA PRATA E UMA EQUIPE DA GRANDE BELO HORIZONTE, PODENDO SER CRUZEIRO, AMÉRICA OU VILA NOVA, BEM COMO, QUE SE FAÇA RESERVA TAMBÉM DO GINÁSIO FRANCELINO PEREIRA, NO DIA 14 DE JULHO DO CORRENTE ANO, SÁBADO, DAS 16 ÀS 22 HORAS PARA REALIZAÇÃO DE UM PROJETO CULTURAL. </t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/417/417_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL NA FORMA REGIMENTAL, A NECESSIDADE DE SE REFORMAR AS ROTATÓRIAS DA CIDADE, COM A COLOCAÇÃO DE NOVOS BLOCOS, MAIS CONHECIDOS COMO “TARTARUGAS” E MELHORA NA SINALIZAÇÃO DAS MESMAS.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/418/418_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL NA FORMA REGIMENTAL, A NECESSIDADE DE SE REFORMAR AS PLACAS SITUADAS NA ENTRADA DA CIDADE, DANDO BOAS VINDAS A NOSSOS VISITANTES.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/419/419_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE CALÇAR UM QUARTEIRÃO NO  FINAL  DA RUA CEARÁ, NO BAIRRO SANTA EUGÊNIA I.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/420/420_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE FAZER A LIMPEZA NO FINAL DA RUA ALEXANDRE BERNARDES LOBATO, PRÓXIMO A O NÚMERO 320, NO BAIRRO SANTA HELENA. </t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/421/421_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE MONTAR A ESTRUTURA E ARBORIZAR A PRAÇA SITUADA NO CONJUNTO HABITACIONAL DO BAIRRO CHICO MIRANDA, COLOCANDO BANCOS E OUTRAS INFRA-ESTRUTURAS DE MODO A DEIXÁ-LA EM CONDIÇÕES DE USO PARA OS CIDADÃOS DAQUELE LOCAL.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/422/422_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE DESTINAR UM LOCAL PARA “PONTO DOS CARROCEIROS” DE NOSSA CIDADE E AINDA, DE SE REGULAMENTAR O EXERCÍCIO DESTA ATIVIDADE.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/423/423_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CONCLUIR AS OBRAS DA QUADRA POLIESPORTIVA DO BAIRRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/424/424_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR UM PEQUENO TRECHO (DE APROXIMADAMENTE 80 METROS) NA RUA SERGIPE, ATRÁS DO MUSEU, NO BAIRRO SANTA ALEXANDRINA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/425/425_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE COLOCAR LIXEIRAS PELAS VIAS E ESPAÇOS PÚBLICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/426/426_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ENCAMINHAR A TODAS AS SECRETARIAS DO MUNICÍPIO E À AUTARQUIA MUNICIPAL – SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO – SAAE, UMA NORMATIVA PROIBINDO QUE OS VEÍCULOS DAS SECRETARIAS E DA AUTARQUIA SEJAM UTILIZADOS PARA O FIM DIVERSO DO ORIGINÁRIO. EVITANDO ASSIM, O TRANSPORTE DE PESSOAS E MATERIAIS QUE POSSAM VIR CARACTERIZAR IMPROBIDADE ADMINISTRATIVA OU CRIME ELEITORAL ATRAVÉS DE TRANSPORTE DE ELEITORES ORIGINANDO-SE EM COMPRA DE VOTOS, SALVO NOS CASOS DE URGÊNCIA E EMERGÊNCIA NO QUE TANGE À ÁREA DE SAÚDE, CASOS DE CALAMIDADE PÚBLICA, CATÁSTROFE, EPIDEMIAS, ETC ...</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/427/427_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE CONSTRUIR O VELÓRIO MUNICIPAL EM LOCAL PRÓPRIO, SENDO ESTE, EM ALGUM LOTE PRÓXIMO AO CEMITÉRIO DA SAUDADE QUE ESTEJA VAGO OU CONSTRUÍDO QUE POSSA SER DE PROPRIEDADE OU ADQUIRIDO PELO PODER PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/428/428_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE COLOCAR UM REDUTOR DE VELOCIDADE ENTRE OS OUTROS DOIS JÁ EXISTENTES NA AV. JOSÉ BERNARDES MACIEL, NO BAIRRO MARÍLIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/429/429_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE REFORMAR OS REDUTORES DE VELOCIDADE EXISTENTES NA AV. BELA VISTA, NESTE MUNICÍPIO, VISTO QUE OS MESMOS SE ENCONTRAM REBAIXADOS E NÃO VÊM ATENDENDO AOS FINS PARA OS QUAIS FORAM COLOCADOS.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/430/430_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE TAPAR UM BURACO EXISTENTE NO CALÇAMENTO DO CRUZAMENTO DAS RUAS JOAQUIM GOMES PEREIRA E JOSAFÁ BERNARDES, NO BAIRRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/431/431_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICA A VOSSA EXCELÊNCIA A NECESSIDADE SE ENVIAR UM OFÍCIO À RÁDIO DIVINAL FM, ACOMPANHADO DESTA INDICAÇÃO, PARABENIZANDO SEUS DIRETORES PELA INOVAÇÃO E DESEJANDO GRANDE SUCESSO NESTA NOVA EMPREITADA.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/432/432_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A VOSSA EXCELÊNCIA A NECESSIDADE SE REALIZAR UMA CONSULTA JUNTO À NDJ QUESTIONANDO SE É LEGAL O PAGAMENTO DE 13 º SUBSÍDIO AO PREFEITO, VICE PREFEITO E SECRETÁRIOS MUNICIPAIS. SE A LEI COMPLEMENTAR MUNICIPAL N.º 41/2001 PODE SERVIR DE FUNDAMENTO PARA O REFERIDO PAGAMENTO. E POR FIM, SE REFERIDA LEI FOSSE DE AUTORIA DA CÂMARA MUNICIPAL SERIA CAPAZ DE FUNDAMENTAR O PAGAMENTO DE 13º SUBSÍDIO TANTO PARA OS VEREADORES QUANTO PARA O PREFEITO, VICE PREFEITO E SECRETÁRIOS MUNICIPAIS. QUE SEJA FORNECIDA CÓPIA DESTA A ESTE VEREADOR E AOS DEMAIS QUE SOLICITAREM.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/433/433_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE PROLONGAR A ILUMINAÇÃO DA RUA NELSINO MIRANDA  NA COMUNIDADE MARTINS GUIMARÃES, COM 02 POSTES DE ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/434/434_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO PRESIDENTE DA FUNDAÇÃO SÃO CARLOS, SR. PAULO GERALDO RODRIGUES AGRADECENDO-LHE PELA HOMENAGEM FEITA A ESTA CASA, E EM ESPECIAL AO VEREADOR AUTOR DESTE, E OS BENFEITORES DESTA FUNDAÇÃO ORA HOMENAGEADOS, EM ESPECIAL AO DEPUTADO FEDERAL VIRGÍLIO GUIMARÃES E A DEPUTADA FEDERAL MARIA LÚCIA CARDOSO. </t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/435/435_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TAPAR UM BURACO EXISTENTE NA RUA MARIA GUIMARÃES, PRÓXIMO À AV. BRASIL, EM FRENTE À MADEREIRA CIMA E À LM.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/436/436_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TAPAR DIVERSOS BURACOS EXISTENTES NA RUA BAHIA, NO BAIRRO SANTA EUGÊNIA II, NESTA CIDADE.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/437/437_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE COLOCAR LUMINÁRIA NO POSTE SITUADO NA RUA ALMIRANTE TAMANDARÉ EM FRENTE A QUADRA POLIESPORTIVA.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/438/438_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE NÃO MODIFICAR O TRAJETO DA ESTRADA QUE LIGA A MG-170 ATÉ A FAZENDA LAGOA VERDE NO DISTRITO INDUSTRIAL. </t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/439/439_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CHEFE DO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE DETERMINAR À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL QUE ESTUDE A POSSIBILIDADE DE CONCEDER UMA AJUDA À SENHORA MARIA DAS GRAÇAS SILVA, RESIDENTE E DOMICILIADA À RUA JOSAFÁ BERNARDES, N.º 1296, BAIRRO NOSSA SENHORA DAS GRAÇAS, NESTA CIDADE, NO SENTIDO DE SE REFORMAR O BANHEIRO DE SUA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/440/440_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE INCLUIR DENTRE AS AÇÕES DA SECRETARIA MUNICIPAL DE OBRAS, A PAVIMENTAÇÃO DA RUA JOSÉ MARIA REZENDE, NO BAIRRO MARÍLIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/441/441_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE DETERMINAR AO SETOR DE COMPRAS, BEM COMO, À COMISSÃO DE LICITAÇÕES, E A OUTROS ÓRGÃOS COMPETENTES, A PROIBIÇÃO DA ASSINATURA DE QUALQUER CONTRATO DO MUNICÍPIO DE LAGOA DA PRATA COM O JORNAL ÚLTIMA HORA TENDO EM VISTA QUE SEU SÓCIO-PROPRIETÁRIO, SR. JULIANO ROSSI, É ASSESSOR DE COMUNICAÇÃO DA PREFEITURA MUNICIPAL E PORTANTO, IMPEDIDO DE CONTRATAR COM O MUNICÍPIO NOS TERMOS DO ART. 97 DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/442/442_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE COLOCAR UM POSTE DE ENERGIA ELÉTRICA COM LUMINÁRIAS NA RUA SERGIPE, PRÓXIMO AO SEU FINAL, ATRÁS DO MUSEU, NO BAIRRO SANTA ALEXANDRINA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/443/443_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE REALIZAR INTERVENÇÕES NO SENTIDO DE ARRUMAR O PISO DO PÁTIO DO TERMINAL RODOVIÁRIO, INCLUINDO A PLATAFORMA, QUE SE ENCONTRA MUITO IRREGULAR.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/444/444_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE CONTEMPLAR TAMBÉM AO BAIRRO CIDADE JARDIM A PAVIMENTAÇÃO POLIÉDRICA DE RUAS, LOGICAMENTE, É DE SUMA IMPORTÂNCIA QUE ESTE SERVIÇO SEJA REALIZADO EM TODOS OS BAIRROS DE LAGOA DA PRATA, MAS, CONTUDO NO BAIRRO CIDADE JARDIM ESTÁ PREJUDICADO, POR NÃO TER TIDO POR PARTE DO PODER EXECUTIVO, NAS ÚLTIMAS ADMINISTRAÇÕES A ATENÇÃO QUE MERECE, DENTRO DAS POSSIBILIDADES SOLICITO QUE FAÇAM A PAVIMENTAÇÃO PRINCIPALMENTE NAS RUAS COM MAIOR FLUXO DE VEÍCULOS E COM MAIOR NÚMERO DE MORADORES.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/445/445_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO E CÓPIA DESTE, AO GERENTE DA CAIXA ECONÔMICA FEDERAL DE LAGOA DA PRATA SOLICITANDO DO MESMO QUAL A DOCUMENTAÇÃO NECESSÁRIA PARA A EFETIVA LIBERAÇÃO DOS RECURSOS ABAIXO MENCIONADOS:_x000D_
  		R$ 150.000,00 PARA PAVIMENTAÇÃO DE RUAS NO BAIRRO SOL NASCENTE;_x000D_
  		R$ 50.000,00 PARA CONSTRUÇÃO DA QUADRA DA ESCOLA MUNICIPAL JACINTO CAMPOS;_x000D_
  		R$ 50.000,00 PARA CONSTRUÇÃO DE UMA QUADRA NA RUA ALMIRANTE TAMANDARÉ, NO BAIRRO NOSSA SENHORA DAS GRAÇAS;_x000D_
  		R$ 50.000,00 PARA CONSTRUÇÃO DE UMA QUADRA NO BAIRRO SOL NASCENTE.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/446/446_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/447/447_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE REALIZAR INTERVENÇÕES NO SENTIDO DE RECUPERAR UM BUEIRO SITUADO NA AV. JOSÉ BERNARDES MACIEL, PRÓXIMO AO PARQUE DOS BURITIS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/448/448_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE RETIRAR A REDE DE TRANSMISSÃO DE ENERGIA ELÉTRICA DE ALTA TENSÃO QUE PASSA POR CIMA DA RESIDÊNCIA SITUADA NA RUA JOSÉ LUCAS Nº 951. </t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/449/449_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE FAZER UMA CAMPANHA NO MUNICÍPIO, DE CONSCIENTIZAÇÃO SOBRE A SEGURANÇA NO TRÂNSITO.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/450/450_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL NA FORMA REGIMENTAL, QUE EM UMA AÇÃO CONJUNTA COM A SECRETARIA DE EDUCAÇÃO E A SECRETARIA DE OBRAS ESTUDEM A POSSIBILIDADE DE CONSTRUÍREM E MANTER FUNCIONANDO COM A PARTICIPAÇÃO DAS ESCOLAS MUNICIPAIS, UMA CIDADEZINHA MIRIM - TRANSITOLÂNDIA - COM RUAS, QUARTEIRÕES, SEMÁFOROS, PLACAS DE SINALIZAÇÕES, FAIXAS DE SINALIZAÇÃO, ETC... ATENDENDO TODA A POPULAÇÃO TAMBÉM NOS FINAIS DE SEMANA, INCLUSIVE DOMINGOS E FERIADOS.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/451/451_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE SE PAVIMENTAR UM PEQUENO TRECHO (APENAS UMA QUADRA) DA RUA DONA TINUCA, ENTRE A AV. BRASIL E A RUA DONA ALEXANDRINA, NO BAIRRO MARIA FERNANDA I, NESTA CIDADE.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/452/452_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CONSERTAR FALHA EXISTENTE NO CALÇAMENTO DA AV. VEREADOR ANTENOR CHAGAS MADEIRA, NA ESQUINA COM A AV. JOSÉ BERNARDES MACIEL, NO BAIRRO MARÍLIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/453/453_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR REDUTORES DE VELOCIDADE NA AV. JOSÉ BERNARDES MACIEL, NO TRECHO COMPREENDIDO ENTRE AS RUAS MARANHÃO E MANAUS. </t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/454/454_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE REALIZAR INTERVENÇÃO NA AV. FERNÃO DIAS, BEM AO SEU FINAL, PRÓXIMO AO TREVO, NO SENTIDO DE SE RETIRAR O ESTREITAMENTO DA VIA EXISTENTE NO LOCAL, TENDO EM VISTA O IMINENTE RISCO DE ACIDENTES NAQUELA LOCALIDADE. </t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/455/455_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE TAPAR OS BURACOS EXISTENTES NO ASFALTO DA AV. FERNÃO DIAS, EM FRENTE À FÁBRICA DE CALÇADOS.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/456/456_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE ATENDER ÀS REIVINDICAÇÕES DAS PESSOAS SOROPOSITIVAS SUBMETIDAS A TRATAMENTO MÉDICO EM BELO HORIZONTE, QUE ESTÃO DESCRITAS NO RECEITUÁRIO CUJA CÓPIA SEGUE ANEXA, PRINCIPALMENTE QUANTO AO VALE-REFEIÇÃO.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/457/457_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE FAZER O CALÇAMENTO DA RUA RAUL GOMES BERNARDES, A PARTIR DO Nº 1637, NESTA CIDADE. </t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/458/458_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE EDUCAÇÃO POSSA ADQUIRIR EXEMPLARES DO LIVRO “JUBILEU – UM POVO QUE BRILHA EM SUA HISTÓRIA” QUE CONTA A HISTÓRIA DOS 75 ANOS DA PARÓQUIA DE SÃO CARLOS BORROMEU PARA SEREM DISTRIBUÍDOS GRATUITAMENTE ÀS ESCOLAS E BIBLIOTECAS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/459/459_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE SE ORGANIZAR UMA AGENDA OFICIAL PARA O EXECUTIVO MUNICIPAL, INGLOBANDO TODAS AS PASTAS, PARA REGISTRAR E ORGANIZAR A PARTICIPAÇÃO DAQUELE PODER EM TODOS AS ATIVIDADES QUE ACONTECEM DURANTE O ANO EM RELAÇÃO A SUAS AÇÕES NO MUNICÍPIO, BEM COMO TAMBÉM, NOS GOVERNOS ESTADUAL E FEDERAL.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/460/460_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR INTERVENÇÃO NO SENTIDO DE ARRUMAR UM BUEIRO SITUADO NO CRUZAMENTO DA RUA RIO GRANDE DO SUL COM AV. ISABEL DE CASTRO, O QUAL SE ENCONTRA AFUNDADO, LEVANDO PERIGO AOS USUÁRIOS DAS VIAS.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/461/461_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR UM LEVANTAMENTO A RESPEITO DA EXISTÊNCIA DE ESPAÇOS DESTINADOS A PRAÇAS NO MUNICÍPIO DE LAGOA DA PRATA E QUE AINDA NÃO FORAM UTILIZADOS PARA OS FINS A QUE SE DESTINAM.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/462/462_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE FAZER A  MUDANÇA DE 03 POSTES DA CEMIG NA RUA GERALDO JOSÉ DA SILVA.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/463/463_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE COLOCAR 02 POSTES DE TRANSMISSÃO DE ENERGIA ELÉTRICA NA RUA MARIA DA GLÓRIA MACIEL ESQUINA COM A RUA PRINCESA ISABEL. </t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/464/464_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE SOLUCIONAR O PROBLEMA DE ACÚMULO DE ÁGUAS PLUVIAIS EXISTENTE NA RUA PARANÁ, EM FRENTE AO NÚMERO 1.293, NO BAIRRO MARÍLIA.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/465/465_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE SE REALIZAR ANUALMENTE UMA SIPAT - SEMANA INTERNA DE PREVENÇÃO DE ACIDENTES DO TRABALHO, ENVOLVENDO A CÂMARA MUNICIPAL, PREFEITURA MUNICIPAL, SAAE, AS ESCOLAS MUNICIPAIS, PSF, CEO, PRONTO SOCORRO, ETC...</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/466/466_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE SE ATENDER ÀS LEIS MUNICIPAL, ESTADUAL E FEDERAL, EQUIPANDO O PRÉDIO DA PREFEITURA COM UM ELEVADOR, BEM COMO TAMBÉM, ESTUDAR A POSSIBILIDADE DE REPASSAR RECURSOS PARA A AMAVI PARA QUE A MESMA POSSA FAZER AQUISIÇÃO DE OUTRO ELEVADOR QUE SERVIRÁ O PRÉDIO DO FÓRUM LOCAL, DONA BÁRBARA OLIVEIRA MIRANDA, OU AINDA, QUE SEJA FIRMADO CONVÊNIO COM O ESTADO PARA ESTE FIM.  </t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Narcízio Naza, Sargento Márcio</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/467/467_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO PREFEITO MUNICIPAL A NECESSIDADE DE COLOCAR UMA LUMINÁRIA NO POSTE SITUADO À RUA MARIA DA GLÓRIA MACIEL, N.º 719, BAIRRO GOMES, NESTA CIDADE. </t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/468/468_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR UMA  “OPERAÇÃO TAPA BURACOS” NAS VIAS ASFALTADAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/469/469_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR UMA  REVISÃO NA PARTE ELÉTRICA DA PRAÇA DA IGREJA NOSSA SENHORA DO ROSÁRIO, PRINCIPALMENTE QUANTO À SUA ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/470/470_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR FAIXAS COM SINALIZAÇÃO DE ALERTA NO PISO DAS VIAS QUE CIRCUNDAM A PRAÇA ARISTÓTELES LUIZ DE OLIVEIRA (PRAÇA DO NOVIDADE), BEM COMO, PLACAS MAIS AFASTADAS DA PRAÇA, JÁ INDICANDO A ALTERAÇÃO NO SENTIDO DO TRÂNSITO NA MESMA, VISTO QUE FORAM COLOCADAS PLACAS INDICANDO MÃO ÚNICA NO LOCAL, PORÉM, SOMENTE AS PLACAS AFIXADAS NA PRAÇA, NÃO SÃO SUFICIENTES PARA A EFETIVA SEGURANÇA DO TRÂNSITO.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/471/471_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR O REBAIXAMENTO DO NÍVEL DO CÓRREGO, E AINDA, A DESOBSTRUÇÃO DA MANILHA LOCALIZADA NO FINAL DA RUA RIO GRANDE DO NORTE, PRÓXIMO À AVENIDA BRASIL (EM FRENTE AO ANTIGO SUPERMERCADO VANDINHO), PARA FACILITAR O ESCOAMENTO DAS ÁGUAS. </t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/472/472_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR URGENTEMENTE UMA INTERVENÇÃO NO PISO DA RUA MANAUS, EM FRENTE AO POSTO RM I, PARA TAPAR UM BURACO ALI EXISTENTE.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/473/473_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR SUPORTE, LUMINÁRIA E LÂMPADA NO POSTE DE ENERGIA ELÉTRICA SITUADO EM FRENTE AO NÚMERO 790 DA AV. VEREADOR ANTENOR CHAGAS MADEIRA, NO BAIRRO MARÍLIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/474/474_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE SE INSTALAR HIDRANTES EM NOSSO MUNICÍPIO, POIS, CHEGARÁ O MOMENTO EM QUE SERÁ INEVITÁVEL UM POSTO DO CORPO DE BOMBEIROS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/475/475_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICA A VOSSA EXCELÊNCIA A  NECESSIDADE DE SE DETERMINAR A CONFECÇÃO DE UMA PLACA EM HOMENAGEM AO CONTERRÂNEO GILBERTO SILVA QUE ONTEM, DIA 15 DE JULHO DE 2007, SAGROU-SE CAMPEÃO NA IMPORTANTE COPA AMÉRICA DE SELEÇÕES, DESTACANDO NESTA PLACA O FATO DE TER SIDO AINDA, CAPITÃO DA SELEÇÃO CANARINHO. _x000D_
  	INDICO AINDA, QUE A SECRETARIA DESTA CASA AGENDE COM O NOSSO ILUSTRE ATLETA UMA DATA PARA QUE O MESMO POSSA VIR À CÂMARA MUNICIPAL RECEBER DAS MÃOS DO AUTOR DESTE, ESTA PLACA, DENTRO DO PERÍODO EM QUE ESTARÁ DE FÉRIAS EM LAGOA DA  PRATA, ENTRE OS DIAS 16 DE JULHO A 1º DE AGOSTO APROXIMADAMENTE, CONFORME NOTICIADO EM MATÉRIA QUE SEGUE ANEXA.   </t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/476/476_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE PAVIMENTAR COM CALÇAMENTO POLIÉDRICO AS VIAS PÚBLICAS DO BAIRRO MONSENHOR ALFREDO DOHR, NESTA CIDADE.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/477/477_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR A RUA JOSÉ XAVIER, NO TRECHO DE APENAS DUAS QUADRAS, NO BAIRRO MANGABEIRA.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/478/478_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CONSTRUIR UMA CRECHE NO BAIRRO AMÉRICO SILVA, EM UM IMÓVEL DE PROPRIEDADE DO MUNICÍPIO, SITUADO NO FINAL DA RUA DIVINÓPOLIS.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/479/479_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL NA FORMA REGIMENTAL, A NECESSIDADE DE SE APROVEITAR A REVITALIZAÇÃO DA SINALIZAÇÃO DE TRÂNSITO  QUE ESTÁ SENDO REALIZADA NO MUNICÍPIO PARA SE REFORMAR AS ROTATÓRIAS DA CIDADE, COM A COLOCAÇÃO DE NOVOS BLOCOS, MAIS CONHECIDOS COMO “TARTARUGAS” E MELHORA NA SINALIZAÇÃO DAS MESMAS.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/480/480_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR UMA AMBULÂNCIA A DISPOSIÇÃO DO PÚBLICO NA FESTA DO CONGADO SÃO DOMINGO GUSMÃO, DO BAIRRO MARÍLIA, QUE SE REALIZARÁ NOS DIAS 09, 10, 11 E 12 DO CORRENTE MÊS, DAS 20 ÀS 23 HORAS.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/481/481_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE SOLICITAR AO SAAE QUE ENVIE E DEIXE À DISPOSIÇÃO DA POPULAÇÃO A “CARRETINHA DE ÀGUA MINERAL”, REABASTECENDO-A DE ACORDO COM A NECESSIDADE, NA FESTA DO CONGADO SÃO DOMINGO GUSMÃO, DO BAIRRO MARÍLIA, QUE SE REALIZARÁ NOS DIAS 09, 10, 11 E 12 DO CORRENTE MÊS, DAS 20 ÀS 23 HORAS.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/482/482_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR UM POSTE DE TRANSMISSÃO DE ENERGIA ELÉTRICA NA RUA GERALDO JOSÉ DA SILVA EM FRENTE AO SÍTIO DO SR. OLINTO MENDES DA SILVA. </t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/483/483_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR UMA AMBULÂNCIA A DISPOSIÇÃO DO PÚBLICO NA FESTA DO CONGADO NOSSA SENHORA DO ROSÁRIO, QUE SE REALIZARÁ NOS DIAS 07, 08, 09 E 10 DO  MÊS DE SETEMBRO, DAS 19 ÀS 23 HORAS.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/484/484_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE SOLICITAR AO SAAE QUE ENVIE E DEIXE À DISPOSIÇÃO DA POPULAÇÃO A “CARRETINHA DE ÀGUA MINERAL”, REABASTECENDO-A DE ACORDO COM A NECESSIDADE, NA FESTA DO CONGADO DE NOSSA SENHORA DO ROSÁRIO QUE SE REALIZARÁ NOS DIAS 07, 08, 09 E 10 DO MÊS DE SETEMBRO, DAS 19 ÀS 23 HORAS.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/485/485_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE FAZER ACOSTAMENTO E GUARIDA NAS PARADAS DE ÔNIBUS QUE FICAM NA AV. MINAS GERAIS NA SAÍDA DA CIDADE.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/486/486_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE DESENVOLVER ATIVIDADES PARA 3ª IDADE MASCULINA, COMO A CONSTRUÇÃO DE MESAS DE JOGOS EM PRAÇAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/487/487_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A  NECESSIDADE DE SE OFERECER PLANO DE SAÚDE A CADA UM DOS SERVIDORES PÚBLICOS MUNICIPAIS, INCLUÍDOS OS DO SAAE LOGICAMENTE, DE FORMA A VALORIZÁ-LOS E PROTEGÊ-LOS,  COMO FORA FEITO HÁ 03 ANOS PELA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/488/488_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A  NECESSIDADE DE SE COLOCAR UM POSTE DE TRANSMISSÃO DE ENERGIA ELÉTRICA COM LUMINÁRIA, PRÓXIMO AO N.º 794, DA RUA TOMÉ DE SOUZA, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/489/489_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE DETERMINAR A REALIZAÇÃO DE UMA REVISÃO NA PARTE ELÉTRICA DA PRAÇA DE EVENTOS, VISANDO MELHORAR A ILUMINAÇÃO NO LOCAL.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/490/490_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR UMA ROTATÓRIA NO CRUZAMENTO DAS RUAS SETE DE SETEMBRO E SANTO ANTÔNIO DO MONTE, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/491/491_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR A AV. ISABEL DE CASTRO, NO CENTRO DESTA CIDADE. </t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/492/492_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PRESIDENTE DESTA CASA DE LEIS, A  NECESSIDADE DE SE AUTORIZAR DIÁRIA DE VIAGEM A ESTE VEREADOR PARA A CIDADE DE BELO HORIZONTE, NO DIA 29 DE AGOSTO DO CORRENTE ANO, PARA QUE POSSA SE FAZER PRESENTE NO GABINETE DO DEPUTADO FEDERAL VIRGÍLIO GUIMARÃES, VISANDO BUSCAR JUNTO AO CENTRO FEDERAL DE EDUCAÇÃO TECNOLÓGICA DE MINAS GERAIS - CEFET – MG, A POSSIBILIDADE  DE INSTALAR EM NOSSO MUNICÍPIO UMA ESCOLA DE NÍVEL SUPERIOR DESSA CONCEITUADA INSTITUIÇÃO DE ENSINO SUPERIOR. </t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/493/493_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE CALÇAR AS RUAS GERALDINHO ZUEIRA NO BAIRRO MARIA FERNANDA I E ALAMÊDA DOS FLAMBOYANS PRÓXIMO AO Nº 445 NO BAIRRO CIDADE JARDIM. </t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/494/494_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR AS RUAS ANTÔNIO CORNÉLIO DE OLIVEIRA E RUA PROFESSOR SINFRÔNIO MENDES NO BAIRRO MARÍLIA. </t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/495/495_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/496/496_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR A RUA DA REDE FERROVIÁRIA (PARTE ALTA), SITUADA NO BAIRRO SANTA HELENA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/497/497_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE FAZER UMA REVISÃO GERAL NA PRAÇA DA IGREJA DE NOSSA SENHORA DO ROSÁRIO, TENDO EM VISTA A REALIZAÇÃO DA FESTA DO CONGADO QUE SE DARÁ NOS DIAS 06 A 10 DE SETEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/498/498_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR PLACAS IDENTIFICANDO OS LOGRADOUROS DO MUNICÍPIO, OU PELO MENOS IDENTIFICÁ-LOS COM ESCRITA NOS POSTES.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/499/499_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE PAVIMENTAR COM CALÇAMENTO POLIÉDRICO AS SEGUINTES VIAS PÚBLICAS DO BAIRRO CIDADE JARDIM: ALAMEDA DOS BEM-TE-VIS, DO N.º 230 ATÉ SEU FINAL; ALAMEDA DOS SABIÁS, DO N.º 229 ATÉ SEU FINAL; ALAMEDA DOS FLAMBOYANTS, A PARTIR DA ALAMEDA DOS BEM-TE-VIS, ATÉ SEU FINAL; ALAMEDA DAS ARARAS, DO N.º 225 ATÉ SEU FINAL; E ALAMEDA DOS IPÊS AMARELOS EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/500/500_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE EXONERAR TODOS OS PARENTES CONSAGÜÍNEOS E AFINS, ATÉ 3º GRAU, DE SUA PESSOA, DO VICE PREFEITO, SECRETÁRIOS MUNICIPAIS E VEREADORES, QUE ESTEJAM TRABALHANDO NA PREFEITURA OU SAAE, ATENDENDO AO PRINCÍPIO CONSTITUCIONAL DA MORALIDADE NA ADMINISTRAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/501/501_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE CONCEDER AUMENTO AOS SERVIDORES PÚBLICOS MUNICIPAIS DE MODO A SE CUMPRIR O PROMETIDO NO PROGRAMA DE GOVERNO DA ATUAL ADMINISTRAÇÃO, QUE PREVIA UM GANHO REAL DE 10 % AOS SERVIDORES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/502/502_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR A RUA JOSÉ DE CASTRO TEIXEIRA, NO BAIRRO SANTA EUGÊNIA II. </t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/503/503_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR AS RUAS SEBASTIÃO ANTÔNIO DA SILVA, JOSÉ LUIZ BERNARDES, PAULO BERNARDES E AINDA, A TRAVESSA RETIRO, TODAS NO BAIRRO SANTA EUGÊNIA II.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/504/504_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR PLACAS DE SINALIZAÇÃO DE TRÂNSITO NOS CRUZAMENTOS DAS RUAS TIRADENTES COM LUZ, SANTO ANTÔNIO DO MONTE COM SÃO CARLOS, TIRADENTES COM MODESTO GOMES, ANTES DO INÍCIO DA FESTA DO CONGADO DOS DEVOTOS DE NOSSA SENHORA DO ROSÁRIO, QUE SE REALIZARÁ NOS DIAS 06 A 10 DE SETEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/505/505_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE DETERMINAR À DIRETORIA DO SAAE QUE REALIZE OBRAS DE RECUPERAÇÃO DO CALÇAMENTO NO CRUZAMENTO DA RUA JOSÉ BERNARDES LOBATO COM ALEXANDRE BERNARDES PRIMO, NO CENTRO DESTA CIDADE.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/506/506_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR A RUA JOÃO ANTÔNIO DE OLIVEIRA, BAIRRO MARIA FERNANDA I, NESTA CIDADE</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/507/507_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE PRIORIZAR A REALIZAÇÃO DE OBRAS NOS PONTOS DE ALAGAMENTO EXISTENTES NA CIDADE, COMO POR EXEMPLO: A AV. ISABEL DE CASTRO, NO TRECHO COMPREENDIDO ENTRE A AV. JOSÉ BERNARDES MACIEL ATÉ A RUA JOAQUIM GOMES PEREIRA, PERTO DA APAE; RUA RIO GRANDE DO NORTE PRÓXIMO À AVENIDA BRASIL; AO LADO BRASCICLO E DA FÁBRICA DE CALÇADOS NO BAIRRO CHICO MIRANDA, E OUTROS.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/508/508_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE COLOCAR UM POSTE DE ILUMINAÇÃO NA RUA JESUS VIDAL, AO LADO DO N.º 600, NO BAIRRO SOL NASCENTE.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/509/509_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A VOSSA EXCELÊNCIA A NECESSIDADE DE SE REALIZAR UMA CONSULTA POPULAR (PLEBISCITO) NO ÂMBITO MUNICIPAL, QUESTIONANDO AOS CIDADÃOS LAGOPRATENSES A RESPEITO DA OPINIÃO DOS MESMOS SOBRE A PRÁTICA DO NEPOTISMO NA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/510/510_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR 03 POSTES DE ILUMINAÇÃO NA ALAMEDA DOS IPÊS BRANCOS, NO CRUZAMENTO COM A RUA MARIA TEREZA WINTER, BAIRRO SANTA ALEXANDRINA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/511/511_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR UM POSTE DE ENERGIA ELÉTRICA, COM LUMINÁRIA, NA RUA ALMIRANTE TAMANDARÉ, EM FRENTE AO SÍTIO DA NANINHA, ONDE ESTÁ ABRINDO A RUA PARA DAR ACESSO À ARCE.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/512/512_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR UMA VISTORIA EM TODAS AS COBERTURAS DOS PONTOS DE TÁXI DA PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/513/513_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR A  REFORMA DA CALÇADA (PASSEIO) DA AVENIDA DO CONTORNO, LOCAL ONDE OS CIDADÃOS FAZEM CAMINHADA. </t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/514/514_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE INFORMAR A ESTA CASA, BEM COMO, À POPULAÇÃO DO BAIRRO SÃO JOSÉ (ANTIGO BAIRRO GLÓRIA), A RESPEITO DA REFORMA DA QUADRA DE ESPORTES QUE HÁ MUITO TEMPO VEM SOFRENDO INTERVENÇÕES E AINDA NÃO FORA ENTREGUE À COMUNIDADE.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/515/515_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR UM TRECHO DE APENAS 50 METROS NA RUA PEDRO ROBERTO AMORIM NO BAIRRO GOMES.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/516/516_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE DESENVOLVER PROGRAMAS QUE OFERECEM ESPORTE ESPECIALIZADO ÀS CRIANÇAS E ADOLESCENTES DO NOSSO MUNICÍPIO, COM ATENÇÃO ESPECIAL PARA AS DO SEXO FEMININO.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/517/517_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A VOSSA EXCELÊNCIA A NECESSIDADE DE SE REALIZAR O AGENDAMENTO DA VINDA DE SECRETÁRIOS MUNICIPAIS A ESTA CASA, QUANDO CONVOCADOS, DE MODO QUE VENHA APENAS UM DE CADA VEZ, PARA O BOM ANDAMENTO DA REUNIÃO E MELHOR APROVEITAMENTO DA VISITA DO SECRETÁRIO.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/518/518_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR A RUA JOSÉ FERREIRA DE MOURA, NO BAIRRO SOL NASCENTE, NESTA CIDADE. </t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/519/519_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE ASFALTAR MAIS UM TRECHO DA RUA SANTO ANTÔNIO DO MONTE, COMPREENDIDO ENTRE A RUA SETE DE SETEMBRO E A RUA JOAQUIM GOMES PEREIRA, NESTA CIDADE. </t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/520/520_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/520/520_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE REALIZAR OBRA PARA A CAPTAÇÃO DE ÁGUAS PLUVIAIS NA RUA ISABEL DE CASTRO, A PARTIR DA RUA LUZ ATÉ A RUA JOSÉ BERNARDES MACIEL. </t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/521/521_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE RETIRAR A TELA (ALAMBRADO) E AS GRADES QUE CERCAM A PRAIA PÚBLICA MUNICIPAL DE MODO A DEIXÁ-LA DE LIVRE ACESSO AOS USUÁRIOS.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/522/522_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR MANILHAS PARA ESCOAMENTO DAS ÁGUAS PLUVIAIS, NO CRUZAMENTO DA RUA PARAÍBA COM RUA SANTA CATARINA, CENTRO, DE MODO A ACABAR COM A DEPRESSÃO EXISTENTE NO LOCAL E QUE VEM TRAZENDO GRANDES TRANSTORNOS AOS USUÁRIOS DAS REFERIDAS VIAS.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/523/523_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR INTERVENÇÕES NA AV. BELA VISTA DE MODO A TAPAR OS BURACOS EXISTENTES NO PISO DA REFERIDA VIA, BEM COMO, DE REFORMAR OS REDUTORES DE VELOCIDADE EXISTENTES NA MESMA, PARA QUE SURTAM OS EFEITOS DESEJADOS.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/524/524_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/524/524_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR INTERVENÇÕES NAS RUAS ANTENOR CHAGAS MADEIRA E SAMUEL BERNARDES, NO BAIRRO MARÍLIA DE MODO A TAPAR OS BURACOS EXISTENTES NO PISO DAS MESMAS.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/525/525_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR UMA LIMPEZA EM UM TERRENO VAGO, DE PROPRIEDADE DO MUNICÍPIO, SITUADO NA RUA JOSÉ DE CASTRO TEIXEIRA, ESQUINA COM A RUA RIO DE JANEIRO, NO CENTRO DESTA CIDADE.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/526/526_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE FAZER UMA DEPRESSÃO OU DE SE COLOCAR UMA LOMBADA (TIPO REDUTOR DE VELOCIDADE) NO CRUZAMENTO DA AV. DONA ROSA MACIEL COM A RUA CORONEL AMÂNCIO BERNARDES, NO BAIRRO SANTA HELENA, NESTA CIDADE, DE MODO A EVITAR QUE A ÁGUA DA ENXURRADA QUE DESCE PELA DITA AVENIDA ATINJA AS RESIDÊNCIAS SITUADAS NA PARTE INFERIOR DA MESMA.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/527/527_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE CALÇAR A RUA MARIA GUIMARÃES, NO TRECHO COMPREENDIDO ENTRE A AV. BELA VISTA E A RUA MATO GROSSO, NO BAIRRO MARIA FERNANDA I, NESTA CIDADE.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/528/528_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR UMA ROTATÓRIA NO CRUZAMENTO DA AV. JOSÉ BERNARDES MACIEL COM RUA SAMUEL BERNARDES, NO BAIRRO MARÍLIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/529/529_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE MONTAR UM CENTRO DE TRIAGEM DE PESSOAL NO TERMINAL RODOVIÁRIO LOCAL, NO ESPAÇO EXISTENTE DE FRENTE PARA A RUA BAHIA.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/530/530_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE FAZER UMA SINALIZAÇÃO ADEQUADA PRÓXIMO AOS SEMÁFOROS RECENTEMENTE COLOCADOS NA AVENIDA BRASIL, TANTO NO CRUZAMENTO DESTA COM A RUA RIO DE JANEIRO, QUANTO COM A RUA ALAGOAS. </t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/531/531_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR UMA ROTATÓRIA NO CRUZAMENTO DA AV. BRASIL COM A RUA MANAUS, EM FRENTE AO POSTO RM I.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/532/532_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR UMA ROTATÓRIA NO CRUZAMENTO DA RUA JOAQUIM GOMES PEREIRA COM A RUA MODESTO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/533/533_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE INSTALAR A REDE DE ENERGIA ELÉTRICA E COLOCAR LUMINÁRIAS EM UM POSTE EXISTENTE EM UMA QUADRA DA RUA ALMIRANTE TAMANDARÉ, NO TRECHO COMPREENDIDO ENTRE AS AVENIDAS BENEDITO VALADARES E GETÚLIO VARGAS, NO BAIRRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/534/534_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR INTERVENÇÕES NO SENTIDO DE CORRIGIR IRREGULARIDADES NO CALÇAMENTO DA AV. GETÚLIO VARGAS, NO TRECHO COMPREENDIDO ENTRE O CRUZAMENTO DESTA, COM A RUA CIRILO MACIEL E O CRUZAMENTO COM A RUA GOIÁS, NO CENTRO DESTA CIDADE.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/535/535_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR O CONSERTO DO ELEVADOR DESTA CASA DE LEIS O MAIS URGENTE POSSÍVEL, VISTO QUE O MESMO HÁ MUITO TEMPO SE ENCONTRA DANIFICADO E NÃO VEM ATENDENDO ÀS FINALIDADES PARA AS QUAIS FORA INSTALADO.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/536/536_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/537/537_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REFORMAR O BUEIRO EXISTENTE NA INTERCESSÃO DA TRAVESSA ZINO GOMES, COM RUA JOSÉ DE CASTRO TEIXEIRA, QUE SE ENCONTRA COM UMA BARRA DE FERRO QUEBRADA E NAQUELES PRÓXIMO ÀS RUAS JOSÉ LUIZ BERNARDES E SEBASTIÃO PINTO, NA DIVISA DOS BAIRROS GOMES E SANTA EUGÊNIA II, NESTA CIDADE.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/538/538_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE RETIRAR O CANTEIRO CENTRAL DA RUA DOM PEDRO II, NO BAIRRO AMÉRICO SILVA.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/539/539_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR 02 POSTES DE ENERGIA ELÉTRICA COM LUMINÁRIAS, NA AV. BENEDITO VALADARES, PRÓXIMO À PONTE EXISTENTE NESTA VIA, NO BAIRRO GOMES, BEM COMO, DE SE COLOCAR UM POSTE DE ENERGIA ELÉTRICA COM LUMINÁRIAS NA RUA FRANCISCO PACHECO, NO BAIRRO GOMES.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/540/540_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR 01 POSTE DE ENERGIA ELÉTRICA COM LUMINÁRIAS, NA RUA SECUNDINO RODRIGUES, PRÓXIMO À MARGEM DA RODOVIA MG-170, ONDE SERÁ CONSTRUÍDO UM GALPÃO PARA O FUNCIONAMENTO DE UMA BORRACHARIA.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/541/541_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE COLOCAR 02 POSTES DE ENERGIA ELÉTRICA COM LUMINÁRIAS, NA RUA JOAQUIM DEUSDETE NEVES, ESQUINA COM AV. BRASIL, PRÓXIMO À MG-170, NO BAIRRO MARIA FERNANDA I, NESTA CIDADE. </t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/542/542_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR UMA REFORMA NO BUEIRO EXISTENTE PRÓXIMO AO CRUZAMENTO DA AV. BRASIL COM RUA RIO GRANDE DO NORTE, EM FRENTE AO BAR LAVA-JATO, TENDO EM VISTA QUE NA REFERIDA BOCA-DE-LOBO HÁ UMA ABERTURA COM ESPAÇO SUFICIENTE PARA PASSAR UMA PESSOA ADULTA, O QUE REPRESENTA GRANDE RISCO DE ACIDENTES. </t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/543/543_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE ENVIAR OFÍCIO À POLÍCIA MILITAR LOCAL, SOLICITANDO Á MESMA QUE REALIZE CAMPANHA DE ORIENTAÇÃO, BEM COMO, EFETIVA FISCALIZAÇÃO NAS VIAS PÚBLICAS, MAIS ESPECIFICAMENTE QUANTO À UTILIZAÇÃO DO ESPAÇO PARA ESTACIONAMENTO DE MOTOCICLETAS, QUE VEM SENDO INDEVIDAMENTE UTILIZADO POR CARROS, CAMIONETES, CAMINHÕES, ETC...</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/544/544_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR INTERVENÇÕES NO PISO DA RUA RIO DE JANEIRO, NO TRECHO COMPREENDIDO ENTRE A AV. BRASIL E A RUA SÃO PAULO, BEM COMO, NO PISO DA RUA SÃO PAULO, EM FRENTE À ENTRADA DA EMBARÉ, DE MODO A TAPAR OS BURACOS E CORRIGIR AS IRREGULARIDADES DO PISO ALI EXISTENTES.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/545/545_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REVER A FIXAÇÃO DOS PONTOS DE PARADA OBRIGATÓRIA DOS ÔNIBUS CIRCULARES, BEM COMO, DOS ÔNIBUS INTERMUNICIPAIS, MANTENDO OS ATUAIS PONTOS E AUMENTANDO OUTROS, FAZENDO AINDA, A DEVIDA SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/546/546_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/547/547_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/548/548_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR UM PEQUENO TRECHO DA RUA SETE DE SETEMBRO COMPREENDIDO ENTRE O FINAL DE SUA PARTE PAVIMENTADA ATÉ SUA INTERCESSÃO COM A RUA DIREITA NO BAIRRO AMÉRICO SILVA. </t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/549/549_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR UMA “OPERAÇÃO TAPA-BURACOS” NAS SEGUINTES VIAS DO MUNICÍPIO: RUA ALMIRANTE TAMANDARÉ; RUA JOAQUIM GOMES BERNARDES FILHO (SAÍDA PARA MOEMA, PRÓXIMO À HORTA COMUNITÁRIA); RUA GOIÁS, EM FRENTE À PRAÇA DOS TRABALHADORES; AVENIDA FERNÃO DIAS.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/550/550_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REFORMAR O IMÓVEL ONDE FUNCIONAVA A ANTIGA ESTAÇÃO, TENDO EM VISTA QUE COM AS ÚLTIMAS CHUVAS, OCORRERA O DESABAMENTO DE PARTE DO TELHADO DO MESMO.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/551/551_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR A RUA DA REDE FERROVIÁRIA, NO TRECHO COMPREENDIDO ENTRE A AV. FERNÃO DIAS E A PARTE JÁ PAVIMENTADA DAQUELA RUA, NO BAIRRO SANTA HELENA.  </t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/552/552_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE CALÇAR A RUA DANIEL FERREIRA DA ROCHA, NO BAIRRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/553/553_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE IMPLANTAR UM PROJETO VISANDO A SOLUÇÃO DO PROBLEMA DE ACÚMULO DE ÁGUAS PLUVIAIS NAS MARGENS DA “AVENIDA DO CONTORNO”, O QUE SE DÁ EM QUASE TODA SUA EXTENSÃO. </t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/554/554_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE TAPAR O BURACO EXISTENTE NO PISO DO CRUZAMENTO DA RUA JOAQUIM GOMES PEREIRA COM A RUA LUIZ GUADALUPE, CENTRO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/555/555_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/556/556_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE DETERMINAR AO SECRETÁRIO DE MEIO AMBIENTE QUE VERIFIQUE A SITUAÇÃO DE UMA PLANTA EXISTENTE NA CALÇADA DO CRUZAMENTO DA AV. GETÚLIO VARGAS COM RUA LUIZ GUADALUPE, CENTRO, NESTA CIDADE, E VEJA SE HÁ A NECESSIDADE DE PODÁ-LA OU DE ARRANCÁ-LA, VISTO QUE A MESMA VEM PREJUDICANDO A VISIBILIDADE DOS MOTORISTAS QUE CHEGAM À ROTATÓRIA ALI EXISTENTE.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/557/557_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR DOIS POSTES DE ENERGIA ELÉTRICA, COM LUMINÁRIAS, NA RUA ALEXANDRINO ANTÔNIO DE OLIVEIRA, EM FRENTE AOS NÚMEROS 265 E 285, AO LADO DA FÁBRICA DE CALÇADOS, NO BAIRRO CHICO MIRANDA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/558/558_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR UM REDUTOR DE VELOCIDADE NA RUA AMAZONAS, NO TRECHO COMPREENDIDO ENTRE A AV. BRASIL E A PRAÇA ARISTÓTELES LUIZ DE OLIVEIRA - “PRAÇA DO NOVIDADE” - NO BAIRRO SANTA EUGÊNIA I, NESTA CIDADE. </t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/559/559_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CONCLUIR A LIGAÇÃO DE MANILHAS NA RUA SEBASTIÃO ANTÔNIO DA SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/560/560_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE ASSINAR UM TERMO DE ANUÊNCIA COM OS VEREADORESDE DE MODO A PERMITIR A DEVOLUÇÃO IMEDIATA DOS VALORES REPASSADOS À CÂMARA MUNICIPAL PELO MUNICÍPIO E QUE NÃO FORAM, NEM SERÃO UTILIZADOS, PARA QUE ESTES VOLTEM AOS COFRES PÚBLICOS MUNICIPAIS E POSSAM SER INVESTIDOS NA SOCIEDADE SÃO VICENTE DE PAULO, VISANDO A CONSTRUÇÃO DA SEDE DO CENTRO DE FISIOTERAPIA DA REFERIDA ENTIDADE.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/561/561_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REFORMAR O CALÇAMENTO DA RUA DIREITA, ONDE RECENTEMENTE FORA COLOCADA UMA BOCA-DE-LOBO E MANILHAMENTO, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/562/562_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/562/562_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE DETERMINAR AO SECRETÁRIO DE MEIO AMBIENTE QUE VERIFIQUE A SITUAÇÃO DE UMA ÁRVORE E UM PÉ DE LARANJA LOCALIZADOS NA CALÇADA DO CRUZAMENTO DA RUA JOSÉ BERNARDES LOBATO COM RUA FRANCISCO BERNARDES PRIMO, BAIRRO SÃO JOSÉ, NESTA CIDADE, E VEJA SE HÁ A NECESSIDADE DE PODÁ-LAS OU DE ARRANCÁ-LAS, VISTO QUE AS MESMAS VÊM PREJUDICANDO A VISIBILIDADE DOS MOTORISTAS QUE CHEGAM AO CRUZAMENTO.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/563/563_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CONSTRUIR SANITÁRIO PÚBLICO NA PRAÇA DA MATRIZ DESTA CIDADE.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/608/608_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/608/608_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REFORMAR O ASFALTO EM TORNO DA ROTATÓRIA EXISTENTE NO CRUZAMENTO DA AV. JOSÉ BERNARDES MACIEL COM A RUA BAHIA, NO CENTRO DESTA CIDADE.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/609/609_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/609/609_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REFORMAR A PINTURA DOS REDUTORES DE VELOCIDADE LOCALIZADOS NAS RUAS SETE DE SETEMBRO E BOM DESPACHO, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE, BEM COMO, DE SE MELHORAR A SINALIZAÇÃO PRÓXIMO AOS MESMOS, DE MODO A AUMENTAR A SEGURANÇA DO TRÂNSITO.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/633/633_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR AS RUAS SÃO CARLOS E SÃO FRANCISCO (APENAS 01 QUADRA), NO BAIRRO AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/634/634_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR A RUA JOSÉ COUTINHO DE OLIVEIRA, NO TRECHO COMPREENDIDO ENTRE A RUA BAHIA E O NOVO LOTEAMENTO EXISTENTE NO BAIRRO SANTA EUGÊNIA II, NESTA CIDADE.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/635/635_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE SE ESTUDAR COM URGÊNCIA, UM REAJUSTE PARA OS SERVIDORES PÚBLICOS MUNICIPAIS._x000D_
 </t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/636/636_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/636/636_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À MESA DIRETORA DESTA CASA DE LEIS, QUE ENVIE OFÍCIO À DIRETORIA DA ASSOCIAÇÃO DOS COLABORADORES DA EMBARÉ – ARCE, PELA PASSAGEM DO SEU 25º ANIVERSÁRIO, OCORRIDO NO DIA 25 DE NOVEMBRO PRÓXIMO PASSADO.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/637/637_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR REDUTORES DE VELOCIDADE EM TODA EXTENSÃO DA RUA MATO GROSSO, NO BAIRRO MARIA FERNANDA I, NESTA CIDADE. </t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/638/638_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COLOCAR UMA ROTATÓRIA NA INTERCESSÃO DA RUA MATO GROSSO COM A RUA JOÃO SAFAR, NO BAIRRO MARIA FERNANDA I, NESTA CIDADE. </t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/639/639_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR UMA OPERAÇÃO “TAPA BURACOS” NA AVENIDA BRASIL E AV. MINAS GERAIS.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/640/640_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À MESA DIRETORA DESTA CASA DE LEIS, QUE ENVIE OFÍCIO À ACIPRATA PARABENIZANDO-A PELA FORMA DA REALIZAÇÃO DA CAMPANHA “COMPRAR EM LAGOA É UMA BOA, VOCÊ COMPRA E TAMBÉM DOA”.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/641/641_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À MESA DIRETORA DESTA CASA DE LEIS, QUE ENVIE OFÍCIO À RÁDIO DIVINAL FM PARABENIZANDO-A PELA INAUGURAÇÃO DE SUA NOVA POTÊNCIA QUE IRÁ TRANSMITIR A BELA PROGRAMAÇÃO DESTA RÁDIO LAGOPRATENSE PARA MAIS DE 80 CIDADES DO INTERIOR DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/642/642_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE DETERMINAR À SECRETARIA DE OBRAS OU À EMPRESA QUE REALIZOU O SERVIÇO DE SINALIZAÇÃO DE TRÂNSITO NA CIDADE, QUE FAÇA A RESPECTIVA SINALIZAÇÃO NAS PISTAS DE ROLAMENTO DAS RUAS HOMERO DE CASTRO, GERALDO JOSÉ DA SILVA E ALMIRANTE TAMANDARÉ (QUE ESTÁ SINALIZADA SOMENTE NO CRUZAMENTO COM A RUA BAHIA), NO BAIRRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/643/643_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE DETERMINAR AO SETOR COMPETENTE QUE COLOQUE NOVAMENTE EM SEU DEVIDO LUGAR, A PLACA DE SINALIZAÇÃO INDICATIVA DA PRESENÇA DE HOSPITAL, MAIS PRECISAMENTE DA CLÍNICA NOSSA SENHORA DE GUADALUPE, NA RUA CIRILO MACIEL, CENTRO, DESTA CIDADE.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/644/644_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COMPLEMENTAR A REFORMA DO TERMINAL RODOVIÁRIO COM A REALIZAÇÃO DE OBRAS NOS GUICHÊS DE VENDA DE PASSAGENS.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/645/645_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE CALÇAR AS RUAS JAPARAÍBA (UMA QUADRA), DUQUE DE CAXIAS (UMA QUADRA) E HOMERO DE CASTRO (DUAS QUADRAS) ATÉ A RUA ALMIRANTE TAMANDARÉ, NO BAIRRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/674/674_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL,  NA FORMA REGIMENTAL A NECESSIDADE DE SE DETERMINAR A SECRETARIA DE MEIO AMBIENTE  QUE FAÇA A PODA DAS ARVORES DA RUA PARAÍBA ENTRE A AV. BRASIL E AV. JOSÉ BERNARDES MACIEL.  </t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/646/646_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SE COLOCAR UM REDUTOR DE VELOCIDADE NA RUA PARAÍBA, EM FRENTE À IGREJA QUADRANGULAR, PARA PROMOVER A SEGURANÇA DOS TRANSEUNTES E MEMBROS DA IGREJA.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/647/647_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REFORMAR O CALÇAMENTO NO CRUZAMENTO DA RUA VEREADOR ANTENOR CHAGAS MADEIRA COM RUA SANTA CATARINA, NO BAIRRO SANTA EUGÊNIA I, NESTA CIDADE.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/648/648_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CALÇAR A RUA PARÁ NO TRECHO COMPREENDIDO ENTRE A AV. JOSÉ BERNARDES MACIEL E SEU FINAL NO BAIRRO SÃO FRANCISCO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/649/649_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE DE SE CALÇAR A RUA JOSÉ RIBEIRO DE OLIVEIRA, NO CRUZAMENTO COM A RUA JOÃO MÁXIMO BARBOSA, NO BAIRRO MONSENHOR ALFREDO DHOR, NESTA CIDADE.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/650/650_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR UMA REFORMA NA PARTE ELÉTRICA DA QUADRA POLIESPORTIVA DO BAIRRO SANTA HELENA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/582/582_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/582/582_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, AO LAGOA COUNTRY CLUBE, PELA BRILHANTE ÁREA DE LAZER E PRÁTICA DE ESPORTES OFERECIDA AOS NOSSOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>Sargento Márcio, Narcízio Naza, Paulinho Despachante</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/583/583_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, AO SR. KLÉBER CÂNDIDO PACHECO, PARABENIZANDO-O PELO EXCELENTE TRABALHO REALIZADO COMO PERITO EM LAGOA DA PRATA E REGIÃO, CHEGANDO A CONCLUIR 95 LAUDOS PERICIAIS NUM PERÍODO DE 90 DIAS, TOTALIZANDO EM MÉDIA, 03 PERÍCIAS POR DIA.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/584/584_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, AO SR. LAUDEMIR FRANCISCO DOURADO, PELOS BRILHANTES SERVIÇOS PRESTADOS EM PROL DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/585/585_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO, AO POLICIAL MILITAR HAMILTON DA SILVA, PARABENIZANDO-O PELOS BRILHANTES TRABALHOS REALIZADOS EM PROL DA COMUNIDADE LAGOPRATENSE.  </t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/586/586_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO, AO SR. MARCO ANTÔNIO DE REZENDE, PELO BRILHANTE TRABALHO TANTO PROFISSIONAL QUANTO SOCIAL, PRESTADO EM NOSSO MUNICÍPIO POR MUITOS ANOS FRENTE À GERÊNCIA GERAL DA USINA LUCIÂNIA, EMPRESA PERTENCENTE AO GRUPO LOUIS DREYFUS COMMODITIES BIOENERGIA S/A. </t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/587/587_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, AO SR. ADELSON OLIVEIRA DE SOUZA, PELOS RELEVANTES TRABALHOS PRESTADOS À COMUNIDADE LAGOPRATENSES.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/588/588_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, AO SR. JÂNIO APARECIDO GOULART, PELO SEU BRILHANTE ESPÍRITO EMPREENDEDOR PROPORCIONANDO À MUNICIPALIDADE RECEITAS E OFERTA DE EMPREGOS COMO EMPRESÁRIO.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/589/589_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, AO SR. IRISMAR RAMES GONÇALVES, PELOS BRILHANTES SERVIÇOS PRESTADOS EM FAVOR DA COMUNIDADE LAGOPRATENSE.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/590/590_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, AO SR. WALDIR PINTO RIBEIRO, PELOS RELEVANTES TRABALHOS PRESTADOS À COMUNIDADE LAGOPRATENSE NA ÁREA DE ESPORTES.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/591/591_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, AO SR. ANTÔNIO CLÁUDIO PEREIRA SILVA, PELOS IMPORTANTES EVENTOS REALIZADOS NESTA CIDADE DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/592/592_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, AO SR. CARLÚCIO COSTA DE OLIVEIRA, PELOS BRILHANTES SERVIÇOS PRESTADOS EM FAVOR DA COMUNIDADE LAGOPRATENSE FRENTE À FUNDAÇÃO CHIQUITA PERILLO.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/593/593_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO À COMISSÃO EXAMINADORA DA 28ª DELEGACIA REGIONAL DE POLÍCIA CIVIL DE BOM DESPACHO – MG, PARABENIZANDO-A PELOS BRILHANTES TRABALHOS REALIZADOS EM FAVOR DA COMUNIDADE LAGOPRATENSE.  </t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/594/594_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, AO SR. LUIZ FRANCISCO DE JESUS, PELOS BRILHANTES SERVIÇOS PRESTADOS EM FAVOR DA COMUNIDADE LAGOPRATENSE COMO COMUNICADOR.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/595/595_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, AO SR. GERALDO ALVES DE MOURA, PELOS RELEVANTES TRABALHOS PRESTADOS À COMUNIDADE LAGOPRATENSE.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/596/596_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, AOS PROPRIETÁRIOS DA EMPRESA MARINA TECIDOS, EM VIRTUDE DE SUA IMPORTANTE PARTICIPAÇÃO PARA O DESENVOLVIMENTO DE NOSSA CIDADE, COM OFERTA DE EMPREGOS E ARRECADAÇÃO DE TRIBUTOS PARA O MUNICÍPIO, PROVENIENTES DE SUA ATIVIDADE COMERCIAL.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>Narcízio Naza, Paulinho Despachante, Sargento Márcio</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/597/597_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO, À PARÓQUIA SÃO CARLOS BORROMEU, PARABENIZANDO PELOS SEU JUBILEU DE BRILHANTE, “75 ANOS” DE EVANGELIZAÇÃO DO POVO LAGOPRATENSE. </t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/598/598_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, AO LIONS CLUBE DE LAGOA DA PRATA, PELOS BRILHANTES TRABALHOS DESENVOLVIDOS EM PROL DA COMUNIDADE LAGOPRATENSE AO LONGO DE SUA EXISTÊNCIA.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>Cabo Neto, , Adelmo Lopes</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/599/599_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO À PROFESSORA PATRÍCIA BERNARDES, PARABENIZANDO-A PELA POSSE NA VICE-REITORIA DA PUC MINAS. </t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/600/600_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO AO SR. ANTÔNIO DE PÁDUA LIMA SAMPAIO, PARABENIZANDO-O PELOS BRILHANTES TRABALHOS PRESTADOS DE FORMA VOLUNTÁRIA COMO PRESIDENTE DA ACADEMIA LAGOPRATENSE DE LETRAS - ACADELP. </t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/601/601_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, AO SR. REGINALDO CARLOS SILVA, POR SUA CONTRIBUIÇÃO EM PROL DA COMUNIDADE LAGOPRATENSE, TANTO COMO PESSOA QUANTO EM SUA ATIVIDADE EMPREENDEDORA.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>Paulinho Despachante, Natinho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/602/602_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO, AO TENENTE GERALDO ELIAS DE ARAÚJO, QUE COMANDOU O PELOTÃO DA 107ª COMPANHIA DA POLÍCIA MILITAR EM LAGOA DA PRATA, PARABENIZANDO-O PELOS BRILHANTES TRABALHOS REALIZADOS EM PROL DA COMUNIDADE LAGOPRATENSE.  </t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/603/603_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/603/603_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO À EQUIPE DE JIU-JITSU DE LAGOA DA PRATA, COMPOSTA PELOS ATLETAS HUGO BERNARDO, MATHEUS MENESES, RENATO RODRIGUES E ROMÁRIO, PARABENIZANDO-A PELAS CONQUISTAS NO CAMPEONATO MINEIRO DE JIU-JITSU DISPUTADO NA CIDADE DE ITAÚNA. </t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/604/604_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/604/604_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, AO EMPREENDEDOR EUGÊNIO SÁVIO RIBEIRO, PROPRIETÁRIO DAS EMPRESAS DEPÓSITO BRASIL CENTRO E DEPÓSITO BRASIL MATERIAIS DE CONSTRUÇÃO, EM VIRTUDE DE SUA IMPORTANTE PARTICIPAÇÃO PARA O DESENVOLVIMENTO DE NOSSA CIDADE, COM OFERTA DE EMPREGOS E ARRECADAÇÃO DE TRIBUTOS PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>Narcízio Naza, Natinho, Sargento Márcio</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/605/605_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/605/605_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO AO DEFENSOR PÚBLICO DESTA COMARCA, DR. ADRIANO MACHADO DE ALMEIDA, PARABENIZANDO-O PELOS BRILHANTES SERVIÇOS PRESTADOS À COMUNIDADE LAGOPRATENSE FRENTE À DEFENSORIA PÚBLICA LOCAL. </t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>Sargento Márcio, Narcízio Naza, Natinho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/606/606_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/606/606_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO À DEFENSORA PÚBLICA DESTA COMARCA, DRA. MARTA APARECIDA MARTINS, PARABENIZANDO-A PELOS BRILHANTES SERVIÇOS PRESTADOS À COMUNIDADE LAGOPRATENSE FRENTE À DEFENSORIA PÚBLICA LOCAL. </t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/607/607_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO AOS CONDÔMINOS DO LAGOA SHOPPING, NA PESSOA DO SEU SÍNDICO, PARABENIZANDO-OS PELA BRILHANTE INICIATIVA EM ADAPTAR O CITADO IMÓVEL DE MODO A PERMITIR O ACESSO DAS PESSOAS QUE POSSUEM DIFICULDADE EM SE LOCOMOVEREM. </t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/41/41_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-03/2007, QUE “AUTORIZA O MUNICÍPIO A CONCEDER CONTRIBUIÇÃO E AUXÍLIO A ASSOCIAÇÃO DE PROTEÇÃO E ASSISTÊNCIA AOS CONDENADOS-APAC NO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/42/42_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-4/2007,  SEJA APRECIADO EM SEGUNDA DISCUSSÃO E  O PROJETO DE LEI CM-01/2007, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/43/43_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO  EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE DENTRE AS OBRAS A SEREM REALIZADAS PELA SECRETARIA DE OBRAS NO CORRENTE ANO, SE ENCONTRA O CALÇAMENTO DE TRECHOS DAS RUAS BOM DESPACHO, ARCOS, BELO HORIZONTE E SÃO CARLOS NO BAIRRO AMÉRICO SILVA.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/44/44_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL,  SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE HÁ PREVISÃO DENTRO DAS AÇÕES DA SECRETARIA DE OBRAS, O ASFALTAMENTO DA RUA ALMIRANTE TAMANDARÉ, A PARTIR DA RUA JOAQUIM GOMES PEREIRA ATÉ A ARCE, PODENDO ATÉ MESMO FAZER UMA PARCERIA COM A EMBARÉ NESTE SENTIDO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/45/45_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE DENTRE AS OBRAS PREVISTAS PELA ADMINISTRAÇÃO MUNICIPAL, QUANTO À PAVIMENTAÇÃO DE RUAS, SE ENCONTRA A PAVIMENTAÇÃO DOS 03 ÚLTIMOS QUARTEIRÕES DA AV. VEREADOR ANTENOR CHAGAS MADEIRA, TRECHO ESTE COMPREENDIDO ENTRE OS NÚMEROS 1.187 A 1431. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/46/46_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE HÁ ALGUMA INICIATIVA NO SENTIDO DE DAR CONTINUIDADE E DE SE EXPANDIR A “GINÁSTICA PARA A 3ª IDADE”, COM A DESTINAÇÃO DE PROFESSORES OU ESTAGIÁRIOS DE EDUCAÇÃO FÍSICA A FIM DE MINISTRAR AULAS DE GINÁSTICA PARA A 3ª IDADE EM DIVERSOS BAIRROS DO MUNICÍPIO, SEJA POR MEIO DE CONTRATAÇÃO OU POR MEIO DE CONVÊNIOS.</t>
   </si>
   <si>
     <t>, Narcízio Naza</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/47/47_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO À TELEMAR SOLICITANDO A COLOCAÇÃO DE UM TELEFONE DE USO PÚBLICO (ORELHÃO) NA RUA AMAZONAS, EM FRENTE AO Nº 1190, NO BAIRRO MARÍLIA. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/48/48_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL CONVOCANDO O SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, SR. JOSÉ ROBERTO DOS SANTOS, PARA VIR A ESTA CASA NA PRÓXIMA REUNIÃO ORDINÁRIA, DIA 12 DE FEVEREIRO DE 2007, A FIM DE PRESTAR ESCLARECIMENTOS SOBRE O CARNAVAL 2007. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/49/49_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE NO CORRENTE ANO SERÁ FEITA A CONTRATAÇÃO DE EMPRESA PARA A REALIZAÇÃO DO SERVIÇO DE  LIMPEZA PÚBLICA NAS VIAS DO MUNICÍPIO (CAPINA, RETIRADA DE ENTULHO E TERRA PROVENIENTES DA AÇÃO DAS ÁGUAS PLUVIAIS, ETC...), OU SE O SERVIÇO SERÁ PRESTADO POR SERVIDORES PÚBLICOS MUNICIPAIS, OU AINDA, SE SERÃO CONTRATADOS SERVIDORES TEMPORARIAMENTE, NOS TERMOS DA LEI MUNICIPAL 1.299/2005, PARA A REALIZAÇÃO DOS CITADOS SERVIÇOS.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/50/50_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO QUE INFORME A ESTA CASA DE LEIS, QUAIS AS PROVIDÊNCIAS ESTÃO SENDO TOMADAS NO SENTIDO DE SE RESOLVER O PROBLEMA NO TRANSPORTE DE PACIENTES E CIDADÃOS QUE NECESSITEM DA REALIZAÇÃO DE EXAMES, CONSULTAS, ETC..., FORA DO NOSSO MUNICÍPIO, GERALMENTE EM DIVINÓPOLIS E BELO HORIZONTE, VISTO QUE  RECENTEMENTE O SERVIÇO ESTEVE SUSPENSO, POR FALTA DE VEÍCULO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/51/51_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO SECRETÁRIO DE ESTADO DE DEFESA SOCIAL, DR. MAURÍCIO DE OLIVEIRA CAMPOS JÚNIOR, SOLICITANDO A LIBERAÇÃO DE UMA CLÍNICA DE EXAMES PSICOTÉCNICOS PARA RENOVAÇÃO DE CARTEIRA DE HABILITAÇÃO PARA O MUNICÍPIO DE LAGOA DA PRATA. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/52/52_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE DENTRE AS OBRAS PREVISTAS PELA ADMINISTRAÇÃO MUNICIPAL, SE ENCONTRA A DE REFORMA DA CALÇADA (PASSEIO) DA AVENIDA DO CONTORNO, LOCAL ONDE OS CIDADÃOS FAZEM CAMINHADA. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/53/53_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM ENVIADOS VOTOS DE PESAR DA CÂMARA MUNICIPAL À FAMÍLIA DO MÁRCIO CÂNDIDO FERREIRA, POR OCASIÃO DO SEU FALECIMENTO OCORRIDO DIA 07 DE JANEIRO DE 2007. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/54/54_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO ÀS DIRETORIAS DAS ESCOLAS ESTADUAIS NOSSA SENHORA DE GUADALUPE, VIRGÍNIO PERILLO, CHICO REZENDE E MONSENHOR ALFREDO DOHR, SOLICITANDO ÀS MESMAS, QUE LIBEREM TURMAS DE ALUNOS DO SEGUNDO GRAU, PARA PARTICIPAREM DAS REUNIÕES ORDINÁRIAS DA CÂMARA MUNICIPAL, TODAS AS SEGUNDAS-FEIRAS À PARTIR DAS 20 HORAS.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/55/55_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE DENTRE AS AÇÕES A SEREM IMPLEMENTADAS PELA ADMINISTRAÇÃO MUNICIPAL, SE ENCONTRA A IDÉIA DE SE IMPLANTAR EM NOSSO MUNICÍPIO CURSOS PROFISSIONALIZANTES, DEVIDAMENTE RECONHECIDOS MEC OU ÓRGÃOS COMPETENTES, DE MODO A QUALIFICAR NOSSOS MUNÍCIPES, PRINCIPALMENTE OS JOVENS, PARA O MERCADO DE TRABALHO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/56/56_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM - 006/2007, QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”,  SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/57/57_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE DENTRE AS AÇÕES PRIORITÁRIAS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO OU OUTRA RESPONSÁVEL PELOS CENTROS MUNICIPAIS DE EDUCAÇÃO INFANTIL – CEMEIS, SE ENCONTRA A AQUISIÇÃO DE 10 (DEZ) COLCHÕES PARA OS BERÇÁRIOS E DE UM BEBEDOURO PARA O CEMEI DONA CLARA LUCIANO, SITUADO À RUA FRANCISCO RESENDE, N.º 825, BAIRRO MARÍLIA, NESTA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/58/58_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL VIRGÍLIO GUIMARÃES SOLICITANDO DO MESMO, NO ORÇAMENTO DA UNIÃO DE 2007, UMA EMENDA INDIVIDUAL NO VALOR DE R$ 200.000,00 (DUZENTOS MIL REAIS) EM PROL DA FEIRA DO AMOR, ENTIDADE QUE HÁ MUITOS ANOS TRABALHA NA CONSTRUÇÃO DE MORADIAS PARA FAMÍLIAS CARENTES, E QUE SEJA TAMBÉM ENVIADO DOCUMENTO EM ANEXO ASSINADO PELO PRESIDENTE DA FEIRA DO AMOR E PELO PRESIDENTE DO CURSILHO DE LAGOA DA PRATA.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/59/59_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO À DEPUTADA FEDERAL JÔ MORAES SOLICITANDO DA MESMA, NO ORÇAMENTO DA UNIÃO DE 2007, UMA EMENDA INDIVIDUAL NO VALOR DE R$ 150.000,00 (CENTO E CINQÜENTA MIL REAIS) EM PROL DA PREFEITURA MUNICIPAL DE LAGOA DA PRATA, EM ESPECIAL À SECRETARIA MUNICIPAL DE SAÚDE, PARA A AQUISIÇÃO DE UM VEÍCULO UTI-MÓVEL, ATENDENDO A NECESSIDADE DE NOSSA POPULAÇÃO QUE NÃO OBTÉM IMPORTANTE PRESTAÇÃO DE SERVIÇO, MESMO SENDO UMA POPULAÇÃO DE QUASE 50.000 HABITANTES.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/60/60_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA AUTORIZADA A REALIZAÇÃO POR ESTA CASA DE LEIS, DE UMA AUDIÊNCIA PÚBLICA DE SAÚDE HOSPITALAR EM LAGOA DA PRATA. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/61/61_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO À DEPUTADA FEDERAL MARIA LÚCIA CARDOSO SOLICITANDO DA MESMA, NO ORÇAMENTO DA UNIÃO DE 2007, UMA EMENDA INDIVIDUAL NO VALOR DE R$ 130.000,00 (CENTO E TRINTA MIL REAIS) EM PROL DA FUNDAÇÃO HOSPITALAR SÃO CARLOS, PARA QUE A MESMA POSSA ESTAR ADQUIRINDO UM APARELHO DENOMINADO CONCENTRADOR DE OXIGÊNIO.</t>
   </si>
   <si>
     <t>Paulinho Despachante, Narcízio Naza, Sargento Márcio</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/62/62_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO DEPUTADO ESTADUAL DOMINGOS SÁVIO, ATUAL LÍDER DO GOVERNO NA ASSEMBLÉIA LEGISLATIVA DO ESTADO DE MINAS GERAIS,  SOLICITANDO QUE O MESMO POSSA AGENDAR UMA AUDIÊNCIA COM O GOVERNADOR AÉCIO NEVES, TENDO EM PAUTA, O PROJETO DE PAVIMENTAÇÃO ASFÁLTICA LIGANDO LAGOA DA PRATA A LUZ E A CONSTRUÇÃO DE UMA NOVA PONTE, COM PREVISÃO DE PRESENÇA DOS VEREADORES DAS CÂMARAS MUNICIPAIS DE LAGOA DA PRATA E LUZ, DO PRESIDENTE DA ACAM, VEREADOR POR DIVINÓPOLIS, VLADIMIR AZEVEDO, OS RESPECTIVOS PREFEITOS DAS DUAS CIDADES BENEFICIADAS, LIDERANÇAS POLÍTICAS LOCAIS E EMPRESÁRIOS INTERESSADOS NESTA IMPORTANTÍSSIMA OBRA QUE PROPORCIONARÁ UM GRANDE PASSO RUMO AO PROGRESSO DESSES DOIS PROMISSORES MUNICÍPIOS, POR QUE NÃO DIZER TAMBÉM DESTA “RICA” REGIÃO DO CENTRO-OESTE DE MINAS, ONDE ESSE NOBRE DEPUTADO DOMINGOS SÁVIO TEM FORTES LAÇOS POLÍTICOS, DE AMIZADE E ATÉ FAMILIARES. BASEANDO-SE ESTA AUDIÊNCIA TAMBÉM NA PREVISÃO ORÇAMENTÁRIA DA OBRA QUE FOI INSERIDA PARA O ORÇAMENTO ESTADUAL DESTE ANO, QUE NA QUAL TIVEMOS O NOBRE DEPUTADO COMO RELATOR EM 2006.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/63/63_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, NA CONDIÇÃO DE PRESIDENTE DA COMISSÃO ESPECIAL NOMEADA PARA EMITIR PARECER A RESPEITO DO VETO APOSTO À PROPOSIÇÃO DE LEI COMPLEMENTAR 04/2006,  REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO, QUE ENVIE A ESTA CASA, DOCUMENTOS QUE FUNDAMENTEM AS ALEGAÇÕES CONTIDAS NO NÚMERO II DAS RAZÕES DO VETO ACIMA CITADO, PARA QUE POSSAMOS MELHOR ANALISÁ-LO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/64/64_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO À TELEMAR SOLICITANDO A COLOCAÇÃO DE UM TELEFONE DE USO PÚBLICO (ORELHÃO) NA RUA JOSÉ XAVIER, EM FRENTE AO Nº 115, NO BAIRRO MANGABEIRAS.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/65/65_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE DENTRE AS AÇÕES PRIORITÁRIAS DA SECRETARIA DE OBRAS DO MUNICÍPIO, SE ENCONTRA A COLOCAÇÃO DE REDUTORES DE VELOCIDADE NA RUA JOAQUIM GOMES PEREIRA PRÓXIMO AO CRUZAMENTO DESTA, COM A RUA DONA NANÁ, E AINDA, ARRUMAR ALGUNS JÁ EXISTENTES, QUE SE ENCONTRAM DESGASTADOS, TORNANDO-SE APENAS UM SINALIZADOR, PRINCIPALMENTE O SITUADO EM FRENTE AO SUPERMERCADO DO GOIANO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/66/66_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL CONVOCANDO O DIRETOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA – SAAE - LP, SR. JOSÉ OSVALDO DE OLIVEIRA, PARA VIR A ESTA CASA NA PRÓXIMA REUNIÃO ORDINÁRIA, DIA 26 DE FEVEREIRO DE 2007, A FIM DE PRESTAR ESCLARECIMENTOS A RESPEITO DE ASSUNTOS AFETOS ÀQUELA AUTARQUIA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/67/67_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA DE LEIS, SE DENTRE AS PRIORIDADES DA SECRETARIA MUNICIPAL DE DESPORTOS ESTÁ A ASSINATURA DE CONVÊNIOS COM CLUBES DE FUTEBOL PROFISSIONAL PARA A FORMAÇÃO DE JOGADORES, JUNTAMENTE COM AS ESCOLAS DE FUTEBOL EXISTENTES NO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/68/68_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA DE LEIS, SE ESTÁ NOS PLANOS DA ADMINISTRAÇÃO MUNICIPAL APRESENTAR PROJETO DE LEI REAJUSTANDO OS  VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, VISANDO A RECOMPOSIÇÃO DO PODER DE COMPRA DOS SERVIDORES DE ACORDO COM O AUMENTO DO SALÁRIO MÍNIMO QUE ENTRARÁ EM VIGOR BREVEMENTE, BEM COMO, A REPOSIÇÃO DE PERDAS ACUMULADAS AO LONGO DOS ANOS. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/69/69_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL JAIMINHO MARTINS, SOLICITANDO QUE O MESMO INTERCEDA JUNTO AO MINISTÉRIO DE EDUCAÇÃO, NO SENTIDO DE QUE SEJA PRIORIZADA A CRIAÇÃO DE UM CEFET PARA O MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/70/70_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA DE LEIS, QUAL A REAL SITUAÇÃO DO CONTRATO FIRMADO ENTRE O MUNICÍPIO E O INSTITUTO SIM INSTITUTO DE GESTÃO FISCAL, MAIS CONHECIDO COMO GRUPO SIM, RESPONDENDO AOS SEGUINTES QUESTIONAMENTOS:  1 - QUAIS OS SERVIÇOS CONTRATADOS E O VALOR DO CONTRATO? 2 – QUAL O PRAZO DE VIGÊNCIA DESTE CONTRATO? 3 – TOMEI CONHECIMENTO QUE A ADMINISTRAÇÃO MUNICIPAL PRETENDE RESCINDIR REFERIDO CONTRATO. CASO SEJA VERDADEIRA TAL INFORMAÇÃO, QUAIS OS MOTIVOS PARA A RESCISÃO? 4 – QUAL EMPRESA SERIA CONTRATADA PARA SUBSTITUIR O “GRUPO SIM”?</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/71/71_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO MAGNÂNIMO REITOR DA UNIVERSIDADE DE ITAÚNA, DR. FAIÇAL DAVI FREIRE CHEQUER, DE PREFERÊNCIA ASSINADO POR TODOS OS VEREADORES, SOLICITANDO AO MESMO QUE AGENDE UMA AUDIÊNCIA EM ITAÚNA OU EM LAGOA DA PRATA PARA TRATAR DE ASSUNTOS DE INTERESSE DA UNIVERSIDADE E DO MUNICÍPIO, COMO POR EXEMPLO, A EXPANSÃO DO CAMPUS LAGOA DA PRATA, POSSIBILIDADE DE IMPLANTAÇÃO DE NOVOS CURSOS, ETC... </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/72/72_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIDO OFÍCIO AO PRESIDENTE DA ASSEMBLÉIA LEGISLATIVA DO ESTADO DE MINAS GERAIS, DEPUTADO ALBERTO PINTO COELHO, SOLICITANDO AO MESMO QUE TOME AS DEVIDAS PROVIDÊNCIAS VISANDO A IMPLANTAÇÃO DA “TV ASSEMBLÉIA” EM LAGOA DA PRATA. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/73/73_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM - 005/2007, QUE “CONCEDE SUBVENÇÃO SOCIAL ÀS ENTIDADES QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/74/74_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE HÁ POSSIBILIDADE DE INTERCEDER JUNTO À CEMIG PARA QUE TÉCNICOS DAQUELA EMPRESA FAÇA MANUTENÇÃO EM UM POSTE DE ENERGIA ELÉTRICA SITUADO NA TRAVESSA SANTA MARIA, EM FRENTE AO N.º 53, NO BAIRRO NOSSA SENHORA DAS GRAÇAS, NESTA CIDADE, O QUAL ESTÁ QUASE TOMBANDO EM CIMA DE UMA RESIDÊNCIA, </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/75/75_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM – 008/2007, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUIÇÕES E SUBVENÇÕES ÀS ENTIDADES QUE MENCIONA” E O PROJETO DE LEI EM-011/2007, QUE  “DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - FUNDEB” SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/76/76_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO DO MESMO, QUE INFORME A ESTA CASA, SE HÁ ALGUM ESTUDO NO SENTIDO DE DOAR UM LOCAL ADEQUADO PARA A SEDE DEFINITIVA DA FAZENDINHA NOVO CAMINHO, PRESIDIDA PELO SR. JOÃO SILVÉRIO._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/77/77_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO DEPARTAMENTO ESTADUAL QUE COORDENA O PROGRAMA PRÓ-ACESSO AÉREO, QUESTIONANDO O MESMO SOBRE A REAL SITUAÇÃO DA INDICAÇÃO DE UM AEROPORTO BALIZADO EM LAGOA DA PRATA.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/78/78_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA SE DENTRE AS AÇÕES PREVISTAS PARA A SECRETARIA DE OBRAS PARA O CORRENTE ANO, SE ENCONTRA A DE SE CONSTRUIR UM CALÇADÃO EM TORNO DO PARQUE DOS BURITIS, NO BAIRRO MARÍLIA, NESSA CIDADE, OU ATÉ MESMO, DESTINAR UM ESPAÇO PARA TAL, MESMO COM PISO DE TERRA OU CONCRETO SEM CIMENTAÇÃO, APENAS PARA QUE OS CIDADÃOS NÃO ANDEM NA PISTA DE ROLAMENTO DA AV. JOSÉ BERNARDES MACIEL._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/79/79_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE DENTRE AS AÇÕES PREVISTAS NA SECRETARIA DE OBRAS NO CORRENTE ANO, ESTÁ A REALIZAÇÃO DE INTERVENÇÕES NO CALÇAMENTO DAS RUAS ALEXANDRE BERNARDES PRIMO, AVENIDA GETÚLIO VARGAS, ÂNGELO PERILO, AFONSO PENA, SANTOS DUMONT E GOIÁS, NO CENTRO DESTA CIDADE.  </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/80/80_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE EXISTE A POSSIBILIDADE DE SE CONTRATAR UM MÉDICO PLANTONISTA PARA ATENDIMENTO NO PRONTO SOCORRO MUNICIPAL, PRINCIPALMENTE EM FINAIS DE SEMANA E “FERIADOS PROLONGADOS”, EM SITUAÇÕES QUE NÃO SE ENCAIXAM NOS CASOS DE EMERGÊNCIA E URGÊNCIA. E AINDA, SE HÁ POSSIBILIDADE DE SE COLOCAR A DISPOSIÇÃO DA POPULAÇÃO OS MEDICAMENTOS CONFORME EXISTEM NA FARMACINHA PÚBLICA DE MODO A ATENDER AS PESSOAS DOENTES NOS DIAS NÃO ÚTEIS. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/81/81_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE EXISTE POSSIBILIDADE DA ADMINISTRAÇÃO MUNICIPAL CONTRATAR EMPRESA PARA A PRESTAÇÃO DE SERVIÇO DE TRANSPORTE ESCOLAR PARA OS ALUNOS DA ZONA RURAL DO MUNICÍPIO NO CASO DA NECESSIDADE DE MANUTENÇÃO DO VEÍCULO QUE ESTIVER PRESTANDO O SERVIÇO, VISTO QUE OS ALUNOS NÃO PODEM FICAR SEM AULA. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/82/82_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE COLOCAR UMA SERVIDORA PÚBLICA MUNICIPAL PARA REALIZAR O ATENDIMENTO NO BAR DA SAUNA DA PRAÇA DE ESPORTES NOS DIAS EM QUE A SAUNA FOR DE USO EXCLUSIVAMENTE FEMININO. ALÉM DISTO, QUE SEJA PROIBIDO O USO DE SHAMPOO, CONDICIONADOR, SABONETE E OUTROS CREMES NA SAUNA, VISTO QUE O PISO FICA BEM ESCORREGADIO PROVOCANDO ACIDENTES COM PESSOAS IDOSAS QUE FREQÜENTAM O LOCAL. QUE INFORME TAMBÉM SE EXISTE A POSSIBILIDADE DE SE REALIZAR INTERVENÇÕES NA PRAÇA DE ESPORTES PARA A MELHORIA DA ILUMINAÇÃO NO LOCAL. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/83/83_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE CONSTRUIR UMA PONTE NA ESTRADA PARALELA À MG – 170, QUE DÁ ACESSO AO MATADOURO MUNICIPAL, PARQUE DE EXPOSIÇÕES, DISTRITO INDUSTRIAL, ETC... </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/84/84_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE REFORMAR O VELÓRIO DO CEMITÉRIO CAMPO DA PAZ. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/85/85_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE DENTRE AS AÇÕES DA SECRETARIA MUNICIPAL DE OBRAS ESTÁ A DE MELHORAR A SINALIZAÇÃO EM FRENTE À ESCOLA ESTADUAL JOSÉ TEOTÔNIO DE CASTRO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/86/86_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL CONVOCANDO O DIRETOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA – SAAE - LP, SR. JOSÉ OSVALDO DE OLIVEIRA, PARA VIR A ESTA CASA NA PRÓXIMA REUNIÃO ORDINÁRIA, DIA 19 DE MARÇO DE 2007, A FIM DE PRESTAR ESCLARECIMENTOS A RESPEITO DOS SEGUINTES ASSUNTOS AFETOS ÀQUELA AUTARQUIA MUNICIPAL:_x000D_
 _x000D_
  		1 - QUANTOS FUNCIONÁRIOS E QUANTOS CHEFES EXISTEM NA AUTARQUIA MUNICIPAL? QUAIS SÃO OS CHEFES E QUAIS AS FUNÇÕES QUE EXERCEM E SUAS ATRIBUIÇÕES? _x000D_
  		2 – TENHO VISTO A PUBLICAÇÃO DE EXTRATOS DE CONTRATOS TEMPORÁRIOS FIRMADOS PELO SAAE COM ALGUMAS PESSOAS. TENDO A AUTARQUIA REALIZADO CONCURSO RECENTEMENTE, QUAL A JUSTIFICATIVA PARA AS CITADAS CONTRATAÇÕES? _x000D_
  		3 – A QUESTÃO DO ACIDENTE QUE RESULTOU NA MORTE DE UMA SENHORA, QUE SUPOSTAMENTE TERIA CAÍDO EM UM BURACO NA RUA JÁ ESTÁ RESOLVIDA? A AUTARQUIA MUNICIPAL TEM ALGUMA RESPONSABILIDADE PARA COM AQUELE ACIDENTE? OU ESTÁ TOTALMENTE ISENTA?_x000D_
  		4 – COMO ESTÁ A SITUAÇÃO DA JORNADA DE TRABALHO DOS SERVIDORES DO SAAE, TODOS TRABALHAM 08 HORAS OU HÁ JORNADAS DIFERENCIADAS?_x000D_
  		5 - QUAL A JORNADA DE TRABALHO DO DIRETOR DO SAAE?_x000D_
  		6 - QUAL A JORNADA DE TRABALHO DO PROCURADOR DO SAAE?_x000D_
  		7 – QUAL A ARRECADAÇÃO E O TOTAL DE DESPESAS DO SAAE? </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/87/87_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE DENTRE AS AÇÕES DA SECRETARIA MUNICIPAL DE OBRAS ESTÁ A DE MELHORAR A SINALIZAÇÃO EM FRENTE À ESCOLA DONA TILOSA.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/88/88_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA FORMULADO UM TERMO DE ANUÊNCIA COM TODOS OS VEREADORES DE MODO A PERMITIR A DEVOLUÇÃO IMEDIATA DOS VALORES REPASSADOS À CÂMARA MUNICIPAL PELO MUNICÍPIO E QUE NÃO FORAM NEM SERÃO UTILIZADOS, PARA QUE ESTES VOLTEM AOS COFRES PÚBLICOS MUNICIPAIS E POSSAM SER INVESTIDOS EM AÇÕES SOCIAIS CONSISTENTES NA CONCESSÃO DE SUBVENÇÕES, AUXÍLIOS OU CONTRIBUIÇÕES ÀS ENTIDADES DEVIDAMENTE REGISTRADAS E RECONHECIDAS DE UTILIDADE PÚBLICA NO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/89/89_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE FAZER UMA REVISÃO NO VALOR DESTINADO À CONTRIBUIÇÃO PARA OS ESTUDANTES UNIVERSITÁRIOS QUE ESTUDAM FORA DO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/90/90_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO AO DR. JOSÉ CARLOS DE CARVALHO, SECRETÁRIO DE ESTADO DO MEIO AMBIENTE E AO DR. SHELLEY CARNEIRO, SECRETÁRIO ADJUNTO DO MEIO AMBIENTE, SOLICITANDO AOS MESMOS QUE AUTORIZE OU DETERMINE A INSTALAÇÃO DE UM NÚCLEO DE APOIO ÀS UNIDADES REGIONAIS DO COPAM – NARC, EM LAGOA DA PRATA. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/91/91_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO AO CORONEL GENTIL ALBERTO DE MENEZES, COMANDANTE DA 2ª RPM EM BOM DESPACHO - MG, SOLICITANDO AO MESMO QUE SUSPENDA O ENVIO DE POLICIAIS MILITARES DE LAGOA DA PRATA PARA PRESTAREM SERVIÇOS NO ALTO DA SERRA DA SAUDADE, INCLUSIVE COM VIATURAS, TENDO EM VISTA O JÁ PEQUENO NÚMERO DO EFETIVO LOCAL.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/92/92_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO EX SECRETÁRIO MUNICIPAL DE OBRAS NÉLIO BESSAS, PARABENIZANDO-O E AGRADECENDO-O PELOS BRILHANTES SERVIÇOS PRESTADOS FRENTE À SECRETARIA MUNICIPAL DE OBRAS.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/93/93_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO NOVO SECRETÁRIO MUNICIPAL DE OBRAS, ENGENHEIRO CIVIL, MATEUS BORGES DE CASTRO, DESEJANDO AO MESMO BOAS VINDAS À ADMINISTRAÇÃO MUNICIPAL E VOTOS DE MUITAS REALIZAÇÕES E PROFÍCUO TRABALHO FRENTE À SECRETARIA MUNICIPAL DE OBRAS.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/94/94_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM ENVIADOS VOTOS DE PESAR DA CÂMARA MUNICIPAL À FAMÍLIA DE ABADIA ALMEIDA, POR OCASIÃO DO SEU FALECIMENTO OCORRIDO DIA 02 DE MARÇO DE 2007. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/95/95_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL CONVOCANDO O ASSESSOR JURÍDICO DA PREFEITURA MUNICIPAL, DR. JEAN CARLOS, PARA VIR ATÉ ESTA CASA, PARA PRESTAR ESCLARECIMENTO QUANTO À PRESTAÇÃO DO SERVIÇO DE TRANSPORTE COLETIVO MUNICIPAL, PRINCIPALMENTE QUANTO À QUESTÃO DOS IDOSOS, POR PARTE DA EMPRESA EXPRESSO LAGOENSE.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/96/96_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO, QUE ENVIE A ESTA CASA DE LEIS, UMA RELAÇÃO DE TODAS AS DIÁRIAS DE VIAGEM, ORDEM DE VIAGEM E HOSPEDAGEM DO PREFEITO, VICE PREFEITO E SEUS RESPECTIVOS SECRETÁRIOS E ASSESSORES, NOS ÚLTIMOS12 MESES,  PORTANTO, DE 12 / 03 / 2006 A 12 / 03 / 2007, ENVIANDO TAMBÉM, CÓPIA DOS DOCUMENTOS COMPROBATÓRIOS DAS RESPECTIVAS DESPESAS.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/97/97_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE DENTRE AS AÇÕES DA SECRETARIA MUNICIPAL DE OBRAS PARA O CORRENTE ANO, ESTÁ A INTERVENÇÃO NA AV. FERNÃO DIAS, BEM AO SEU FINAL, PRÓXIMO AO TREVO, NO SENTIDO DE SE RETIRAR O ESTREITAMENTO DA VIA EXISTENTE NO LOCAL, TENDO EM VISTA O IMINENTE RISCO DE ACIDENTES NAQUELA LOCALIDADE. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/98/98_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE DENTRE AS AÇÕES DA SECRETARIA MUNICIPAL DE OBRAS PARA O CORRENTE ANO, ESTÁ A DE COLOCAR PLACAS DE SINALIZAÇÃO NA PRAÇA SILAS FERREIRA DA COSTA LOCALIZADA NA DIVISA DOS BAIRROS SANTA HELENA E CHICO MIRANDA, TRANSFORMANDO AS RUAS LATERAIS EM VIAS DE MÃO ÚNICA, FICANDO APENAS A AVENIDA BELA VISTA COM MÃO E CONTRA MÃO. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/99/99_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE COLOCAR UM POSTE COM LUMINÁRIA NA TRAVESSA DO RETIRO, NA DIVISA DOS BAIRROS GOMES E SANTA EUGÊNIA II, NESTA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/100/100_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE COLOCAR UM POSTE COM LUMINÁRIA NA RUA JOSAFÁ BERNARDES NO TRECHO COMPREENDIDO ENTRE SEU CRUZAMENTO COM A RUA ALAGOAS ATÉ O SEU FINAL, NO BAIRRO ETELVINA MIRANDA, NESTA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/101/101_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE EXISTE A POSSIBILIDADE DE SE RETIRAR OS CANTEIROS CENTRAIS DAS RUAS CORONEL AMÂNCIO BERNARDES, FARID HANDAN, MARIA GUIMARÃES E OLEGÁRIO BERNARDES E DR. ALEXANDRINO, TODAS NO BAIRRO  SANTA HELENA, NESTA CIDADE. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/102/102_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DO MUNICÍPIO FIRMAR CONTRATO COM EMPRESAS PARTICULARES PARA A PRESTAÇÃO DE SERVIÇO PARA EXTENSÃO DA REDE ELÉTRICA E COLOCAÇÃO DE LUMINÁRIAS NOS PONTOS JÁ DEFINIDOS, SERVIÇOS ESTES, QUE AINDA NÃO FORAM REALIZADOS POR ESTAREM AGUARDANDO A DISPONIBILIDADE DE EMPREITEIRAS CONTRATADAS PELA CEMIG.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/103/103_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, QUAL O VALOR DAS DESPESAS COM A PUBLICIDADE POR OUTDOOR QUE VEM SENDO REALIZADAS PELO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/104/104_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI EM – 017/2007, QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” E CM 004/2007 QUE “DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PROTEÇÃO ANIMAL AMIGO BICHO – SOS VIDA ANIMAL” SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/105/105_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO À DIRETORIA DA EMPRESA LOUIS DREYFUS COMMODITIES BIOENERGIA S/A, CONVIDANDO A MESMA PARA QUE SE FAÇA REPRESENTADA NESTA CASA DE LEIS, EM COMPANHIA DE SEU ASSESSOR JURÍDICO, EM REUNIÃO ORDINÁRIA, EM DATA A SER AGENDADA PELA SECRETARIA DA CÂMARA MUNICIPAL PARA TRATARMOS A RESPEITO DE AUTORIZAÇÃO DAS LIGAÇÕES DE ENERGIA ELÉTRICA AOS PEQUENOS SITIANTES E PROPRIETÁRIOS DE RANCHOS.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/106/106_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO À PRESIDENTE ESTADUAL DO PARTIDO COMUNISTA DO BRASIL – PC DO B, DEPUTADA FEDERAL JÔ MORAES, AO SR. RENATO REBELO, PRESIDENTE NACIONAL DO CITADO PARTIDO, E AINDA, AO DEPUTADO ESTADUAL CARLIN MOURA, PARABENIZANDO-OS PELA PASSAGEM DO ANIVERSÁRIO DO PC DO B NO BRASIL, FUNDADO EM 25 / 03 / 1922.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/107/107_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, RELAÇÃO NOMINAL DE TODOS OS SERVIDORES PÚBLICOS QUE PRESTAM SERVIÇOS NOS PSFS, POSTOS DE SAÚDE E POLICLÍNICAS DO MUNICÍPIO, CONSTANDO NA MESMA SE SÃO EFETIVOS, COMISSIONADOS OU CONTRATADOS, COM O VALOR DA REMUNERAÇÃO, DATA  DE ADMISSÃO E SUA FUNÇÃO. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/108/108_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE DENTRE AS AÇÕES PREVISTAS PARA A SECRETARIA DE OBRAS DO MUNICÍPIO SE ENCONTRA A DE COLOCAR UM REDUTOR DE VELOCIDADE NA RUA ALMIRANTE TAMANDARÉ, PRÓXIMO AO SEU CRUZAMENTO COM A RUA PERNAMBUCO, NO BAIRRO ETELVINA MIRANDA, NESTA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/109/109_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A REUNIÃO ORDINÁRIA DA PRÓXIMA SEGUNDA-FEIRA, DIA    26 DE MARÇO, SEJA ANTECIPADA PARA A PRÓXIMA SEXTA-FEIRA DIA 23 DO MESMO MÊS DEVIDO À REALIZAÇÃO DA AUDIÊNCIA PÚBLICA DE SAÚDE A SER REALIZADA NESTA CASA NO DIA 26 DE MARÇO.  </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/110/110_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE ESTUDE A POSSIBILIDADE DE SE FIRMAR UMA PARCERIA ENTRE ESTA CASA E A PREFEITURA MUNICIPAL COM O OBJETIVO DE DEVOLVER RECURSOS DESTA CASA AOS COFRES PÚBLICOS VISANDO A AQUISIÇÃO DE UMA AMBULÂNCIA UTI-MÓVEL PARA NOSSA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/111/111_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO À TELEMAR SOLICITANDO A COLOCAÇÃO DE UM TELEFONE DE USO PÚBLICO (ORELHÃO) NA RUA SETE DE SETEMBRO, NO N.º 1.289, ESQUINA COM RUA JOSÉ BERNARDES LOBATO, BAIRRO SÃO JOSÉ, NESTA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/112/112_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA O NOME DE UMA EMPRESA QUE FORA CONTRATADA PARA PRESTAR SERVIÇOS NA OFICINA MECÂNICA DA PREFEITURA MUNICIPAL,  BEM COMO, O VALOR DA CONTRATAÇÃO E AINDA, SE O PROPRIETÁRIO DA REFERIDA EMPRESA POSSUI VÍNCULO DE PARENTESCO COM ALGUM SECRETÁRIO MUNICIPAL. SOLICITE AINDA NO OFÍCIO QUE NOS ENVIE CÓPIA DO RESPECTIVO CONTRATO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/113/113_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA QUAIS AS PROVIDÊNCIAS ESTÃO SENDO TOMADAS PARA A CORREÇÃO DE DETERMINADO DISPOSITIVO DA LEI COMPLEMENTAR MUNICIPAL N.º 60/2006 QUE DISPÕE SOBRE O PLANO DIRETOR, ONDE EXIGE QUE SEJA RESERVADA UMA ÁREA DE 03 METROS DE CADA LADO DO IMÓVEL QUANDO SE FOR CONSTRUIR, O QUE VEM INVIABILIZANDO AS CONSTRUÇÕES EM PEQUENOS IMÓVEIS.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/114/114_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO DEPUTADO ESTADUAL DOMINGOS SÁVIO SOLICITANDO AO MESMO QUE INTERCEDA JUNTO À CEMIG NO SENTIDO DE LIBERAR 100 (CEM) AQUECEDORES SOLARES PARA A ENTIDADE CASA MINEIRA, DESTINADOS AO RESIDENCIAL DE INTERESSE SOCIAL SOL NASCENTE.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/115/115_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM – 018/2007, QUE “AUTORIZA O EXECUTIVO MUNICIPAL CONCEDER CONTRIBUIÇÃO À ACIPRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/116/116_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO À EMPRESA TELEMAR NORTE LESTE SA SOLICITANDO À MESMA, A COLOCAÇÃO DE UM APARELHO DE TELEFONIA PÚBLICA “ORELHÃO” NO CRUZAMENTO DAS RUAS SANTA CATARINA E PARAÍBA, NO CENTRO, NESTA CIDADE (EM FRENTE AO CENTRO ESPÍRITA).</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/117/117_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO DEPUTADO ESTADUAL CARLIN MOURA, PC DO B / MG, SOLICITANDO AO MESMO A INDICAÇÃO DO CAMPO DO FERROVIÁRIO ESPORTE CLUBE PARA SER CONTEMPLADO NESTE ANO OU NO PRÓXIMO COM O PROGRAMA CAMPOS DE LUZ E/OU NA IMPOSSIBILIDADE DA LIBERAÇÃO DO MESMO QUE O NOBRE DEPUTADO POSSA FAZER UMA EMENDA INDIVIDUAL NO VALOR DE R$ 30.000,00 (TRINTA MIL REAIS) PARA ATENDER ESTA DEMANDA.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/118/118_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA ENVIADO CONVITE COM CÓPIA DESTE REQUERIMENTO E CÓPIA DO OFÍCIO EM ANEXO, PARA UMA AUDIÊNCIA PÚBLICA, A REALIZAR-SE NO DIA 23 DE ABRIL DO CORRENTE ANO, SEGUNDA-FEIRA, DAS 20 A 21 HORAS, ANTECEDENDO A REUNIÃO ORDINÁRIA DESTA CASA, COM TODOS OS PRESIDENTES DE ENTIDADES, FUNDAÇÕES E ÓRGÃOS SUJEITOS A SUBVENÇÃO NO MUNICÍPIO, TANTO DO GOVERNO DO ESTADO, QUANTO DO GOVERNO FEDERAL, SOBRE QUAL A POSIÇÃO DE CADA UM SOBRE A IMPORTÂNCIA DO CONTATO “IN LOCO” DOS VEREADORES NA BUSCA DE RECURSOS GOVERNAMENTAIS. QUE SEJA FEITO AINDA, UM DOCUMENTO ASSINADO POR AQUELES QUE SE MANIFESTAREM A FAVOR, PARA QUE POSSAM SER FORNECIDAS CÓPIAS PARA OS VEREADORES, AUTORIDADES DO JUDICIÁRIO E EXECUTIVO MUNICIPAL, EMPRESAS PÚBLICAS E PRIVADAS E AINDA, AOS ÓRGÃOS DE IMPRENSA DE NOSSA CIDADE. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/119/119_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA DE LEIS SE EXISTE NA SECRETARIA MUNICIPAL DE OBRAS, UM PROJETO VISANDO A REVITALIZAÇÃO DO TERMINAL RODOVIÁRIO MUNICIPAL, OU PELO MENOS DE MELHORIA DA ILUMINAÇÃO DO LOCAL E DE SEU RESPECTIVO RELÓGIO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/120/120_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM TOMADAS AS DEVIDAS PROVIDÊNCIAS PARA A DESTITUIÇÃO DA ATUAL MESA DIRETORA DA CÂMARA MUNICIPAL, COM A CONSEQÜENTE ELEIÇÃO DE UM NOVO VICE PRESIDENTE E DE UM NOVO SECRETÁRIO (QUE NÃO SEJAM DO PARTIDO PPS), VISTO QUE A COMPOSIÇÃO DA MESMA FERE O § 1º DO ART. 30 DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/121/121_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ A POSSIBILIDADE DE SE REALIZAR MELHORAMENTO NA REDE ELÉTRICA PRÓXIMO AO NÚMERO 2415, DA RUA JOSÉ MARIA REZENDE, BAIRRO MARÍLIA, NESTA CIDADE, DE MODO A SE PERMITIR A DISPONIBILIDADE DE ENERGIA ELÉTRICA DE MAIOR POTÊNCIA, DE MODO A FOMENTAR A ECONOMIA LOCAL, FAVORECENDO EMPRESA QUE GERA RECURSOS PARA A MUNICIPALIDADE E OFERTA DE EMPREGOS.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/122/122_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE DENTRE SUAS AÇÕES PRIORITÁRIAS ESTÁ A DE ILUMINAR O TREVO PRINCIPAL DE NOSSA CIDADE, CASO NÃO ESTEJA QUE A INCLUA EM BENEFÍCIO DA POPULAÇÃO LOCAL.</t>
   </si>
   <si>
     <t xml:space="preserve">Adelmo Lopes, </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/123/123_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE EXISTE A POSSIBILIDADE DE SE NOMEAR A PRAÇA DO CONGADEIROS LOCALIZADA NO BAIRRO MARÍLIA, COMO “PRAÇA LUCAS ANTÔNIO DE RESENDE”.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/124/124_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE DENTRE SUAS AÇÕES PRIORITÁRIAS ESTÁ A DE ILUMINAR A RUA MODESTO GOMES NO TRECHO COMPREENDIDO ENTRE A CHÁCARA DO XANDE FÉLIX ATÉ O CRUZAMENTO DESTA COM A RUA TIRADENTES, OU ATÉ ONDE SE INICIA A ILUMINAÇÃO NA REFERIDA RUA NO SENTIDO BAIRRO / CENTRO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/125/125_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE DENTRE AS AÇÕES PRIORITÁRIAS DE SUA ADMINISTRAÇÃO ESTÁ A ILUMINAÇÃO DA RUA RODOLFO BERNARDES, EM FRENTE AO N.º  142, NO BAIRRO SANTA HELENA, NESTA CIDADE. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/126/126_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM ENVIADOS VOTOS DE PESAR DA CÂMARA MUNICIPAL À FAMÍLIA DA  SRA. WANDA MIRANDA BESSAS, POR OCASIÃO DO SEU FALECIMENTO OCORRIDO DIA 06 DE ABRIL DO CORRENTE ANO. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/127/127_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-21/2007, QUE “AUTORIZA O EXECUTIVO MUNICIPAL CONCEDER AJUDA DE CUSTO AOS ESTUDANTES UNIVERSITÁRIOS QUE MENCIONA E CONTÉUM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/128/128_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A RETIRADA DE TRAMITAÇÃO DOS PROJETOS DE RESOLUÇÃO DE N.º 05 E 06 / 2007 QUE RESPECTIVAMENTE “ALTERA REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE LAGOA DA PRATA” E “ALTERA A RESOLUÇÃO Nº 464/2005, QUE AUTORIZA A TRANSMISSÃO DAS REUNIÕES ORDINÁRIAS, EXTRAORDINÁRIAS E SOLENES DA CÂMARA MUNICIPAL DE LAGOA DA PRATA”, POR RAZÕES DE FORO ÍNTIMO. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/129/129_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI  EM-23 E 24/2007 SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/130/130_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINADO AO CONTADOR DESTA CASA, O FORNECIMENTO DE CÓPIAS XEROGRÁFICAS DOS EMPENHOS REFERENTES ÀS VIAGENS DO VEREADOR CABO NETO NOS ANOS DE 2005 E 2006, E SE POSSÍVEL, A RELAÇÃO DAS CONQUISTAS DO NOBRE VEREADOR NOS SEUS PRIMEIROS DOIS ANOS JUNTO AOS GOVERNOS ESTADUAL E FEDERAL.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/131/131_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE EXISTE A POSSIBILIDADE DE SE TAPAR OS BURACOS NA PONTE SOBRE O RIO SÃO FRANCISCO, OU ATÉ MESMO DE PAVIMENTÁ-LA COM MASSA ASFÁLTICA PARA QUE SOLUCIONE O PROBLEMA POR MAIOR LAPSO DE TEMPO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/132/132_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE CONSULTE JUNTO À SECRETARIA MUNICIPAL DE OBRAS E INFORME A ESTA CASA QUAIS OS MOTIVOS IMPEDEM A REALIZAÇÃO DO SERVIÇO DE COLOCAÇÃO DE MANILHAS, CALÇAMENTO E COLOCAÇÃO DE 02 POSTE DE ILUMINAÇÃO PÚBLICA NO ENCONTRO DA RUA GUANABARA COM A ALAMEDA DOS IPÊS ROXOS E AV. ISABEL DE CASTRO, NA DIVISA DOS BAIRROS CIDADE JARDIM E SANTA ALEXANDRINA, NESTA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/133/133_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE DENTRE AS AÇÕES PLANEJADAS PELA SECRETARIA DE OBRAS ESTÁ A DE PAVIMENTAR AS RUAS DAS BAUHÍNIAS, DAS ROSAS, DOS ARAUPÉS, DAS ARAUCÁRIAS, DAS MAGNÓLIAS, DOS IPÊS, DAS ACÁCIAS, DOS BURITIS, DAS BUGANVILHAS, DAS AZALÉIAS, DOS HIBISCOS, DOS JACARNADÁS E DAS MARGARIDAS, DAS VIOLETAS, DAS ORQUÍDEAS, DOS MANACÁS, DOS CRISÂNTEMOS, TODAS NO BAIRRO CORONEL LUCIANO, NESTA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/134/134_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI  EM-25 E 26/2007, QUE “ABRÉM CRÉDITOS AO ORÇAMENTO DO MUNICÍPIO”, SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/135/135_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE ESTE SE MANIFESTE QUANTO À AUTORIZAÇÃO PARA A REALIZAÇÃO DE UMA AUDITORIA NAS CONTAS DESTA CASA, REFERENTES AOS EXERCÍCIOS DE 2005, 2006 E 2007.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/136/136_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A RETIRADA DE TRAMITAÇÃO DO PROJETO DE LEI CM 011/2007 QUE “REVISA OS VALORES DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS, PRESIDENTE DA CÂMARA E VEREADORES DO MUNICÍPIO DE LAGOA DA PRATA”, POR RAZÕES DE FORO ÍNTIMO. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/137/137_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE OS ENCARGOS PREVISTOS NA LEI MUNICIPAL 745/97 QUE AUTORIZOU O EXECUTIVO MUNICIPAL A ADQUIRIR E DOAR IMÓVEL À EMPRESA DISTRIBUIDORA IMBRASIL COMÉRCIO E TRANSPORTE LTDA, FORAM ATENDIDOS, E QUAIS OS BENEFÍCIOS REFERIDA EMPRESA TEM PROPORCIONADO AO MUNICÍPIO. QUANTOS EMPREGOS SÃO OFERECIDOS E QUAIS OS VALORES FORAM E VÊM SENDO ARRECADADOS PELA MUNICIPALIDADE PROVENIENTE DE ICMS PAGO PELA EMPRESA.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/138/138_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA QUAIS OS VALORES FORAM PAGOS PELA MUNICIPALIDADE À EMPRESA JOAQUIM TEIXEIRA GONÇALVES - ME, PROVENIENTES DO CUMPRIMENTO DO CONTRATO N.º 223/2006, QUE FORA RESCINDIDO RECENTEMENTE. QUE INFORME AINDA, QUAIS OS SERVIÇOS FORAM REALIZADOS PELA CONTRATADA, QUANTO CUSTAVA A HORA TRABALHADA E QUANTAS FORAM PAGAS ATÉ A RESCISÃO DO CONTRATO. QUE ENVIE CÓPIA DO REFERIDO CONTRATO E DOS DEMAIS DOCUMENTOS COMPROBATÓRIOS DAS DESPESAS INERENTES À CONTRATAÇÃO ACIMA CITADA.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/139/139_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA DE LEIS, CÓPIA DO CONTRATO DE N.º 137/2007, FIRMADO PELO MUNICÍPIO COM A EMPRESA HS JARDINAGEM LTDA, NO VALOR DE     R$ 130.000,00 (CENTO E TRINTA MIL REAIS), BEM COMO, DO PROCEDIMENTO LICITATÓRIO DO QUAL ORIGINOU A CONTRATAÇÃO ACIMA REFERIDA. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/140/140_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE JUNTAMENTE COM OS PODERES LEGISLATIVO E JUDICIÁRIO DO MUNICÍPIO, POSSA AGENDAR UMA REUNIÃO COM O COMANDO DA POLÍCIA MILITAR EM BOM DESPACHO OU ATÉ MESMO EM BELO HORIZONTE, PARA REIVINDICAR COM URGÊNCIA O AUMENTO CONSIDERÁVEL DO EFETIVO DA POLÍCIA MILITAR NA COMARCA DE LAGOA DA PRATA.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/141/141_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>O FORNECIMENTO A ESTE REQUERENTE, DE CÓPIA DAS CONSULTAS (COM AS RESPECTIVAS RESPOSTAS) REALIZADAS POR ESTA CASA DE LEIS JUNTO À EDITORA NDJ E AO INSTITUTO SIM, A RESPEITO DA SITUAÇÃO DA MESA DIRETORA DESTA CASA FACE AO PARÁGRAFO PRIMEIRO DO ARTIGO 30 DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/142/142_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE EXISTE NA SECRETARIA DE OBRAS ALGUM PROJETO VISANDO A REALIZAÇÃO DO CALÇAMENTO DAS RUAS DOS BAIRROS NOSSA SENHORA DAS GRAÇAS E ETELVINA MIRANDA. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/143/143_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AOS DEPUTADOS FEDERAIS E SENADORES VOTADOS EM NOSSO MUNICÍPIO SOLICITANDO APOIO À MARCHA PELO PISO SALARIAL NACIONAL DOS PROFISSIONAIS DA EDUCAÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/144/144_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI  EM – 28/2007 QUE “ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO E AUTORIZA CONCESSÃO DE AUXÍLIO Á APAC”, EM - 29/2007 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO” E EM 30/2007 QUE “REVISA OS VALORES DOS SERVIDORES PÚBLICOS MUNICIPAIS”, SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/145/145_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO E CÓPIA DESTE AO LAGOPRATENSE DR. OTAVIANO DE OLIVEIRA JÚNIOR, MÉDICO DA EQUIPE PRINCIPAL DO CLUBE ATLÉTICO MINEIRO, PARABENIZANDO-O PELO SEU TRABALHO.  </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/146/146_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO SOLICITANDO INFORMAR A ESTA CASA DE LEIS QUAL O PROCEDIMENTO EFICAZ QUE A SECRETARIA MUNICIPAL DE SAÚDE ESTÁ UTILIZANDO NO CONTROLE DO MOSQUITO AEDES AEGYPTE, TRANSMISSOR DA DENGUE E DA MALÁRIA. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/147/147_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO SOLICITANDO INFORMAR A ESTA CASA DE LEIS SE A SECRETARIA MUNICIPAL DE SAÚDE JÁ ESTÁ SE PREVENINDO CONTRA UM POSSÍVEL SURTO DE MENINGITE. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/148/148_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO  SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE O CANIL MUNICIPAL JÁ ESTÁ EM FUNCIONAMENTO, E AINDA, QUAIS AS PROVIDÊNCIAS ESTÃO SENDO TOMADAS POR PARTE DA VIGILÂNCIA SANITÁRIA PARA COMBATER O NÚMERO EXCESSIVO DE CÃES SOLTOS PELA CIDADE, MAIS ESPECIFICAMENTE NO BAIRRO NOSSA SENHORA DAS GRAÇAS.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/149/149_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SOBRE A POSSIBILIDADE DE ANTECIPAR A IMPLEMENTAÇÃO DO PROJETO DE ORGANIZAÇÃO DO TRÂNSITO EM NOSSA CIDADE, COM A COLOCAÇÃO DE REDUTORES DE VELOCIDADE AO LONGO DA AV. DO CONTORNO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/150/150_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SOBRE A POSSIBILIDADE DE ANTECIPAR A IMPLEMENTAÇÃO DO PROJETO DE ORGANIZAÇÃO DO TRÂNSITO EM NOSSA CIDADE, COM A COLOCAÇÃO DE REDUTORES DE VELOCIDADE PRÓXIMO AOS SEGUINTES CRUZAMENTOS: DA RUA MATO GROSSO COM A AV. BELA VISTA, ONDE TAMBÉM TERMINA A AV. ANTENOR CHAGAS MADEIRA; DA RUA DONA ALEXANDRINA COM RUA RIO GRANDE DO SUL E AV. ANTENOR CHAGAS MADEIRA. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/151/151_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-32/2007, QUE “CONCEDE ANISTIA DE JUROS E MULTA PARA A LIQUIDAÇÃO DE IPTU E ISSQN E DÁ OTURAS PROVIDÊNCIAS”, SEJA APROVADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/152/152_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA DE LEIS, SE FOI TOMADA ALGUMA PROVIDÊNCIA NO SENTIDO DE INSCREVER O MUNICÍPIO NO PROGRAMA FARMÁCIA POPULAR DO BRASIL, DO GOVERNO FEDERAL, QUE OFERECE AOS MUNÍCIPES MEDICAMENTOS ESSENCIAIS A PREÇO DE CUSTO. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/153/153_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA DE LEIS, SE EXISTE NA SECRETARIA DE OBRAS DO MUNICÍPIO PROJETO VISANDO A SOLUÇÃO DO PROBLEMA DE ACÚMULO DE ÁGUAS PLUVIAIS NAS MARGENS DA “AVENIDA DO CONTORNO”, O QUE SE DÁ EM QUASE TODA SUA EXTENSÃO. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/154/154_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL JAIMINHO MARTINS, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, COMO SE ENCONTRA O ANDAMENTO DO PROJETO QUE PREVÊ A IMPLANTAÇÃO DE UM AEROPORTO ABALIZADO EM NOSSO MUNICÍPIO, DENTRO DO PROGRAMA PRÓ-ACESSO  AÉREO. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/155/155_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENCAMINHADO AO DEPUTADO FEDERAL VIRGÍLIO GUIMARÃES OFÍCIO ACOMPANHADO DA CORRESPONDÊNCIA QUE NOS FOI ENVIADA PELA FUNDAÇÃO SÃO CARLOS, CONVIDANDO-O PARA SE FAZER PRESENTE NA SOLENIDADE DE INAUGURAÇÃO DO ELEVADOR DO HOSPITAL SÃO CARLOS QUE SE REALIZARÁ NO DIA 08 DE JUNHO DE 2007, ÀS 20 HORAS.  </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/156/156_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SOBRE A POSSIBILIDADE DE INICIAR A OPERAÇÃO TAPA-BURACOS EM TODAS AS VIAS ASFALTADAS DA CIDADE, EM ESPECIAL, A RUA SAMUEL BERNARDES, AVENIDA VEREADOR ANTENOR CHARGAS MADEIRA. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/157/157_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA DE LEIS, CÓPIA DOS CONTRATOS DE N.º 03 A 21, 24, 28 A 30, 41, 45, 46, 54, 55, 58, 61, 65,68, 73, 87, 119 E 146, TODOS DE 2007, FIRMADOS PELO MUNICÍPIO COM EMPRESAS CONSTITUÍDAS POR PROFISSIONAIS DA ÁREA DE SAÚDE, BEM COMO, DE OUTROS DESTA MESMA NATUREZA, PORÉM NÃO IDENTIFICADOS NESTE REQUERIMENTO, COM CÓPIA DE TODOS SEUS ADITIVOS POR VENTURA EXISTENTES.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/158/158_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA DE LEIS, QUANTOS SERVIDORES ESTÃO TRABALHANDO NO COMBATE À DENGUE, QUAL O PERÍODO O MUNICÍPIO CHEGOU A FICAR SEM SERVIDORES PARA TRABALHAR NESTA ÁREA, QUAIS OS CASOS DE DENGUE CONFIRMADOS NO CORRENTE ANO, E POR FIM, QUANTOS CASOS SUSPEITOS AINDA AGUARDAM RESULTADO DE EXAME PARA CERTIFICAÇÃO OU NÃO DA DOENÇA.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/159/159_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA DE LEIS, O MOTIVO PELO QUAL A SECRETARIA DE ESPORTES AINDA NÃO IMPLEMENTOU PROJETOS E AÇÕES DE FORMA A UTILIZAR GRANDE PARTE DOS RECURSOS PREVISTOS NO ORÇAMENTO MUNICIPAL PARA A RESPECTIVA ÁREA, VISTO QUE ESTA CASA APRESENTOU EMENDA AO PROJETO DE LEI ORÇAMENTÁRIA CARREANDO BOM VOLUME DE RECURSOS PARA A SECRETARIA DE ESPORTES E ATÉ O MOMENTO, AINDA NÃO VIMOS GRANDES OBRAS E PROJETOS SENDO IMPLEMENTADOS PARA A UTILIZAÇÃO DESTAS VERBAS. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/160/160_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI  EM-034/2007, QUE “CONCEDE SUBVENÇÃO SOCIAL, ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/161/161_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA AUTORIZADA A REALIZAÇÃO POR ESTA CASA DE LEIS, DE UMA AUDIÊNCIA PÚBLICA NO DIA 30 DE MAIO DO CORRENTE ANO, ÀS 18 HORAS, SOBRE A SEGURANÇA PÚBLICA DO MUNICÍPIO DE LAGOA DA PRATA. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/162/162_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO E CÓPIA DESTE REQUERIMENTO, AO PROMOTOR DE JUSTIÇA DR. PAULO FRANK PINTO JUNIOR, SOLICITANDO AO MINISTÉRIO PÚBLICO QUE REQUISITE AO PRESIDENTE DA CÂMARA MUNICIPAL DE LAGOA DA PRATA, VEREADOR PEDRO PEREIRA NETO, O ORIGINAL OU CÓPIA DO PARECER QUE ESTA CASA DE LEIS, SOLICITOU À EMPRESA NDJ SOBRE A FORMAÇÃO DA MESA DIRETORA E APÓS, O REPASSE DO PARECER AO AUTOR DESTE REQUERIMENTO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/163/163_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, A RELAÇÃO DE TODOS OS FUNICONÁRIOS QUE TRABALHAM NO CENTRO DE ESPECIALIDADES ODONTOLÓGICAS “VICENTE FRANCISCO FERREIRA”, CONTENDO NA MESMA, NOME, FUNÇÃO, HORÁRIO DE TRABALHO, FORMA DO CONTRATO, SENDO SERVIDOR MUNICIPAL, ESTAGIÁRIO OU ATRAVÉS DAS FIRMAS TERCEIRIZADAS. SOLICITO TAMBÉM UMA PRESTAÇÃO DE CONTAS DE TODOS OS GASTOS DESTE IMPORTANTE SERVIÇO DE SAÚDE PÚBLICA, DENTRE ELES OS GASTOS DO MUNICÍPIO E OS REPASSES ORIUNDOS DO GOVERNO FEDERAL.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/164/164_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO DEPUTADO ESTADUAL TIAGO ULISSES SOLICITANDO AO MESMO QUE INTERCEDA JUNTO AO GOVERNADOR DO ESTADO DE MINAS GERAIS AÉCIO NEVES NO SENTIDO DE SE INCLUIR O DISTRITO DESTE MUNICÍPIO, DENOMINADO MARTINS GUIMARÃES AO “PRÓ-ACESSO” PARA QUE POSSAMOS VIABILIZAR O ASFALTAMENTO DO PEQUENO TRECHO DA ESTRADA QUE LIGA O REFERIDO DISTRITO À RODOVIA MG – 429, QUE É JÁ PAVIMENTADA. PODERIA SER FEITA UMA PARCERIA ENTRE OS GOVERNOS ESTADUAL E MUNICIPAL PARA A REALIZAÇÃO DA OBRA.  </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/165/165_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI  EM-38/2007, QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA””, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/166/166_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE DETERMINE AO DIRETOR DO SAAE QUE ENVIE A ESTA CASA DE LEIS, CÓPIA DE TODOS OS CONTRATOS DE PUBLICIDADE DA AUTARQUIA, ACOMPANHADAS DE CÓPIA DAS NOTAS DE EMPENHO E NOTAS FISCAIS.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/167/167_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ANTES DAS COMISSÕES PERMANENTES DESTA CASA EMITIREM PARECER SOBRE O PROJETO DE LEI QUE TRATA DO VELÓRIO MUNICIPAL, QUE SEJA REALIZADA UMA CONSULTA POPULAR NESTA CASA, QUANTO À CONSTRUÇÃO DO VELÓRIO MUNICIPAL, QUESTIONANDO SE DEVE SER FEITA CONFORME O PROJETO APRESENTADO PELA PREFEITURA OU SE DEVE ADQUIRIR UM IMÓVEL PRÓXIMO AO CEMITÉRIO PARA CONSTRUÍ-LO. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/168/168_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, COMO SE ENCONTRA O PROJETO QUE VISA A IMPLANTAÇÃO DE UM VELÓRIO NO CEMITÉRIO CAMPO DA PAZ, NO BAIRRO GOMES, NESTA CIDADE. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/169/169_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI EM-39/2007, QUE ““ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO, EM FAVOR DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, EM-40/2007 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” E CM-13/2007 QUE “ASSEGURA MEIA ENTRADA PARA INGRESSO EM ESTABELECIMENTO CULTURAL, DESPORTIVO E DE LAZER A QUEM MENCIONA”, SEJAM APRECIADOS OS DOIS PRIMEIROS, EM DISCUSSÃO E VOTAÇÃO ÚNICA, E O ÚLTIMO, EM SEGUNDA DISCUSSÃO E VOTAÇÃO, NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/170/170_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA QUAIS OS MOTIVOS PELOS QUAIS ESTÃO PARALIZADAS AS OBRAS DE CONSTRUÇÃO DO ATERRO SANITÁRIO. QUE INFORME AINDA, QUAL O MONTANTE DE RECURSOS FORAM INVESTIDOS ATÉ O MOMENTO, DISCRIMINANDO OS DE ORIGEM DA UNIÃO E OS DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/171/171_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE INFORME SE EXISTE A POSSIBILIDADE DE SE AUTORIZAR ESTE VEREADOR AO FINAL ASSINADO, BEM COMO, OUTROS VEREADORES OU SERVIDORES DESTA CASA, A PARTICIPAREM DOS CURSOS SOBRE ADMINISTRAÇÃO CONTÁBIL-FINANCEIRA DO LEGISLATIVO MUNICIPAL E COMUNICAÇÃO NO PODER LEGISLATIVO MUNICIPAL, A SEREM PROMOVIDOS PELA ESCOLA DO LEGISLATIVO DA ASSEMBLÉIA LEGISLATIVA DE MINAS GERAIS E PELO CENTRO DE APOIO ÀS CÂMARAS – CEAC. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/172/172_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO E CÓPIA DA LEI COMPLEMENTAR MUNICIPAL N.º 41/2001 À SECRETARIA DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS, NDJ, GRUPO SIM, SOLICITANDO AOS MESMOS A RELAÇÃO DE TODOS OS MUNICÍPIOS DO ESTADO E/OU DAQUELES QUE PUDEREM INFORMAR, EM QUE OS PREFEITOS, VICE PREFEITOS, SECRETÁRIOS E VEREADORES RECEBEM ANUALMENTE O 13º SUBSÍDIO, OU SEJA, O 13º SALÁRIO._x000D_
  		SOLICITAMOS TAMBÉM, NAQUELES MUNICÍPIOS QUE OS AGENTES POLÍTICOS ACIMA CITADOS RECEBEM ESSE BENEFÍCIO DE FORMA LEGAL, SE FOR O CASO, COMO DEVE SER A LEI ESPECÍFICA, SE DEVE SER ORIGINÁRIA DA CÂMARA MUNICIPAL OU PODE SER DO EXECUTIVO. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/173/173_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO SOLICITANDO QUE INFORME A ESTA CASA, QUANDO SERÁ O INÍCIO DAS OBRAS DE REFORMA DA PRAIA PÚBLICA MUNICIPAL QUE FOI AMPLAMENTE DIVULGADA PELA MÍDIA LOCAL. E AINDA, COMO ESTÁ O ANDAMENTO DAS OBRAS DE CONSTRUÇÃO DO ATERRO SANITÁRIO. POR FIM, COMO ESTÃO AS OBRAS EM RELAÇÃO À INTERCEPTAÇÃO DE ESGOTO NOS CÓRREGOS DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/174/174_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE EXISTE NA SECRETARIA DE OBRAS PROJETO A SER IMPLANTADO AINDA NESTA SEMANA, VISANDO INTERVENÇÕES NA ESTRADA DE TERRA À MARGEM DA MG-170, QUE DÁ ACESSO AO DISTRITO INDUSTRIAL E PARQUE DE EXPOSIÇÕES, DE MODO A MELHORAR SUAS CONDIÇÕES DE TRAFEGABILIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/175/175_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE OU SE ENCONTRA NOS PLANOS DA ADMINISTRAÇÃO MUNICIPAL A CONSTRUÇÃO DE UMA CASA PARA SERVIR DE RESIDÊNCIA A UM ZELADOR A SER CONTRATADO PARA CUIDAR DA QUADRA POLIESPORTIVA DO BAIRRO AMÉRICO SILVA.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/176/176_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO GOVERNADOR DO ESTADO DE MINAS GERAIS, AÉCIO NEVES, SOLICITANDO AO MESMO QUE ESTUDE A POSSIBILIDADE DE SE IMPLANTAR EM NOSSO ESTADO OU ATÉ MESMO EM NOSSO PAÍS NO FUTURO - JÁ QUE O MESMO É POTENCIAL CANDIDATO A PRESIDENTE DA REPÚBLICA – UM PROGRAMA SEMELHANTE AO SAÚDE DA FAMÍLIA DO GOVERNO FEDERAL, O PSF, PARA A ÁREA DE SEGURANÇA PÚBLICA DE MODO A DISSEMINAR EM TODOS OS MUNICÍPIOS POSTOS DE ATENDIMENTO, SEJA POR BAIRRO OU REGIÃO, LEVANDO A PRESENÇA OSTENSIVA DE POLICIAIS E/OU AGENTES DE SEGURANÇA AOS BAIRROS OU REGIONAIS.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/177/177_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE INFORME A ESTA CASA, POR QUAL MOTIVO NÃO ATENDEU À ORIENTAÇÃO/SUGESTÃO DO MINISTÉRIO PÚBLICO E NÃO REALIZOU A NOVA ELEIÇÃO DA MESA DIRETORA DESTA CASA, CUJO PRAZO VENCEU EM 31/05/2007. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/178/178_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE DETERMINE A AMPLIAÇÃO DA ABRANGÊNCIA DA AUDITORIA JÁ AUTORIZADA POR ESTA CASA, DE MODO A ESTENDÊ-LA AO PODER EXECUTIVO, INCLUINDO O SAAE E OS PROGRAMAS CASA DA FAMÍLIA, PSFS, CEO E DEMAIS PROGRAMAS QUE TENHAM RECEBIDO RECURSOS DO GOVERNO FEDERAL E/OU ESTADUAL. O PERÍODO QUE HOJE ESTÁ PREVISTO PARA 2 ANOS E MEIO, QUE SEJA PASSADO PARA 05 ANOS E MEIO. DESDE O ANO DE 2002 O TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS NÃO JULGA DEFINITIVAMENTE CONTAS DA CÂMARA MUNICIPAL. PORTANTO, PODERIA SER PELO MESMO PERÍODO EM TODOS OS ÓRGÃOS CITADOS, OU SEJA, DE 05 ANOS E MEIO PARA TRÁS. QUE A MODALIDADE DE LICITAÇÃO SEJA A QUE PROPORCIONA UMA CONCORRÊNCIA EM NÍVEL NACIONAL, DE MODO A DAR MAIOR TRANSPARÊNCIA NA PRESTAÇÃO DO SERVIÇO.   </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/179/179_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA DE LEIS, SE DENTRE AS AÇÕES PREVISTAS NA SECRETARIA MUNICIPAL DE OBRA, ESTÁ A DE SE INTERCEDER JUNTO AO DER OU ÓRGÃO COMPETENTE, VISANDO AUTORIZAÇÃO PARA COLOCAÇÃO DE REDUTORES DE VELOCIDADE AO LONGO DA MG-170, NO TRECHO COMPREENDIDO ENTRE O TREVO SECUNDÁRIO (FERNÃO DIAS) E O DISTRITO INDUSTRIAL (APÓS O PARQUE DE EXPOSIÇÕES), DE MODO A AUMENTAR A SEGURANÇA NA RODOVIA, PRINCIPALMENTE NO TRECHO QUE PASSA NO PERÍMETRO URBANO DE NOSSA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/180/180_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA DE LEIS, CÓPIA DE TODOS OS CONTRATOS DE LOCAÇÃO FIRMADOS PELO MUNICÍPIO NO PRESENTE EXERCÍCIO, EM VIGÊNCIA OU NÃO, TANTO DE IMÓVEIS, VEÍCULOS LEVES, CAMINHÕES E MÁQUINAS.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/181/181_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI  EM-43 E 45/2007 SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/182/182_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, QUAL A POSSIBILIDADE E VIABILIDADE DA REALIZAÇÃO DA FESTA LAGOPIRÔ NO PARQUE DE EXPOSIÇÕES MUNICIPAL, NOS DIAS 11,12 E 13 DE OUTUBRO DESTE ANO, COM ENTRADA FRANCA PARA TODOS OS CIDADÃOS, SOB O APOIO DO EXECUTIVO MUNICIPAL, COM INVESTIMENTOS NA ORDEM DE R$ 25.000,00, EM PARCERIA COM A EMPRESA INTERCÂMBIO ÁUDIOVISUAL, DE PROPRIEDADE DO SR. ANTÔNIO CLÁUDIO PEREIRA SILVA – TATAU. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/183/183_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA DE LEIS O SEGUINTE:_x000D_
 _x000D_
  		1 – QUAIS OS CRITÉRIOS ESTÃO SENDO UTILIZADOS PARA A ESCOLHA DOS SERVIDORES A SEREM CONTRATADOS TEMPORARIAMENTE E QUANTOS CONTRATOS TEMPORÁRIOS FORAM FIRMADOS, PRINCIPALMENTE NA ÁREA DA EDUCAÇÃO PÚBLICA MUNICIPAL - COM PROFESSORAS - APÓS A REALIZAÇÃO DO CONCURSO PÚBLICO, ENVIANDO CÓPIA DOS REFERIDOS CONTRATOS;_x000D_
 _x000D_
  		2 – SE EXISTE A POSSIBILIDADE DE SE ENVIAR PROJETO DE LEI COMPLEMENTAR ALTERANDO O QUADRO CONTIDO NO ANEXO IV DA LEI COMPLEMENTAR 52/2005, AUMENTANDO O NÚMERO DE CARGOS  DE PROFESSOR, SERVENTE ESCOLAR, MOTORISTA, AUXILIAR DE SERVIÇO PÚBLICO, ETC..., DE MODO A ATENDER ÀS NECESSIDADES DO MUNICÍPIO;_x000D_
 _x000D_
  		3 – POR FIM - TENDO EM VISTA A ALTERAÇÃO DO INCISO V DO ARTIGO 164 DA LOM, PROPOSTA NESTA DATA POR ESTE VEREADOR E MAIS DOIS COLEGAS - SE É POSSÍVEL E VIÁVEL O ENVIO DE PROPOSIÇÃO LEGAL VISANDO GARANTIR ÀS PROFESSORAS MUNICIPAIS QUE SE ENCONTRAM AFASTADAS DE SUAS ATIVIDADES EM SALA DE AULA POR MOTIVO DE DOENÇA E QUE SE ENCONTRAM EM AJUSTAMENTO DE FUNÇÃO, A GRATIFICAÇÃO CONHECIDA COMO PÓ DE GIZ, PREVISTA NA LOM.  </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/184/184_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME O VALOR DOS RECURSOS ADVINDOS DO GOVERNO FEDERAL AINDA DISPONÍVEIS NA CAIXA ECONÔMICA FEDERAL PARA A CONSTRUÇÃO DO ATERRO SANITÁRIO. QUE DESCREVA QUAIS OS SERVIÇOS FORAM REALIZADOS NA OBRA DE CONSTRUÇÃO DO ATERRO ATÉ O MOMENTO. POR FIM, QUE ENVIE À CÂMARA CÓPIA DO(S) CONTRATO(S) FIRMADO(S) COM A(S) EMPRESA(S) RESPONSÁVEL(VEIS) PELA CONSTRUÇÃO DO ATERRO SANITÁRIO, ACOMPANHADA DAS RESPECTIVAS NOTAS FISCAIS. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/185/185_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO PRESIDENTE DA REPÚBLICA LUIZ INÁCIO LULA DA SILVA, PARABENIZANDO-O E AGRADECENDO-O PELOS INÚMEROS BENEFÍCIOS CONCEDIDOS AO MUNICÍPIO DE LAGOA DA PRATA NESTES ÚLTIMOS 04 ANOS E MEIO DE GOVERNO, DENTRE OS QUAIS PODEMOS DESTACAR: RECURSOS PARA A IMPLANTAÇÃO DO CENTRO DE ESPECIALIDADES ODONTOLÓGICAS – VICENTE FRANCISCO FERREIRA – CEO, ONDE FORAM INVESTIDOS R$ 300.000,00 EM EQUIPAMENTOS, MAIS           R$ 8.800,00 QUE SÃO ENVIADOS TODO MÊS; PROGRAMA CASA DA FAMÍLIA, COM RECURSOS NA ORDEM DE R$ 216.000,00 ANUAIS, SENDO R$ 1.000.080,00 NOS ÚLTIMOS 05 ANOS; ENVIO DE RECURSOS PARA A FUNDAÇÃO SÃO CARLOS, APROXIMADAMENTE R$ 500.000,00; RECURSOS PARA FUNDAÇÃO CHIQUITA PERILO, NO VALOR DE R$ 50.000,00; VERBAS PARA CONSTRUÇÃO DO ATERRO SANITÁRIO EM TORNO DE R$ 559.502,26; VERBA NO VALOR DE R$ 800.000,00 PARA REFORMA DO PRÉDIO PARA FUNCIONAMENTO DO CEO E CAPS; R$ 400.000,00 PARA REFORMA DA PRAIA; R$ 18.000.000,00 PARA A CONSTRUÇÃO DA ETE; R$ 1.000.000,00 PARA O PROGRAMA MORADIA POPULAR, CONSTRUÇÃO DE 110 CASAS NO BAIRRO SOL NASCENTE; DENTRE OUTROS.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/186/186_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA AUTORIZADA A CONCESSÃO DE DIÁRIAS DE VIAGEM PARA QUE ESTE VEREADOR AO FINAL ASSINADO E O VEREADOR SARGENTO MÁRCIO, POSSAM IR À BRASÍLIA – DF, COM SAÍDA NO DIA 27 DE JUNHO DESTE ANO E RETORNO NO DIA 30 DO MESMO MÊS, PARA AUDIÊNCIAS COM OS DEPUTADOS FEDERAIS ABAIXO RELACIONADOS, ONDE SERÃO SOLICITADAS EMENDAS INDIVIDUAIS PARA O PRÓXIMO ORÇAMENTO EM PROL DAS ENTIDADES ABAIXO RELACIONADAS E DA SECRETARIA DE SAÚDE DO MUNICÍPIO. _x000D_
  		SOLICITAR DO DEPUTADO FEDERAL VIRGÍLIO GUIMARÃES EMENDA INDIVIDUAL NO VALOR DE R$ 200.000,00 EM PROL DA FEIRA DO AMOR PARA A CONSTRUÇÃO DE MORADIAS; SOLICITAR DA DEPUTADA FEDERAL MARIA LÚCIA CARDOSO  UMA EMENDA INDIVIDUAL NO VALOR DE R$ 150.000,00 EM PROL DA FUNDAÇÃO HOSPITALAR SÃO CARLOS E FUNDAÇÃO CHIQUITA PERILO PARA A AQUISIÇÃO DE UMA USINA DE OXIGÊNIO; SOLICITAR DA DEPUTADA FEDERAL JÔ MORAES UMA EMENDA INDIVIDUAL NO VALOR DE R$ 150.000,00 EM PROL DA SECRETARIA MUNICIPAL DE SAÚDE PARA A AQUISIÇÃO DE UMA UTI-MÓVEL, PODENDO ESTA, SER A PRIMEIRA OU A SEGUNDA UNIDADE DO MUNICÍPIO. SOLICITO TAMBÉM, QUE SEJA ENVIADA CÓPIA DESTE REQUERIMENTO AO PREFEITO MUNICIPAL, AO SECRETÁRIO DE SAÚDE DO MUNICÍPIO, AO PRESIDENTE DAS 03 ENTIDADES ACIMA RELACIONADAS.  </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/187/187_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL CONVOCANDO O SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, SR. MARLÚCIO MEIRELLES E O SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, FABRÍZIO FURTADO, PARA VIREM A ESTA CASA, NO PRAZO REGIMENTAL, A FIM DE PRESTAR ESCLARECIMENTOS SOBRE A UTILIZAÇÃO DOS RECURSOS QUE ESTÃO PARA CHEGAR AO MUNICÍPIO PARA A CONSTRUÇÃO DA ESTAÇÃO DE TRATAMENTO DE ESGOTO - ETE. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/188/188_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI  EM-27/2007, QUE “DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2008 E DÁ OUTRAS PROVIDÊNCIAS” E O PROJETO DE LEI EM – 42/2007 QUE “DESAFETA PARTE DA ÁREA QUE ESPECIFICA DA CATEGORIA DE BEM PÚBLICO DE USO COMUM DO POVO PARA A CATEGORIA DE BEM DOMINIAL E DÁ OUTRAS PROVIDÊNCIAS” SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. E AINDA, QUE O PROJETO DE LEI EM 46/2007, QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA TAMBÉM NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/189/189_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM ENVIADOS OFÍCIOS AO MINISTRO DA INTEGRAÇÃO, EXMO. SR. GEDDEL VIEIRA LIMA, E AO DEPUTADO FEDERAL JAIMINHO MARTINS, NO SENTIDO DE SE ESTUDAR MEIOS DE SE RETORNAR O RIO SÃO FRANCISCO AO SEU LEITO NATURAL, NA REGIÃO DA “VOLTA GRANDE”, MUNICÍPIO DE LAGOA DA PRATA – MG, ELIMINANDO DESTARTE, O DESVIO EXISTENTE HÁ 02 DÉCADAS, PROVOCADO POR INTERESSES ECONÔMICOS.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/190/190_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL JAIME MARTINS FILHO, SOLICITANDO UM IRRESTRITO EMPENHO JUNTO AO DER – DEPARTAMENTO DE ESTRADAS DE RODAGENS, NO SENTIDO DE SE PROVIDENCIAR A RECONSTRUÇÃO DOS TREVOS DE NOSSA CIDADE DE LAGOA DA PRATA DA AV. MINAS GERAIS E DA AV. FERNÃO DIAS, COM A MG 170 E, DE IGUAL MODO, QUE SEJA PROVIDENCIADA A CONSTRUÇÃO DE UM TERCEIRO TREVO NA MG 170 C/ R. EURICO DOS SANTOS RIBEIRO. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/191/191_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM ENVIADOS OFÍCIOS AOS PRESIDENTES DA REPÚBLICA, SENADO FEDERAL E DA CÂMARA DOS DEPUTADOS, COM CÓPIA DESTES, COMUNICANDO-OS DO DESCONTENTAMENTO DO POVO BRASILEIRO QUANTO À AMPLIAÇÃO DOS CARGOS COMISSIONADOS POR PARTE DO GOVERNO FEDERAL.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/192/192_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, QUAIS AS PROVIDÊNCIAS ESTÃO SENDO TOMADAS POR PARTE DA ADMINISTRAÇÃO MUNICIPAL QUANTO À ELABORAÇÃO DE PROJETO DE LEI REGULAMENTANDO A QUEIMADA DA CANA-DE-AÇÚCAR E LANÇAMENTO DE AGROTÓXICOS POR VIA AÉREA NO MUNICÍPIO DE LAGOA DA PRATA. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/193/193_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO E CÓPIA DESTE, AO PREFEITO MUNICIPAL, EM ESPECIAL O DEPARTAMENTO DE COMPRAS, AO DIRETOR DO SAAE, EM ESPECIAL AO DEPARTAMENTO DE COMPRAS E AO RESPONSÁVEL PELO SETOR DE COMPRAS DA CÂMARA MUNICIPAL, QUE NO ENSEJO DE FIRMAR CONTRATO COM A IMPRENSA ESCRITA NO MUNICÍPIO, OBSERVAR SE HÁ O IMPEDIMENTO LEGAL EXISTENTE NO QUE TANGE AO JORNAL ÚLTIMA HORA, POIS, SEU SÓCIO-PROPRIETÁRIO, SR. JULIANO ROSSI, COM BASE EM INFORMAÇÕES, PODE SER AO MESMO TEMPO ASSESSOR DE IMPRENSA DO PODER EXECUTIVO MUNICIPAL E SÓCIO-PROPRIETÁRIO DO JORNAL._x000D_
  		LEMBRO QUE ESTAS INFORMAÇÕES FORAM A MIM PASSADAS SEM OS DOCUMENTOS QUE COMPROVAM A VERACIDADE DOS FATOS, NÃO POSSO TAMBÉM AFIRMAR SEM TER AS PROVAS. REQUEIRO ENTÃO QUE, SOLICITE AMIGAVELMENTE AO PODER PÚBLICO DE JAPARAÍBA OU ATRAVÉS DO MP, A DOCUMENTAÇÃO NECESSÁRIA PARA COMPROVAR A VERACIDADE DESSAS INFORMAÇÕES, SENDO ELAS VERDADEIRAS. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/194/194_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI  CM-16/2007, QUE “DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE INCENTIVO ESPORTIVO E FORMAÇÃO DE ATLETA – AIEFA”  SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/195/195_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DO MUNICÍPIO ADQUIRIR UMA ÁREA SITUADA ATRÁS DO BAIRRO SOL NASCENTE, QUE HOJE, É UM CANAVIAL QUE VAI ATÉ O VIADUTO DA MG-170, VISANDO A IMPLANTAÇÃO DE UM DISTRITO INDUSTRIAL PARA INDÚSTRIAS ALIMENTÍCIAS E NÃO POLUÍDORAS.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/196/196_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, QUAIS AS PROVIDÊNCIAS SÃO TOMADAS EM RELAÇÃO À FISCALIZAÇÃO MUNICIPAL QUANDO DA CHEGADA EM NOSSA CIDADE DE CAMINHÕES COM VENDEDORES AMBULANTES VENDENDO FRUTAS, MÓVEIS, ETC..._x000D_
  		QUE INFORME AINDA, SE É EXIGIDO DOS PROPRIETÁRIOS DE “TREM DA ALEGRIA” OU “CARRETA DA ALEGRIA”, QUE EXPLORAM TAL ATIVIDADE NO MUNICÍPIO TEMPORARIAMENTE, ALGUMA AÇÃO SOCIAL EM BENEFÍCIO DAS ENTIDADES BENEFICENTES DE NOSSA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/197/197_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, QUAIS AS PROVIDÊNCIAS FORAM E ESTÃO SENDO TOMADAS NO SENTIDO DE SE EFETIVAR NO MUNICÍPIO AS MEDIDAS DE ACESSIBILIDADE ÀS PESSOAS PORTADORAS DE DEFICIÊNCIA OU COM MOBILIDADE REDUZIDA PREVISTAS NA LEI MUNICIPAL N.º 1.089/2003, QUE “ESTABELECE NORMAS E CRITÉRIOS PARA A PROMOÇÃO DA ACESSIBILIDADE DAS PESSOAS PORTADORAS DE DEFICIÊNCIA OU COM MOBILIDADE REDUZIDA, E DÁ OUTRAS PROVIDÊNCIAS”, VISTO QUE O PRAZO PARA EFETIVAÇÃO DAS MESMAS SE ENCERRAM NO DIA 09 DE OUTUBRO DE 2008. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/198/198_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO E CÓPIA DESTE, AOS AUTORES E ORGANIZADORES DO LIVRO  “JUBILEU  - UM POVO QUE BRILHA EM SUA HISTÓRIA”, SOBRE OS 75 ANOS DA PARÓQUIA SÃO CARLOS BORROMEU, SENDO ESTES, ELIZABETE LACERDA DE OLIVEIRA PEDROSA, LAURA APARECIDA OLIVEIRA RESENDE E PE. JOÃO BOSCO DA SILVA, PARABENIZANDO-OS PELA BRILHANTE INICIATIVA. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/199/199_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA AUTORIZADA A CONCESSÃO DE DIÁRIAS DE VIAGEM PARA QUE ESTE VEREADOR AO FINAL ASSINADO E O VEREADOR SARGENTO MÁRCIO, POSSAM IR À BRASÍLIA – DF, COM SAÍDA NO DIA 10 DE JULHO DESTE ANO E RETORNO NO DIA 13 DO MESMO MÊS, PARA AUDIÊNCIAS COM OS DEPUTADOS FEDERAIS VIRGÍLIO GUIMARÃES E JAIMINHO MARTINS PARA TRATAR A RESPEITO DO PROJETO DE UM AEROPORTO PARA LAGOA DA PRATA, QUE SE ENCONTRA EM ANDAMENTO PERANTE OS GOVERNOS ESTADUAL E FEDERAL, ATRAVÉS DO PROGRAMA PROAÉREO. DEVEREMOS TAMBÉM UMA VISITA AO MINISTÉRIO RELACIONADO AO PROGRAMA._x000D_
  		APROVEITANDO O ENSEJO, VAMOS SOLICITAR DO DEPUTADO FEDERAL VIRGÍLIO GUIMARÃES EMENDA INDIVIDUAL NO VALOR DE R$ 200.000,00 EM PROL DA FEIRA DO AMOR PARA A CONSTRUÇÃO DE MORADIAS; SOLICITAR DA DEPUTADA FEDERAL MARIA LÚCIA CARDOSO  UMA EMENDA INDIVIDUAL NO VALOR DE R$ 150.000,00 EM PROL DA FUNDAÇÃO HOSPITALAR SÃO CARLOS E FUNDAÇÃO CHIQUITA PERILO PARA A AQUISIÇÃO DE UMA USINA DE OXIGÊNIO; SOLICITAR DA DEPUTADA FEDERAL JÔ MORAES UMA EMENDA INDIVIDUAL NO VALOR DE R$ 150.000,00 EM PROL DA SECRETARIA MUNICIPAL DE SAÚDE PARA A AQUISIÇÃO DE UMA UTI-MÓVEL, PODENDO ESTA, SER A PRIMEIRA OU A SEGUNDA UNIDADE DO MUNICÍPIO. SOLICITO TAMBÉM, QUE SEJA ENVIADA CÓPIA DESTE REQUERIMENTO AO PREFEITO MUNICIPAL, AO SECRETÁRIO DE SAÚDE DO MUNICÍPIO, AO PRESIDENTE DAS 03 ENTIDADES ACIMA RELACIONADAS.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/200/200_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUANDO VIER A TRAMITAR NESTA CASA, QUE SEJA REALIZADO O TRÂMITE EM REGIME DE URGÊNCIA DO PROJETO DE LEI CM N.º 18/2007, QUE “ALTERA A LEI MUNICIPAL N.º 1.053/2002 QUE ESTABELECE CRITÉRIOS PARA A INSTAÇÃO DE ESTAÇÃO RÁDIO-BASE – ERB, DE MICRO CÉLULAS DE TELEFONIA E EQUIPAMENTOS AFINS”, COM A CONVOCAÇÃO DE REUNIÕES EXTRAORDINÁRIAS, VISANDO LEITURA DE PARECER E VOTAÇÕES RESPCTIVAMENTE. QUE SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE TÃO LOGO A PROPOSIÇÃO DE LEI CHEGUE EM SUAS MÃOS, QUE O SANCIONE O MAIS RÁPIDO POSSÍVEL DIANTE DA URGÊNCIA DO CASO, BENEFICIANDO ASSIM, EMPRESAS DE TELECOMUNICAÇÕES EM NOSSO MUNICÍPIO, PROPORCIONANDO A GERAÇÃO DE MAIS EMPREGOS, RENDAS E TENDO COMO CONSEQÜÊNCIA O DESENVOLVIMENTO DO NOSSO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/201/201_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DO MUNICÍPIO ADQUIRIR UM TERRENO SITUADO DENTRE AS RUAS TEODORO PEDROSA, SECUNDINO RODRIGUES E MATO GROSSO, NO BAIRRO  MARIA FERNANDA I, PARA QUE POSSA FAZER UMA PRAÇA NO LOCAL, VISTO QUE PELO TAMANHO DO IMÓVEL O MESMO SE TORNA IMPRÓPRIO PARA CONSTRUÇÃO DE RESIDÊNCIA OU PONTO COMERCIAL. DEVE-SE TAMBÉM SINALIZAR O LOCAL.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/202/202_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE HÁ A POSSIBILIDADE DE SE CONTRATAR PROFESSORES OU ESTAGIÁRIOS EM EDUCAÇÃO FÍSICA PARA MINISTRAREM AULAS DE GINÁSTICA DE MODO A EXPANDIR A “GINÁSTICA PARA A 3ª IDADE” AOS MORADORES DO DISTRITO DA MARTINS GUIMARÃES.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/203/203_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SOBRE A POSSIBILIDADE E VIABILIDADE DA REALIZAÇÃO DE UMA FESTA JULINA PARA A COMUNIDADE, NO DIA 28 DE JULHO DO CORRENTE ANO, NA PRAÇA DE EVENTOS.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/204/204_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI EM-47/2007 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, EM-48/2007, QUE “ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” E EM-49/2007, QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO EM FAVOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/205/205_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE A PROPOSTA DE EMENDA A LEI ORGÂNICA Nº 04/2007, QUE “ALTERA O INCISO V DO ARTIGO 164 DA LEI ORGÂNICA DO MUNICÍPIO DE LAGOA DA PRATA” SEJA APRECIADO EM  PRIMEIRA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/206/206_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO DEPUTADO ESTADUAL MAJORITÁRIO EM NOSSO MUNICÍPIO TIAGO ULISSES, SOLICITANDO O AGENDAMENTO COM O GOVERNADOR DO ESTADO, DR. AÉCIO NEVES, UMA AUDIÊNCIA COM A PARTICIPAÇÃO DOS VEREADORES, PREFEITOS, VICE PREFEITOS E EMPRESÁRIOS DE LAGOA DA PRATA, LUZ E REGIÃO, E DEMAIS DEPUTADOS ESTADUAIS E FEDERAIS QUE POSSAM SE FAZER PRESENTES, PARA TRATAR A RESPEITO DO PROJETO DE PAVIMENTAÇÃO ASFÁLTICA LIGANDO LAGOA DA PRATA À LUZ E CONSTRUÇÃO DE UMA NOVA PONTE.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/207/207_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO, E CÓPIA DESTE, ÀS ATUAIS DIRETORA E VICE DIRETORA, E AINDA, ÀS EX DIRETORA E EX VICE DIRETORA, BEM COMO, ÀS ATUAIS PROFESSORAS, ORIENTADORAS E SERVIÇAIS DA ESCOLA MUNICIPAL JACINTO CAMPOS, PARABENIZANDO-LHES PELO BELÍSSIMO RESULTADO ALCANÇADO NA QUALIDADE DO ENSINO, ESTANDO ENTRE AS 170 MELHORES ESCOLAS DO PAÍS, COM O ÍNDICE DE 6,3 PONTOS.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/208/208_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE HÁ PREVISÃO POR PARTE DA ADMINISTRAÇÃO MUNICIPAL PARA A REALIZAÇÃO DO CALÇAMENTO DA RUA JOÃO MARTINS VASCONCELOS, QUE INTERLIGA OS BAIRROS MANGABEIRAS E AMÉRICO SILVA, NESTA CIDADE, E AINDA, DA COLOCAÇÃO DE DUAS MANILHAS DE CADA LADO DA REFERIDA VIA PARA AUMENTAR A LARGURA DA VIA POR CIMA DO CÓRREGO QUE PASSA SOB A MESMA.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/209/209_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE ALÉM DOS SERVIÇOS DE PAVIMENTAÇÃO DE DIVERSAS VIAS DE NOSSA CIDADE QUE VÊM SENDO EXECUTADOS, SE HÁ PREVISÃO PARA A REALIZAÇÃO DE INTERVENÇÕES NO CALÇAMENTO DAS RUAS ALEXANDRE BERNARDES PRIMO, AVENIDA GETÚLIO VARGAS, ÂNGELO PERILO, AFONSO PENA, SANTOS DUMONT E GOIÁS, NO CENTRO DESTA CIDADE, DE MODO A REPARÁ-LOS. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/210/210_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL JAIMINHO MARTINS, SOLICITANDO QUE O MESMO INTERCEDA JUNTO AO MINISTÉRIO DE EDUCAÇÃO, NO SENTIDO DE QUE SEJA PRIORIZADA A CRIAÇÃO DE UM CEFET PARA O MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/211/211_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA DE LEIS, SE JÁ ESTÃO SENDO TOMADAS ALGUMAS PROVIDÊNCIAS VISANDO A ELABORAÇÃO DE LEIS MUNICIPAIS REGULAMENTANDO AS QUEIMADAS DE CANA-DE-AÇÚCAR, BEM COMO, O LANÇAMENTO DE AGROTÓXICO VIA AÉREA NOS CANAVIAIS DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/212/212_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO EXCELENTÍSSIMO SENHOR EDUARDO BETTI MENEZES, DIRETOR DO DETRAN – MG, EM BELO HORIZONTE, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA DE LEIS, SE JÁ FORA PUBLICADA PORTARIA NORMATIVA OU OUTRO DOCUMENTO PRÓPRIO, ORGANIZANDO O PROCESSO DE CREDENCIAMENTO DAS EMPRESAS INTERESSADAS À PRÁTICA DOS EXAMES DE APTIDÃO FÍSICA E MENTAL E DE AVALIAÇÃO PSICOLÓGICA EM CANDIDATOS À PERMISSÃO PARA DIRIGIR VEÍCULO AUTOMOTOR, À RENOVAÇÃO DA CARTEIRA NACIONAL DE HABILITAÇÃO E À TROCA DE CATEGORIA, NOS TERMOS DO DECRETO N.º 44546/2007. QUE INFORME AINDA, SE JÁ FORAM FIXADAS AS DATAS PARA O INÍCIO E TÉRMINO PARA O REFERIDO CREDENCIAMENTO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/213/213_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, QUAL A DATA PREVISTA PARA A REALIZAÇÃO DA CONFERÊNCIA  DA CIDADE NOS TERMOS DO ART. 285 DO PLANO DIRETOR – LEI COMPLEMENTAR MUNICIPAL 60/2006.  </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/214/214_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE ALGUM PROJETO DA ADMINISTRAÇÃO MUNICIPAL NO SENTIDO DE SE RESOLVER A QUESTÃO DO ESPAÇO RESERVADO A PRAÇA SITUADO NA AV. JOSÉ BERNARDES MACIEL, NO BAIRRO MARÍLIA.  </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/215/215_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, QUAL O RESULTADO OBTIDO PELA REALIZAÇÃO DE AUDITORIA FINANCEIRA E CONTÁBIL DA CONSTRUÇÃO DO PRONTO SOCORRO MUNICIPAL E DA COBERTURA DA QUADRA POLIESPORTIVA DO BAIRRO GOMES, REALIZADA PELO AUDITOR E CONSULTOR SÉRGIO BASSI GOMES, SE REFERIDA CONTRATAÇÃO FORA EFETIVADA CONFORME TERMO DE RATIFICAÇÃO DE INEXIGIBILIDADE DE LICITAÇÃO PUBLICADO NO DIÁRIO OFICIAL DO ESTADO DE MINAS GERAIS NO DIA 10 DE MAIO DE 2005.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/216/216_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO GOVERNADOR DO ESTADO DE MINAS GERAIS, AÉCIO NEVES, SOLICITANDO AO MESMO QUE VETE TODAS AS EMENDAS APRESENTADAS PELOS DEPUTADOS ESTADUAIS AO PROJETO DE LEI COMPLEMENTAR DE N.º 17/07, DE AUTORIA DO MINISTÉRIO PÚBLICO, PRINCIPALMENTE, AQUELAS QUE RETIRAM DOS PROMOTORES DE JUSTIÇA A COMPETÊNCIA PARA PROPOREM AÇÕES CONTRA DETERMINADAS AUTORIDADES. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/217/217_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO, E CÓPIA DESTE, AO ILUSTRE LAGOPRATENSE GILBERTO SILVA, PARABENIZANDO-O POR MAIS UM TRIUNFO JUNTO À SELEÇÃO BRASILEIRA DE FUTEBOL, COM A CONQUISTA DA COPA AMÉRICA / 2007, DESTACANDO NOSSO ORGULHO DE VER O CONTERRÂNEO COMO CAPITÃO DA SELEÇÃO CANARINHO, LEVANTAR ESTE IMPORTANTE TROFÉU. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/218/218_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO PRESIDENTE DA ASSEMBLÉIA LEGISLATIVA, DEPUTADO ESTADUAL ALBERTO PINTO COELHO, SOLICITANDO AO MESMO ESPECIAL FAVOR QUE TOME AS DEVIDAS PROVIDÊNCIAS NO SENTIDO DE PROPORCIONAR AOS MORADORES DE LAGOA DA PRATA, O RECEBIMENTO DO SINAL DA TV ASSEMBLÉIA. _x000D_
  		QUE INFORME AINDA, POR QUAL MOTIVO NOSSA CIDADE AINDA NÃO RECEBE TÃO IMPORTANTE CANAL INFORMATIVO DO ESTADO DE MINAS GERAIS, LEVANDO-SE EM CONTA QUE MUNICÍPIOS BEM MENORES E MENOS POPULOSOS JÁ O RECEBEM.  </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/219/219_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, QUAL A PREVISÃO PARA O TÉRMINO DO CALÇAMENTO DE TODAS AS VIAS DO BAIRRO AMÉRICO SILVA, VISTO QUE SÃO POUQUÍSSIMAS RUAS DESTE BAIRRO QUE AINDA SE ENCONTRAM COM ALGUNS TRECHOS SEM PAVIMENTAÇÃO.  </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/220/220_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI EM – 051/2007, QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, 052/2007 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO EM FAVOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” E 053/2007 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/221/221_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI EM – 055/2007 QUE “HOMOLOGA CONVÊNIO CELEBRADO COM A COMPANHIA DE HABITAÇÃO DO ESTADO DE MINAS GERAIS – COHAB/MG, CONCEDE À MESMA COMPANHIA ISENÇÃO TRIBUTÁRIA E DÁ OUTRAS PROVIDÊNCIAS” E 56/2007 QUE “DISPÕE SOBRE A DOAÇÃO DE IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO À COMPANHIA DE HABITAÇÃO DO ESTADO DE MINAS GERAIS – COHAB/MG, NA FORMA E CONDIÇÕES QUE ESPECIFICA”. SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/222/222_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ ALGUM PROJETO EM SUA ADMINISTRAÇÃO VISANDO A COLOCAÇÃO DE LIXEIRAS AO LONGO DAS PRINCIPAIS VIAS DA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/223/223_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE INCLUIR NAS AÇÕES A SEREM IMPLEMENTADAS PELA EMPRESA CONTRATADA PELO MUNICÍPIO PARA FAZER A REVITALIZAÇÃO DA SINALIZAÇÃO DE TRÂNSITO DE NOSSA CIDADE, A REGULAMENTAÇÃO DO ESTACIONAMENTO DE MOTOCICLETAS, FAZENDO A DESTINAÇÃO DE ESPAÇO ESPECÍFICO EM CADA QUARTEIRÃO DE MODO A MELHOR APROVEITAR O ESPAÇO REMANESCENTE PARA ESTACIONAMENTO DE VEÍCULOS, PELO MENOS NAS PRINCIPAIS VIAS DA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/224/224_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE INFORME A ESTA CASA, QUAL A COMPOSIÇÃO DO CONSELHO MUNICIPAL DA CIDADE RECENTEMENTE ELEITO NA 2ª CONFERÊNCIA DA CIDADE REALIZADA NO DIA 26 DE JULHO PRÓXIMO PASSADO. _x000D_
  		QUE INFORME AINDA SE JÁ FOI REALIZADA ALGUMA REUNIÃO POR PARTE DO CONSELHO PARA DISCUSSÃO DAS ALTERAÇÕES DO PLANO DIRETOR PROPOSTAS EM PROJETO DE LEI QUE SE ENCONTRA EM TRAMITAÇÃO NESTA CASA. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/225/225_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DO MUNICÍPIO ASSUMIR JUNTO AOS HOSPITAIS (CLÍNICA NOSSA SENHORA DE GUADALUPE E FUNDAÇÃO SÃO CARLOS) O ATENDIMENTO MÉDICO DE PLANTÃO PELO SUS, DE MODO A GARANTIR O EFETIVO ATENDIMENTO AO CIDADÃO, ATÉ MESMO PARA REALIZAÇÃO DE PARTOS.  </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/226/226_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, QUAIS AS PROVIDÊNCIAS ESTÃO SENDO TOMADAS PARA A RETIRADA DE UM POSTE QUE SE ENCONTRA EM PLENA PISTA DE ROLAMENTO DA RUA JOÃO SAFAR, NO BAIRRO MARIA FERNANDA I, A QUAL FORA ASFALTADA RECENTEMENTE.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/227/227_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE NÃO É POSSÍVEL SE APROVEITAR QUE AS RUAS DO CONJUNTO HABITACIONAL A SER CONSTRUÍDO ENTRE OS BAIRROS MARÍLIA E NOSSA SENHORA DAS GRAÇAS SERÃO PAVIMENTADAS, E TAMBÉM PAVIMENTAR AS RUAS DOS BAIRROS SÃO FRANCISCO E MONSENHOR ALFREDO. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/228/228_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI EM-57 E 59/2007, QUE “ABREM CRÉDITOS AO ORÇAMENTO DO MUNICÍPIO” E 58/2007, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONTRATO DE CONCESSÃO DE USO ESPECIAL DE BEM PÚBLICO PARA FINS DE MORADIA” SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/229/229_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM ENVIADOS VOTOS DE PESAR DA CÂMARA MUNICIPAL À FAMÍLIA DO SR. JOSÉ ODALPE DÔCO, POR OCASIÃO DE SEU FALECIMENTO OCORRIDO DIA 12 DE AGOSTO DO CORRENTE ANO. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/230/230_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA O MOTIVO PELO QUAL ATÉ O MOMENTO NÃO DEU ENTRADA NESTA CASA O PROJETO DE LEI QUE ISENTA OS CIDADÃOS DE LAGOA DA PRATA DO PAGAMENTO DA CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA COBRADA JUNTO COM O FATURAMENTO DA CEMIG.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/231/231_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE NA SECRETARIA DE OBRAS PROJETO VISANDO A REALIZAÇÃO DE OBRAS PARA DAR CONTINUIDADE À RUA DIREITA DE MODO A PERMITIR O ACESSO AO CONJUNTO HABITACIONAL DO BAIRRO AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/232/232_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/233/233_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/232/232_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL CONVOCANDO O SECRETÁRIO MUNICIPAL DE SAÚDE ANTÔNIO JUAREZ DE CASTRO, OS MEMBROS DA COMISSÃO PROCESSANTE QUE APUROU SUPOSTAS IRREGULARIDADES NO CENTRO DE ESPECIALIDADES ODONTOLÓGICAS VICENTE FRANCISCO FERREIRA – CEO, SR. AURÉLIO DE OLIVEIRA JÚNIOR, SRA. ALEXANDRA CARVALHO FONSECA E SRA. ANA LÚCIA MORAIS COSTA, CONVIDANDO TAMBÉM OS DOIS PROMOTORES DE JUSTIÇA DA COMARCA, DR. PAULO FRANK PINTO JUNIOR E EDUARDO DE PAULA MACHADO, E OS DENTISTAS DR. ÁLISSON BAÍA E DRA. RENATA LACERDA DE LIMA, PARA UMA AUDIÊNCIA A RESPEITO DO CONVÊNIO DO MUNICÍPIO COM O GOVERNO FEDERAL NO QUE TANGE SUPOSTAS IRREGULARIDADES NO CENTRO DE ESPECIALIDADES ODONTOLÓGICAS DO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/234/234_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, CÓPIA DOS DOCUMENTOS REFERENTES AOS PROCEDIMENTOS LICITATÓRIOS PARA AQUISIÇÃO DE MATERIAIS DE CONSUMO PARA O CENTRO DE ESPECIALIDADES ODONTOLÓGICAS, BEM COMO, DAS REQUISIÇÕES DE MATERIAL, RELATÓRIO COM REGISTRO DOS SERVIÇOS PRESTADOS, OU SEJA, DO DIÁRIO AMBULATORIAL DE ATENDIMENTO, COM A RESPECTIVA PRODUÇÃO E POR FIM, DAS FICHAS DOS PACIENTES ATENDIDOS, TANTO DE LAGOA DA PRATA, QUANTO DA REGIÃO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/235/235_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI COMPLEMENTAR EM-004/2007 QUE “ALTERA A LEI COMPLEMENTAR N.º 003, DE 22 DE MAIO DE 1991 E DÁ OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/236/236_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE COLOCAR UM POSTE DE ENERGIA ELÉTRICA EM FRENTE AO NÚMERO 116 DA RUA MARIA DA GLÓRIA MACIEL, NO BAIRRO GOMES, NESTA CIDADE. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/237/237_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO E CÓPIA DESTE, À EX DEPUTADA ESTADUAL MARIA OLÍVIA DE CASTRO E SEU FILHO, ATUAL DEPUTADO ESTADUAL MAJORITÁRIO EM NOSSO MUNICÍPIO, TIAGO ULISSES DE OLIVEIRA, PARABENIZANDO-OS PELOS RELEVANTES SERVIÇOS PRESTADOS EM NOSSO MUNICÍPIO E SOLICITANDO AOS MESMOS QUE NÃO MEÇAM ESFORÇOS PARA CONTINUAR COM ESTE TRABALHO EM PROL DE LAGOA DA PRATA. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/238/238_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO DIRETOR GERAL DO CENTRO FEDERAL DE EDUCAÇÃO TECNOLÓGICA DE MINAS GERAIS - CEFET – MG, SITUADO À AVENIDA AMAZONAS, N.º 5253, BAIRRO NOVA SUÍÇA, BELO HORIZONTE, CEP - 30.480-000, DR. FLÁVIO ANTÔNIO DOS SANTOS, SOLICITANDO AO MESMO QUE ESTUDE E INFORME A ESTA CASA DE LEIS QUAIS AS POSSIBILIDADES E O QUE É NECESSÁRIO PARA QUE SEJA INSTALADO EM NOSSO MUNICÍPIO UMA ESCOLA DE NÍVEL SUPERIOR DESSA CONCEITUADA INSTITUIÇÃO DE ENSINO SUPERIOR. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/239/239_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA SE DENTRE AS AÇÕES PREVISTAS PARA A SECRETARIA DE OBRAS PARA O CORRENTE ANO, SE ENCONTRA A DE SE CONSTRUIR UM CALÇADÃO EM TORNO DO PARQUE DOS BURITIS, NO BAIRRO MARÍLIA, NESSA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/240/240_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE REGULAMENTAR A UTILIZAÇÃO DAS CAÇAMBAS PARA RECOLHIMENTO DE ENTULHOS, DE MODO QUE AS MESMAS SEJAM COLOCADAS EM CIMA DA CALÇADA, NAS VIAS DE MAIOR MOVIMENTO DE NOSSA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/241/241_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO COMANDANTE DO BATALHÃO DA POLÍCIA MILITAR EM LAGOA DA PRATA, CAPITÃO RENATO FÉLIX FEDERICI, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA DE LEIS, OS_x000D_
 MOTIVOS PELOS QUAIS AS SOLICITAÇÕES DA POPULAÇÃO PARA ATENDIMENTO DE_x000D_
 OCORRÊNCIAS COM VIATURAS ESTÃO DEMORANDO TANTO PARA SEREM ATENDIDAS.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/242/242_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE AUTORIZE A CRIAÇÃO DE UMA COMISSÃO_x000D_
 ESPECIAL PARA ELABORAR, COM BASE NO PLANO NACIONAL DA JUVENTUDE, O PROJETO_x000D_
 DE LEI QUE DISPORÁ SOBRE O PLANO MUNICIPAL DA JUVENTUDE EM LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, JUNTAMENTE COM O DIRETOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA – SAAE - LP, EM QUAL LEGISLAÇÃO OU REGULAMENTO ESTÃO DESCRITAS AS ATRIBUIÇÕES DO DIRETOR DO SAAE, SUA JORNADA DE TRABALHO E SE O MESMO RECEBE 13º SALÁRIO E FÉRIAS INTEGRAIS REGULARMENTE, ENVIANDO CÓPIAS À CÂMARA MUNICIPAL. NA HIPÓTESE DE PAGAMENTO DAS PARCELAS RETRO CITADAS, QUE ENVIE A ESTA CASA TODA DOCUMENTAÇÃO QUE COMPROVE TAL PAGAMENTO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/243/243_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, QUANTAS INSCRIÇÕES JÁ FORAM FEITAS PARA AQUISIÇÃO DE CASA PRÓPRIA VIA CONVÊNIO COM A COHAB E SE HÁ A POSSIBILIDADE DO MUNICÍPIO IMPLEMENTAR NOVO PROGRAMA DE MORADIA POPULAR, COM A DOAÇÃO DE LOTE A PESSOAS CARENTES, BEM COMO, AUXÍLIO PARA CONSTRUÇÃO DE SUAS RESIDÊNCIAS, VISTO QUE O DÉFICIT HABITACIONAL NO MUNICÍPIO AINDA CONTINUARÁ SIGNIFICATIVO MESMO COM A CONSTRUÇÃO DAS CASAS QUE SERÃO ERGUIDAS EM BREVE.</t>
   </si>
   <si>
     <t>, , Adelmo Lopes, Narcízio Naza, Natinho, Paulinho Despachante, Sargento Márcio, Senhor Leandro</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/244/244_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, QUAIS AS MEDIDAS PREVISTAS NA LEI MUNICIPAL 1.089/2003 QUE “ESTABELECE NORMAS E CRITÉRIOS PARA A PROMOÇÃO DA ACESSIBILIDADE DAS PESSOAS PORTADORAS DE DEFICIÊNCIA OU COM MOBILIDADE REDUZIDA, E DÁ OUTRAS PROVIDÊNCIAS”, FORAM OU ESTÃO SENDO IMPLEMENTADAS. QUE SEJA ENVIADA CÓPIA DO DOCUMENTO DA APAE JUNTAMENTE COM ESTE REQUERIMENTO AO PREFEITO LOCAL. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/245/245_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-63/2007, QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR  AO ORÇAMENTO DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/246/246_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL CONVOCANDO A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SIMONE BESSAS, PARA QUE COMPAREÇA A ESTA CASA NO PRAZO LEGAL, PARA ESCLARECER AOS VEREADORES, BEM COMO, A TODA POPULAÇÃO, QUAIS OS CRITÉRIOS ESTÃO SENDO UTILIZADOS PARA A NOMEAÇÃO E CONTRATAÇÃO DAS PROFESSORAS CLASSIFICADAS NO ÚLTIMO CONCURSO PÚBLICO. _x000D_
  		SOLICITO AINDA, QUE SEJA CONVIDADA A SRA. JOSIANE LEONEL DE SOUZA MORAIS E DEMAIS INTERESSADOS A COMPARECEREM NESTA CASA, QUANDO DA VINDA DA SECRETÁRIA SIMONE. _x000D_
  		SOLICITO POR FIM, O ENCAMINHAMENTO DE CÓPIA DA ATA E CD CONTENDO O ÁUDIO DA REUNIÃO EM QUE SE MANIFESTAR A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, NA ÍNTEGRA, AO MINISTÉRIO PÚBLICO LOCAL, BEM COMO, À COMISSÃO DE EDUCAÇÃO DESTA CASA DE LEIS.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/247/247_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL CONVOCANDO O ASSESSOR JURÍDICO DA PREFEITURA DE LAGOA DA PRATA, DR. JEAN CARLOS DA SILVA PARA QUE COMPAREÇA A ESTA CASA NO PRAZO LEGAL, PARA ESCLARECER AOS VEREADORES, BEM COMO, A TODA POPULAÇÃO, QUAL EMBASAMENTO LEGAL PARA QUE ALGUNS VEREADORES ESTEJAM VIAJANDO EM VEÍCULOS DA PREFEITURA E DO SAAE, INCLUSIVE O CARRO OFICIAL DO PREFEITO. QUE ESCLAREÇA AINDA, COMO SÃO FEITOS O RELATÓRIO E OS EMPENHOS REFERENTES A ESTAS VIAGENS. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/248/248_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE EXISTE PROJETO PARA AMPLIAR A REDE DE TRANSMISSÃO DE ENERGIA ELÉTRICA NO MUNICÍPIO. E SE EXISTE A POSSIBILIDADE DE INCLUIR A COLOCAÇÃO DE UM POSTE NA PRAÇA ALFREDO BERNARDES LOBATO, PRÓXIMO AO Nº 20.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/249/249_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE ADQUIRIR UM VEÍCULO PRÓPRIO PARA O TRANSPORTE DO LIXO HOSPITALAR DO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/250/250_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE DENTRE AS OBRAS PREVISTAS PARA ESTE ANO, SE ENCONTRA O CALÇAMENTO DE UM PEQUENO TRECHO DA RUA PARÁ, SENDO APENAS UMA QUADRA, ENTRE AS RUAS MATO GROSSO E GOIÁS OU DONA ALEXANDRINA, NO BAIRRO SANTA EUGÊNIA I, E TAMBÉM O CALÇAMENTO DE UM OUTRO PEQUENO TRECHO DA RUA SERGIPE, QUE SE INICIA ATRÁS DO MUSEU E VAI ATÉ O FINAL DA REFERIDA RUA, CUJA EXTENSÃO TAMBÉM É DE APENAS UMA QUADRA.</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/251/251_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL CONVOCANDO O SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, SR. MARLÚCIO MEIRELLES, PARA QUE O MESMO COMPAREÇA A ESTA CASA, NO PRAZO LEGAL, A FIM DE PRESTAR ESCLARECIMENTOS A RESPEITO DA COMPOSIÇÃO DO CONSELHO MUNICIPAL DA CIDADE, BEM COMO, SE OS MEMBROS JÁ FORAM EMPOSSADOS E QUAIS AS AÇÕES POR PARTE DO EXECUTIVO FORAM TOMADAS VISANDO A REUNIÃO DESTE CONSELHO PARA TRATAR A RESPEITO DAS ALTERAÇÕES DO PLANO DIRETOR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/252/252_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, RELAÇÃO CONTENDO O NOME DOS SERVIDORES PÚBLICOS MUNICIPAIS QUE ESTEJAM TRABALHANDO EM OUTROS ÓGÃOS DA ADMINISTRAÇÃO PÚBLICA ESTADUAL OU FEDERAL, TAIS COMO: INSS, IPSEMG, DELEGACIA DE POLÍCIA, FÓRUM LOCAL, MINISTÉRIO PÚBLICO, CARTÓRIO ELEITORAL E OUTROS, COM A RESPECTIVA OCUPAÇÃO E LOCAL DE TRABALHO. QUE SEJAM ENVIADAS CÓPIAS DOS RESPECTIVOS CONVÊNIOS.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/253/253_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA SE EXISTE A POSSIBILIDADE DE SE REALIZAR UM TRABALHO JUNTO AOS PROPRIETÁRIOS DAS EMPRESAS QUE ALUGAM AS CAÇAMBAS PARA RECOLHIMENTO DE ENTULHOS, VISANDO A REFORMA NA PINTURA DAQUELAS QUE NECESSITAREM, BEM COMO, A COLOCAÇÃO DE SINALIZAÇÃO FOSFORECENTE, TIPO “OLHO DE GATO”, DE MODO A AUMENTAR A SEGURANÇA DOS USUÁRIOS DAS VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/254/254_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA SE EXISTE A POSSIBILIDADE DE SE FAZER REFORMA E AMPLIAÇÃO NA PONTE SITUADA NA VIA PARALELA À RODOVIA MG-170 E QUE DÁ ACESSO AO MATADOURO E DISTRITO INDUSTRIAL, APROVEITANDO-SE QUE FORA FEITO UM DESVIO UTILIZANDO REFERIDA PONTE, EM VIRTUDE DAS OBRAS DE RECAPEAMENTO DA MG-170.  </t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/255/255_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI EM - 061/2007, QUE “ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” E EM-062/2007 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/256/256_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-64/2007, QUE “AUTORIZA CONCESSÃO DE AUXÍLIO FINANCEIRO A ENTIDADES QUE MENCIONA E ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/257/257_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA CONSULTADO O PLENÁRIO A RESPEITO DA NECESSIDADE DA REALIZAÇÃO DE UMA VIAGEM A BRASÍLIA, POR PARTE DESTE VEREADOR, QUE SE FARÁ PRESENTE NO MINISTÉRIO DA SAÚDE, EM ESPECIAL AO DEPARTAMENTO DE SAÚDE BUCAL, PARA TRATAR A RESPEITO DOS FATOS QUE VÊM OCORRENDO NO CENTRO DE ESPECIALIDADES ODONTOLÓGICAS – CEO DESTE MUNICÍPIO E INFORME A ESTA CASA E A ESTE VEREADOR, VIA OFÍCIO LIDO EM PLENÁRIO, ATÉ A PRÓXIMA REUNIÃO ORDINÁRIA, SOBRE ANUÊNCIA DA PRESIDÊNCIA DA CASA SOBRE O LEGÍTIMO DIREITO DO VEREADOR DE REALIZAR SEU PAPEL DE FISCAL .</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>Narcízio Naza, Paulinho Despachante</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/258/258_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO DELEGADO COORDENADOR SUPERINTENDENTE REGIONAL DR. JOÃO PEDRO, BEM COMO, AO DR. MAURÍCIO DE OLIVEIRA CAMPOS JÚNIOR, DIGNÍSSIMO SECRETÁRIO DE ESTADO DE DEFESA SOCIAL, SOLICITANDO AOS MESMOS EMPENHO NO SENTIDO DE SE NOMEAR PARA LAGOA DA PRATA MAIS UM DELEGADO DE POLÍCIA, BEM COMO, MAIS SERVIDORES COMO DETETIVES E ESCRIVÃES. </t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/259/259_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL CONVOCANDO O DIRETOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA – SAAE - LP, SR. JOSÉ OSVALDO DE OLIVEIRA, PARA VIR A ESTA CASA DE LEIS NO PRAZO LEGAL, A FIM DE PRESTAR ESCLARECIMENTOS A RESPEITO DOS SEGUINTES ASSUNTOS AFETOS ÀQUELA AUTARQUIA MUNICIPAL:_x000D_
  		1 – COMO SE ENCONTRAM OS TRABALHOS DO SAAE E SE O NÚMERO DE SERVIDORES ATUALMENTE LOTADOS NO QUADRO DE SERVIDORES DA AUTARQUIA SÃO SUFICIENTES PARA ATENDER À DEMANDA DE SERVIÇOS; _x000D_
  		2 – TENDO EM VISTA A ÓTIMA SITUAÇÃO FINANCEIRA DO SAAE E A AQUISIÇÃO DE VÁRIOS VEÍCULOS, ESTANDO COM UMA BOA FROTA, NÃO PRECISANDO DE MAIS INVESTIMENTOS NESTE SENTIDO, QUE INFORME SE EXISTE NO MOMENTO A POSSIBILIDADE DE SE IMPLANTAR A COBRANÇA DA ÁGUA POR CONSUMO REAL, CONFORME PLEITEADO EM OUTRAS OCASIÕES. SE ISSO COMPROMETE AS FINANÇAS DA AUTARQUIA;_x000D_
  		3 – SE HOUVE QUEDA OU AUMENTO TANTO NA ARRECADAÇÃO QUANTO NAS DESPESAS DO SAAE DO MÊS DE MARÇO ATÉ OS DIAS ATUAIS;_x000D_
  		4 – QUAIS OS PROCEDIMENTOS SÃO ADOTADOS PELO DIRETOR DO SAAE VISANDO OTIMIZAR OS SERVIÇOS DA AUTARQUIA. SE SÃO FEITOS CONTATOS DIÁRIOS OU REUNIÕES PERIÓDICAS COM OS CHEFES DE SETOR E ASSESSORES PARA ESTE FIM.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/260/260_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA SE EXISTE DENTRE OS PROJETOS DA SECRETARIA MUNICIPAL DE OBRAS SE ENCONTRA O DA CONSTRUÇÃO DA PRAÇA DA IGREJA DE SÃO SEBASTIÃO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/261/261_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA TRANSFERIDA PARA O DIA 11 DO MESMO MÊS E ANO - TERÇA-FEIRA - FACE AO ENCERRAMENTO DAS FESTIVIDADES DO CONGADO. </t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/262/262_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL RATIFICANDO AS SOLICITAÇÕES DE VÁRIOS REQUERIMENTOS QUE FORAM ENVIADOS E QUE AINDA SE ENCONTRAM SEM RESPOSTAS. EM ESPECIAL O REQUERIMENTO DE N.º 195/2007. </t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/263/263_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO MINISTÉRIO PÚBLICO LOCAL, PARABENIZANDO OS PROMOTORES DE JUSTIÇA DE NOSSA CIDADE, PELO BRILHANTE TRABALHO NA PROTEÇÃO AO MEIO AMBIENTE, MAIS ESPECIFICAMENTE AO RIO SÃO FRANCISCO E PELA VITORIOSA DECISÃO EXARADA PELO DESEMBARGADOR WANDER MAROTTA DO TRIBUNAL DE JUSTIÇA DO ESTADO DE MINAS GERAIS, RELATOR NOS AUTOS DO AGRAVO DE INSTRUMENTO N.º 1.0372.07.027918-0/002, ONDE O MESMO RESTABELECEU OS EFEITOS DA LIMINAR INICIALMENTE CONCEDIDA, DETERMINANDO-SE À AGRAVADA (DIGA-SE LOUIS DREYFUS COMMODITIES BIOENERGIA S/A) QUE SE ABSTENHA DE INSTALAR A BOMBA SUBMERSA HIDRA NO PONTO DE CAPTAÇÃO NO RIO SÃO FRANCISCO NO MUNICÍPIO DE LAGOA DA PRATA, OU EM QUALQUER PONTO DE CAPTAÇÃO._x000D_
 _x000D_
  		QUE SEJA ENVIADO OFÍCIO AINDA, À FEAM, ANA OU ÓRGÃOS COMPETENTES SOLICITANDO A ESTES ÓRGÃOS QUE NÃO CONCEDAM O LICENCIAMENTO AMBIENTAL À EMPRESA LOUIS DREYFUS COMMODITIES BIONERGIA S/A PARA A INSTALAÇÃO DA BOMBA DE SUCÇÃO ACIMA MENCIONADA.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/264/264_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM - 067/2007, QUE “CONCEDE CONTRIBUIÇÃO A ENTIDADE QUE MENCIONA E ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/265/265_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA DE LEIS, OS MOTIVOS PELOS QUAIS NÃO FORA IMPLEMENTADO NO MUNICÍPIO O “PROGRAMA SEGUNDO TEMPO”. </t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/266/266_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO, CÓPIA DESTE E DO ANTEPROJETO, AO ILUSTRE PROMOTOR DE JUSTIÇA DE LAGOA DA PRATA, DR. EDUARDO DE PAULA MACHADO, INFORMANDO AO MESMO, QUE POR MEIO DE AÇÃO DO VEREADOR NARCÍZIO DA CRUZ NAZA FERREIRA, FORA APRESENTADO NESTA CASA, ANTEPROJETO DE LEI SIMILAR AO ENCAMINHADO PELO COMPETENTE PROMOTOR, PROIBINDO A PRÁTICA DO NEPOTISMO NA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/267/267_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE FURAR UM POÇO ARTESIANO NO DISTRITO DE MARTINS GUIMARÃES NESTE MUNICÍPIO, BEM COMO, A CONSTRUÇÃO DE UMA CAIXA D'ÁGUA GRANDE, QUE POSSA ATENDER TODOS OS MORADORES DAQUELA COMUNIDADE._x000D_
 </t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/268/268_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE DETERMINE AO DIRETOR DO SAAE QUE INFORME A ESTA CASA, QUAIS SÃO OS MEMBROS DA COMISSÃO DE LICITAÇÃO DA AUTARQUIA, COM O ENVIO DE CÓPIA DO INSTRUMENTO DE NOMEAÇÃO DOS MEMBROS E/OU CONSTITUIÇÃO DA REFERIDA COMISSÃO. QUE ENVIE A ESTA CASA TAMBÉM, CÓPIA DAS ATAS DE JULGAMENTO DE TODOS OS PROCEDIMENTOS LICITATÓRIOS REALIZADOS NESTE MANDATO, OU SEJA, DE 1º DE JANEIRO DE 2005 ATÉ OS DIAS ATUAIS.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/269/269_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE REFORMAR OS BANCOS DA PRAÇA SITUADA NO CONJUNTO HABITACIONAL DO BAIRRO AMÉRICO SILVA, EM FRENTE AO SALÃO DA COMUNIDADE SAGRADO CORAÇÃO DE JESUS.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/270/270_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, QUAIS OS MOTIVOS IMPEDEM A COLOCAÇÃO DE UM POSTE DE ENERGIA ELÉTRICA COM LUMINÁRIA NA RUA TIRADENTES, NA QUADRA ENTRE AS RUAS BELO HORIZONTE E BOM DESPACHO, NO BAIRRO AMÉRICO SILVA, VISTO QUE VÁRIOS PEDIDOS NESTE SENTIDO FORAM FEITOS E AINDA NÃO FORAM ATENDIDOS.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/271/271_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ADIADA A DISCUSSÃO DO ANTEPROJETO DE LEI Nº 09 / 2007 QUE “MODIFICA A LEI MUNICIPAL N.º 1056/2003 E DÁ OUTRAS DA OUTRAS PROVIDÊNCIAS”, NOS TERMOS DO ART. 112, INCISO V, DO REGIMENTO INTERNO DESTA CASA DE LEIS, TENDO EM VISTA QUE A MATÉRIA É COMPLEXA E MERECE MELHOR ESTUDO PARA DELIBERAÇÃO.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/272/272_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL CONVOCANDO O SECRETÁRIO MUNICIPAL DE OBRAS, MATEUS BORGES DE CASTRO, PARA QUE COMPAREÇA A ESTA CASA NO PRAZO LEGAL, PARA ESCLARECER AOS VEREADORES, BEM COMO, A TODA POPULAÇÃO, A RESPEITO DO PROJETO PARA REFORMA DA PRAIA PÚBLICA MUNICIPAL. _x000D_
  		QUE INFORME AINDA, QUAIS FORAM OS GASTOS COM A DIVULGAÇÃO DA REFERIDA OBRA E SE OS RECURSOS A ELA DESTINADOS ESTÃO OU NÃO À DISPOSIÇÃO DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/273/273_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO À DIRETORIA DO UMUARAMA CLUBE PARABENIZANDO-A PELA REALIZAÇÃO DO 10º PASSEIO CICLÍSTICO DE 7 DE SETEMBRO.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/274/274_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE PAVIMENTAR A RUA MODESTO GOMES OU ESTRADA QUE DÁ ACESSO À CIDADE DE LUZ, ATÉ O ANTIGO BRITADOR.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/275/275_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE TERCEIRIZAR O SERVIÇO DE IDENTIFICAÇÃO DOS LOGRADOUROS PÚBLICOS MUNICIPAIS, DE MODO A PERMITIR SUA FÁCIL IDENTIFICAÇÃO E LOCALIZAÇÃO.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/276/276_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA CÓPIA DA FATURA GLOBAL DE CONSUMO DE ENERGIA ELÉTRICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/277/277_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE RESOLUÇÃO Nº 07/2007,QUE “ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL” SEJA APRECIADO EM PRIMEIRA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/278/278_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM - 70/2007, QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/279/279_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE EXISTE A POSSIBILIDADE DE SE RETIRAR O CANTEIRO CENTRAL DA AVENIDA DONA ROSA MACIEL, NOS BAIRROS SANTA HELENA / CHICO MIRANDA.  </t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/280/280_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL JAIME MARTINS FILHO, SOLICITANDO AO MESMO QUE VIRIFIQUE A VIABILIDADE DE SE INCLUIR LAGOA DA PRATA NO PROJETO DAS CICLOVIAS.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/281/281_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE REFORMAR AS PLACAS DE “BOAS-VINDAS” E DE “DESPEDIDA” SITUADAS NA AV. MINAS GERAIS, PRÓXIMO AO TREVO PRINCIPAL DA CIDADE, BEM COMO, AQUELAS INDICATIVAS DE ALGUNS PONTOS TURÍSTICOS E ÓRGÃOS MUNICIPAIS, COMO: PRAIA PÚBLICA, PREFEITURA, USINA, AEROPORTO, ETC...</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/282/282_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE DENTRE AS DIVERSAS INTERVENÇÕES NA SINALIZAÇÃO DE TRÂNSITO DA CIDADE, ESTÁ A DE SINALIZAR O CRUZAMENTO DA RUA MATO GROSSO COM AS RUAS PAULO LOBATO, SECUNDINO RODRIGUES E OUTRAS, NA DIVISA DOS BAIRROS CHICO MIRANDA E MARIA FERNANDA I, DE MODO A REGULAMENTAR E ORGANIZAR O TRÁFEGO NO LOCAL.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/283/283_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, QUAIS PROVIDÊNCIAS PODEM SER TOMADAS PARA SOLUCIONAR O PROBLEMA DOS MORADORES DA RUA GERALDO JOSÉ DA SILVA, NO BAIRRO GOMES, MAIS PRECISAMENTE DAQUELES RESIDENTES NO TRECHO RECENTEMENTE CALÇADO PELA PREFEITURA, VEZ QUE ENTRE A RUA E AS CASAS DESTES CIDADÃOS FICOU UMA ÁREA VAGA, QUE DEVE RECEBER UMA DESTINAÇÃO O MAIS RÁPIDO POSSÍVEL, SOB PENA DE FICAR ABANDONADA E SUJEITA A RECEBER ENTULHOS, LIXO, MATO, ETC... </t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/284/284_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE RESOLUÇÃO 08/2007, QUE “ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE LAGOA DA PRATA”, SEJA APRECIADO EM PRIMEIRA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/285/285_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI CM-25/2007 QUE “AUTORIZA O SAAE A RECEBER DOAÇÕES E DÁ OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/286/286_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE EXISTE A POSSIBILIDADE DE SE ENVIAR PROJETO DE LEI COMPLEMENTAR REALIZANDO UMA NOVA FIXAÇÃO DOS VALORES DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, DO EXECUTIVO E AUTARQUIA, NA TABELA CONSTANTE DO ANEXO V DA LEI COMPLEMENTAR 52/2005, DE MODO A CONCRETIZAR AOS SERVIDORES NÃO CONTEMPLADOS COM O AUMENTO DE 19 % CONFERIDO AOS SERVIDORES DE CARGOS COMISSIONADOS, VISANDO ASSIM, ESTENDER A TODOS OS OUTROS SERVIDORES ESTE MESMO PERCENTUAL DE AUMENTO, TANTO OS EFETIVOS, QUANTO OS CONTRATADOS. </t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/287/287_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, CÓPIA DE TODOS OS PROCEDIMENTOS LICITATÓRIOS DAS MODALIDADES PREGÃO E CONCORRÊNCIA / REGISTRO DE PREÇOS, TIPO “MAIOR DESCONTO EM TABELA”, NAS QUAIS DEVERÃO ESTAR INCLUÍDOS OS EDITAIS, ATAS E NOTAS FISCAIS DE AQUISIÇÃO DAS MERCADORIAS ADQUIRIDAS NO PERÍODO RESPECTIVO. </t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/288/288_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO À DEPUTADA FEDERAL JÔ MORAES, SOLICITANDO À MESMA, UMA DATA EM SUA AGENDA, PARA A REALIZAÇÃO DE UM SEMINÁRIO NESTA CASA DE LEIS, COM O TEMA “SAÚDE E DIREITOS DAS MULHERES”. EVENTO QUE TERIA SUPORTE DA CÂMARA MUNICIPAL, INCLUSIVE COM TRANSMISSÃO AO VIVO PELA RÁDIO TROPICAL, CONVITES, ETC...</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/289/289_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE DETERMINE AO DIRETOR DO SAAE, QUE INFORME A ESTA CASA, SE HÁ DATA PREVISTA PARA INÍCIO DAS OBRAS DE REFORMA E REVISÃO DO SISTEMA DE ENCANAMETO (LIGAÇÃO DE ÁGUA E ESGOTO) NA REGIÃO CENTRAL DE NOSSA CIDADE, BEM COMO, NO BAIRRO AMÉRICO SILVA.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/290/290_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA DE LEIS, SE EXISTE A POSSIBILIDADE DE COLOCAR UM SERVIDOR PÚBLICO MUNICIPAL PARA EXERCER A FUNÇÃO DE RONDA NO CEMITÉRIO DA SAUDADE, OU ENTÃO CONTRATAR UM PROFISSIONAL DESTA ÁREA, EM VIRTUDE DA EXTREMA NECESSIDADE DE SE PROTEGER AQUELE LOCAL. </t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/291/291_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE EXISTE A POSSIBILIDADE DE SE IMPLEMENTAR AÇÕES NO SENTIDO DE DESAPROPRIAR TODAS AS ÁREAS SITUADAS DENTRO DO PERÍMETRO URBANO, OU EM ATÉ 03 KM A CONTAR DO LIMITE DA ÁREA URBANA DO MUNICÍPIO, E QUE ESTEJAM SENDO USADAS PARA O PLANTIO DE CANA-DE-AÇÚCAR, VISANDO COM ISTO, RECUPERAR TAIS ÁREAS E TRANSFORMÁ-LAS EM ÁREA VERDE OU INSTITUCIONAL. CASO CONTRÁRIO, QUE PELO MENOS PROÍBA A QUEIMA E LANÇAMENTO DE AGROTÓXICOS POR VIA AÉREA, NESTAS ÁREAS.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/292/292_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, CONSULTANDO OS PROPRIETÁRIOS DAS EMPRESAS QUE EXPLORAM A ATIVIDADE DE MOTO-TÁXI NO MUNICÍPIO, O NOME DAS SEGURADORAS CONTRATADAS PELAS MESMAS, SE JÁ HOUVE A OCORRÊNCIA DE SINISTROS E SE HOUVE A DEVIDA INDENIZAÇÃO. QUE INFORME AINDA, QUANDO O SETOR COMPETENTE REALIZOU A ÚLTIMA FISCALIZAÇÃO NAS EMPRESAS DE MOTO-TÁXI. SE VERIFICARAM AS CONDIÇÕES DE USO DAS MOTOCICLETAS, DOS CAPACETES, BEM COMO, SE EXISTEM SEGUROS PARA TODOS OS MOTO-TAXISTAS E TAMBÉM QUE BENEFICIE OS USUÁRIOS. </t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/293/293_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI COMPLEMENTAR - 06/2007 QUE “CRIA A GUARDA PATRIMONIAL MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/294/294_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE DETERMINE AO DIRETOR DA AUTARQUIA MUNICIPAL – SAAE -, QUE ENVIE A ESTA CASA, CÓPIA DE TODAS AS PORTARIAS REFERENTES A AUMENTO DA TAXA DE ÁGUA E ESGOTO DO MUNICÍPIO, NOS ANOS DE 2005, 2006 E DO CORRENTE ANO, ATÉ O MOMENTO. </t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/295/295_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO DEPUTADO ESTADUAL TIAGO ULISSES, SOLICITANDO AO MESMO, QUE INTERCEDA JUNTO À SECRETÁRIA DE ESTADO DE EDUCAÇÃO, VANESSA GUIMARÃES PINTO, NO SENTIDO DE DAR PRIORIDADE NA LIBERAÇÃO DA VERBA ORÇADA R$ 141.948,15 (CENTO E QUARENTA E UM MIL, NOVECENTOS E QUARENTA E OITO REAIS E QUINZE CENTAVOS), CONFORME PLANILHA ENVIADA PELA 12ª SRE – SUPERINTENDÊNCIA REGIONAL DE EDUCAÇÃO, VISANDO A COBERTURA DA QUADRA POLIESPORTIVA DA ESCOLA ESTADUAL MONSENHOR ALFREDO DHOR, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/296/296_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE DENTRO DO  PROJETO DE REFORMA DO TERMINAL RODOVIÁRIO, SE ENCONTRA INTERVENÇÃO VISANDO A RETIRADA DA ROLETA AFIXADA EM FRENTE ÀS PORTAS DOS BANHEIROS  DAQUELE ESPAÇO PÚBLICO.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/297/297_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE REALIZAR UMA CAMPANHA DE CONSCIENTIZAÇÃO DA POPULAÇÃO, VIA SECRETARIA MUNICIPAL DE SAÚDE, RELACIONADA AO VALOR DA VIDA E À PROTEÇÃO AO NASCITURO.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/298/298_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE HÁ POSSIBILIDADE DE SE DOAR MUDAS DE ÁRVORES FRUTÍFERAS AOS MUNÍCIPES, POR MEIO DA SECRETARIA MUNICIPAL DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/299/299_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, QUEM FICARÁ RESPONSÁVEL PELA RECOMPOSIÇÃO DE OITO PLACAS DE MEIO-FIO DA RUA SANTA CATARINA, QUE FORAM DESTRUÍDAS PELOS FUNCIONÁRIOS DO CIRCO QUE SE ENCONTRA EM NOSSA CIDADE PARA PERMITIR ACESSO DE SEUS CAMINHÕES AO ESPAÇO POR ELES UTILIZADO. SERÁ O PROPRIETÁRIO DO CIRCO OU O MUNICÍPIO?</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/300/300_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-72/2007 QUE “ALTERA A LEI 1516/2007, DE 17 DE JULHO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/301/301_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, OS MOTIVOS PELOS QUAIS O DR. VINÍCIUS NÃO ESTÁ MAIS ATENDENDO NO PSF DO BAIRRO GOMES. QUE INFORME AINDA, SE É POSSÍVEL A VOLTA DE SEU ATENDIMENTO, OU SE HÁ PREVISÃO DE CONTRATAÇÃO DE UM OUTRO PROFISSIONAL PARA SUBSTITUÍ-LO.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/302/302_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL E À OI, SOLICITANDO AO PRIMEIRO, QUE INTERCEDA JUNTO À EMPRESA DE TELEFONIA NO SENTIDO DE ATENDER O PEDIDO CONSTANTE DESTE REQUERIMENTO, E À OI, QUE ESTUDE A POSSIBILIDADE DE SE REALIZAR UMA REVISÃO NOS APARELHOS DE TELEFONIA PÚBLICA (ORELHÕES) SITUADOS NO MUNICÍPIO DE LAGOA DA PRATA, VISTO QUE MUITOS DELES CARECEM DE UMA REFORMA OU MANUTENÇÃO.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/303/303_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, AS RAZÕES PELAS QUAIS O MUNICÍPIO NÃO DISPONIBILIZA UM MÉDICO PEDIATRA PARA ATENDIMENTO À COMUNIDADE DE MARTINS GUIMARÃES. QUE INFORME AINDA, SE EXISTE A POSSIBILIDADE DE SE REALIZAR ESTE ATENDIMENTO, PELO MENOS UMA VEZ POR SEMANA. QUE INFORME AINDA, SE HÁ COMO REALIZAR TAMBÉM ATENDIMENTO ODONTOLÓGICO ÀQUELA COMUNIDADE, PELO MENOS UM DIA NA SEMANA. </t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/304/304_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AOS ÓRGÃOS DE IMPRENSA DO MUNICÍPIO, COMUNICANDO AOS MESMOS, QUE NO DIA 18 DE OUTUBRO DE 2007, FORA PUBLICADO NO MINAS GERAIS, ÓRGÃO DE IMPRENSA OFICIAL DO ESTADO DE MINAS GERAIS, A PORTARIA N.º 97.444, DE 11 DE OUTUBRO DE 2207, QUE “REGULAMENTA OS PROCEDIMENTOS PARA O CREDENCIAMENTO DE CLÍNICA MÉDICA E PSICOLÓGICA, EM LOCALIDADES ATENDIDAS POR BANCA EXAMINADORA, PARA REALIZAR EXAMES DE APTIDÃO FÍSICA E MENTAL E DE AVALIAÇÃO PSICOLÓGICA EM CANDIDATOS À PERMISSÃO PARA DIRIGIR VEÍCULO AUTOMOTOR, À RENOVAÇÃO DA CARTEIRA NACIONAL DE HABILITAÇÃO E À TROCA DE CATEGORIA”. INFORME AINDA, QUE A PARTIR DA REFERIDA PUBLICAÇÃO AS EMPRESAS INTERESSADAS PODEM PROCURAR O ÓRGÃO COMPETENTE PARA CREDENCIAMENTO, DE MODO A ATENDER AOS MORADORES DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/305/305_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO À DEPUTADA FEDERAL JÔ MORAES, SOLICITANDO À MESMA, QUE ENVIDE ESFORÇOS NO SENTIDO DE CONSEGUIR RECURSOS, VIA EMENDA INDIVIDUAL NO ORÇAMENTO DA UNIÃO, NO VALOR DE R$ 150.000,00 (CENTO E CINQÜENTA MIL REAIS) EM PROL DA FUNDAÇÃO SÃO CARLOS, PARA A AQUISIÇÃO DE UM CONCENTRADOR DE OXIGÊNIO. QUE SEJA ENVIADA TAMBÉM, A CORRESPONDÊNCIA EM ANEXO, ASSINADA PELO PRESIDENTE DA REFERIDA FUNDAÇÃO._x000D_
  		QUE SEJA ENVIADO OFÍCIO NO MESMO SENTIDO AO PARTIDO COMUNISTA DO BRASIL, EM BELO HORIZONTE, NA PESSOA DO SR. JOSÉ VIEIRA, MAIS CONHECIDO COMO “ZITO”.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/306/306_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, CÓPIA DE TODO PROCEDIMENTO LICITATÓRIO DE N.º 130/2007, PREGÃO, REFERENTE À CONTRATAÇÃO DE EMPRESA PARA VEICULAÇÃO DE MATÉRIAS E PUBLICAÇÕES JORNALÍSTICAS DE INTERESSE DO MUNICÍPIO EM JORNAIS LOCAIS, OU OUTRO QUE O TENHA SUBSTITUÍDO. QUE SEJA ENVIADA TAMBÉM, CÓPIA DO CONTRATO ORIUNDO DESTE PROCEDIMENTO, BEM COMO, DOS EMPENHOS REFERENTES A QUALQUER PAGAMENTO JÁ REALIZADO, COM A DEVIDA QUITAÇÃO.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/307/307_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DO MUNICÍPIO ACABAR COM A FALTA DE ILUMINAÇÃO PÚBLICA EM DIVERSOS PONTOS DE NOSSA CIDADE, ESPECIALMENTE, NA RUA SÃO PAULO, PRÓXIMO AO NÚMERO 1502, NO BAIRRO MARÍLIA, ONDE NECESSITA-SE DE UM POSTE DE ENERGIA ELÉTRICA COM LUMINÁRIA PARA MELHORAR AS CONDIÇÕES  DE ILUMINAÇÃO E SEGURANÇA DO LOCAL.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/308/308_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O VETO APOSTO À PROPOSIÇÃO DE LEI COMPLEMENTAR 05/2007 SEJA APRECIADO EM  DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/309/309_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-76/2007 SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/310/310_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL, BEM COMO, AO SECRETÁRIO MUNICIPAL DE OBRAS, E À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO AOS MESMOS, QUE INFORMEM A ESTA CASA DE LEIS, OS MOTIVOS PELOS QUAIS A ESCOLA MUNICIPAL DR. JACINTO CAMPOS ESTÁ PASSANDO POR REFORMAS EM SUA PINTURA, JUSTAMENTE NO PERÍODO LETIVO, EM PLENO PERÍODO DE AULA E PREPARAÇÃO PARA AS PROVAS FINAIS, E PORQUE NÃO DEIXARAM PARA REALIZAR TAL OBRA NO PERÍODO DAS FÉRIAS ESCOLARES.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/311/311_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO À DIRETORIA DA CEMIG, EM DIVINÓPOLIS – MG, SOLICITANDO AO MESMO, QUE ABREVIE O PRAZO SOLICITADO PELA EMPRESA PARA A REALIZAÇÃO DO SERVIÇO DE INSTALAÇÃO DE UM PADRÃO TRIFÁSICO, EM UM IMÓVEL SITUADO À AV. BRASIL, N.º 1552, BAIRRO MARÍLIA, PARA INSTALAÇÃO DE UMA EMPRESA, CUJOS SÓCIOS-PROPRIETÁRIOS SÃO VICENTE LARA E OUTROS. O PROTOCOLO DE SOLICITAÇÃO DO SERVIÇO É DE N.º 416320.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/312/312_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE DENTRO DO PROJETO DE REVITALIZAÇÃO DO TRÂNSITO DE NOSSA CIDADE, QUE PARECE ESTAR SE ENCERRANDO, EXISTE A PREVISÃO DA COLOCAÇÃO DE PLACAS E FAIXAS SINALIZANDO AS PARADAS OBRIGATÓRIAS PARA OS ÔNIBUS CIRCULARES, OU SEJA, OS PONTOS DE ÔNIBUS, O QUE ATÉ O MOMENTO NÃO VIMOS.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/313/313_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE HÁ POSSIBILIDADE DE SE DETERMINAR À EMPRESA CONTRATADA PELO MUNICÍPIO PARA A REALIZAÇÃO DA NOVA SINALIZAÇÃO DE TRÂNSITO DE NOSSA CIDADE, QUE ESTUDE UM OUTRO SISTEMA DE SINCRONIA PARA O SEMÁFORO EXISTENTE NA AV. BRASIL, NO CRUZAMENTO COM A RUA ALAGOAS, VISTO QUE DA FORMA QUE ESTÁ NÃO PERMITE AO PEDESTRE A TRAVESSIA DAS VIAS COM SEGURANÇA.  </t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/314/314_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO, QUE ENVIE A ESTA CASA, PRESTAÇÃO DE CONTAS REFERENTE À ARRECADAÇÃO DA PRAIA PÚBLICA MUNICIPAL - PRINCIPALMENTE PORTARIA - ESPECIFICANDO CADA UM DOS FINAIS DE SEMANA DOS ÚLTIMOS SEIS MESES, E DA PRAÇA DE ESPORTES, REFERENTE AO PAGAMENTO DE CONVITES PELOS NÃO SÓCIOS. </t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/315/315_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, OS MOTIVOS PELOS QUAIS O SISTEMA DE ATENDIMENTO TELEFÔNICO DO PRONTO SOCORRO MUNICIPAL ESTÁ EM PRECÁRIO FUNCIONAMENTO HÁ ALGUNS DIAS, MESMO SE TRATANDO DE SERVIÇO DE URGÊNCIA E EMERGÊNCIA.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/316/316_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO GOVERNADOR DO ESTADO DE MINAS GERAIS, PARABENIZANDO-O E LHE AGRADECENDO PELA EXPEDIÇÃO DO DECRETO N.º 44.635, DE 10 DE OUTUBRO DE 2007, QUE VIABILIZOU O CREDENCIAMENTO DE NOVAS CLÍNICAS MÉDICA E PSICOLÓGICA PARA REALIZAÇÃO DE EXAMES DE APTIDÃO FÍSICA E MENTAL E DE AVALIAÇÃO PSICOLÓGICA EM CANDIDATOS À PERMISSÃO PARA DIRIGIR VEÍCULO AUTOMOTOR, À RENOVAÇÃO DA CARTEIRA NACIONAL DE HABILITAÇÃO E À TROCA DE CATEGORIA, EM DIVERSAS LOCALIDADES DO ESTADO, PRINCIPALMENTE LAGOA DA PRATA. </t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/317/317_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA FORMULADO UM TERMO DE ANUÊNCIA COM TODOS OS VEREADORES DE MODO A PERMITIR A DEVOLUÇÃO IMEDIATA DOS VALORES REPASSADOS À CÂMARA MUNICIPAL PELO MUNICÍPIO E QUE NÃO FORAM, NEM SERÃO UTILIZADOS, QUE HOJE SE ENCONTRAM EM APROXIMADAMENTE R$ 320.000,00, PARA QUE ESTES VOLTEM AOS COFRES PÚBLICOS MUNICIPAIS E POSSAM SER INVESTIDOS EM AÇÕES SOCIAIS CONSISTENTES NA REFORMA DE RESIDÊNCIAS, CONSTRUÇÃO DE BANHEIROS, REFORMA DE TELHADOS E OUTRAS OBRAS QUE FAVOREÇAM AS PESSOAS MENOS FAVORECIDAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/318/318_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS, BEM COMO, À PROCURADORIA  DE JUSTIÇA DE COMBATE AOS CRIMES PRATICADOS POR AGENTES POLÍTICOS, EM BELO HORIZONTE – MG, ACOMPANHADOS DA DOCUMENTAÇÃO ANEXA, QUE ACOMPANHA O PRESENTE REQUERIMENTO, SOLICITANDO AOS REFERIDOS ÓRGÃOS QUE ANALISE A REPRESENTAÇÃO E DOCUMENTOS ANEXOS, DE MODO A APURAR SUPOSTAS IRREGULARIDADES E ILEGALIDADES NO PROCEDIMENTO LICITATÓRIO N.º 060/2005, DA ATUAL ADMINISTRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/319/319_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SOBRE A POSSIBILIDADE DE SE COLOCAR REDUTORES DE VELOCIDADE PRÓXIMO AO CRUZAMENTO DA RUA DONA ALEXANDRINA COM RUA RIO GRANDE DO SUL, E AO LONGO DA AV. ANTENOR CHAGAS MADEIRA. </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/40/40_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO MESMO QUE INFORME A_x000D_
 ESTA CASA, SE HÁ PROJETOS NA ADMINISTRAÇÃO MUNICIPAL VISANDO A ILUMINAÇÃO, CONSTRUÇÃO_x000D_
 DE VESTIÁRIOS E DE UMA CASA PARA SERVIR DE RESIDÊNCIA A UM ZELADOR, NA QUADRA_x000D_
 POLIESPORTIVA DO BAIRRO AMÉRICO SILVA.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/320/320_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-75/2007 QUE “CONCEDE SUBVENÇÃO SOCIAL A ENTIDADE QUE MENCIONA E ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO, E AINDA, QUE OS PROJETOS DE LEI EM 77/2007 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” E CM 27/2007, QUE “DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MORADORES DA COMUNIDADE SANTA TERESINHA DO MENINO JESUS”, SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/321/321_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI COMPLEMENTAR EM-07/2007 QUE “CRIA A GUARDA PATRIMONIAL MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/322/322_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA REALIZADA UMA CONSULTA POPULAR POR ESTA CASA, QUANTO À TRANSFORMAÇÃO DA AVENIDA BRASIL EM UMA VIA DE MÃO ÚNICA, NO SENTIDO BAIRRO / CENTRO.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/323/323_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, POR MEIO DO SECRETÁRIO MUNICIPAL DE SAÚDE, SE EXISTE A POSSIBILIDADE DA INTERVENÇÃO DA CITADA SECRETARIA PARA A REALIZAÇÃO - O MAIS RÁPIDO POSSÍVEL - DA CIRURGIA DO PACIENTE HELDER CARLOS DA SILVA, CUJA CÓPIA DO LAUDO MÉDICO SEGUE ANEXA, TENDO EM VISTA QUE O MESMO SE ENCONTRA AGUARDANDO PELA MARCAÇÃO DA MESMA HÁ TEMPOS, SEM SUCESSO.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/324/324_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL JOSÉ SANTANA DE VASCONCELOS, PARABENIZANDO-O E AGRADECENDO-LHE POR SUAS AÇÕES QUE RESULTARAM NO ENVIO DE MEDICAMENTOS PARA A FARMACINHA DO MUNICÍPIO, NO VALOR DE R$ 90.000,00, BEM COMO, POR SEU ESFORÇO NO SENTIDO DE CONSEGUIRMOS OS EQUIPAMENTOS E MATERIAIS NECESSÁRIOS PARA UM MELHOR APARELHAMENTO DO CENTRO DE FISIOTERAPIA OTAVIANO CASTRO, QUE FUNCIONA JUNTO AO SOS.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/325/325_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO À COMPANHIA DE TELECOMUNICAÇÕES OI, SOLICITANDO A COLOCAÇÃO DE UM TELEFONE DE USO PÚBLICO (ORELHÃO) NA UNIDADE BÁSICA DE SAÚDE JOSINO PIO, SITUADA À RUA RAUL GOMES BERNARDES, N.º 1382, NO BAIRRO MARÍLIA, NESTA CIDADE, RECENTEMENTE INAUGURADA. </t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/326/326_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, A RESPEITO DAS ÚLTIMAS ANÁLISES REALIZADAS PELOS SETORES COMPETENTES NAS ÁGUAS DOS RIOS, CÓRREGOS E LAGOAS DO NOSSO MUNICÍPIO, INCLUSIVE DA PRAIA PÚBLICA MUNICIPAL, BEM COMO, DO AR ATMOSFÉRICO, ENVIANDO CÓPIA DOS RESPECTIVOS LAUDOS. _x000D_
  		QUE INFORME TAMBÉM A RESPEITO DA ÚLTIMA ANÁLISE SOBRE A QUALIDADE DA ÁGUA LOCAL FORNECIDA PELO SAAE, COM O ENVIO DE CÓPIA DO RESPECTIVO LAUDO. _x000D_
  		POR FIM, QUE INFORME SOBRE A POSSIBILIDADE DE SE ESTRUTURAR O SETOR DE VIGILÂNCIA SANITÁRIA, COM EQUIPAMENTOS E PESSOAL SE NECESSÁRIO, PARA QUE  O MESMO POSSA PRESTAR UM SERVIÇO DE FISCALIZAÇÃO E ANÁLISE DE PRODUTOS ALIMENTÍCIOS EXPOSTOS À VENDA EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/327/327_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, CÓPIA EM CD DE TODO CONTEÚDO DO PROGRAMA DE PUBLICIDADE INSTITUCIONAL DA PREFEITURA, “INFORMAÇÃO E REALIDADE”, QUE VAI AO AR PELA RÁDIO TROPICAL LTDA, DAS 12 ÀS 12:10, EM TODAS AS EDIÇÕES DAS DUAS ÚLTIMAS SEMANAS.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/328/328_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL CONVOCANDO O RESPONSÁVEL TÉCNICO DE ENFERMAGEM DO PRONTO SOCORRO MUNICIPAL, SR. GEOVANI ANTÔNIO DA SILVEIRA RAMOS, PARA QUE COMPAREÇA A ESTA CASA, NO PRAZO LEGAL, EM REUNIÃO ORDINÁRIA, PARA PRESTAR ESCLARECIMENTOS A RESPEITO DO ATENDIMENTO NO PRONTO SOCORRO MUNICIPAL. </t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/329/329_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE EM SUA ADMINISTRAÇÃO HÁ PREVISÃO DE PROJETO IMPEDINDO O TRÂNSITO DE VEÍCULOS PESADOS DA AVENIDA BRASIL.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t xml:space="preserve">Cabo Neto, </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/330/330_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE O MESMO PRETENDE REALIZAR AINDA ESTE ANO, A AVALIAÇÃO DE DESEMPENHO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO, NOS TERMOS DA LEGISLAÇÃO MUNICIPAL VIGENTE.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/331/331_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE ENVIAR PROJETO DE LEI A ESTA CASA, AUTORIZANDO A SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, JUNTAMENTE COM O SAAE, A DOAR CAIXAS DILUIDORAS ÀS FAMÍLIAS DE BAIXA RENDA DO MUNICÍPIO, DENTRE ELAS, AQUELAS QUE RESIDIRÃO EM CONJUNTOS HABITACIONAIS CONSTRUÍDOS COM RECURSOS PÚBLICOS OU SUBSIDIADOS PELO PODER PÚBLICO. </t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/332/332_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SOBRE A POSSIBILIDADE DE SE ENVIAR PROJETO DE LEI AO LEGISLATIVO, CONCEDENDO SUBVENÇÃO SOCIAL, AUXÍLIO, OU CONTRIBUIÇÃO, À FUNDAÇÃO SARA APARECIDA, TENDO EM VISTA QUE OS VALORES JÁ REPASSADOS NÃO SÃO SUFICIENTES PARA A IMPLEMENTAÇÃO DO NOVO PROJETO INICIADO PELA ENTIDADE, QUE É A CRIAÇÃO E FUNCIONAMENTO DE UM TELECENTRO EM SUA SEDE, ONDE SERÃO MINISTRADAS AULAS GRATUITAS DE INFORMÁTICA, ABRINDO ESPAÇO PARA PESQUISA E COMUNICAÇÃO VIA E-MAIL, AOS MORADORES DO BAIRRO SOL NASCENTE. </t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/333/333_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE AINDA É POSSÍVEL INCLUIR NO PROJETO DE REVITALIZAÇÃO DA SINALIZAÇÃO DE TRÂNSITO DA CIDADE, A COLOCAÇÃO DE UMA ROTATÓRIA NA AVENIDA BRASIL, EM SEU CRUZAMENTO COM A RUA ESPÍRITO SANTO, NO CENTRO DESTA CIDADE.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/334/334_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE AINDA É POSSÍVEL INCLUIR NO PROJETO DE REVITALIZAÇÃO DA SINALIZAÇÃO DE TRÂNSITO DA CIDADE, A COLOCAÇÃO DE UM REDUTOR DE VELOCIDADE NA AVENIDA FERNÃO DIAS, PRÓXIMO À FÁBRICA DE BICHINHOS DE PELÚCIA AMERICAMPEL E FÁBRICA DE CALÇADOS, NA DIVISA DO BAIRRO CHICO MIRANDA COM SOL NASCENTE, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/335/335_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE INFORME A ESTA CASA, OS MOTIVOS PELOS QUAIS NÃO NOMEOU O VEREADOR ORA REQUERENTE, COMO MEMBRO DE UMA COMISSÃO PERMANENTE DESTA CASA DE LEIS, QUE TENHA MAIOR ATUAÇÃO, MAIS ESPECIFICAMENTE, A DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, TENDO EM VISTA A FORMAÇÃO E EXPERIÊNCIA COMO PARLAMENTAR POR PARTE DO AUTOR DESTE.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/564/564_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA FORMULADO UM TERMO DE ANUÊNCIA COM TODOS OS VEREADORES E COM O PREFEITO, DE MODO A PERMITIR A DEVOLUÇÃO IMEDIATA DOS VALORES REPASSADOS À CÂMARA MUNICIPAL PELO MUNICÍPIO E QUE NÃO FORAM, NEM SERÃO UTILIZADOS, PARA QUE ESTES VOLTEM AOS COFRES PÚBLICOS MUNICIPAIS E POSSAM SER INVESTIDOS NA AQUISIÇÃO DE UM OU DOIS EQUIPAMENTOS DE ULTRA-SONOGRAFIA PARA ATENDIMENTO À POPULAÇÃO CARENTE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/565/565_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA DE LEIS, SE EXISTE A POSSIBILIDADE DE SE COLOCAR VIGIAS NO CEMITÉRIO DA SAUDADE E NO CEMITÉRIO CAMPO DA PAZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/566/566_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA DE LEIS, SE EXISTE A POSSIBILIDADE DE SE DETERMINAR AOS SERVIDORES QUE TRABALHAM NA PRAIA PÚBLICA MUNICIPAL, QUE REALIZEM ÀS SEGUNDAS-FEIRAS, UMA LIMPEZA GERAL, COM RASTREAMENTO, DA AREIA DA PRAIA, TANTO NA ORLA DA LAGOA, QUANTO DENTRO D'ÁGUA, ATÉ A PROFUNDIDADE PERMITIDA, DE MODO A PROMOVER UMA EFETIVA LIMPEZA DO LOCAL.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/567/567_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, CÓPIA DE TODOS OS PROCEDIMENTOS LICITATÓRIOS REFERENTES À AQUISIÇÃO DE VEÍCULOS LEVES, CAMIONETES, CAMINHÕES, MÁQUINAS E ÂMBULÂNCIAS, PARA O MUNICÍPIO, NO PERÍODO DE JANEIRO DE 2005 ATÉ OS DIAS ATUAIS, TANTO NA PREFEITURA QUANTO NO SAAE. </t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/568/568_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE É VIÁVEL AO MUNICÍPIO A CONTRATAÇÃO DE SEGURO PARA PROTEÇÃO AOS USUÁRIOS DA PRAIA PÚBLICA MUNICIPAL, DE MODO A ISENTAR O MUNICÍPIO DE DESPESAS COM INDENIZAÇÕES E OUTRAS RESPONSABILIDADES NO CASO DE ACIDENTES ENVOLVENDO TURISTAS E USUÁRIOS EM GERAL.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/570/570_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE EM SUA ADMINISTRAÇÃO HÁ PREVISÃO DE PROJETO VISANDO A REFORMA DOS REDUTORES DE VELOCIDADE EXISTENTES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/569/569_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO À COMPANHIA DE TELECOMUNICAÇÕES OI, SOLICITANDO A COLOCAÇÃO DE UM TELEFONE DE USO PÚBLICO (ORELHÃO) NA RUA ALEXANDRINO ANTÔNIO DE OLIVEIRA, EM FRENTE AO N.º 364, NO BAIRRO CHICO MIRANDA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/571/571_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/571/571_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA FORMULADO UM TERMO DE ANUÊNCIA COM TODOS OS VEREADORES E O CHEFE DO EXECUTIVO MUNICIPAL DE MODO A PERMITIR A DEVOLUÇÃO IMEDIATA DOS VALORES REPASSADOS À CÂMARA MUNICIPAL PELO MUNICÍPIO E QUE NÃO FORAM, NEM SERÃO UTILIZADOS, PARA QUE ESTES VOLTEM AOS COFRES PÚBLICOS MUNICIPAIS E POSSAM SER INVESTIDOS NA AQUISIÇÃO DE CAIXAS DILUIDORAS PARA AS FAMÍLIAS DE BAIXA RENDA DO MUNICÍPIO, DENTRE ELAS, AQUELAS QUE RESIDIRÃO EM CONJUNTOS HABITACIONAIS CONSTRUÍDOS COM RECURSOS PÚBLICOS OU SUBSIDIADOS PELO PODER PÚBLICO.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/572/572_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/572/572_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-078/2007 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A PARCELAR DÉBITO DE CONTRIBUIÇÕES PREVIDENCIÁRIAS E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/573/573_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO À COMPANHIA DE TELECOMUNICAÇÕES OI, SOLICITANDO À DIRETORIA DA MESMA, QUE INFORME A ESTA CASA, SE É INTENÇÃO DA EMPRESA RETIRAR O ORELHÃO SITUADO NA RUA DIREITA, EM FRENTE AO NÚMERO 142, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE. _x000D_
 _x000D_
  		QUE CONSTE AINDA NO OFÍCIO, SOLICITAÇÃO NO SEGUINTE SENTIDO:  CASO SEJA POSITIVA A RESPOSTA, QUE ESTA EMPRESA REVEJA SUA POSIÇÃO VISTO QUE REFERIDO APARELHO É BASTANTE UTILIZADO PELA POPULAÇÃO E DEVE SER MANTIDO NO LOCAL ACIMA CITADO, ONDE É BEM CUIDADO PELO RESPONSÁVEL DO IMÓVEL.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/574/574_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, CÓPIA DOS EMPENHOS REFERENTES AOS SHOWS REALIZADOS NO MUNICÍPIO PARA INAUGURAÇÃO DE OBRAS PÚBLICAS NOS ÚLTIMOS SEIS MESES, BEM COMO, DOS PROCEDIMENTOS LICITATÓRIOS OU DE DISPENSA – CONFORME O CASO – QUE FUNDAMENTARAM O PAGAMENTO DE TAIS DESPESAS._x000D_
  		QUE ENVIE TAMBÉM, CÓPIA DE TODA DOCUMENTAÇÃO REFERENTE ÀS DEPESAS COM A LOCAÇÃO DE ESPAÇO - ESTANDE DO SAAE - NA EXPÔ-LAGOA DESTE ANO. QUE VENHAM A ESTA CASA, CÓPIAS DE NOTA DE EMPENHO, CONTRATOS E PROCEDIMENTOS LICITATÓRIOS OU DE DISPENSA, SE FOR O CASO.  </t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/575/575_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, QUAIS AS MEDIDAS ESTÃO SENDO TOMADAS POR PARTE DA ADMINISTRAÇÃO QUANTO AOS PROBLEMAS OCASIONADOS AOS MORADORES DA RUA ESPÍRITO SANTO, NO TRECHO COMPREENDIDO ENTRE A AV. BRASIL E A RUA SÃO PAULO, DIANTE DO AUMENTO DO TRÂNSITO DE VEÍCULOS PESADOS, EM VIRTUDE DO IMPEDIMENTO DA RUA RIO DE JANEIRO NOS TERMOS DO DECRETO 189/2007, QUE AUTORIZA O USO DA VIA DURANTE QUATRO MESES PELA EMPRESA EMBARÉ.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/576/576_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/576/576_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO DEPUTADO ESTADUAL TIAGO ULISSES, SOLICITANDO AO MESMO, QUE ENVIDE ESFORÇOS NO SENTIDO DE SE CONSEGUIR VERBAS PARA MELHORIAS NO CAMPO DE FUTEBOL DO SOCIAL E DO TIME DO ARNALDO, NESTA CIDADE. </t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/577/577_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE HÁ NA SECRETARIA DE OBRAS, PROJETO VISANDO A COLOCAÇÃO DE MEIO-FIO EM PARTE DA RUA ALMIRANTE TAMANDARÉ, ENTRE A AV. GETÚLIO VARGAS E AV. BENEDITO VALADARES, NO  BAIRRO GOMES, NESTA CIDADE. </t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/578/578_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO SR. LESSANDRO GABRIEL DA COSTA, PRESIDENTE DO COMITÊ DA BACIA DOS AFLUENTES DO ALTO SÃO FRANCISCO, CONVIDANDO-O PARA COMPARECER A ESTA CASA, PARA ESCLARECER AOS VEREADORES E À POPULAÇÃO EM GERAL, A RESPEITO DO MEIO AMBIENTE LOCAL, PRINCIPALMENTE DOS REFLEXOS DO CRESCENTE PLANTIO DE CANA-DE-AÇÚCAR NO RIO SÃO FRANCISCO. </t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/579/579_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE JÁ FOI VERIFICADA A DISPONIBILIDADE FINANCEIRA PARA A AQUISIÇÃO DE UM VEÍCULO PRÓPRIO PARA O TRANSPORTE DO LIXO HOSPITALAR DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/580/580_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO SOLICITANDO AO MESMO QUE DETERMINE À DIRETORIA DO SAAE, QUE ENVIE A ESTA CASA, CÓPIA DA DOCUMENTAÇÃO REFERENTE À CESSÃO DA ÁREA A SER UTILIZADA PARA A CONSTRUÇÃO DA ESTAÇÃO DE TRATAMENTO DE ESGOTO – ETE, PRÓXIMO À LAGOA VERDE, FEITA POR SEU PROPRIETÁRIO._x000D_
  		PODERÁ TAMBÉM, A DIRETORIA DA AUTARQUIA MUNICIPAL ENVIAR AO CONSELHO MUNICIPAL DA CIDADE TAIS DOCUMENTOS POR MEIO DO ENGENHEIRO NETO, SERVIDOR DO SAAE, QUE PARTICIPARÁ DA PRÓXIMA REUNIÃO DESTE CONSELHO, A REALIZAR-SE NA PRÓXIMA QUARTA-FEIRA, DIA 21-11-2007, ÀS 19 HORAS.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/581/581_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI EM-084 E 85/2007 SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA E O PROJETO DE LEI EM 81/2007 EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/610/610_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL JOSÉ SANTANA DE VASCONCELOS, SOLICITANDO AO MESMO, QUE ENVIDE ESFORÇOS NO SENTIDO DE CONSEGUIR RECURSOS PARA A IMPLANTAÇÃO DO PROJETO STREET PARK, QUE É VISA A OFERTA DE UM ESPAÇO PÚBLICO PARA A PRÁTICA DE ESPORTES, DE FORMA GRATUITA, MAIS ESPECIFICAMENTE DE SKATE, PATINS E BICICLETA. </t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/611/611_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/611/611_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL CONVOCANDO O SECRETÁRIO MUNICIPAL DE DESPORTOS, WALDEMIRO TEIXEIRA, PARA QUE VENHA A ESTA CASA, NO PRAZO LEGAL, A FIM DE INFORMAR AOS CIDADÃOS LAGOPRATENSES A RESPEITO DA ATUAL SITUAÇÃO DA LIGA MUNICIPAL E DA POSSIBILIDADE DE SE CONSEGUIR RECURSOS PARA AUXILIAR NA MANUTENÇÃO DOS CLUBES DE FUTEBOL AMADOR DO MUNICÍPIO._x000D_
 _x000D_
  		APÓS AGENDADA A VINDA DO SECRETÁRIO, QUE SEJA ENVIADO OFÍCIO TAMBÉM AOS DIRETORES DOS CLUBES DE FUTEBOL DO NOSSO MUNICÍPIO QUE PARTICIPARAM DO ÚLTIMO CAMPEONATO MUNICIPAL, CONVIDANDO-OS PARA QUE VENHAM PARTICIPAR DA REUNIÃO. A ASSESSORIA JURÍDICA DESTA CASA SE COLOCOU A DISPOSIÇÃO PARA CONSEGUIR O NOME E LOCALIZAÇÃO DOS RESPONSÁVEIS A SEREM CONVIDADOS. </t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/612/612_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, POR MEIO DO SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, SE A CONSTRUÇÃO DA PRAÇA DO BAIRRO CHICO MIRANDA SERÁ CONSTRUÍDA AINDA ESTE ANO, TENDO EM VISTA QUE VÁRIOS CAMINHÕES DE TERRA FORAM COLOCADOS NO LOCAL E ATÉ O MOMENTO NÃO INICIARAM AS OBRAS.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/613/613_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO DO MESMO QUE INFORME À CÂMARA MUNICIPAL SE JÁ FOI REALIZADO UM LEVANTAMENTO DA DEMANDA DOS ALUNOS DE 5ª A 8ª SÉRIE DE MODO A CONSTATAR A NECESSIDADE DE SE CONSTRUIR UMA ESCOLA ESTADUAL PARA ATENDER AOS BAIRROS MANGABEIRAS, GOMES, NOSSA SENHORA DAS GRAÇAS E PARTE DO MONSENHOR ALFREDO DHOR. </t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/614/614_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS, BEM COMO, À PROCURADORIA  DE JUSTIÇA DE COMBATE AOS CRIMES PRATICADOS POR AGENTES POLÍTICOS, EM BELO HORIZONTE – MG E À PROMOTORIA DE PROTEÇÃO DO PATRIMÔNIO PÚBLICO LOCAL, ACOMPANHADO DA DOCUMENTAÇÃO REFERENTE AO DÉBITO DO MUNICÍPIO PARA COM O INSS, QUE SEGUE ANEXA, SOLICITANDO AOS REFERIDOS ÓRGÃOS QUE ANALISE A REPRESENTAÇÃO E DOCUMENTOS DE MODO A APURAR SUPOSTAS IRREGULARIDADES E A RESPONSABILIDADE DOS AGENTES PÚBLICOS QUANTO AO REFERIDO DÉBITO QUE GEROU GRANDE PREJUÍZO À MUNICIPALIDADE. </t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/615/615_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI EM-068  QUE “ALTERA_x000D_
 OS ANEXOS DA LEI MUNICIPAL Nº 1510/2007, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA 2008 – LDO”, COM A EMENDA APRESENTADA E O PROJETO DE LEI EM 69/2007 QUE “ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LAGOA DA PRATA PARA O EXERCÍCIO FINANCEIRO DE 2008”, SEJAM APRECIADOS EM PRIMEIRA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO, E PARA QUE AS EMENDAS APRESENTADAS AOS MESMOS SEJAM APRECIADAS EM DISCUSSÃO E VOTAÇÃO ÚNICA TAMBÉM NESTA REUNIÃO.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/616/616_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL FABINHO LIDERANÇA, SOLICITANDO AO MESMO QUE ENVIDE ESFORÇOS NO SENTIDO DE ENVIAR A LAGOA DA PRATA RECURSOS PARA A CONSTRUÇÃO DE CICLOVIAS, QUE PODERÁ VIR DO PROJETO CICLOVIAS DO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/617/617_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE COLOCAR UM RONDA NO TERMINAL RODOVIÁRIO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/618/618_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO SR. JOSÉ ANTÔNIO BERNARDES, DIRETOR DE CAPTAÇÃO E TRANSPORTES DA EMBARÉ INDÚSTRIAS ALIMENTÍCIAS SA, CONVIDANDO-O A COMPARECER NESTA CASA, NA PRÓXIMA REUNIÃO ORDINÁRIA, DO DIA 10 DE DEZEMBRO, ÀS 20 HORAS, PARA TRATAR A RESPEITO DA INTERDIÇÃO DA RUA RIO DE JANEIRO, CENTRO, DESTA CIDADE, PASSANDO À POPULAÇÃO AS INFORMAÇÕES NECESSÁRIAS.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/619/619_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA, SE HÁ POSSIBILIDADE DE SE COLOCAR UM ÔNIBUS PARA TRANSPORTE DOS MORADORES DO DISTRITO DE MARTINS GUIMARÃES PARA A CIDADE, DE SEGUNDA A SEGUNDA, COM HORÁRIO PELA MANHÃ OU À TARDE DE MODO A ATENDER AS NECESSIDADES DAQUELA COMUNIDADE.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/620/620_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, AS RAZÕES PELAS QUAIS O TÉCNICO DE SEGURANÇA DO TRABALHO DO MUNICÍPIO NÃO VEM EXERCENDO SEU CARGO CONFORME SUAS ATRIBUIÇÕES, CONTRARIANDO A LEGISLAÇÃO PÁTRIA E MUNICIPAL A RESPEITO. </t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/621/621_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO À COMISSÃO DE SELEÇÃO E INSCRIÇÃO DE ESTAGIÁRIOS DA ORDEM DOS ADVOGADOS DO BRASIL – OAB, SEÇÃO MINAS GERAIS, ACOMPANHADO DE CERTIDÃO CERTIFICANDO QUE O VEREADOR AUTOR DESTE REQUERIMENTO, NÃO É MEMBRO DA MESA DIRETORA DESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/622/622_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO MINISTÉRIO DA SAÚDE, SOLICITANDO INFORMAÇÃO A RESPEITO DE QUAIS OS ESTADOS DA FEDERAÇÃO VÊM CUMPRINDO O PERCENTUAL MÍNIMO QUE DEVEM GASTAR COM A SAÚDE PÚBLICA. QUE INFORME AINDA, SE MINAS GERAIS VEM ATENDENDO ESSE LIMITE.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/623/623_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA O SEGUINTE:_x000D_
  		1 - O MONTANTE DE RECURSOS QUE FORA GASTO EM SUA ADMINISTRAÇÃO COM A PAVIMENTAÇÃO POLIÉDRICA E ASFÁLTICA DE VIAS PÚBLICAS;_x000D_
  		2 – A ORIGEM DOS RECURSOS, INFORMANDO O VALOR DOS RECURSOS PRÓPRIOS DO MUNICÍPIO QUE FORAM INVESTIDOS, O DOS RECURSOS PROVENIENTES DO ESTADO E/OU DA UNIÃO E AINDA, DA PARTICIPAÇÃO DA COMUNIDADE; _x000D_
  		3 – AS VIAS QUE FORAM PAVIMENTADAS ESPECIFICANDO O RESPECTIVO USO DOS RECURSOS ACIMA MENCIONADOS, INCLUSIVE SE TIVERAM A PARTICIPAÇÃO DO CIDADÃO;_x000D_
  		4 – EM QUAIS OBRAS DE PAVIMENTAÇÃO FOI UTILIZADA MÃO-DE-OBRA TERCEIRIZADA E AQUELAS EM QUE FORAM UTILIZADOS OS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/624/624_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO, SEJA DETERMINADO A UM SERVIDOR DESTA CASA, A SUA ESCOLHA, QUE FIQUE RESPONSÁVEL PELA GRAVAÇÃO E ARQUIVAMENTO DE TODOS OS PROGRAMAS INFORMATIVOS DA PREFEITURA DE LAGOA DA PRATA, DENOMINADO INFORMAÇÃO E REALIDADE, QUE VAI AO AR DIARIAMENTE PELA RÁDIO TROPICAL, DAS 12 ÀS 12:10, SALVO ENGANO.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/625/625_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO À COMPANHIA DE TELECOMUNICAÇÕES OI, SOLICITANDO A COLOCAÇÃO DE UM TELEFONE DE USO PÚBLICO (ORELHÃO) NA COMUNIDADE “CÓRREGO ALHEIO”, NOS MIRANDAS, EM FRENTE AO BAR DO WANDERLY, NA ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/626/626_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO PREFEITO SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE É POSSÍVEL REENVIAR PROJETO DE LEI POR MEIO DO QUAL CRIE A GUARDA PATRIMONIAL MUNICIPAL COM PELO MENOS 20 VAGAS PARA AGENTES.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/627/627_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA UTILIZADO OS ESPAÇOS DE PUBLICAÇÃO INSTITUCIONAL DO PODER LEGISLATIVO, PARA A PUBLICAÇÃO INFORMATIVA DE INTERESSE PÚBLICO A RESPEITO DO CREDENCIAMENTO DAS CLÍNICAS MÉDICAS PARA ATENDIMENTO AOS PRETENDENTES À CARTEIRA NACIONAL DE HABILITAÇÃO. QUE SEJA REFERIDA PUBLICAÇÃO FEITA COM FUNDAMENTO NO DECRETO 44546/2007, DE 21/06/2007 E DA PORTARIA N.º 97.444, DE 11 DE OUTUBRO DE 2007, QUE “REGULAMENTA OS PROCEDIMENTOS PARA O CREDENCIAMENTO DE CLÍNICA MÉDICA E PSICOLÓGICA, EM LOCALIDADES ATENDIDAS POR BANCA EXAMINADORA, PARA REALIZAR EXAMES DE APTIDÃO FÍSICA E MENTAL E DE AVALIAÇÃO PSICOLÓGICA EM CANDIDATOS À PERMISSÃO PARA DIRIGIR VEÍCULO AUTOMOTOR, À RENOVAÇÃO DA CARTEIRA NACIONAL DE HABILITAÇÃO E À TROCA DE CATEGORIA”.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/628/628_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA SE EXISTE NA SECRETARIA DE OBRAS ALGUM PROJETO VISANDO CANALIZAR AS ÁGUAS DAS CHUVAS NA RUA PARANÁ, BAIRRO MARÍLIA (PRÓXIMO À CAIEIRA DO MUNDINHO) A FIM DE ACABAR COM AS DEPRESSÕES EXISTENTES NOS REFERIDOS LOCAIS.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/629/629_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O APOSTO PELO EXECUTIVO MUNICIPAL À PROPOSIÇÃO DE LEI COMPLEMENTAR Nº 06/2007, QUE “CRIA A GUARDA PATRIMONIAL MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/630/630_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE POSSA SER FEITA A LEITURA DO PARECER DAS COMISSÕES DE LEGISLAÇÃO, JUSTIÇA, REDAÇÃO; FINANÇAS, ORÇAMENTO, TOMADA DE CONTAS, OBRAS E SERVIÇOS PÚBLICOS SOBRE O  PROJETO DE LEI EM-88/2007, QUE “CONCEDE SUBVENÇÃO SOCIAL AO CENTRO DE EDUCAÇÃO INFANTIL ARLETTE ANTUNES E CONTÉM OUTRAS PROVIDÊNCIAS”  NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/631/631_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-88/2007 QUE “CONCEDE SUBVENÇÃO SOCIAL AO CENTRO DE EDUCAÇÃO INFANTIL ARLETTE ANTUNES E CONTÉM OUTRAS PROVIDÊNCIAS”  SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/632/632_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-91/2007 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO EM FAVOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/651/651_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, ESTUDE A POSSIBILIDADE DE DETERMINAR À SECRETARIA DESTA CASA DE LEIS, QUE REALIZE UMA PESQUISA EM PELO MENOS 20 MUNICÍPIOS QUE POSSUAM DE 40.000 A 50.000 HABITANTES, E QUE EXISTA A GUARDA MUNICIPAL, CONSULTANDO QUAL O NÚMERO DE COMPONENTES DAS MESMAS.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/652/652_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/652/652_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, QUANDO SERÁ ENVIADO O PROJETO DE LEI CONTENDO A REVISÃO DO CÓDIGO TRIBUTÁRIO MUNICIPAL, VISANDO DIMINUIR A CARGA TRIBUTÁRIA IMPOSTA AOS CIDADÃOS LAGOPRATENSES.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/653/653_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/653/653_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL CONVOCANDO O SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, MARLÚCIO MEIRELLES, BEM COMO, O CHEFE DA ASSESSORIA DE COMUNICAÇÃO, SR. VILMAR PEREIRA, PARA QUE COMPAREÇAM A ESTA CASA, NO PRAZO LEGAL, A FIM DE ESCLARECEREM AOS VEREADORES E AO PÚBLICO EM GERAL, A RESPEITO DOS SEGUINTES ASSUNTOS:_x000D_
 _x000D_
  		QUAIS OS CRITÉRIOS SÃO UTILIZADOS PARA A ESCOLHA DA QUANTIDADE DE MÓDULOS A SER PUBLICADA EM CADA UM DOS JORNAIS LOCAIS, BEM COMO, OS CRITÉRIOS PARA A ESCOLHA DOS PRÓPRIOS ÓRGÃOS DE IMPRENSA PARA A RESPECTIVA PUBLICAÇÃO, NOS TERMOS DO CONTRATO ADMINISTRATIVO DE N.º 214/2007, QUE TRATA DA CONTRATAÇÃO DE SERVIÇOS PARA VEICULAÇÃO DE MATÉRIAS E PUBLICAÇÕES JORNALÍSTICAS DE INTERESSE DO MUNICÍPIO EM JORNAIS LOCAIS.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/654/654_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE MANTER OS CEMEIS DO MUNICÍPIO EM FUNCIONAMENTO NO PERÍODO DE RECESSO ESCOLAR, BEM COMO, DE SE MANTER ATIVIDADES ESPORTIVAS, CULTURAIS E DE LAZER NAS ESCOLAS MUNICIPAIS NO MESMO PERÍODO.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/655/655_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA DA CÂMARA MUNICIPAL QUE TOME AS DEVIDAS PROVIDÊNCIAS JUNTO AO PODER EXECUTIVO MUNICIPAL PARA QUE ESTE, RESPONDA A DETERMINADOS REQUERIMENTOS APROVADOS NESTA CASA, NO PRAZO LEGAL, E NÃO HAVENDO ATENDIMENTO MAIS UMA VEZ, QUE SEJAM TOMADAS MEDIDAS JUDICIAIS A RESPEITO DO TEMA.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/656/656_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA SE EXISTE NA SECRETARIA DE OBRAS ALGUM PROJETO VISANDO A MANUTENÇÃO DA AV. ISABEL DE CASTRO, NO TRECHO COMPREENDIDO ENTRE A RUA ÂNGELO PERILO ATÉ SEU FINAL, NO SENTIDO CENTRO/BAIRRO, TENDO EM VISTA O PERÍODO CHUVOSO QUE SE APROXIMA, PRINCIPALMENTE DOS BUEIROS ALI EXISTENTES, COMO O QUE FICA NO CRUZAMENTO DA REFERIDA AVENIDA COM A RUA RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>Paulinho Despachante, Sargento Márcio</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/657/657_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE NA SECRETARIA MUNICIPAL DE DESPORTOS PROJETO VISANDO A AQUISIÇÃO DE FILTRO PARA AS PISCINAS DA PRAÇA DE ESPORTES, BEM COMO, UM AQUECEDOR PARA SER UTILIZADO NO PERÍODO DO INVERNO. </t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/658/658_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/658/658_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO COMANDANTE DA 2ª REGIONAL DA POLÍCIA MILITAR EM BOM DESPACHO, CORONEL GENTIL ALBERTO DE MENEZES, SOLICITANDO AO MESMO QUE ATENDA SOLICITAÇÃO DESTA CASA E DO POVO LAGOPRATENSE, NO SENTIDO DE SE AUMENTAR NOVAMENTE O EFETIVO DE POLICIAIS MILITARES NA CIDADE DE LAGOA DA PRATA. </t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/659/659_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE POSSA SER FEITA A LEITURA DO PARECER DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO SOBRE O  PROJETO DE LEI COMPLEMENTAR 08/2007, QUE “CRIA A GUARDA PATRIMONIAL MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”, COM A EMENDA APRESENTADA, NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/660/660_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/660/660_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI EM-89/2007, QUE “ALTERA O ANEXO I DA LEI MUNICIPAL Nº 1529/2007”,  EM-90/2007, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A DOAR IMÓVEIS QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS”  E O PROJETO DE LEI COMPLEMENTAR EM-08/2007, QUE “CRIA A GUARDA PATRIMONIAL MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”,  SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/661/661_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI EM-89/2007, QUE “ALTERA O ANEXO I DA LEI MUNICIPAL Nº 1529/2007” E  EM-90/2007, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A DOAR IMÓVEIS QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJAM APRECIADOS  EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/662/662_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA DE LEIS, SE EXISTE A POSSIBILIDADE DE SE INTERCEDER JUNTO AO DER OU ÓRGÃO COMPETENTE, VISANDO AUTORIZAÇÃO PARA COLOCAÇÃO DE REDUTORES DE VELOCIDADE AO LONGO DA MG-170, NO TRECHO COMPREENDIDO ENTRE O VIADUTO LOGO APÓS O TREVO SECUNDÁRIO (AV. FERNÃO DIAS) E A UNS CEM METROS APÓS A SIDERPRATA, DE MODO A AUMENTAR A SEGURANÇA NA RODOVIA, PRINCIPALMENTE NO TRECHO QUE PASSA NO PERÍMETRO URBANO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/663/663_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE DETERMINE AO DIRETOR DO SAAE QUE INFORME A ESTA CASA O SEGUINTE:_x000D_
  		1 - O NOME DOS SERVIDORES DA AUTARQUIA CONTRATADOS TEMPORARIAMENTE NOS ÚLTIMOS 90 DIAS, BEM COMO, A FILIAÇÃO DOS MESMOS;_x000D_
  		2 – O NOME DOS SERVIDORES DA AUTARQUIAS NOMEADOS NOS ÚLTIMOS 90 DIAS, BEM COMO, A FILIAÇÃO DOS MESMOS; _x000D_
  		3 – A ORDEM DE CLASSIFICAÇÃO DO ÚLTIMO CONCURSO DA AUTARQUIA, DEVIDAMENTE SEPARADA POR CARGOS. QUANTAS PESSOAS APROVADAS JÁ FORAM NOMEADAS.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/664/664_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, QUAIS AS PROVIDÊNCIAS CONCRETAS ESTÃO SENDO TOMADAS VISANDO A PERMANÊNCIA DA UNIVERSIDADE DE ITAÚNA EM NOSSO MUNICÍPIO, BEM COMO, SE HÁ PREVISÃO DE ALGUM INCENTIVO PARA SUA EXPANSÃO.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/665/665_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/665/665_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA DE LEIS, SE HÁ POSSIBILIDADE E VIABILIDADE DE SE FIRMAR PARCERIAS COM EMPRESAS DO MUNICÍPIO VISANDO A CONFECÇÃO E COLOCAÇÃO DE PLACAS INDICATIVAS DOS NOMES DAS VIAS, PRAÇAS E ÓRGÃOS PÚBLICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/666/666_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/666/666_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO, QUE INFORME A ESTA CASA SE JÁ FORAM CONCLUÍDOS OS TRABALHOS REFERENTES À REVITALIZAÇÃO DA SINALIZAÇÃO DE TRÂNSITO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/667/667_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ DE SUA PARTE, INTENÇÃO DE AUTORIZAR O FECHAMENTO E USO RESTRITO A POUCOS CIDADÃOS (AQUELES QUE ADQUIRIREM O ABADÁ) DE PARTE DA PRAÇA DOS TRABALHADORES NO CARNAVAL DE 2008.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/668/668_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE REALIZAR POR MEIO DE ENGENHEIRO E COM A DEVIDA AUTORIZAÇÃO DOS PROPRIETÁRIOS DOS IMÓVEIS, UMA INSPEÇÃO NAS RESIDÊNCIAS DOS MORADORES DA RUA ESPÍRITO SANTO, NO TRECHO COMPREENDIDO ENTRE A AV. BRASIL E AV. JOSÉ BERNARDES MACIEL, DE MODO A VERIFICAR SE AS RACHADURAS EXISTENTES NAS MESMAS SÃO PROVENIENTES DO AUMENTO DO TRÂNSITO PESADO NA REFERIDA VIA. QUE CÓPIA DESTE REQUERIMENTO E DO OFÍCIO DELE PROVENIENTE SEJAM ENVIADAS AO MINISTÉRIO PÚBLICO LOCAL.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>Natinho, Narcízio Naza</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/669/669_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM A VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA DE LEIS, QUAIS OS CRITÉRIOS ESTÃO SENDO UTILIZADOS PELA SECRETARIA DE EDUCAÇÃO PARA A DESIGNAÇÃO DAS PROFESSORAS PARA AS VAGAS EXISTENTES EM ESCOLAS E CEMEIS DO MUNICÍPIO. QUE INFORME AINDA, SE AS DISPOSIÇÕES DA LEI COMPLEMENTAR N.º 37/2000 ESTÃO SENDO APLICADAS INTEGRALMENTE._x000D_
  		SOLICITAM TAMBÉM, O ENVIO DE OFÍCIO AO MP LOCAL, ACOMPANHADO DE CÓPIA DESTE REQUERIMENTO SOLICITANDO AO MESMO QUE ACOMPANHE TAL PROCEDIMENTO E QUE FISCALIZE A CORRETA APLICAÇÃO DA LEI MUNICIPAL QUE TRATA DA MATÉRIA EM QUESTÃO.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/670/670_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE SEJAM LIDOS NA PRESENTE REUNIÃO OS PARECERES DAS COMISSÕES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, E FINANÇAS, ORÇAMENTO, TOMADA DE CONTAS, OBRAS E SERVIÇOS PÚBLICOS, SOBRE OS PROJETOS DE LEI EM-96 E 97/2007.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/671/671_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/671/671_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-97/2007 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUIÇÃO E AUXÍLIOS ÀS ENTIDADES QUE MENCIONA” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/672/672_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/672/672_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI COMPLEMENTAR EM-09/2007, QUE “ALTERA A LEI COMPLEMENTAR Nº 42/2007 DE 31 DE DEZEMBRO DE 2001 E DÁ OUTRAS PROVIDÊNCIAS” , O PROJETO DE LEI EM-94/2007, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A DOAR IMÓVEL À ASSOCIAÇÃO DO BAIRRO CIDADE JARDIM E CONTÉM OUTRAS PROVIDÊNCIAS”, E O PROJETO DE LEI EM-95/2007, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A DOAR IMÓVEL AO NÚCLEO DE ASSISTÊNCIA INTEGRADA DONA ZICA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/673/673_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE RESOLUÇÃO 010/2007 QUE “RATIFICA CONVÊNIO FIRMADO PELO MUNICÍPIO DE LAGOA DA PRATA” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6371,68 +6371,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/673/673_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2007/673/673_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H638"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="88.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>