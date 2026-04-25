--- v0 (2025-11-03)
+++ v1 (2026-04-25)
@@ -54,3213 +54,3213 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ANTEP</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>Paulinho Despachante</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2209/2209_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2209/2209_texto_integral.pdf</t>
   </si>
   <si>
     <t>“TORNA OBRIGATÓRIA A INSTALAÇÃO DE DISPOSITIVOS DE SEGURANÇA_x000D_
 NAS AGÊNCIAS E NOS POSTOS DE SERVIÇOS DAS INSTITUIÇÕES BANCÁRIAS E FINANCEIRAS_x000D_
 SITUADAS NO MUNICÍPIO DE LAGOA DA PRATA.”</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2210/2210_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2210/2210_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GRATUIDADE ASSEGURADA AOS IDOSOS NO USO DOS TRANSPORTES COLETIVOS URBANOS E SEMI-URBANOS NO MUNICÍPIO DE LAGOA DA PRATA.”</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2211/2211_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2211/2211_texto_integral.pdf</t>
   </si>
   <si>
     <t>“ESTABELECE SANÇÕES PARA INFRATORES DAS DISPOSIÇÕES DA LEI MUNICIPAL N.º 1.089/2003 – LEI DA ACESSIBILIDADE.”</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Jose Carlos de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2272/2272_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2272/2272_texto_integral.pdf</t>
   </si>
   <si>
     <t>“CRIA O CONSELHO MUNICIPAL DA JUVENTUDE – CMJ – NO MUNICÍPIO DE LAGOA DA PRATA.”</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Carlúcio</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2436/2436_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2436/2436_texto_integral.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A AFIXAÇÃO DE ORIENTAÇÕES SOBRE O SEGURO OBRIGATÓRIO DE DANOS CAUSADOS POR VEÍCULOS AUTOMOTORES DE VIAS TERRESTRES – DPVAT”</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2437/2437_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2437/2437_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
  		“ACRESCENTA ARTIGO À LEI MUNICIPAL 866/1999 QUE AUTORIZA O  			  EXECUTIVO MUNICIPAL A INSTITUIR LEI DE INCENTIVO À CULTURA”._x000D_
 </t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2438/2438_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2438/2438_texto_integral.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O CONTROLE DE RUÍDOS, SONS E VIBRAÇÕES NO MUNICÍPIO DE LAGOA DA PRATA”.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>ANTEC</t>
   </si>
   <si>
     <t>Anteprojeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2212/2212_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2212/2212_texto_integral.pdf</t>
   </si>
   <si>
     <t>“ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR 060/2006 QUE DISPÕE SOBRE A INSTITUIÇÃO DO PLANO DIRETOR DO MUNICÍPIO DE LAGOA DA PRATA,DECÊNIO 2007-2016, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2339/2339_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2339/2339_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> NECESSIDADE DE SE PASSAR A MÁQUINA PATROL NOS CAMPOS DE FUTEBOL SITUADOS UM, NA DIVISA DOS BAIRROS SOL NASCENTE E CORONEL LUCIANO, E OUTRO NA RUA ANTÔNIO PINTO REZENDE, NO BAIRRO SOL NASCENTE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Delei</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2261/2261_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2261/2261_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REMOVER DOIS POSTES DE ENERGIA ELÉTRICA NO BECO AO FINAL DA RUA PEDRO MACIEL DE OLIVEIRA, NO BAIRRO NOSSA SENHORA DAS GRAÇAS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2262/2262_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2262/2262_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR SINALIZAÇÃO DE TRÂNSITO NO CRUZAMENTO DA RUA JOAQUIM GOMES PEREIRA COM RUA ALMIRANTE TAMANDARÉ NO BAIRRO GOMES, NESTA CIDADE, BEM COMO, REDUTORES DE VELOCIDADE AO LONGO DAS REFERIDAS VIAS.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2263/2263_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2263/2263_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR LUMINÁRIA NO POSTE DE ENERGIA ELÉTRICA SITUADO NA ESQUINA DA RUA CIRILO MACIEL COM RUA D. PEDRO II, NO BAIRRO SÃO JOSÉ, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2264/2264_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2264/2264_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR NA PRAÇA DA MATRIZ DESTA CIDADE, UM BUSTO EM HOMENAGEM AO MONSENHOR ALFREDO DHOR E UM OUTRO EM HOMENAGEM À IRMÃ MARIA TEREZA WINTER, QUE PRESTARAM RELEVANTES SERVIÇOS EM FAVOR DO MUNICÍPIO DE LAGOA DA PRATA. _x000D_
 </t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2265/2265_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2265/2265_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> NECESSIDADE DE SE CONSTRUIR NAS PRAÇAS E CALÇADAS DO NOSSO MUNICÍPIO, RAMPAS DE ACESSO PARA PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS, QUE TENHAM QUE ANDAR EM CADEIRA DE RODAS E TAMBÉM PARA IDOSOS QUE POSSUEM DIFICULDADE DE LOCOMOÇÃO. ESTA INDICAÇÃO SE BASEIA EM LEI MUNICIPAL DE ACESSIBILIDADE JÁ EM VIGÊNCIA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2266/2266_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2266/2266_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR FAIXAS PARA PASSAGEM DE PEDESTRES NOS CRUZAMENTOS SINALIZADOS COM SEMÁFOROS NO MUNICÍPIO, PRINCIPALMENTE NO CRUZAMENTO DA AVENIDA BRASIL COM RUA ALAGOAS, OU ATÉ MESMO, SEMÁFORO PARA PEDESTRES, BEM COMO, AUMENTAR O ESPAÇO DE TEMPO PARA TRAVESSIA DOS MESMOS.  </t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2267/2267_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2267/2267_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> NECESSIDADE DE SE ARTICULAR PARA A AQUISIÇÃO DO LOTE DE TERRENO EXISTENTE NA RUA CIRILO MACIEL, AO LADO DO HOSPITAL SÃO CARLOS, UTILIZANDO-SE PARTE DO SUPERÁVIT FINANCEIRO APURADO NO EXERCÍCIO 2008, PARA FUTURAMENTE SE CONSTRUIR UM PRONTO SOCORRO MUNICIPAL, QUE COM CERTEZA SERIA UM RELEVANTE MARCO PARA ESTA ADMINISTRAÇÃO. </t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2268/2268_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2268/2268_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CONSTRUIR UM BANHEIRO NO PÁTIO DA CAIXA D'ÁGUA DO SAAE SITUADA NA RUA JOAQUIM GOMES BERNARDES FILHO, ESQUINA COM RUA BAHIA, NO BAIRRO GOMES, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2269/2269_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2269/2269_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE REGULAMENTAR NOVAMENTE O ESTACIONAMENTO DE MOTOCICLETAS NO MUNICÍPIO DE MODO A DEMARCAR DE FORMA MAIS VISÍVEL E OBJETIVA A ÁREA A ELE DESTINADA. _x000D_
 </t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2270/2270_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2270/2270_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CONSTRUIR A CALÇADA EM FRENTE AO CENTRO CATEQUÉTICO, NA RUA ARCOS, NO BAIRRO AMÉRICO SILVA, BEM COMO, A NECESSIDADE DE SE REFORMAR OS BANHEIROS UTILIZADOS PELAS CRIANÇAS, ADOLESCENTES E JOVENS DO PETI E AGENTE JOVEM, QUE FUNCIONAM NO CENTRO CATEQUÉTICO MEDIANTE CONVÊNIO FIRMADO PELO MUNICÍPIO COM REFERIDA ENTIDADE.  </t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2271/2271_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2271/2271_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE ADQUIRIR UM VEÍCULO PARA O CONSELHO TUTELAR DA CRIANÇA E DO ADOLESCENTE DE LAGOA DA PRATA._x000D_
 </t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2273/2273_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2273/2273_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> NECESSIDADE DE SE CONSTRUIR CASAS POPULARES A CUSTO ZERO PARA A POPULAÇÃO DE BAIXA RENDA, COM RECURSOS DO FGTS EM PARCERIA COM A CAIXA ECONÔMICA FEDERAL.  </t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2274/2274_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2274/2274_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR INTERVENÇÕES VISANDO CORRIGIR O DESNIVELAMENTO EXISTENTE NO CALÇAMENTO DA RUA FRANCISCO BERNARDES PRIMO, EM FRENTE AO N.º 546, ESQUINA COM RUA BOM DESPACHO, NO BAIRRO AMÉRICO SILVA.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Adriano Moreira</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2275/2275_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2275/2275_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR INTERVENÇÕES PARA MANUTENÇÃO DE ESTRADA RURAL QUE FICA ENTRE A LINHA DE FERRO E A PONTE QUE DIVIDE AS FAZENDAS DO SR. ALTAMIRO MIRANDA E HORCINO MORAIS, TENDO EM VISTA QUE PARTE DESTA ESTRADA CEDEU FORMANDO UMA CRATERA.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2276/2276_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2276/2276_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR UMA LIMPEZA NAS MARGENS E  LOTES VAGOS DA RUA MANOEL PENA, NA ALTURA DOS NÚMEROS 1370 A 1734, PRINCIPALMENTE A PODA DE ÁRVORES E DA GRANDE QUANTIDADE DE MATO LÁ EXISTENTE.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Cabo Neto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2277/2277_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2277/2277_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DA VOLTA DAS AULAS DE GINÁSTICA PARA A TERCEIRA IDADE CONFORME VINHA OCORRENDO EM ANOS ANTERIORES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2278/2278_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2278/2278_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE ASFALTAR O PEQUENO TRECHO DA ESTRADA QUE LIGA O DISTRITO DE MARTINS GUIMARÃES, NESTE MUNICÍPIO À RODOVIA MG – 429, QUE É JÁ PAVIMENTADA, PODENDO PARA TANTO SER FIRMADA UMA PARCERIA COM OS GOVERNOS ESTADUAL E FEDERAL. </t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2279/2279_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2279/2279_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR UM POSTE DE ENERGIA ELÉTRICA NO BECO PC 9, NO BAIRRO GOMES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2280/2280_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2280/2280_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE ADQUIRIR UM CAMINHÃO PARA ATENDER À ASCALP, POR 04 DIAS DA SEMANA E AO PROJETO DAS HORTAS COMUNITÁRIAS, POR DOIS DIAS DA SEMANA.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2281/2281_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2281/2281_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE ADQUIRIR UM MAMÓGRAFO PARA ATENDER AOS PACIENTES DE LAGOA DA PRATA._x000D_
 </t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2282/2282_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2282/2282_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE CONSTRUIR UMA QUADRA POLIESPORTIVA NO BAIRRO MARÍLIA, NA REGIÃO PRÓXIMA AO CENTRO, OU SEJA, ENTRE AS RUAS MÁRIO MENDES, ALAGOAS E SERGIPE, AO LADO DO POLIESPORTIVO FRANCELINO PEREIRA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2283/2283_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2283/2283_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE CONSTRUIR E IMPLEMENTAR UMA UNIDADE DO PROGRAMA SAÚDE DA FAMÍLIA – PSF NO BAIRRO MARÍLIA, NA REGIÃO PRÓXIMA AO CENTRO, OU SEJA, NAS IMEDIAÇÕES DO CAMPO MUNICIPAL, OU DO POLIESPORTIVO FRANCELINO PEREIRA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2284/2284_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2284/2284_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR UM POSTE DE ENERGIA ELÉTRICA NA RUA EURICO DOS SANTOS RIBEIRO, N.º 1.457, EM FRENTE À IGREJA PRESBITERIANA, NO BAIRRO MARÍLIA, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2285/2285_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2285/2285_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE MONTAR UM CORETO MÓVEL QUE POSSA LEVAR AOS CIDADÃOS LAGOPRATENSES EM SEUS BAIRROS, EVENTOS EDUCATIVOS E CULTURAIS.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2286/2286_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2286/2286_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR UMA ROTATÓRIA NO CRUZAMENTO DAS RUAS MODESTO GOMES COM JOAQUIM GOMES PEREIRA, NO CENTRO DESTA CIDADE E AINDA, A COLOCAÇÃO DE CÂMERAS NOS CRUZAMENTOS  DAS RUAS SETE DE SETEMBRO COM MODESTO GOMES NO BAIRRO SÃO JOSÉ, AVENIDA BRASIL COM RIO DE JANEIRO E ALAGOAS, DA RUA CIRILO MACIEL COM ALEXANDRE BERNARDES PRIMO E POR FIM, NO CRUZAMENTO DA AV. BRASIL COM A RUA MANAUS._x000D_
 </t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2287/2287_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2287/2287_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE ASFALTAR A RUA BAHIA, NO TRECHO COMPREENDIDO ENTRE A FRENTE DO POSTO CALP NESTA MESMA VIA, ATÉ A AV. BRASIL.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2288/2288_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2288/2288_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR LIXEIRAS NOS SEGUINTES LOCAIS PÚBLICOS: PRAÇA CAPITÃO BAIA; PRAÇA DO TRABALHADOR E DE EVENTOS; EM TODA EXTENSÃO DA AVENIDA DO CONTORNO._x000D_
 </t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR UM POSTE DE ENERGIA ELÉTRICA COM DUAS LUMINÁRIAS NA RUA LUIZ CARLOS RIBEIRO, EM FRENTE AO N.º 48, ESQUINA COM A RUA JOSÉ ALEXANDRINO DE ALMEIDA, NO BAIRRO SOL NASCENTE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2290/2290_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2290/2290_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR UM POSTE DE ENERGIA ELÉTRICA COM LUMINÁRIAS, NA AV. FRANCISCO DE ASSIS REZENDE, PRÓXIMO AO Nº 186, ESQUINA COM RUA LUIZ CARLOS RIBEIRO, NO BAIRRO SOL NASCENTE._x000D_
 </t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2291/2291_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2291/2291_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE MELHORAR A ILUMINAÇÃO DA PRAÇA MÁRIO VELOSO, NO CONJUNTO HABITACIONAL CHICO REZENDE, NO BAIRRO MARÍLIA, NESTA CIDADE, BEM COMO, PLANTAR ALGUMAS ÁRVORES NA MESMA._x000D_
 </t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2292/2292_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2292/2292_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE REALIZAR UMA LIMPEZA NOS BUEIROS EXISTENTES NO CRUZAMENTO DA AVENIDA GETÚLIO VARGAS COM A RUA LUIZ GUADALUPE, NO CENTRO DESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2293/2293_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2293/2293_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE IMPLANTAR UM PROJETO DE ARBORIZAÇÃO DE NOSSAS VIAS PÚBLICAS E PRAÇAS, COM ÁRVORES NATIVAS, TIPO QUARESMEIRAS E OUTRAS, EM PARCERIA COM AS ASSOCIAÇÕES AMBIENTALISTAS DO MUNICÍPIO. _x000D_
 </t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2294/2294_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2294/2294_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> NECESSIDADE DE SE CALÇAR A RUA JOSÉ DA SILVA TAVARES, NO BAIRRO MARIA FERNANDA I, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2295/2295_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2295/2295_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A NECESSIDADE DE SE CALÇAR TODAS AS VIAS PÚBLICAS DO RESIDENCIAL DE INTERESSE SOCIAL SOL NASCENTE – PROJETO DA CASA MINEIRA, NO BAIRRO SOL NASCENTE, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2296/2296_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2296/2296_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR UM POSTE DE ENERGIA ELÉTRICA COM LUMINÁRIAS, NA RUA DANIEL FERREIRA DA ROCHA, NO QUARTEIRÃO ENTRE AS RUAS ALMIRANTE TAMANDARÉ E BARÃO DO RIO BRANCO, NO BAIRRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2297/2297_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2297/2297_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A NECESSIDADE DE SE COLOCAR UM POSTE DE ENERGIA ELÉTRICA COM LUMINÁRIAS, NA ESQUINA DA RUA PERNAMBUCO, EM FRENTE AO N.º 174, COM RUA JOSAFÁ BERNARDES, NO BAIRRO ETELVINA MIRANDA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2298/2298_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2298/2298_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR UM POSTE DE ENERGIA ELÉTRICA COM LUMINÁRIAS, NA ESQUINA DA ALAMEDA DOS SABIÁS COM ALAMEDA DOS IPÊS BRANCOS, BEM COMO, PRÓXIMO AO N.º 151 DA ALAMEDA DOS SABIÁS, NO BAIRRO CIDADE JARDIM, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2299/2299_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2299/2299_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR UM POSTE DE ENERGIA ELÉTRICA COM LUMINÁRIAS, NO BECO PC 7, EM FRENTE AO N.º 58, BAIRRO AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2300/2300_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2300/2300_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE FAZER CUMPRIR EFETIVAMENTE OS DIREITOS DOS IDOSOS NO USO DO SERVIÇO DE TRANSPORTE COLETIVO URBANO._x000D_
 </t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2301/2301_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2301/2301_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> NECESSIDADE DE SE REALIZAR O CALÇAMENTO DE PARTE DA RUA HOMERO DE CASTRO, NO TRECHO COMPREENDIDO ENTRE OS NÚMEROS 179 A 791, NO BAIRRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2302/2302_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2302/2302_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> NECESSIDADE DE SE REALIZAR UM TRABALHO DE LIMPEZA E CAPINA NAS VIAS PÚBLICAS DO BAIRRO AMÉRICO SILVA, NESTA CIDADE. _x000D_
 </t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2303/2303_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2303/2303_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A NECESSIDADE DE SE CONTRATAR URGENTEMENTE, 02 TÉCNICOS DE ENFERMAGEM PARA TRABALHAR NO PRONTO SOCORRO MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2304/2304_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2304/2304_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE ENTRAR EM CONTATO COM O SISTEMA FINANCEIRO DE HABITAÇÃO OU ÓRGÃO COMPETENTE, VISANDO A POSSIBILIDADE DE NOSSA CIDADE TAMBÉM PARTICIPAR DO PROGRAMA DO GOVERNO FEDERAL QUE VISA A CONSTRUÇÃO DA CASA PRÓPRIA – PROGRAMA DENOMINADO “MINHA CASA, MINHA VIDA”.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2305/2305_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2305/2305_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE PAGAR O ADICIONAL DE INSALUBRIDADE NO PERCENTUAL DE 40 % AOS SERVIDORES PÚBLICOS MUNICIPAIS QUE TRABALHAM NO SERVIÇO DE LIMPEZA PÚBLICA URBANA.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2306/2306_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2306/2306_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE PASSAR A MÁQUINA PATROL E ARRUMAR AS ESTRADAS VICINAIS QUE DÃO ACESSO AO DISTRITO DE MARTINS GUIMARÃES E AO POVOADO DOS MIRANDAS NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2308/2308_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2308/2308_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR UMA ROTATÓRIA COM A RESPECTIVA SINALIZAÇÃO NO CRUZAMENTO DA AVENIDA GETÚLIO VARGAS COM A RUA ÂNGELO PERILO, EM FRENTE À REDAÇÃO DO JORNAL O PAPEL, NO CENTRO DESTA CIDADE.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2307/2307_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2307/2307_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR UM POSTE DE ENERGIA ELÉTRICA COM LUMINÁRIAS NA RUA DANIEL FERREIRA DA ROCHA, ENTRE A RUA ALMIRANTE TAMANDARÉ E RUA BARÃO DO RIO BRANCO E AINDA, OUTROS DOIS, TAMBÉM COM LUMINÁRIAS, NA RUA MARIA DA GLÓRIA MACIEL, EM FRENTE AO SALÃO COMUNITÁRIO NOSSA SENHORA DO CARMO, NO BAIRRO GOMES, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2309/2309_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2309/2309_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE TOMAR PROVIDÊNCIAS NO SENTIDO DE RETIRAR DAS RUAS CAVALOS QUE ESTÃO COMPROMETENDO A SEGURANÇA DO TRÂNSITO E DOS USUÁRIOS.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2310/2310_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2310/2310_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE FAZER UMA REFORMA E EM SEGUIDA MANUTENÇÃO, NAS COBERTURAS DOS PONTOS DE TÁXI SITUADOS NA PRAÇA DA MATRIZ, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2311/2311_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2311/2311_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR UM TRABALHO DE SINALIZAÇÃO DE TRÂNSITO NAS VIAS PÚBLICAS DO CONJUNTO HABITACIONAL CHICO REZENDE, NO BAIRRO MARÍLIA, NESTA CIDADE, COLOCANDO REDUTORES DE VELOCIDADE PRÓXIMO AOS CRUZAMENTOS MAIS MOVIMENTADOS E COM MAIOR RISCO DE ACIDENTES, E POR FIM, NA PORTA DE ESTABELECIMENTOS EDUCACIONAIS.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2312/2312_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2312/2312_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE CONSTRUIR UMA PRAÇA NO ESPAÇO RESERVADO PARA TANTO, NO ENCONTRO DA RUA SECUNDINO RODRIGUES, MATO GROSSO, NORALDINO GOMES RODRIGUES E PREFEITO PAULO LOBATO, NO BAIRRO CHICO MIRANDA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2313/2313_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2313/2313_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A NECESSIDADE DE SE FAZER UMA REFORMA E EM SEGUIDA MANUTENÇÃO, NA QUADRA DE ESPORTES DO BAIRRO SÃO JOSÉ, ANTIGO BAIRRO GLÓRIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2314/2314_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2314/2314_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR, URGENTEMENTE, 02 POSTES DE ENERGIA ELÉTRICA COM LUMINÁRIAS NA AV. DONA ALEXANDRINA, CRUZAMENTO COM A RUA RIO GRANDE DO SUL, PRÓXIMO AO NÚMERO 466 DA AV. DONA ALEXANDRINA, BEM COMO, UM OUTRO POSTE, TAMBÉM COM LUMINÁRIAS, PRÓXIMO AO N.º 03 DA RUA MANAUS, NO BAIRRO SANTA EUGÊNIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2315/2315_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2315/2315_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR, URGENTEMENTE, UM REDUTOR DE VELOCIDADE, PODENDO SER LOMBADA OU DEPRESSÃO, O QUE FOR MAIS CONVENIENTE, NA RUA JOSINO FRANCISCO VIDAL, NA ALTURA DO N.º 432, BAIRRO MARÍLIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2320/2320_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2320/2320_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR INTERVENÇÕES NO SENTIDO DE MELHORAR AS CONDIÇÕES DE TRÁFEGO DA RUA OLÍMPIO CRIOULO (ATRÁS DA PHARLAB), NO BAIRRO AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2333/2333_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2333/2333_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR SEMÁFOROS PARA PEDESTRES, BEM COMO, REFORMAR AS FAIXAS PARA PEDESTRES NAS VIAS DE NOSSA CIDADE, PRINCIPALMENTE EM FRENTE ÀS ESCOLAS.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2334/2334_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2334/2334_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR, URGENTEMENTE, UMA ROTATÓRIA NO CRUZAMENTO DA RUA JOAQUIM GOMES PEREIRA COM RUA MODESTO GOMES, NO CENTRO DESTA CIDADE.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2335/2335_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2335/2335_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR UMA ROTATÓRIA NO CRUZAMENTO DA AV. JOSÉ BERNARDES MACIEL COM A RUA RIO DE JANEIRO, NO CENTRO DESTA CIDADE.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2336/2336_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2336/2336_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE DESTINAR UMA SALA PARA O SERVIÇO SOCIAL NO PRONTO ATENDIMENTO MÉDICO MUNICIPAL. _x000D_
 </t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2337/2337_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2337/2337_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A NECESSIDADE DE SE REALIZAR INTERVENÇÃO NO SENTIDO DE MELHORAR A CAPTAÇÃO DAS ÁGUAS PLUVIAIS NA RUA LUZ, NO TRECHO COMPREENDIDO ENTRE A RUA SETE DE SETEMBRO À RUA ACÁCIO MENDES, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2338/2338_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2338/2338_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE REALIZAR UM ESTUDO JUNTO ÀS ENTIDADES BENEFICENTES DO MUNICÍPIO, ANALISANDO SUAS NECESSIDADES  PARA QUE MAIS RECURSOS PÚBLICOS SEJAM DESTINADOS ÀS MESMAS._x000D_
    </t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2384/2384_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2384/2384_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE PASSAR A MÁQUINA PATROL NOS_x000D_
 CAMPOS DE FUTEBOL SITUADOS UM, NA DIVISA DOS BAIRROS SOL NASCENTE E_x000D_
 CORONEL LUCIANO, E OUTRO NA RUA ANTÔNIO PINTO REZENDE, NO BAIRRO SOL_x000D_
 NASCENTE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2340/2340_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2340/2340_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE IMPLANTAR EM NOSSO MUNICÍPIO CURSOS PROFISSIONALIZANTES, DEVIDAMENTE RECONHECIDOS MEC OU ÓRGÃOS COMPETENTES, DE MODO A QUALIFICAR NOSSOS MUNÍCIPES, PRINCIPALMENTE OS JOVENS, PARA O MERCADO DE TRABALHO._x000D_
 </t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2385/2385_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2385/2385_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR INTERVENÇÃO NO SENTIDO_x000D_
 DE RESOLVER O PROBLEMA DE ACÚMULO DE ÁGUA E LIXO DENTRO DE UMA CAIXA_x000D_
 EXISTENTE NA PRAÇA DO CRUZEIRO, NO CENTRO, DESTA CIDADE.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2386/2386_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2386/2386_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR UM POSTE DE ENERGIA_x000D_
 ELÉTRICA COM LUMINÁRIAS NA ALTURA DO N.º 633, DA RUA MANAUS, BAIRRO_x000D_
 MARÍLIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2387/2387_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2387/2387_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR UM POSTE DE ENERGIA_x000D_
 ELÉTRICA COM LUMINÁRIAS NA ALTURA DO N.º 368, DA RUA MÁRIO MENDES,_x000D_
 BAIRRO MARÍLIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2388/2388_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2388/2388_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE CALÇAR A RUA JOSÉ ALEXANDRINO_x000D_
 DE ALMEIDA, NO BAIRRO SOL NASCENTE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>INDICAÇÃO RETIRADA PELO AUTOR</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2390/2390_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2390/2390_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE CRIAR O CONSELHO MUNICIPAL DE DEFESA_x000D_
 CIVIL EM LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2393/2393_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2393/2393_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NECESSIDADE DA ADMINISTRAÇÃO INTERVIR PARA A REGULARIZAÇÃO DA SITUAÇÃO DE ALGUNS LOTES EXISTENTES NA RUA FRANCISCO SALES, NA QUADRA 141 E 143, NOS BAIRROS MARÍLIA, SÃO FRANCISCO E  MONSENHOR ALFREDO, NESTA CIDADE, OS QUAIS FORAM DOADOS PELO MUNICÍPIO A PARTICULARES E QUE SE ENCONTRAM ABANDONADOS, COLOCANDO EM RISCO A SEGURANÇA E A SAÚDE DOS MORADORES VIZINHOS._x000D_
 </t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2439/2439_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2439/2439_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE ASFALTAR A AV. VEREADOR ANTENOR_x000D_
 DAS CHAGAS MADEIRA, NO TRECHO COMPREENDIDO ENTRE O N.º 1.176 E 1.182,_x000D_
 NO BAIRRO MARÍLIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2440/2440_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2440/2440_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR A RESPECTIVA FIAÇÃO E_x000D_
 LUMINÁRIA EM POSTE SITUADO NA ALAMEDA DAS ACÁCIAS, EM FRENTE AO N.º_x000D_
 253, NO BAIRRO CIDADE JARDIM, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2441/2441_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2441/2441_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE MANTER TODOS OS PONTOS DE_x000D_
 ÔNIBUS EXISTENTES NA AV. BRASIL.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2442/2442_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2442/2442_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE CALÇAR A RUA VICENTE CÂNDIDO,_x000D_
 DO N.º 120 AO 473, NO BAIRRO MARÍLIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2443/2443_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2443/2443_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR UM TRABALHO DE LIMPEZA_x000D_
 NO CÓRREGO CHICO SILVEIRA, NO TRECHO COMPREENDIDO ENTRE A PRAIA PÚBLICA_x000D_
 MUNICIPAL E O UMUARAMA CLUBE, NO CENTRO DESTA CIDADE.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2444/2444_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2444/2444_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE CALÇAR UM TRECHO DA RUA HOMERO_x000D_
 DE CASTRO, DO N.º 20 AO 174 E TAMBÉM DE UM TRECHO DA RUA BARÃO DO_x000D_
 RIO BRANCO, DO N.º 701 A 832, NO BAIRRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2445/2445_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2445/2445_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE ATERRAR UMA CRATERA QUE VEM SE_x000D_
 FORMANDO HÁ ANOS À MARGEM DA ESTRADA DE ACESSO AO DISTRITO DE_x000D_
 MARTINS GUIMARÃES.</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/4505/4505_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/4505/4505_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A NECESSIDADE DE SE REALIZAR UMA LIMPEZA NA RUA SECUNDINO RODRIGUES, NO BAIRRO MARIA FERNANDA I, NESTA CIDADE, BEM COMO, MELHORAR A ILUMINAÇÃO PÚBLICA NO LOCAL, COM A COLOCAÇÃO DE POSTES DE ENERGIA ELÉTRICA COM AS RESPECTIVAS LUMINÁRIAS.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2446/2446_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2446/2446_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR UM POSTE DE ENERGIA_x000D_
 ELÉTRICA COM LUMINÁRIAS PRÓXIMO AO N.º 1.368, DA RUA MÁRIO MENDES,_x000D_
 BAIRRO MARÍLIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2447/2447_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2447/2447_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR LUMINÁRIAS COM AS_x000D_
 RESPECTIVAS LÂMPADAS EM DOIS POSTES SITUADOS NA RUA TOMÉ DE SOUZA,_x000D_
 NA ALTURA DO N.º 543, ESQUINA COM RUA LUZ, NO BAIRRO AMÉRICO SILVA,_x000D_
 NESTA CIDADE.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2448/2448_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2448/2448_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR LUMINÁRIAS EM UM POSTE_x000D_
 DE ENERGIA ELÉTRICA SITUADO NA ESQUINA DA RUA JOSÉ GONÇALVES PAULINO_x000D_
 COM VEREADOR CARLOS GARCIA DE AZEVEDO, NO BAIRRO CHICO MIRANDA,_x000D_
 NESTA CIDADE.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2449/2449_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2449/2449_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE AUMENTAR O REDUTOR DE VELOCIDADE_x000D_
 (QUEBRA-MOLAS) EXISTENTE NA AVENIDA BRASIL, ESQUINA COM AVENIDA_x000D_
 VEREADOR ANTENOR CHAGAS MADEIRA.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2450/2450_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2450/2450_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR INTERVENÇÕES NA RUA DA_x000D_
 REDE FERROVIÁRIA, NO BAIRRO SANTA HELENA, NESTA CIDADE, INCLUINDO: UMA_x000D_
 LIMPEZA EM GERAL; OBRAS PARA UM EFICIENTE ESCOAMENTO DAS ÁGUAS_x000D_
 PLUVIAIS; CONSTRUÇÃO DE UMA CICLOVIA, A QUAL PODERÁ SER ESTENDIDA AO_x000D_
 ENTORNO DA PRAIA PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2451/2451_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2451/2451_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE CALÇAR AS SEGUINTES VIAS PÚBLICAS:_x000D_
 RUA JOSÉ RIBEIRO DA SILVA, GERALDINHO ZUEIRA E AV. VEREADOR DR._x000D_
 ANTENOR DAS CHAGAS MADEIRA, TODAS NO TRECHO COMPREENDIDO ENTRE A AV._x000D_
 MINAS GERAIS E A RUA MATO GROSSO, NO BAIRRO MARIA FERNANDA I, NESTA_x000D_
 CIDADE.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2452/2452_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2452/2452_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE MELHORAR A SINALIZAÇÃO NOS LOCAIS_x000D_
 EM QUE EXISTEM REDUTORES DE VELOCIDADE, PRINCIPALMENTE, OS QUE FORAM_x000D_
 COLOCADOS RECENTEMENTE.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2453/2453_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2453/2453_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR REDUTORES DE VELOCIDADE_x000D_
 NA RUA MANAUS, NO TRECHO COMPREENDIDO ENTRE A AV. BRASIL E A PRAÇA_x000D_
 ARISTÓTELES LUIZ DE OLIVEIRA, NO BAIRRO SANTA EUGÊNIA I, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2454/2454_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2454/2454_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR REDUTORES DE VELOCIDADE_x000D_
 NA RUA PREFEITO PAULO LOBATO, NO BAIRRO CHICO MIRANDA, NESTA CIDADE, NA_x000D_
 ALTURA DOS NÚMEROS 203, 521 E 668.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2455/2455_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2455/2455_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR REDUTORES DE VELOCIDADE_x000D_
 NA RUA SAMUEL BERNARDES, NO BAIRRO MARÍLIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2456/2456_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2456/2456_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR REDUTORES DE VELOCIDADE_x000D_
 NA RUA NORALDINO GERALDO RODRIGUES, NO BAIRRO CHICO MIRANDA, NESTA_x000D_
 CIDADE.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2457/2457_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2457/2457_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DO MUNICÍPIO DESAPROPRIAR, NOS TERMOS_x000D_
 LEGAIS, UMA ÁREA LOCALIZADA NO BAIRRO CHICO MIRANDA - CUJA CÓPIA DO_x000D_
 MAPA SEGUE ANEXA - COM AS SEGUINTES CONFRONTAÇÕES: RUA VEREADOR_x000D_
 CHICO FERREIRA, RUA FAUSTINA M. BORGES PACIGUSTE, RUA ALEXANDRINO_x000D_
 ANTÔNIO DE OLIVEIRA E RUA SECUNDINO CALAZANS PACIGUSTE.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2458/2458_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2458/2458_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE SE COLOCAR POSTES DE ENERGIA_x000D_
 ELÉTRICA COM AS RESPECTIVAS LUMINÁRIAS NO FINAL DA RUA JOSÉ GONÇALVES_x000D_
 PAULINO, PRÓXIMO AO N.º 546, NO BAIRRO CHICO MIRANDA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2459/2459_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2459/2459_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE SE ATENDER O PEDIDO DOS USUÁRIOS DO_x000D_
 CAPS I – DR. BERNARDO TEIXEIRA AMORIM – E MEMBROS DA COMUNIDADE_x000D_
 LAGOPRATENSE, CUJA CÓPIA SEGUE ANEXA (EM FORMA DE ABAIXO ASSINADO).</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2460/2460_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2460/2460_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR UMA LIMPEZA NAS RUAS_x000D_
 QUE CIRCUNDAM O CEMITÉRIO DA SAUDADE, NO CENTRO, DESTA CIDADE, BEM_x000D_
 COMO, A REFORMA DA CALÇADA DAS MESMAS RUAS.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2461/2461_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2461/2461_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REGULARIZAR A IDENTIFICAÇÃO_x000D_
 DAS RUAS E AVENIDAS DA CIDADE, PODENDO SER POR MEIO DE PLACAS OU ATÉ_x000D_
 MESMO PINTURA NOS POSTES DE ENERGIA ELÉTRICA.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2341/2341_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2341/2341_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO AO CASAL RAIMUNDO MONTEIRO DE SOUZA E ZILDA FELÍCIA DA COSTA MONTEIRO DE SOUZA, PARABENIZANDO-O PELOS BRILHANTES SERVIÇOS PRESTADOS EM PROL DO MUNICÍPIO DE LAGOA DA PRATA, ESPECIALMENTE NA ÁREA ASSISTENCIAL AO MENOS FAVORECIDOS. </t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO, MOÇÃO DE APLAUSO AO JOVEM GILSON PEREIRA JÚNIOR, PARABENIZANDO-O COMO MEMBRO DA EQUIPE DA ESCOLA DE DESIGN DA UNIVERSIDADE DO ESTADO DE MINAS GERAIS – UEMG, QUE FOI VENCEDORA DO “SHELL ECO-MARATHON” NA CATEGORIA DESIGN NA CIDADE DE FONTANA, NA CALIFÓRNIA - ESTADOS UNIDOS DA AMÉRICA. _x000D_
 </t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2343/2343_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2343/2343_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À POLÍCIA CIVIL, POLÍCIA MILITAR E GUARDA PATRIMONIAL MUNICIPAL, PARABENIZANDO-AS PELOS BRILHANTES TRABALHOS DESENVOLVIDOS EM SUA ÁREA DE ATUAÇÃO, PRINCIPALMENTE AS AÇÕES RECENTES QUE RESULTARAM NA PRISÃO DE DIVERSOS INFRATORES QUE AMEDRONTARAM A POPULAÇÃO NOS ÚLTIMOS DIAS. </t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2344/2344_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2344/2344_texto_integral.pdf</t>
   </si>
   <si>
     <t>AOS SERVIDORES PÚBLICOS QUE TRABALHAM NO PRONTO ATENDIMENTO MÉDICO MUNICIPAL PARABENIZANDO-OS PELOS BRILHANTES TRABALHOS PRESTADOS À COMUNIDADE LAGOPRATENSE, PRINCIPALMENTE NO SALVAMENTO DE VIDAS.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2345/2345_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2345/2345_texto_integral.pdf</t>
   </si>
   <si>
     <t>AOS MOTORISTAS QUE PRESTAM SERVIÇOS JUNTO À SECRETARIA MUNICIPAL DE SAÚDE PARABENIZANDO-OS PELOS BRILHANTES TRABALHOS PRESTADOS À COMUNIDADE LAGOPRATENSE.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2432/2432_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2432/2432_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO, MOÇÃO DE_x000D_
 APLAUSO AO SECRETÁRIO DE ESTADO DE SAÚDE, MARCUS VINÍCIUS CAETANO_x000D_
 PESTANA DA SILVA E À DEPUTADA ESTADUAL MARIA OLÍVIA DE CASTRO,_x000D_
 PARABENIZANDO-OS PELOS RELEVANTES SERVIÇOS PRESTADOS EM PROL DO MUNICÍPIO_x000D_
 DE LAGOA DA PRATA, ESPECIALMENTE NA ÁREA DE SAÚDE, PARA A IMPLANTAÇÃO EM_x000D_
 NOSSO MUNICÍPIO DO CTI – CENTRO DE TRATAMENTO INTENSIVO.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2433/2433_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2433/2433_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO, MOÇÃO DE_x000D_
 APLAUSO AO SR. RENATO LEITE DE ARAÚJO, PARABENIZANDO-O PELOS_x000D_
 BRILHANTES SERVIÇOS PRESTADOS À COMUNIDADE DE LAGOA DA PRATA,_x000D_
 ESPECIALMENTE AOS COMERCIANTES LOCAIS</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2434/2434_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2434/2434_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO MOÇÃO DE_x000D_
 APLAUSO AO SR. RENATO MESQUITA, PARABENIZANDO-O PELOS BRILHANTES_x000D_
 SERVIÇOS PRESTADOS À COMUNIDADE LAGOPRATENSE COMO VOLUNTÁRIO.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2435/2435_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2435/2435_texto_integral.pdf</t>
   </si>
   <si>
     <t>DE POLÍCIA DA DELEGACIA CIVIL DE LAGOA DA PRATA,_x000D_
 PARABENIZANDO-OS PELOS BRILHANTES SERVIÇOS PRESTADOS À COMUNIDADE LOCAL,_x000D_
 ESPECIALMENTE NO EXERCÍCIO DE SUAS FUNÇÕES.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2200/2200_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2200/2200_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A_x000D_
 VOSSA EXCELÊNCIA, SEJA ENVIADO OFÍCIO AO CHEFE DA POLÍCIA CIVIL DO ESTADO_x000D_
 DE MINAS GERAIS, MARCO ANTÔNIO MONTEIRO DE CASTRO, BEM COMO, AO_x000D_
 SUPERINTENDENTE GERAL, GUSTAVO BOTELHO NETO, SOLICITANDO AOS MESMOS_x000D_
 QUE ESTUDEM A POSSIBILIDADE DE SE ENVIAR UMA NOVA VIATURA PARA A SEÇÃO_x000D_
 DE PERÍCIA DA 28ª DER-PC, SEDIADA EM BOM DESPACHO E QUE ATENDE_x000D_
 LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2201/2201_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2201/2201_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA OS SEGUINTES PROJETOS SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO:_x000D_
 &amp;#61607; PROJETO DE LEI EM-002/2009, QUE “ABRE CRÉDITO ESPECIAL AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS”_x000D_
 &amp;#61607; PROJETO DE LEI EM-003/2009, QUE “ABRE CRÉDITO ESPECIAL AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS”_x000D_
 &amp;#61607; PROJETO DE LEI EM-004/2009, QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR_x000D_
 AO ORÇAMENTO VIGENTE DO MUNICÍPIO EM FAVOR DO SERVIÇO_x000D_
 AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS”_x000D_
 &amp;#61607; PROJETO DE LEI EM-005/2009, QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR_x000D_
 AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E_x000D_
 CONTÉM OUTRAS PROVIDÊNCIAS”_x000D_
 &amp;#61607; PROJETO DE LEI EM-008/2009, QUE “ABRE CRÉDITO ESPECIAL AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2202/2202_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2202/2202_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA O PROJETO DE LEI CM-01/2009, QUE “DECLARA DE UTILIDADE PÚBLICA A_x000D_
 ASSOCIAÇÃO DOS ESTUDANTES UNIVERSITÁRIOS DE LAGOA DA PRATA”,_x000D_
 SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2203/2203_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2203/2203_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA O PROJETO DE LEI EM-09/2009 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 TAMBÉM, QUE O PROJETO DE LEI EM 06/2009 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS ÀS ENTIDADES QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS”, O PROJETO DE LEI EM 07/2009 QUE “AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO JUNTO AO BANCO DO BRASIL S.A. E CONTÉM OUTRAS PROVIDÊNCIAS” E O PROJETO DE LEI EM 10 / 2009 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS E AUXÍLIOS ÀS ENTIDADES QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2204/2204_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2204/2204_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS_x000D_
 EXIGÊNCIAS REGIMENTAIS PARA O PROJETO DE LEI EM-001/2009, QUE_x000D_
 “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER_x000D_
 SUBVENÇÕES SOCIAIS E CONTRIBUIÇÕES ÀS ENTIDADES QUE_x000D_
 MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS”, E O PROJETO DE_x000D_
 RESOLUÇÃO Nº 01/2009 QUE “REGULAMENTA O INCISO V DO ARTIGO_x000D_
 13 DO REGIMENTO INTERNO”, SEJAM APRECIADOS EM SEGUNDA_x000D_
 DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2205/2205_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2205/2205_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSULTADO O PLENÁRIO, QUE A REUNIÃO ORDINÁRIA DO PRÓXIMO DIA 23 DE FEVEREIRO SEJA ANTECIPADA PARA O DIA 18, QUARTA-FEIRA, ÀS 20 HORAS, FACE ÀS FESTIVIDADES DO CARNAVAL 2009 QUE SE REALIZARÃO NOS DIAS 20 A 24 DO CORRENTE MÊS.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2206/2206_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2206/2206_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA O PROJETO DE LEI EM-12/2009, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À AMAVI E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.REQUER AINDA QUE O PROJETO DE LEI EM-15/2009, QUE “REVISA OS VALORES DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA_x000D_
 APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t xml:space="preserve">, </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2207/2207_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2207/2207_texto_integral.pdf</t>
   </si>
   <si>
     <t>A PRORROGAÇÃO DO PRAZO PARA A EMISSÃO DE PARECER SOBRE O PROJETO DE RESOLUÇÃO N.º 02/2009 QUE “DISPÕE SOBRE O PAGAMENTO DE DIÁRIA E  ESLOCAMENTO A VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE LAGOA DA PRATA, ATÉ O DIA 02 DE ABRIL DO CORRENTE ANO, PORTANTO, DENTRO DO PRAZO MÁXIMO REGIMENTAL DE 45 DIAS PARA DELIBERAÇÃO DE QUALQUER PROPOSIÇÃO DE LEI, TENDO EM VISTA A COMPLEXIDADE DA MATÉRIA OBJETO DO MESMO, QUE REQUER UMA MELHOR DISCUSSÃO.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
     <t>Joanes Bosco</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/4567/4567_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/4567/4567_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE JÁ EXISTE JUNTO À ADMINISTRAÇÃO MUNICIPAL PROJETO VISANDO A CONSTRUÇÃO DE UMA CRECHE NO BAIRRO AMÉRICO SILVA PARA ATENDER A SEUS MORADORES, BEM COMO, OS DO BAIRRO SÃO JOSÉ</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2208/2208_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2208/2208_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE NO PROJETO DE REVITALIZAÇÃO DA SINALIZAÇÃO DE TRÂNSITO APLICADO RECENTEMENTE NO MUNICÍPIO NÃO HAVIA A PREVISÃO DA COLOCAÇÃO DE FAIXAS PARA EMBARQUE E DESEMBARQUE DE ALUNOS EM FRENTE ÀS ESCOLAS SITUADAS NO MUNICÍPIO, VISTO QUE AS MESMAS SÃO_x000D_
 INDISPENSÁVEIS E AINDA NÃO FORAM COLOCADAS.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2213/2213_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2213/2213_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE INFORME A ESTA CASA, SE É INTENÇÃO DA MESA DIRETORA A TRANSMISSÃO DAS REUNIÕES ORDINÁRIAS E EXTRAORDINÁRIAS PELO RÁDIO, E SENDO POSITIVA A RESPOSTA, OS MOTIVOS PELOS QUAIS AINDA NÃO FORAM INICIADAS AS REFERIDAS TRANSMISSÕES._x000D_
 </t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2214/2214_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2214/2214_texto_integral.pdf</t>
   </si>
   <si>
     <t>EJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA O PROJETO DE LEI EM-17/2009, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A PERMUTAR TERRENO QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. SALA DAS SESSÕES, 9 DE MARÇO DE 2009.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2215/2215_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2215/2215_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE DE SE ENVIAR PROJETO DE LEI CONCEDENDO ANISTIA DE JUROS E MULTA PARA A LIQUIDAÇÃO DE IPTU E ISSQN DE MODO A BENEFICIAR OS CONTRIBUINTES, BEM COMO, AUMENTAR A ARRECADAÇÃO MUNICIPAL CONFORME JÁ COMPROVADO EM OUTROS EXERCÍCIOS COM AÇÕES DESTA NATUREZA._x000D_
 </t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2216/2216_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2216/2216_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA O PROJETO DE LEI EM-19/2009, QUE “CONCEDE CONTRIBUIÇÃO À FUNDAÇÃO SÃO CARLOS E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2217/2217_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2217/2217_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE ESTÃO SENDO TOMADAS AS PROVIDÊNCIAS NO SENTIDO DE SE APLICAR COM MAIOR RIGOR A LEGISLAÇÃO VIGENTE NO MUNICÍPIO AOS PROPRIETÁRIOS DE LOTES VAGOS E QUE SE ENCONTRAM COM MUITO MATO, LIXO, ETC..., COLOCANDO EM RISCO A SAÚDE DOS NOSSOS CIDADÃOS.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2218/2218_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2218/2218_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE RESOLUÇÃO 02/2009 QUE “DISPÕE SOBRE PAGAMENTO DE DIÁRIA E DESLOCAMENTO A VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE LAGOA DA PRATA” SEJA COLOCADO EM PRIMEIRA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2219/2219_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2219/2219_texto_integral.pdf</t>
   </si>
   <si>
     <t>ONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA O PROJETO DE LEI EM-18/2009, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS AS ENTIDADES QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS” E CM-03/2009, QUE “AUTORIZA O SAAE A RECEBER DOAÇÕES E DÁ OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. SALA DAS SESSÕES, 16 DE MARÇO DE 2009.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2220/2220_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2220/2220_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-20/2009, QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM ÚNICA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. SALA DAS SESSÕES, 18 DE MARÇO DE 2009.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2221/2221_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2221/2221_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">UE SEJA OUVIDO O PLENÁRIO PARA A CONTRATAÇÃO DE ÓRGÃOS DA IMPRENSA LOCAL PARA PUBLICAÇÃO DE ATOS OFICIAIS E PUBLICIDADE INSTITUCIONAL DESTA CASA DE LEIS. </t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2222/2222_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2222/2222_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-23/2009 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUIÇÕES E AUXÍLIOS ÀS ENTIDADES QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. E TAMBÉM QUE O PROJETO DE LEI  EM-21/2009 QUE “ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO EM FAVOR DA CÂMARA MUNICIPAL DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2223/2223_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2223/2223_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS SEGUINTES PROJETOS LEI: EM-22/2009 QUE “CONCEDE ANISTIA DE JUROS E MULTA PARA A LIQUIDAÇÃO DE DÉBITOS COM TRIBUTOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS”;EM-24/2009 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A PERMUTAR TERRENO QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS”;CM-04/2009 QUE “DISPÕE SOBRE CONTRATAÇÃO POR TEMPO DETERMINADO NOS TERMOS DO ARTIGO 37, INCISO IX, DA CONSTITUIÇÃO FEDERAL E ARTIGO 84, INCISO IX DA LEI ORGÂNICA DO MUNICÍPIO NA CÂMARA MUNICIPAL”;E DE RESOLUÇÃO Nº 03/2009 QUE “ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE LAGOA DA PRATA”, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. SALA DAS SESSÕES, 25 DE MARÇO DE 2009.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2224/2224_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2224/2224_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE PROJETO DE LEI  EM-27/2009 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”,  SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2225/2225_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2225/2225_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONSULTADO O PLENÁRIO, QUE A REUNIÃO ORDINÁRIA DO PRÓXIMO DIA 06 DE ABRIL SEJA ANTECIPADA PARA O DIA 03, SEXTA-FEIRA, ÀS 20 HORAS, FACE ÀS CELEBRAÇÕES DA SEMANA SANTA. </t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2226/2226_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2226/2226_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO À DIRETORIA DA LOUIS DREYFUS COMMODITIES BIOENERGIA SA, SOLICITANDO A SEUS INTEGRANTES QUE TOMEM AS DEVIDAS PROVIDÊNCIAS NO SENTIDO DE RETORNAR O RIO SÃO RANCISCO A SEU CURSO NORMAL NO LOCAL DENOMINADO “VOLTA GRANDE”, POR SER ESTA A VONTADE POPULAR_x000D_
 _x000D_
 OFÍCIO Nº 79/2009 DE 13/05/2009._x000D_
 </t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2227/2227_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2227/2227_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, AO REPRESENTANTE DO MINISTÉRIO PÚBLICO LOCAL (CURADOR DO MEIO AMBIENTE), À POLÍCIA AMBIENTAL, AO CODEMA, À ASF, À AAPA E AO IBAMA, SOLICITANDO A SEUS INTEGRANTES QUE TOMEM AS MEDIDAS CABÍVEIS E LEGAIS VISANDO A IMPLEMENTAÇÃO DE UMA DAS METAS E PRIORIDADES DO NOSSO PLANO DIRETOR QUE É A RECUPERAÇÃO DA FUNÇÃO NATURAL DAS LAGOAS MARGINAIS DO RIO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2228/2228_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2228/2228_texto_integral.pdf</t>
   </si>
   <si>
     <t>EJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA QUANDO FORA REALIZADA A ÚLTIMA DEDETIZAÇÃO NOS CEMITÉRIOS MUNICIPAIS E SE HÁ PREVISÃO DE UMA NOVA DEDETIZAÇÃO.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2229/2229_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2229/2229_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA CÓPIA DOS LAUDOS DE ANÁLISE DAS ÁGUAS DOS RIOS, RIACHOS, CÓRREGOS, LAGOS E LAGOAS SITUADOS NO MUNICÍPIO, BEM COMO, DAS NOTAS FISCAS DE AQUISIÇÃO DE PRODUTOS AGROTÓXICOS APLICADOS NA LAVOURA, APRESENTADOS AO DEPARTAMENTO DE VIGILÂNCIA SANITÁRIA E SECRETARIA MUNICIPAL DE MEIO AMBIENTE, NOS TERMOS DO ARTIGO 4º DA LEI MUNICIPAL N.º 1646/2008.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2230/2230_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2230/2230_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE PROJETO DE LEI  EM-30/2009 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.  DO DIA 07 DE ABRIL_x000D_
 </t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2231/2231_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2231/2231_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA QUANDO FORA REALIZADA A ÚLTIMA DEDETIZAÇÃO NOS CEMITÉRIOS MUNICIPAIS, BEM COMO, A ÚLTIMA AÇÃO VISANDO O COMBATE À PROLIFERAÇÃO DE ESCORPIÕES NOS LOCAIS RETRO CITADOS E SE HÁ PREVISÃO DE UMA NOVA DEDETIZAÇÃO E NOVA INVESTIDA NO COMBATE AOS ESCORPIÕES._x000D_
 </t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2232/2232_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2232/2232_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA CÓPIA DOS CONTRATOS DE N.º 193/2009 E 194/2009, FIRMADOS PELO MUNICÍPIO COM A RÁDIO TROPICAL LTDA E RÁDIO VEREDAS FM LTDA RESPECTIVAMENTE._x000D_
 </t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2233/2233_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2233/2233_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A REUNIÃO ORDINÁRIA DO PRÓXIMO DIA 20 DE ABRIL SEJA ANTECIPADA PARA O DIA 17, SEXTA-FEIRA, ÀS 20 HORAS, TENDO EM VISTA QUE NA TERÇA-FEIRA, DIA 21 DE ABRIL, COMEMORA-SE O  DIA DE TIRADENTES, SENDO FERIADO NACIONAL, O QUE CARACTERIZA UM FERIADO PROLONGADO EM TODO O PAÍS.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2234/2234_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2234/2234_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM ENVIADOS VOTOS DE PESAR DA CÂMARA MUNICIPAL À FAMÍLIA DO SR. FAUSTO RESENDE DE OLIVEIRA, QUE JÁ LEGISLOU NESTA CASA E FOI PREFEITO DESTA CIDADE, POR OCASIÃO DO SEU FALECIMENTO OCORRIDO DIA 11 DE ABRIL DE 2009. </t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2235/2235_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2235/2235_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL CONVOCANDO    O SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E GOVERNO, SR. MARLÚCIO MEIRELLES, O SECRETÁRIO MUNICIPAL DE FAZENDA, SR. AFONSO GRECO E O PROCURADOR DO MUNICÍPIO, DR. JEAN CARLOS SILVA, PARA QUE COMPAREÇAM A ESTA CASA, NO PRAZO LEGAL, EM REUNIÃO ORDINÁRIA, PARA PRESTAREM ESCLARECIMENTOS A RESPEITO DA REAL SITUAÇÃO DAS FINANÇAS MUNICIPAIS FACE À CRISE QUE ATINGE TODO O PAÍS, BEM COMO, DAS MEDIDAS QUE ESTÃO SENDO TOMADAS PARA SUPERARMOS ESTA SITUAÇÃO.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2236/2236_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2236/2236_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA OUVIDO O PLENÁRIO PARA A AQUISIÇÃO DE NOVOS MICROFONES PARA O PLENÁRIO DESTA CASA, BEM COMO, DE UM DATA SHOW COMPLETO PARA USO DESTA CASA.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2237/2237_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2237/2237_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI EM-32/2009 QUE “DISPÕE SOBRE A UTILIZAÇÃO E FISCALIZAÇÃO DE AGROTÓXICOS E AFINS, POR VIA AÉREA E DÁ OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2239/2239_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2239/2239_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE PROJETO DE LEI EM-33/2009 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA  PRESENTE REUNIÃO </t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2238/2238_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2238/2238_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, QUAIS AS PROVIDÊNCIAS FORAM E ESTÃO SENDO TOMADAS NO SENTIDO DE SE EFETIVAR NO MUNICÍPIO AS MEDIDAS DE ACESSIBILIDADE ÀS PESSOAS PORTADORAS DE DEFICIÊNCIA OU COM MOBILIDADE REDUZIDA PREVISTAS NA LEI MUNICIPAL N.º 1.089, DE 09 DE OUTUBRO DE 2003, VISTO QUE O PRAZO PARA EFETIVAÇÃO DAS MESMAS SE ENCERRARAM NO DIA 09 DE OUTUBRO DO ANO PASSADO. _x000D_
  		QUE INFORME AINDA, SE FOI CRIADA A COMISSÃO PERMANENTE DE ACESSIBILIDADE, SUBORDINADA À SECRETARIA MUNICIPAL DE OBRAS, NOS TERMOS DA LEI DA ACESSIBILIDADE – N.º 1089/2003. EM CASO POSITIVO, INFORME SUA COMPOSIÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2240/2240_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2240/2240_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO MERITÍSSIMO JUIZ DE DIREITO DIRETOR DO FORO DA COMARCA DE LAGOA DA PRATA, DR. LUIZ CARLOS RESENDE E SANTOS, BEM COMO, AOS EXCELENTÍSSIMOS SENHORES PROMOTORES DE JUSTIÇA, DR. EDUARDO DE PAULA MACHADO E EDUARDO ALMEIDA DA SILVA, CONVIDANDO-OS PARA UMA REUNIÃO NO PLENÁRIO DESTA CASA PARA QUE POSSAMOS CONVERSAR E BUSCAR SOLUÇÕES NO SENTIDO DE SE FAZER CUMPRIR VÁRIAS LEIS MUNICIPAIS QUE NÃO ESTÃO SENDO CUMPRIDAS. _x000D_
 </t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2241/2241_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2241/2241_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM ENVIADOS VOTOS DE PESAR DA CÂMARA MUNICIPAL À FAMÍLIA DO SR. SEBASTIÃO REZENDE GONTIJO POR OCASIÃO DO SEU FALECIMENTO OCORRIDO DIA 16 DE ABRIL DE 2009. _x000D_
 </t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2242/2242_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2242/2242_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM ENVIADOS VOTOS DE PESAR DA CÂMARA MUNICIPAL À FAMÍLIA DA SRA. MARIA CATARINA POR OCASIÃO DO SEU FALECIMENTO OCORRIDO DIA 10 DE ABRIL DE 2009. _x000D_
 </t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>, Cabo Neto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2243/2243_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2243/2243_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI CM-06/2009 QUE “DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO LAGOPRATENSE DE CICLISMO – ENTRE TRILHAS”, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2244/2244_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2244/2244_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE PROJETO DE LEI EM-34/2009 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A DOAR IMÓVEL QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA  PRESENTE REUNIÃO </t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2245/2245_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2245/2245_texto_integral.pdf</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2246/2246_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2246/2246_texto_integral.pdf</t>
   </si>
   <si>
     <t>A PRORROGAÇÃO DO PRAZO PARA A EMISSÃO DE PARECER SOBRE O PROJETO DE LEI CM N.º 05/2009 QUE “DISPÕE SOBRE ADIANTAMENTO DE VALORES A VEREADORES E SERVIDORES PARA VIAGENS A SERVIÇO DA CÂMARA MUNICIPAL DE LAGOA DA PRATA”, ATÉ O DIA 11 DE MAIO DO CORRENTE ANO, TENDO EM VISTA A COMPLEXIDADE DA MATÉRIA OBJETO DO MESMO, QUE REQUER UMA MELHOR DISCUSSÃO.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2247/2247_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2247/2247_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA QUAIS OS CRITÉRIOS SÃO UTILIZADOS PARA A AUTORIZAÇÃO POR PARTE DO EXECUTIVO MUNICIPAL PARA A INSTALAÇÃO E FUNCIONAMENTO DE CIRCOS E PARQUES DE DIVERSÕES NO MUNICÍPIO._x000D_
  		QUE NOS ENVIE TAMBÉM CÓPIA DE LAUDO OU TERMO DE VISTORIA / FISCALIZAÇÃO REALIZADO RECENTEMENTE, ATESTANDO O ATENDIMENTO DAS EXIGÊNCIAS ESTABELECIDAS PELA LEI COMPLEMENTAR 05/1991 – CÓDIGO DE POSTURAS DO MUNICÍPIO, BEM COMO, POR OUTRAS LEIS MUNICIPAIS, ESTADUAIS E NACIONAIS QUE REGULAMENTAM ESTES TIPOS DE DIVERSÃO.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2248/2248_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2248/2248_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA AUTORIZADA A REALIZAÇÃO DE SESSÃO SOLENE PARA ENTREGA DE TÍTULO DE CIDADÃO HONORÁRIO AO VICE-GOVERNADOR DO ESTADO DE MINAS GERAIS, DR. ANTÔNIO AUGUSTO JUNHO ANASTASIA, EXCEPCIONALMENTE FORA DO MÊS DE DEZEMBRO,  NOS TERMOS DA RESOLUÇÃO Nº 260/93.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2249/2249_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2249/2249_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE PROJETO DE LEI EM-36/2009 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA  PRESENTE REUNIÃO </t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2250/2250_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2250/2250_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ENVIADO OFÍCIO À EXCELENTÍSSIMA DELEGADA DE POLÍCIA CIVIL DESTA COMARA, DRA. LÍLIAN VIDAL DE OLIVEIRA, BEM COMO, AO COMANDANTE DA POLÍCIA MILITAR LOCAL, CAPITÃO VALDECI DONIZETI DE MATTOS, CONVIDANDO-OS PARA UMA REUNIÃO NO PLENÁRIO DESTA CASA ANTES DE UMA REUNIÃO ORDINÁRIA, EM DATA A SER AGENDADA, PARA QUE POSSAMOS CONVERSAR A RESPEITO DA SEGURANÇA PÚBLICA EM NOSSO MUNICÍPIO, VISANDO AÇÕES CONJUNTAS NO SENTIDO DE ENCONTRAR SOLUÇÕES PARA OS PROBLEMAS LIGADOS ÀQUELA ÁREA OU PELO MENOS DIMINUIR SEUS EFEITOS. </t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2251/2251_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2251/2251_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSULTADO O PLENÁRIO, QUE AS REUNIÕES ORDINÁRIAS EM QUE SE FARÃO PRESENTES A DELEGADA DE POLÍCIA CIVIL DESTA COMARCA, BEM COMO, O COMANDANTE DA POLÍCIA MILITAR LOCAL, E AINDA, AQUELA EM QUE SE REALIZARÁ A AUDIÊNCIA PÚBLICA DA SAÚDE QUE SE DARÁ BREVEMENTE, TENHAM O INÍCIO ÀS 19 HORAS, PARA MELHOR APROVEITAMENTO DAS MESMAS.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2252/2252_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2252/2252_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPUTADO ESTADUAL TIAGO ULISSES SOLICITANDO AO MESMO QUE VERIFIQUE JUNTO À OI SE É POSSÍVEL A EXTENSÃO DA REDE DE TELEFONIA FIXA PARA A COMUNIDADE DOS MIRANDAS, LOCALIZADA NA ZONA RURAL DESTE MUNICÍPIO._x000D_
 _x000D_
  		NA IMPOSSIBILIDADE, VERIFICAR SE REFERIDA EMPRESA PODE PROVIDENCIAR O AUMENTO DE TELEFONES PÚBLICOS NESTA LOCALIDADE RURAL, SENDO QUE REFERIDO APARELHO DEVE SER COLOCADO PRÓXIMO AO BAR DO “TÕE CHICÃO”.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2253/2253_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2253/2253_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, QUAIS OS SERVIDORES PÚBLICOS ESTÃO RECEBENDO ADICIONAL DE INSALUBRIDADE, INFORMANDO O CARGO, ATRIBUIÇÕES E VENCIMENTOS DOS MESMOS._x000D_
  		QUE INFORME AINDA - CASO OS SERVIDORES QUE TRABALHAM NA LIMPEZA URBANA E COLETA DE LIXO NÃO RECEBAM O ADICIONAL DE INSALUBRIDADE - OS MOTIVOS QUE IMPEDEM A CONCESSÃO DESTE BENEFÍCIO AOS REFERIDOS SERVIDORES.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2254/2254_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2254/2254_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, OS MOTIVOS PELOS QUAIS O MUNICÍPIO NÃO DESTINOU RECURSOS PÚBLICOS À FUTURA – DA MESMA FORMA QUE REPASSOU A OUTRAS ENTIDADES - PARA QUE ESTA POSSA REALIZAR AS OBRAS DE RECUPERAÇÃO DO PRÉDIO DA ANTIGA ESTAÇÃO FERROVIÁRIA, QUE SE ENCONTRA EM PRECÁRIA SITUAÇÃO, ESTANDO PRESTES A CAIR._x000D_
 </t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2255/2255_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2255/2255_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, AOS PROMOTORES DE JUSTIÇA DA COMARCA, ÀS DELEGADAS DE POLÍCIA CIVIL E AO COMANDANTE DA POLÍCIA MILITAR LOCAL, SOLICITANDO AOS MESMOS QUE INTERCEDAM JUNTO AO JUÍZO DA INFÂNCIA E DA JUVENTUDE DESTA COMARCA NO SENTIDO DE QUE ESTE BAIXE PORTARIA IMPLEMENTANDO NO MUNICÍPIO O “TOQUE DE RECOLHER PARA MENORES DE IDADE APÓS AS 23 HORAS”, CONFORME VEM SENDO ADOTADO EM INÚMERAS CIDADES DO PAÍS COM GRANDE SUCESSO.QUE ENVIE TAMBÉM OFÍCIO AO JUIZ DA VARA DA INFÂNCIA E DA JUVENTUDE DESTA COMARCA, ENCAMINHANDO O PRESENTE REQUERIMENTO._x000D_
 </t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2256/2256_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2256/2256_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI EM - 38 E 40/2009 QUE “ABREM CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA  PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2257/2257_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2257/2257_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO EM-39/2009, QUE “CONCEDE CONTRIBUIÇÃO À ASSOCIAÇÃO COMERCIAL INDUSTRIAL, AGROPECUÁRIA DE PRESTAÇÃO DE SERVIÇOS DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA  PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2258/2258_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2258/2258_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM A VOSSA EXCELÊNCIA, A PRORROGAÇÃO DO PRAZO PARA A EMISSÃO DE PARECER SOBRE O PROJETO DE LEI COMPLEMENTAR EM N.º 01/2009 QUE “DISPÕE SOBRE A PROIBIÇÃO DA PRÁTICA DE NEPOTISMO NO ÂMBITO DO PODER EXECUTIVO DO MUNICÍPIO DE LAGOA DA PRATA”, ATÉ O DIA 05 DE JUNHO DO CORRENTE ANO, TENDO EM VISTA A COMPLEXIDADE DA MATÉRIA OBJETO DO MESMO, QUE REQUER UMA MELHOR DISCUSSÃO.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2259/2259_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2259/2259_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A REUNIÃO ORDINÁRIA DO DIA 08 DE JUNHO DO CORRENTE ANO, SEJA ANTECIPADA PARA O DIA 05 DO MESMO MÊS E ANO, TENDO EM VISTA COMPROMISSOS ASSUMIDOS POR ALGUNS VEREADORES, O QUE INVIABILIZARIA A REALIZAÇÃO DA MESMA.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2260/2260_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2260/2260_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SOLICITE AO ASSESSOR JURÍDICO DESTA CASA, QUE REALIZE ESTUDO QUANTO À POSSIBILIDADE DE SE ESTABELECER UMA RESTRIÇÃO À CONTRATAÇÃO DE PESSOAS NASCIDAS E/OU RESIDENTES EM OUTROS MUNICÍPIOS E ATÉ MESMO DE OUTROS ESTADOS POR EMPRESAS SEDIADAS EM LAGOA DA PRATA, VISANDO DAR PREFERÊNCIA PARA AS PESSOAS NASCIDAS OU RESIDENTES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2316/2316_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2316/2316_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO EXCELENTÍSSIMO DEPUTADO ESTADUAL TIAGO ULISSES, CONVIDANDO-O PARA VIR A ESTA CASA DE LEIS, EM REUNIÃO ORDINÁRIA, CUJA DATA SERÁ AGENDADA ENTRE A SECRETARIA DESTA CASA E A ASSESSORIA DO DEPUTADO, PARA QUE POSSAMOS CONVERSAR A RESPEITO DE POLÍTICAS E AÇÕES PARA A MELHORIA DA SEGURANÇA PÚBLICA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2317/2317_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2317/2317_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA A ESCALA DE TRABALHO DOS INTEGRANTES DA GUARDA PATRIMONIAL MUNICIPAL.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2318/2318_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2318/2318_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> OFÍCIO AOS MERITÍSSIMOS JUÍZES DE DIREITO DA COMARCA – DR. LUIZ CARLOS REZENDE E SANTOS E DR. ISLON CÉSAR DAMASCENO – AOS PROMOTORES DE JUSTIÇA – DR. EDUARDO DE PAULA MACHADO E DR. EDUARDO ALMEIDA DA SILVA - ÀS EXCELENTÍSSIMAS DELEGADAS DE POLÍCIA CIVIL - DRA. LÍLIAN VIDAL DE OLIVEIRA E DRA. LÉLIS VIDAL ROCHA GONTIJO, AO COMANDANTE DA POLÍCIA MILITAR LOCAL, CAPITÃO VALDECI DONIZETI DE MATTOS, AO COMANDANTE DA GUARDA PATRIMONIAL MUNICIPAL, AO DEFENSOR PÚBLICO DR. ADRIANO MACHADO DE ALMEIDA E AO PRESIDENTE DO CONSELHO TUTELAR CONVIDANDO-OS PARA UMA REUNIÃO NO PLENÁRIO DESTA CASA, EM REUNIÃO ORDINÁRIA, EM DATA A SER AGENDADA, PARA QUE POSSAMOS CONVERSAR A RESPEITO DA SEGURANÇA PÚBLICA EM NOSSO MUNICÍPIO, VISANDO AÇÕES CONJUNTAS NO SENTIDO DE ENCONTRAR SOLUÇÕES PARA OS PROBLEMAS LIGADOS ÀQUELA ÁREA OU PELO MENOS DIMINUIR SEUS EFEITOS. </t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2319/2319_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2319/2319_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO EM-42/2009, QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIEGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA  PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2321/2321_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2321/2321_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSULTADO O PLENÁRIO, QUE A REUNIÃO ORDINÁRIA DO DIA 15 DE JUNHO DO CORRENTE ANO, SEJA TRANSFERIDA PARA O DIA 19 DO MESMO MÊS E ANO, TENDO EM VISTA COMPROMISSOS ASSUMIDOS POR ALGUNS VEREADORES, O QUE INVIABILIZARIA A REALIZAÇÃO DA MESMA.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>Natinho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2322/2322_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2322/2322_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSULTADO O PLENÁRIO, QUE INFORME A ESTA CASA, OS MOTIVOS PELOS QUAIS AS REUNIÕES DESTA CASA DE LEIS AINDA NÃO ESTÃO SENDO TRANSMITIDAS PELO RÁDIO.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2323/2323_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2323/2323_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCELENTÍSSIMO DEPUTADO ESTADUAL TIAGO ULISSES, SOLICITANDO AO MESMO QUE AGENDE UMA AUDIÊNCIA COM O COMANDANTE DA POLÍCIA MILITAR DO ESTADO DE MINAS GERAIS, CEL. PM RENATO VIEIRA DE SOUZA, BEM COMO, COM O SECRETÁRIO DE ESTADO DE DEFESA SOCIAL, MAURÍCIO DE OLIVEIRA CAMPOS JÚNIOR, PARA TRATARMOS A RESPEITO DO AUMENTO DO EFETIVO DA POLÍCIA MILITAR EM NOSSO MUNICÍPIO E TAMBÉM AÇÕES PARA A MELHORIA DA SEGURANÇA PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2324/2324_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2324/2324_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE REIVINDIQUE JUNTO À SECRETARIA DE ESTADO DE SAÚDE A IMPLANTAÇÃO DE UM CENTRO DE NEFROLOGIA EM LAGOA DA PRATA PARA ATENDIMENTO DE PACIENTES COM INSUFICIÊNCIA RENAL CRÔNICA, PRINCIPALMENTE, COM FORNECIMENTO DE MÁQUINAS PARA A REALIZAÇÃO DE HEMODIÁLISE.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2325/2325_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2325/2325_texto_integral.pdf</t>
   </si>
   <si>
     <t>EJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA O SEGUINTE:_x000D_
  		1 – QUAL O VALOR FOI REPASSADO PELO MUNICÍPIO AO SINDICATO RURAL DE LAGOA DA PRATA OU A TERCEIROS PARA A REALIZAÇÃO DA 9ª EXPOLAGOA (INCLUINDO O REPASSE DO SAAE);_x000D_
  		2 – QUAIS OS INVESTIMENTOS FORAM FEITOS PELO MUNICÍPIO NO PARQUE DE EXPOSIÇÕES DESDE A DATA DA ASSINATURA DO CONTRATO DE COMODATO DO IMÓVEL, FIRMADO ENTRE O SINDICATO RURAL E O MUNICÍPIO, NO DIA 06-04-2005, ATÉ OS DIAS ATUAIS;_x000D_
  		3 – SE FOI COBRADO DO SINDICATO RURAL OU DO RESPONSÁVEL PELA PROMOÇÃO DA EXPOLAGOA NOS ANOS DE 2005 A 2009 QUALQUER VALOR PELA UTILIZAÇÃO DO IMÓVEL QUE SE ENCONTRA SOB A RESPONSABILIDADE DO MUNICÍPIO, INCLUSIVE SUA MANUTENÇÃO;_x000D_
  		4 – CASO EXISTAM, QUE ENVIE CÓPIAS DOS TERMOS DE CESSÃO DO IMÓVEL AO PROMOTOR DO EVENTO NOS ANOS DE 2005 A 2009;_x000D_
  		5 – SE O SINDICATO RURAL (COMODANTE) SE ENCONTRA EM DIA COM AS OBRIGAÇÕES ASSUMIDAS NO ITEM 2.5 DA CLÁUSULA SEGUNDA DO CONTRATO DE COMODATO RETRO CITADO, ENVIANDO COMPROVANTE DA SITUAÇÃO.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2326/2326_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2326/2326_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ PREVISÃO DA REALIZAÇÃO DE MAIS UMA ETAPA DO TRABALHO DE REVITALIZAÇÃO DA SINALIZAÇÃO DE TRÂNSITO EM NOSSA CIDADE, E EM CASO POSITIVO, SE É POSSÍVEL INCLUIR NA MESMA A CORREÇÃO NA REGULAMENTAÇÃO DO ESTACIONAMENTO PARA MOTOCICLETAS NO CENTRO DA CIDADE, DELIMITANDO MAIS CLARA E ESPECIFICAMENTE, O ESPAÇO DESTINADO AO ESTACIONAMENTO DAS MOTOCICLETAS, BEM COMO, A REDUÇÃO DO ESPAÇO PARA ESTACIONAMENTO 45º QUE SE ENCONTRA ALÉM DO NECESSÁRIO._x000D_
 </t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2327/2327_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2327/2327_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSULTADO O PLENÁRIO, QUE A REUNIÃO ORDINÁRIA DO DIA 22 DE JUNHO DO CORRENTE ANO, SEJA TRANSFERIDA PARA O DIA 25 DO MESMO MÊS E ANO, ÀS 20 HORAS, TENDO EM VISTA COMPROMISSOS ASSUMIDOS POR ALGUNS VEREADORES, O QUE INVIABILIZARIA A REALIZAÇÃO DA MESMA.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2328/2328_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2328/2328_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI EM - 43 E 46/2009, QUE ABREM CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL RESPECTIVAMENTE, AO ORÇAMENTO DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA  PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2329/2329_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2329/2329_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-35/2009 QUE “DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2010 E DÁ OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. _x000D_
 </t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2330/2330_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2330/2330_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO À DIRETORIA DA ASSOCIAÇÃO DE PROTEÇÃO ANIMAL AMIGO BICHO – SOS VIDA ANIMAL, SOLICITANDO QUE ENVIEM A ESTA CASA, UM DE SEUS REPRESENTANTES, NA PRÓXIMA REUNIÃO ORDINÁRIA, DIA 06 DE JULHO DO CORRENTE ANO, PARA QUE POSSA INFORMAR AOS VEREADORES E À POPULAÇÃO EM GERAL QUAIS AS AÇÕES ESTÃO SENDO IMPLEMENTADAS NO PROGRAMA DE ESTERILIZAÇÃO PERMANENTE DE CÃES, PROGRAMA ESTE, QUE VISA O CONTROLE POPULACIONAL DESSES ANIMAIS.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2331/2331_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2331/2331_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EJA ENVIADO OFÍCIO AO PROMOTOR DE JUSTIÇA DR. EDUARDO ALMEIDA DA SILVA, DA PRIMEIRA PROMOTORIA – CURADORIA DAS FUNDAÇÕES - SOLICITANDO AO MESMO ESPECIAL FAVOR NO SENTIDO DE CONSEGUIR JUNTO À FUNDAÇÃO SÃO CARLOS, SEDIADA NESTE MUNICÍPIO, AS INFORMAÇÕES E DOCUMENTOS ABAIXO DESCRITOS E OS ENVIE A ESTA CASA._x000D_
  		SOLICITAMOS AS INFORMAÇÕES E CÓPIA DOS SEGUINTES DOCUMENTOS:_x000D_
  		1 – PRESTAÇÃO DE CONTAS REFERENTE AOS EXERCÍCIOS 2007 E 2008;_x000D_
  		2 – RELAÇÃO DOS FUNCIONÁRIOS DA FUNDAÇÃO SÃO CARLOS, COM NOME COMPLETO, CARGO QUE EXERCE E VALOR DA REMUNERAÇÃO;_x000D_
  		3 – CONTRATOS DE PRESTAÇÃO DE SERVIÇOS FIRMADOS ENTRE A FUNDAÇÃO SÃO CARLOS E PESSOAS FÍSICAS OU JURÍDICAS DIVERSAS, NO CORRENTE EXERCÍCIO;_x000D_
  		4 – RELAÇÃO DOS SERVIÇOS PRESTADOS GRATUITAMENTE À POPULAÇÃO LAGOPRATENSE._x000D_
 </t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2332/2332_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2332/2332_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REGIMENTAIS PARA QUE OS PROJETOS DE LEI EM – 47, 48 E 49/2009, QUE ABREM CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR RESPECTIVAMENTE, AO ORÇAMENTO DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA  PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2346/2346_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2346/2346_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INTERCEDA JUNTO À FUNDAÇÃO SÃO CARLOS, NO SENTIDO DE QUE NÃO SEJAM DISPENSADOS ANTIGOS MÉDICOS QUE VÊM PRESTANDO RELEVANTES SERVIÇOS À POPULAÇÃO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2347/2347_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2347/2347_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INTERCEDA JUNTO AOS ÓRGÃOS COMPETENTES OU AOS DEPUTADOS VOTADOS NO MUNICÍPIO NO SENTIDO DE CONSEGUIRMOS DOIS BAFÔMETROS PARA USO DAS POLÍCIAS CIVIL E MILITAR DE LAGOA DA PRATA, OU SE POSSÍVEL, A AQUISIÇÃO PELO MUNICÍPIO E DOAÇÃO OU CESSÃO VIA CONVÊNIO, PARA REFERIDAS INSTITUIÇÕES.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2348/2348_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2348/2348_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM – 51/2009 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA  PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2349/2349_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2349/2349_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE JÁ FORA COMUNICADO DA DISPONIBILIZAÇÃO DE RECURSOS ESTADUAIS PARA O ASFALTAMENTO DA VIA PÚBLICA MUNICIPAL QUE LIGA OS BAIRROS GOMES E ETELVINA MIRANDA AO DISTRITO INDUSTRIAL, MAIS PRECISAMENTE, À AV. MILTON LACERDA, BEM COMO, SE É VERDADE QUE PARA A REALIZAÇÃO DA OBRA ESTÁ FALTANDO SOMENTE A CONTRAPARTIDA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2350/2350_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2350/2350_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE ADQUIRIR UM ÔNIBUS OU OUTRO  MICROÔNIBUS PARA A REALIZAÇÃO DE TRANSPORTE DE PACIENTES PARA BELO HORIZONTE, QUANDO OS MESMOS PRECISAREM SE DESLOCAR ATÉ À CAPITAL MINEIRA PARA A REALIZAÇÃO DE CONSULTAS, EXAMES, ETC...</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2351/2351_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2351/2351_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM – 44/2009 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A PERMUTAR TERRENO QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA  PRESENTE REUNIÃO. _x000D_
 </t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2352/2352_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2352/2352_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOS TERMOS DO ARTIGO 164 DO REGIMENTO INTERNO DESTA CASA DE LEIS, BEM COMO, DO ARTIGO 112, INCISO V, CONSULTADO O PLENÁRIO, SEJA ADIADA PARA A PRÓXIMA REUNIÃO ORDINÁRIA, A PRIMEIRA DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI EM 45/2009 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A DOAR IMÓVEIS QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCAIS”, EM VIRTUDE DA COMPLEXIDADE DA MATÉRIA E DA NECESSIDADE DE UMA MAIOR REFLEXÃO A RESPEITO.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2353/2353_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2353/2353_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-54/2009, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUIÇÕES ÀS ENTIDADES QUE MENCIONA”, SEJA APRESENTADO PARECER NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2354/2354_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2354/2354_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS LEI EM-53/2009, QUE “AUTORIZA O SAAE ADQUIRIR IMÓVEL QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS”  E EM-54/2009, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUIÇÕES ÀS ENTIDADES QUE MENCIONA”, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2355/2355_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2355/2355_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> RETIRADA DE TRAMITAÇÃO DO PROJETO DE RESOLUÇÃO DE N.º 05/2009 TENDO EM VISTA QUE ESTAMOS APRESENTANDO NESTA OPORTUNIDADE,  UM OUTRO PROJETO, COM ALGUMAS ALTERAÇÕES.  _x000D_
 </t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2356/2356_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2356/2356_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE O MUNICÍPIO SE ENCONTRA INSCRITO NO PROGRAMA FARMÁCIA POPULAR DO BRASIL, DO GOVERNO FEDERAL, QUE OFERECE AOS MUNÍCIPES MEDICAMENTOS ESSENCIAIS A PREÇO DE CUSTO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2357/2357_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2357/2357_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ POR PARTE DA ADMINISTRAÇÃO A INTENÇÃO DE TERCEIRIZAR OS SERVIÇOS DO IMAC E SE O MESMO SERÁ FECHADO. </t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2358/2358_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2358/2358_texto_integral.pdf</t>
   </si>
   <si>
     <t>NVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE SUA SECRETARIA DE CULTURA E TURISMO JÁ ELABOROU UMA AGENDA CULTURAL PARA O MUNICÍPIO E EM CASO DE RESPOSTA POSITIVA, QUE NOS ENVIE CÓPIA DA AGENDA PARA OS ANOS DE 2009 E 2010.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2359/2359_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2359/2359_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM A VOSSA EXCELÊNCIA O APOIO DESTA CASA DE LEIS À LUTA DOS MOTOTAXISTAS POR MELHORES CONDIÇÕES DE TRABALHO, PRINCIPALMENTE, QUANTO AO VALOR DAS DIÁRIAS COBRADAS DOS MESMOS POR PARTE DAS EMPRESAS CONCESSIONÁRIAS DO SERVIÇO.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2360/2360_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2360/2360_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM 55/2009 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA  PRESENTE REUNIÃO. _x000D_
 </t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2361/2361_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2361/2361_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE RESOLUÇÃO Nº 08/2009 QUE “REGULAMENTA A REALIZAÇÃO DE SESSÕES SOLENES NA CÂMARA MUNICIPAL DE LAGOA DA PRATA” SEJA APRECIADO EM PRIMEIRA DISCUSSÃO E VOTAÇÃO NA  PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2362/2362_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2362/2362_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-45/2009 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A DOAR IMÓVEIS QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCAIS” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA  PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2363/2363_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2363/2363_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, CÓPIA DOS TERMOS DE CONCESSÃO DE PRESTAÇÃO DE SERVIÇO FIRMADOS PELO MUNICÍPIO COM AS EMPRESAS PRESTADORAS DOS SERVIÇOS DE MOTOTÁXI E MOTOCARGA, OS QUAIS SE ENCONTRAM EM VIGÊNCIA._x000D_
  		QUE ENVIE TAMBÉM CÓPIAS DAS PLANILHAS DE CUSTOS APRESENTADAS PARA A FIXAÇÃO DO VALOR DA REMUNERAÇÃO DOS SERVIÇOS, BEM COMO, DO DECRETO QUE A FIXOU, NOS TERMOS DO ART. 17 DA LEI MUNICIPAL 875/1999. </t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2364/2364_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2364/2364_texto_integral.pdf</t>
   </si>
   <si>
     <t>A RETIRADA DE TRAMITAÇÃO DO PROJETO DE RESOLUÇÃO DE N.º 07/2009.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2365/2365_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2365/2365_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ POSSIBILIDADE DO MESMO REVER SUA POSIÇÃO QUANTO À JORNADA DE TRABALHO DOS SERVIDORES PÚBLICOS MUNICIPAIS.   						 			_x000D_
  		</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2366/2366_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2366/2366_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME À CÂMARA MUNICIPAL SE EXISTE A POSSIBILIDADE DO SAAE DEIXAR DE COBRAR A TARIFA MÍNIMA E PASSAR A COBRAR PELO CONSUMO REAL DE ÁGUA. </t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2367/2367_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2367/2367_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A RETIRADA DE TRAMITAÇÃO DO PROJETO DE RESOLUÇÃO DE N.º 08/2009._x000D_
 </t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2368/2368_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2368/2368_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS LEI EM-57/2009 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL AO CENTRO DE EDUCAÇÃO INFANTIL TIA ELVIRA E CONTÉM OUTRAS PROVIDÊNCIAS”, EM-58/2009 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À ENTIDADE QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS” E EM-59/2009 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO À ASSOCIAÇÃO DOS ESTUDANTES UNIVERSITÁRIOS DE LAGOA DA PRATA”, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2369/2369_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2369/2369_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM ENVIADOS VOTOS DE PESAR DA CÂMARA MUNICIPAL À FAMÍLIA “TROPICAL” POR OCASIÃO DO FALECIMENTO DO RADIALISTA IRACY DE ABREU OCORRIDO DIA  18 DE AGOSTO DE 2009. _x000D_
 </t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2370/2370_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2370/2370_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, CÓPIA DO RESULTADO DO ÚLTIMO CONCURSO PÚBLICO, COM LISTA DE TODOS OS APROVADOS, BEM COMO, A RELAÇÃO DAQUELES QUE JÁ FORAM NOMEADOS E SE ENCONTRAM EXERCENDO SUAS FUNÇÕES NAS ÁREAS DE SAÚDE E EDUCAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2371/2371_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2371/2371_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO DEPUTADO ESTADUAL TIAGO ULISSES SOLICITANDO AO MESMO QUE ENVIDE ESFORÇOS VISANDO O ENCAMINHAMENTO DE VERBAS PÚBLICAS PARA A REALIZAÇÃO DE UMA REFORMA GERAL NO CAMPO DE FUTEBOL DO DISTRITO DE MARTINS GUIMARÃES, NESTE MUNICÍPIO.	 			_x000D_
  		</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2372/2372_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2372/2372_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSULTADO O PLENÁRIO, QUE A REUNIÃO ORDINÁRIA DO PRÓXIMO DIA 31 DE AGOSTO SEJA ANTECIPADA PARA O DIA 28, SEXTA-FEIRA, ÀS 20 HORAS, E QUE A REUNIÃO ORDINÁRIA DO DIA 07 DE SETEMBRO SEJA ANTECIPADA PARA O DIA 31 DE AGOSTO DE 2009.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2373/2373_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2373/2373_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-60/2009 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTEM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2374/2374_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2374/2374_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE SEJAM LIDOS NA PRESENTE REUNIÃO OS PARECERES DAS COMISSÕES DE LEGISLAÇÃO, JUSTIÇA, REDAÇÃO E FINANÇAS, ORÇAMENTO, TOMADA DE CONTAS, OBRAS E SERVIÇOS PÚBLICOS A RESPEITO DO PROJETO DE RESOLUÇÃO 09/2009 QUE “REFERENDA DESPESA PARA O ORÇAMENTO DA CÂMARA MUNICIPAL PARA O EXERCÍCIO DE 2010” . </t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA  O PROJETO DE LEI  EM-052/2009, QUE “DISPÕE SOBRE A POLÍTICA DE INCENTIVO AO DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICÍPIO DE LAGOA DA PRATA, CRIA O PROGRAMA DE DESENVOLVIMENTO ECONÔMICO E SOCIAL E DÁ OUTRAS PROVIDÊNCIAS” E DAS EMENDAS” E O PROJETO DE RESOLUÇÃO Nº 09/2009, QUE “REFERENDA DESPESA PARA O ORÇAMENTO DA CÂMARA MUNICIPAL PARA O EXERCÍCIO DE 2010”, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2376/2376_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2376/2376_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO GOVERNADOR DO ESTADO DE MINAS GERAIS, AÉCIO NEVES, SOLICITANDO AO MESMO QUE ENVIDE ESFORÇOS NO SENTIDO DE SE CONSEGUIR JUNTO AO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE MINAS GERAIS – DER/MG A COLOCAÇÃO DE 08 REDUTORES DE VELOCIDADE (TIPO QUEBRAMOLAS), NO TRECHO DA MG – 170 QUE MARGEIA E DIVIDE A ÁREA URBANA DO MUNICÍPIO DE LAGOA DA PRATA, SENDO DOIS PRÓXIMO AO TREVO SECUNDÁRIO (AV. FERNÃO DIAS), DOIS PRÓXIMO AO TREVO PRINCIPAL (AV. MINAS GERAIS), DOIS EM FRENTE AO POSTO LAGOENSE E DOIS EM FRENTE À SIDERPRATA._x000D_
 </t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2377/2377_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2377/2377_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA REALIZADA A DEVOLUÇÃO IMEDIATA DE PARTE DO REPASSE FEITO PELO MUNICÍPIO A ESTA CASA DE LEIS, NO MONTANTE DE R$ 100.000,00 (CEM MIL REAIS), VALOR ESTE QUE NÃO FOI, NEM SERÁ UTILIZADO PELA CÂMARA, PARA QUE REFERIDOS RECURSOS VOLTEM AOS COFRES PÚBLICOS MUNICIPAIS E POSSAM SER INVESTIDOS DA MELHOR MANEIRA PARA ATENDIMENTO DAS NECESSIDADES PRIORITÁRIAS DA POPULAÇÃO LAGOPRATENSE._x000D_
 </t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2378/2378_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2378/2378_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO LEI EM-61/2009, QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO EM FAVOR DO SAAE E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO. _x000D_
 </t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2379/2379_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2379/2379_texto_integral.pdf</t>
   </si>
   <si>
     <t>EJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL CONVOCANDO    O SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E GOVERNO, SR. MARLÚCIO MEIRELLES E O SECRETÁRIO MUNICIPAL DE FAZENDA, SR. AFONSO GRECO, PARA QUE COMPAREÇAM A ESTA CASA, NO PRAZO LEGAL, EM REUNIÃO ORDINÁRIA, PARA PRESTAREM NOVOS E ATUAIS ESCLARECIMENTOS A RESPEITO DA SITUAÇÃO DAS FINANÇAS MUNICIPAIS FACE À CRISE QUE ATINGE TODO O PAÍS, BEM COMO, DAS MEDIDAS QUE ESTÃO SENDO TOMADAS PARA SUPERARMOS ESTA SITUAÇÃO.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2380/2380_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2380/2380_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-64/2009 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO. _x000D_
 </t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2381/2381_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2381/2381_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-62/2009 QUE “CONCEDE AUXÍLIOS E CONTRIBUIÇÕES ÀS ENTIDADES QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2382/2382_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2382/2382_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO GOVERNADOR DO ESTADO DE MINAS GERAIS, SOLICITANDO AO MESMO QUE ESTENDA OS BENEFÍCIOS DA TELEFONIA MÓVEL AO DISTRITO DE MARTINS GUIMARÃES, NESTE MUNICÍPIO, POR MEIO DO PROGRAMA MINAS COMUNICA - QUE LEVOU OS BENEFÍCIOS DA TELEFONIA MÓVEL PARA A GRANDE MAIORIA DOS MUNICÍPIOS MINEIROS. _x000D_
  			QUE SEJA TAMBÉM ENVIADO OFÍCIO ÀS EMPRESAS DE TELEFONIA MÓVEL QUE ATENDEM À POPULAÇÃO DE LAGOA DA PRATA VISANDO O ATENDIMENTO AOS MORADORES DO DISTRITO DE MARTINS GUIMARÃES.	</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2383/2383_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2383/2383_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-65/2009 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO. _x000D_
 </t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2391/2391_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2391/2391_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, A RELAÇÃO DAS PESSOAS CONTRATADAS TEMPORARIAMENTE PARA PRESTAÇÃO DE SERVIÇOS NA ÁREA DE ODONTOLOGIA, ACOMPANHADA DE CÓPIA DOS RESPECTIVOS CONTRATOS._x000D_
  		QUE ENVIE TAMBÉM, CÓPIA DOS TERMOS DE RESCISÃO DOS CONTRATOS TEMPORÁRIOS FIRMADOS PELO MUNICÍPIO NA ÁREA DA ODONTOLOGIA QUE FORAM RESCINDIDOS NO ANO DE 2009.  </t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2392/2392_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2392/2392_texto_integral.pdf</t>
   </si>
   <si>
     <t>EJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-63/2009 QUE “ALTERA LEI 995/2001 E DÁ OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO E O PROJETO DE LEI EM-68/2009 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2394/2394_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2394/2394_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-69/2009 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” E O PROJETO DE LEI CM 09/2009 QUE “DÁ NOME A LOGRADOURO PÚBLICO QUE MENCIONA” SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>TCP - Todas comissões permanentes</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2395/2395_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2395/2395_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DESTA CASA E NA FORMA REGIMENTAL, REQUEREM A VOSSA EXCELÊNCIA SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA:_x000D_
  		- CÓPIA DA ATA DA REUNIÃO DO CONSELHO MUNICIPAL DA CIDADE EM QUE HOUVE A DELIBERAÇÃO A RESPEITO DA ALTERAÇÃO DO MAPA DE ZONEAMENTO DA LEI COMPLEMENTAR N.º 60/2006 QUE “DISPÕE SOBRE A INSTITUIÇÃO DO PLANO DIRETOR DO MUNICÍPIO, DECÊNIO 2007-2016”; _x000D_
  		- CÓPIA DO PEDIDO DE APROVAÇÃO DO LOTEAMENTO A SER ABERTO NO BAIRRO AMÉRICO SILVA E RESPECTIVO MAPA (PROJETO DE LEI COMPLEMENTAR EM 02/2009. 		</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2396/2396_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2396/2396_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, CÓPIA DO RESULTADO DO ÚLTIMO CONCURSO PÚBLICO, COM A LISTAGEM DOS CANDIDATOS POR ORDEM DE CLASSIFICAÇÃO._x000D_
  		QUE SEJA ENVIADA TAMBÉM A RELAÇÃO DOS CANDIDATOS QUE FORAM NOMEADOS E SE ENCONTRAM EXERCENDO SUAS FUNÇÕES NAS ÁREAS DE SAÚDE E EDUCAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2397/2397_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2397/2397_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSULTADO O PLENÁRIO, QUE A REUNIÃO ORDINÁRIA DO PRÓXIMO DIA 12 DE OUTUBRO SEJA ANTECIPADA PARA O DIA 09, SEXTA-FEIRA, ÀS 20 HORAS.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2398/2398_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2398/2398_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-70/2009 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” E O PROJETO DE RESOLUÇÃO N.º 010/2009 QUE “REGULAMENTA A REALIZAÇÃO DE SESSÕES SOLENES NA CÂMARA MUNICIPAL DE LAGOA DA PRATA” SEJAM APRECIADOS EM PRIMEIRA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2400/2400_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2400/2400_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI COMPLEMENTAR Nº 02/2009, QUE  “ALTERA MAPA DE ZONEAMENTO DA LEI COMPLEMENTAR 60/2006, QUE DISPÕE SOBRE A INSTITUIÇÃO DO PLANO DIRETOR DO MUNICÍPIO DE LAGOA DA PRATA, DECÊNCIO 2007-2016”” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2401/2401_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2401/2401_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSULTADO O PLENÁRIO, QUE A REUNIÃO ORDINÁRIA DO PRÓXIMO DIA 02 DE NOVEMBRO SEJA ANTECIPADA PARA O DIA 30, SEXTA-FEIRA, ÀS 20 HORAS.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2402/2402_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2402/2402_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE OS ARTIGOS 211 E 212 DO CÓDIGO DE POSTURAS MUNICIPAL VÊM SENDO APLICADOS PELA FISCALIZAÇÃO MUNICIPAL E SENDO POSITIVA A RESPOSTA, QUE ENVIE A ESTA CASA, CÓPIA DOS PEDIDOS DE LICENÇA PARA A COLOCAÇÃO DE MESAS SOBRE A CALÇADA DAS VIAS PÚBLICAS, NOS TERMOS DO PARÁGRAFO ÚNICO DO ART. 211 DO CÓDIGO DE POSTURAS MUNICIPAIS.  </t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2403/2403_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2403/2403_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-71/2009 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2404/2404_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2404/2404_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, RELATÓRIO REFERENTE AOS DESCONTOS NOS PAGAMENTOS PELA REALIZAÇÃO DE EXAMES (ANTES REALIZADOS PELO IMAC E HOJE, TERCEIRIZADOS) EM VIRTUDE DA UTILIZAÇÃO DO PRÉDIO, MATERIAIS E SERVIDORES PÚBLICOS MUNICIPAIS, CUJO ENVIO FORA PROMETIDO PELA SECRETÁRIA MUNICIPAL DE SAÚDE NA ÚLTIMA AUDIÊNCIA PÚBLICA DA PASTA.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2405/2405_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2405/2405_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-72/2009 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2406/2406_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2406/2406_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL CONVOCANDO    O SECRETÁRIO MUNICIPAL DE FAZENDA, SR. AFONSO GRECO E O SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E GOVERNO, SR. MARLÚCIO MEIRELLES PARA QUE COMPAREÇAM A ESTA CASA, NO PRAZO LEGAL, EM REUNIÃO ORDINÁRIA, PARA PRESTAREM ESCLARECIMENTOS DE INTERESSE DA COLETIVIDADE, SENDO:_x000D_
  		O PRIMEIRO, PARA INFORMAR SE OS ARTIGOS 211 E 212 DO CÓDIGO DE POSTURAS MUNICIPAL VÊM SENDO APLICADOS PELA FISCALIZAÇÃO MUNICIPAL._x000D_
  		O SEGUNDO, A RESPEITO DAS NOMEAÇÕES DE SERVIDORES PÚBLICOS APROVADOS NOS CONCURSOS PÚBLICOS EM VIGÊNCIA, BEM COMO, DA EXISTÊNCIA OU NÃO DE DEMANDA PARA A ABERTURA DE NOVAS VAGAS PARA OUTRAS NOMEAÇÕES E POR FIM, A RESPEITO CONTRATAÇÕES TEMPORÁRIAS NA ÁREA DA SAÚDE E EDUCAÇÃO. </t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2407/2407_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2407/2407_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, CÓPIA DOS CONTRATOS DE N.º 112 E 113/2009, FIRMADOS COM A EMPRESA SERV ODONTO LTDA._x000D_
  			 	</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2408/2408_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2408/2408_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM 73/2009 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUIÇÃO À ASSOCIAÇÃO FRANCISCO DE ASSIS E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2409/2409_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2409/2409_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE RESOLUÇÃO 021/2009 QUE “CONCEDE MEDALHA ILÍDIO DE CARVALHO AO SR. MÁRIO BATISTA DOS SANTOS” SEJA APRECIADO EM  DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2410/2410_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2410/2410_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI CM-012/2009 QUE “DECLARA DE UTILIDADE PÚBLICA O_x000D_
 INSTITUTO BENEFICENTE CASA DA UNIÃO NÚCLEO LAGOA DA PRATA”_x000D_
 SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2411/2411_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2411/2411_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE RESOLUÇÃO Nº 011/2009 QUE “ALTERA O REGIMENTO_x000D_
 INTERNO DA CÂMARA MUNICIPAL DE LAGOA DA PRATA” SEJA APRECIADO_x000D_
 EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2412/2412_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2412/2412_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM ENVIADOS VOTOS DE PESAR DA CÂMARA_x000D_
 MUNICIPAL À FAMÍLIA DO SR. LÁZARO JOSÉ MATEUS POR OCASIÃO DO_x000D_
 SEU FALECIMENTO OCORRIDO DIA 09 DE NOVEMBRO DE 2009; E TAMBÉM_x000D_
 PARA A FAMÍLIA DA SRA. LUÍZA FERREIRA NUNES POR OCASIÃO DO SEU_x000D_
 FALECIMENTO OCORRIDO DIA 10 DE NOVEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2413/2413_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2413/2413_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI EM – 75/2009, QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS”, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 REQUER AINDA, QUE O PROJETO DE LEI EM – 74/2009, QUE “ABRE CRÉDITO_x000D_
 ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA_x000D_
 PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E_x000D_
 VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2414/2414_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2414/2414_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO À DIRETORIA DA FUNDAÇÃO SÃO CARLOS CONVIDANDO OS_x000D_
 MEMBROS DO CONSELHO CURADOR DAQUELA ENTIDADE PARA QUE COMPAREÇAM A ESTA_x000D_
 CASA DE LEIS PARA NOS INFORMAR SOBRE O QUE É NECESSÁRIO PARA O BOM FUNCIONAMENTO_x000D_
 DO CENTRO DE TRATAMENTO INTENSIVO – CTI</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2415/2415_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2415/2415_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, CÓPIA DOS CONTRATOS FIRMADOS_x000D_
 PELO MUNICÍPIO COM A EMPRESA LOCAÇÕES MINEIRAS LTDA, NOS ANOS DE 2005 E_x000D_
 2009, COM SEUS RESPECTIVOS TERMOS ADITIVOS, CASO EXISTAM.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2416/2416_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2416/2416_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI EM-067/2009 QUE “DISPÕE SOBRE O PLANO PLURIANUAL PARA O_x000D_
 PERÍODO DE 2010-2013” E O PROJETO DE LEI EM-066/2009 QUE “ESTIMA A RECEITA E_x000D_
 FIXA A DESPESA DO MUNICÍPIO DE LAGOA DA PRATA PARA O EXERCÍCIO_x000D_
 FINANCEIRO DE 2010” SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA_x000D_
 PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2417/2417_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2417/2417_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO DIRETOR DA FUNDAÇÃO SÃO_x000D_
 CARLOS, SR. ROBERTO ARAÚJO DE FREITAS JÚNIOR, AO MÉDICO DR. JÚLIO DE CASTRO E AO_x000D_
 FUNCIONÁRIO DAQUELA FUNDAÇÃO, SR. VICENTE TEIXEIRA AMORIM, CONVIDANDO-OS PARA_x000D_
 COMPARECEREM A ESTA CASA NA PRÓXIMA REUNIÃO ORDINÁRIA OU EM DATA A SER_x000D_
 AGENDADA COM OS MESMOS, PARA TRATARMOS A RESPEITO DO FUNCIONAMENTO DO CTI_x000D_
 DAQUELA ENTIDADE.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2418/2418_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2418/2418_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO_x000D_
 AO MESMO QUE ENVIE A ESTA CASA, RELAÇÃO DOS NOMES DAS PESSOAS QUE SE_x000D_
 ENCONTRAM NOMEADAS PARA OS CARGOS COMISSIONADOS E EM COMISSÃO DE NATUREZA_x000D_
 POLÍTICA, A SEGUIR DESCRITOS, COM A RESPECTIVA REMUNERAÇÃO: PROCURADOR MUNICIPAL;_x000D_
 SECRETÁRIOS MUNICIPAIS; OFICIAL DE GABINETE; PROCURADOR ADJUNTO; CONTROLADOR_x000D_
 MUNICIPAL (SÍMBOLO DE VENCIMENTO “C-2”); CONTADOR MUNICIPAL (DUAS VAGAS, SÍMBOLO_x000D_
 DE VENCIMENTO “C-2”); TESOUREIRO MUNICIPAL (SÍMBOLO DE VENCIMENTO “C-2”); DIRETOR_x000D_
 GERAL (QUATRO VAGAS, SÍMBOLO DE VENCIMENTO “C-3”); CHEFE DE SETOR (16 VAGAS,_x000D_
 SÍMBOLO DE VENCIMENTO “C-4”); ASSESSOR TÉCNICO-ADMINISTRATIVO (20 VAGAS, SÍMBOLO_x000D_
 DE VENCIMENTO “C-5”); COORDENADOR (10 VAGAS, SÍMBOLO DE VENCIMENTO “C-6”)</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2419/2419_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2419/2419_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI EM – 76/2009 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO EM FAVOR DO SAAE E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS” E O PROJETO DE LEI EM – 77/2009 QUE “ABRE CRÉDITO ESPECIAL AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO EM FAVOR DO SAAE E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS” SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE_x000D_
 REUNIÃO.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2420/2420_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2420/2420_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE RESOLUÇÃO Nº 22/2009, QUE “ALTERA O REGIMENTO INTERNO DA_x000D_
 CÂMARA MUNICIPAL DE LAGOA DA PRATA” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E_x000D_
 VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 REQUER AINDA, QUE O PROJETO DE LEI CM-13/2009 QUE “DÁ NOME LOGRADOURO_x000D_
 PÚBLICO QUE MENCIONA” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA_x000D_
 PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Cabo Neto, , Adriano Moreira</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2421/2421_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2421/2421_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSULTADO O PLENÁRIO, SEJA AUTORIZADO O USO DO PLENÁRIO DESTA CASA DE_x000D_
 LEIS, PELOS VEREADORES CABO NETO, ELIENE DE ÁVILA E ADRIANO DO SOS, EM DATA A SER_x000D_
 AGENDADA, BEM COMO, TODA INFRA-ESTRUTURA DA CÂMARA PARA A ORGANIZAÇÃO E_x000D_
 REALIZAÇÃO DE UMA REUNIÃO PARA TRATARMOS A RESPEITO DO FUNCIONAMENTO DO CENTRO DE_x000D_
 TRATAMENTO INTENSIVO – CTI NA FUNDAÇÃO SÃO CARLOS, NESTA CIDADE. REFERIDA REUNIÃO_x000D_
 SERÁ PRESIDIDA POR UM DOS TRÊS VEREADORES ACIMA CITADOS.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2423/2423_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2423/2423_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSULTADO O PLENÁRIO, QUE A REUNIÃO ORDINÁRIA DO PRÓXIMO DIA 14_x000D_
 DE DEZEMBRO DE 2009 SEJA ANTECIPADA PARA O DIA ___ / ___ / _____, E A DO DIA 21 DO_x000D_
 MESMO MÊS, SEJA ANTECIPADA PARA O DIA ___ / ___ / ______, COM HORÁRIO A SER_x000D_
 DISCUTIDO NO PLENÁRIO COM OS DEMAIS COLEGAS.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2424/2424_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2424/2424_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO REPRESENTANTE LEGAL DA_x000D_
 AGÊNCIA DOS CORREIOS SITUADA NESTA CIDADE, SOLICITANDO AO MESMO QUE EM ESPECIAL_x000D_
 FAVOR, INFORME A ESTA CASA SE OS CARTEIROS TÊM ENCONTRADO DIFICULDADES PARA ENTREGAR_x000D_
 CORRESPONDÊNCIAS NAS RESIDÊNCIAS DO CONJUNTO HABITACIONAL CLARA HENRIQUE LUCIANO,_x000D_
 NO BAIRRO MARÍLIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2425/2425_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2425/2425_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA CÓPIA DO CONTRATO DE N.º_x000D_
 209/2009, FIRMADO ENTRE O MUNICÍPIO DE LAGOA DA PRATA E A EMPRESA VINA_x000D_
 EQUIPAMENTOS E CONSTRUÇÕES LTDA, BEM COMO, DO CONTRATO SOCIAL DA_x000D_
 REFERIDA EMPRESA, E AINDA, DO EDITAL DO PROCEDIMENTO LICITATÓRIO QUE ANTECEDEU A_x000D_
 CITADA CONTRATAÇÃO, ACOMPANHADA DAS ATAS DO CERTAME.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2426/2426_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2426/2426_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI EM – 78/2009 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2422/2422_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2422/2422_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA A_x000D_
 PRORROGAÇÃO DO PRAZO PARA A EMISSÃO DE PARECER SOBRE O PROJETO DE LEI_x000D_
 COMPLEMENTAR CM 01/2009 QUE “ALTERA A LEI COMPLEMENTAR MUNICIPAL_x000D_
 DE N.º 49/2005 QUE INSTITUIU O QUADRO DE PESSOAL DA CÂMARA MUNICIPAL E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS”, ATÉ O DIA 1º DE FEVEREIRO DO CORRENTE ANO,_x000D_
 PORTANTO, DENTRO DO PRAZO MÁXIMO REGIMENTAL DE 45 DIAS, PARA_x000D_
 DELIBERAÇÃO DE QUALQUER PROPOSIÇÃO DE LEI, TENDO EM VISTA A_x000D_
 COMPLEXIDADE DA MATÉRIA OBJETO DO MESMO, QUE REQUER UMA MELHOR_x000D_
 DISCUSSÃO.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2427/2427_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2427/2427_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI COMPLEMENTAR EM – 03/2009 QUE “ALTERA A LEI COMPLEMENTAR 03 DE_x000D_
 22 DE MAIO DE 1991 E DÁ OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM SEGUNDA DISCUSSÃO_x000D_
 E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2428/2428_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2428/2428_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI CM – 14/2009 QUE “DISPÕE SOBRE A AUTORIZAÇÃO DOS SERVIÇOS_x000D_
 DE TRANSPORTE REMUNERADO DE PASSAGEIROS E MERCADORIAS, POR MEIO DE_x000D_
 MOTOCICLETAS, SOB O REGIME DE PERMISSÃO E RESPECTIVA LICENÇA,_x000D_
 MEDIANTE PRÉVIA LICITAÇÃO, NO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA_x000D_
 PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2429/2429_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2429/2429_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI COMPLEMENTAR CM Nº 01/2009 QUE “ALTERA A LEI COMPLEMENTAR_x000D_
 MUNICIPAL DE Nº 49/2005 QUE INSTITUIU O QUADRO DE PESSOAL DA CÂMARA_x000D_
 MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E_x000D_
 VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2430/2430_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2430/2430_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS_x000D_
 PARECERES DAS COMISSÕES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, ORÇAMENTO, FINANÇAS,_x000D_
 TOMADA DE CONTAS, OBRAS E SERVIÇOS PÚBLICOS, SOBRE O PROJETO DE LEI CM- 15/2009_x000D_
 QUE “AUTORIZA A REVISÃO ANUAL DOS VALORES DOS SUBSÍDIOS DOS AGENTES_x000D_
 POLÍTICOS MUNICIPAIS” SEJAM APRESENTADOS NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2431/2431_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2431/2431_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI CM- 15/2009 QUE “AUTORIZA A REVISÃO ANUAL DOS VALORES DOS_x000D_
 SUBSÍDIOS DOS AGENTES POLÍTICOS MUNICIPAIS” SEJA APRECIADO EM SEGUNDA_x000D_
 DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -3570,67 +3570,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2209/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2210/2210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2211/2211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2436/2436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2437/2437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2438/2438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2212/2212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2264/2264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2265/2265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2266/2266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2267/2267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2268/2268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2269/2269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2278/2278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2307/2307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2333/2333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2334/2334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2335/2335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2337/2337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2384/2384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2340/2340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2385/2385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2386/2386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2387/2387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2388/2388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2390/2390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2439/2439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2440/2440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2441/2441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2442/2442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2443/2443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2444/2444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2445/2445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/4505/4505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2446/2446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2447/2447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2448/2448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2449/2449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2450/2450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2451/2451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2452/2452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2453/2453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2454/2454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2455/2455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2456/2456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2457/2457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2458/2458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2459/2459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2460/2460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2461/2461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2345/2345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2432/2432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2433/2433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2434/2434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2435/2435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2200/2200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2201/2201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2202/2202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2203/2203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2204/2204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2205/2205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2206/2206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2207/2207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/4567/4567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2208/2208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2213/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2215/2215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2217/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2218/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2219/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2220/2220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2221/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2222/2222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2224/2224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2226/2226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2227/2227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2228/2228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2229/2229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2230/2230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2231/2231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2232/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2233/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2234/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2235/2235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2236/2236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2239/2239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2238/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2240/2240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2241/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2242/2242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2245/2245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2246/2246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2247/2247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2248/2248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2249/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2250/2250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2251/2251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2252/2252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2253/2253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2254/2254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2256/2256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2257/2257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2258/2258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2259/2259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2321/2321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2323/2323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2328/2328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2329/2329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2331/2331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2332/2332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2350/2350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2354/2354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2357/2357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2358/2358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2359/2359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2360/2360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2361/2361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2362/2362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2363/2363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2364/2364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2365/2365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2366/2366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2367/2367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2368/2368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2369/2369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2370/2370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2371/2371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2372/2372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2373/2373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2374/2374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2376/2376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2377/2377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2378/2378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2379/2379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2380/2380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2381/2381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2382/2382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2383/2383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2405/2405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2406/2406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2408/2408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2409/2409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2410/2410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2412/2412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2413/2413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2414/2414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2415/2415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2416/2416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2417/2417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2418/2418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2419/2419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2420/2420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2421/2421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2423/2423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2424/2424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2425/2425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2426/2426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2422/2422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2427/2427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2428/2428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2429/2429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2430/2430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2431/2431_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2209/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2210/2210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2211/2211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2436/2436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2437/2437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2438/2438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2212/2212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2264/2264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2265/2265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2266/2266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2267/2267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2268/2268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2269/2269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2278/2278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2307/2307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2333/2333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2334/2334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2335/2335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2337/2337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2384/2384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2340/2340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2385/2385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2386/2386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2387/2387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2388/2388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2390/2390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2439/2439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2440/2440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2441/2441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2442/2442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2443/2443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2444/2444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2445/2445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/4505/4505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2446/2446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2447/2447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2448/2448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2449/2449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2450/2450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2451/2451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2452/2452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2453/2453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2454/2454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2455/2455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2456/2456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2457/2457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2458/2458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2459/2459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2460/2460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2461/2461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2345/2345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2432/2432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2433/2433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2434/2434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2435/2435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2200/2200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2201/2201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2202/2202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2203/2203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2204/2204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2205/2205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2206/2206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2207/2207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/4567/4567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2208/2208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2213/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2215/2215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2217/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2218/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2219/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2220/2220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2221/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2222/2222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2224/2224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2226/2226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2227/2227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2228/2228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2229/2229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2230/2230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2231/2231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2232/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2233/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2234/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2235/2235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2236/2236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2239/2239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2238/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2240/2240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2241/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2242/2242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2245/2245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2246/2246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2247/2247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2248/2248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2249/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2250/2250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2251/2251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2252/2252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2253/2253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2254/2254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2256/2256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2257/2257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2258/2258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2259/2259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2321/2321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2323/2323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2328/2328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2329/2329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2331/2331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2332/2332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2350/2350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2354/2354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2357/2357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2358/2358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2359/2359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2360/2360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2361/2361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2362/2362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2363/2363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2364/2364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2365/2365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2366/2366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2367/2367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2368/2368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2369/2369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2370/2370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2371/2371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2372/2372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2373/2373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2374/2374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2376/2376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2377/2377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2378/2378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2379/2379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2380/2380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2381/2381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2382/2382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2383/2383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2405/2405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2406/2406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2408/2408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2409/2409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2410/2410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2412/2412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2413/2413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2414/2414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2415/2415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2416/2416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2417/2417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2418/2418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2419/2419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2420/2420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2421/2421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2423/2423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2424/2424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2425/2425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2426/2426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2422/2422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2427/2427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2428/2428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2429/2429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2430/2430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2009/2431/2431_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H264"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>