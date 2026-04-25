--- v0 (2025-11-05)
+++ v1 (2026-04-25)
@@ -54,3170 +54,3170 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ANTEP</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>Adriano Moreira</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/4362/4362_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/4362/4362_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA DISPOSITIVO DA LEI MUNICIPAL N.º 968/2001 QUE INSTITUI_x000D_
 PROGRAMA DE FORNECIMENTO DE CESTAS BÁSICAS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/4363/4363_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/4363/4363_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR MUNICIPAL DE N.º_x000D_
 42/2001 QUE DISPÕE SOBRE O SISTEMA TRIBUTÁRIO DO MUNICÍPIO DE LAGOA DA PRATA_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/4364/4364_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/4364/4364_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI A PRORROGAÇÃO DA LICENÇA MATERNIDADE ÀS_x000D_
 SERVIDORAS PÚBLICAS DO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221;.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Carlúcio</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2504/2504_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2504/2504_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE REGULAMENTAR URGENTEMENTE A LEI COMPLEMENTAR MUNICIPAL N.º 05/1991 QUE “INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS” OU ENTÃO, DE SE ELABORAR UM NOVO CÓDIGO QUE POSSA SER APLICADO DE FORMA EFETIVA E IMEDIATA._x000D_
 </t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>Cabo Neto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2505/2505_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2505/2505_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR UM POSTE DE ENERGIA ELÉTRICA COM AS RESPECTIVAS LUMINÁRIAS NO CRUZAMENTO DAS RUAS GERALDO JOSÉ DA SILVA E GERALDO DOMINGOS PEREIRA, NO BAIRRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>Jose Carlos de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2506/2506_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2506/2506_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> NECESSIDADE DE SE FAZER UMA DEPRESSÃO NO PISO DA RUA JOAQUIM GOMES PEREIRA, NO CRUZAMENTO COM A RUA ARCOS (EM FRENTE AO PRESÍDIO LOCAL), NO BAIRRO AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2507/2507_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2507/2507_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE BUSCAR JUNTO AOS ÓRGÃOS COMPETENTES RECURSOS VISANDO A AQUISIÇÃO DE UMA CANETA ANATÔMICA PARA ATENDIMENTO ODONTOLÓGICO A SER DESTINADA PARA A APAC DO MUNICÍPIO, OU ATÉ MESMO A DOAÇÃO DESTE OBJETO PELA MUNICIPALIDADE SE FOR POSSÍVEL.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2508/2508_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2508/2508_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE REALIZAR INTEVENÇÕES NO CALÇAMENTO DA RUA FRANCISCO BERNARDES PRIMO, EM FRENTE AO N.º 546,  NO CRUZAMENTO DESTA COM A RUA BOM DESPACHO, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE, BEM COMO NO PISO DA RUA RIO DE JANEIRO, EM FRENTE À TORRE DA TELEMAR, VISANDO O EFETIVO ESCOAMENTO DAS ÁGUAS PLUVIAIS.  _x000D_
 </t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2509/2509_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2509/2509_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE SINALIZAR COM FAIXAS E/OU PLACAS OS ESPAÇOS DESTINADOS A PONTO DE TAXISTA EM NOSSO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Delei</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2510/2510_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2510/2510_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> NECESSIDADE DE SE REALIZAR UMA DEDETIZAÇÃO NO CEMITÉRIO DA SAUDADE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2511/2511_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2511/2511_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR UMA ROTATÓRIA COM A RESPECTIVA SINALIZAÇÃO NO CRUZAMENTO DA AVENIDA GETÚLIO VARGAS COM A RUA ÂNGELO PERILO, NO CENTRO DESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2512/2512_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2512/2512_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> NECESSIDADE DE SE COLOCAR LUMINÁRIAS COM AS RESPECTIVAS LÂMPADAS, EM UM POSTE DE ENERGIA ELÉTRICA SITUADO NA RUA DIVINÓPOLIS, ESQUINA COM A RUA TIRADENTES, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve"> A NECESSIDADE DE SE REALIZAR MODIFICAÇÕES NO SISTEMA DE RECEPÇÃO DE CANAIS DE TELEVISÃO DO MUNICÍPIO PARA QUE SEJA VIABILIZADO O RECEBIMENTO DO SINAL DA TV HORIZONTE, DE BELO HORIZONTE – MG.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2514/2514_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2514/2514_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR UMA ROTATÓRIA COM A RESPECTIVA SINALIZAÇÃO NO CRUZAMENTO DA RUA PERNAMBUCO COM A RUA SANTA CATARINA, NO CENTRO DESTA CIDADE.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2515/2515_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2515/2515_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE REALIZAR UMA LIMPEZA NA RUA SECUNDINO RODRIGUES, NO BAIRRO MARIA FERNANDA I, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2516/2516_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2516/2516_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR INTERVENÇÃO CONSISTENTE EM UMA DEPRESSÃO NO PISO DO CRUZAMENTO DA RUA PERNAMBUCO COM RUA SANTA CATARINA, NO CENTRO DESTA CIDADE.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Sabrina Elen de Novaes</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2517/2517_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2517/2517_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE CALÇAR A RUA JOSÉ MARIA REZENDE, EM UM PEQUENO TRECHO AINDA NÃO PAVIMENTADO ENTRE A RUA BAHIA E AV. ISABEL DE CASTRO, NA ÁREA CENTRAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2518/2518_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2518/2518_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE CALÇAR A RUA RAUL GOMES BERNARDES, EM FRENTE AO N.º 1.382, NO BAIRRO MARÍLIA, ONDE FUNCIONA O PSF DO REFERIDO BAIRRO, BEM COMO, DE SE COLOCAR UM POSTE DE ENERGIA ELÉTRICA, COM AS RESPECTIVAS LUMINÁRIAS, EM FRENTE AO MENCIONADO ENDEREÇO.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2568/2568_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2568/2568_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE MELHORAR A ILUMINAÇÃO DA RUA MODESTO GOMES, NO TRECHO COMPREENDIDO ENTRE A RUA TIRADENTES ATÉ O FINAL DA MENCIONADA VIA PÚBLICA.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2558/2558_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2558/2558_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                  A NECESSIDADE DE SE COLOCAR SINALIZAÇÃO DE TRÂNSITO NO_x000D_
 CRUZAMENTO DA RUA JOAQUIM GOMES PEREIRA COM RUA ALMIRANTE_x000D_
 TAMANDARÉ NO BAIRRO GOMES, NESTA CIDADE, BEM COMO REDUTORES DE_x000D_
 VELOCIDADE (QUEBRA-MOLA) AO LONGO DAS REFERIDAS VIAS._x000D_
 </t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2569/2569_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2569/2569_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE REMOVER DOIS POSTES DE ENERGIA_x000D_
 ELÉTRICA NO BECO AO FINAL DA RUA PEDRO MACIEL DE OLIVEIRA, NO BAIRRO_x000D_
 NOSSA SENHORA DAS GRAÇAS, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2570/2570_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2570/2570_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                  A NECESSIDADE DE SE APOIAR OS INTEGRANTES DA GUARDA_x000D_
 PATRIMONIAL MUNICIPAL, AUTORIZANDO O DIRETOR E PELO MENOS MAIS CINCO_x000D_
 AGENTES, A IREM ATÉ BRASÍLIA – DF, COM AS RESPECTIVAS DIÁRIAS DE VIAGEM,_x000D_
 ONDE PARTICIPARÃO DE UMA MOBILIZAÇÃO EM PROL DA APROVAÇÃO DA_x000D_
 PEC-534/2002, DE AUTORIA DO SENADOR ROMEU TUMA, QUE “ALTERA O_x000D_
 ARTIGO 144 DA CF/88”, DE MODO A FAVORECER O TRABALHO DAS GUARDAS_x000D_
 MUNICIPAIS EM TODO PAÍS._x000D_
 </t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2571/2571_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2571/2571_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                 A NECESSIDADE DE SE COLOCAR UMA ROTATÓRIA E FAIXA DE_x000D_
 PEDESTRE NO CRUZAMENTO DA AV. BRASIL COM RUA PARAÍBA, NA ÁREA CENTRAL_x000D_
 DO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2572/2572_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2572/2572_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CALÇAR A RUA OLÍMPIO CRIOULO, NO_x000D_
 BAIRRO AMÉRICO SILVA, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2573/2573_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2573/2573_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CALÇAR OS BECOS PC-8 E PC-9,_x000D_
 BEM COMO A AV. BENEDITO VALADARES, NO TRECHO COMPREENDIDO ENTRE O_x000D_
 BECO PC-8 E O CEMITÉRIO CAMPO DA PAZ, NO BAIRRO GOMES, NESTA_x000D_
 CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2574/2574_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2574/2574_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CALÇAR DETERMINADOS TRECHOS DA_x000D_
 RUA EURICO DOS SANTOS RIBEIRO, NO BAIRRO MARÍLIA, DE MODO A TORNÁ-LA_x000D_
 TOTALMENTE PAVIMENTADA._x000D_
 </t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2575/2575_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2575/2575_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR, URGENTEMENTE, 02 POSTES DE_x000D_
 ENERGIA ELÉTRICA COM LUMINÁRIAS NA AV. DONA ALEXANDRINA, CRUZAMENTO COM A_x000D_
 RUA RIO GRANDE DO SUL, PRÓXIMO AO NÚMERO 466 DA AV. DONA ALEXANDRINA,_x000D_
 BEM COMO, UM OUTRO POSTE, TAMBÉM COM LUMINÁRIAS, PRÓXIMO AO N.O 03 DA_x000D_
 RUA MANAUS, NO BAIRRO SANTA EUGÊNIA, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2576/2576_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2576/2576_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE ILUMINAR A QUADRA DE ESPORTES_x000D_
 DO BAIRRO AMÉRICO SILVA, SITUADA À RUA DIVINÓPOLIS_x000D_
 </t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2577/2577_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2577/2577_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CALÇAR RUA DUQUE DE CAXIAS, NO_x000D_
 BAIRRO GOMES, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2578/2578_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2578/2578_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CONTRATAR UM MÉDICO_x000D_
 PNEUMOLOGISTA, PARA ATENDIMENTO À POPULAÇÃO LAGOPRATENSE._x000D_
 </t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2579/2579_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2579/2579_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CALÇAR A ALAMEDA DOS IPÊS_x000D_
 AMARELOS, NO TRECHO COMPREENDIDO ENTRE OS NÚMEROS 51 A 101,_x000D_
 CORRESPONDENTE A UMA QUADRA, NO BAIRRO CIDADE JARDIM, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2580/2580_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2580/2580_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR UM REDUTOR DE VELOCIDADE_x000D_
 NA RUA ÂNGELO PERILO, ENTRE A RUA PROFESSOR JACINTO RIBEIRO E A AV._x000D_
 ISABEL DE CASTRO, NO CENTRO DA CIDADE, EM LOCAL A SER DEFINIDO PELA_x000D_
 ADMINISTRAÇÃO, PODENDO SER EM FRENTE À BIBLIOTECA MUNICIPAL E CÂMARA_x000D_
 MUNICIPAL, OU AO SAAE._x000D_
 </t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2581/2581_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2581/2581_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CALÇAR UM TRECHO DA RUA DOS_x000D_
 FERROVIÁRIOS (APENAS UMA QUADRA), NO BAIRRO SOL NASCENTE, NESTA_x000D_
 CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2582/2582_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2582/2582_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CALÇAR A RUA_x000D_
 SEBASTIÃO ALVES PINTO, NO BAIRRO SANTA EUGÊNIA II, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2583/2583_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2583/2583_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CALÇAR PEQUENOS TRECHOS DAS_x000D_
 RUAS PARAÍBA, PERNAMBUCO, ALAGOAS E SERGIPE, OS QUAIS ESTÃO_x000D_
 COMPREENDIDOS ENTRE A RUA MÁRIO MENDES E O CALÇAMENTO DO_x000D_
 LOTEAMENTO QUE ESTÁ SENDO ABERTO NO BAIRRO MARÍLIA._x000D_
 </t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2584/2584_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2584/2584_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE BUSCAR RECURSOS JUNTO AOS_x000D_
 GOVERNOS FEDERAL E ESTADUAL, BEM COMO DE SE APLICAR RECURSOS DO_x000D_
 MUNICÍPIO, VISANDO A AQUISIÇÃO DE ÔNIBUS, MICRO-ÔNIBUS OU VANS PARA_x000D_
 ATENDER À DEMANDA DE CIDADÃOS LAGOPRATENSES QUE ESTUDAM EM OUTRAS_x000D_
 LOCALIDADES._x000D_
 </t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2585/2585_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2585/2585_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CALÇAR UM PEQUENO TRECHO DA_x000D_
 RUA JOÃO ROCHA DE OLIVEIRA (APENAS UMA QUADRA), NO BAIRRO CHICO_x000D_
 MIRANDA, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2586/2586_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2586/2586_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE COLOCAR DOIS POSTES DE TRANSMISSÃO DE ENERGIA ELÉTRICA_x000D_
 NA RUA EURICO DOS SANTOS RIBEIRO PRÓXIMO AO NÚMERO 1452 NO BAIRRO MARÍLIA._x000D_
 </t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2587/2587_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2587/2587_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE PASSAR A MÁQUINA PATROL NAS_x000D_
 ESTRADAS VICINAIS PRÓXIMO À LOCALIDADE DOS “MIRANDAS”, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2588/2588_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2588/2588_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE PAVIMENTAR TRECHO_x000D_
 DA RUA BAUHÍNIA, ENTRE A RUA MAGNÓLIA E RUA ARAUCÁRIA, NO BAIRRO_x000D_
 CORONEL LUCIANO, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2589/2589_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2589/2589_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE REALIZAR UMA DEDETIZAÇÃO NAS_x000D_
 DEPENDÊNCIAS DO VELÓRIO MUNICIPAL SITUADO NO CEMITÉRIO DA SAUDADE,_x000D_
 CENTRO, DESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2590/2590_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2590/2590_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR UM POSTE DE ENERGIA_x000D_
 ELÉTRICA COM AS RESPECTIVAS LUMINÁRIAS, NA ALTURA DO N.O 1.831, BAIRRO_x000D_
 SANTA ALEXANDRINA, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2591/2591_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2591/2591_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE PAVIMENTAR COM CALÇAMENTO OU_x000D_
 ASFALTO TODAS AS VIAS PÚBLICAS SITUADAS NAS PROXIMIDADES DA IGREJA MATRIZ DE SÃO SEBASTIÃO, NO BAIRRO MARIA FERNANDA I, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2592/2592_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2592/2592_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE TOMAR PROVIDÊNCIAS NO SENTIDO DE_x000D_
 NÃO DEIXAR FALTAR SERINGA DE INSULINA NA FARMACINHA DA PREFEITURA._x000D_
 </t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2593/2593_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2593/2593_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR REDUTORES DE VELOCIDADE_x000D_
 (QUEBRA-MOLAS) AO LONGO DE TODA EXTENSÃO DA RUA CARLOS CHAGAS, NO_x000D_
 BAIRRO MANGABEIRAS, BEM COMO DA RUA JOAQUIM GOMES PEREIRA, EM SEU_x000D_
 TRECHO SITUADO NO BAIRRO GOMES, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2594/2594_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2594/2594_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE PAVIMENTAR PEQUENO TRECHO DA_x000D_
 RUA VICENTE CÂNDIDO, ENTRE A RUA JOÃO SAFAR ATÉ O FINAL DA REFERIDA VIA PÚBLICA, NO BAIRRO MARIA FERNANDA II, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2595/2595_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2595/2595_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CALÇAR A RUA AMAZONAS, NO_x000D_
 TRECHO COMPREENDIDO ENTRE OS NÚMEROS 971 A 1.315, NO BAIRRO MARÍLIA,_x000D_
 NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2596/2596_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2596/2596_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE PASSAR A MÁQUINA PATROL E LOGO_x000D_
 EM SEGUIDA JOGAR CASCALHO NA ESTRADA VICINAL QUE LIGA O DISTRITO DE_x000D_
 MARTINS GUIMARÃES À COMUNIDADE DOS MIRANDAS, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2597/2597_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2597/2597_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR REDUTORES DE VELOCIDADE_x000D_
 (QUEBRA-MOLAS) AO LONGO DE TODA EXTENSÃO DA RUA MARIA MARTINS DE_x000D_
 ABREU, NO BAIRRO MARÍLIA, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2598/2598_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2598/2598_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE AUMENTAR O NÚMERO DE_x000D_
 MOTOTAXISTAS, NOS TERMOS DO ARTIGO 26 DA LEI MUNICIPAL 1774/2010,_x000D_
 TENDO EM VISTA OS NOVOS NÚMEROS DA POPULAÇÃO MUNICIPAL LEVANTADO_x000D_
 PELO IBGE NO ÚLTIMO CENSO, POR MEIO DO RESPECTIVO PROCEDIMENTO_x000D_
 LICITATÓRIO._x000D_
 </t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2525/2525_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2525/2525_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVAÇÃO DO PLENÁRIO, MOÇÃO DE_x000D_
 APLAUSO À SERVIDORA PÚBLICA E ASSISTENTE SOCIAL CAROLINE DE_x000D_
 CARVALHO CASTRO, PARABENIZANDO-A PELOS RELEVANTES SERVIÇOS PRESTADOS_x000D_
 EM PROL DO MUNICÍPIO DE LAGOA DA PRATA, FRENTE À SECRETARIA MUNICIPAL DE_x000D_
 ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2526/2526_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2526/2526_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE_x000D_
 APLAUSO AOS “MENINOS DO RECANTO DA CHIBATA”, PARABENIZANDO-OS PELOS_x000D_
 RELEVANTES SERVIÇOS PRESTADOS EM PROL DA CULTURA DO MUNICÍPIO DE LAGOA DA_x000D_
 PRATA, SEMPRE LEVANDO O NOME DE NOSSA CIDADE PARA TODO BRASIL.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2527/2527_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2527/2527_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO DANIEL ANDRADE RIBEIRO BORGES, PROPRIETÁRIO DA_x000D_
 EMPRESA LP MOTO COMÉRCIO E DISTRIBUIDORA LTDA - ASAS MOTO,_x000D_
 PARABENIZANDO-O PELOS RELEVANTES SERVIÇOS PRESTADOS EM PROL DO_x000D_
 DESENVOLVIMENTO ECONÔMICO DO MUNICÍPIO DE LAGOA DA PRATA COMO_x000D_
 EMPREENDEDOR E TAMBÉM POR SUAS AÇÕES COMO PROMOTOR DE EVENTOS_x000D_
 ESPORTIVOS LIGADOS À SUA ÁREA DE ATUAÇÃO.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2528/2528_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2528/2528_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE_x000D_
 APLAUSO AO SR. JOSÉ MAURÍCIO DA SILVA, PARABENIZANDO-O PELOS_x000D_
 RELEVANTES SERVIÇOS PRESTADOS EM PROL DO DESENVOLVIMENTO ECONÔMICO DO_x000D_
 MUNICÍPIO DE LAGOA DA PRATA COMO SERVIDOR PÚBLICO.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2529/2529_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2529/2529_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE_x000D_
 APLAUSO AO SR. VALDIR JOSÉ DE ANDRADE, PARABENIZANDO-O PELOS_x000D_
 RELEVANTES SERVIÇOS PRESTADOS EM PROL DA CULTURA DO MUNICÍPIO, COMO_x000D_
 PRESIDENTE DA ACIPRATA.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2530/2530_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2530/2530_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE_x000D_
 APLAUSO A RAFAEL JORGE TEIXEIRA, PARABENIZANDO-O PELOS RELEVANTES_x000D_
 SERVIÇOS PRESTADOS EM PROL DO ESPORTE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2531/2531_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2531/2531_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE_x000D_
 APLAUSO A MÁRCIA APARECIDA SILVA, PARABENIZANDO-A PELOS_x000D_
 RELEVANTES SERVIÇOS PRESTADOS EM PROL DA SAÚDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2532/2532_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2532/2532_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE_x000D_
 APLAUSO A GEORGINA MARIA GUIMARÃES, PARABENIZANDO-A PELOS_x000D_
 RELEVANTES SERVIÇOS PRESTADOS COMO SERVIDORA PÚBLICA E ESPECIALMENTE, COMO_x000D_
 SECRETÁRIA EXECUTIVA DOS CONSELHOS MUNICIPAIS DE ASSISTÊNCIA SOCIAL,_x000D_
 HABITAÇÃO, IDOSO, CRIANÇA E ADOLESCENTE.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2533/2533_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2533/2533_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE_x000D_
 APLAUSO A LEONARDO COSME, PARABENIZANDO-O PELOS RELEVANTES_x000D_
 SERVIÇOS PRESTADOS EM PROL DA SAÚDE PÚBLICA MUNICIPAL, NA CONDIÇÃO DE_x000D_
 ENFERMEIRO.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2534/2534_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2534/2534_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO, MOÇÃO DE_x000D_
 APLAUSO AO CASAL NÍZIO DA SILVA E MARIA ISABEL DUARTE SILVA,_x000D_
 PARABENIZANDO-O PELA CRIAÇÃO E INCENTIVO AO BRILHANTE FILHO DESTA TERRA,_x000D_
 GILBERTO SILVA, NOSSO PENTACAMPEÃO MUNDIAL DE FUTEBOL E CIDADÃO DE_x000D_
 DESTAQUE NO CENÁRIO MUNDIAL.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2535/2535_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2535/2535_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO, MOÇÃO DE_x000D_
 APLAUSO AO SENHOR JOSÉ EUSTÁQUIO MENDONÇA, PARABENIZANDO-O_x000D_
 PELOS RELEVANTES SERVIÇOS PRESTADOS COMO DIRETOR DA GUARDA PATRIMONIAL_x000D_
 MUNICIPAL DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2536/2536_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2536/2536_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO, MOÇÃO DE_x000D_
 APLAUSO À BANDA LHYZ, PARABENIZANDO SEUS INTEGRANTES PELA BRILHANTE_x000D_
 PARTICIPAÇÃO NO FESTIVAL DE MÚSICA “TRIANGULO MUSIC”, UM DOS MAIORES_x000D_
 FESTIVAIS DE MÚSICA DO BRASIL.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2537/2537_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2537/2537_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO, MOÇÃO DE_x000D_
 APLAUSO À EMBARÉ INDÚSTRIAS ALIMENTÍCIAS S/A, PARABENIZANDO-A_x000D_
 PELAS AÇÕES NO COMBATE À PEDOFILIA NO MUNICÍPIO E NA REGIÃO.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2538/2538_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2538/2538_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO MOÇÃO DE_x000D_
 APLAUSO À SRA. MARIA APARECIDA DA CONCEIÇÃO, PARABENIZANDO-A_x000D_
 PELOS RELEVANTES SERVIÇOS PRESTADOS EM PROL DA SAÚDE PÚBLICA DO MUNICÍPIO_x000D_
 DE LAGOA DA PRATA COMO SERVIDORA PÚBLICA – AUXILIAR DE ENFERMAGEM.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2539/2539_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2539/2539_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO, MOÇÃO DE_x000D_
 APLAUSO À SENHORA MARIA APARECIDA MORAIS, PARABENIZANDO-A PELOS_x000D_
 RELEVANTES SERVIÇOS PRESTADOS COMO VOLUNTÁRIA NA ÁREA SOCIAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2462/2462_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2462/2462_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 VETO APOSTO À PROPOSIÇÃO DE LEI N.º 88/2009 QUE “DISPÕE SOBRE A_x000D_
 AUTORIZAÇÃO DOS SERVIÇOS DE TRANSPORTE REMUNERADO DE_x000D_
 PASSAGEIROS E MERCADORIAS, POR MEIO DE MOTOCICLETAS, SOB O_x000D_
 REGIME DE PERMISSÃO E RESPECTIVA LICENÇA, MEDIANTE PRÉVIA_x000D_
 LICITAÇÃO, NO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS”, O PROJETO DE LEI EM-01/2010 QUE “REVISA OS VALORES DOS_x000D_
 VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS” E O PROJETO DE LEI EM-02/2010 QUE “ABRE CRÉDITO_x000D_
 ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO EM FAVOR DO SERVIÇO_x000D_
 AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS” SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE_x000D_
 REUNIÃO.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2463/2463_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2463/2463_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS_x000D_
 PARECERES DAS COMISSÕES PERMANENTES DESTA CASA SOBRE O PROJETO DE LEI CM-_x000D_
 01/2010 QUE “REVISA OS VALORES DOS SUBSÍDIOS DOS AGENTES_x000D_
 POLÍTICOS DO MUNICÍPIO DE LAGOA DA PRATA” E SOBRE O PROJETO DE LEI_x000D_
 COMPLEMENTAR CM-01/2010 QUE “CRIA GRATIFICAÇÃO PARA OS SERVIDORES_x000D_
 MUNICIPAIS QUE COMPÕEM A COMISSÃO PERMANENTE DE LICITAÇÕES,_x000D_
 PREGOEIRO, SUA EQUIPE DE APOIO E ASSESSOR JURÍDICO” SEJAM LIDOS NA_x000D_
 PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2464/2464_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2464/2464_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI CM-01/2010 QUE “REVISA OS VALORES DOS SUBSÍDIOS DOS_x000D_
 AGENTES POLÍTICOS DO MUNICÍPIO DE LAGOA DA PRATA” SEJA APRECIADO_x000D_
 EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2465/2465_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2465/2465_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS_x000D_
 PARECERES DAS COMISSÕES PERMANENTES DESTA CASA SOBRE O PROJETO DE LEI EM_x000D_
 03/2010 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER_x000D_
 CONTRIBUIÇÃO À FUNDAÇÃO SÃO CARLOS” SEJAM LIDOS NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>Paulinho Despachante</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2466/2466_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2466/2466_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL CONVOCANDO_x000D_
 O PROCURADOR DO MUNICÍPIO DR. JEAN CARLOS SILVA, PARA QUE COMPAREÇA A ESTA CASA,_x000D_
 NO PRAZO LEGAL, EM REUNIÃO ORDINÁRIA, PARA PRESTAR ESCLARECIMENTOS A RESPEITO DA_x000D_
 REAL SITUAÇÃO DO TRANSPORTE PÚBLICO URBANO MUNICIPAL, ESPECIALMENTE, QUANTO AO_x000D_
 TRANSPORTE DE PESSOAS IDOSAS E PORTADORAS DE NECESSIDADES ESPECIAIS; PRAZO DE_x000D_
 VIGÊNCIA DA ATUAL CONCESSÃO; OS CRITÉRIOS, EXIGÊNCIAS E O QUE VEM SENDO FEITO PELO_x000D_
 MUNICÍPIO PARA APOIAR AS EMPRESAS PRESTADORAS DO SERVIÇO PARA QUE A POPULAÇÃO_x000D_
 RECEBA SERVIÇOS DE QUALIDADE.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2467/2467_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2467/2467_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI EM 03/2010 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONCEDER CONTRIBUIÇÃO À FUNDAÇÃO SÃO CARLOS” SEJA APRECIADO EM_x000D_
 SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>TCP - Todas comissões permanentes</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2468/2468_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2468/2468_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES INFRA-ASSINADOS, NOS TERMOS DO ARTIGO 3º DA RESOLUÇÃO DESTA_x000D_
 CASA DE N.º 495/2005 QUE “CRIA A MEDALHA DE HONRA AO MÉRITO FEMININO OSMARI_x000D_
 CLARINDA DE OLIVEIRA E CONTÉM OUTRAS PROVIDÊNCIAS”, ALTERADA PELA RESOLUÇÃO N.º_x000D_
 587/2009, VÊM APRESENTAR OS NOMES DAS MULHERES A SEREM AGRACIADAS COM A_x000D_
 REFERIDA COMENDA PARA APROVAÇÃO DO PLENÁRIO._x000D_
 AS HOMENAGEADAS SERÃO AS SEGUINTES MULHERES:_x000D_
 MÁRCIA DO CARMO BATISTA – INDICADA PELO VEREADOR ADRIANO BATISTA DE_x000D_
 MORAES;_x000D_
 ARLETE DA COSTA BRAGA BATISTA - INDICADA PELO VEREADOR ADRIANO_x000D_
 MOREIRA PINTO;_x000D_
 ANA ISABEL DE MIRANDA - INDICADA PELO VEREADOR CARLÚCIO COSTA DE_x000D_
 OLIVEIRA;_x000D_
 SABRINA ELEN NOVAIS - INDICADA PELO VEREADOR ELIENE DE ÁVILA;_x000D_
 ANA ALICE GONTIJO TEODORO - INDICADA PELO VEREADOR JOANES BOSCO_x000D_
 JANUÁRIO;_x000D_
 MARIA BATISTA LACERDA - INDICADA PELO VEREADOR JOSÉ CARLOS DE_x000D_
 ANDRADE;_x000D_
 JOANA RESENDE DE OLIVEIRA LACERDA - INDICADA PELO VEREADOR PAULO_x000D_
 CÉSAR TEODORO;_x000D_
 MÁRCIA REZENDE GONTIJO GALDÊNCIO - INDICADA PELO VEREADOR PEDRO_x000D_
 PEREIRA   NETO;_x000D_
 NEIDE MARIA DE PAULA SILVA - INDICADA PELO VEREADOR WANDERLEI_x000D_
 FRANCISCO DE PAULA;</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2469/2469_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2469/2469_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO MINISTÉRIO PÚBLICO LOCAL, CURADOR DO_x000D_
 MEIO AMBIENTE, BEM COMO PARA A POLÍCIA AMBIENTAL, SOLICITANDO AOS RESPONSÁVEIS_x000D_
 PELAS REFERIDAS INSTITUIÇÕES QUE ENVIDEM ESFORÇOS NO SENTIDO DE PROIBIR A ABERTURA DE_x000D_
 DRENOS QUE VISAM SECAR LAGOS E LAGOAS SITUADAS NO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2470/2470_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2470/2470_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSULTADO O PLENÁRIO, QUE A REUNIÃO_x000D_
 ORDINÁRIA DO PRÓXIMO DIA 15 DE FEVEREIRO SEJA ANTECIPADA PARA O DIA_x000D_
 _____ DE FEVEREIRO DE 2010, ÀS ________HORAS.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2471/2471_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2471/2471_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO À DIRETORIA DA COMPANHIA ENERGÉTICA DE_x000D_
 MINAS GERAIS – CEMIG, SOLICITANDO À MESMA QUE ENVIDE ESFORÇOS NO SENTIDO DE_x000D_
 BENEFICIAR O MUNICÍPIO DE LAGOA DA PRATA COM O PROGRAMA PEIXE VIVO OU OUTRO_x000D_
 PROGRAMA DESTA NATUREZA, DESENVOLVIDO POR ESSA COMPANHIA, DENTRO DA TEMPORADA_x000D_
 DE PEIXAMENTOS PARA O ANO DE 2010, PRINCIPALMENTE AQUELA PREVISTA PARA A BACIA DO_x000D_
 RIO SÃO FRANCISCO, A SER REALIZADA NO SEGUNDO SEMESTRE DESTE ANO EM PARCERIA COM_x000D_
 A CODEVASF.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2472/2472_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2472/2472_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ POR PARTE DA ADMINISTRAÇÃO_x000D_
 MUNICIPAL A INTENÇÃO DE INTERROMPER AS ATIVIDADES DA EDUCAÇÃO DE JOVENS E ADULTOS_x000D_
 – EJA, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2473/2473_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2473/2473_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ POSSIBILIDADE DA_x000D_
 ADMINISTRAÇÃO MUNICIPAL - POR MEIO DAS SECRETARIAS MUNICIPAIS DE DESENVOLVIMENTO_x000D_
 ECONÔMICO E ASSISTÊNCIA SOCIAL – INTERCEDER JUNTO À SIDERPRATA, SEDIADA NESTE_x000D_
 MUNICÍPIO, NO SENTIDO DE SOLUCIONAR IMPASSE ESTABELECIDO ENTRE ESTA EMPRESA E_x000D_
 FUNCIONÁRIOS, QUANDO DA RESCISÃO DE VÁRIOS CONTRATOS DE TRABALHO.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2474/2474_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2474/2474_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI EM 05/2010 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONCEDER SUBVENÇÕES SOCIAIS ÀS ENTIDADES QUE MENCIONA E_x000D_
 CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E_x000D_
 VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 REQUER AINDA, QUE SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI EM-07/2010 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS”, BEM COMO O PROJETO DE LEI EM-08/2010 QUE “ABRE_x000D_
 CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO_x000D_
 MUNICÍPIO, EM FAVOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE_x000D_
 LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJAM APRECIADOS EM_x000D_
 DISCUSSÃO E VOTAÇÃO ÚNICAS NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>REQUERIMENTO RETIRADO PELO AUTOR</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2476/2476_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2476/2476_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI COMPLEMENTAR CM-01/2010 QUE “DISPÕE SOBRE A MANUTENÇÃO,_x000D_
 USO E OCUPAÇÃO DOS IMÓVEIS SITUADOS NO MUNICÍPIO DE LAGOA DA_x000D_
 PRATA” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2477/2477_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2477/2477_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE JÁ EXISTE NO MUNICÍPIO, EM_x000D_
 ESPECIAL NA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, UM SERVIÇO DO TIPO “DISQUE_x000D_
 DENÚNCIA” VISANDO ESTABELECER UM CANAL DE COMUNICAÇÃO ENTRE OS IDOSOS E O PODER_x000D_
 PÚBLICO, PARA MAIOR PROTEÇÃO A ESTAS PESSOAS. EM CASO NEGATIVO, INFORME SE HÁ_x000D_
 POSSIBILIDADE DE SE CRIAR REFERIDO SERVIÇO.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2478/2478_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2478/2478_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI EM-06/2010 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONCEDER CONTRIBUIÇÕES À EMATER/MG E À ASSOCIAÇÃO DO CIRCUITO_x000D_
 TURÍSTICO GRUTAS E MAR DE MINAS”, O PROJETO DE LEI EM 11/2010 QUE_x000D_
 “AUTORIZA O EXECUTIVO MUNICIPAL CONCEDER SUBVENÇÃO SOCIAL À_x000D_
 AMAVI E CONTÉM OUTRAS PROVIDÊNCIAS” E O PROJETO DE LEI EM 12/2010 QUE_x000D_
 “ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO E_x000D_
 CONTÉM OUTRAS PROVIDÊNCIAS”, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E_x000D_
 VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2479/2479_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2479/2479_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL CONVOCANDO_x000D_
 A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SIMONE BESSAS E O SECRETÁRIO DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, SR. MARLÚCIO MEIRELES, PARA QUE COMPAREÇAM A ESTA CASA,_x000D_
 NO PRAZO LEGAL, EM REUNIÃO ORDINÁRIA, PARA PRESTAREM ESCLARECIMENTOS A RESPEITO DA_x000D_
 ELABORAÇÃO DO PROJETO DE LEI QUE “CRIA O ESTATUTO E PLANO DE CARREIRA DOS_x000D_
 SERVIDORES DA EDUCAÇÃO DA REDE MUNICIPAL DE ENSINO DE LAGOA DA PRATA”.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>RETIRADO PELO AUTOR</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2481/2481_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2481/2481_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO À DIRETORIA DA COMPANHIA ENERGÉTICA DE_x000D_
 MINAS GERAIS – CEMIG, SOLICITANDO À MESMA QUE INFORME A ESTA CASA SE EXISTE_x000D_
 ALGUM PROJETO EM EXECUÇÃO NA REFERIDA EMPRESA VISANDO SOLUCIONAR O PROBLEMA DE_x000D_
 QUEDA DE ENERGIA ELÉTRICA NO DISTRITO DE MARTINS GUIMARÃES, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2482/2482_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2482/2482_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI EM-18/2010 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO E CONTÉM OUTRAS PROVIDÊNCIAS”_x000D_
 SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 QUE OS PROJETOS DE LEI EM-15/2010 QUE “AUTORIZA O EXECUTIVO_x000D_
 MUNICIPAL CONCEDER SUBVENÇÃO SOCIAL À FUNDAÇÃO CHIQUITA_x000D_
 PERILLO E CONTÉM OUTRAS PROVIDÊNCIAS”, EM 16/2010 QUE “AUTORIZA O_x000D_
 EXECUTIVO MUNICIPAL CONCEDER SUBVENÇÕES E AUXÍLIOS ÀS_x000D_
 ENTIDADES QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJAM_x000D_
 APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2483/2483_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2483/2483_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSULTADO O PLENÁRIO, QUE A REUNIÃO ORDINÁRIA_x000D_
 DO PRÓXIMO DIA 29 DE MARÇO SEJA ANTECIPADA PARA O DIA 25 DE MARÇO,_x000D_
 QUINTA-FEIRA, ÀS 20 HORAS.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2484/2484_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2484/2484_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI EM-19/2010 QUE “AUTORIZA O EXECUTIVO MUNICIPAL_x000D_
 CONCEDER SUBVENÇÕES SOCIAIS ÀS ENTIDADES QUE MENCIONA E_x000D_
 CONTÉM OUTRAS PROVIDÊNCIAS” E O PROJETO DE LEI CM 03/2010 QUE “DISPÕE_x000D_
 SOBRE ADIANTAMENTO DE VALORES A VEREADORES E SERVIDORES PARA_x000D_
 VIAGENS A SERVIÇO DA CÂMARA MUNICIPAL DE LAGOA DA PRATA”, SEJAM_x000D_
 APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2485/2485_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2485/2485_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI EM-20/2010 QUE “AUTORIZA O EXECUTIVO MUNICIPAL_x000D_
 CONCEDER SUBVENÇÕES SOCIAIS E CONTRIBUIÇÕES ÀS ENTIDADES QUE_x000D_
 MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM SEGUNDA_x000D_
 DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2486/2486_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2486/2486_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM_x000D_
 DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O VETO_x000D_
 APOSTO PELO EXECUTIVO MUNICIPAL À PROPOSIÇÃO DE LEI_x000D_
 COMPLEMENTAR Nº 01/2010 QUE “DISPÕE SOBRE A_x000D_
 MANUTENÇÃO, USO E OCUPAÇÃO DOS IMÓVEIS_x000D_
 SITUADOS NO MUNICÍPIO DE LAGOA DA PRATA E O_x000D_
 PROJETO DE LEI Nº 22/2010, QUE “ABRE CRÉDITO_x000D_
 ADICIONAL SUPLEMENTAR NA ORÇAMENTO VIGENTE_x000D_
 DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS”, SEJAM APRECIADOS EM_x000D_
 DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2487/2487_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2487/2487_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM_x000D_
 DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO_x000D_
 DE LEI COMPLEMENTAR Nº 03/2010, QUE “ALTERA A LEI_x000D_
 COMPLEMENTAR Nº 03 DE 22 DE MAIO DE 1991 E DÁ OUTRAS_x000D_
 PROVIDENCIAS” E PROJETO DE LEI Nº EM-23/2010, QUE_x000D_
 “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER_x000D_
 CONTRIBUIÇÃO À ASSOCIAÇÃO DE INCENTIVO ESPORTIVO E_x000D_
 FORMAÇÃO DO ATLETA – AIEFA”, SEJAM APRECIADOS EM_x000D_
 SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2488/2488_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2488/2488_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO E-MAIL PARA TODOS OS DEPUTADOS FEDERAIS SOLICITANDO_x000D_
 AOS MESMOS QUE APROVEM O PLP 518/09 – QUE TRATA A RESPEITO DA “FICHA LIMPA” –_x000D_
 IMPEDINDO ASSIM, QUE CANDIDATOS CONDENADOS PELA JUSTIÇA POSSAM CONCORRER A_x000D_
 ELEIÇÕES PARA CARGOS PÚBLICOS.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2519/2519_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2519/2519_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS_x000D_
 EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO RESOLUÇÃO 01/2010 QUE_x000D_
 “APROVA AS CONTAS DO MUNICÍPIO DE LAGOA DA PRATA –_x000D_
 EXERCÍCIO DE 2008”, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO_x000D_
 ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2489/2489_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2489/2489_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS_x000D_
 EXIGÊNCIAS REGIMENTAIS PARA QUE SEJA FEITO A LEITURA DO PARECER_x000D_
 SOBRE O PROJETO DE LEI COMPLEMENTAR Nº 05/2010, QUE “ALTERA_x000D_
 A LEI COMPLEMENTAR Nº 003 DE 22 DE MAIO DE 1991, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”, NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2490/2490_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2490/2490_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS_x000D_
 EXIGÊNCIAS REGIMENTAIS PARA O PROJETO DE LEI COMPLEMENTAR Nº_x000D_
 05/2010, QUE “ALTERA A LEI COMPLEMENTAR Nº 003 DE 22_x000D_
 DE MAIO DE 1991, E DÁ OUTRAS PROVIDÊNCIAS”, SEJA_x000D_
 APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2491/2491_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2491/2491_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO VOTOS DE PESAR À FAMÍLIA DA SENHORA ANGÉLICA BORGES_x000D_
 DUARTE, MÃE DO EX-VEREADOR FÁBIO PEREIRA BORGES (FABÃO) FALECIDA HOJE, DIA 12 DE_x000D_
 ABRIL DE 2010.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t xml:space="preserve">Delei, </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2492/2492_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2492/2492_texto_integral.pdf</t>
   </si>
   <si>
     <t>NA CONDIÇÃO DE_x000D_
 MEMBROS DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E AGRICULTURA,_x000D_
 INDÚSTRIA E COMÉRCIO, FOMENTO AO EMPREGO, RENDA E DESENVOLVIMENTO_x000D_
 SUSTENTÁVEL, NA FORMA REGIMENTAL, REQUEREM A VOSSA EXCELÊNCIA, A_x000D_
 PRORROGAÇÃO DO PRAZO PARA A EMISSÃO DE PARECER SOBRE O PROJETO DE LEI_x000D_
 EM N.º 021/2010 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 PERMUTAR TERRENO QUE MENCIONA E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS” ATÉ O DIA 03 DE MAIO DO CORRENTE ANO, TENDO EM VISTA_x000D_
 A COMPLEXIDADE DA MATÉRIA OBJETO DO MESMO, QUE REQUER UMA MELHOR_x000D_
 DISCUSSÃO, INCLUSIVE QUANTO À AVALIAÇÃO DOS IMÓVEIS.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2493/2493_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2493/2493_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS_x000D_
 PROJETOS DE LEI EM Nº 26/2010, QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR_x000D_
 AO ORÇAMENTO VIGENTE DO MUNICÍPIO E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS” E EM Nº 27/2010, QUE “ABRE CRÉDITO ESPECIAL AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO E CONTÉM OUTRAS PROVIDÊNCIAS”,_x000D_
 SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 REQUER AINDA QUE O PROJETO DE LEI Nº 25/2010, QUE “AUTORIZA O SERVIÇO_x000D_
 AUTÔNOMO DE ÁGUA E ESGOTO SAAE A ADQUIRIR IMÓVEL QUE MENCIONA_x000D_
 E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E_x000D_
 VOTAÇÃO DA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2494/2494_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2494/2494_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI EM Nº 21/2010 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 PERMUTAR TERRENO QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS”,_x000D_
 SEJA APRECIADO EM PRIMEIRA DISCUSSÃO E VOTAÇÃO DA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2495/2495_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2495/2495_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL CONVOCANDO_x000D_
 A SECRETÁRIA MUNICIPAL DE SAÚDE, ELENICE APARECIDA DE MIRANDA PINTO, PARA QUE_x000D_
 COMPAREÇA A ESTA CASA, NO PRAZO LEGAL, EM REUNIÃO ORDINÁRIA, PARA INFORMAR AOS_x000D_
 VEREADORES E POPULAÇÃO EM GERAL, QUAIS OS PROJETOS E PLANOS DA NOVA SECRETÁRIA_x000D_
 FRENTE À SECRETARIA MUNICIPAL DE SAÚDE PARA ESTE ANO E OUTROS VINDOUROS; QUAIS AS_x000D_
 MUDANÇAS DEVEM OCORRER NA PRESTAÇÃO DOS SERVIÇOS DE SAÚDE PÚBLICA; E_x000D_
 PRINCIPALMENTE, SE HOUVE ALTERAÇÃO DA EQUIPE DE TRABALHO OU SE HÁ INTENÇÃO NESTE_x000D_
 SENTIDO.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2496/2496_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2496/2496_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA OUVIDO O PLENÁRIO, PARA A ANUÊNCIA QUANTO À TRANSMISSÃO DAS_x000D_
 REUNIÕES ORDINÁRIAS E EXTRAORDINÁRIAS DESTA CASA PELO RÁDIO.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2497/2497_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2497/2497_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI EM Nº 24/2010 QUE “ABRE CRÉDITO ESPECIAL AO ORÇAMENTO_x000D_
 VIGENTE DO MUNICÍPIO E CONTÉM OUTRAS PROVIDÊNCIAS SEJA APRECIADO_x000D_
 EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2498/2498_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2498/2498_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL CONVOCANDO_x000D_
 O SECRETÁRIO MUNICIPAL DE FAZENDA, AFONSO EUSTÁQUIO GRECO, PARA QUE COMPAREÇA A_x000D_
 ESTA CASA, NO PRAZO LEGAL, EM REUNIÃO ORDINÁRIA, PARA PRESTAR ESCLARECIMENTOS A_x000D_
 RESPEITO DOS CRITÉRIOS PARA COBRANÇA DO IPTU MUNICIPAL.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2499/2499_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2499/2499_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE AS EMENDAS APRESENTADAS AO PROJETO DE LEI_x000D_
 COMPLEMENTAR N.º 02/2010 QUE “DISPÕE SOBRE A MANUTENÇÃO, USO E_x000D_
 OCUPAÇÃO DOS IMÓVEIS SITUADOS NO MUNICÍPIO DE LAGOA DA PRATA”,_x000D_
 TENHAM SUA DISCUSSÃO E VOTAÇÃO ADIADA PARA A REUNIÃO ORDINÁRIA DO DIA 10 DE MAIO_x000D_
 DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2500/2500_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2500/2500_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS_x000D_
 PROJETOS DE LEI EM Nº 29 E 30/2010 QUE “ABREM CRÉDITO ADICIONAL_x000D_
 SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS” SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA_x000D_
 PRESENTE REUNIÃO, BEM COMO A EMENDA APRESENTADA AO PROJETO DE LEI EM 29/2010.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2501/2501_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2501/2501_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO_x000D_
 AO MESMO QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE DE SE ENVIAR PROJETO DE LEI_x000D_
 CONCEDENDO ANISTIA DE JUROS E MULTA PARA A LIQUIDAÇÃO DE IPTU E ISSQN DE MODO A_x000D_
 BENEFICIAR OS CONTRIBUINTES, BEM COMO, AUMENTAR A ARRECADAÇÃO MUNICIPAL CONFORME_x000D_
 JÁ COMPROVADO EM OUTROS EXERCÍCIOS COM AÇÕES DESTA NATUREZA.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2502/2502_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2502/2502_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE RESOLUÇÃO Nº 02/2010 QUE “ALTERA A RESOLUÇÃO 472/2005 QUE_x000D_
 “CRIA MEDALHAS DE HONRA AO MÉRITO NA CÂMARA MUNICIPAL” SEJA_x000D_
 APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2503/2503_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2503/2503_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI CM-05/2010 QUE “AUTORIZA DESPESAS NO LEGISLATIVO_x000D_
 MUNICIPAL”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2520/2520_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2520/2520_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DO MUNICÍPIO FIRMAR CONVÊNIO OU OUTRO INSTRUMENTO PRÓPRIO COM O DEPARTAMENTO DE ESTRADAS DE RODAGEM – DER, VISANDO A REALIZAÇÃO DE LIMPEZA E CAPINA NA ÁREA MARGINAL DA MG-170, NO TRECHO COMPREENDIDO ENTRE O TREVO SECUNDÁRIO (AV. FERNÃO DIAS) E O MATADOURO.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2521/2521_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2521/2521_texto_integral.pdf</t>
   </si>
   <si>
     <t>EJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM Nº 31/2010 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A DOAR IMÓVEL À ASSOCIAÇÃO DOS MORADORES DO BAIRRO SANTA ALEXANDRINA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2522/2522_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2522/2522_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI Nº EM 33/2010 QUE “ABRE CRÉDITO ADICIONAL SULEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PARTA E CONTÉM OUTRAS PROVIDÊNCIAS”, BEM COMO O PROJETO DE LEI Nº EM 34/2010 QUE “ABRE CRÉDITO ADICIONAL SULEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PARTA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2523/2523_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2523/2523_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI COMPLEMENTAR Nº 02/2010 QUE “DISPÕE SOBRE A MANUTENÇÃO, USO E OCUPAÇÃO DOS IMÓVEIS SITUADOS NO MUNICÍPIO DE LAGOA DA PRATA”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. _x000D_
 </t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2524/2524_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2524/2524_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM Nº 35/2010 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUIÇÃO À ACIPRATA” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2541/2541_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2541/2541_texto_integral.pdf</t>
   </si>
   <si>
     <t>A RETIRADA DE TRAMITAÇÃO DO PROJETO DE LEI CM N.º 04/2010 QUE_x000D_
 “ALTERA DISPOSITIVO DA LEI MUNICIPAL N.º 1774/2010 QUE DISPÕE SOBRE_x000D_
 AUTORIZAÇÃO DOS SERVIÇOS DE TRANSPORTE REMUNERADO DE_x000D_
 PASSAGEIROS E DE MERCADORIAS POR MEIO DE MOTOCICLETAS, SOB O_x000D_
 REGIME DE PERMISSÃO E RESPECTIVA LICENÇA, MEDIANTE PRÉVIA_x000D_
 LICITAÇÃO, NO MUNICÍPIO DE LAGOA DA PRATA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2542/2542_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2542/2542_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ PREVISÃO PARA A REALIZAÇÃO DE_x000D_
 UMA NOVA REFORMA NA SINALIZAÇÃO DE TRÂNSITO DO MUNICÍPIO, ESPECIALMENTE QUANTO_x000D_
 AOS LOCAIS DESTINADOS A ESTACIONAMENTO DE MOTOCICLETAS, QUE DEVERÁ SER DELIMITADO_x000D_
 COM INÍCIO E TÉRMINO.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2543/2543_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2543/2543_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI EM Nº 037/2010 QUE “ABRE CRÉDITO ESPECIAL AO ORÇAMENTO_x000D_
 VIGENTE DO MUNICÍPIO E CONTÉM OUTRAS PROVIDÊNCIAS”, BEM COMO O_x000D_
 PROJETO DE LEI EM N.º 038/2010 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR_x000D_
 AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS” SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA_x000D_
 PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2544/2544_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2544/2544_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI EM Nº 36/2010 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A DOAR_x000D_
 IMÓVEIS QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO_x000D_
 EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2545/2545_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2545/2545_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS_x000D_
 PROJETOS DE RESOLUÇÃO Nº 03/2010 A 11/2010 - QUE TRATAM A RESPEITO DA CONCESSÃO_x000D_
 DE MEDALHAS DE HONRA AO MÉRITO MUNICIPAL - SEJAM APRECIADOS EM DISCUSSÃO E_x000D_
 VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2546/2546_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2546/2546_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ POSSIBILIDADE DE SE MELHORAR O_x000D_
 ATENDIMENTO NA FARMACINHA PÚBLICA, ESPECIALMENTE QUANTO AO AUMENTO DA_x000D_
 QUANTIDADE E DIVERSIDADE DE MEDICAMENTOS COLOCADOS À DISPOSIÇÃO DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2547/2547_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2547/2547_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PARECER DAS COMISSÕES DE LEGISLAÇÃO, JUSTIÇA, REDAÇÃO, FINANÇAS, ORÇAMENTO,_x000D_
 TOMADA DE CONTAS, OBRAS E SERVIÇOS PÚBLICOS SOBRE O PROJETO DE LEI EM Nº 41/2010_x000D_
 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL_x000D_
 À FUNDAÇÃO SÃO CARLOS E CONTÉM OUTRAS PROVIDÊNCIAS”, COM_x000D_
 EMENDA, SEJA APRESENTADO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2548/2548_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2548/2548_texto_integral.pdf</t>
   </si>
   <si>
     <t>, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI EM Nº 41/2010 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONCEDER SUBVENÇÃO SOCIAL À FUNDAÇÃO SÃO CARLOS E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA_x000D_
 PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2549/2549_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2549/2549_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE ENVIE OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, OS_x000D_
 MOTIVOS PELOS QUAIS A POPULAÇÃO AINDA NÃO CONTA COM O_x000D_
 ATENDIMENTO ODONTOLÓGICO NA UNIDADE DE SAÚDE DO BAIRRO MARÍLIA,_x000D_
 NESTA CIDADE, SENDO QUE TAL SERVIÇO FORA OBJETO DE PROPAGANDA_x000D_
 INSTITUCIONAL, FEITA EM 2007, CUJA CÓPIA SEGUE ANEXA, ONDE CONSTA_x000D_
 A PROMESSA DA PRESTAÇÃO DESTE BENEFÍCIO À POPULAÇÃO CARENTE_x000D_
 DAQUELE BAIRRO.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2550/2550_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2550/2550_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI EM Nº 40/2010 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR_x000D_
 AO ORÇAMENTO VIGENTE DO MUNICÍPIO EM FAVOR DO SERVIÇO_x000D_
 AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS”, BEM COMO O PROJETO DE LEI EM Nº 42/2010 QUE “ABRE CRÉDITO_x000D_
 ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE_x000D_
 LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJAM APRECIADOS EM_x000D_
 DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 REQUER AINDA, QUE O PROJETO DE LEI EM Nº 39/2010 QUE “AUTORIZA O_x000D_
 EXECUTIVO MUNICIPAL CONCEDER SUBVENÇÃO SOCIAL À FEIRA DO AMOR_x000D_
 E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E_x000D_
 VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2551/2551_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2551/2551_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ POSSIBILIDADE DO_x000D_
 MESMO REVER NESTE MOMENTO, SUPERADA A CRISE FINANCEIRA, SUA POSIÇÃO QUANTO À_x000D_
 JORNADA DE TRABALHO DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2552/2552_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2552/2552_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI CM Nº 07/2010 QUE “AUTORIZA O SAAE A RECEBER DOAÇÕES”_x000D_
 SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2553/2553_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2553/2553_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 VETO PARCIAL APOSTO À PROPOSIÇÃO DE LEI COMPLEMENTAR Nº 04/2010 QUE “DISPÕE_x000D_
 SOBRE A MANUTENÇÃO, USO E OCUPAÇÃO DOS IMÓVEIS SITUADOS NO_x000D_
 MUNICÍPIO DE LAGOA DA PRATA”, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA_x000D_
 NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2554/2554_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2554/2554_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI Nº 44/2010 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A DOAR_x000D_
 IMÓVEIS QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO_x000D_
 EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 REQUER AINDA QUE O PROJETO DE LEI Nº EM 45/2010 QUE “ABRE CRÉDITO_x000D_
 ADICIONAL SULEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE_x000D_
 LAGOA DA PARTA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM_x000D_
 DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2555/2555_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2555/2555_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI Nº EM 47/2010 QUE “ABRE CRÉDITO ADICIONAL SULEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PARTA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA_x000D_
 PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2556/2556_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2556/2556_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO DEPUTADO ESTADUAL TIAGO ULISSES,_x000D_
 SOLICITANDO AO MESMO QUE AGENDE REUNIÃO COM O DIRETOR REGIONAL DOS CORREIOS E_x000D_
 TELÉGRAFOS DE MINAS GERAIS, SR. FERNANDO MIRANDA GONÇALVES, PARA TRATARMOS A_x000D_
 RESPEITO DA SITUAÇÃO DOS MORADORES DO RESIDENCIAL DE INTERESSE SOCIAL SOL NASCENTE_x000D_
 (CONJUNTO HABITACIONAL CASA MINEIRA) E DO CONJUNTO HABITACIONAL CLARA HENRIQUE_x000D_
 LUCIANO (COHAB), QUE NÃO VÊM RECEBENDO SUAS CORRESPONDÊNCIAS</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2557/2557_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2557/2557_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                        SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI NO EM 48/2010 QUE “ABRE CRÉDITO ADICIONAL SULEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO EM FAVOR DO SERVIÇO AUTÔNOMO_x000D_
 DE ÁGUA E ESGOTO DE LAGOA                 DA PRATA E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE_x000D_
 REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2559/2559_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2559/2559_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                        SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI NO EM 49/2010 QUE “ABRE CRÉDITO ADICIONAL SULEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA_x000D_
 PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2560/2560_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2560/2560_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                SEJA ENVIADO E-MAIL PARA TODOS OS DEPUTADOS FEDERAIS SOLICITANDO_x000D_
 AOS MESMOS QUE DELIBEREM E APROVEM O MAIS RÁPIDO POSSÍVEL, O PROJETO DE LEI_x000D_
 2295/2000 – QUE TRATA DA REGULAMENTAÇÃO DA JORNADA DE TRABALHO PARA A_x000D_
 ENFERMAGEM, VISTO QUE HÁ MUITO SE ARRASTA NA CÂMARA DOS DEPUTADOS._x000D_
 </t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/4568/4568_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/4568/4568_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O  PROJETO DE LEI Nº EM 56/2010 QUE &amp;#8220;ABRE CRÉDITO ADICIONAL SULEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221; SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2561/2561_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2561/2561_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">            SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO_x000D_
 AO MESMO QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE AGILIZAR AINDA NESTA_x000D_
 SEMANA A AQUISIÇÃO DE UM VEÍCULO PARA A GUARDA PATRIMONIAL MUNICIPAL FACE À_x000D_
 URGÊNCIA EXISTENTE E A EXTREMA NECESSIDADE DA CORPORAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2562/2562_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2562/2562_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                        SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI NO EM 53/2010 QUE “ABRE CRÉDITO ADICIONAL SULEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA_x000D_
 PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2563/2563_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2563/2563_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                       SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI NO 46/2010 QUE “PROÍBE O PLANTIO DE CANA-DE-AÇÚCAR EM_x000D_
 ÁREA URBANIZADA” E O PROJETO DE LEI EM-28/2010 QUE “DISPÕE SOBRE AS_x000D_
 DIRETRIZES PARA A ELABORAÇAÕ DA LEI ORÇAMENTÁRIA DE 2011 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS” SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA_x000D_
 PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2564/2564_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2564/2564_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                       SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI NO 50/2010 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A DOAR_x000D_
 IMÓVEIS QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS” E O PROJETO DE_x000D_
 LEI NO EM 51/2010 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A PERMUTAR_x000D_
 IMÓVEIS QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJAM_x000D_
 APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2565/2565_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2565/2565_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                                 SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA QUE OS PARECERES DAS COMISSÕES PERMANENTES DESTA CASA SOBRE OS PROJETOS_x000D_
 DE LEI: EM-61/2010, QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS”;_x000D_
 </t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2566/2566_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2566/2566_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">            SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO_x000D_
 AO MESMO QUE INFORME A ESTA CASA SE HÁ PREVISÃO PARA O CALÇAMENTO DA RUA JOÃO_x000D_
 ANTÔNIO DE OLIVEIRA, NO BAIRRO MARIA FERNANDA I, NESTA CIDADE, NOS PRÓXIMOS MESES._x000D_
 </t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2567/2567_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2567/2567_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                                    SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA QUE SEGUINTES PROJETOS DE LEI:_x000D_
 &amp;#61607; EM - 52/2010, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A ADOTAR O_x000D_
 DIÁRIO OFICIAL DOS MUNICÍPIOS DO ESTADO DE MINAS GERAIS,_x000D_
 INSTITUÍDO E ADMINISTRADO PELA ASSOCIAÇÃO MINEIRA DE MUNICÍPIOS –_x000D_
 AMM, COMO MEIO OFICIAL DE COMUNICAÇÃO DO ATOS NORMATIVOS E_x000D_
 ADMINISTRATIVOS DO MUNICÍPIO DE LAGOA DA PRATA”;_x000D_
 </t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PARECERES DAS COMISSÕES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS, ORÇAMENTO TOMADA DE CONTAS, OBRAS E SERVIÇOS PÚBLICOS SOBRE O PROJETO DE LEI_x000D_
 N.O EM – 067/2010 QUE “AUTORIZA O EXECUTIVO MUNICIPAL CONCEDER_x000D_
 SUBVENÇÃO SOCIAL E AUXÍLIOS AO CENTRO DE EDUCAÇÃO INFANTIL_x000D_
 ARLETTE ATUNES E CONTÉM OUTRAS PROVIDÊNCIAS” SEJAM APRESENTADOS NA_x000D_
 PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2600/2600_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2600/2600_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA O PROJETO DE LEI N.O EM – 067/2010 QUE “AUTORIZA O EXECUTIVO_x000D_
 MUNICIPAL CONCEDER SUBVENÇÃO SOCIAL E AUXÍLIOS AO CENTRO DE_x000D_
 EDUCAÇÃO      INFANTIL   ARLETTE   ANTUNES      E   CONTÉM      OUTRAS_x000D_
 PROVIDÊNCIAS” SEJAM APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE_x000D_
 REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2601/2601_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2601/2601_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE_x000D_
 IMPLEMENTAR NOVO PROGRAMA DE SINALIZAÇÃO DE TRÂNSITO, DE MODO A COLOCAR UMA_x000D_
 ROTATÓRIA NO CRUZAMENTO DA RUA PERNAMBUCO COM A RUA SANTA CATARINA, BEM COMO_x000D_
 REDUTORES DE VELOCIDADE AO LONGO DA REFERIDA RUA PERNAMBUCO, DO CRUZAMENTO RETRO_x000D_
 CITADO ATÉ A RUA GOIÁS._x000D_
 </t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2602/2602_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2602/2602_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI NO EM 68/2010 QUE “ABRE CRÉDITO ADICIONAL SULEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS”, BEM COMO O PROJETO DE LEI NO EM 69/2010 QUE “ABRE_x000D_
 CRÉDITO     ADICIONAL      SUPLEMENTAR       AO ORÇAMENTO       VIGENTE    DO_x000D_
 MUNICÍPIO EM FAVOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE_x000D_
 LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJAM APRECIADOS EM_x000D_
 DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2603/2603_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2603/2603_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA QUE O PROJETO DE LEI COMPLEMENTAR NO 04/2010, QUE “ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR 060/2006, QUE DISPÕE SOBRE A INSTITUIÇÃO DO PLANO DIRETOR DO MUNICÍPIO DE LAGOA DA PRATA, DECÊNIO 2007-2016, E DÁ OUTRAS PROVIDÊNCIAS” E O PROJETO DE RESOLUÇÃO NO 12/2010, QUE “REFERENDA DESPESA PARA O ORÇAMENTO DA CÂMARA MUNICIPAL PARA O EXERCÍCIO DE 2011”, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2604/2604_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2604/2604_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, RELAÇÃO DETALHADA DOS GASTOS DA SECRETARIA MUNICIPAL DE SAÚDE REFERENTE AOS MESES DE ABRIL, MAIO, JUNHO E JULHO DO CORRENTE ANO, DE FORMA SEPARADA, MÊS A MÊS, PARA FACILITAR A ANÁLISE POR PARTE DOS VEREADORES._x000D_
 QUE INFORME AINDA, A RESPECTIVA ARRECADAÇÃO DE CADA MÊS ACIMA CITADO._x000D_
 </t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2605/2605_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2605/2605_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE INFORME AOS DEMAIS VEREADORES SE EXISTE A POSSIBILIDADE DE SE_x000D_
 DEVOLVER AOS COFRES DO MUNICÍPIO O MONTANTE DE RECURSOS PÚBLICOS QUE SE ENCONTRA NO CAIXA DA CÂMARA MUNICIPAL E QUE NÃO SERÁ UTILIZADO PELA EDILIDADE, PARA QUE POSSA SER FEITO O REPASSE DESTES VALORES ÀS ENTIDADES BENEFICENTES DO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2606/2606_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2606/2606_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI EM-70/2010 QUE “ABRE CRÉDITO ADICIONAL SULEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS” E EM-71/2010 QUE “ABRE CRÉDITO ADICIONAL_x000D_
 SULEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA_x000D_
 PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJAM APRECIADOS EM DISCUSSÃO E_x000D_
 VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2607/2607_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2607/2607_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA QUE O PROJETO DE LEI EM 72/2010 QUE “ABRE CRÉDITO ADICIONAL_x000D_
 SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO, EM FAVOR DO_x000D_
 SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS”, PROJETO DE LEI EM - 76/2010 QUE “ABRE CRÉDITO_x000D_
 ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO, EM_x000D_
 FAVOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA_x000D_
 E CONTÉM OUTRAS PROVIDÊNCIAS” E O PROJETO DE LEI EM - 77/2010 QUE “ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO, EM FAVOR DO_x000D_
 SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS” SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA_x000D_
 PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2608/2608_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2608/2608_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PARECER DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI EM-78/2010 QUE “AUTORIZA O SAAE ADQUIRIR IMÓVEL QUE MENCIONA E_x000D_
 CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRESENTADO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2609/2609_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2609/2609_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA QUE O PROJETO DE LEI EM-73/2010 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS AOS CAIXAS ESCOLARES QUE_x000D_
 MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS”; PROJETO DE LEI EM- 75/2010_x000D_
 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A DOAR MÓVEIS QUE MENCIONA” E_x000D_
 O PROJETO DE LEI EM-78/2010 QUE “AUTORIZA O SERVIÇO AUTÔNOMO DE ÁGUA_x000D_
 E ESGOTO SAAE À ADQUIRIR IMÓVEL QUE MENCIONA E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS”, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2610/2610_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2610/2610_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO_x000D_
 AO MESMO QUE INFORME A ESTA CASA SE EXISTE A POSSIBILIDADE DA ADMINISTRAÇÃO MUNICIPAL, POR SEU SETOR COMPETENTE, FORNECER PROTETOR OU FILTRO SOLAR AOS GARIS, QUE TRABALHAM EM CONSTANTE CONTATO COM OS RAIOS SOLARES._x000D_
 </t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2611/2611_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2611/2611_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A PRIMEIRA DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI N.O_x000D_
 CM-08/2010 QUE “DELIMITA O PERÍMETRO URBANO DA CIDADE DE LAGOA DA_x000D_
 PRATA” SEJA ADIADA PARA A REUNIÃO ORDINÁRIA DO DIA 13 DE SETEMBRO DO CORRENTE ANO._x000D_
 </t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2612/2612_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2612/2612_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA QUE O PROJETO DE LEI NO EM 074/2010, QUE “AUTORIZA O EXECUTIVO_x000D_
 MUNICIPAL A PERMUTAR IMÓVEIS QUE MENCIONA E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2613/2613_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2613/2613_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE A REUNIÃO ORDINÁRIA DO PRÓXIMO DIA 06 DE SETEMBRO TENHA SUA DATA ALTERADA PARA O DIA ____ DE SETEMBRO, ÀS ______ HORAS._x000D_
 </t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2614/2614_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2614/2614_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA QUE O PROJETO DE LEI NO EM-83/2010 QUE “ABRE CRÉDITO ADICIONAL_x000D_
 SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO, EM FAVOR DO_x000D_
 SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS”, SEJA     APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2615/2615_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2615/2615_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, OS VALORES ARRECADADOS COM O IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA – ISSQN – EM CADA UM DOS EXERCÍCIOS FINANCEIROS DE 2008, 2009 E 2010 - INCIDENTE SOBRE OS SEGUINTES ITENS DO ART. 86 DA LC 42/2001: 10, 28, 36,68, 71, 72, 73, 80 E 81._x000D_
 QUE INFORME AINDA, DE FORMA SEPARADA, OS VALORES ARRECADADOS POR MEIO DA COBRANÇA DE ALÍQUOTAS FIXAS ANUAIS, E AQUELES ARRECADADOS POR MEIO DE ALÍQUOTA SOBRE O PREÇO DO SERVIÇO._x000D_
 POR FIM, QUE ENCAMINHE A ESTA CASA RELAÇÃO COM O NOME DOS CONTRIBUINTES DO ISSQN (DOS SEGUINTES ITENS DO ART. 86 DA LC 42/2001: 10, 28, 36, 68, 71, 72, 73, 80 E 81), NOS EXERCÍCIOS FINANCEIROS DE 2009 E 2010._x000D_
 </t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2616/2616_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2616/2616_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A PRIMEIRA DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI N.O_x000D_
 CM-06/2010 QUE “PROÍBE A EXTRAÇÃO DE AREIA NO MUNICÍPIO DE LAGOA_x000D_
 DA PRATA NOS PERÍODOS QUE MENCIONA”, SEJA ADIADA PARA A REUNIÃO_x000D_
 ORDINÁRIA DO DIA 13 DE SETEMBRO DO CORRENTE ANO, PRÓXIMA SEGUNDA-FEIRA._x000D_
 </t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2617/2617_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2617/2617_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA QUE O PROJETO DE LEI NO EM-81/2010 QUE “AUTORIZA O EXECUTIVO_x000D_
 MUNICIPAL A CONCECER SUBVENÇÕES SOCIAIS ÀS ENTIDADES QUE_x000D_
 MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM SEGUNDA_x000D_
 DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 REQUER AINDA, QUE O PROJETO DE LEI NO EM-79/2010 QUE “ABRE_x000D_
 CRÉDITO     ADICIONAL     SUPLEMENTAR      AO   ORÇAMENTO      VIGENTE    DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, BEM COMO O PROJETO DE LEI NO EM-80/2010 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2618/2618_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2618/2618_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO PROMOTOR DE JUSTIÇA, CURADOR DO MEIO_x000D_
 AMBIENTE, DR. EDUARDO ALMEIDA DA SILVA, SOLICITANDO AO MESMO QUE REQUISITE JUNTO AO INSTITUTO ESTADUAL DE FLORESTAS – IEF, CÓPIA DE TODOS OS LAUDOS TÉCNICOS REFERENTES ÀS AUTORIZAÇÕES E OUTORGAS POR PARTE DAQUELE ÓRGÃO PARA REALIZAÇÃO DE QUEIMADAS E RETIRADA DE_x000D_
 ÁGUA DOS NOSSOS RIOS E LAGOAS, POR PARTE DAS EMPRESAS SITUADAS NO MUNICÍPIO._x000D_
 QUE REQUISITE TAMBÉM CÓPIA DOS RELATÓRIOS DE ACOMPANHAMENTO E FISCALIZAÇÃO POR PARTE DAQUELE ÓRGÃO, SOBRE AS QUEIMADAS E RETIRADA DE ÁGUA AUTORIZADAS._x000D_
 </t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2619/2619_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2619/2619_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA QUE O PROJETO DE LEI NO EM-84/2010 QUE “ABRE CRÉDITO ESPECIAL AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO E CONTÉM OUTRAS PROVIDÊNCIAS”,_x000D_
 SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2620/2620_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2620/2620_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, A RETIRADA DO PROJETO DE LEI CM 06/2010 QUE “PROÍBE A EXTRAÇÃO DE AREIA NO MUNICÍPIO DE LAGOA DA PRATA NOS PERÍODOS QUE MENCIONA”._x000D_
 </t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2621/2621_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2621/2621_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, QUAIS AS MEDIDAS ESTÃO SENDO TOMADAS QUANTO AO SEMÁFORO HOJE EXISTENTE NA AV. BRASIL, NO CRUZAMENTO COM A RUA ALAGOAS, SE O MESMO SERÁ DESATIVADO OU SE RECEBERÁ MANUTENÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2622/2622_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2622/2622_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA,_x000D_
 QUE ENVIE OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, POR MEIO DO DIRETOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO –SAAE, CÓPIA DO ESTUDO DE IMPACTO AMBIENTAL – EIA E DO RELATÓRIO DE IMPACTO AMBIENTAL – RIMA, RELACIONADOS ÀS OBRAS DA ESTAÇÃO DE TRATAMENTO DE ESGOTOS – ETE DO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2623/2623_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2623/2623_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE O RECURSO APRESENTADO AO PARECER DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO DESTA CASA, SOBRE ALGUMAS EMENDAS APRESENTADAS AO PROJETO DE LEI COMPLEMENTAR NO 05/2010, QUE “INSTITUI O PLANO DE CARREIRA DOS SERVIDORES DA EDUCAÇÃO DA REDE MUNICIPAL DE ENSINO DE LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2624/2624_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2624/2624_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI NO EM-85/2010 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2625/2625_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2625/2625_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS_x000D_
 REGIMENTAIS PARA QUE O PROJETO DE LEI COMPLEMENTAR NO 05/2010, QUE “INSTITUI O PLANO DE CARREIRA DOS SERVIDORES DA EDUCAÇÃO DA REDE_x000D_
 MUNICIPAL DE ENSINO DE LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS”,_x000D_
 SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2626/2626_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2626/2626_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA QUE O PROJETO DE LEI NO EM-86/2010 QUE “AUTORIZA O EXECUTIVO A_x000D_
 FIRMAR CONVÊNIO COM A ASSOCIAÇÃO ACCCOM PARA PRESTAÇÃO DE_x000D_
 SERVIÇOS E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM SEGUNDA_x000D_
 DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2627/2627_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2627/2627_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE A REUNIÃO ORDINÁRIA DO PRÓXIMO DIA 11 DE OUTUBRO SEJA ANTECIPADA PARA O DIA 07 DO MESMO MÊS, QUINTA-FEIRA, ÀS 20 HORAS._x000D_
 </t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2628/2628_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2628/2628_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, QUANTAS AMBULÂNCIAS POSSUI O MUNICÍPIO, INFORMANDO MARCA DO VEÍCULO, MODELO, ANO DE FABRICAÇÃO; SE AS MESMAS SE ENCONTRAM EM PERFEITAS CONDIÇÕES DE FUNCIONAMENTO; E POR FIM, SE EXISTE ALGUMA AMBULÂNCIA EM MANUTENÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2629/2629_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2629/2629_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AOS CANDIDATOS A SENADOR, DEPUTADO FEDERAL,_x000D_
 DEPUTADO ESTADUAL E GOVERNADOR, QUE FORAM ELEITOS NO ÚLTIMO PLEITO E QUE TIVERAM VOTAÇÃO NO MUNICÍPIO DE LAGOA DA PRATA, PARABENIZANDO-OS PELO SUCESSO NAS ELEIÇÕES E RATIFICANDO PARCERIA DESTA CASA DE LEIS COM OS MESMOS PARA ALCANÇARMOS GRANDES BENEFÍCIOS PARA NOSSO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2630/2630_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2630/2630_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE DENTRE AS VIAS PÚBLICAS QUE A_x000D_
 ADMINISTRAÇÃO PRETENDE PAVIMENTAR BREVEMENTE, CONFORME NOTICIADO NA IMPRENSA, SE ENCONTRA A CONTINUIDADE DA PAVIMENTAÇÃO ASFÁLTICA DA AV. VEREADOR DOUTOR ANTENOR DAS CHAGAS MADEIRA, NO BAIRRO MARÍLIA, NESTA CIDADE._x000D_
 QUE INFORME AINDA, SE AS RESPECTIVAS OBRAS JÁ SE INICIARAM OU QUAL A DATA PREVISTA PARA O INÍCIO DAS MESMAS._x000D_
 </t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2631/2631_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2631/2631_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI NO EM-90/2010 QUE “AUTORIZA O EXECUTIVO A DOAR IMÓVEIS QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2632/2632_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2632/2632_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE O PROJETO DE LEI COMPLEMENTAR N.O 07/2010 QUE “ALTERA A LEI COMPLEMENTAR MUNICIPAL NO 42 DE 31 DE DEZEMBRO DE 2001”, TENHA SUA PRIMEIRA DISCUSSÃO E VOTAÇÃO ADIADA PARA A REUNIÃO ORDINÁRIA DO DIA 18 DE OUTUBRO DO CORRENTE ANO._x000D_
 </t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2633/2633_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2633/2633_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI COMPLEMENTAR NO EM-08/2010 QUE “ALTERA A LEI COMPLEMENTAR NO 22/1997 E DÁ OUTRAS PROVIDÊNCIAS”, SEJA LIDO O PARECER NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2634/2634_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2634/2634_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA QUE: O PROJETO DE LEI COMPLEMENTAR N.O EM-08/2010 QUE “ALTERA A LEI COMPLEMENTAR N.O 22/1997 E DÁ OUTRAS PROVIDÊNCIAS” ;_x000D_
 O PROJETO DE LEI N.O EM-89/2010 QUE “AUTORIZA O SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO SAAE/LP CONCEDER CONTRIBUIÇÃO À ASSOCIAÇÃO FRANCISCO DE ASSIS E CONTÉM OUTRAS PROVIDÊNCIAS”;_x000D_
 O PROJETO DE LEI N.O EM-91/2010 QUE   “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS ÀS ENTIDADES QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS”;_x000D_
 O PROJETO DE LEI N.O EM-93/2010 QUE “INSTITUI A POLÍTICA MUNICIPAL DE DEFESA DAS PESSOAS COM DEFICIÊNCIA E DÁ OUTRAS PROVIDÊNCIAS”;_x000D_
 E O PROJETO DE LEI N.O CM-010/2010 QUE “AUTORIZA O SAAE A_x000D_
 RECEBER DOAÇÕES.”SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2635/2635_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2635/2635_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE É INTENÇÃO DA ADMINISTRAÇÃO MUNICIPAL A VOLTA DO ATENDIMENTO PÚBLICO NO POSTO DE SAÚDE NA LOCALIDADE DOS “MIRANDAS”._x000D_
 </t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2636/2636_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2636/2636_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI COMPLEMENTAR NO EM-07/2010 QUE “ALTERA A LEI COMPLEMENTAR MUNICIPAL NO 42 DE 31 DE DEZEMBRO DE 2001” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2637/2637_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2637/2637_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 CONVOCANDO A SECRETÁRIA MUNICIPAL DE SAÚDE E OS DIRETORES CLÍNICO E TÉCNICO DO PRONTO SOCORRO PARA COMPARECEREM À CÂMARA MUNICIPAL PARA TRATAREM A RESPEITO DOS SEGUINTES TEMAS:_x000D_
 &amp;#8722;   ATENDIMENTO AO PÚBLICO NO PRONTO SOCORRO MUNICIPAL E RELACIONAMENTO ENTRE SERVIDORES, MÉDICOS E CIDADÃOS USUÁRIOS DA SAÚDE PÚBLICA;_x000D_
 &amp;#8722;   PLANTÕES MÉDICOS;_x000D_
 &amp;#8722;   REMUNERAÇÃO DOS MÉDICOS PLANTONISTAS E DOS PSFS._x000D_
 </t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2638/2638_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2638/2638_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AOS DEPUTADOS ESTADUAIS TIAGO ULISSES E NEIDER_x000D_
 MOREIRA, SOLICITANDO AOS MESMOS QUE INTERCEDAM JUNTO AO DER-MG VISANDO A ACELERAÇÃO DO PROCESSO DE IMPLANTAÇÃO DOS REDUTORES DE VELOCIDADE NA MG-170, NO TRECHO QUE PASSA POR LAGOA DA PRATA._x000D_
 </t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2639/2639_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2639/2639_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ A POSSIBILIDADE DE SE INTERCEDER JUNTO AO COMANDO DA POLÍCIA MILITAR PARA O REFORÇO DO POLICIAMENTO NO_x000D_
 DISTRITO DE MARTINS GUIMARÃES._x000D_
 QUE INFORME AINDA, SE HÁ PREVISÃO DE INTERVENÇÕES NAS VIAS PÚBLICAS DAQUELE DISTRITO PARA A COLOCAÇÃO DE REDUTORES DE VELOCIDADE NAS MESMAS._x000D_
 </t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2640/2640_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2640/2640_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO JUIZ ELEITORAL DESTA COMARCA SOLICITANDO AO_x000D_
 MESMO QUE MODIFIQUE A FORMA COMO VEM SENDO FEITO O TRANSPORTE PÚBLICO DOS ELEITORES DA ZONA RURAL DO MUNICÍPIO, PRINCIPALMENTE DA COMUNIDADE DOS MIRANDAS, SOBRADO E PONTE DE PEDRA._x000D_
 ATUALMENTE O TRANSPORTE VEM SENDO FEITO NO MESMO ÔNIBUS QUE TRANSPORTA OS ELEITORES DO DISTRITO DE MARTINS GUIMARÃES, O QUE AUMENTA BASTANTE A DISTÂNCIA E O TEMPO DE VIAGEM._x000D_
 QUE NAS PRÓXIMAS ELEIÇÕES POSSA SER COLOCADO UM ÔNIBUS EXCLUSIVAMENTE PARA OS ELEITORES DE MARTINS GUIMARÃES E OUTRO PARA AS COMUNIDADES DOS MIRANDAS, SOBRADO E PONTE DE PEDRA._x000D_
 </t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2641/2641_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2641/2641_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE:_x000D_
 O PROJETO DE LEI NO EM-94/2010 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”;_x000D_
 O PROJETO DE LEI NO EM-95/2010 QUE “ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO E CONTÉM OUTRAS PROVIDÊNCIAS”;_x000D_
 O PROJETO DE LEI NO EM-96/2010 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA_x000D_
 PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”;_x000D_
 O PROJETO DE LEI NO EM-97/2010 QUE “ABRE CRÉDITO ADICIONAL_x000D_
 SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO EM FAVOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”;_x000D_
 E O PROJETO DE LEI NO CM-11/2010 QUE “DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO RECREATIVA VETERANOS – ARV” SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2642/2642_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2642/2642_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE DENTRE AS VIAS PÚBLICAS QUE A_x000D_
 ADMINISTRAÇÃO PRETENDE PAVIMENTAR BREVEMENTE, CONFORME NOTICIADO NA IMPRENSA, SE ENCONTRA A CONTINUIDADE DA PAVIMENTAÇÃO DA RUA MANAUS, NO BAIRRO MARÍLIA, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2643/2643_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2643/2643_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE A REUNIÃO ORDINÁRIA DO PRÓXIMO DIA 1O DE NOVEMBRO SEJA ANTECIPADA PARA O DIA 28 DO MESMO MÊS, ÀS 20 HORAS._x000D_
 </t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2644/2644_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2644/2644_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 CONVOCANDO O DIRETOR DA GUARDA PATRIMONIAL MUNICIPAL, SR. PEDRO PEREIRA NETO, PARA COMPARECER À CÂMARA MUNICIPAL, NO PRAZO LEGAL, PARA TRATAR A RESPEITO DOS TRABALHOS DA GUARDA PATRIMONIAL MUNICIPAL, ESPECIALMENTE, SOBRE A POSSIBILIDADE DO ENVIO DE AGENTES PARA O DISTRITO DE MARTINS GUIMARÃES, BEM COMO DO AUMENTO DO EFETIVO DA CORPORAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2645/2645_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2645/2645_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, POR MEIO DO SETOR COMPETENTE, QUAIS OS HERBICIDAS OU OUTROS PRODUTOS SÃO UTILIZADOS NA “CAPINA QUÍMICA” REALIZADA NO MUNICÍPIO, QUAIS OS PERÍODOS EM QUE A MESMA É PRATICADA E QUAIS OS PROCEDIMENTOS SÃO REALIZADOS._x000D_
 </t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2646/2646_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2646/2646_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO À DIRETORIA DA EMPRESA TRANSIMÃO TRANSPORTES URBANOS E TURISMO LTDA, SOLICITANDO À MESMA QUE ENVIDE ESFORÇOS NO SENTIDO DE VOLTAR O HORÁRIO DAS 05:30 NO TRECHO LAGOA DA PRATA / LUZ, E O  DAS 17:30 NO SENTIDO LUZ / LAGOA DA PRATA._x000D_
 </t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2647/2647_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2647/2647_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI NO EM-98/2010 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 REQUER AINDA, QUE O PROJETO DE RESOLUÇÃO N.O 14/2010 QUE “ALTERA O_x000D_
 REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE LAGOA DA PRATA” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2648/2648_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2648/2648_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO O SECRETÁRIO MUNICIPAL DE OBRAS PARA COMPARECER À CÂMARA MUNICIPAL PARA TRATAR A RESPEITO DOS SEGUINTES ASSUNTOS:_x000D_
 &amp;#8722;    SINALIZAÇÃO DE TRÂNSITO NO MUNICÍPIO;_x000D_
 &amp;#8722;    PAVIMENTAÇÃO DE VIAS PÚBLICAS;_x000D_
 &amp;#8722;    SUPOSTA TERCEIRIZAÇÃO DO SERVIÇO DE COLETA DE LIXO NO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2649/2649_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2649/2649_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO A SECRETÁRIA MUNICIPAL DE CULTURA E TURISMO PARA COMPARECER À CÂMARA_x000D_
 MUNICIPAL PARA TRATAR A RESPEITO DOS SEGUINTES ASSUNTOS:_x000D_
 &amp;#8722;    RECUPERAÇÃO DO PRÉDIO DA ESTAÇÃO FERROVIÁRIA E DO MUSEU;_x000D_
 &amp;#8722;    DESTINAÇÃO DOS RECURSOS ARRECADADOS NA PORTARIA DA PRAIA PÚBLICA MUNICIPAL;_x000D_
 &amp;#8722;    PERMISSÃO DE USO DA PRAÇA DE EVENTOS PARA REALIZAÇÃO DE FESTAS PROMOVIDAS POR_x000D_
 PARTICULARES;_x000D_
 &amp;#8722;    SE AINDA HÁ INTENÇÃO POR PARTE DA ADMINISTRAÇÃO EM CONCLUIR O PROJETO DE REVITALIZAÇÃO_x000D_
 DA PRAIA PÚBLICA MUNICIPAL;_x000D_
 &amp;#8722;    PROJETOS CULTURAIS EM ANDAMENTO E OS QUE ESTÃO PARA SER IMPLANTADOS._x000D_
 </t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2650/2650_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2650/2650_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE É INTENÇÃO DA ADMINISTRAÇÃO_x000D_
 REALIZAR UMA REFORMA NO POLIESPORTIVO FRANCELINO PEREIRA AINDA ESTE ANO._x000D_
 </t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2651/2651_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2651/2651_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE REALMENTE É VERDADEIRA A INFORMAÇÃO PASSADA POR ALGUNS CIDADÃOS DE QUE NÃO HÁ MÉDICO ATENDENDO NO “ PSF_x000D_
 1 ” DO BAIRRO AMÉRICO SILVA._x000D_
 </t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2652/2652_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2652/2652_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ A POSSIBILIDADE DE TRANSFERIR A_x000D_
 REALIZAÇÃO DE CIRURGIAS PARA ESTERILIZAÇÃO DE CÃES QUE ESTÃO SENDO REALIZADAS NA SALA ANEXA AO POLIESPORTIVO FRANCELINO PEREIRA, PARA O CANIL MUNICIPAL OU OUTRO LOCAL APROPRIADO._x000D_
 </t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2653/2653_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2653/2653_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE RESOLUÇÃO 023/2010 QUE “CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO SR. VICENTE VAZ DA SILVA” E O PROJETO DE RESOLUÇÃO N.O 24/2010 QUE “CONCEDE MEDALHA ILÍDIO DE CARVALHO AO DR. GUILHERME ANTÔNIO ARAÚJO_x000D_
 TEIXEIRA” SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2654/2654_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2654/2654_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ INTENÇÃO POR PARTE DA ADMINISTRAÇÃO MUNICIPAL EM ADQUIRIR IMÓVEL PARA A CONSTRUÇÃO DE UM PRONTO SOCORRO MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2655/2655_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2655/2655_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI NO EM-99/2010 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2656/2656_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2656/2656_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI NO EM-100/2010 QUE “ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO EM FAVOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” E O PROJETO DE LEI NO EM-101/2010 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO EM FAVOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2657/2657_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2657/2657_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ POSSIBILIDADE DE SE REALIZAR_x000D_
 INTERVENÇÕES VISANDO A MELHORIA DO SINAL DE TELEVISÃO NO DISTRITO DE MARTINS GUIMARÃES._x000D_
 </t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2658/2658_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2658/2658_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE DENTRE OS PROJETOS DA ADMINISTRAÇÃO SE ENCONTRA O DA ILUMINAÇÃO DO CEMITÉRIO DO DISTRITO DE MARTINS GUIMARÃES._x000D_
 </t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2659/2659_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2659/2659_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A REALIZAÇÃO DE UMA CONSULTA JUNTO AOS PROFISSIONAIS DA REDE PÚBLICA DE ENSINO MUNICIPAL A RESPEITO DO VETO APOSTO À PROPOSIÇÃO DE LEI COMPLEMENTAR NO 07/2010 QUE “INSTITUI O PLANO DE CARREIRA DOS SERVIDORES DA EDUCAÇÃO DA REDE MUNICIPAL DE ENSINO DE LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS”,_x000D_
 </t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2660/2660_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2660/2660_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A PRORROGAÇÃO DO PRAZO PARA A APRESENTAÇÃO DO PARECER AO VETO APOSTO À PROPOSIÇÃO DE LEI COMPLEMENTAR NO 07/2010 QUE “INSTITUI O PLANO DE CARREIRA DOS SERVIDORES DA EDUCAÇÃO DA REDE MUNICIPAL DE ENSINO DE LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS”, ATÉ O DIA 15 DE DEZEMBRO DE 2010, PARA QUE POSSAMOS ANALISAR MELHOR A MATÉRIA FACE À COMPLEXIDADE DO ASSUNTO EM TELA._x000D_
 </t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2661/2661_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2661/2661_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI NO EM-103/2010 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2662/2662_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2662/2662_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DA REALIZAÇÃO DE INTERVENÇÕES NO DISTRITO DE MARTINS GUIMARÃES, CONSISTENTES NO SEGUINTE:_x000D_
 &amp;#8722;   LIGAÇÃO DE ÁGUA NO CEMITÉRIO LOCAL;_x000D_
 &amp;#8722;   CONSTRUÇÃO DE UMA PEQUENA PRAÇA EM FRENTE AO CEMITÉRIO COM PAVIMENTAÇÃO_x000D_
 ASFÁLTICA DAS VIAS PÚBLICAS ATÉ A PRAÇA DA IGREJA;_x000D_
 &amp;#8722;   COLOCAÇÃO DE UMA LIXEIRA NA ENTRADA DO DISTRITO._x000D_
 </t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2663/2663_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2663/2663_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI EM-104/2010 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”; EM-105/2010 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”; EM- 106/2010 QUE “ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO_x000D_
 MUNCÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” E CM-_x000D_
 14/2010 QUE “DA NOME A LOGRADOURO PÚBLICO QUE MENCIONA”, SEJAM_x000D_
 APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2664/2664_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2664/2664_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO DE UMA CONSULTA JUNTO AOS PROFISSIONAIS DA REDE PÚBLICA DE ENSINO MUNICIPAL A RESPEITO DO VETO APOSTO À PROPOSIÇÃO DE LEI COMPLEMENTAR NO 07/2010 QUE “INSTITUI O PLANO DE CARREIRA DOS SERVIDORES DA EDUCAÇÃO DA REDE MUNICIPAL DE ENSINO DE LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS”_x000D_
 </t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2665/2665_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2665/2665_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-082/2010 QUE “ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LAGOA DA PRATA PARA O EXERCÍCIO FINANCEIRO DE 2011”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2666/2666_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2666/2666_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE RESOLUÇÃO NO 25/2010 QUE “AUTORIZA INCINERAÇÃO DE DOCUMENTOS QUE MENCIONA” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2667/2667_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2667/2667_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI EM-108/2010 QUE “ALTERA A LEI MUNICIPAL NO 992/2001, QUE CRIA O CONSELHO MUNICIPAL DE ALIMENTAÇÃO ESCOLAR”; EM-109/2010 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUÇÃO AO MOTO CLUBE PRATA” E EM-110/2010 QUE “RATIFICA O PROTOCOLO DE INTEÇÕES FIRMADO ENTRE OS MUNICÍPIO DE LUZ, MOEMA, DORES DO INDAIÁ, CÓRREGO FUNDO, QUARTEL GERAL, MARTINHO CAMPOS, LAGOA DA PRATA, JAPARAÍBA E TAPIRAÍ, COM A FINALIDADE DE CONSTITUIR O CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO ALTO SÃO FRANCISCO - CISASF, NOS TERMOS DA LEI FEDERAL NO 11.107. DE 06 DE_x000D_
 ABRIL DE 2005, VISANDO A PROMOÇÃO DE AÇÕES DE SAÚDE PÚBLICA ASSISTENCIAIS, ENTRE OUTROS SERVIÇOS RELACIONADOS À SAÚDE, EM_x000D_
 CONFORMIDADE COM OS PRINCÍPIOS E DIRETRIZES DO SUS”, SEJAM_x000D_
 APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2668/2668_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2668/2668_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O VETO APOSTO À PROPOSIÇÃO DE LEI COMPLEMENTAR 07/2010 QUE “INSTITUI O PLANO DE CARREIRA DOS SERVIDORES DA EDUCAÇÃO DA REDE MUNICIPAL DE ENSINO DE_x000D_
 LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2669/2669_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2669/2669_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI NO EM-112/2010 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS ÀS ENTIDADES QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2670/2670_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2670/2670_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE SEJAM FEITO A LEITURA DO PARECER SOBRE OS PROJETOS DE LEI EM 113/2010, QUE_x000D_
 “CRIA   O    CONSELHO        MUNICIPAL      DE   ESPORTES        E   DÁ    OUTRAS PROVIDÊNCIAS” E EM-114/2010, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUIÇÃO À UFMG E CONTÉM OUTRAS PROVDIÊNCIAS”, NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2671/2671_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2671/2671_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI EM-113/2010, QUE “CRIA O CONSELHO MUNICIPAL DE ESPORTES E DÁ OUTRAS PROVIDÊNCIAS” E O PROJETO DE LEI EM-114/2010, QUE_x000D_
 “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUIÇÃO À UFMG_x000D_
 E CONTÉM OUTRAS PROVDIÊNCIAS”, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E_x000D_
 VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2672/2672_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2672/2672_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-115/2010, QUE “ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA FEITO A LEITURA DOS PARECERES NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -3525,67 +3525,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/4362/4362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/4363/4363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/4364/4364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2504/2504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2505/2505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2506/2506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2507/2507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2508/2508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2509/2509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2510/2510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2511/2511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2512/2512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2514/2514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2515/2515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2516/2516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2517/2517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2518/2518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2568/2568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2558/2558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2569/2569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2570/2570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2571/2571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2572/2572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2573/2573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2574/2574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2575/2575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2576/2576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2577/2577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2578/2578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2579/2579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2580/2580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2581/2581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2582/2582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2583/2583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2584/2584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2585/2585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2586/2586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2587/2587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2588/2588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2589/2589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2590/2590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2591/2591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2592/2592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2593/2593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2594/2594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2595/2595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2596/2596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2597/2597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2598/2598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2525/2525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2526/2526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2527/2527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2528/2528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2529/2529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2530/2530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2531/2531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2532/2532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2533/2533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2534/2534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2535/2535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2536/2536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2537/2537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2538/2538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2539/2539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2462/2462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2463/2463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2464/2464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2465/2465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2466/2466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2467/2467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2468/2468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2469/2469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2470/2470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2471/2471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2472/2472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2473/2473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2474/2474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2476/2476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2477/2477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2478/2478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2479/2479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2481/2481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2482/2482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2483/2483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2484/2484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2485/2485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2486/2486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2487/2487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2488/2488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2519/2519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2489/2489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2490/2490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2491/2491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2492/2492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2493/2493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2494/2494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2495/2495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2496/2496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2497/2497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2498/2498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2499/2499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2500/2500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2501/2501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2502/2502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2503/2503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2520/2520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2521/2521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2522/2522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2523/2523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2524/2524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2541/2541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2542/2542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2543/2543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2544/2544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2545/2545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2546/2546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2547/2547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2548/2548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2549/2549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2550/2550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2551/2551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2552/2552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2553/2553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2554/2554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2555/2555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2556/2556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2557/2557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2559/2559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2560/2560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/4568/4568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2561/2561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2562/2562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2563/2563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2564/2564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2565/2565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2566/2566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2567/2567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2600/2600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2601/2601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2602/2602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2603/2603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2604/2604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2605/2605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2606/2606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2607/2607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2608/2608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2609/2609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2610/2610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2611/2611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2612/2612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2613/2613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2614/2614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2615/2615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2616/2616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2617/2617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2618/2618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2619/2619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2620/2620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2621/2621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2622/2622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2623/2623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2624/2624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2625/2625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2626/2626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2627/2627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2628/2628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2629/2629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2630/2630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2631/2631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2632/2632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2633/2633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2634/2634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2635/2635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2636/2636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2637/2637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2638/2638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2639/2639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2640/2640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2641/2641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2642/2642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2643/2643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2644/2644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2645/2645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2646/2646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2647/2647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2648/2648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2649/2649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2650/2650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2651/2651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2652/2652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2653/2653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2654/2654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2655/2655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2656/2656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2657/2657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2658/2658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2659/2659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2660/2660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2661/2661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2662/2662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2663/2663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2664/2664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2665/2665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2666/2666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2667/2667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2668/2668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2669/2669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2670/2670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2671/2671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2672/2672_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/4362/4362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/4363/4363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/4364/4364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2504/2504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2505/2505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2506/2506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2507/2507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2508/2508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2509/2509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2510/2510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2511/2511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2512/2512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2514/2514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2515/2515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2516/2516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2517/2517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2518/2518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2568/2568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2558/2558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2569/2569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2570/2570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2571/2571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2572/2572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2573/2573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2574/2574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2575/2575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2576/2576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2577/2577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2578/2578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2579/2579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2580/2580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2581/2581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2582/2582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2583/2583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2584/2584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2585/2585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2586/2586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2587/2587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2588/2588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2589/2589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2590/2590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2591/2591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2592/2592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2593/2593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2594/2594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2595/2595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2596/2596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2597/2597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2598/2598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2525/2525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2526/2526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2527/2527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2528/2528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2529/2529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2530/2530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2531/2531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2532/2532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2533/2533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2534/2534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2535/2535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2536/2536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2537/2537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2538/2538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2539/2539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2462/2462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2463/2463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2464/2464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2465/2465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2466/2466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2467/2467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2468/2468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2469/2469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2470/2470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2471/2471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2472/2472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2473/2473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2474/2474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2476/2476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2477/2477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2478/2478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2479/2479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2481/2481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2482/2482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2483/2483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2484/2484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2485/2485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2486/2486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2487/2487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2488/2488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2519/2519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2489/2489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2490/2490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2491/2491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2492/2492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2493/2493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2494/2494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2495/2495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2496/2496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2497/2497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2498/2498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2499/2499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2500/2500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2501/2501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2502/2502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2503/2503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2520/2520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2521/2521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2522/2522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2523/2523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2524/2524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2541/2541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2542/2542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2543/2543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2544/2544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2545/2545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2546/2546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2547/2547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2548/2548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2549/2549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2550/2550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2551/2551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2552/2552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2553/2553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2554/2554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2555/2555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2556/2556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2557/2557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2559/2559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2560/2560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/4568/4568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2561/2561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2562/2562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2563/2563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2564/2564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2565/2565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2566/2566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2567/2567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2600/2600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2601/2601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2602/2602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2603/2603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2604/2604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2605/2605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2606/2606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2607/2607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2608/2608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2609/2609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2610/2610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2611/2611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2612/2612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2613/2613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2614/2614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2615/2615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2616/2616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2617/2617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2618/2618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2619/2619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2620/2620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2621/2621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2622/2622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2623/2623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2624/2624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2625/2625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2626/2626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2627/2627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2628/2628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2629/2629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2630/2630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2631/2631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2632/2632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2633/2633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2634/2634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2635/2635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2636/2636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2637/2637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2638/2638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2639/2639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2640/2640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2641/2641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2642/2642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2643/2643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2644/2644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2645/2645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2646/2646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2647/2647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2648/2648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2649/2649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2650/2650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2651/2651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2652/2652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2653/2653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2654/2654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2655/2655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2656/2656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2657/2657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2658/2658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2659/2659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2660/2660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2661/2661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2662/2662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2663/2663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2664/2664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2665/2665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2666/2666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2667/2667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2668/2668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2669/2669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2670/2670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2671/2671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2010/2672/2672_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H215"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>