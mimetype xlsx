--- v0 (2026-02-05)
+++ v1 (2026-04-24)
@@ -54,4633 +54,4633 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ANTEP</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>Paulinho Despachante</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4365/4365_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4365/4365_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA_x000D_
 PRATA.&amp;#8221;</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Sabrina Elen de Novaes, Eliene de Ávila</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4366/4366_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4366/4366_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A DOAR_x000D_
 IMÓVEL À ASSOCIAÇÃO DOS USUÁRIOS E_x000D_
 FAMILIARES DO SERVIÇO DE SAÚDE MENTAL CUCA_x000D_
 LEGAL DE LAGOA DA PRATA.&amp;#8221;</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Adriano Moreira, Adriano Moraes, Carlúcio, Delei, Eliene de Ávila, Joanes Bosco, Jose Carlos de Andrade, Paulinho Despachante, Sabrina Elen de Novaes</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4367/4367_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4367/4367_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA  DISPOSITIVOS  DA  LEI  COMPLEMENTAR  MUNICIPAL  Nº  068/2007  QUE_x000D_
 DISPÕE  SOBRE  A  CRIAÇÃO  DA  GUARDA  PATRIMONIAL  MUNICIPAL,  E  DÁ  OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Adriano Moraes</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4368/4368_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4368/4368_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;OBRIGA A ADMINISTRAÇÃO MUNICIPAL A UTILIZAR_x000D_
 OS SERVIÇOS DE TELEFONIA VOIP&amp;#8221;</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Carlúcio, Paulinho Despachante</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4369/4369_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4369/4369_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE ANISTIA DE JUROS E MULTA PARA A LI-_x000D_
 QUIDAÇÃO DE DÉBITOS DE ISSQN JUNTO AO_x000D_
 MUNICÍPIO DE LAGOA DA PRATA.&amp;#8221;</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Adriano Moreira</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4370/4370_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4370/4370_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA FORNECIMENTO DE ALIMENTAÇÃO AOS PACIENTES ATENDIDOS NO_x000D_
 PRONTO ATENDIMENTO MÉDICO MUNICIPAL &amp;#8211; PAM - E ACOMPANHANTES&amp;#8221;.</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Sabrina Elen de Novaes, Carlúcio, Eliene de Ávila</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4371/4371_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4371/4371_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O MUNICÍPIO A FIRMAR CONVÊNIO COM A POLÍCIA MILITAR DO ESTADO_x000D_
 DE MINAS GERAIS PARA INSTALAR O PROGRAMA OLHO VIVO EM LAGOA DA PRATA.&amp;#8221;</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4372/4372_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4372/4372_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A ISENÇÃO DO IMPOSTO SOBRE A PROPRIEDADE PREDIAL E_x000D_
 TERRITORIAL URBANO - IPTU - PARA AS PESSOAS QUE MENCIONA&amp;#8221;.</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4373/4373_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4373/4373_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI COMPLEMENTAR 051/2005 QUE DISPÕE SOBRE A ORGANIZAÇÃO_x000D_
 ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE LAGOA DA PRATA&amp;#8221;</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4374/4374_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4374/4374_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA DISPOSITIVOS DA LEI Nº 1103/2003 QUE_x000D_
 DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL_x000D_
 DO IDOSO&amp;#8221;.</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Sabrina Elen de Novaes</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4375/4375_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4375/4375_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CRIA O CONSELHO MUNICIPAL ANTIDROGAS -_x000D_
 COMAD&amp;#8221;</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4376/4376_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4376/4376_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR_x000D_
 EMPRESA PRESTADORA DE SERVIÇOS DE PLANO DE_x000D_
 SAÚDE EM FAVOR DE SEUS SERVIDORES&amp;#8221;</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4377/4377_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4377/4377_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MODIFICA O ANEXO V DA LEI COMPLEMENTAR 003/1991, QUE CRIA O PLANO_x000D_
 DE CARREIRA DO SERVIDOR PÚBLICO CIVIL DA PREFEITURA MUNICIPAL DE LAGOA DA PRATA_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4378/4378_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4378/4378_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI COMPLEMENTAR 003/1991 QUE CRIA O PLANO DE CARREIRA DO_x000D_
 SERVIDOR PÚBLICO CIVIL DA PREFEITURA MUNICIPAL DE LAGOA DA PRATA E DÁ OURAS_x000D_
 PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2755/2755_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2755/2755_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR REDUTOR DE VELOCIDADE NA RUA MANAUS, ANTES DE SEU CRUZAMENTO COM A RUA SANTA CATARINA, NO SENTIDO PRAÇA ARISTÓTELES LUIZ DE OLIVEIRA - POPULARMENTE CONHECIDA COMO PRAÇA DO NOVIDADE – PARA A AV. BRASIL, NO BAIRRO SANTA EUGÊNIA I, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2756/2756_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2756/2756_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CONSTRUIR UMA PONTE SOBRE O RIBEIRÃO QUE CORTA O_x000D_
 DISTRITO DE MARTINS GUIMARÃES NESTE MUNICÍPIO, PASSANDO PRÓXIMO À CASA DE UM MORADOR CONHECIDO POPULARMENTE COMO “ZÉ LEITEIRO”, VISANDO FACILITAR O ACESSO DAQUELE DISTRITO À LOCALIDADE DOS MIRANDAS._x000D_
 </t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>Delei</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2757/2757_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2757/2757_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR REDUTORES DE VELOCIDADE NA RUA HOMERO DE_x000D_
 CASTRO, EM FRENTE À ESCOLA MUNICIPAL PROFESSOR AFONSO GOULART, NO BAIRRO GOMES, NESTA CIDADE, BEM COMO, DE SUBSTITUIR AS ÁRVORES (PITANGUEIRAS) PLANTADAS NA CALÇADA DA ESCOLA POR OUTRAS ESPÉCIES NÃO FRUTÍFERAS._x000D_
 </t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2758/2758_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2758/2758_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE REALIZAR INTERVENÇÃO VISANDO TAPAR BURACOS_x000D_
 EXISTENTES NA RUA CEARÁ, PRÓXIMO AO CRUZAMENTO COM A RUA ALMIRANTE TAMANDARÉ, EM FRENTE À IGREJA EVANGÉLICA, NO BAIRRO NOSSA SENHORA DAS GRAÇAS._x000D_
 </t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2759/2759_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2759/2759_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE APLICAR EFETIVAMENTE, O MAIS RÁPIDO POSSÍVEL, A LEI COMPLEMENTAR MUNICIPAL N.O 87/2010 QUE “DISPÕE SOBRE A MANUTENÇÃO, USO E OCUPAÇÃO DOS IMÓVEIS SITUADOS NO MUNICÍPIO DE LAGOA DA PRATA”, DE MODO A IMPLEMENTAR A FISCALIZAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2760/2760_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2760/2760_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE ASFALTAR A RUA BAHIA, NO TRECHO COMPREENDIDO ENTRE A RUA JOSÉ MARIA REZENDE (ENFRENTE AO POSTO CALP ) ATÉ A AV. BRASIL._x000D_
 </t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>Jose Carlos de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2761/2761_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2761/2761_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR UMA ROTATÓRIA COM A RESPECTIVA SINALIZAÇÃO NO CRUZAMENTO DA AV. VEREADOR DOUTOR ANTENOR_x000D_
 DAS CHAGAS MADEIRA COM A AV. JOSÉ BERNARDES MACIEL, NO BAIRRO_x000D_
 MARÍLIA, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2762/2762_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2762/2762_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE REALIZAR INTERVENÇÃO PARA A COLOCAÇÃO DE UM_x000D_
 OBSTÁCULO PARA AS ÁGUAS PLUVIAIS, TIPO “LOMBADA”, NA ENTRADA DA TRAVESSA PEDRO ROBERTO AMORIM, ONDE ESTA SE ENCONTRA COM A RUA JOAQUIM GOMES PEREIRA, NO BAIRRO GOMES, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2763/2763_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2763/2763_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE REALIZAR UMA MELHOR DIVULGAÇÃO ENTRE OS MORADORES_x000D_
 DO BAIRRO CIDADE JARDIM, QUANTO À ALTERAÇÃO DOS DIAS PARA A COLETA DE LIXO._x000D_
 </t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2764/2764_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2764/2764_texto_integral.pdf</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2765/2765_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2765/2765_texto_integral.pdf</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2766/2766_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2766/2766_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CALÇAR A RUA DR. PEDRO MACIEL DE OLIVEIRA, NOS_x000D_
 BAIRROS ETELVINA MIRANDA E NOSSA SENHORA DAS GRAÇAS._x000D_
 </t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2767/2767_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2767/2767_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE ASFALTAR A AV. VEREADOR DOUTOR ANTENOR DAS CHAGAS MADEIRA, EM SEU TRECHO AINDA NÃO PAVIMENTADO, QUE SE INICIA NO BAIRRO MARÍLIA, ATÉ SEU ENCONTRO COM A RUA ALMIRANTE TAMANDARÉ, NO BAIRRO NOSSA SENHORA DAS GRAÇAS, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2768/2768_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2768/2768_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR DOIS REDUTORES DE VELOCIDADE NA RUA CARLOS_x000D_
 CHAGAS, NO BAIRRO MANGABEIRAS, NESTA CIDADE, PRÓXIMO À APAC, SENDO QUE UM DELES DEVERÁ SER COLOCADO EM FRENTE AO NÚMERO 795._x000D_
 </t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2769/2769_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2769/2769_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE ENVIAR UM OFÍCIO À DIRETORIA DO SICOB LAGOA_x000D_
 CRED GERAIS, AGENDANDO UMA VISITA A ESTA CASA, EM ATENDIMENTO A SOLICITAÇÃO DE SEUS MEMBROS, PARA QUE POSSAM APRESENTAR SEUS TRABALHOS E OS BENEFÍCIOS QUE OFERECEM AOS CIDADÃOS LAGOPRATENSES._x000D_
 </t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2770/2770_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2770/2770_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE PAVIMENTAR COM CALÇAMENTO POLIÉDRICO, A ALAMEDA DOS IPÊS AMARELOS, NO TRECHO COMPREENDIDO ENTRE O N.O 51 (ESQUINA COM AV. IZABEL DE CASTRO) E O N.O 144 (EM FRENTE AO N.O 141, ESQUINA COM ALAMEDA DAS ANDORINHAS), NO BAIRRO CIDADE JARDIM, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2771/2771_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2771/2771_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CALÇAR ALGUNS PEQUENOS TRECHOS DE RUAS NO BAIRRO_x000D_
 AMÉRICO SILVA E NO BAIRRO SÃO JOSÉ (ANTIGO BAIRRO GLÓRIA), NESTA CIDADE, DE MODO A FICAREM QUASE 100 % PAVIMENTADOS. OS TRECHOS DE RUAS SÃO OS SEGUINTES: RUA LUZ, NO QUARTEIRÃO PRÓXIMO À AV. ISABEL DE CASTRO; RUA OLÍMPIO CRIOULO; RUA SÃO CARLOS (PRÓXIMO AO HIPOCAMPO); RUA FRANCISCO BERNARDES PRIMO; FINAL DA RUA LUIZ GUADALUPE; RUA PEDRO II; RUA JOSÉ ALVES DE CASTRO, CONJUNTO HABITACIONAL DO BAIRRO AMÉRICO SILVA_x000D_
 </t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2772/2772_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2772/2772_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR REDUTORES DE VELOCIDADE AO LONGO DA_x000D_
 ALAMEDA DOS BEM-TE-VIS (QUE DÁ CONTINUIDADE À RUA PROFESSOR JACINTO RIBEIRO), NO BAIRRO CIDADE JARDIM, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2773/2773_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2773/2773_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CALÇAR O TRECHO FINAL DA RUA BARÃO DO RIO BRANCO,_x000D_
 PRÓXIMO À ARCE, NO BAIRRO MAGABEIRAS, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2774/2774_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2774/2774_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CALÇAR A RUA IDEOFONSO RIBEIRO, NO BAIRRO MARIA_x000D_
 FERNANDA I, BEM COMO A RUA RIO GRANDE DO SUL, ATÉ O SEU FINAL, NO MESMO BAIRRO, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2775/2775_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2775/2775_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE PASSAR A MÁQUINA PATROL E LOGO EM SEGUIDA JOGAR CASCALHO NAS ESTRADAS VICINAIS PRÓXIMO À LOCALIDADE DOS “MIRANDAS”, NESTE MUNICÍPIO, EM ESPECIAL A QUE LIGA O DISTRITO DE MARTINS GUIMARÃES ÀQUELA COMUNIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2776/2776_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2776/2776_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE REALIZAR INTERVENÇÕES PARA A COLOCAÇÃO DE UM_x000D_
 BUEIRO PARA CAPTAÇÃO DAS ÁGUAS PLUVIAIS NA ESQUINA DA AV. ISABEL DE CASTRO COM JOAQUIM GOMES PEREIRA, ENTRE A APAE E UMA LOJA DE MATERIAIS DE CONSTRUÇÃO EXISTENTE NO LOCAL, NA DIVISA DOS BAIRROS GOMES E AMÉRICO SILVA, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2777/2777_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2777/2777_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE ENVIAR PROJETO DE LEI A ESTA CASA, VISANDO_x000D_
 CONCEDER AUXÍLIO À ASSOCIAÇÃO DOS MORADORES DO BAIRRO SANTA HELENA, SEDIADA NESTA CIDADE, PARA QUE REFERIDA ENTIDADE CONSTRUA SUA SEDE._x000D_
 </t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2778/2778_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2778/2778_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR UMA ROTATÓRIA OU REDUTORES DE VELOCIDADE_x000D_
 NO CRUZAMENTO DA RUA MODESTO GOMES COM A RUA ALEXANDRE BERNARDES PRIMO, NO CENTRO DESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2779/2779_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2779/2779_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CALÇAR DUAS RUAS NO DISTRITO DE MARTINS GUIMARÃES,_x000D_
 NESTE MUNICÍPIO, SITUADAS PRÓXIMO À PRAÇA PE. GUARINO, SENDO QUE UMA DELAS DÁ ACESSO À CACHOEIRA DAQUELE DISTRITO E A OUTRA FICA PARALELA À LINHA DA REDE FERROVIÁRIA._x000D_
 </t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2780/2780_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2780/2780_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE LANÇAR ÁGUA COM O CAMINHÃO PIPA EM TODAS AS VIAS_x000D_
 PÚBLICAS NÃO PAVIMENTADAS DO MUNICÍPIO, DE MODO A AMENIZAR OS EFEITOS DA POEIRA SOBRE OS MORADORES E USUÁRIOS DAQUELAS VIAS PÚBLICAS._x000D_
 </t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2781/2781_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2781/2781_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR SEMÁFOROS NO CRUZAMENTO DA AV. JOSÉ BERNARDES MACIEL COM RUA RIO DE JANEIRO, NO CENTRO DESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2782/2782_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2782/2782_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE ASFALTAR AS SEGUINTES VIAS PÚBLICAS:_x000D_
            1 - RUA MARIA TEREZA WINTERS, NO TRECHO COMPREENDIDO ENTRE_x000D_
 A PRAÇA DONA ALEXANDRINA (DO MUSEU) E A RUA PERNAMBUCO;_x000D_
            2 - RUA SERGIPE, NO TRECHO ENTRE A RUA SANTA CATARINA E A_x000D_
 PRAÇA DONA ALEXANDRINA._x000D_
 </t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2783/2783_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2783/2783_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) AO LONGO DE TODA EXTENSÃO DA RUA MARIA MARTINS DE ABREU, NO BAIRRO MARÍLIA, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2784/2784_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2784/2784_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR DOIS BANHEIROS QUÍMICOS NA PRAÇA DE EVENTOS, PARA USO DOS FREQUENTADORES DA RODA DE VIOLEIROS, QUE SE REALIZA AOS DOMINGOS NAQUELE LOCAL._x000D_
 </t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2785/2785_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2785/2785_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR EM FUNCIONAMENTO, URGENTEMENTE, O SERVIÇO_x000D_
 TELEFÔNICO 192 NO PRONTO ATENDIMENTO MÉDICO LOCAL._x000D_
 </t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2786/2786_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2786/2786_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE EQUIPARAR O PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE DO MUNICÍPIO COM O PISO NACIONAL DA_x000D_
 CATEGORIA, BEM COMO DE SE REALIZAR AVALIAÇÃO PARA VERIFICAR SE A_x000D_
 ATIVIDADE DOS MESMOS SE ENQUADRA DENTRE AQUELAS QUE DÃO DIREITO AO_x000D_
 RECEBIMENTO DO ADICIONAL DE INSALUBRIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2787/2787_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2787/2787_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SOLICITAR À FUNDAÇÃO SÃO CARLOS QUE COLOQUE EM FUNCIONAMENTO OS DOIS APARELHOS DE MAPEAMENTO DE PRESSÃO ARTERIAL DE PROPRIEDADE DAQUELA ENTIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2788/2788_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2788/2788_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE RECONTRATAR OS MÉDICOS QUE ESTÃO DEIXANDO DE_x000D_
 ATENDER NO PRONTO ATENDIMENTO MÉDICO MUNICIPAL, EM VIRTUDE DA MUDANÇA DA FORMA DE CONTRATAÇÃO DOS MESMOS._x000D_
 </t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Carlúcio</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2789/2789_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2789/2789_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE FIRMAR CONVÊNIO COM A FUNDAÇÃO SÃO CARLOS, VISANDO O REPASSE DE RECURSOS PÚBLICOS PARA AUXILIAR A ENTIDADE EM SUA_x000D_
 MANUTENÇÃO, BEM COMO PARA A CONTINUIDADE DA PRESTAÇÃO DE DIVERSOS SERVIÇOS DE SAÚDE OFERECIDOS POR AQUELA FUNDAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2790/2790_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2790/2790_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CALÇAR A RUA BAUHINIAS, NO BAIRRO CORONEL_x000D_
 LUCIANO, BEM COMO A RUA VILICO DE MORAES, NO BAIRRO SOL NASCENTE, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2791/2791_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2791/2791_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE INTERVENÇÕES VISANDO A MANUTENÇÃO DAS ESTRADAS VICINAIS DO DISTRITO DE MARTINS GUIMARÃES E DA COMUNIDADE DOS MIRANDAS, NESTE MUNICÍPIO_x000D_
 </t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2792/2792_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2792/2792_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE PROPORCIONAR AOS MOTORISTAS DE AMBULÂNCIA DESTE MUNICÍPIO OPORTUNIDADE PARA REALIZAREM CURSOS DE CAPACITAÇÃO EM PRIMEIROS SOCORROS._x000D_
 </t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2793/2793_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2793/2793_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE REALIZAR INTERVENÇÕES VISANDO A CORREÇÃO DO PISO DA RUA SÃO PAULO, EM SEU TRECHO AINDA NÃO ASFALTADO, QUE VAI DA RUA RIO DE JANEIRO À RUA PERNAMBUCO, NO CENTRO, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2794/2794_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2794/2794_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CALÇAR A RUA EURICO DOS SANTOS RIBEIRO, NOS BAIRROS MARÍLIA E MARIA FERNANDA II, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2795/2795_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2795/2795_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR UM REDUTOR DE VELOCIDADE NA RUA LUIZ_x000D_
 GUADALUPE, ANTES DE SEU CRUZAMENTO COM A AV. ISABEL DE CASTRO, NO SENTIDO CENTRO BAIRRO, NO CENTRO, DESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2796/2796_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2796/2796_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CALÇAR A RUA AMAZONAS, EM UM TRECHO DE APENAS TRÊS QUADRAS, SITUADO ENTRE AS RUAS JOSÉ MARIA REZENDE E EURICO DOS SANTOS RIBEIRO, NO BAIRRO MARÍLIA, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2797/2797_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2797/2797_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CALÇAR DUAS QUADRAS DA RUA FRANCISCO REZENDE,_x000D_
 EM FRENTE AO CEMEI – DONA CLARA LUCIANO, NO BAIRRO MARÍLIA, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2798/2798_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2798/2798_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CALÇAR A RUA VILICO DE MORAIS, NO BAIRRO SOL_x000D_
 NASCENTE, NESTE MUNICÍPIO, BEM COMO A INSTALAÇÃO DE POSTE, COM LUMINÁRIA, EM FRENTE AO NÚMERO DUZENTOS E OITO DA VIA PÚBLICA MENCIONADA._x000D_
 </t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2799/2799_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2799/2799_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CALÇAR TRÊS QUADRAS DA RUA SANTA CATARINA,_x000D_
 SITUADAS ENTRE A RUA JOÃO SAFAR E O FINAL DO CALÇAMENTO DAQUELA VIA PÚBLICA, NO SENTIDO BAIRRO / CENTRO, NO BAIRRO MARIA FERNANDA I, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2800/2800_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2800/2800_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO À DIRETORIA DA EMPRESA LOUIS DREYFUS_x000D_
 COMMODITIES S/A, SOLICITANDO QUE INFORMEM SE É VERDADEIRA A NOTÍCIA QUE RECEBEMOS NOS DANDO CONTA DE QUE A ÁREA ONDE ANTIGAMENTE LOCALIZAVA-SE A LAGOA DENOMINADA “BREJÃO”, E QUE HOJE É UTILIZADA PARA O PLANTIO DE CANA-DE-AÇÚCAR, SERÁ DESOCUPADA E ENTREGUE À MUNICIPALIDADE PARA A REVITALIZAÇÃO DA MESMA._x000D_
 </t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2801/2801_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2801/2801_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE ASFALTAR UMA QUADRA DA RUA RIO DE JANEIRO, NO TRECHO COMPREENDIDO ENTRE A PRAÇA CHICO SILVEIRA ATÉ A RUA SANTA CATARINA, NO CENTRO DESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2802/2802_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2802/2802_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE PAVIMENTAR A RUA MANAUS, NO BAIRRO MARÍLIA, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2803/2803_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2803/2803_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CALÇAR A RUA FRANCISCO REZENDE, NO TRECHO COMPREENDIDO ENTRE A RUA CECÍLIO BERNARDES E A RUA EURICO DOS SANTOS RIBEIRO, NO BAIRRO MARÍLIA, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2804/2804_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2804/2804_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE REFORMAR AS CALÇADAS LOCALIZADAS EM TORNO DO_x000D_
 CAMPO MUNICIPAL, NESTE MUNICÍPIO_x000D_
 </t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2805/2805_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2805/2805_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CALÇAR UMA QUADRA DA RUA JOSÉ LUCAS, NO BAIRRO MANGABEIRAS, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2806/2806_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2806/2806_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE LANÇAR “VINHOTO” NA ESTRADA VICINAL QUE LIGA_x000D_
 A MG-429 AO DISTRITO DE MARTINS GUIMARÃES, NESTE MUNICÍPIO, DE MODO A AMENIZAR OS EFEITOS DA POEIRA SOBRE OS SEUS USUÁRIOS._x000D_
 </t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2807/2807_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2807/2807_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CALÇAR A RUA DAS SUCUPIRAS, NO BAIRRO CORONEL LUCIANO, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2808/2808_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2808/2808_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE REALIZAR INTERVENÇÕES NA RUA MATO GROSSO, NO BAIRRO MARIA FERNANDA I, NESTA CIDADE, PRÓXIMO À IGREJA MATRIZ DE SÃO SEBASTIÃO, VISANDO A SUBSTITUIÇÃO DOS REDUTORES DE VELOCIDADE ALI EXISTENTES, FEITOS COM TACHÕES, POR OUTROS DO TIPO “LOMBADA”._x000D_
 </t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2809/2809_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2809/2809_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR UM POSTE DE ENERGIA ELÉTRICA, COM LUMINÁRIAS, NA RUA DIVINÓPOLIS, ESQUINA COM A RUA ACÁCIO MENDES, PRÓXIMO À PRAÇA JUCA RIBEIRO, NO BAIRRO AMÉRICO SILVA, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2810/2810_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2810/2810_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE CALÇAMENTO DA “RUA DO SENHOR DOCA” (ANTIGA TRAVESSA DO RETIRO), NO BAIRRO GOMES, NESTA CIDADE_x000D_
 </t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2811/2811_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2811/2811_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR LUMINÁRIA E A RESPECTIVA LÂMPADA, NO POSTE SITUADO À RUA MOEMA, ESQUINA COM AVENIDA BENEDITO VALADARES, NO BAIRRO GOMES, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2812/2812_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2812/2812_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE TOMAR AS PROVIDÊNCIAS CABÍVEIS PARA CONTER A_x000D_
 DESORDEM PÚBLICA E A PERTURBAÇÃO DO SOSSEGO DE TERCEIROS PROVOCADOS PELO ACÚMULO DE PESSOAS NA RUA PARAÍBA, ESQUINA COM A AV. BRASIL, NESTA CIDADE, PRINCIPALMENTE JOVENS E MENORES DE IDADE, QUE ALI SE REÚNEM PARA DIVERSÃO, GERALMENTE À NOITE E FINAIS DE SEMANA, E QUE PELO EXCESSO ACABAM POR INCOMODAR TODA VIZINHANÇA E ATÉ MESMO USUÁRIOS DAS REFERIDAS VIAS PÚBLICAS._x000D_
 </t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2813/2813_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2813/2813_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE INSTALAÇÃO DE CÂMERAS DE SEGURANÇA EM DETERMINADOS_x000D_
 LOCAIS QUE POR MOTIVOS DIVERSOS SÃO MAIS SUSCETÍVEIS À CRIMINALIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2814/2814_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2814/2814_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE REALIZAR NOVO PROCEDIMENTO LICITATÓRIO COM A_x000D_
 FINALIDADE DE PREENCHER AS VAGAS DISPONÍVEIS PARA A PERMISSÃO DA EXPLORAÇÃO DOS SERVIÇOS DE MOTOTÁXI E MOTO-FRETE NO NOSSO MUNICÍPIO, NOS TERMOS DO ARTIGO 26 DA LEI MUNICIPAL N.O 1774/2010._x000D_
 </t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2815/2815_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2815/2815_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CALÇAR AS VIAS AINDA NÃO PAVIMENTADAS SITUADAS NO_x000D_
 BAIRRO MARIA FERNANDA I, NESTE MUNICÍPIO, DE MODO QUE O MESMO VENHA A SER 100% PAVIMENTADO; BEM COMO A CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE._x000D_
 </t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2816/2816_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2816/2816_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CALÇAR OS TRÊS QUARTEIRÕES SITUADOS NO BAIRRO_x000D_
 MANGABEIRAS, NESTE MUNICÍPIO, QUE AINDA NÃO FORAM PAVIMENTADOS, DE MODO QUE O REFERIDO BAIRRO VENHA A FICAR 100 % PAVIMENTADO._x000D_
 </t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2817/2817_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2817/2817_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE MELHORAR A ILUMINAÇÃO NA PRAÇA DONA MARIA DA GLÓRIA MACIEL, NO BAIRRO MARÍLIA, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2818/2818_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2818/2818_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE PAVIMENTAÇÃO DA RUA MANAUS, PRÓXIMO AO BAR DO_x000D_
 CAÇAPAVA, NO BAIRRO MARÍLIA._x000D_
 </t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2819/2819_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2819/2819_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) NA RUA JOAQUIM GOMES PEREIRA, SENDO UM EM FRENTE À RESIDÊNCIA DE N.O 660 E OUTRO EM FRENTE À RESIDÊNCIA DE N.O 517, AMBAS SITUADAS NO BAIRRO GOMES, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2910/2910_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2910/2910_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CALÇAR AS RUAS: JOSAFÁ BERNARDES E DR. PEDRO MACIEL, AMBAS SITUADAS NO BAIRRO NOSSA SENHORA DAS GRAÇAS, NO NOSSO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2911/2911_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2911/2911_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE PAVIMENTAR A ESTRADA QUE LIGA A MG-429 AO DISTRITO DE MARTINS GUIMARÃES, OU PASSAR A MÁQUINA PATROL VISANDO MELHORAR AS CONDIÇÕES DE TRÁFEGO NA MESMA ATÉ QUE SEJA PAVIMENTADA, BEM COMO PRATICAR ATOS DE CONSERVAÇÃO NAS ESTRADAS VICINAIS QUE DÃO ACESSO À LOCALIDADE DOS “MIRANDAS”, MARTINS GUIMARÃES E OUTRAS DA ZONA RURAL DO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2912/2912_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2912/2912_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE ADQUIRIR NOVAS AMBULÂNCIAS, QUE NÃO SEJAM PEQUENOS FURGÕES, MAS SIM, VANS, QUE SÃO DE MAIOR PORTE, QUE POSSAM TRANSPORTAR QUALQUER PACIENTE COM CONFORTO E SEGURANÇA._x000D_
 </t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2913/2913_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2913/2913_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR UM REDUTOR DE VELOCIDADE NA RUA SERGIPE,_x000D_
 NO TRECHO COMPREENDIDO ENTRE A RUA DR. RÔMULO AMORIM E A PRAÇA DONA_x000D_
 ALEXANDRINA, NO BAIRRO SANTA ALEXANDRINA, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2914/2914_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2914/2914_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CALÇAR AS RUAS: VEREADOR EURICO DE MORAIS (DUAS QUADRAS), RUA GERALDO DE AZEVEDO (DUAS QUADRAS), E RUA MARIA DA GLÓRIA MACIEL (DUAS QUADRAS), TODAS SITUADAS NO BAIRRO GOMES, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2915/2915_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2915/2915_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE ADQUIRIR OU PERMUTAR UM TERRENO SITUADO ENTRE AS_x000D_
 RUAS SECUNDINO RODRIGUES, PROFESSOR PAULO LOBATO E RONALDINO G. R., ONDE TAMBÉM TERMINA A RUA MATO GROSSO, NO BAIRRO CHICO MIRANDA, COM A FINALIDADE DA CONSTRUÇÃO DE UMA PRAÇA PÚBLICA._x000D_
 </t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2916/2916_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2916/2916_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE REALIZAR INTERVENÇÃO VISANDO TAPAR UM GRANDE_x000D_
 BURACO EXISTENTE NA RUA ALMIRANTE TAMANDARÉ, ESQUINA COM A RUA HOMERO DE CASTRO, NO BAIRRO GOMES._x000D_
 </t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2917/2917_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2917/2917_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CALÇAR DUAS QUADRAS DA RUA SÃO CARLOS, COMPREENDIDAS ENTRE AS RUAS MODESTO GOMES E LUZ, NO BAIRRO AMÉRICO SILVA, DE MODO QUE A MESMA VENHA A SER 100 % PAVIMENTADA._x000D_
 </t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2918/2918_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2918/2918_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE APROVEITAR OS RECURSOS OFERECIDOS PELOS PROGRAMAS_x000D_
 “PROINFÂNCIA” E “QUADRA NAS ESCOLAS”, DO MINISTÉRIO DA EDUCAÇÃO, PARA A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA, COM A RESPECTIVA COBERTURA, NA ESCOLA MUNICIPAL ÂNGELO PERILO, SITUADA NO DISTRITO DE MARTINS GUIMARÃES, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2919/2919_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2919/2919_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE UTILIZAR OS RECURSOS ORÇAMENTÁRIOS DESTINADOS PARA_x000D_
 A AQUISIÇÃO E DISTRIBUIÇÃO DE MATERIAIS DE CONSTRUÇÃO PARA REFORMA DAS MORADIAS DE PESSOAS CARENTES DE NOSSA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2920/2920_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2920/2920_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE OS AGENTES DE COMBATE ÀS ENDEMIAS TRABALHAREM,_x000D_
 COM O RECEBIMENTO DE HORAS EXTRAS, AOS SÁBADOS, DOMINGOS, FERIADOS, DIAS SANTOS E QUANDO FOR PONTO FACULTATIVO NA ADMINISTRAÇÃO MUNICIPAL, TENDO EM VISTA A RELEVÂNCIA DO SERVIÇO E O FATO DE QUE VEM SENDO ANUNCIADO PELA SECRETARIA MUNICIPAL DE SAÚDE_x000D_
 E PELA ADMINISTRAÇÃO QUE O COMBATE À DENGUE ESTÁ SENDO REALIZADO 24 HORAS POR DIA._x000D_
 </t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2983/2983_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2983/2983_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE REALIZAR INTERVENÇÕES NO PISO DA AV. GETÚLIO VARGAS, NO TRECHO COMPREENDIDO ENTRE A RUA ÂNGELO PERILO E A RUA GOIÁS, NO CENTRO, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2984/2984_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2984/2984_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DA INSTALAÇÃO DE SISTEMA DE AR CONDICIONADO NO TEATRO_x000D_
 FAUSTO REZENDE, SITUADO NO NOSSO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2985/2985_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2985/2985_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE REALIZAR INTERVENÇÃO, FAZENDO UMA “DEPRESSÃO”, NO_x000D_
 PISO DA AVENIDA VEREADOR DOUTOR ANTENOR CHAGAS MADEIRA, ESQUINA COM RUA ANTÔNIO CORNÉLIO DE OLIVEIRA, NO BAIRRO MARÍLIA, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2995/2995_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2995/2995_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DA CONTRATAÇÃO DE PROFESSOR GRADUADO EM ARTES A FIM DE LECIONAR NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL, BEM COMO ATUAR JUNTO À SECRETARIA DE CULTURA DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2996/2996_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2996/2996_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR UMA PLACA EDUCATIVA EM FRENTE À CASA DA AMIZADE SITUADA NA RUA JOAQUIM GOMES PEREIRA, ESQUINA COM A RUA JOAQUIM GOMES BERNARDES FILHO, BAIRRO GOMES, COM A SEGUINTE REDAÇÃO: “PROIBIDO JOGAR LIXO NESTE LOCAL”._x000D_
 </t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2997/2997_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2997/2997_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR INTERVENÇÕES VISANDO A REFORMA DA PONTE DENOMINADA “PONTE DO WANDO”, SITUADA NA COMUNIDADE DOS “MIRANDAS”, BEM COMO A REFORMA DAS ESTRADAS QUE DÃO ACESSO À REFERIDA COMUNIDADE E AO  DISTRITO DE MARTINS GUIMARÃES.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2998/2998_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2998/2998_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR INTERVENÇÕES VISANDO TAPAR BURACOS EXISTENTES AO LONGO DAS PRINCIPAIS VIAS DO NOSSO MUNICÍPIO, A EXEMPLO DA AVENIDA BRASIL; AVENIDA FERNÃO DIAS E AV. JOSÉ BERNARDES MACIEL, DENTRE TANTAS OUTRAS QUE DENOTAREM TAL NECESSIDADE.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2999/2999_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2999/2999_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR REDUTOR DE VELOCIDADE NA RUA SECUNDINO RODRIGUES, PRÓXIMO AO CRUZAMENTO DESTA COM A AV. BELA VISTA, EM FRENTE À PRAÇA SILAS FERREIRA DA COSTA, NO  BAIRRO CHICO MIRANDA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2972/2972_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2972/2972_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES INFRA-ASSINADOS, REGIMENTALMENTE APOIADOS, REQUEREM A_x000D_
 VOSSA EXCELÊNCIA SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO MOÇÃO DE_x000D_
 APLAUSO AO SR. NESTOR OLIVEIRA, PARABENIZANDO-O PELOS RELEVANTES_x000D_
 SERVIÇOS PRESTADOS EM PROL DA COMUNIDADE LAGOPRATENSE._x000D_
 </t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2973/2973_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2973/2973_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES INFRA-ASSINADOS, REGIMENTALMENTE APOIADOS, REQUEREM A_x000D_
 VOSSA EXCELÊNCIA SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO MOÇÃO DE_x000D_
 APLAUSO A JULIANO FLÁVIO ROCHA PEREIRA, PARABENIZANDO-O PELOS_x000D_
 RELEVANTES SERVIÇOS PRESTADOS EM PROL DA COMUNIDADE LAGOPRATENSE._x000D_
 </t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t xml:space="preserve">Sabrina Elen de Novaes, </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2974/2974_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2974/2974_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES INFRA-ASSINADOS, REGIMENTALMENTE APOIADOS, REQUEREM A_x000D_
 VOSSA EXCELÊNCIA, SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO, MOÇÃO DE APLAUSO ÀS EMPREGADAS PÚBLICAS ENCARREGADAS PELO SERVIÇO DE LIMPEZA EM TODA ÁREA DE SAÚDE DO MUNICÍPIO, PARABENIZANDO-AS PELOS RELEVANTES SERVIÇOS PRESTADOS EM PROL DA COMUNIDADE LAGOPRATENSE._x000D_
 </t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2975/2975_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2975/2975_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES INFRA-ASSINADOS, REGIMENTALMENTE APOIADOS, REQUEREM A_x000D_
 VOSSA EXCELÊNCIA SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO MOÇÃO DE_x000D_
 APLAUSO À ASSOCIAÇÃO DOS CATADORES DE PAPEL, DE PAPELÃO E DE MATERIAIS REAPROVEITÁVEIS DE LAGOA DA PRATA – ASCALP, INSCRITA NO CNPJ SOB O NO 05.318.859/0001-67, PARABENIZANDO-A, BEM COMO A_x000D_
 SEUS INTEGRANTES, PELOS RELEVANTES SERVIÇOS PRESTADOS EM PROL DA COMUNIDADE LAGOPRATENSE._x000D_
 </t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2988/2988_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2988/2988_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO MOÇÃO DE APLAUSO AO CENTRO ESPÍRITA BENEFICENTE UNIÃO DO VEGETAL, PARABENIZANDO-O PELO CINQUENTENÁRIO DE SUA CRIAÇÃO, A SER COMEMORADO NO PRÓXIMO DIA 22 DE JULHO, BEM COMO PELOS RELEVANTES SERVIÇOS PRESTADOS EM PROL DA COMUNIDADE LAGOPRATENSE, POR MEIO DE SEU NÚCLEO EM LAGOA DA PRATA._x000D_
 </t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2989/2989_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2989/2989_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO MOÇÃO DE APLAUSO AO PADRE MARCO TIAGO DA SILVA, PÁROCO DA PARÓQUIA SÃO FRANCISCO DE ASSIS, PARABENIZANDO-O PELOS RELEVANTES SERVIÇOS PRESTADOS EM PROL DA COMUNIDADE LAGOPRATENSE, BEM COMO PELA CELEBRAÇÃO DA SEMANA SANTA EM LAGOA DA PRATA._x000D_
 </t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>Delei, Jose Carlos de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2990/2990_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2990/2990_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO MOÇÃO DE APLAUSO AO PADRE JOSÉ DE CASTRO LIMA, PÁROCO DA PARÓQUIA SÃO SEBASTIÃO, PARABENIZANDO-O PELOS RELEVANTES SERVIÇOS PRESTADOS EM PROL DA COMUNIDADE LAGOPRATENSE, BEM COMO PELA CELEBRAÇÃO DA SEMANA SANTA EM LAGOA DA PRATA._x000D_
 </t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2991/2991_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2991/2991_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO MOÇÃO DE APLAUSO A IGOR SAINT CLAIR DE CASTRO DOCO, PARABENIZANDO-O PELO EXCELENTE RESULTADO EM DIVERSOS VESTIBULARES, ELEVANDO O NOME DE LAGOA DA PRATA._x000D_
 </t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2846/2846_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2846/2846_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO MOÇÃO DE APLAUSO A ERILDO ANTÔNIO DE ABREU, PARABENIZANDO-O PELOS RELEVANTES SERVIÇOS SOCAIS PRESTADOS EM PROL DOS CIDADÃOS LAGOPRATENSES._x000D_
 </t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2992/2992_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2992/2992_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO, MOÇÃO DE APLAUSO AO GRUPO ESPECIALIZADO EM PREVENÇÃO MOTORIZADA OSTENSIVA RÁPIDA – GEPMOR - DA POLÍCIA MILITAR, PARABENIZANDO-O PELOS RELEVANTES SERVIÇOS PRESTADOS EM PROL DA COMUNIDADE LAGOPRATENSE._x000D_
 </t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2993/2993_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2993/2993_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO MOÇÃO DE APLAUSO AO SR. RONALDO SILVA, PARABENIZANDO-O PELO SEU EMPENHO EM FOMENTAR A RELIGIÃO, BEM COMO PELOS RELEVANTES SERVIÇOS SOCIAIS QUE DESEMPENHA._x000D_
 </t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2994/2994_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2994/2994_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO MOÇÃO DE APLAUSO A THATIANE MIRANDA SILVA, PARABENIZANDO-A PELA BRILHANTE CARREIRA ARTÍSTICA QUE VEM TRILHANDO, ELEVANDO O NOME DE LAGOA DA PRATA._x000D_
 </t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2673/2673_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2673/2673_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE A LEITURA DOS PARECERES DAS COMISSÕES PERMANENTES DESTA CASA SOBRE O PROJETO DE LEI NO CM-01/2011 QUE “REVISA OS VALORES DOS SUBSÍDIOS DOS AGENTES POLÍTICOS DO MUNICÍPIO DE LAGOA DA PRATA” SEJA FEITA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2674/2674_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2674/2674_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM 01/2011 QUE “REVISA OS VALORES DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 REQUER AINDA, QUE O PROJETO DE LEI CM 01/2011 QUE “REVISA OS VALORES DOS SUBSÍDIOS DOS AGENTES POLÍTICOS DO MUNICÍPIO DE LAGOA DA PRATA” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO TAMBÉM NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2675/2675_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2675/2675_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM - 02/2011 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”,_x000D_
 BEM COMO O PROJETO DE LEI EM - 04/2011 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2676/2676_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2676/2676_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE INCLUIR NO PROGRAMA DE SINALIZAÇÃO DE TRÂNSITO EM APLICAÇÃO NO MUNICÍPIO, A COLOCAÇÃO DE UMA ROTATÓRIA NO CRUZAMENTO DA RUA SETE DE SETEMBRO COM A RUA BELO HORIZONTE, NO BAIRRO AMÉRICO SILVA._x000D_
 </t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2677/2677_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2677/2677_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE_x000D_
 INCLUIR NO PROGRAMA DE SINALIZAÇÃO DE TRÂNSITO EM APLICAÇÃO NO MUNICÍPIO, A COLOCAÇÃO DE REDUTORES DE VELOCIDADE NA AV. JOSÉ BERNARDES MACIEL PRÓXIMO AO SEU CRUZAMENTO COM A RUA RIO DE JANEIRO, NO CENTRO DESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2678/2678_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2678/2678_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO O DIRETOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DO MUNICÍPIO DE LAGOA DA PRATA – SAAE/LP, SR. JOSÉ OSVALDO DE OLIVEIRA, BEM COMO DO ENGENHEIRO DA REFERIDA AUTARQUIA, SR. ASTÁCIO CORREIA NETO, PARA COMPARECEREM À CÂMARA MUNICIPAL PARA TRATAR A RESPEITO DOS SEGUINTES ASSUNTOS:_x000D_
 &amp;#8722;   SITUAÇÃO DA REDE DE ESGOTO DA ÁREA CENTRAL DA CIDADE E DO BAIRRO ERNESTINA BERNARDES, BEM COMO OS CRITÉRIOS E PERIODICIDADE NA MANUTENÇÃO DAS REFERIDAS REDES._x000D_
 </t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2679/2679_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2679/2679_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE DENTRE AS OBRAS A SEREM_x000D_
 REALIZADAS PELA ADMINISTRAÇÃO NESTE ANO, A PREVISÃO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA SÃO PAULO, NO TRECHO COMPREENDIDO ENTRE AS RUAS RIO DE JANEIRO E PARAÍBA, NO CENTRO DESTA CIDADE, OU PELO MENOS INTERVENÇÕES VISANDO CORRIGIR AS IRREGULARIDADES NO PISO DA REFERIDA VIA PÚBLICA._x000D_
 </t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2680/2680_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2680/2680_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, QUAIS PROVIDÊNCIAS FORAM TOMADAS_x000D_
 PELA ADMINISTRAÇÃO QUANTO À FALTA DE SERINGA DE INSULINA NA FARMACINHA DA PREFEITURA, OCORRIDA NO ANO PASSADO E TAMBÉM SE O PROBLEMA SE ENCONTRA SANADO._x000D_
 </t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2681/2681_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2681/2681_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO O SECRETÁRIO MUNICIPAL DE TRANSPORTES E LIMPEZA PÚBLICA, SR. EDSON MIRANDA, PARA COMPARECER À CÂMARA MUNICIPAL PARA TRATAR A RESPEITO DOS SEGUINTES ASSUNTOS:_x000D_
 &amp;#8722;   SITUAÇÃO DO MUNICÍPIO QUANTO AOS TRABALHOS DE LIMPEZA URBANA;_x000D_
 &amp;#8722;   SE HÁ PREVISÃO PARA MUTIRÕES DE LIMPEZA NOS BAIRROS;_x000D_
 &amp;#8722;   COMO VEM FUNCIONANDO A COLETA DE LIXO NO PERÍODO DA NOITE. OS MOTIVOS DA MUDANÇA DE HORÁRIO E OS RESULTADOS._x000D_
 </t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2682/2682_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2682/2682_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO À FUNCIONÁRIA DA CEMIG RESPONSÁVEL PELOS INTERESSES DESTA CASA JUNTO À REFERIDA EMPRESA, SENHORA DINORALVA,_x000D_
 SOLICITANDO À MESMA QUE ENVIDE ESFORÇOS NO SENTIDO DE SOLUCIONAR O PROBLEMA DE QUEDA DE TENSÃO NA REDE DE ENERGIA ELÉTRICA DO DISTRITO DE MARTINS GUIMARÃES._x000D_
 </t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2683/2683_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2683/2683_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM – 3/2011 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS E CONTRIBUIÇÕES ÀS ENTIDADES QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS”, BEM COMO O PROJETO DE LEI NO EM-6/2011 QUE “AUTORIZA O EXECUTIVO MUNICIPAL CONCEDER SUBVENÇÃO SOCIAL À FUNDAÇÃO SÃO CARLOS E CONTÉM OUTRAS PROVIDÊNCIAS” POSSAM SER APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2684/2684_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2684/2684_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE A LEITURA DO PARECER DA COMISSÃO PERMANENTE DE LEGISLAÇÃO JUSTIÇA E_x000D_
 REDAÇÃO DESTA CASA SOBRE O PROJETO DE LEI COMPLEMENTAR NO EM-01/2011 QUE “ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N.O 22/97 E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS” SEJA FEITA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2685/2685_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2685/2685_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ PREVISÃO PARA A REALIZAÇÃO DE MUTIRÃO DE LIMPEZA E COMBATE À DENGUE NO CONJUNTO HABITACIONAL CLARA HENRIQUE LUCIANO, NO BAIRRO MONSENHOR ALFREDO, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2686/2686_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2686/2686_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ PREVISÃO PARA A VOLTA DA JORNADA DE SEIS HORAS DIÁRIAS PARA TODOS OS EMPREGADOS PÚBLICOS MUNICIPAIS_x000D_
 </t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2687/2687_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2687/2687_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI COMPLEMENTAR NO EM-01/2011 QUE “ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N.O 22/97 E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2688/2688_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2688/2688_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE A LEITURA DO PARECER DAS COMISSÕES PERMANENTE DE LEGISLAÇÃO JUSTIÇA,_x000D_
 REDAÇÃO, FINANÇAS, ORÇAMENTO, TOMADA DE CONTAS, OBRAS E SERVIÇOS PÚBLICOS, DESTA CASA SOBRE O PROJETO DE LEI NO EM-10/2011 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO, EM FAVOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS” SEJA FEITA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2689/2689_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2689/2689_texto_integral.pdf</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2690/2690_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2690/2690_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ PREVISÃO PARA A VOLTA DA JORNADA DE SEIS HORAS DIÁRIAS PARA TODOS OS EMPREGADOS PÚBLICOS MUNICIPAIS._x000D_
 </t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2691/2691_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2691/2691_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE INFORME AOS DEMAIS VEREADORES SE EXISTE A POSSIBILIDADE DE SE DEVOLVER AOS COFRES DO MUNICÍPIO O MONTANTE DE RECURSOS PÚBLICOS QUE POR VENTURA ESTEJA E VENHA ESTAR NO CAIXA DA CÂMARA MUNICIPAL E QUE NÃO SERÁ UTILIZADO PELA EDILIDADE, PARA QUE POSSA SER FEITO O REPASSE DESTES VALORES À ASSOCIAÇÃO DOS ESTUDANTES UNIVERSITÁRIOS DE LAGOA DA PRATA, INSCRITA NO CNPJ SOB O NO 10.241.395/0001-78, EM COMUM ACORDO COM O EXECUTIVO MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2692/2692_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2692/2692_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE PREVISÃO PARA A REALIZAÇÃO_x000D_
 DE CAPINA E LIMPEZA DE ALGUMAS VIAS PÚBLICAS MUNICIPAIS, DENTRE ELAS A AV. GUANABARA, EM SEU CRUZAMENTO COM A RUA MATO GROSSO, NA REGIÃO CENTRAL, DESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2693/2693_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2693/2693_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AOS PROMOTORES DE JUSTIÇA DA COMARCA, DR. EDUARDO DE PAULA MACHADO E EDUARDO ALMEIDA DA SILVA, ACOMPANHADO DESTE_x000D_
 REQUERIMENTO, SOLICITANDO AOS MESMOS QUE TOMEM AS DEVIDAS PROVIDÊNCIAS NO SENTIDO DE SE APURAR OS FATOS NARRADOS NA JUSTIFICATIVA DESTE REQUERIMENTO._x000D_
 QUE SEJA ENVIADA CÓPIA DESTE DOCUMENTO E DO OFÍCIO ENCAMINHADO AO MP, PARA O CHEFE DO PODER EXECUTIVO LOCAL._x000D_
 </t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2694/2694_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2694/2694_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE DENTRE AS VIAS PÚBLICAS QUE SERÃO_x000D_
 PAVIMENTADAS EM BREVE NO MUNICÍPIO, SE ENCONTRAM A TRAVESSA FRANCISCO PACHECO E UM PEQUENO TRECHO DA RUA PEDRO ROBERTO AMORIM, NO BAIRRO GOMES, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2695/2695_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2695/2695_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE A REUNIÃO ORDINÁRIA DO PRÓXIMO DIA 07 DE MARÇO SEJA TRANSFERIDA PARA O DIA ______, DO MESMO MÊS, ÀS _______ HORAS._x000D_
 </t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2696/2696_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2696/2696_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO A SECRETÁRIA MUNICIPAL DE SAÚDE, SRA. ELENICE APARECIDA MIRANDA PINTO, PARA COMPARECER À CÂMARA MUNICIPAL PARA TRATAR A RESPEITO DOS ASSUNTOS ABAIXO DESCRITOS._x000D_
 QUE SEJA ENVIADO AINDA, OFÍCIO CONVIDANDO O PRESIDENTE DA FUNDAÇÃO SÃO CARLOS, DR. JÚLIO DE CASTRO, PARA QUE POSSA COMPARECER A ESTA CASA NA MESMA DATA E HORÁRIO AGENDADOS COM A SECRETÁRIA DE SAÚDE DO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2697/2697_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2697/2697_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO O DIRETOR DA GUARDA PATRIMONIAL MUNICIPAL, SR. PEDRO PEREIRA NETO, PARA COMPARECER À CÂMARA MUNICIPAL, NO PRAZO LEGAL, PARA TRATAR A RESPEITO DOS SEGUINTES ASSUNTOS:_x000D_
 &amp;#8722; INFORMAR A ESTA CASA OS MOTIVOS PELOS QUAIS FORAM INTERROMPIDOS OS TRABALHOS DOS AGENTES DA GUARDA PATRIMONIAL MUNICIPAL, DE AUXÍLIO À POLÍCIA MILITAR NO TRÂNSITO E EM DIVERSAS AÇÕES DE SEGURANÇA, O QUE RESULTAVA EM UM EXCELENTE RESULTADO PARA A POPULAÇÃO;_x000D_
 &amp;#8722; SE ANTES VINHA FUNCIONANDO MUITO BEM, COM O APOIO DOS AGENTES QUE ESTAVAM SATISFEITOS, INFORMAR SE HÁ A POSSIBILIDADE DE RETORNAR OS TRABALHOS INTERROMPIDOS._x000D_
 </t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2698/2698_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2698/2698_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO O SECRETÁRIO MUNICIPAL DE OBRAS PARA COMPARECER À CÂMARA MUNICIPAL PARA TRATAR A RESPEITO DOS SEGUINTES ASSUNTOS:_x000D_
 &amp;#8722; EXISTÊNCIA DE PROJETO EM EXECUÇÃO OU A EXECUTAR, VISANDO A SOLUÇÃO DOS PROBLEMAS DE ESCOAMENTO DAS ÁGUAS PLUVIAIS EM DIVERSOS PONTOS DA CIDADE;_x000D_
 &amp;#8722; ANDAMENTO DAS OBRAS DE PAVIMENTAÇÃO DE VIAS PÚBLICAS (QUAIS VIAS ESTÃO SENDO OU SERÃO PAVIMENTADAS)._x000D_
 </t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2699/2699_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2699/2699_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO ÀS EXCELENTÍSSIMAS DELEGADAS DE POLÍCIA CIVIL - DRA. LÍLIAN VIDAL DE OLIVEIRA E DRA. LÉLIS VIDAL ROCHA GONTIJO, E AO COMANDANTE DA POLÍCIA MILITAR LOCAL, CAPITÃO VALDECI DONIZETI DE MATTOS, CONVIDANDO-OS PARA UMA REUNIÃO NO PLENÁRIO DESTA CASA, EM REUNIÃO ORDINÁRIA, EM DATA A SER AGENDADA, PARA QUE POSSAMOS CONVERSAR A RESPEITO DA SEGURANÇA PÚBLICA EM NOSSO MUNICÍPIO, VISANDO_x000D_
 AÇÕES CONJUNTAS NO SENTIDO DE ENCONTRAR SOLUÇÕES PARA OS PROBLEMAS LIGADOS A ESTA ÁREA OU PELO MENOS DIMINUIR SEUS EFEITOS._x000D_
 </t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2700/2700_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2700/2700_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, OS MOTIVOS PELOS QUAIS ESTÃO_x000D_
 FALTANDO REMÉDIOS PARA PRESSÃO NA FARMACINHA MUNICIPAL, BEM COMO A RAZÃO DA DISTRIBUIÇÃO DE SENHAS, LEVANDO-NOS A CRER QUE ESTÁ HAVENDO FILA DE ESPERA PARA O FORNECIMENTO DE MEDICAMENTOS NA FARMACINHA MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2701/2701_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2701/2701_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO A DIRETORA GERAL DA SAÚDE, SRA. ROCHELE NEVES, PARA COMPARECER À_x000D_
 CÂMARA MUNICIPAL PARA TRATAR A RESPEITO DOS SEGUINTES ASSUNTOS:_x000D_
 &amp;#8722;    VIGILÂNCIA SANITÁRIA:_x000D_
 &amp;#8722;    SITUAÇÃO DOS CÃES SOLTOS PELA CIDADE;_x000D_
 &amp;#8722;    SE CONTINUA O PROCESSO DE ESTERILIZAÇÃO INICIADO NO ANO PASSADO, COMO O MESMO VEM SENDO DESENVOLVIDO;_x000D_
 &amp;#8722;    COMO SE ENCONTRA O CANIL MUNICIPAL, QUANTOS ANIMAIS, QUANTOS PROFISSIONAIS TRABALHANDO NO LOCAL, CUSTO MENSAL DE MANUTENÇÃO;_x000D_
 &amp;#8722;    CUSTO TOTAL POR MÊS COM AS AÇÕES VISANDO PROTEGER A SAÚDE PÚBLICA DO EXCESSO DE CÃES SOLTOS PELA CIDADE, INCLUSIVE OS GASTOS COM O CANIL._x000D_
 </t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2702/2702_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2702/2702_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM 11/2011 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS ÀS ENTIDADES QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2703/2703_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2703/2703_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI COMPLEMENTAR CM-01/2011 QUE “ALTERA DISPOSITIVO DA LEI COMPLEMENTAR NO 68/2007 QUE CRIA A GUARDA PATRIMONIAL E DÁ OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2704/2704_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2704/2704_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO_x000D_
 AO MESMO QUE INFORME A ESTA CASA, SE AS DISPOSIÇÕES DO INCISO IV DO ARTIGO 266 DO CÓDIGO DE POSTURAS MUNICIPAL VÊM SENDO APLICADAS PELA FISCALIZAÇÃO MUNICIPAL E SENDO POSITIVA A RESPOSTA, QUE ENVIE A ESTA CASA, CÓPIA DOS PEDIDOS DE REGULAMENTAÇÃO APRESENTADA PELOS INTERESSADOS, NOS TERMOS DOS PARÁGRAFOS DO ARTIGO 266 DO CÓDIGO DE POSTURAS MUNICIPAIS._x000D_
 </t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2705/2705_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2705/2705_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE É POSSÍVEL A REALIZAÇÃO DE INTERVENÇÃO NA RUA MATO GROSSO, NO BAIRRO MARIA FERNANDA I, NESTA CIDADE, PRÓXIMO À IGREJA MATRIZ DE SÃO_x000D_
 SEBASTIÃO, VISANDO A SUBSTITUIÇÃO DOS REDUTORES DE VELOCIDADE ALI EXISTENTES, FEITOS COM TACHÕES, POR OUTROS DO TIPO “LOMBADA”._x000D_
 </t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2706/2706_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2706/2706_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE HÁ PREVISÃO PARA O CALÇAMENTO DA ÁREA CENTRAL DA RUA EURICO DOS SANTOS RIBEIRO, NO BAIRRO MARÍLIA, ONDE FORAM RETIRADOS OS CANTEIROS QUE EXISTIAM NA REFERIDA VIA PÚBLICA._x000D_
 </t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2707/2707_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2707/2707_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE HÁ PREVISÃO PARA NOVA IMPLEMENTAÇÃO DO SISTEMA DE IDENTIFICAÇÃO DAS VIAS PÚBLICAS POR MEIO DA INSCRIÇÃO DO NOME DAS MESMAS NOS POSTES DE ENERGIA ELÉTRICA._x000D_
 </t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2708/2708_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2708/2708_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO REPRESENTANTE LEGAL DA AGÊNCIA DOS_x000D_
 CORREIOS SITUADA NESTA CIDADE, SOLICITANDO AO MESMO QUE EM ESPECIAL FAVOR, COMPAREÇA A ESTA CASA, EM REUNIÃO ORDINÁRIA, EM DATA A SER AGENDADA, PARA INFORMAR AOS VEREADORES E TODA POPULAÇÃO SOBRE A DIFICULDADE QUE OS CARTEIROS TÊM ENCONTRADO   PARA    ENTREGAR   CORRESPONDÊNCIAS   NAS   RESIDÊNCIAS  DO  CONJUNTO HABITACIONAL CLARA HENRIQUE LUCIANO, NO BAIRRO MARÍLIA, BEM COMO NO RESIDENCIAL DE_x000D_
 INTERESSE SOCIAL SOL NASCENTE (CONJUNTO HABITACIONAL CASA MINEIRA), TENDO EM VISTA QUE ESTES MORADORES NÃO VÊM RECEBENDO SUAS CORRESPONDÊNCIAS REGULARMENTE._x000D_
 </t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2709/2709_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2709/2709_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA REALIZADA UMA SESSÃO SOLENE EM COMEMORAÇÃO AOS 150 ANOS_x000D_
 DA CAIXA ECONÔMICA FEDERAL, FESTEJADOS NO DIA 12 DE JANEIRO DESTE ANO._x000D_
 </t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2710/2710_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2710/2710_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-13/2011 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A DOAR IMÓVEIS QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS”, BEM COMO O PROJETO DE LEI EM-14/2011 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS ÀS ENTIDADES QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2711/2711_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2711/2711_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE A LEITURA DOS PARECERES DAS COMISSÕES PERMANENTES DE LEGISLAÇÃO_x000D_
 JUSTIÇA, REDAÇÃO, FINANÇAS, ORÇAMENTO, TOMADA DE CONTAS, OBRAS E SERVIÇOS PÚBLICOS, DESTA CASA SOBRE O PROJETO DE LEI EM-15/2011 QUE “ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO E CONTÉM OUTRAS PROVIDÊNCIAS” E O PROJETO DE LEI EM-17/2011 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUIÇÃO À ASSOCIAÇÃO AMBIENTALISTA_x000D_
 DOS PESCADORES AMADORES DE LAGOA DA PRATA”, SEJA FEITA NA PRESENTE_x000D_
 REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2712/2712_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2712/2712_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA O PROJETO DE LEI EM-_x000D_
 17/2011   QUE   “AUTORIZA     O  EXECUTIVO      MUNICIPAL     A_x000D_
 CONCEDER CONTRIBUIÇÃO À ASSOCIAÇÃO AMBIENTALISTA DOS PESCADORES AMADORES DE LAGOA DA PRATA”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2713/2713_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2713/2713_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE PREVISÃO PARA A REALIZAÇÃO_x000D_
 DE CALÇAMENTO DA RUA JOSINO FRANCISCO VIDAL, NA DIVISA DOS BAIRROS MARÍLIA E MARIA FERNANDA II, BEM COMO, NO BAIRRO MONSENHOR ALFREDO, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2714/2714_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2714/2714_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA INSERIDA NOS ANAIS DESTA CASA DE LEIS A RELAÇÃO DAS CIDADÃS HOMENAGEADAS COM A MEDALHA DE HONRA AO MÉRITO MUNICIPAL_x000D_
 OSMARI CLARINDA DE OLIVEIRA, COMENDA COM QUE A CÂMARA MUNICIPAL HOMENAGEIA AS MULHERES QUE SE DESTACAM NA SOCIEDADE LAGOPRATENSE._x000D_
 </t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2715/2715_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2715/2715_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE DE SE MODIFICAR O SISTEMA DE DISTRIBUIÇÃO DE MEDICAMENTOS PELA SECRETARIA MUNICIPAL DE SAÚDE, PASSANDO A SER FEITA PELAS ESTRATÉGIAS DA SAÚDE DE FAMÍLIA (ANTIGOS PSFS), POR MEIO DOS AGENTES COMUNITÁRIOS DE SAÚDE, ESPECIALMENTE OS MEDICAMENTOS DE USO CONTÍNUO, CONTROLADO E PARA PESSOAS IDOSAS._x000D_
 </t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2716/2716_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2716/2716_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI NO CM-2/2011 QUE “PROÍBE O USO DE SACOLAS PLASTICAS À BASE DE POLIETILENO OU DERIVADOS DE PETRÓLEO” E O PROJETO DE LEI CM-06/2011 QUE “AUTORIZA O SAAE A RECEBER DOAÇÕES” SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2717/2717_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2717/2717_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-16/2011 QUE “ALTERA LEI 984/2001” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2718/2718_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2718/2718_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI NO CM-07/2011 QUE “DECLARA DE UTILIDADE PÚBLICA A CÂMARA DE DIRIGENTES LOJISTAS DE LAGOA DA PRATA ” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>TCP - Todas comissões permanentes</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2719/2719_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2719/2719_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM ENVIADAS AO CONSELHO MUNICIPAL DA CIDADE DE LAGOA DA PRATA, CÓPIA DOS PROJETOS DE LEI ABAIXO DESCRITOS, PARA ANÁLISE_x000D_
 E OPINIÃO DE SEUS MEMBROS, NOS TERMOS DA LEI COMPLEMENTAR N.O 60/2006 – PLANO DIRETOR DO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2720/2720_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2720/2720_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INTERCEDA JUNTO À DIRETORIA DA EMPRESA LOUIS DREYFUS COMMODITIES BIOENERGIA SA, NO SENTIDO DE CONVENCÊ-LA A CONTRATAR SOMENTE TRABALHADORES DE LAGOA DA PRATA PARA A PRÓXIMA SAFRA, BEM COMO A DESATIVAR O ALOJAMENTO CONSTRUÍDO NA ÁREA RURAL DO MUNICÍPIO PARA ABRIGAR TRABALHADORES DE OUTRAS LOCALIDADES E POR_x000D_
 FIM, A CEDER REFERIDO IMÓVEL PARA O FUNCIONAMENTO DE “FAZENDAS DE RECUPERAÇÃO”, TANTO FEMININA QUANTO MASCULINA._x000D_
 </t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2721/2721_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2721/2721_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI NO EM - 18/2011 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUIÇÃO À CDL-LP” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2722/2722_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2722/2722_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE A REUNIÃO ORDINÁRIA DO PRÓXIMO DIA 18 DE ABRIL SEJA TRANSFERIDA PARA O DIA ______, DO MESMO MÊS, ÀS _______ HORAS._x000D_
 </t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2723/2723_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2723/2723_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO O SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, SR. DENILSON FRANCISCO_x000D_
 TEIXEIRA, PARA COMPARECER À CÂMARA MUNICIPAL PARA TRATAR A RESPEITO DOS ASSUNTOS ABAIXO DESCRITOS, SE POSSÍVEL EM COMPANHIA     DE UM REPRESENTANTE DA EMPRESA VINA EQUIPAMENTOS E CONSTRUÇÕES LTDA._x000D_
 </t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2724/2724_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2724/2724_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO ILUSTRE REPRESENTANTE DO MINISTÉRIO PÚBLICO DE_x000D_
 MINAS GERAIS, DR. EDUARDO DE PAULA MACHADO, DA CURADORIA DO PATRIMÔNIO PÚBLICO, ENCAMINHANDO O PRESENTE REQUERIMENTO, ACOMPANHADO DOS DOCUMENTOS ANEXOS AO MESMO, OS QUAIS SE TRATAM DA CONTRATAÇÃO DA EMPRESA VINA EQUIPAMENTOS E CONSTRUÇÕES LTDA PELO MUNICÍPIO, PARA O FUNCIONAMENTO DO ATERRO SANITÁRIO._x000D_
 </t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2725/2725_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2725/2725_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE ACELERAR O PROCEDIMENTO PARA A CONTRATAÇÃO DE EMPRESA PARA A REALIZAÇÃO DA COBERTURA E REFORMA DA QUADRA DA ESCOLA MUNICIPAL MONTEIRO LOBATO._x000D_
 </t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2726/2726_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2726/2726_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-19/2011 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO EM FAVOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” E O PROJETO DE LEI EM-20/2011 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2727/2727_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2727/2727_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-23/2011 QUE “AUTORIZA O EXECUTIVO MUNICIPAL CONCEDER SUBVENÇÃO SOCIAL ÀS ENTIDADES QUE MENCIONA” E PROJETO DE LEI EM-24/2011 QUE “AUTORIZA O EXECUTIVO MUNICIPAL DOAR IMÓVEIS À EMBARÉ INDÚSTRIAS ALIMENTÍCIAS S/A”, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2728/2728_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2728/2728_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM TOMADAS AS DEVIDAS PROVIDÊNCIAS NO SENTIDO DE SE APLICAR, DE_x000D_
 FORMA EFETIVA NESTA CASA DE LEIS, AS DISPOSIÇÕES DA LEI ESTADUAL N.O 12.903/1998 – LEI ANTIFUMO – COM AS ALTERAÇÕES TRAZIDAS PELA LEI 18.552/2009, BEM COMO DA LEI MUNICIPAL N.O 387/89._x000D_
 REQUER AINDA, SEJAM AFIXADOS CARTAZES ALERTANDO QUE É PROIBIDO FUMAR NAS DEPENDÊNCIAS DA CÂMARA, OU SEJA, NO HALL PRINCIPAL, HALL DO PLENÁRIO, SUBSOLO, DENTRO DO PLENÁRIO, NOS BANHEIROS E NA COZINHA PRINCIPALMENTE, E POR FIM, EM TODAS AS SALAS._x000D_
 </t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2729/2729_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2729/2729_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, OS MOTIVOS PELOS QUAIS ATÉ O MOMENTO NÃO HOUVE A CONSTRUÇÃO DE UMA PRAÇA NA ÁREA EM QUE FORA CONCEDIDA PERMISSÃO DE USO À EMPRESA LDC BIOENERGIA S.A. PARA PASSAGEM DE UMA LINHA DE TRANSMISSÃO DE ENERGIA ELÉTRICA NO BAIRRO ERNESTINA BERNARDES, NESTA CIDADE, A QUAL FORA RECOMENDADA PELO PERITO AMBIENTAL QUE ANALISOU O CASO, COMO UMA DAS AÇÕES MITIGADORAS / COMPENSATÓRIAS DOS IMPACTOS AMBIENTAIS PROVOCADOS PELA PERMISSÃO_x000D_
 DE USO EM TELA._x000D_
 QUE ENVIE OFÍCIO TAMBÉM À DIRETORIA DA LDC BIOENERGIA S.A. COM O MESMO_x000D_
 SENTIDO._x000D_
 </t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2730/2730_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2730/2730_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA CÓPIA DOS SEGUINTES DOCUMENTOS:_x000D_
         1 – CONTRATO SOCIAL DA EMPRESA GRAZIANO DA SILVA OLIVEIRA – ME;_x000D_
         2 – CONTRATOS DE N.O 214, 215, 216 E 217 / 2010;_x000D_
         3 – PROCEDIMENTOS ADMINISTRATIVOS DOS QUAIS ORIGINARAM OS CONTRATOS ACIMA CITADOS;_x000D_
         4 – CONTRATOS DE N.O 045, 046, 047, 048 E 049 / 2011;_x000D_
         5 – PROCEDIMENTOS ADMINISTRATIVOS DOS QUAIS ORIGINARAM OS CONTRATOS ACIMA CITADOS._x000D_
 </t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2731/2731_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2731/2731_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, AO REPRESENTANTE DO MINISTÉRIO PÚBLICO LOCAL (CURADOR DO MEIO AMBIENTE),_x000D_
 À POLÍCIA AMBIENTAL, AO CODEMA, À ASF, À AAPA E AO IBAMA, SOLICITANDO A SEUS INTEGRANTES QUE, EM ESPECIAL FAVOR, INFORMEM A ESTA CASA QUAIS AS PROVIDÊNCIAS FORAM TOMADAS DESDE ABRIL DO ANO PASSADO, NO SENTIDO DE IMPLEMENTAR UMA DAS METAS E PRIORIDADES DO NOSSO PLANO DIRETOR QUE É A RECUPERAÇÃO DA FUNÇÃO NATURAL DAS LAGOAS MARGINAIS DO RIO SÃO FRANCISCO, LEMBRANDO QUE HÁ UM ANO APROXIMADAMENTE ENVIEI CORRESPONDÊNCIAS A ESTAS AUTORIDADES SOLICITANDO TAIS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2732/2732_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2732/2732_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-21/2011 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUIÇÃO À UNIÃO NACIONAL DOS DIRIGENTES MUNICIPAIS DE EDUCAÇÃO DO ESTADO DE MINAS GERAIS UNDIME – MG“ SEJA APRECIADO EM SEGUNDA DISCUSSÃO DE VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 REQUER AINDA QUE O PROJETO DE LEI EM-22/2011 QUE “ABRE CRÉDITO_x000D_
 ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE_x000D_
 LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM_x000D_
 DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2733/2733_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2733/2733_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI CM NO 08/2011 QUE “ALTERA DISPOSITIVOS DA LEI MUNICIPAL N.O 1321/2005”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO DE VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2734/2734_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2734/2734_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO PÁROCO DA PARÓQUIA SÃO CARLOS BORROMEU, PADRE JOÃO BOSCO DA SILVA, BEM COMO, AO PÁROCO DA PARÓQUIA DE SÃO SEBASTIÃO, PADRE JOSÉ DE CASTRO LIMA, E AINDA, AO PÁROCO DA PARÓQUIA SÃO FRANCISCO DE ASSIS, PADRE MARCOS TIAGO DA SILVA, PARABENIZANDO-OS PELA ABENÇOADA CELEBRAÇÃO DA SEMANA SANTA EM LAGOA DA PRATA._x000D_
 </t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2735/2735_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2735/2735_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA CÓPIAS DOS PROCEDIMENTOS LICITATÓRIOS DOS QUAIS RESULTARAM OS CONTRATOS FIRMADOS PELO MUNICÍPIO - NA ADMINISTRAÇÃO DO PREFEITO ANTÔNIO DIVINO DE MIRANDA (2005 A 2011) - COM AS EMPRESAS CONVAS – CONSTRUTORA VARGAS SANTOS LTDA E LOCAÇÕES MINEIRAS LTDA, BEM COMO DOS RESPECTIVOS CONTRATOS E ADITIVOS CASO EXISTAM._x000D_
             REQUER AINDA À PRESIDENTE SABRINA ELEN DE NOVAES QUE COLOQUE ESTA CASA À_x000D_
 DISPOSIÇÃO DO EXECUTIVO PARA A CONFECÇÃO DAS CÓPIAS REPROGRÁFICAS ORA SOLICITADAS,_x000D_
 COLOCANDO ESTA OFERTA NO OFÍCIO A SER ENVIADO._x000D_
 </t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2736/2736_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2736/2736_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE NA SECRETARIA DE MEIO AMBIENTE PROJETO VISANDO A RECUPERAÇÃO DO “BREJÃO”, TENDO EM VISTA QUE ESTE É UM ANSEIO DA POPULAÇÃO LAGOPRATENSE._x000D_
 </t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2737/2737_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2737/2737_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO EXCELENTÍSSIMO DEPUTADO FEDERAL JAIME MARTINS FILHO, SOLICITANDO AO MESMO QUE ENVIDE ESFORÇOS NO SENTIDO DE INTERCEDER JUNTO AO COMANDANTE DA POLÍCIA MILITAR DO ESTADO DE MINAS GERAIS E AO SECRETÁRIO DE ESTADO DE DEFESA SOCIAL, VISANDO O AUMENTO DO EFETIVO DA POLÍCIA MILITAR EM NOSSO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2738/2738_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2738/2738_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO DIRETOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA – SAAE-LP, SOLICITANDO AO MESMO ESPECIAL FAVOR NO SENTIDO DE AUTORIZAR O USO DO ESTACIONAMENTO DO SAAE, SITUADO NA RUA ÂNGELO PERILO, EM FRENTE À CÂMARA, PELOS VEREADORES E SERVIDORES DESTA CASA. SOLICITE AINDA QUE SEJA DISPONIBILIZADO O CONTROLE REMOTO DO PORTÃO PARA A UTILIZAÇÃO DO ESPAÇO NO PERÍODO NOTURNO._x000D_
 </t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2739/2739_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2739/2739_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO PRESIDENTE DO CONSELHO MUNICIPAL DE TURISMO,_x000D_
 SR. ANTÔNIO CLÁUDIO PEREIRA DA SILVA, CONVIDANDO-O PARA VIR A ESTA CASA NOS INFORMAR A RESPEITO DE DIVERSOS ASSUNTOS RELACIONADOS AO TURISMO EM LAGOA DA PRATA, EM ESPECIAL AS FESTAS TRADICIONAIS REALIZADAS NO ENTORNO DA PRAIA PÚBLICA MUNICIPAL, COMO CARNAVAL E_x000D_
 OUTRAS._x000D_
 </t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2740/2740_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2740/2740_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A_x000D_
 POSSIBILIDADE DE SE IMPEDIR QUE OS SERVIDORES EFETIVOS OCUPANTES DO CARGO DE ADVOGADO NO MUNICÍPIO RECEBAM HONORÁRIOS DE SUCUMBÊNCIA EM EXECUÇÕES FISCAIS._x000D_
 </t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2741/2741_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2741/2741_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE EXISTE A POSSIBILIDADE DE SE REALIZAR INTERVENÇÕES VISANDO A REFORMAR DA PONTE DENOMINADA “PONTE DO LAU”, SITUADA NA ESTRADA_x000D_
 QUE LIGA A COMUNIDADE DOS “MIRANDAS” AO DISTRITO DE MARTINS GUIMARÃES._x000D_
 </t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2742/2742_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2742/2742_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM NO 26/2011 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, BEM COMO OS PROJETOS DE RESOLUÇÃO DE N.O 04 A 12 / 2011, QUE CONCEDEM HONRARIAS, SEJAM APRECIADOS EM DISCUSSÃO DE VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2743/2743_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2743/2743_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ POSSIBILIDADE DE SE COLOCAR PEDAÇOS DE MANILHAS, TUBOS, OU QUALQUER OUTRO OBJETO, NAS EXTREMIDADES DOS REDUTORES DE VELOCIDADE EXISTENTES NAS VIAS PÚBLICAS MUNICIPAIS, ENTRE ESTES E A GUIA DAS CALÇADAS, DE MODO A IMPEDIR QUE CONDUTORES PASSEM POR AQUELES ESPAÇOS COM SUAS MOTOCICLETAS E/OU BICICLETAS._x000D_
 </t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2744/2744_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2744/2744_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SE EXISTE A POSSIBILIDADE DA REALIZAÇÃO DE ESTUDOS PARA VIABILIZAR O PAGAMENTO DO ADICIONAL DE INSALUBRIDADE AOS SERVIDORES QUE TRABALHAM_x000D_
 NA LIMPEZA URBANA E COLETA DE LIXO._x000D_
 </t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2745/2745_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2745/2745_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-28/2011 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO_x000D_
 VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2746/2746_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2746/2746_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM NO 34/2011 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA EM FAVOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM DISCUSSÃO DE VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2747/2747_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2747/2747_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-31/2011 QUE “AUTORIZA O EXECUTIVO MUNICIPAL CONCEDER SUBVENÇÃO SOCIAL À FUTURA” SEJA APRECIADO EM SEGUNDA DISCUSSÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2748/2748_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2748/2748_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE CONTRATAR MAIS MÉDICOS PEDIATRAS PARA ATENDER NA SAÚDE PÚBLICA LOCAL._x000D_
 </t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2749/2749_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2749/2749_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO A SECRETÁRIA MUNICIPAL DE FAZENDA, SRA. SABRINA RESENDE MIRANDA, PARA_x000D_
 COMPARECER À CÂMARA MUNICIPAL PARA TRATAR A RESPEITO DOS ASSUNTOS ABAIXO DESCRITOS._x000D_
 </t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2750/2750_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2750/2750_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE REALIZAR UMA LIMPEZA NOS MATA-BURROS SITUADOS NA ESTRADA VICINAL QUE LIGA O DISTRITO DE MARTINS GUIMARÃES À MG-429, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2751/2751_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2751/2751_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O ABAIXO-ASSINADO ANEXO QUE VISA A COLOCAÇÃO DE REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) AO LONGO DE TODA EXTENSÃO DA RUA MARIA MARTINS DE ABREU, BEM COMO UMA ROTATÓRIA NO CRUZAMENTO DESTA VIA COM A RUA SAMUEL BERNARDES, NO BAIRRO MARÍLIA, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2752/2752_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2752/2752_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE É VERDADEIRA A NOTÍCIA DE QUE ESTÃO FALTANDO MATERIAIS ODONTOLÓGICOS NAS ESTRATÉGIAS SAÚDE DA FAMÍLIA, ANTIGOS PSFS, DE MODO A REDUZIR A OFERTA DOS SERVIÇOS À POPULAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2753/2753_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2753/2753_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-33/2011 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2754/2754_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2754/2754_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI EM-27/2011 QUE “ALTERA DENOMINAÇÃO DO PARQUE FRANCISCO DE ASSIS RESENDE E DÁ OUTRAS PROVIDÊNCIAS”; O PROJETO DE LEI EM-29/2011 QUE “ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” E O PROJETO DE LEI EM-30/2011 QUE “ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2820/2820_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2820/2820_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO PRESIDENTE DO CONSELHO CURADOR DA FUNDAÇÃO_x000D_
 SÃO CARLOS, DR. JÚLIO DE CASTRO, BEM COMO À DIRETORA ADMINISTRATIVA, SENHORA DANIELLE SILVA SARAIVA, CONVIDANDO-OS PARA VIREM A ESTA CASA NOS INFORMAR A RESPEITO DE ALGUNS ASSUNTOS RELACIONADOS À FUNDAÇÃO SÃO CARLOS_x000D_
 </t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2821/2821_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2821/2821_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE DETERMINE AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, QUE CONVIDE UM EMPREGADO PÚBLICO MUNICIPAL DE CADA SETOR DA PREFEITURA_x000D_
 QUE NÃO RECEBE O ADICIONAL DE INSALUBRIDADE, PARA VIREM À PRÓXIMA REUNIÃO ORDINÁRIA DESTA CASA, QUANDO ESTARÁ PRESENTE NO PLENÁRIO O ENGENHEIRO DE SEGURANÇA DO TRABALHO DO MUNICÍPIO PARA TRATAR DESTA MATÉRIA._x000D_
 </t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2822/2822_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2822/2822_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, OS MOTIVOS PELOS QUAIS OS MÉDICOS_x000D_
 QUE ATENDEM NAS ESTRATÉGIAS SAÚDE DA FAMÍLIA (ANTIGOS PSFS) DOS BAIRROS GOMES E AMÉRICO SILVA, NÃO ESTÃO CUMPRINDO SUAS JORNADAS DE TRABALHO._x000D_
 </t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2823/2823_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2823/2823_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, AS RAZÕES PELAS QUAIS ATÉ O MOMENTO AINDA NÃO FOI INSTALADO NO PRONTO ATENDIMENTO MÉDICO LOCAL O SERVIÇO TELEFÔNICO 192_x000D_
 </t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2824/2824_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2824/2824_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 CONVOCANDO O SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, SR. JOSÉ ROBERTO DOS SANTOS, PARA COMPARECER À CÂMARA MUNICIPAL PARA TRATAR A RESPEITO DOS ASSUNTOS ABAIXO DESCRITOS._x000D_
 </t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2825/2825_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2825/2825_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI EM-35/2011 QUE “ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” E EM-36/2011 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO E CONTÉM OUTRAS PROVIDÊNCIAS” SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2826/2826_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2826/2826_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA QUE O PROJETO DE EM-32/2011 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONCEDER AUXÍLIO E SUBVENÇÕES SOCIAIS AO CEI ARLETTE ANTUNES E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA SEJAM APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2827/2827_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2827/2827_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-38/2011 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2828/2828_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2828/2828_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, OS MOTIVOS PELOS QUAIS ATÉ O MOMENTO NÃO FORAM ATENDIDAS ALGUMAS INDICAÇÕES SOLICITADAS POR MORADORES DO BAIRRO GOMES, NO SENTIDO DE COLOCAR UMA ROTATÓRIA NA RUA JOAQUIM GOMES PEREIRA, EM SEU CRUZAMENTO COM A RUA ALMIRANTE TAMANDARÉ, BEM COMO REDUTORES DE VELOCIDADE AO LONGO DESTAS DUAS VIAS PÚBLICAS, E AINDA, NA RUA HOMERO DE CASTRO, EM FRENTE À ESCOLA MUNICIPAL PROF. AFONSO GOULART, E POR FIM, NA RUA CARLOS CHAGAS,_x000D_
 NO BAIRRO MANGABEIRAS (QUE DÁ ACESSO À APAC)._x000D_
 </t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2829/2829_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2829/2829_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO À EMPRESA CONCESSIONÁRIA DE TRANSPORTE COLETIVO URBANO NO MUNICÍPIO, PARA QUE INCLUA NO ITINERÁRIO DE SEUS VEÍCULOS UMA ROTA QUE DÊ ACESSO AO PRONTO ATENDIMENTO MÉDICO MUNICIPAL - PAM._x000D_
 </t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2830/2830_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2830/2830_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE_x000D_
 COLOCAR REDUTORES DE VELOCIDADE NA RUA BAHIA, PRÓXIMO AO CRUZAMENTO DESTA COM AS RUAS OLAVO SILVA E BERNARDO TEIXEIRA AMORIM, NO BAIRRO SANTA EUGÊNIA II, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2831/2831_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2831/2831_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ DENTRE AS OBRAS A_x000D_
 SEREM REALIZADAS PELA ADMINISTRAÇÃO MUNICIPAL, A PREVISÃO DO ASFALTAMENTO OU DA COLOCAÇÃO DE REDUTORES DE VELOCIDADE AO LONGO DA RUA MÁRIO CORREIA LACERDA, NO BAIRRO SOL NASCENTE, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2832/2832_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2832/2832_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE DENTRE AS VIAS A SEREM PAVIMENTADAS PELA ADMINISTRAÇÃO MUNICIPAL, ESTÃO A RUA EURICO MORAIS (APENAS UMA QUADRA) E A RUA GERALDO AZEVEDO (APENAS DUAS QUADRAS), NO BAIRRO GOMES, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2833/2833_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2833/2833_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE ELEVAR NOVAMENTE PARA CINCO O NÚMERO DE GARIS QUE INTEGRAM CADA UMA DAS EQUIPES QUE REALIZAM A COLETA DE LIXO NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2834/2834_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2834/2834_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE ADQUIRIR OU PERMUTAR UM TERRENO SITUADO ENTRE AS RUAS SECUNDINO RODRIGUES, PROFESSOR PAULO LOBATO E RONALDINO G. R., ONDE TAMBÉM TERMINA A RUA MATO GROSSO, BAIRRO CHICO MIRANDA, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2835/2835_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2835/2835_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE CONTRATAR MAIS MÉDICOS PARA COMPLETAR A ESCALA DE PLANTÃO NO PRONTO ATENDIMENTO MÉDICO MUNICIPAL, DE MODO QUE FIQUEM PELO MENOS DOIS PROFISSIONAIS PARA ATENDER A POPULAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2836/2836_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2836/2836_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI COMPLEMENTAR N.O CM-09/2010, QUE “AUTORIZA TEMPORARIAMENTE A LAVRATURA DE ESCRITURA E REGISTRO DE LOTES URBANOS DE ACORDO COM OS CRITÉRIOS QUE MENCIONA”, BEM COMO O PROJETO DE LEI CM-10/2011 QUE “AUTORIZA A FILIAÇÃO DA CÂMARA MUNICIPAL DE LAGOA DA PRATA À ASSOCIAÇÃO DAS CÂMARAS MUNICIPAIS DO CENTRO-OESTE DE MINAS – ACCOM”, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2837/2837_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2837/2837_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE HÁ PREVISÃO PARA O CALÇAMENTO DAS RUAS QUE INTEGRAM O CONJUNTO HABITACIONAL RESIDENCIAL DE INTERESSE SOCIAL SOL NASCENTE._x000D_
 </t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2838/2838_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2838/2838_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM - 41/2011 QUE “AUTORIZA O EXECUTIVO MUNICIPAL CONCEDER SUBVENÇÃO SOCIAL AO LAR SÃO VICENTE DE LAGOA DA PRATA”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2839/2839_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2839/2839_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE SEJA FEITA A LEITURA DO PARECER DAS COMISSÕES QUE ANALISARAM O PROJETO DE LEI EM-48/2011, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONTRIBUIÇÃO AO_x000D_
 SINDICATO RURAL DE LAGOA DA PRATA”, NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2840/2840_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2840/2840_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-48/2011, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONTRIBUIÇÃO AO SINDICATO RURAL DE LAGOA DA PRATA”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2841/2841_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2841/2841_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, OS MOTIVOS PELOS QUAIS NÃO HOUVE_x000D_
 ATÉ O PRESENTE MOMENTO A CONTRATAÇÃO DE PSIQUIATRA PARA REALIZAR O ATENDIMENTO NO CENTRO DE ATENÇÃO PSICOSSOCIAL – CAPS, EM SUBSTITUIÇÃO AO MÉDICO TITULAR QUE SE ENCONTRA DE LICENÇA._x000D_
 </t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2842/2842_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2842/2842_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ PREVISÃO PARA CONTRATAÇÃO DE_x000D_
 MÉDICO GINECOLOGISTA, PARA ATENDER NO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2843/2843_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2843/2843_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE HÁ PREVISÃO PARA O CALÇAMENTO DA RUA DAS ROSAS E DA RUA DAS MARGARIDAS, NO BAIRRO CORONEL LUCIANO, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2844/2844_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2844/2844_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA A RESPEITO DA POSSIBILIDADE DE INTERCEDER JUNTO À SECRETÁRIA MUNICIPAL DE SAÚDE, PARA QUE ESTA DETERMINE QUE O RECEITUÁRIO MÉDICO SEJA EMITIDO DE ACORDO COM AS EXIGÊNCIAS DO PROGRAMA DO GOVERNO FEDERAL – FARMÁCIA_x000D_
 POPULAR DO BRASIL._x000D_
 </t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2845/2845_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2845/2845_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-46/2011 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO EM FAVOR DO SERVIÇO AUTÔNOMO DE ÁGUA E_x000D_
 ESGOTO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” E O PROJETO DE LEI EM-47/2011 QUE “ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2853/2853_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2853/2853_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-39/2011, QUE “AUTORIZA SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA A CONCEDER ISENÇÃO DE TARIFA DE ÁGUA E ESGOTO À_x000D_
 FUNDAÇÃO SÃO CARLOS”; “PROJETO DE LEI EM-43/2011, QUE “AUTORIZA PRORROGAÇÃO DOS CONTRATOS TEMPORÁRIOS DA SECRETARIA MUNICIPAL ASSISTÊNCIA SOCIAL POR 6(SEIS) MESES”; PROJETO DE LEI EM-44/2011, QUE “AUTORIZA O EXECUTIVO MUNICIPAL CONCEDER SUBVENÇÃO SOCIAL À FUNDAÇÃO SÃO CARLOS E CONTÉM OUTRAS PROVIDÊNCIAS”; E PROJETO DE LEI EM-_x000D_
 45/2011, QUE “AUTORIZA O EXECUTIVO MUNICIPAL CONCEDER_x000D_
 SUBVENÇÃO SOCIAL À FUNDAÇÃO SÃO CARLOS E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS”, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E_x000D_
 VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2847/2847_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2847/2847_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HOUVE POR PARTE DA EMPRESA LOUIS DREYFUS COMMODITIES S/A OU DOS PROPRIETÁRIOS DAS TERRAS ONDE ANTIGAMENTE LOCALIZAVA-SE A LAGOA DENOMINADA “BREJÃO”, QUALQUER COMUNICADO QUANTO À DESOCUPAÇÃO DA RESPECTIVA ÁREA E SUA ENTREGA À MUNICIPALIDADE PARA A REVITALIZAÇÃO DA MESMA._x000D_
 </t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>, Jose Carlos de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2848/2848_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2848/2848_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE HÁ PREVISÃO PARA O_x000D_
 ASFALTAMENTO DE UM PEQUENO TRECHO DA AV. VEREADOR DOUTOR ANTENOR DAS CHAGAS MADEIRA, ENTRE A AV. BRASIL E A AV. JOSÉ BERNARDES MACIEL, NO BAIRRO MARÍLIA, NESTA CIDADE, BEM COMO PARA A COLOCAÇÃO DE UMA ROTATÓRIA NO CRUZAMENTO DAS AVENIDAS VEREADOR DOUTOR ANTENOR DAS CHAGAS MADEIRA E JOSÉ BERNARDES MACIEL._x000D_
 </t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2849/2849_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2849/2849_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, QUAIS MEDIDAS ESTÃO SENDO TOMADAS PARA ACABAR COM A LONGA FILA DE ESPERA ENFRENTADA PELOS PACIENTES QUE NECESSITAM DO EXAME DE TOMOGRAFIA COMPUTADORIZADA._x000D_
 </t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2850/2850_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2850/2850_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO ILUSTRE REPRESENTANTE DO MINISTÉRIO PÚBLICO DE_x000D_
 MINAS GERAIS - CURADORIA DO PATRIMÔNIO PÚBLICO, ENCAMINHANDO O PRESENTE REQUERIMENTO, ACOMPANHADO DOS DOCUMENTOS ANEXOS AO MESMO, OS QUAIS SE TRATAM DA CONTRATAÇÃO DA EMPRESA CONVAS – CONSTRUTORA VARGAS SANTOS LTDA PELO MUNICÍPIO, PARA LOCAÇÃO DE CAMINHÕES E MÁQUINAS, PARA MANUTENÇÃO DO SERVIÇO DE LIMPEZA URBANA._x000D_
 </t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2851/2851_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2851/2851_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE ADQUIRIR APARELHOS FISIOTERAPÊUTICOS PARA O CENTRO DE FISIOTERAPIA OTAVIANO DE CASTRO, SITUADO NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2852/2852_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2852/2852_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE COLOCAR UMA ROTATÓRIA NO CRUZAMENTO DA AVENIDA BRASIL COM A RUA PARÁ, NA DIVISA DOS BAIRROS SANTA EUGÊNIA I E MARÍLIA, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2854/2854_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2854/2854_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS: _x000D_
 </t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2855/2855_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2855/2855_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, QUAIS AS PROVIDÊNCIAS_x000D_
 FORAM TOMADAS EM RELAÇÃO AO LANÇAMENTO DE ENTULHO NO CÓRREGO CHICO SILVEIRA, REALIZADO PELO SR. CARLOS BRASIL GUADALUPE, O QUE ALTEROU O CURSO DO REFERIDO CÓRREGO._x000D_
 </t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2856/2856_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2856/2856_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO PROMOTOR DE JUSTIÇA DESTA COMARCA, DR._x000D_
 EDUARDO ALMEIDA DA SILVA, CURADOR DO MEIO AMBIENTE, ACOMPANHADO DESTE REQUERIMENTO, SOLICITANDO AO MESMO QUE INFORME SOBRE O ANDAMENTO DO PROCESSO QUE VISA RETORNAR O RIO SÃO FRANCISCO A SEU CURSO NORMAL NO LOCAL DENOMINADO “VOLTA GRANDE”, BEM COMO SE HÁ PREVISÃO PARA A SOLUÇÃO DO PROBLEMA._x000D_
 </t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2857/2857_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2857/2857_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA OS RELATÓRIOS OU COMPROVANTES DO RECEBIMENTO DEFINITIVO DE SERVIÇOS, ACOMPANHADOS DE SUAS RESPECTIVAS NOTAS FISCAIS, REFERENTES AOS_x000D_
 SEGUINTES CONTRATOS:_x000D_
 </t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2858/2858_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2858/2858_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES INFRA-ASSINADOS, NA CONDIÇÃO DE MEMBROS DA COMISSÃO_x000D_
 PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO DESTA CASA DE LEIS, NA FORMA REGIMENTAL, REQUEREM A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, A PRORROGAÇÃO DO PRAZO PARA A APRESENTAÇÃO DOS RESPECTIVOS PARECERES ATÉ O DIA 08 DE AGOSTO DE 2011, SOBRE OS SEGUINTES PROJETOS:_x000D_
 </t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2859/2859_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2859/2859_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS SEGUINTES PROJETOS:_x000D_
 </t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2860/2860_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2860/2860_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE EM ANDAMENTO ALGUM PROJETO VISANDO A COLOCAÇÃO DE ABRIGO EM TODOS OS PONTOS DE ÔNIBUS DO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2861/2861_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2861/2861_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ POSSIBILIDADE DE SE CONTRATAR UM FISIOTERAPEUTA PARA ATENDER PACIENTES DO SUS, NO CENTRO DE FISIOTERAPIA DA VILA VICENTINA, NO PERÍODO VESPERTINO._x000D_
 </t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2862/2862_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2862/2862_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO ILUSTRE REPRESENTANTE DO MINISTÉRIO PÚBLICO DE_x000D_
 MINAS GERAIS - CURADORIA DO PATRIMÔNIO PÚBLICO, ENCAMINHANDO O PRESENTE REQUERIMENTO, ACOMPANHADO DOS DOCUMENTOS ANEXOS AO MESMO, OS QUAIS SE TRATAM DA CONTRATAÇÃO DA EMPRESA GRAZIANO OLIVEIRA DA SILVA - ME PELO MUNICÍPIO, PARA A REALIZAÇÃO DE VÁRIOS SHOWS MUSICAIS, POR INEXIGIBILIDADE DE LICITAÇÃO, OU SEJA, SEM A REALIZAÇÃO DE PROCEDIMENTO LICITATÓRIO._x000D_
 </t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2863/2863_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2863/2863_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE FOI TOMADA ALGUMA PROVIDÊNCIA VISANDO A SOLUÇÃO DO PROBLEMA SURGIDO EM UM LOTEAMENTO SITUADO NO FINAL DO BAIRRO CIDADE JARDIM, EM QUE UMA GRANDE ÁREA DO MESMO ESTÁ SENDO ALAGADA, TORNANDO OS IMÓVEIS IMPRÓPRIOS PARA UTILIZAÇÃO RESIDENCIAL OU INDUSTRIAL._x000D_
 </t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t xml:space="preserve">Adriano Moreira, </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2864/2864_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2864/2864_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HAVERÁ_x000D_
 ALTERAÇÃO NO SERVIÇO PRESTADO PELA ASSISTÊNCIA TÉCNICA ADMINISTRATIVA DO SETOR DE TRANSPORTES DA SECRETARIA MUNICIPAL DE SAÚDE DESTE MUNICÍPIO, EM VIRTUDE DA MUDANÇA DA EMPREGADA PÚBLICA QUE ERA RESPONSÁVEL PELO REFERIDO SETOR._x000D_
 </t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2865/2865_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2865/2865_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM - 55/2011 QUE “ABRE CRÉDITO SUPLEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS”, BEM COMO O PROJETO DE LEI EM-56/2011 QUE “ABRE_x000D_
 CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE_x000D_
 LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJAM APRECIADOS EM_x000D_
 DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2866/2866_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2866/2866_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 CONVOCANDO A SECRETÁRIA MUNICIPAL DE SAÚDE, SRA. ELENICE APARECIDA MIRANDA PINTO, PARA COMPARECER À CÂMARA MUNICIPAL PARA TRATAR A RESPEITO DOS ASSUNTOS ABAIXO DESCRITOS._x000D_
 </t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2867/2867_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2867/2867_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO À DIRETORIA DA EMPRESA LOUIS DREYFUS_x000D_
 COMMODITIES BIOENERGIA SA, NO SENTIDO DE REQUERER QUE A MESMA, EM ESPECIAL FAVOR, ENVIE RELATÓRIO CONSTANDO O GRAU DE TOXICIDADE DA COMPOSIÇÃO DO “VINHOTO”._x000D_
 </t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2868/2868_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2868/2868_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE DENTRE AS OBRAS A SEREM REALIZADAS PELA ADMINISTRAÇÃO NESTE ANO, A PREVISÃO DA PAVIMENTAÇÃO ASFÁLTICA OU CALÇAMENTO DA RUA TAVINHO RESENDE, TRECHO NO QUAL ENCONTRA-SE SITUADA A ESCOLA MUNICIPAL JOÃO FERNANDES, NO BAIRRO SOL NASCENTE, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2869/2869_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2869/2869_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE DENTRE AS OBRAS A SEREM REALIZADAS PELA ADMINISTRAÇÃO NESTE ANO, A PREVISÃO DA PAVIMENTAÇÃO ASFÁLTICA OU CALÇAMENTO DA RUA PEDRO MACIEL, NO BAIRRO NOSSA SENHORA DAS GRAÇAS, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2870/2870_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2870/2870_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, A DATA PREVISTA PARA A REALIZAÇÃO DA OBRA DE PAVIMENTAÇÃO ASFÁLTICA DA RUA GERALDO DOMINGOS PEREIRA, NO BAIRRO GOMES, BEM COMO DA RUA PAULO FABIANO MESQUITA, NO BAIRRO ETELVINA MIRANDA, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2871/2871_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2871/2871_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES INFRA-ASSINADOS, NA CONDIÇÃO DE MEMBROS DA COMISSÃO_x000D_
 PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO DESTA CASA DE LEIS, NA FORMA REGIMENTAL, REQUEREM A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, A PRORROGAÇÃO DO PRAZO PARA A APRESENTAÇÃO DOS RESPECTIVOS PARECERES ATÉ O DIA 15 DE AGOSTO DE 2011, SOBRE OS SEGUINTES PROJETOS:_x000D_
 </t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2872/2872_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2872/2872_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE RESOLUÇÃO NO 14/2011, QUE “REFERENDA DESPESA PARA O ORÇAMENTO DA CÂMARA MUNICIPAL PARA O EXERCÍCIO DE 2012”, SEJA   APRECIADO EM_x000D_
 DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Adriano Moreira, Paulinho Despachante</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2873/2873_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2873/2873_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES INFRA-ASSINADOS, NA FORMA REGIMENTAL, REQUEREM A_x000D_
 VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, A PRORROGAÇÃO DO PRAZO PARA A_x000D_
 APRESENTAÇÃO DOS RESPECTIVOS PARECERES DAS COMISSÕES PERMANENTES DESTA CASA, ATÉ O DIA 15 DE NOVEMBRO DE 2011, SOBRE OS SEGUINTES PROJETOS:_x000D_
 </t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2874/2874_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2874/2874_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 CONVOCANDO O SECRETÁRIO MUNICIPAL DE OBRAS, SR. MATEUS BORGES DE CASTRO, PARA COMPARECER À CÂMARA MUNICIPAL PARA TRATAR A RESPEITO DOS SEGUINTES ASSUNTOS:_x000D_
 </t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2875/2875_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2875/2875_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE EXISTE A POSSIBILIDADE DE SE REALIZAR INTERVENÇÕES VISANDO A REFORMA DA PONTE DENOMINADA “PONTE DO LAU”, SITUADA NA ESTRADA QUE LIGA A COMUNIDADE DOS “MIRANDAS” AO DISTRITO DE MARTINS GUIMARÃES._x000D_
 </t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Paulinho Despachante, Adriano Moreira</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2876/2876_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2876/2876_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A_x000D_
 POSSIBILIDADE DE SE DETERMINAR AO SETOR COMPETENTE DO MUNICÍPIO UMA PESQUISA QUANTO À EXISTÊNCIA DE IMÓVEIS ABANDONADOS NA ÁREA URBANA - OS QUAIS ESTÃO SENDO UTILIZADOS PARA A PRÁTICA OU OCULTAÇÃO DA PRÁTICA DE DELITOS - A FIM DE EXIGIR QUE OS] MESMOS CUMPRAM A FUNÇÃO SOCIAL DEVIDA._x000D_
 </t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2877/2877_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2877/2877_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL ANTÔNIO ROBERTO,_x000D_
 SOLICITANDO AO MESMO ESPECIAL FAVOR NO SENTIDO DE BUSCAR JUNTO À SECRETARIA DE ESTADO DE EDUCAÇÃO DO ESTADO DE MINAS GERAIS A SOLUÇÃO DO PROBLEMA ENFRENTADO PELA POPULAÇÃO LAGOPRATENSE EM RELAÇÃO À DIMINUIÇÃO DA OFERTA DE VAGAS NA ESCOLA ESTADUAL CHICO REZENDE, NESTE MUNICÍPIO, PARA ALUNOS DO 1O AO 5O ANO DO ENSINO FUNDAMENTAL._x000D_
 </t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2878/2878_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2878/2878_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE:_x000D_
 </t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2879/2879_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2879/2879_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI EM-60/2011, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS E CONTRIBUIÇÃO ÀS ENTIDADES QUE MENCIONA E_x000D_
 CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2880/2880_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2880/2880_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ PREVISÃO PARA O CALÇAMENTO DA RUA JOSÉ MARIA RESENDE, NO BAIRRO MARÍLIA, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2881/2881_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2881/2881_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, OS MOTIVOS PELOS QUAIS NÃO HOUVE ATÉ O PRESENTE MOMENTO A CONTRATAÇÃO DE MÉDICO GINECOLOGISTA, PARA ATENDER NO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2882/2882_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2882/2882_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI COMPLEMENTAR CM-07/2011, QUE “ALTERA A LEI COMPLEMENTAR_x000D_
 MUNICIPAL DE NO 49/2005, QUE INSTITUIU O QUADRO DE PESSOAL DA CÂMARA_x000D_
 MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS“, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2883/2883_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2883/2883_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DO SERVIÇO_x000D_
 AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA – SAAE-LP REDUZIR O VALOR COBRADO PELA TARIFA MÍNIMA DE ÁGUA PELA METADE, SENDO QUE HOJE É EQUIVALENTE A 15.000 M3 DE ÁGUA OU R$ 20,00 APROXIMADAMENTE, BEM COMO O PERCENTUAL DA MULTA APLICADA NO CASO DE ATRASO NO PAGAMENTO DA TARIFA, TAMBÉM PELA METADE._x000D_
 </t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2884/2884_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2884/2884_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE_x000D_
 EXTINGUIR A CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA – CIP, INSTITUÍDA PELA LEI MUNICIPAL N.O 1.056/2003, OU PELO MENOS REDUZIR PELA METADE, OS PERCENTUAIS DA CIP PREVISTOS NA TABELA CONSTANTE DO ANEXO I, DA REFERIDA LEI MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2885/2885_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2885/2885_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE INFORME AOS DEMAIS VEREADORES SE EXISTE A POSSIBILIDADE DE SE_x000D_
 DEVOLVER AOS COFRES DO MUNICÍPIO O MONTANTE DE RECURSOS PÚBLICOS QUE POR VENTURA ESTEJA OU VENHA ESTAR NO CAIXA DA CÂMARA MUNICIPAL E QUE NÃO SERÃO UTILIZADOS PELA EDILIDADE, PARA QUE A ADMINISTRAÇÃO MUNICIPAL POSSA ADQUIRIR UM VEÍCULO 0 KM, PARA A GUARDA PATRIMONIAL MUNICIPAL, EM COMUM ACORDO COM O EXECUTIVO LOCAL._x000D_
 </t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2886/2886_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2886/2886_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE_x000D_
 ADQUIRIR UM APARELHO MAMÓGRAFO E DE SE CONTRATAR O RESPECTIVO TÉCNICO PARA SUA UTILIZAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2887/2887_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2887/2887_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA OS MOTIVOS PELOS QUAIS FOI INTERROMPIDO O RECOLHIMENTO DO LIXO PRODUZIDO PELAS OFICINAS MECÂNICAS E CONGÊNERE, QUE ERA REALIZADO PELA MUNICIPALIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2888/2888_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2888/2888_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-61/2011 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS”; BEM COMO O PROJETO DE LEI EM-63/2011 QUE “ABRE CRÉDITO_x000D_
 ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS”; E O PROJETO DE LEI EM-64/2011 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJAM APRECIADOS EM ÚNICA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2889/2889_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2889/2889_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE A REUNIÃO ORDINÁRIA DO PRÓXIMO DIA 05 DE SETEMBRO SEJA ANTECIPADA PARA O DIA 02 DE SETEMBRO, ÀS 20 HORAS._x000D_
 </t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2890/2890_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2890/2890_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 CONVOCANDO O COORDENADOR DO SETOR DE ZOONOSE DA VIGILÂNCIA SANITÁRIA MUNICIPAL, SR. BRUNO MALTA, PARA COMPARECER À CÂMARA MUNICIPAL PARA TRATAR A RESPEITO DO SEGUINTE ASSUNTO:_x000D_
 &amp;#8722; ESTERILIZAÇÃO DE CÃES.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2891/2891_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2891/2891_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ POSSIBILIDADE DA CONTRATAÇÃO_x000D_
 DE MÉDICO CARDIOLOGISTA PARA REALIZAR ATENDIMENTO NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2892/2892_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2892/2892_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE BUSCAR,_x000D_
 JUNTO AO MINISTÉRIO DAS COMUNICAÇÕES, A ADESÃO DO NOSSO MUNICÍPIO AO “PROGRAMA INTERNET PARA TODOS”._x000D_
 </t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2893/2893_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2893/2893_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-65/2011, QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO. REQUERER AINDA QUE O PROJETO DE LEI EM-62/2011, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À ASSOCIAÇÃO DE PAIS E AMIGOS DE EXPCIONAL E CONTEM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2894/2894_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2894/2894_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, OS MOTIVOS PELOS QUAIS NÃO FORAM_x000D_
 PREENCHIDAS AS VAGAS EXISTENTES PARA OS EMPREGOS PÚBLICOS DE AGENTE DA GUARDA PATRIMONIAL E AGENTE COMUNITÁRIO DE SAÚDE, BEM COMO O MOTIVO PELO QUAL NÃO FOI REALIZADO PROCESSO SELETIVO OU CONCURSO PÚBLICO VISANDO PREENCHER AS VAGAS DISPONÍVEIS PARA AGENTE DE COMBATE ÀS ENDEMIAS, FACE À FLAGRANTE NECESSIDADE PROVENIENTE DA DEMANDA DE SERVIÇOS NESTAS ÁREAS._x000D_
 </t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2895/2895_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2895/2895_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE EXISTE A POSSIBILIDADE DE SE_x000D_
 CONCEDER SUBVENÇÃO SOCIAL / CONTRIBUIÇÃO / OU AUXÍLIO À FUNDAÇÃO SÃO CARLOS, SEDIADA NESTA CIDADE, PARA QUE AQUELA ENTIDADE POSSA IMPLANTAR O PROGRAMA DE ATENDIMENTO INTEGRAL À GESTANTE NO MUNICÍPIO DE LAGOA DA PRATA, CUJO PLANO DE TRABALHO SERÁ ENCAMINHADO AO EXECUTIVO PARA ANÁLISE SE FOR POSITIVA A RESPOSTA A_x000D_
 ESTE REQUERIMENTO._x000D_
 </t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2896/2896_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2896/2896_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ PREVISÃO PARA O CALÇAMENTO_x000D_
 DE DOIS QUARTEIRÕES DA RUA EURICO DOS SANTOS RIBEIRO, NO BAIRRO MARÍLIA, BEM COMO A INSTALAÇÃO DE DOIS POSTES COM LUMINÁRIAS NA REFERIDA VIA._x000D_
 </t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2897/2897_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2897/2897_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE ESTÁ SENDO TOMADA ALGUMA_x000D_
 PROVIDÊNCIA VISANDO A AMPLIAÇÃO DO PROJETO DE HORTAS COMUNITÁRIAS, BEM COMO DO PROJETO DE AGRICULTURA FAMILIAR, PARA O PLANTIO DE FEIJÃO, UTILIZANDO-SE AS ÁREAS EM QUE FOI PROIBIDO O PLANTIO DE CANA-DE-AÇÚCAR NO MUNICÍPIO, ESPECIALMENTE, NOS BAIRROS NOSSA SENHORA DAS GRAÇAS, MARÍLIA, SOL NASCENTE E CORONEL LUCIANO._x000D_
 </t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2898/2898_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2898/2898_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ DENTRE AS OBRAS A SEREM_x000D_
 REALIZADAS PELA ADMINISTRAÇÃO MUNICIPAL, PREVISÃO DA CONSTRUÇÃO DE UMA CASA DE RECUPERAÇÃO E TRATAMENTO A ALCOÓLATRAS E DEPENDENTES DE SUBSTÂNCIAS QUÍMICAS, BEM COMO A CONTRATAÇÃO DE EQUIPE MULTIPROFISSIONAL PARA ATUAR NO REFERIDO LOCAL._x000D_
 </t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2899/2899_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2899/2899_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PARECERES DAS COMISSÕES PERMANENTES DESTA CASA SOBRE O PROJETO DE LEI EM- 68/2011 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUIÇÃO AO MOTO CLUBE PRATA”, SEJAM APRESENTADOS NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2900/2900_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2900/2900_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-68/2011, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUIÇÃO AO MOTO CLUBE PRATA”, SEJA APRECIADO EM SEGUNDA_x000D_
 DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2901/2901_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2901/2901_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-69/2011 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONCEDER AUXÍLIOS E SUBVENÇÕES SOCIAIS À AMAVI E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2902/2902_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2902/2902_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO A SECRETÁRIA MUNICIPAL DE SAÚDE, SRA. ELENICE APARECIDA MIRANDA PINTO, PARA COMPARECER À CÂMARA MUNICIPAL PARA TRATAR A RESPEITO DA PREVISÃO PARA INAUGURAÇÃO DA UNIDADE BÁSICA DE SAÚDE, TIPO II, QUE ESTÁ SENDO CONSTRUÍDA NO BAIRRO GOMES, NESTE MUNICÍPIO, EM SUBSTITUIÇÃO AO REQUERIMENTO N.O 128/2011, TAMBÉM DE MINHA AUTORIA E_x000D_
 APROVADO POR ESTA CASA DE LEIS._x000D_
 </t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2903/2903_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2903/2903_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE EXISTE A POSSIBILIDADE DE SE REALIZAR INTERVENÇÃO VISANDO RESOLVER O PROBLEMA DE ACÚMULO DE ÁGUA PLUVIAL NO CRUZAMENTO DA RUA PARANÁ COM A RUA ALAGOAS, NA ÁREA CENTRAL DESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2904/2904_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2904/2904_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA O SEGUINTE:_x000D_
 </t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2905/2905_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2905/2905_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE MINAS GERAIS – COORDENADORIA REGIONAL DE FORMIGA, SOLICITANDO AO_x000D_
 MESMO QUE ENVIDE ESFORÇOS NO SENTIDO DE ENVIAR UMA EQUIPE DE PROFISSIONAIS A FIM DE COLOCAR SINALIZAÇÃO HORIZONTAL (PINTURA DE FAIXAS OU MARCAS OBLÍQUAS COM TINTA REFLETIVA) NAS ONDULAÇÕES TRANSVERSAIS COLOCADAS AO LONGO DA MG-170, PRÓXIMO A LAGOA DA PRATA._x000D_
 </t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2906/2906_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2906/2906_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE_x000D_
 ADQUIRIR CADEIRAS A SEREM COLOCADAS NA RECEPÇÃO DO PRONTO ATENDIMENTO MUNICIPAL PARA PROPORCIONAR ÀS PESSOAS MAIS CONFORTO ENQUANTO AGUARDAM ATENDIMENTO._x000D_
 </t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2907/2907_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2907/2907_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE FORAM INICIADAS, OU SE AINDA NÃO_x000D_
 FORAM, QUANDO INICIARÃO AS CONTRATAÇÕES DE EMPRESAS PARA REALIZAÇÃO DOS EXAMES DE TOMOGRAFIA; RESSONÂNCIA MAGNÉTICA; ELETROENCEFALOGRAMA; MAPA E HOLTER 24 HORAS; TESTE ERGOMÉTRICO; ENDOSCOPIA; ANGIORESSONÂNCIA; ANGIOTOMOGRAFIA; DENTRE OUTROS EXAMES A SEREM PRESTADOS AOS NOSSOS CIDADÃOS._x000D_
 </t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2908/2908_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2908/2908_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PARECERES DAS COMISSÕES DE LEGISLAÇÃO, JUSTIÇA, REDAÇÃO; FINANÇAS, ORÇAMENTO, TOMADA DE CONTAS, OBRAS E SERVIÇOS PÚBLICOS SOBRE O PROJETO DE LEI_x000D_
 EM-70/2011, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO_x000D_
 SOCIAL AO CAIXA ESCOLAR PROF. MOURÃO E CONTÉM OUTRAS PROVIDÊNCAIS”_x000D_
 SEJA APRESENTADO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2909/2909_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2909/2909_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O    PROJETO DE LEI EM-70/2011, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL AO CAIXA ESCOLAR PROF. MOURÃO E CONTÉM OUTRAS PROVIDÊNCAIS” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2986/2986_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2986/2986_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME ESTA CASA, SE FORAM FEITOS,_x000D_
 RECENTEMENTE, ESTUDOS A RESPEITO DA NECESSIDADE DA EQUIPE DE GARIS QUE REALIZA A COLETA DE LIXO NO MUNICÍPIO, VOLTE A SER FORMADA POR CINCO ELEMENTOS, COMO ERA ANTERIORMENTE._x000D_
 </t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2921/2921_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2921/2921_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE SE DE_x000D_
 TROCAR AS MANILHAS DO CÓRREGO “DO ODÁRIO / DA ZILDA”, SITUADO NA LOCALIDADE DENOMINADA DE “SOBRADO”, BEM COMO PASSAR A MÁQUINA PATROL NA ESTRADA QUE DÁ ACESSO À REFERIDA LOCALIDADE E NAQUELAS SITUADAS NAS SUAS PROXIMIDADES._x000D_
 </t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2922/2922_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2922/2922_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, OS MOTIVOS PELOS QUAIS ESTÁ FALTANDO NA FARMACINHA MUNICIPAL O MEDICAMENTO DENOMINADO DIAZEPAN UTILIZADO PARA TRATAMENTO DE PESSOAS COM PROBLEMAS PSICOLÓGICOS._x000D_
 </t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2923/2923_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2923/2923_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-71/2011, QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2924/2924_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2924/2924_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE AUMENTAR O VALOR DO REPASSE DE RECURSOS À FEIRA DO AMOR, PARA O EXERCÍCIO FINANCEIRO DE 2012, PARA R$ 100.000,00 (CEM MIL REAIS), VISTO QUE HOJE ESTÁ PREVISTO O VALOR DE APENAS R$ 30.000,00, SEGUNDO PLANO DE TRABALHO QUE SE ENCONTRA NO CONSELHO MUNICIPAL DE HABITAÇÃO. SE HOUVER UMA RESPOSTA POSITIVA A ESTE REQUERIMENTO A ENTIDADE APRESENTARÁ NOVO PLANO DE TRABALHO._x000D_
 </t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2925/2925_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2925/2925_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AOS DEPUTADOS FEDERAIS: JAIMINHO MARTINS, NEWTON CARDOSO, EDUARDO BARBOSA, PAULO ABI ACKEL E FABINHO RAMALHO, BEM COMO AOS DEPUTADOS ESTADUAIS: TIAGO ULISSES, EROS FERREIRA BIONDINI, DOMINGOS SÁVIO CAMPOS RESENDE, AGOSTINHO CÉLIO ANDRADE PATRUS, ANTÔNIO RINALDO VALÉRIO, NEIDER MOREIRA DE FARIA, DURVAL ANGELO ANDRADE, ALBERTO PINTO COELHO JÚNIOR, WALTER DA ROCHA TOSTA, VANDERLEI_x000D_
 ANDRADE MIRANDA E ANTÔNIO ROBERTO, SOLICITANDO AOS MESMOS QUE ENVIDEM ESFORÇOS NO INTUITO DE OBTERMOS PARA NOSSO MUNICÍPIO UMA FACULDADE DE ENSINO SUPERIOR._x000D_
 </t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2926/2926_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2926/2926_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INTERCEDA JUNTO AO CORONEL DA POLÍCIA MILITAR, SR. WAGNER SOARES SANT'ANA, PARA QUE O MESMO NÃO PERMITA O RETORNO DO ENVIO DE POLICIAIS MILITARES DE LAGOA DA PRATA PARA PRESTAREM SERVIÇOS NO ALTO DA SERRA DA SAUDADE, INCLUSIVE COM UTILIZAÇÃO DE_x000D_
 VIATURAS, TENDO EM VISTA O JÁ PEQUENO NÚMERO DE EFETIVO LOCAL E A GRANDE DEMANDA ATUAL._x000D_
 </t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2927/2927_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2927/2927_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE EXISTE A POSSIBILIDADE DE SE_x000D_
 ADQUIRIR UM TRATOR OU MÁQUINA PRÓPRIA PARA A VARREDURA DAS EXTREMIDADES DAS VIAS PÚBLICAS, OU SE NÃO FOR POSSÍVEL A AQUISIÇÃO, SE É VIÁVEL REALIZAR O TRABALHO MANUALMENTE._x000D_
 </t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2928/2928_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2928/2928_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-73/2011 QUE “ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO E CONTÉM OUTRAS PROVIDÊNCIAS” E O PROJETO DE LEI_x000D_
 EM-75/2011 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO_x000D_
 VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”_x000D_
 SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2929/2929_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2929/2929_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, DE FORMA DETALHADA, A RESPEITO DA SUPOSTA IRREGULARIDADE NA UTILIZAÇÃO DE RECURSOS PÚBLICOS MUNICIPAIS REPASSADOS VIA CONVÊNIO À POLÍCIA MILITAR, QUE FORA ALVO DE MATÉRIA JORNALÍSTICA VEICULADA NA IMPRENSA LOCAL NO ÚLTIMO FIM DE SEMANA, EM QUE SE SUSPEITA DE QUE O ALUGUEL DA RESIDÊNCIA PARTICULAR DO CAPITÃO DA PM, ESTARIA SENDO PAGO COM DINHEIRO PÚBLICO._x000D_
 </t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2930/2930_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2930/2930_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ PREVISÃO PARA O ASFALTAMENTO_x000D_
 DA RUA SUDÁRIO FELIZARDO, NO BAIRRO SOL NASCENTE, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2931/2931_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2931/2931_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME ESTA CASA, SE EXISTE A POSSIBILIDADE DE MODIFICAR O HORÁRIO DE FUNCIONAMENTO DA FARMACINHA DO MUNICÍPIO, PASSANDO A SER DAS 7 ÀS 18 HORAS._x000D_
 </t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2932/2932_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2932/2932_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE_x000D_
 COLOCAR UM POSTE DE ENERGIA ELÉTRICA, COM A RESPECTIVA LUMINÁRIA, EM FRENTE AO N.O 74, DA RUA MARIA TEREZA WINTERS, NO BAIRRO SANTA ALEXANDRINA, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2933/2933_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2933/2933_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE_x000D_
 INTERCEDER JUNTO À EMPRESA CONCESSIONÁRIA DO SERVIÇO PÚBLICO DE TRANSPORTE COLETIVO DE PASSAGEIROS NO MUNICÍPIO, PARA QUE A MESMA CUMPRA AS DISPOSIÇÕES DA LEGISLAÇÃO QUE REGEM A CONCESSÃO DESTE SERVIÇO, PRINCIPALMENTE AS CONTIDAS NO PARÁGRAFO PRIMEIRO DO ART. 6O DA LEI FEDERAL N.O 8.987/95, QUANTO À CORTESIA NA PRESTAÇÃO DOS SERVIÇOS, SEM OFENDER OS USUÁRIOS._x000D_
 </t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2934/2934_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2934/2934_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM - 76/2011 QUE “DISPÕE SOBRE AQUISIÇÃO DE TERRENO PARA CONSTRUÇÃO DE HABITAÇÕES POPULARES”, BEM COMO O PROJETO DE LEI EM-74/2011 QUE “ALTERA A REDAÇÃO DO ARTIGO 2O DA LEI 1132/2004 E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2987/2987_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2987/2987_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE_x000D_
 MELHORAR AS CONDIÇÕES DE TRÁFEGO DA ESTRADA VICINAL QUE LIGA A COMUNIDADE DOS MIRANDAS À FÁBRICA DE PÓLVORA SITUADA NAQUELA LOCALIDADE, BEM COMO DE REALIZAR INTERVENÇÕES VISANDO ALARGAR A ESTRADA QUE DÁ ACESSO À CACHOEIRA DENOMINADA DE “CACHOEIRA DO WANDO”._x000D_
 </t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2935/2935_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2935/2935_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA CÓPIA DOS COMPROVANTES DO RECEBIMENTO_x000D_
 DEFINITIVO DE SERVIÇOS E BOLETINS DE MEDIÇÃO, ACOMPANHADOS DE SUAS RESPECTIVAS NOTAS FISCAIS, REFERENTES AO CONTRATO ADMINISTRATIVO N.O 181/2010 E SEUS ADITIVOS, NO PERÍODO DE 1O DE JULHO DO CORRENTE ANO ATÉ OS DIAS ATUAIS OU O FINAL DA EXECUÇÃO DO CONTRATO._x000D_
 </t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2936/2936_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2936/2936_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, QUAIS AS PROVIDÊNCIAS FORAM TOMADAS JUNTO AO GOVERNO DO ESTADO DE MINAS GERAIS, TENDO EM VISTA A FRUSTRADA TENTATIVA DE SE IMPLANTAR NO MUNICÍPIO DE LAGOA DA PRATA, UMA DAS AÇÕES DO PROGRAMA “ALIANÇA PELA VIDA”, DENOMINADA “RUA LIVRE”, QUE TERIA INÍCIO NA ÚLTIMA TERÇA-FEIRA, DIA 11 DE OUTUBRO, MAS QUE INFELIZMENTE NÃO SE CONCRETIZOU, DEIXANDO INÚMERAS PESSOAS E FAMÍLIAS DESCONTENTES E INDIGNADAS._x000D_
 </t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2937/2937_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2937/2937_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE ELEVAR O NÚMERO DE VEÍCULOS E MOTORISTAS DESTINADOS AO TRANSPORTE ESCOLAR QUE ATENDEM AOS MORADORES DA ZONA RURAL DO NOSSO MUNICÍPIO, BEM COMO DE OFERTAR CURSOS DE RECICLAGEM, ATUALIZAÇÃO E APRIMORAMENTO PARA ESTES PROFISSIONAIS, DE MODO A MANTER A QUALIDADE DO SERVIÇO PÚBLICO A SER PRESTADO E GARANTIR A SEGURANÇA DOS ALUNOS TRANSPORTADOS._x000D_
 </t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2938/2938_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2938/2938_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE EXISTE A POSSIBILIDADE DO MUNICÍPIO CONCEDER SUBVENÇÕES SOCIAIS, AUXÍLIOS OU CONTRIBUIÇÕES, CONFORME O CASO, ÀS ENTIDADES SEDIADAS EM LAGOA DA PRATA E QUE TRABALHAM COM A RECUPERAÇÃO DE PESSOAS DEPENDENTES DE SUBSTÂNCIAS QUÍMICAS E ENTORPECENTES, VISANDO ASSIM AUMENTAR O NÚMERO DE VAGAS A_x000D_
 SEREM OFERECIDAS À POPULAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2939/2939_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2939/2939_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-77/2011 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUIÇÃO À ACE/LP E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2940/2940_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2940/2940_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE AUMENTAR O VALOR DO SALÁRIO DOS EMPREGADO PÚBLICOS OCUPANTES DOS EMPREGOS PÚBLICOS DE AGENTE COMUNITÁRIO DE SAÚDE E AGENTE DE COMBATE ÀS ENDEMIAS._x000D_
 </t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2941/2941_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2941/2941_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME ESTA CASA, OS MOTIVOS PELOS QUAIS NÃO_x000D_
 FOI REALIZADA A OBRA DE PAVIMENTAÇÃO ASFÁLTICA DA RUA GERALDO DOMINGOS PEREIRA, NO TRECHO COMPREENDIDO ENTRE A RUA JOSAFÁ BERNARDES E GERALDO JOSÉ DA SILVA, NO BAIRRO GOMES, NESTE MUNICÍPIO, EM SUA TOTALIDADE, VISTO QUE APENAS UMA QUADRA FORA PAVIMENTADA, OU SEJA, DA RUA ALMIRANTE TAMANDARÉ ATÉ A RUA JOSAFÁ BERNARDES. QUE INFORME AINDA SE HÁ PREVISÃO PARA O ASFALTAMENTO DAQUELA VIA PÚBLICA._x000D_
 </t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>, Joanes Bosco</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2942/2942_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2942/2942_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE_x000D_
 REALIZAR INTERVENÇÕES VISANDO A REPARAÇÃO DO ASFALTO DA AVENIDA FERNÃO DIAS, SITUADA EM NOSSO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2943/2943_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2943/2943_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ DENTRE AS OBRAS A SEREM_x000D_
 REALIZADAS PELA ADMINISTRAÇÃO MUNICIPAL, PREVISÃO PARA REFORMAR A ESTRADA QUE DÁ ACESSO À PONTE QUE FORA RECENTEMENTE CONSTRUÍDA E QUE LIGA O DISTRITO DE MARTINS GUIMARÃES À LOCALIDADE DOS “MIRANDAS”, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2944/2944_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2944/2944_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE_x000D_
 ADQUIRIR BANHEIROS QUÍMICOS, PARA DISPONIBILIZÁ-LOS AO USO NOS DIFERENTES EVENTOS PÚBLICOS QUE OCORREM EM NOSSO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2945/2945_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2945/2945_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-79/2011 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO À ASSOCIAÇÃO COMERCIAL DOS AÇOUGUEIROS DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, BEM COMO O PROJETO DE LEI CM- 13/2011 QUE “ALTERA A LEI MUNICIPAL NO 1321/2005”, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2946/2946_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2946/2946_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ PREVISÃO PARA A REFORMA DO PISO DA CALÇADA NO ENTORNO DA PRAÇA DE ESPORTES._x000D_
 </t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2947/2947_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2947/2947_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE DENTRE AS AÇÕES PREVISTAS AINDA PARA ESTE ANO NA SECRETARIA MUNICIPAL DE DESPORTOS HÁ ALGUMA QUE VISE:_x000D_
 1 - REFORMAR A PRAÇA DE ESPORTES;_x000D_
 2 – REFORMAR OS POLIESPORTIVOS “FRANCELINO PEREIRA” E “LEOPOLDO BESSONE”;_x000D_
 3 – REFORMAR O CAMPO DE FUTEBOL E A QUADRA DE ESPORTES DO DISTRITO DE MARTINS GUIMARÃES;_x000D_
 4 – DAR MAIOR INCENTIVO AO CAMPEONATO MUNICIPAL DE FUTEBOL AMADOR._x000D_
 </t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2948/2948_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2948/2948_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DO MUNICÍPIO CONCEDER UMA GRATIFICAÇÃO OU ABONO PARA OS EMPREGADOS PÚBLICOS OCUPANTES DOS EMPREGOS DE AGENTE COMUNITÁRIO DE SAÚDE E AGENTE DE COMBATE ÀS ENDEMIAS._x000D_
 </t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2949/2949_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2949/2949_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, OS MOTIVOS PELOS QUAIS ESTÁ FALTANDO ÁGUA NAS RESIDÊNCIAS DOS MORADORES DO DISTRITO DE MARTINS GUIMARÃES._x000D_
 </t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2950/2950_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2950/2950_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-82/2011 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA”, BEM COMO O PROJETO DE LEI EM-83/2011 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO EM FAVOR DO SERVIÇO AUTÔNOMO DE_x000D_
 ÁGUA E ESGOTO DE LAGOA DA PRATA”, SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2951/2951_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2951/2951_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-81/2011 QUE “AUTORIZA O EXECUTIVO MUNICIPAL CONCENDER SUBVENÇÕES SOCIAIS ÀS ENTIDADES QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2952/2952_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2952/2952_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,SOLICITANDO AO MESMO QUE INFORME A ESTA CASA E À POPULAÇÃO, OS MOTIVOS PELOS_x000D_
 QUAIS A ESTRADA QUE LIGA A MG-429 AO DISTRITO DE MARTINS GUIMARÃES AINDA NÃO FOI PAVIMENTADA, MESMO TENDO O MUNICÍPIO RECEBIDO RECURSOS PARA A REALIZAÇÃO DE TAL OBRA NO ANO DE 2008, CONFORME RESTA PROVADO NESTA CASA DE LEIS._x000D_
 </t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2953/2953_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2953/2953_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE_x000D_
 CONTRATAR UM PLANO DE SAÚDE PARA SEUS SERVIDORES, INCLUSIVE PARA SUA AUTARQUIA; E QUE INFORME AINDA, A POSSIBILIDADE DE SE ELEVAR O MENOR SALÁRIO PERCEBIDO POR ESTES, PARA O VALOR CORRESPONDENTE A UM SALÁRIO MÍNIMO E MEIO._x000D_
 </t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2954/2954_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2954/2954_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE A REUNIÃO ORDINÁRIA DO PRÓXIMO DIA 14 DE NOVEMBRO SEJA ANTECIPADA PARA O DIA 11 DE NOVEMBRO, PRÓXIMA SEXTA-FEIRA, ÀS 20 HORAS._x000D_
 </t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2955/2955_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2955/2955_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ INTENÇÃO POR PARTE_x000D_
 DA ADMINISTRAÇÃO MUNICIPAL EM ALTERAR A JORNADA DE TRABALHO DE ALGUNS EMPREGADOS PÚBLICOS QUE TRABALHAM NO PRONTO ATENDIMENTO MÉDICO MUNICIPAL – PAM, DAS ATUAIS OITO HORAS DIÁRIAS PARA UMA JORNADA DE 12 X 36._x000D_
 </t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2956/2956_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2956/2956_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI COMPLEMENTAR NO 07/2011, QUE “ALTERA     A LEI COMPLEMENTAR NO 03/2011 DE 22 DE MAIO DE 1991” E OS PROJETOS DE LEI EM-_x000D_
 86/2011 QUE “AUTORIZA O EXECUTIVO MUNICIPAL CONCEDER SUBVENÇÃO_x000D_
 SOCIAL À APAC E CONTÉM OUTRAS PROVIDÊNCIAS” E EM-88/2011, QUE_x000D_
 “AUTORIZA O EXECUTIVO MUNICIPAL DOAR IMÓVEIS QUE MENCIONA E_x000D_
 CONTÉM OUTRAS PROVIDÊNCIAS”, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E_x000D_
 VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2957/2957_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2957/2957_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-84/2011 QUE “AUTORIZA O SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO – SAAE A ADQUIRIR IMÓVEL QUE MENCIONA”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2958/2958_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2958/2958_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE_x000D_
 COLOCAR REDUTORES DE VELOCIDADE NA RUA EURICO DOS SANTOS RIBEIRO, NO BAIRRO MARÍLIA DESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2959/2959_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2959/2959_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ PREVISÃO PARA O CALÇAMENTO_x000D_
 DA RUA MARANHÃO, NO TRECHO COMPREENDIDO ENTRE A RUA JOSÉ BERNARDES MACIEL E A RUA PARANÁ, NO BAIRRO MARÍLIA, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2960/2960_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2960/2960_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CAPITÃO DA POLÍCIA MILITAR, SR. VALDECI DONIZETI MATTOS, CONVIDANDO-O PARA VIR A ESTA CASA NOS INFORMAR A RESPEITO DE QUAIS PROVIDÊNCIAS ESTÃO SENDO TOMADAS EM RELAÇÃO À SEGURANÇA PÚBLICA, DEVIDO AO ALARMANTE NÚMERO DE ASSASSINATOS EM NOSSO MUNICÍPIO, BEM COMO EM RELAÇÃO AO TRÁFICO DE DROGAS E ENTORPECENTES._x000D_
 </t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2961/2961_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2961/2961_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, COMO SE ENCONTRA A SITUAÇÃO DA QUADRA POLIESPORTIVA SITUADA NA RUA PEDRO II, NO BAIRRO SÃO JOSÉ (ANTIGO BAIRRO GLÓRIA); SE A MESMA FOI OBJETO DE CESSÃO PARA ALGUMA ENTIDADE; OU ATÉ MESMO SE EXISTE ALGUM PROJETO A SER IMPLEMENTADO AINDA NESTE ANO, VISANDO A RECUPERAÇÃO DAQUELA QUADRA._x000D_
 </t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2962/2962_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2962/2962_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA CÓPIA DO CONTRATO N.O 142/2011, FIRMADO ENTRE O MUNICÍPIO DE LAGOA DA PRATA E A EMPRESA CONVAS – CONSTRUTORA VARGAS SANTOS LTDA, CUJO OBJETO É A CONTRATAÇÃO DE EMPRESA DE ENGENHARIA PARA EXECUÇÃO DE OBRA DE PAVIMENTAÇÃO POLIÉDRICA DAS RUAS DAS ROSAS E DAS MARGARIDAS, NO BAIRRO CORONEL LUCIANO, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2963/2963_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2963/2963_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AOS PROMOTORES DE JUSTIÇA DA COMARCA, DR. EDUARDO ALMEIDA DA SILVA E DR. LUIZ AUGUSTO REZENDE PENA, ACOMPANHADO DE CÓPIA DESTE REQUERIMENTO, SOLICITANDO AOS MESMOS QUE AJUÍZEM AÇÃO CIVIL PÚBLICA VISANDO DAR EFICÁCIA MATERIAL AO DIREITO COLETIVO DE CUNHO ASSISTENCIAL DESTINADO AOS TRABALHADORES INDUSTRIAIS E_x000D_
 AGRÍCOLAS DA AGROINDÚSTRIA CANAVIEIRA, ASSEGURADO PELO ART. 36 DA LEI NACIONAL 4.870 DE 1° DE DEZEMBRO DE 1965._x000D_
 </t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2964/2964_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2964/2964_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-90/2011, QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” E O PROJETO DE RESOLUÇÃO NO 25/2011, QUE “CONCEDE TÍTULO DE CIDADÃO HONORÁRIO A WILSON CRUZ BARBOSA”, SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2965/2965_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2965/2965_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO SR. JOSÉ ANTÔNIO VIEIRA, 3O SARGENTO DA 7A COMPANHIA INDEPENDENTE DA POLÍCIA DE MEIO AMBIENTE E TRÂNSITO, PARABENIZANDO-O PELO SEU EMPENHO PARA INSTALAÇÃO DOS REDUTORES DE VELOCIDADE NA MG-170, ESPECIALMENTE OS LOCALIZADOS NA ÁREA DO MUNICÍPIO DE LAGOA DA PRATA._x000D_
 </t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2966/2966_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2966/2966_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE REPASSE A ESTA CASA INFORMAÇÕES PERTINENTES AO FINANCIAMENTO PARA CALÇAMENTO DE VIAS PÚBLICAS, QUE FORA AUTORIZADO RECENTEMENTE POR ESTA CASA DE LEIS, TAIS COMO: EM QUE FASE SE ENCONTRA O PROCEDIMENTO (SE OS RECURSOS JÁ FORAM_x000D_
 DISPONIBILIZADOS, ETC...); QUANDO AS OBRAS SERÃO INICIADAS; E SE OS RECURSOS SERÃO SUFICIENTES PARA A PAVIMENTAÇÃO DAS VIAS PÚBLICAS AINDA NÃO PAVIMENTADAS DO BAIRRO MARÍLIA E PARA PAVIMENTAÇÃO INTEGRAL DO CONJUNTO HABITACIONAL MONSENHOR ALFREDO DHOR._x000D_
 </t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2967/2967_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2967/2967_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE EXISTE A POSSIBILIDADE DE SE REALIZAR UMA REFORMA, BEM COMO A PINTURA DO CEMEI TIA MARIA OLÍVIA, SITUADO NA RUA VEREADOR CHICO_x000D_
 FERREIRA, NO BAIRRO CHICO MIRANDA, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2968/2968_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2968/2968_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO O SECRETÁRIO MUNICIPAL DE OBRAS, SR. MATEUS BORGES DE CASTRO, PARA_x000D_
 COMPARECER À CÂMARA MUNICIPAL PARA TRATAR A RESPEITO DOS SEGUINTES ASSUNTOS:_x000D_
         &amp;#8722; ESCLARECIMENTOS SOBRE AS OBRAS DE CALÇAMENTO QUE FORAM EXECUTADAS NO PRESENTE ANO, BEM COMO DAQUELAS QUE AINDA SERÃO EXECUTADAS._x000D_
 </t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2969/2969_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2969/2969_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO O SECRETÁRIO MUNICIPAL DE DESPORTOS, SR. WALDEMIRO AZEREDO TEIXEIRA,_x000D_
 PARA COMPARECER À CÂMARA MUNICIPAL PARA TRATAR A RESPEITO DE VARIADOS ASSUNTOS RELACIONADOS ÀS POLÍTICAS DE ESPORTE EM NOSSO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2970/2970_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2970/2970_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO ILUSTRE REPRESENTANTE DO MINISTÉRIO PÚBLICO DE_x000D_
 MINAS GERAIS - CURADORIA DO PATRIMÔNIO PÚBLICO, ENCAMINHANDO O PRESENTE REQUERIMENTO, ACOMPANHADO DOS DOCUMENTOS ANEXOS AO MESMO, OS QUAIS SE TRATAM DA CONTRATAÇÃO DA EMPRESA CONSTRUTORA VARGAS SANTOS LTDA – CONVAS PELO MUNICÍPIO, PARA A PRESTAÇÃO DE SERVIÇOS DE CALÇAMENTO EM DIVERSAS RUAS DO MUNICÍPIO DE LAGOA DA PRATA._x000D_
 </t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2971/2971_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2971/2971_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-91/2011, QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2976/2976_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2976/2976_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-66/2011, QUE “ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LAGOA DA PRATA PARA O EXERCÍCIO FINANCEIRO DE 2012”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2977/2977_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2977/2977_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE_x000D_
 COLOCAR UM REDUTOR DE VELOCIDADE NA RUA MATO GROSSO, NO TRECHO COMPREENDIDO ENTRE AS RUAS CEARÁ E PIAUÍ, NO BAIRRO SANTA EUGÊNIA I, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2978/2978_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2978/2978_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO A SECRETÁRIA MUNICIPAL DE SAÚDE, SRA. ELENICE APARECIDA MIRANDA PINTO, PARA COMPARECER À CÂMARA MUNICIPAL PARA TRATAR A RESPEITO DOS ASSUNTOS ABAIXO DESCRITOS:_x000D_
 </t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2979/2979_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2979/2979_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SOBRE OS SEGUINTES ASSUNTOS_x000D_
 - HORÁRIO DE FUNCIONAMENTO E QUAIS SÃO OS PROFISSIONAIS QUE ESTÃO ATENDENDO NA UNIDADE DE SAÚDE BUCAL DO BAIRRO AMÉRICO SILVA;_x000D_
 - SE VEM SENDO REALIZADO REGULARMENTE O ATENDIMENTO NA CITADA UNIDADE DE SAÚDE BUCAL;_x000D_
 - ESCLARECER SE É VERÍDICA A INFORMAÇÃO DE QUE O BANHEIRO DA REFERIDA UNIDADE DE SAÚDE BUCAL NÃO PODE SER UTILIZADO PELOS PACIENTES. SE A RESPOSTA FOR POSITIVA, INFORMAR OS MOTIVOS DESTA RESTRIÇÃO;_x000D_
 - E AINDA, SE NÃO IRÁ RETORNAR O ATENDIMENTO DE SAÚDE BUCAL NAS ESTRATÉGIAS DE SAÚDE DA FAMÍLIA - ESF'S (ANTIGOS PSF'S)._x000D_
 </t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2980/2980_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2980/2980_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, OS MOTIVOS PELOS QUAIS NÃO FORA REALIZADO COM A DEVIDA ANTECEDÊNCIA, CONCURSO PÚBLICO PARA PREENCHIMENTO DE VAGAS DOS EMPREGOS PÚBLICOS DA ÁREA DE SAÚDE QUE ATENDEM AO NÚCLEO DE SAÚDE MENTAL, TENDO EM VISTAV QUE OS RESPECTIVOS CONTRATOS TEMPORÁRIOS VENCEM NO FINAL DO CORRENTE ANO._x000D_
 </t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2981/2981_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2981/2981_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA:_x000D_
 &amp;#8722;  CÓPIA DE TODOS OS PROCEDIMENTOS LICITATÓRIOS - INCLUINDO OS CONTRATOS, RECIBOS DE SERVIÇOS E NOTAS FISCAIS – QUE RESULTARAM NA CONTRATAÇÃO DA EMPRESA    CONSTRUTORA VARGAS SANTOS LTDA – CONVAS, PELO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA – SAAE/LP;_x000D_
 &amp;#8722;  RELAÇÃO    COM   O   NOME    DOS   EMPREGADOS     PÚBLICOS CONTRATADOS TEMPORARIAMENTE PELO SAAE/LP NO PRESENTE EXERCÍCIO FINANCEIRO, SEUS RESPECTIVOS EMPREGOS, ATRIBUIÇÕES E SALÁRIOS._x000D_
 </t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2982/2982_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2982/2982_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE:_x000D_
  		- O PROJETO DE LEI COMPLEMENTAR CM-2/2011 QUE “ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR 60/2006 QUE DISPÕE SOBRE A INSTITUIÇÃO DO PLANO DIRETOR DO MUNICÍPIO DE LAGOA DA PRATA, DECÊNIO 2007/2016”;_x000D_
  		- O PROJETO DE LEI COMPLEMENTAR CM 08/2011 QUE “ALTERA A LEI COMPLEMENTAR 079, DE 16 DE DEZEMBRO DE 2008 E A LEI COMPLEMENTR Nº 93, DE 06 DE JULHO DE 2011”;_x000D_
  		- O PROJETO DE LEI COMPLEMENTAR CM 010/2011 QUE “ALTERA MAPA DE ZONEAMENTO DA LEI COMPLEMENTAR 060/2006 QUE DISPÕE SOBRE A INSTITUIÇÃO DO PLANO DIRETOR DO MUNICÍPIO DE LAGOA DA PRATA, DECÊNIO 2007-2016”; 		_x000D_
  		- E O PROJETO DE LEI CM 03/2011 QUE “ALTERA O INCISSO II DO PARÁGRAFO PRIMEIRO DO ARTIGO 22 DA LEI MUNICIPAL Nº 203/1984”_x000D_
 _x000D_
  				SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3000/3000_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3000/3000_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE EXISTE A POSSIBILIDADE DE SE REALIZAR INTERVENÇÃO, JOGANDO CASCALHO OU ENTULHO, DE MODO A TAPAR OS BURACOS EXISTENTES NA VIA PÚBLICA DENOMINADA “ESTRADA DA VARGEM”, QUE DÁ ACESSO À ANTENA DA RÁDIO TROPICAL AM, AO DISTRITO INDUSTRIAL E A VÁRIAS FAZENDAS E SÍTIOS SITUADOS NAQUELA REGIÃO.   </t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3001/3001_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3001/3001_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE TROCAR OU CONSERTAR O MATA-BURROS SITUADO NA ESTRADA VICINAL QUE LIGA O DISTRITO DE MARTINS GUIMARÃES À MG-429, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3002/3002_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3002/3002_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE ELEVAR O SALÁRIO PERCEBIDO PELOS AGENTES COMUNITÁRIOS DE SAÚDE, FAZENDO COM QUE OS MESMOS NÃO RECEBAM REMUNERAÇÃO LÍQUIDA INFERIOR AO SALÁRIO MÍNIMO VIGENTE, COMO VEM OCORRENDO, DEVIDO AOS DESCONTOS QUE SÃO EFETUADOS EM SEUS VENCIMENTOS.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3003/3003_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3003/3003_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI COMPLEMENTAR Nº CM-09/2011 QUE “CRIA GRATIFICAÇÕES PARA OS EMPREGADOS PÚBLICOS DA CÂMARA MUNICIPAL DE LAGOA DA PRATA NOS CASOS QUE MENCIONA” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3004/3004_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3004/3004_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-95/2011, QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO EM FAVOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO, BEM COMO O  PROJETO DE LEI EM-93/2011, QUE “AUTORIZA PRORROGAÇÃO DE CONTRATOS DA SECRETARIA MUNICIPAL ASSISTÊNCIA SOCIAL E SECRETARIA MUNICIPAL DE SAÚDE”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3005/3005_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3005/3005_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PARECER DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI COMPLEMENTAR EM-9/2011, QUE “ALTERA A LEI COMPLEMENTAR N. 3, DE 22 DE MAIO DE 1991”, SEJA APRESENTADO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3006/3006_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3006/3006_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ PREVISÃO PARA A REALIZAÇÃO DE UMA REFORMA NA CALÇADA (PASSEIO) DA AVENIDA DO CONTORNO.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3007/3007_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3007/3007_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE REFORMAR, URGENTEMENTE, A PASSAGEM DE PEDESTRES, TAMBÉM DENOMINADA DE PINGUELA, SITUADA AO LADO DA PONTE DE FERRO, NO DISTRITO DE MARTINS GUIMARÃES, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3008/3008_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3008/3008_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE EXISTE A POSSIBILIDADE DE SE REALIZAR INTERVENÇÕES VISANDO TAPAR BURACOS EXISTENTES AO LONGO DA RUA ALMIRANTE TAMANDARÉ,  NO BAIRRO GOMES.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3009/3009_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3009/3009_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE A DETERMINAÇÃO CONSTANTE DO § 4° DO ART. 1º DO DECRETO MUNICIPAL N° 064/2009, RELACIONADO À OBRIGATORIEDADE DA COLOCAÇÃO DO CID (CLASSIFICAÇÃO INTERNACIONAL DE DOENÇAS) NOS ATESTADOS MÉDICOS VEM SENDO CUMPRIDA._x000D_
 		SENDO POSITIVA A RESPOSTA, QUE INFORME AINDA, SE HÁ A POSSIBILIDADE DE DEIXAR DE SER OBSERVADA TAL EXIGÊNCIA, TENDO EM VISTA A EXISTÊNCIA DE RESOLUÇÕES DO CONSELHO FEDERAL DE MEDICINA, BEM COMO  DISPOSITIVO DO CÓDIGO DE ÉTICA MÉDICA QUE DISPÕEM EM SENTIDO CONTRÁRIO.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3010/3010_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3010/3010_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE:- O PROJETO DE LEI EM-92/2011 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”; - O PROJETO DE LEI EM-94/2011 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS, AUXÍLIOS ECONTRIBUIÇÕES ÀS ENTIDADES QUE MENCIONA ECONTÉMOUTRASPROVIDÊNCIAS”;- O PROJETO DE LEIEM-6/2011QUE“ALTERALEI1802/2010 E DÁOUTRASROVIDÊNCIAS”;-O PROJETO DE LEI COMPLEMENTAR EM-9/2011 QUE “ALTERA A LEI COMPLEMENTAR Nº 003, DE 22 DE MAIO DE 1991”;- O PROJETO DE LEI COMPLEMENTAR CM-11/2011 QUE“ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR 60/2006 QUE DISPÕE SOBRE A INSTITUIÇÃO DO PLANO DIRETOR DO MUNICÍPIO DE LAGOA DA PRATA–DECÊNIO 2007/2016”;- E O PROJETO DE LEI CM-16/2011 QUE “ALTERA A LEI MUNICIPAL Nº 1710/2009”</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3011/3011_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3011/3011_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-97/2011, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À FUNDAÇÃO SÃO CARLOS E CONTÉM OUTRAS PROVIDÊNCIAS”,  SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4987,67 +4987,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4365/4365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4366/4366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4367/4367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4368/4368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4369/4369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4370/4370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4371/4371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4372/4372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4373/4373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4374/4374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4375/4375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4376/4376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4377/4377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4378/4378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2755/2755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2756/2756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2757/2757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2758/2758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2759/2759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2760/2760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2761/2761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2762/2762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2763/2763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2764/2764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2765/2765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2766/2766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2767/2767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2768/2768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2769/2769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2770/2770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2771/2771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2772/2772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2773/2773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2774/2774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2775/2775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2776/2776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2777/2777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2778/2778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2779/2779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2780/2780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2781/2781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2782/2782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2783/2783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2784/2784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2785/2785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2786/2786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2787/2787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2788/2788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2789/2789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2790/2790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2791/2791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2792/2792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2793/2793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2794/2794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2795/2795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2796/2796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2797/2797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2798/2798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2799/2799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2800/2800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2801/2801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2802/2802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2803/2803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2804/2804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2805/2805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2806/2806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2807/2807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2808/2808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2809/2809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2810/2810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2811/2811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2812/2812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2813/2813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2814/2814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2815/2815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2816/2816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2817/2817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2818/2818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2819/2819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2910/2910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2911/2911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2912/2912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2913/2913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2914/2914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2915/2915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2916/2916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2917/2917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2918/2918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2919/2919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2920/2920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2983/2983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2984/2984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2985/2985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2995/2995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2996/2996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2997/2997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2998/2998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2999/2999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2972/2972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2973/2973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2974/2974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2975/2975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2988/2988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2989/2989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2990/2990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2991/2991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2846/2846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2992/2992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2993/2993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2994/2994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2673/2673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2674/2674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2675/2675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2676/2676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2677/2677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2678/2678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2679/2679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2680/2680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2681/2681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2682/2682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2683/2683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2684/2684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2685/2685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2686/2686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2687/2687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2688/2688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2689/2689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2690/2690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2691/2691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2692/2692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2693/2693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2694/2694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2695/2695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2696/2696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2697/2697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2698/2698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2699/2699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2700/2700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2701/2701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2702/2702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2703/2703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2704/2704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2705/2705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2706/2706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2707/2707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2708/2708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2709/2709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2710/2710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2711/2711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2712/2712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2713/2713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2714/2714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2715/2715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2716/2716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2717/2717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2718/2718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2719/2719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2720/2720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2721/2721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2722/2722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2723/2723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2724/2724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2725/2725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2726/2726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2727/2727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2728/2728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2729/2729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2730/2730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2731/2731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2732/2732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2733/2733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2734/2734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2735/2735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2736/2736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2737/2737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2738/2738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2739/2739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2740/2740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2741/2741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2742/2742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2743/2743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2744/2744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2745/2745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2746/2746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2747/2747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2748/2748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2749/2749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2750/2750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2751/2751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2752/2752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2753/2753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2754/2754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2820/2820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2821/2821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2822/2822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2823/2823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2824/2824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2825/2825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2826/2826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2827/2827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2828/2828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2829/2829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2830/2830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2831/2831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2832/2832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2833/2833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2834/2834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2835/2835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2836/2836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2837/2837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2838/2838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2839/2839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2840/2840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2841/2841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2842/2842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2843/2843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2844/2844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2845/2845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2853/2853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2847/2847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2848/2848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2849/2849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2850/2850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2851/2851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2852/2852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2854/2854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2855/2855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2856/2856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2857/2857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2858/2858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2859/2859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2860/2860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2861/2861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2862/2862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2863/2863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2864/2864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2865/2865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2866/2866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2867/2867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2868/2868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2869/2869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2870/2870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2871/2871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2872/2872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2873/2873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2874/2874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2875/2875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2876/2876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2877/2877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2878/2878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2879/2879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2880/2880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2881/2881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2882/2882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2883/2883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2884/2884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2885/2885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2886/2886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2887/2887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2888/2888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2889/2889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2890/2890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2891/2891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2892/2892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2893/2893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2894/2894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2895/2895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2896/2896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2897/2897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2898/2898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2899/2899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2900/2900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2901/2901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2902/2902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2903/2903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2904/2904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2905/2905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2906/2906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2907/2907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2908/2908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2909/2909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2986/2986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2921/2921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2922/2922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2923/2923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2924/2924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2925/2925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2926/2926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2927/2927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2928/2928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2929/2929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2930/2930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2931/2931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2932/2932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2933/2933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2934/2934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2987/2987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2935/2935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2936/2936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2937/2937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2938/2938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2939/2939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2940/2940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2941/2941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2942/2942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2943/2943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2944/2944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2945/2945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2946/2946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2947/2947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2948/2948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2949/2949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2950/2950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2951/2951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2952/2952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2953/2953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2954/2954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2955/2955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2956/2956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2957/2957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2958/2958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2959/2959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2960/2960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2961/2961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2962/2962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2963/2963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2964/2964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2965/2965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2966/2966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2967/2967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2968/2968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2969/2969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2970/2970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2971/2971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2976/2976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2977/2977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2978/2978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2979/2979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2980/2980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2981/2981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2982/2982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3000/3000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3001/3001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3002/3002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3003/3003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3004/3004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3005/3005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3006/3006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3007/3007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3008/3008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3009/3009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3010/3010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3011/3011_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4365/4365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4366/4366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4367/4367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4368/4368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4369/4369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4370/4370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4371/4371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4372/4372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4373/4373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4374/4374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4375/4375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4376/4376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4377/4377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/4378/4378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2755/2755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2756/2756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2757/2757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2758/2758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2759/2759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2760/2760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2761/2761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2762/2762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2763/2763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2764/2764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2765/2765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2766/2766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2767/2767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2768/2768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2769/2769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2770/2770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2771/2771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2772/2772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2773/2773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2774/2774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2775/2775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2776/2776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2777/2777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2778/2778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2779/2779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2780/2780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2781/2781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2782/2782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2783/2783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2784/2784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2785/2785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2786/2786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2787/2787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2788/2788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2789/2789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2790/2790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2791/2791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2792/2792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2793/2793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2794/2794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2795/2795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2796/2796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2797/2797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2798/2798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2799/2799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2800/2800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2801/2801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2802/2802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2803/2803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2804/2804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2805/2805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2806/2806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2807/2807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2808/2808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2809/2809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2810/2810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2811/2811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2812/2812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2813/2813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2814/2814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2815/2815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2816/2816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2817/2817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2818/2818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2819/2819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2910/2910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2911/2911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2912/2912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2913/2913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2914/2914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2915/2915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2916/2916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2917/2917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2918/2918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2919/2919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2920/2920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2983/2983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2984/2984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2985/2985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2995/2995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2996/2996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2997/2997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2998/2998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2999/2999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2972/2972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2973/2973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2974/2974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2975/2975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2988/2988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2989/2989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2990/2990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2991/2991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2846/2846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2992/2992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2993/2993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2994/2994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2673/2673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2674/2674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2675/2675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2676/2676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2677/2677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2678/2678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2679/2679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2680/2680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2681/2681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2682/2682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2683/2683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2684/2684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2685/2685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2686/2686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2687/2687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2688/2688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2689/2689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2690/2690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2691/2691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2692/2692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2693/2693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2694/2694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2695/2695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2696/2696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2697/2697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2698/2698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2699/2699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2700/2700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2701/2701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2702/2702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2703/2703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2704/2704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2705/2705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2706/2706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2707/2707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2708/2708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2709/2709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2710/2710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2711/2711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2712/2712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2713/2713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2714/2714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2715/2715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2716/2716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2717/2717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2718/2718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2719/2719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2720/2720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2721/2721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2722/2722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2723/2723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2724/2724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2725/2725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2726/2726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2727/2727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2728/2728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2729/2729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2730/2730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2731/2731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2732/2732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2733/2733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2734/2734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2735/2735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2736/2736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2737/2737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2738/2738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2739/2739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2740/2740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2741/2741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2742/2742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2743/2743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2744/2744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2745/2745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2746/2746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2747/2747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2748/2748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2749/2749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2750/2750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2751/2751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2752/2752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2753/2753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2754/2754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2820/2820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2821/2821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2822/2822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2823/2823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2824/2824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2825/2825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2826/2826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2827/2827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2828/2828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2829/2829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2830/2830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2831/2831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2832/2832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2833/2833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2834/2834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2835/2835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2836/2836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2837/2837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2838/2838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2839/2839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2840/2840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2841/2841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2842/2842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2843/2843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2844/2844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2845/2845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2853/2853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2847/2847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2848/2848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2849/2849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2850/2850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2851/2851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2852/2852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2854/2854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2855/2855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2856/2856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2857/2857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2858/2858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2859/2859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2860/2860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2861/2861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2862/2862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2863/2863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2864/2864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2865/2865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2866/2866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2867/2867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2868/2868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2869/2869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2870/2870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2871/2871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2872/2872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2873/2873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2874/2874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2875/2875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2876/2876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2877/2877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2878/2878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2879/2879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2880/2880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2881/2881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2882/2882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2883/2883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2884/2884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2885/2885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2886/2886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2887/2887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2888/2888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2889/2889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2890/2890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2891/2891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2892/2892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2893/2893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2894/2894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2895/2895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2896/2896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2897/2897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2898/2898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2899/2899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2900/2900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2901/2901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2902/2902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2903/2903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2904/2904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2905/2905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2906/2906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2907/2907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2908/2908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2909/2909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2986/2986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2921/2921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2922/2922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2923/2923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2924/2924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2925/2925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2926/2926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2927/2927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2928/2928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2929/2929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2930/2930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2931/2931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2932/2932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2933/2933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2934/2934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2987/2987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2935/2935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2936/2936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2937/2937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2938/2938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2939/2939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2940/2940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2941/2941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2942/2942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2943/2943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2944/2944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2945/2945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2946/2946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2947/2947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2948/2948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2949/2949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2950/2950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2951/2951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2952/2952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2953/2953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2954/2954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2955/2955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2956/2956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2957/2957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2958/2958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2959/2959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2960/2960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2961/2961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2962/2962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2963/2963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2964/2964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2965/2965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2966/2966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2967/2967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2968/2968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2969/2969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2970/2970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2971/2971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2976/2976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2977/2977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2978/2978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2979/2979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2980/2980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2981/2981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/2982/2982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3000/3000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3001/3001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3002/3002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3003/3003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3004/3004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3005/3005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3006/3006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3007/3007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3008/3008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3009/3009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3010/3010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2011/3011/3011_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H354"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="134.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>