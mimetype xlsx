--- v0 (2026-02-05)
+++ v1 (2026-04-26)
@@ -54,2646 +54,2646 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ANTEP</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>Carlúcio</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3349/3349_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3349/3349_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A IMPLANTAR O PROGRAMA 'ACADEMIA AO AR LIVRE' NOS BAIRROS QUE MENCIONA</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Adriano Moreira, Paulinho Despachante</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3350/3350_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3350/3350_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE RESTRIÇÕES À CONCESSÃO DE SUBVENÇÕES, AUXÍLIOS OU CONTRIBUIÇÕES ÀS ENTIDADES QUE MENCIONA</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Adriano Moraes</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3351/3351_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3351/3351_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N.º 03/1991, QUE CRIA O PLANO DE CARREIRA DO SERVIDOR PÚBLICO CIVIL DA PREFEITURA DE LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/4379/4379_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/4379/4379_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA  A  LEI  COMPLEMENTAR  Nº  003,  DE22 DE_x000D_
 MAIO DE 1991.&amp;#8221;</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/4380/4380_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/4380/4380_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE NORMAS E PROCEDIMENTOS A SEREM_x000D_
 OBSERVADOS PELA SECRETARIA MUNICIPAL DE SAÚDE,_x000D_
 RELATIVAMENTE ÀS SOLICITAÇÕES DE MEDICAMENTOS, _x000D_
 DE EXAMES, DE CONSULTAS, DE CIRURGIAS, DENTRE_x000D_
 OUTRAS SOLICITAÇÕES DE NATUREZA CONGÊNERE,_x000D_
 INSERIDAS NAS AÇÕES E SERVIÇOS DE SAÚDE A_x000D_
 SEREM OFERTADOS PELO SISTEMA ÚNICO DE SAÚDE_x000D_
 (SUS)NO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221;.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Sabrina Elen de Novaes, Delei</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3353/3353_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3353/3353_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR 051/2005 QUE DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE LAGOA DA PRATA</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Paulinho Despachante, Adriano Moreira</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3354/3354_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3354/3354_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR MUNICIPAL Nº 068/2007 QUE DISPÕE SOBRE A CRIAÇÃO DA GUARDA PATRIMONIAL MUNICIPAL, E DÁ OUTRAS  PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>ANTEC</t>
   </si>
   <si>
     <t>Anteprojeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3352/3352_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3352/3352_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 003, DE 22 DE MAIO DE 1991</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Sabrina Elen de Novaes</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3012/3012_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3012/3012_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR REDUTOR DE VELOCIDADE  (DEPRESSÃO) NO CRUZAMENTO DA RUA MATO GROSSO COM A RUA CEARÁ, NO BAIRRO SANTA EUGÊNIA I, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>Paulinho Despachante</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3013/3013_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3013/3013_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE PERMUTAR UM IMÓVEL PERTENCENTE AO MUNICÍPIO POR OUTRO IMÓVEL SITUADO AO LADO DA FÁBRICA DE COSMÉTICOS NO DISTRITO DE MARTINS GUIMARÃES COM A FINALIDADE DE AMPLIAÇÃO DA MESMA.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3014/3014_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3014/3014_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REFORMAR TODAS AS ROTATÓRIAS DO NOSSO MUNICÍPIO, NAS QUAIS ESTEJAM FALTANDO TACHÕES.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3015/3015_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3015/3015_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE CALÇAR A VIA PÚBLICA QUE LIGA A PRAÇA DO DISTRITO DE MARTINS GUIMARÃES AO CEMITÉRIO DAQUELA LOCALIDADE, BEM COMO DA CONSTRUÇÃO DE UMA PEQUENA PRAÇA EM FRENTE AO REFERIDO CEMITÉRIO.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>Adriano Moreira</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3016/3016_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3016/3016_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR INTERVENÇÃO VISANDO TAPAR UM GRANDE BURACO EXISTENTE NA RUA CIRILO MACIEL, ESQUINA COM A RUA ACÁCIO MENDES, NO CENTRO, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3017/3017_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3017/3017_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE SOLICITAR AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO QUE COMUNIQUE À CEMIG ACERCA DA EXISTÊNCIA DE UM POSTE SITUADO EM FRENTE À RESIDÊNCIA DE Nº 105, DA RUA JESUS VIDAL, NO BAIRRO SOL NASCENTE, DESTE MUNICÍPIO, QUE NECESSITA SER REMANEJADO PARA OUTRO LOCAL, VEZ QUE OBSTA O ACESSO À GARAGEM DA REFERIDA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3018/3018_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3018/3018_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR REDUTORES DE VELOCIDADE  (QUEBRA-MOLAS) NA RUA JOAQUIM GOMES PEREIRA, SENDO UM EM FRENTE À RESIDÊNCIA DE N.º 660 E OUTRO EM FRENTE À RESIDÊNCIA DE N.º 517, AMBAS SITUADAS NO BAIRRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Delei</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3019/3019_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3019/3019_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE CALÇAR AS RUAS: JOSAFÁ BERNARDES, RUA CEARÁ E RUA PEDRO MACIEL DE OLIVEIRA, TODAS SITUADAS NO BAIRRO NOSSA SENHORA DAS GRAÇAS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Jose Carlos de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3020/3020_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3020/3020_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR O NOME DAS VIAS PÚBLICAS MUNICIPAIS NOS POSTES DE ENERGIA ELÉTRICA SITUADOS NAS MESMAS, DE MODO A FACILITAR A IDENTICAÇÃO PELOS USUÁRIOS.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3021/3021_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3021/3021_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE CALÇAR A “RUA DO SENHOR DOCA” (ANTIGA TRAVESSA DO RETIRO), NO BAIRRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3022/3022_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3022/3022_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NA PRAÇA DE EVENTOS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3023/3023_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3023/3023_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE CALÇAR AS RUAS SERGIPE, ALAGOAS, PERNAMBUCO, ABDALA MAMEDE E RIO GRANDE DO NORTE, NUM TOTAL DE APENAS 13 (TREZE) QUARTEIRÕES, NO BAIRRO ETELVINA MIRANDA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3024/3024_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3024/3024_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE CALÇAR TRÊS QUARTEIRÕES DA RUA EURICO DE MORAIS/GERALDO DE AZEVEDO E DOIS QUARTEIRÕES DA RUA MARIA DA GLÓRIA MACIEL, AMBAS NO BAIRRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3025/3025_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3025/3025_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR RAMPA DE ACESSO PARA PORTADORES DE NECESSIDADES ESPECIAIS NO CRUZAMENTO EXISTENTE ENTRE A RUA ALEXANDRE BERNARDES PRIMO COM A RUA OLEGÁRIO MACIEL, NO CENTRO DESTA CIDADE.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3026/3026_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3026/3026_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NA RUA ALMIRANTE TAMANDARÉ, ESQUINA COM A AVENIDA GETÚLIO VARGAS, NA DIVISA DO BAIRRO GOMES COM O BAIRRO MANGABEIRAS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3136/3136_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3136/3136_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR REDUTORES DE VELOCIDADE AO LONGO DA_x000D_
 AVENIDA VEREADOR DOUTOR ANTENOR CHAGAS MADEIRA, MAIS PRECISAMENTE NO TRECHO_x000D_
 QUE FOI RECENTEMENTE ASFALTADO._x000D_
 </t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3137/3137_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3137/3137_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CALÇAR CINCO QUARTEIRÕES SITUADOS NO BAIRRO_x000D_
 MANGABEIRAS, NESTE MUNICÍPIO, QUE AINDA NÃO FORAM PAVIMENTADOS, DE MODO QUE O_x000D_
 REFERIDO BAIRRO VENHA A FICAR 100 % PAVIMENTADO._x000D_
 </t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3138/3138_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3138/3138_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE ENVIAR AO CHEFE DO EXECUTIVO MUNICIPAL_x000D_
 CORRESPONDÊNCIA PARABENIZANDO-O PELA REFORMA REALIZADA NOS PASSEIOS DO CAMPO_x000D_
 MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3139/3139_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3139/3139_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COMPLETAR O CALÇAMENTO DA RUA MARIA DA GLÓRIA_x000D_
 MACIEL, NO BAIRRO GOMES, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3140/3140_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3140/3140_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE REALIZAR UMA VARREDURA NA_x000D_
 AVENIDA VEREADOR DOUTOR ANTENOR CHAGAS MADEIRA, BAIRRO MARÍLIA, NESSA_x000D_
 CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3141/3141_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3141/3141_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE ATENDER O PEDIDO CONSTANTE DO ABAIXO-ASSINADO QUE SEGUE_x000D_
 ANEXO._x000D_
 </t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3142/3142_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3142/3142_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DO DR. LEANDRO BERNARDES VOLTAR A REALIZAR ATENDIMENTOS_x000D_
 MÉDICOS NA ESTRATÉGIA DE SAÚDE DA FAMÍLIA- ESF DO BAIRRO SANTA HELENA, NESSE_x000D_
 MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3148/3148_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3148/3148_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE CALÇAR A RUA FRANCISCO BERNARDES PRIMO, NO TRECHO COMPREENDIDO ENTRE O BECO PC1 E O BECO PC2, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3150/3150_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3150/3150_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NA AVENIDA BELA VISTA, NO LOCAL MAIS ADEQUADO, NO TRECHO COMPREENDIDO ENTRE A RUA CORONEL AMÂNCIO BERNARDES E A RUA FARID HANDAN, NA DIVISA DO BAIRRO SANTA HELENA COM O BAIRRO MARIA FERNANDA I, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3151/3151_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3151/3151_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">HÁ A NECESSIDADE DE SE COBRIR A REFERIDA QUADRA, O QUE SE REVESTIRÁ EM BENEFÍCIOS PARA TODA POPULAÇÃO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3152/3152_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3152/3152_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CALÇAR A RUA RIO GRANDE DO NORTE, NO TRECHO SITUADO NO BAIRRO NOSSA SENHORA DAS GRAÇAS, NESTA CIDADE. </t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3027/3027_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3027/3027_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO MOÇÃO DE APLAUSO AOS ÓRGÃOS DA IMPRENSA ESCRITA DO NOSSO MUNICÍPIO, PARABENIZANDO-OS PELO EXCELENTE SERVIÇO QUE VEM SENDO PRESTADO À NOSSA COMUNIDADE.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3028/3028_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3028/3028_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO MOÇÃO DE APLAUSO AO TENENTE JOÃO BATISTA DE SOUSA PARABENIZANDO-O PELO EXCELENTE SERVIÇO PRESTADO À NOSSA COMUNIDADE JUNTO À POLÍCIA MILITAR, COIBINDO CONDUTAS DELITIVAS E CONTRIBUINDO NA FORMAÇÃO DE UMA SOCIEDADE MAIS JUSTA E SEGURA.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3190/3190_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3190/3190_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO MOÇÃO DE APLAUSO A FUED MATTAR, PARABENIZANDO-O PELA SUA CONTRIBUIÇÃO NA REALIZAÇÃO DO EVENTO &amp;#8220;BOXE AO VIVO&amp;#8221; EM NOSSO MUNICÍPIO, BEM COMO PELO SEU INCENTIVO NA PROPAGAÇÃO DESSE ESPORTE QUE TEM GANHADO CADA VEZ MAIS IMPORTÂNCIA NOS DIAS ATUAIS.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3191/3191_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3191/3191_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO MOÇÃO DE APLAUSO A EDSON PESSOA, PARABENIZANDO-O PELOS RELEVANTES SERVIÇOS SOCIAIS QUE DESEMPENHA, BEM COMO PELO EMPENHO E COLABORAÇÃO EM DIVERSAS ATIVIDADES RELIGIOSAS REALIZADAS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3192/3192_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3192/3192_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO MOÇÃO DE APLAUSO A JOSÉ ARIMATÉIA SILVA, PARABENIZANDO-O PELO SEU EMPENHO NA PROPAGAÇÃO E REALIZAÇÃO DO ESPORTE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>Eliene de Ávila</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3193/3193_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3193/3193_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO MOÇÃO DE APLAUSO A GUILHERME DE SOUZA MONTEIRO, PARABENIZANDO-O PELOS EXCELENTES RESULTADOS NAS COMPETIÇÕES, OLIMPÍADAS E DEMAIS EVENTOS ESTUDANTIS EM QUE TEM PARTICIPADO, ELEVANDO O NOME  DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3194/3194_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3194/3194_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO MOÇÃO DE APLAUSO A MANOEL NETO FILHO, PARABENIZANDO-O PELO SEU EMPENHO QUANDO NA GERÊNCIA DO BANCO DO BRASIL S/A NA AGÊNCIA DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3029/3029_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3029/3029_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI Nº EM - 1/2012 QUE “REVISA OS VALORES DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3030/3030_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3030/3030_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE A LEITURA DO PARECER DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO SOBRE OS RECURSOS REGIMENTAIS APRESENTADOS NOS AUTOS DO PROJETO DE LEI Nº EM - 1/2012 QUE “REVISA OS VALORES DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS” POSSA SER REALIZADA NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3031/3031_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3031/3031_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI Nº CM - 1/2012 QUE “REVISA OS VALORES DOS SUBSÍDIOS DOS AGENTES POLÍTICOS DO MUNICÍPIO DE LAGOA DA PRATA, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3032/3032_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3032/3032_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE AQUISIÇÃO DE EQUIPAMENTOS ESPORTIVOS PARA CONSTRUÇÃO DE “ACADEMIA AO AR LIVRE”, PARA DISPONIBILIZÁ-LOS, COM A PRESENÇA DE MONITORES, EM 5 PONTOS DIFERENTES DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3033/3033_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3033/3033_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA DETERMINADO À COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO QUE APRESENTE NA PRÓXIMA REUNIÃO ORDINÁRIA, DIA 13 DE FEVEREIRO, OS PARECERES A RESPEITO DO PROJETO DE LEI COMPLEMENTAR N.º CM 03/2011 QUE “REGULAMENTA E DISCIPLINA O TRÂNSITO, O TRÁFEGO E AS OPERAÇÕES DE CARGA/DESCARGA NAS VIAS PÚBLICAS DE LAGOA DA PRATA”, BEM COMO DO PROJETO DE LEI N.º CM 04/2011 QUE “INSTITUI O SISTEMA DE ESTACIONAMENTO ROTATIVO REGULAMENTADO E PAGO – SERP-LP – NO MUNICÍPIO DE LAGOA DA PRATA”, INDEPENDENTEMENTE DA MANIFESTAÇÃO DO CONSELHO DA CIDADE, VISTO QUE ESTE ÓRGÃO FOI COMUNICADO A RESPEITO DESTES PROJETOS NO ANO PASSADO E ATÉ O MOMENTO AINDA NÃO SE PRONUNCIOU.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3034/3034_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3034/3034_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ PREVISÃO PARA O CALÇAMENTO DA RUA PIÚNA, NO BAIRRO CORONEL LUCIANO, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3035/3035_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3035/3035_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE A DETERMINAÇÃO CONSTANTE DO § 4° DO ART. 1º DO DECRETO MUNICIPAL N° 064/2009, RELACIONADO À OBRIGATORIEDADE DA COLOCAÇÃO DO CID (CLASSIFICAÇÃO INTERNACIONAL DE DOENÇAS) NOS ATESTADOS MÉDICOS VEM SENDO CUMPRIDA._x000D_
 SENDO POSITIVA A RESPOSTA, QUE INFORME AINDA, SE HÁ A POSSIBILIDADE DE DEIXAR DE SER OBSERVADA TAL EXIGÊNCIA, TENDO EM VISTA A EXISTÊNCIA DE RESOLUÇÕES DO CONSELHO FEDERAL DE MEDICINA, BEM COMO  DISPOSITIVO DO CÓDIGO DE ÉTICA MÉDICA QUE DISPÕEM EM SENTIDO CONTRÁRIO.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3036/3036_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3036/3036_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORME AOS DEMAIS VEREADORES SE EXISTE A POSSIBILIDADE DE SER REPENSADA A DECISÃO DESTA PRESIDENTE DE INTERROMPER A TRANSMISSÃO DAS REUNIÕES DA CÂMARA MUNICIPAL PELO RÁDIO, NO PRESENTE EXERCÍCIO FINANCEIRO.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3037/3037_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3037/3037_texto_integral.pdf</t>
   </si>
   <si>
     <t>A REUNIÃO ORDINÁRIA DO PRÓXIMO DIA 30 DE ABRIL SEJA PRORROGADA PARA O DIA 02 DE MAIO, QUARTA-FEIRA, ÀS 20 HORAS.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3038/3038_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3038/3038_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE DENTRE AS OBRAS A SEREM REALIZADAS PELA ADMINISTRAÇÃO NESTE ANO, A PREVISÃO DE PAVIMENTAÇÃO DE RUAS PERTENCENTES AO BAIRRO MONSENHOR ALFREDO DOHR, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3039/3039_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3039/3039_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO À DIRETORIA DA FUNDAÇÃO SÃO CARLOS, QUESTIONANDO SE É VERÍDICA A INFORMAÇÃO DE QUE UM LOTE DE SUA PROPRIEDADE, SITUADO NA RUA ALEXANDRE BERNARDES PRIMO (AO LADO DO HOSPITAL), ESTÁ À VENDA.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3040/3040_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3040/3040_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE HÁ PREVISÃO PARA O CALÇAMENTO DA RUA BOM DESPACHO, NO TRECHO COMPREENDIDO ENTRE A AVENIDA ISABEL DE CASTRO ATÉ A RUA RIO DE JANEIRO, NO BAIRRO SANTA EUGÊNIA II, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3041/3041_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3041/3041_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI Nº EM - 03/2012 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS E AUXÍLIOS ÀS ENTIDADES QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3042/3042_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3042/3042_texto_integral.pdf</t>
   </si>
   <si>
     <t>“CRIA A MEDALHA DE HONRA AO MÉRITO FEMININO OSMARI CLARINDA DE OLIVEIRA E CONTÉM OUTRAS PROVIDÊNCIAS”, ALTERADA PELA RESOLUÇÃO N.º 587/2009, VÊM APRESENTAR OS NOMES DAS MULHERES A SEREM AGRACIADAS COM A REFERIDA COMENDA PARA APROVAÇÃO DO PLENÁRIO.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3043/3043_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3043/3043_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO À DIRETORIA DA FUNDAÇÃO SÃO CARLOS SOLICITANDO À MESMA QUE INFORME A ESTA CASA, OS MOTIVOS PELOS QUAIS O PROGRAMA DE ATENDIMENTO INTEGRAL À GESTANTE – PAIG AINDA NÃO ESTÁ FUNCIONANDO.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3044/3044_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3044/3044_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUSPENDA A TRAMITAÇÃO DO REFERIDO VETO PARA QUE A CÂMARA MUNICIPAL POSSA CONTRATAR UMA EMPRESA DE RENOME PARA A REALIZAÇÃO DE ESTUDOS TÉCNICOS A RESPEITO DOS SUPOSTOS EFEITOS NEGATIVOS PROVENIENTES DA EXISTÊNCIA DE CANAVIAIS PRÓXIMO À ÁREA URBANIZADA DO MUNICÍPIO, PRINCIPALMENTE QUANTO AO LANÇAMENTO DE VINHOTO; DO MATURADOR DA CANA-DE-AÇÚCAR; QUANTO À FULIGEM PROVENIENTE DA QUEIMA DA PALHA DA CANA-DE-AÇÚCAR, ETC...</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3045/3045_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3045/3045_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI Nº EM - 04/2012 QUE “AUTORIZA DONATÁRIO DE IMÓVEIS DOADOS PARA FINS DE IMPLEMENTAÇÃO DE INDÚSTRIA RECEBER PROPRIEDADE PLENA DOS MESMOS”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3046/3046_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3046/3046_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE COLOCAR REDUTOR DE VELOCIDADE NA RUA MANAUS, PRÓXIMO AO CRUZAMENTO DESTA COM A RUA SANTA CATARINA, NO TRECHO COMPREENDIDO ENTRE A AVENIDA BRASIL E A PRAÇA ARISTÓTELES LUIZ DE OLIVEIRA, NA DIVISA DOS BAIRROS MARIA FERNANDA I E SANTA EUGÊNIA I, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3047/3047_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3047/3047_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI Nº EM - 07/2012 QUE “AUTORIZA TRANSFERÊNCIAS DE RECURSOS AOS CAIXAS ESCOLARES DO MUNICÍPIO DE LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS”, BEM COMO O PROJETO DE LEI N.º EM – 08/2012 QUE “PRORROGA EM 60 (SESSENTA) DIAS A LICENÇA MATERNIDADE DAS SERVIDORAS MUNICIPAIS DA ADMINISTRAÇÃO DIRETA, INDIRETA, AUTÁRQUICA, FUNDACIONAL DO MUNICÍPIO DE LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS” SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3048/3048_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3048/3048_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ POSSIBILIDADE DE CONTRATAR MÉDICO DO TRABALHO PARA ATENDER OS EMPREGADOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3049/3049_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3049/3049_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO À ENTIDADE CENTRO ALTERNATIVO HABITACIONAL SÓCIO-ASSISTENCIAL DE MINAS GERAIS – CASA MINEIRA SOLICITANDO INFORMAÇÕES SOBRE OS SEGUINTES ASSUNTOS:1) SE HÁ OU NÃO IMÓVEIS ABANDONADOS E DEPREDADOS QUE FORAM ADQUIRIDOS POR MEIO DA CASA MINEIRA NO RESIDENCIAL DE INTERESSE SOCIAL SOL NASCENTE; 2) SE SÃO VERÍDICAS AS INFORMAÇÕES QUE OUTROS IMÓVEIS ADQUIRIDOS POR MEIO DA “CASA MINEIRA”, DE CUNHO ESTRITAMENTE SOCIAL, ESTARIAM SENDO  ALUGADOS A PARTICULARES, AO INVÉS DE SERVIR COMO MORADIA DO PROPRIETÁRIO.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3050/3050_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3050/3050_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO SERVIÇO SOCIAL DO COMÉRCIO DE MINAS GERAIS – SESC, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ A POSSIBILIDADE DE REALIZAR NO NOSSO MUNICÍPIO UMA NOITE MUSICAL CONTEMPLANDO O PROGRAMA MINAS AO LUAR.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3051/3051_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3051/3051_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE TRAMITAÇÃO DAS EMENDAS 01, 02 E 03 APRESENTADAS AO PROJETO DE LEI COMPLEMENTAR N.º 03/2011 QUE “REGULAMENTA E DISCIPLINA O TRÂNSITO, O TRÁFEGO E AS OPERAÇÕES DE CARGA/DECARGA NAS VIAS PÚBLICAS DE LAGOA DA PRATA”, NOS TERMOS DO INCISO III, DO ARTIGO 111 DO REGIMENTO INTERNO DESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3052/3052_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3052/3052_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-05/2012 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3053/3053_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3053/3053_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-06/2012 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, BEM COMO O PROJETO DE LEI EM-09/2012 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A PERMUTAR IMÓVEIS QUE MENCIONA”, E AINDA O PROJETO DE LEI EM-10/2012 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO À FAZENDA DE RECUPERAÇÃO NOVO CAMINHO E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3054/3054_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3054/3054_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSULTADO O PLENÁRIO, QUE A REUNIÃO  ORDINÁRIA DO PRÓXIMO DIA 19 DE MARÇO SEJA TRANSFERIDA PARA O DIA 20,   TERÇA-FEIRA, ÀS 20 HORAS.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t xml:space="preserve">Jose Carlos de Andrade, </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3055/3055_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3055/3055_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ADIADA A VOTAÇÃO DO VETO APOSTO À PROPOSIÇÃO DE LEI COMPLEMENTAR N.º 14/2011 QUE “PROÍBE O PLANTIO DE CANA-DE-AÇÚCAR NO PERÍMETRO URBANO E PRÓXIMO A ÁREA URBANIZADA NO MUNICÍPIO DE LAGOA DA PRATA”, PARA A PRÓXIMA REUNIÃO ORDINÁRIA. </t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3056/3056_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3056/3056_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE É POSSÍVEL A DOAÇÃO DE COMPUTADORES A ENTIDADES DO MUNICÍPIO, EM ESPECIAL À AMAVI, SE POR VENTURA A CÂMARA MUNICIPAL REALIZAR A DEVOLUÇÃO DE COMPUTADORES QUE NÃO MAIS SERÃO UTILIZADOS PELA MESMA, AO PATRIMÔNIO MUNICIPAL.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3057/3057_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3057/3057_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO GOVERNADOR DO ESTADO DE MINAS GERAIS E AO  SECRETÁRIO DE ESTADO DE TRANSPORTE E OBRAS PÚBLICAS - SETOP, SOLICITANDO AOS MESMOS QUE ENVIDEM ESFORÇOS PARA A ALTERAÇÃO DA LEI ESTADUAL N.º 19.445/2011, NOS TERMOS DA JUSTIFICATIVA DESTE REQUERIMENTO, E QUE INTERVENHAM JUNTO AO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE MINAS GERAIS - DER/MG COM O OBJETIVO DE AMENIZAR OS EFEITOS DA APLICAÇÃO DESTA LEI ESTADUAL AOS ESTUDANTES UNIVERSITÁRIOS DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3058/3058_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3058/3058_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O  PROJETO DE LEI COMPLEMENTAR EM-01/2012 QUE “ALTERA A LEI COMPLEMENTAR Nº 003, DE  22 DE MAIO DE 1991” SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3059/3059_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3059/3059_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE EXISTE A POSSIBILIDADE DE ALTERAR O HORÁRIO DA JORNADA DE TRABALHO DOS EMPREGADOS PÚBLICOS DO SAAE QUE EXERCEM A FUNÇÃO DE LEITURISTA / ENTREGADOR DE CONTAS, PARA HORÁRIOS EM QUE O SOL ESTEJA MAIS AMENO, BEM COMO REALIZAR MELHORIAS NO SEUS UNIFORMES A FIM DE ADPTÁ-LOS À ALTA TEMPERATURA DO VERÃO, EM COMUM ACORDO ENTRE DIRETORIA DO SAAE E EMPREGADOS.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3060/3060_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3060/3060_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE HÁ PREVISÃO PARA O CALÇAMENTO DE DUAS QUADRAS AINDA NÃO PAVIMENTADAS DA RUA JOAQUIM GOMES BERNARDES, NO BAIRRO MONSENHOR ALFREDO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3061/3061_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3061/3061_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE CONSTRUIR DOIS CÔMODOS PARA DEPÓSITO PROVISÓRIO DE LIXO, SENDO UM NO DISTRITO DE MARTINS GUIMARÃES E OUTRO NA COMUNIDADE DOS MIRANDAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3062/3062_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3062/3062_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO ILUSTRE REPRESENTANTE DO MINISTÉRIO PÚBLICO DE MINAS GERAIS - CURADORIA DO PATRIMÔNIO PÚBLICO, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA AS PROVIDÊNCIAS QUE FORAM TOMADAS EM RELAÇÃO AO REQUERIMENTO DE N.º 223/2011, DE AUTORIA DO VEREADOR WANDERLEI, QUE APRESENTOU DENÚNCIA QUANTO A SUPOSTA IRREGULARIDADE CARACTERIZADA POR UMA MÁQUINA DA PREFEITURA QUE ESTARIA RETIRANDO TERRA DE UMA PRAÇA SITUADA NO BAIRRO CIDADE JARDIM, COLOCANDO O MATERIAL EM UM CAMINHÃO DE EMPRESA PARTICULAR, QUE SUPOSTAMENTE ESTARIA VENDENDO AS TERRAS A OUTROS PARTICULARES.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3063/3063_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3063/3063_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO ILUSTRE REPRESENTANTE DO MINISTÉRIO PÚBLICO, CURADORIA DO MEIO AMBIENTE, DR. EDUARDO ALMEIDA DA SILVA, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE A EMPRESA LOUIS DREYFUS COMMODITIES BIOENERGIA S/A E A EMPRESA FENNER AVIAÇÃO AGRÍCOLA, POSSUEM AUTORIZAÇÃO JUDICIAL, POR MEIO DE UMA LIMINAR, PARA O LANÇAMENTO DE AGROTÓXICOS VIA AÉREA NO MUNICÍPIO, TENDO EM VISTA A VEDAÇÃO DESTA PRÁTICA IMPOSTA PELA LEI MUNICIPAL N.º 1.646/2008. QUE INFORME AINDA O ANDAMENTO DO PROCESSO E O QUE TEM FEITO O MINISTÉRIO PÚBLICO PARA COIBIR O LANÇAMENTO DE AGROTÓXICO VIA AÉREA E PROTEGER A SAÚDE DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3064/3064_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3064/3064_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE REPOR AS PERDAS SALARIAIS SOFRIDAS PELAS SERVENTES ESCOLARES DO NOSSO MUNICÍPIO, AO LONGO DOS ANOS.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3065/3065_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3065/3065_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE AQUISIÇÃO DE UM IMÓVEL PARA FINS DE CONSTRUÇÃO DE UM PRESÍDIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3066/3066_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3066/3066_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO ILUSTRE REPRESENTANTE DO MINISTÉRIO PÚBLICO, CURADORIA DO MEIO AMBIENTE, DR. EDUARDO ALMEIDA DA SILVA, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE DE ACORDO COM SUA INTERPRETAÇÃO AS DISPOSIÇÕES DA LEI MUNICIPAL 1.646/2008 ESTÃO SUSPENSAS DE FORMA INTEGRAL POR MEIO DA DECISÃO LIMINAR EXARADA PELO JUIZ DE DIREITO DA COMARCA DE LAGOA DA PRATA, À FOLHA 451 DOS AUTOS DO PROCESSO DE N.º 0393797-56.2009.8.13.0372, AÇÃO ORDINÁRIA, OU A LIMINAR SE LIMITA TÃO SOMENTE A PERMITIR QUE AS AUTORAS DA AÇÃO REALIZEM SUAS ATIVIDADES.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3068/3068_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3068/3068_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE CONCEDER UM AUMENTO SALARIAL PARA AS AGENTES COMUNITÁRIAS DE SAÚDE TENDO EM VISTA QUE ESTAS SERVIDORAS MUNICIPAIS, SE COMPARARMOS COM VÁRIOS MUNICÍPIOS DA REGIÃO, PERCEBEM O MENOR SALÁRIO.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3069/3069_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3069/3069_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, OS VALORES QUE FORAM REPASSADOS AO MUNICÍPIO PROVENIENTES DA DISTRIBUIÇÃO DO ICMS AOS MUNICÍPIOS, NO PRESENTE EXERCÍCIO, DE FORMA DETALHADA, EM ESPECIAL PELOS CRITÉRIOS DO MEIO AMBIENTE (UNIDADES DE CONSERVAÇÃO, SANEAMENTO E MATA SECA), EDUCAÇÃO, POPULAÇÃO, PATRIMÔNIO CULTURAL E PROGRAMA SAÚDE DA FAMÍLIA, NOS TERMOS DA LEI ESTADUAL N.º 12.040/1995, ALTERADA PELAS LEIS ESTADUAIS N.º 13.803/2000 E 18.030/2009.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO O SECRETÁRIO MUNICIPAL DE OBRAS, SR. MATEUS BORGES DE CASTRO, PARA COMPARECER À CÂMARA MUNICIPAL, NO PRAZO LEGAL, PARA TRATAR A RESPEITO DOS SEGUINTES ASSUNTOS:_x000D_
 ESCLARECIMENTOS SOBRE AS OBRAS QUE ESTÃO SENDO DESENVOLVIDAS OU QUE AINDA SERÃO REALIZADAS NO PRESENTE ANO; _x000D_
 ANDAMENTO DAS OBRAS DE PAVIMENTAÇÃO DE VIAS PÚBLICAS (QUAIS VIAS ESTÃO SENDO OU SERÃO PAVIMENTADAS). </t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3071/3071_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3071/3071_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO A SECRETÁRIA MUNICIPAL DE SAÚDE, SRA. ELENICE APARECIDA DE MIRANDA PINTO, PARA COMPARECER À CÂMARA MUNICIPAL, NO PRAZO LEGAL, PARA TRATAR A RESPEITO DA IMPLANTAÇÃO DO PROGRAMA DE ATENDIMENTO INTEGRAL À GESTANTE – PAIG – SE O MESMO É VIÁVEL, E OS MOTIVOS PELOS QUAIS AINDA NÃO FORA IMPLEMENTADO. </t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3072/3072_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3072/3072_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE COLOCAR DUAS PASSAGENS (TRAVESSIAS) ELEVADAS PARA PEDESTRES, NA AVENIDA JOSÉ BERNARDES MACIEL, EM FRENTE À ESCOLA ESTADUAL VIRGÍNIO PERILO, SENDO UMA PRÓXIMO AO CRUZAMENTO DA REFERIDA AVENIDA COM A RUA SERGIPE E OUTRA PRÓXIMO AO CRUZAMENTO COM A RUA ALAGOAS, NA ÁREA CENTRAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Carlúcio, , Delei</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3073/3073_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3073/3073_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSULTADO O PLENÁRIO, QUE SUSPENDA A TRAMITAÇÃO DO REFERIDO PROJETO ATÉ QUE SEJAM CONCLUÍDOS OS ESTUDOS TÉCNICOS A RESPEITO DOS SUPOSTOS EFEITOS NEGATIVOS PROVENIENTES DA EXISTÊNCIA DE CANAVIAIS PRÓXIMO À ÁREA URBANIZADA DO MUNICÍPIO, PRINCIPALMENTE QUANTO AO LANÇAMENTO DE VINHOTO.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3074/3074_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3074/3074_texto_integral.pdf</t>
   </si>
   <si>
     <t>EJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE REALIZAÇÃO DE INTERVENÇÕES VISANDO REFORMAR A AVENIDA FERNÃO DIAS, SITUADA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3075/3075_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3075/3075_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O:_x000D_
 _x000D_
  		1 - PROJETO DE LEI EM-11/2012 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUIÇÃO À CDL-LP”;_x000D_
 _x000D_
  		2 – PROJETO DE LEI EM-12/2012 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS ÀS ENTIDADES QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS”;_x000D_
 _x000D_
  		3 - PROJETO DE LEI EM-13/2012 QUE “AUTORIZA A PERMUTA DE IMÓVEIS QUE MENCIONA”;_x000D_
 _x000D_
  		4 - PROJETO DE LEI CM-06/2012 QUE “AUTORIZA A CÂMARA MUNICIPAL DE LAGOA DA PRATA A CONTRATAR SERVIÇOS DE ASSISTÊNCIA MÉDICA AMBULATORIAL E HOSPITALAR EM FAVOR DE SEUS SERVIDORES”._x000D_
 SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3076/3076_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3076/3076_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO O SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, SR. DENILSON FRANCISCO TEIXEIRA, PARA COMPARECER À CÂMARA MUNICIPAL, NO PRAZO LEGAL, PARA TRATAR A RESPEITO DOS SEGUINTES ASSUNTOS:_x000D_
 O QUE VEM SENDO FEITO PELA REFERIDA SECRETARIA PARA IMPEDIR O LANÇAMENTO DE VENENO VIA AÉREA EM VÁRIAS PARTES DO MUNICÍPIO, REALIZADO PELA EMPRESA QUE EXPLORA A ATIVIDADE CANAVIEIRA LOCAL;_x000D_
 O QUE VEM SENDO FEITO PELA REFERIDA SECRETARIA PARA GARANTIR À POPULAÇÃO QUE O AR QUE RESPIRAMOS É DE BOA QUALIDADE;  _x000D_
 A QUALIDADE DAS ÁGUAS SUPERFICIAIS E DO LENÇOL FREÁTICO DO MUNICÍPIO;_x000D_
 COMO O SECRETÁRIO VEM TRATANDO A QUESTÃO DA DRENAGEM DAS LAGOAS NO MUNICÍPIO;_x000D_
 SOBRE AS ÁRVORES QUE FORAM ARRANCADAS EM FRENTE AO LAGOA COUNTRY CLUBE;_x000D_
 OS CRITÉRIOS QUE ESTÃO SENDO UTILIZADOS PARA A PODA E PARA A SUBSTITUIÇÃO DAS ÁRVORES SITUADAS NA ÁREA URBANA DO MUNICÍPIO;   _x000D_
 QUANTOS EMPREGADOS PÚBLICOS POSSUI A SECRETARIA MUNICIPAL DE MEIO AMBIENTE ATUALMENTE. </t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3077/3077_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3077/3077_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE HÁ POR PARTE DA ADMINISTRAÇÃO INTENÇÃO DE REALIZAR OBRAS DE MELHORIAS NA PRAIA PÚBLICA MUNICIPAL, COMO POR EXEMPLO A CONSTRUÇÃO DE UM QUIOSQUE, DE UMA ÁREA DE LAZER, E AINDA, A REFORMA E AMPLIAÇÃO DA CALÇADA DA PRAIA, PASSANDO DOS ATUAIS TRÊS METROS PARA SEIS METROS, COM A RETIRADA DO ALAMBRADO E A COLOCAÇÃO DE UM PEITORIL, COM APROXIMADAMENTE 1,30 M DE ALTURA, EM TODA SUA EXTENSÃO, SEPARANDO A PRAIA DO REFERIDO CALÇADÃO.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3078/3078_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3078/3078_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE PASSAR A MÁQUINA PATROL NA ESTRADA VICINAL QUE DÁ ACESSO À FAZENDA QUILOMBO, PRÓXIMO ÀS “GROTADAS” E À FAZENDA DA MATA._x000D_
 </t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3079/3079_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3079/3079_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CAPITÃO DA POLÍCIA MILITAR, 1º TENENTE PAULO ALEXANDRE CABRAL, BEM COMO AO DIRETOR DA GUARDA PATRIMONIAL MUNICIPAL, SR. CARLOS DONIZETTI BORGES, SOLICITANDO-LHES QUE REFORCEM O POLICIAMENTO E A FISCALIZAÇÃO NO DISTRITO DE MARTINS GUIMARÃES.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3080/3080_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3080/3080_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO ILUSTRE REPRESENTANTE DO MINISTÉRIO PÚBLICO DE MINAS GERAIS - CURADORIA DO PATRIMÔNIO PÚBLICO, DR. LUÍS AUGUSTO DE REZENDE PENA, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA QUAIS AS PROVIDÊNCIAS FORAM TOMADAS EM RELAÇÃO À DOCUMENTAÇÃO QUE LHE FORA ENCAMINHADA POR ESTE VEREADOR TRATANDO DE SUPOSTAS IRREGULARIDADES NA REALIZAÇÃO DO CONCURSO PÚBLICO PROMOVIDO PELA ADMINISTRAÇÃO MUNICIPAL NO CORRENTE ANO._x000D_
  		QUE INFORME AINDA, SE É DE SEU CONHECIMENTO QUE SOMENTE EM UMA DAS PROVAS DO CONCURSO FORAM ANULADAS 09 (NOVE) QUESTÕES, PODENDO SER ANULADAS MAIS QUESTÕES, O QUE SE REPETIU EM OUTRAS PROVAS, COMPROMETENDO ASSIM A LISURA DO CERTAME. </t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3081/3081_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3081/3081_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                           SEJA ENVIADO OFÍCIO À DIRETORIA DA FUNDAÇÃO GUIMARÃES ROSA,_x000D_
 CONVIDANDO UM DOS SEUS REPRESENTANTES PARA COMPARECER A ESTA CASA LEGISLATIVA, A FIM DE_x000D_
 TRATAR DE ASSUNTOS RELACIONADOS AO CONCURSO PÚBLICO PARA PROVIMENTO DE EMPREGOS PÚBLICOS_x000D_
 DA ADMINISTRAÇÃO DIRETA DO PODER EXECUTIVO DO MUNICÍPIO DE LAGOA DA PRATA-MG – EDITAL_x000D_
 001/2011._x000D_
 </t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3082/3082_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3082/3082_texto_integral.pdf</t>
   </si>
   <si>
     <t>EJA ENVIADO OFÍCIO AO PROMOTOR DE JUSTIÇA DA COMARCA, DR. LUÍS AUGUSTO REZENDE PENA, DA CURADORIA DO PATRIMÔNIO PÚBLICO, ACOMPANHADO DESTE REQUERIMENTO, SOLICITANDO AO MESMO QUE TOME AS DEVIDAS PROVIDÊNCIAS NO SENTIDO DE SE APURAR OS FATOS NARRADOS NA JUSTIFICATIVA DESTE REQUERIMENTO. _x000D_
  		QUE SEJA ENVIADA CÓPIA DESTE DOCUMENTO E DO OFÍCIO ENCAMINHADO AO MP, PARA O CHEFE DO PODER EXECUTIVO LOCAL.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Delei, , Carlúcio, Jose Carlos de Andrade, Sabrina Elen de Novaes</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3083/3083_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3083/3083_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSULTADO O PLENÁRIO, QUE A VOTAÇÃO DO PROJETO DE LEI COMPLEMENTAR N.º 02/2012 QUE  “ALTERA A LEI COMPLEMENTAR 097/2011, QUE REGULAMENTA O ARMAZENAMENTO E A APLICAÇÃO DE VINHOTO OU VINHAÇA E ÁGUAS RESIDUÁRIAS NO MUNICÍPIO DE LAGOA DA PRATA” SEJA ADIADA PARA A PRÓXIMA REUNIÃO ORDINÁRIA DESTA CASA.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3084/3084_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3084/3084_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE COLOCAR UM REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NA RUA JOAQUIM GOMES PEREIRA, NO BAIRRO GOMES, ENTRE A RUA CARLOS CHAGAS E A RUA DONA NANÁ.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3085/3085_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3085/3085_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, POR MEIO DO SETOR COMPETENTE, OS EXATOS VALORES ARRECADADOS PELO MUNICÍPIO NO EXERCÍCIO FINANCEIRO DE 2011, TENDO EM VISTA HAVER DIVERGÊNCIA ENTRE O VALOR CONSTANTE NOS DOCUMENTOS ENVIADOS A ESTA CASA E AQUELE MENCIONADO EM PLENÁRIO POR SERVIDOR DO EXECUTIVO, NA ÚLTIMA AUDIÊNCIA PÚBLICA DA SAÚDE.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3086/3086_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3086/3086_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">            SEJA ENVIADO OFÍCIO AO ENGENHEIRO DE SEGURANÇA DO TRABALHO DO_x000D_
 MUNICÍPIO, SR. CÍCERO MATEUS BORGES FILHO, CONVIDANDO-O PARA COMPARECER A ESTA_x000D_
 CASA, EM REUNIÃO ORDINÁRIA, EM DATA A SER AGENDADA, PARA QUE POSSAMOS_x000D_
 CONVERSAR A RESPEITO DO ADICIONAL DE INSALUBRIDADE NO TOCANTE A DETERMINADOS_x000D_
 EMPREGOS PÚBLICOS DO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3087/3087_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3087/3087_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE HÁ POR PARTE DA ADMINISTRAÇÃO INTENÇÃO DE REALIZAR OBRAS DE MELHORIAS NA PRAIA PÚBLICA MUNICIPAL, COMO POR EXEMPLO A CONSTRUÇÃO DE UM QUIOSQUE, DE UMA ÁREA DE LAZER, DE UM “PLAYGROUND” - ESPAÇO DE RECREAÇÃO INFANTIL - JUNTO À ACADEMIA AO AR LIVRE, A SER INSTALADA EM BREVE E AINDA, A REFORMA E AMPLIAÇÃO DA CALÇADA DA PRAIA, PASSANDO DOS ATUAIS TRÊS METROS PARA SEIS METROS, COM A RETIRADA DO ALAMBRADO E A COLOCAÇÃO DE UM PEITORIL, COM APROXIMADAMENTE 1,30 M DE ALTURA, EM TODA SUA EXTENSÃO, SEPARANDO A PRAIA DO REFERIDO CALÇADÃO.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3088/3088_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3088/3088_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE AMPLIAR O PROJETO HORTAS COMUNITÁRIAS E AGRICULTURA FAMILIAR, PASSANDO A COMPREENDER AS ÁREAS NAS QUAIS FORA DETERMINADO O AFASTAMENTO DO PLANTIO DE CANA-DE-AÇÚCAR NO NOSSO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3089/3089_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3089/3089_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUESTIONANDO-O A RESPEITO DE QUAIS SÃO OS CRITÉRIOS ADOTADOS PARA SELECIONAR AS PESSOAS QUE SE ENCONTRAM NAS FILAS DE ESPERA PARA TRATAMENTO DENTÁRIO, BEM COMO OS MOTIVOS PELOS QUAIS ALGUMAS ESF'S DO NOSSO MUNICÍPIO SE ENCONTRAM SEM DENTISTAS QUE ATENDEM PELA REDE MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3090/3090_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3090/3090_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO      MUNICIPAL CONVOCANDO O DIRETOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA – SAAE-LP, SR. JOSÉ OSVALDO DE OLIVEIRA; A ENGENHEIRA E DIRETORA ADJUNTA DA AUTARQUIA, SRA. JOANA RESENDE DE OLIVEIRA LACERDA; E O ENGENHEIRO TAMBÉM DA AUTARQUIA MUNICIPAL, SR. ASTÁCIO CORREIA NETO, PARA COMPARECEREM A ESTA CASA, EM REUNIÃO ORDINÁRIA, EM DATA A SER AGENDADA, PARA ESCLARECEREM AOS VEREADORES E À POPULAÇÃO QUANTO À QUALIDADE DA ÁGUA TRATADA E DISTRIBUÍDA PELO SAAE-LP, VISTO QUE ESTA FORA QUESTIONADA NA ÚLTIMA REUNIÃO ORDINÁRIA DESTA CASA. </t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3091/3091_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3091/3091_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, OS MOTIVOS PELOS QUAIS ATÉ O PRESENTE MOMENTO NÃO FORAM ENVIADOS A ESTA CASA LEGISLATIVA PROJETOS DE LEI QUE AUTORIZAM O REPASSE DE RECURSOS ÀS SEGUINTES ENTIDADES: SERVIÇO DE OBRAS SOCIAIS – SOS; FUNDAÇÃO CHIQUITO PERILO E FUNDAÇÃO E ASSOCIAÇÃO PARA REINTEGRAÇÃO E ASSISTÊNCIA SOCIAL PARA VICIADOS E CARENTES - FARASVEC, VEZ QUE SÃO ENTIDADES SEM FINALIDADES LUCRATIVAS E DEPENDEM DE AUXÍLIOS ADVINDOS DOS COFRES PÚBLICOS, SEJA POR MEIO SE SUBVENÇÕES, AUXÍLIOS OU CONTRIBUIÇÕES.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3092/3092_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3092/3092_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE AQUISIÇÃO DE PELO MENOS 03 (TRÊS) MANILHAS PARA SEREM INSTALADAS NA PRAÇA MÁRIO VELOSO, SITUADA À RUA TEÓFILO OTONI, Nº 117, NO CONJUNTO HABITACIONAL CHICO RESENDE, NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3093/3093_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3093/3093_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO PRESIDENTE DA FUNDAÇÃO SÃO CARLOS, SR. JOSÉ LIBÉRIO DE MELO, PARA SOLICITAR ESPECIAL FAVOR NO SENTIDO DE SE AVERIGUAR OS FATOS NARRADOS NA JUSTIFICATIVA DESTE REQUERIMENTO, REPASSANDO POSTERIORMENTE UMA RESPOSTA A ESTA CASA LEGISLATIVA.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3094/3094_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3094/3094_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE CALÇAR TODAS AS RUAS DO BAIRRO SOL NASCENTE, NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3095/3095_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3095/3095_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE  COLOCAR UMA ROTATÓRIA NO CRUZAMENTO DA AVENIDA VEREADOR DOUTOR ANTENOR CHAGAS MADEIRA  COM A RUA MARIA MARTINS ABREU, NO BAIRRO MARÍLIA, NESSE MUNICÍPIO. </t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3096/3096_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3096/3096_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, OS MOTIVOS PELOS QUAIS ESTÁ FALTANDO SERINGA DE INSULINA, DE 1 ML, NA FARMACINHA MUNICIPAL.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3097/3097_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3097/3097_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE ALÉM DAQUELAS DESCRITAS NA MENSAGEM DO PROJETO DE LEI EM 016/2012 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUIÇÃO AO SINDICATO RURAL DE LAGOA DA PRATA”, ENVIADO A ESTA CASA, HÁ OUTRAS JUSTIFICATIVAS QUE COMPROVEM O REAL INTERESSE PÚBLICO PARA O REPASSE DO VALOR DE R$ 25.000,00 À REFERIDA ENTIDADE. </t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3098/3098_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3098/3098_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-17/2012 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS”, BEM COMO AS EMENDAS APRESENTADAS AO MESMO, SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3099/3099_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3099/3099_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO_x000D_
 QUE INFORME A ESTA CASA, SE É INTENÇÃO DA ADMINISTRAÇÃO MUNICIPAL ADQUIRIR OU_x000D_
 PERMUTAR UM TERRENO SITUADO ENTRE AS RUAS SECUNDINO RODRIGUES, PROFESSOR PAULO_x000D_
 LOBATO E RONALDINO G. R., ONDE TAMBÉM TERMINA A RUA MATO GROSSO, NO BAIRRO_x000D_
 CHICO MIRANDA, COM A FINALIDADE DA CONSTRUÇÃO DE UMA PRAÇA PÚBLICA._x000D_
 </t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3100/3100_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3100/3100_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                      SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 CONVOCANDO O SECRETÁRIO MUNICIPAL DE SAÚDE, SR. SAINT CLAIR DOCO, PARA COMPARECER_x000D_
 À CÂMARA MUNICIPAL, PARA APRESENTAR AOS NOBRES EDIS E A TODOS OS CIDADÃOS_x000D_
 LAGOPRATENSES QUAIS SÃO OS SEUS OBJETIVOS, PERSPECTIVAS E METAS A SEREM REALIZADAS_x000D_
 NA SUA GESTÃO ENQUANTO SECRETÁRIO MUNICIPAL DE SAÚDE._x000D_
 </t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3101/3101_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3101/3101_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">            SEJA ENVIADO OFÍCIO AO EXCELENTÍSSIMO DEPUTADO ESTADUAL ALENCAR DA_x000D_
 SILVEIRA JÚNIOR, SOLICITANDO AO MESMO QUE ENVIDE ESFORÇOS NO SENTIDO DE INTERCEDER_x000D_
 JUNTO AO GOVERNO ESTADUAL DE MINAS GERAIS VISANDO A AQUISIÇÃO DE EQUIPAMENTOS_x000D_
 PARA IMPLANTAÇÃO DE “ACADEMIA AO AR LIVRE”, BEM COMO PARA A AQUISIÇÃO DE DUAS_x000D_
 AMBULÂNCIAS PARA O NOSSO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3102/3102_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3102/3102_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                      SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, QUAIS FORAM OS CRITÉRIOS UTILIZADOS_x000D_
 PARA ESTABELECIMENTO DO VALOR DO CONTRATO N.O 066/2012, FIRMADO PELA ADMINISTRAÇÃO,_x000D_
 REFERENTE À “ELABORAÇÃO E CONFECÇÃO DE ESCULTURA (ESTÁTUA/MONUMENTO) COM A_x000D_
 IMAGEM DO JOGADOR GILBERTO SILVA”._x000D_
 </t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3103/3103_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3103/3103_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                       SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE   RESOLUÇÃO NO 11/2012, QUE “CONCEDE MEDALHA DE HONRA AO_x000D_
 MÉRITO MUNICIPAL A MARIA MADALENA DOS SANTOS”, SEJAM APRECIADO EM_x000D_
 DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3104/3104_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3104/3104_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ A POSSIBILIDADE DE SE_x000D_
 INTERCEDER JUNTO À ASSOCIAÇÃO DOS CATADORES DE PAPEL, PAPELÃO E MATERIAIS_x000D_
 REAPROVEITÁVEIS DE LAGOA DA PRATA – ASCALP – VISANDO O CADASTRAMENTO DE TODOS_x000D_
 CATADORES DE MATERIAL REAPROVEITÁVEL, NÃO ASSOCIADOS À REFERIDA ENTIDADE, A FIM DE_x000D_
 QUE O MUNICÍPIO POSSA REPASSAR RECURSOS À CITADA ENTIDADE PARA QUE ESTA FAÇA O_x000D_
 FORNECIMENTO DE CESTAS BÁSICAS E ATÉ MESMO UMA AJUDA FINANCEIRA ÀS REFERIDAS_x000D_
 PESSOAS._x000D_
 </t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3105/3105_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3105/3105_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, OS MOTIVOS PELOS QUAIS ESTÃO_x000D_
 FALTANDO PROFISSIONAIS MÉDICOS EM DETERMINADAS ESTRATÉGIAS SAÚDE DA FAMÍLIA -_x000D_
 ESF'S, A EXEMPLO DAS SITUADAS NOS SEGUINTES BAIRROS:MARÍLIA, MONSENHOR ALFREDO_x000D_
 DOHR, AMÉRICO SILVA E SANTA HELENA, NO NOSSO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3106/3106_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3106/3106_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 CONVOCANDO A SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, SRA. ANA APARECIDA DA_x000D_
 SILVA RIBEIRO, PARA COMPARECER À CÂMARA MUNICIPAL, NO PRAZO LEGAL, PARA TRATAR A_x000D_
 RESPEITO DOS SEGUINTES ASSUNTOS:_x000D_
 </t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3107/3107_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3107/3107_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE ESTÁ HAVENDO CONTINUIDADE NA_x000D_
 FISCALIZAÇÃO DA APLICAÇÃO DA LEI COMPLEMENTAR MUNICIPAL N.O 87/2010 QUE “DISPÕE_x000D_
 SOBRE A MANUTENÇÃO, USO E OCUPAÇÃO DOS IMÓVEIS SITUADOS NO MUNICÍPIO DE LAGOA_x000D_
 DA PRATA”, DE INICIATIVA DESTA CASA, PRINCIPALMENTE QUANTO À OBRIGATORIEDADE DO_x000D_
 PROPRIETÁRIO EM MANTER OS LOTES VAGOS DEVIDAMENTE LIMPOS._x000D_
 </t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3108/3108_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3108/3108_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL CONVOCANDO_x000D_
 O PROCURADOR DO MUNICÍPIO, DR. JEAN CARLOS SILVA, PARA QUE COMPAREÇA A ESTA CASA,_x000D_
 NO PRAZO LEGAL, EM REUNIÃO ORDINÁRIA, PARA PRESTAR ESCLARECIMENTOS A RESPEITO DOS_x000D_
 SEGUINTES ASSUNTOS:_x000D_
 </t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3109/3109_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3109/3109_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI EM-19/2012 QUE “ABRE CRÉDITO AO ORÇAMENTO VIGENTE DO_x000D_
 MUNICÍPIO DE LAGOA DA PRATA EM FAVOR DO SERVIÇO AUTÔNOMO DE_x000D_
 ÁGUA E ESGOTO DE LAGOA DA PRATA - SAAE-LP”, SEJA APRECIADO EM_x000D_
 DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3110/3110_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3110/3110_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE RESOLUÇÃO NO 12/2012 QUE “CONCEDE MEDALHA DE HONRA_x000D_
 AO MÉRITO MUNICIPAL A FABRÍCIO AZEVEDO SILVA”, SEJA APRECIADO_x000D_
 EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3111/3111_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3111/3111_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE_x000D_
 EQUIPARAR A CESTA BÁSICA RECEBIDA PELOS SERVIDORES DA ADMINISTRAÇÃO DIRETA_x000D_
 MUNICIPAL À CESTA BÁSICA AUFERIDA PELOS SERVIDORES DO SERVIÇO AUTÔNOMO DE ÁGUA E_x000D_
 ESGOTO DE LAGOA DA PRATA – SAAE - LP._x000D_
 </t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3112/3112_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3112/3112_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO EXCELENTÍSSIMO DEPUTADO ESTADUAL ALENCAR DA_x000D_
 SILVEIRA JÚNIOR, SOLICITANDO AO MESMO QUE ENVIDE ESFORÇOS NO SENTIDO DE ENVIAR À_x000D_
 ASSOCIAÇÃO DOS VETERANOS DO BAIRRO MARÍLIA E À ESCOLINHA DE FUTEBOL ARENA,_x000D_
 SEDIADAS NESTE MUNICÍPIO, AS QUAIS FIRMARAM RECENTEMENTE PARCERIA COM O AMÉRICA_x000D_
 FUTEBOL CLUBE, A QUANTIA DE 200 (DUZENTOS) KITS ESPORTIVOS, PRÓPRIOS DESTAS_x000D_
 PARCERIAS, QUE SERÃO DOADOS AOS ALUNOS DA CITADA ESCOLINHA._x000D_
 </t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3113/3113_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3113/3113_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, O ÍNDICE DE INCIDÊNCIA DAS_x000D_
 SEGUINTES DOENÇAS RENAIS (COM O NÚMERO DE PACIENTES ATENDIDOS): CÁLCULO RENAL;_x000D_
 OBSTRUÇÃO URINÁRIA; INSUFICIÊNCIA RENAL AGUDA; INSUFICIÊNCIA RENAL CRÔNICA E_x000D_
 TUMORES RENAIS; BEM COMO O RESPECTIVO ÍNDICE DE OPERAÇÕES CIRÚRGICAS EM_x000D_
 DECORRÊNCIA DESSAS ENFERMIDADES; E AINDA, O ÍNDICE DE PESSOAS QUE FAZEM_x000D_
 TRATAMENTO DE HEMODIÁLISE EM NOSSO MUNICÍPIO, TAMBÉM COM O NÚMERO DE PACIENTES_x000D_
 ATENDIDOS._x000D_
 </t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3114/3114_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3114/3114_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE_x000D_
 ASFALTAR A VIA PÚBLICA QUE LIGA A PRAÇA DO DISTRITO DE MARTINS GUIMARÃES AO CEMITÉRIO_x000D_
 DAQUELA LOCALIDADE._x000D_
 </t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3115/3115_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3115/3115_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE:</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3116/3116_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3116/3116_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI EM-21/2012 QUE “AUTORIZA O EXECUTIVO MUNCIPAL A_x000D_
 CONCEDER CONTRIBUIÇÕES ÀS ENTIDADES QUE MENCIONA” SEJA APRECIADO_x000D_
 EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3117/3117_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3117/3117_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS_x000D_
 REGIMENTAIS PARA QUE O PROJETO DE LEI EM 20/2012 QUE “ABRE_x000D_
 CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE,_x000D_
 EM FAVOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO – SAAE_x000D_
 E CONTÉM OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM DISCUSSÃO E_x000D_
 VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3118/3118_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3118/3118_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS_x000D_
 PARECERES DAS COMISSÕES PERMANENTES DESTA CASA SOBRE O PROJETO DE LEI NO EM_x000D_
 23/2012    QUE    “AUTORIZA    O   EXECUTIVO     MUNICIPAL     A    CONCEDER_x000D_
 CONTRIBUIÇÃO        À   ASSOCIAÇÃO     AMBIENTALISTA      DOS    PESCADORES_x000D_
 AMADORES DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS” SEJAM_x000D_
 LIDOS NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3119/3119_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3119/3119_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ A POSSIBILIDADE DE SE ALTERAR O_x000D_
 CONTRATO NO 84/2012, FIRMADO ENTRE O MUNICÍPIO E A EMPRESA EXPRESSO LAGOENSE, ONDE O_x000D_
 PRIMEIRO CONCEDE AO SEGUNDO A ADMINISTRAÇÃO E EXPLORAÇÃO DO SERVIÇO PÚBLICO DE_x000D_
 TRANSPORTE COLETIVO REGULAR DE PASSAGEIROS NO MUNICÍPIO DE LAGOA DA PRATA, NO SENTIDO DE_x000D_
 SE ALTERAR O ITINERÁRIO DE SEUS VEÍCULOS DE MODO A CONTEMPLAR UMA ROTA QUE PASSE PELA PORTA_x000D_
 DE ENTRADA DO PRONTO ATENDIMENTO MÉDICO MUNICIPAL – PAM._x000D_
 </t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3120/3120_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3120/3120_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE_x000D_
 COLOCAR PASSAGEM ELEVADA PARA PEDESTRES EM TODOS OS CRUZAMENTOS DE VIAS_x000D_
 PÚBLICAS QUE POSSUAM ROTATÓRIAS, OU PELO MENOS AS RESPECTIVAS FAIXAS DE PEDESTRES,_x000D_
 NAQUELES QUE AINDA NÃO AS POSSUI._x000D_
 </t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3121/3121_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3121/3121_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ A POSSIBILIDADE DE SE_x000D_
 PAVIMENTAR COM CALÇAMENTO POLIÉDRICO DUAS QUADRAS DAS SEGUINTES VIAS DO BAIRRO_x000D_
 MANGABEIRAS, EM NOSSO MUNICÍPIO:_x000D_
 </t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3122/3122_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3122/3122_texto_integral.pdf</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3123/3123_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3123/3123_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE_x000D_
 TROCAR ALGUMAS LÂMPADAS DE POSTES SITUADOS NA PRAÇA MÁRIO VELOSO, NO CONJUNTO_x000D_
 HABITACIONAL CHICO REZENDE, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3124/3124_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3124/3124_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM ÀS 17 HORAS, NOS TERMOS DO § 2O DO ARTIGO 129 DO_x000D_
 REGIMENTO INTERNO DESTA CASA LEGISLATIVA – RESOLUÇÃO N.O 462/2004.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3125/3125_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3125/3125_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI EM-24/2012 QUE “ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS” SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA_x000D_
 PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3126/3126_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3126/3126_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AOS ÓRGÃOS DE IMPRENSA DO MUNICÍPIO SOLICITANDO AOS_x000D_
 MESMOS, QUE EM ESPECIAL FAVOR, REALIZEM PESQUISA DO TIPO “ENQUETE”, ONDE OS_x000D_
 CIDADÃOS POSSAM OPTAR SOBRE QUAL DAS OBRAS ABAIXO DESCRITAS DEVEM SER PRIORIZADAS_x000D_
 PELA ADMINISTRAÇÃO: OBRAS NO ENTORNO DA PRAIA MUNICIPAL E TERMINAL TURÍSTICO; OU A_x000D_
 PAVIMENTAÇÃO DE VIAS PÚBLICAS DO NOSSO MUNICÍPIO, DE MODO QUE O MESMO VENHA A_x000D_
 SER 100% PAVIMENTADO._x000D_
 </t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3127/3127_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3127/3127_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE CALÇAR TRECHO DA_x000D_
 RUA RIO DE JANEIRO, NO TRECHO COMPREENDIDO ENTRE A RUA JOSÉ COUTINHO DE OLIVEIRA E A_x000D_
 TRAVESSA ZINO GOMES, NO BAIRRO GOMES, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3128/3128_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3128/3128_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI EM-25/2012 QUE “ABRE CRÉDITO ESPECIAL AO ORÇAMENTO_x000D_
 VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS”, BEM COMO O PROJETO DE LEI EM-26/2012 QUE “ABRE CRÉDITO_x000D_
 ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E_x000D_
 CONTÉM OUTRAS PROVIDÊNCIAS”, SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO_x000D_
 ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ A POSSIBILIDADE DE SE ASFALTAR_x000D_
 OS SEGUINTES TRECHOS DE VIAS PÚBLICAS NO NOSSO MUNICÍPIO O MAIS RÁPIDO POSSÍVEL:_x000D_
 </t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3130/3130_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3130/3130_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE A_x000D_
 REUNIÃO ORDINÁRIA DO PRÓXIMO DIA 16 DE JULHO SEJA ANTECIPADA PARA O_x000D_
 DIA ___, ÀS __  HORAS._x000D_
 </t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3131/3131_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3131/3131_texto_integral.pdf</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3132/3132_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3132/3132_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, CORRESPONDÊNCIA INFORMANDO O VALOR_x000D_
 GASTO PELO MUNICÍPIO COM A FOLHA DE PAGAMENTO DOS SERVIDORES PÚBLICOS MUNICIPAIS_x000D_
 REFERENTE A CADA UM DOS MESES DE JANEIRO A JUNHO DO CORRENTE ANO, BEM COMO O_x000D_
 PERCENTUAL GASTO COM A FOLHA DE PAGAMENTO DO MUNICÍPIO, NESTE MESMO PERÍODO,_x000D_
 NOS TERMOS DO ART. 19 E DA ALÍNEA B), DO INCISO III, DO ARTIGO 20 DA LC 101/2000 –_x000D_
 LRF._x000D_
 </t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3133/3133_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3133/3133_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM A VOSSA_x000D_
 EXCELÊNCIA SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO_x000D_
 AO MESMO QUE ATENDA OS PEDIDOS CONSTANTES DO ABAIXO ASSINADO QUE SEGUE ANEXO,_x000D_
 DE MODO A REALIZAR COM A MAIOR URGÊNCIA O CALÇAMENTO DOS SEGUINTES TRECHOS DE_x000D_
 VIAS PÚBLICAS:_x000D_
 </t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3134/3134_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3134/3134_texto_integral.pdf</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3135/3135_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3135/3135_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS_x000D_
 REGIMENTAIS PARA QUE O ANTEPROJETO DE LEI N.O 05/2012, DE AUTORIA DE_x000D_
 TODOS OS VEREADORES, BEM COMO A MOÇÃO DE APLAUSO N.O 05/2012, DE_x000D_
 AUTORIA DO VEREADOR ADRIANO MOREIRA PINTO, SEJAM APRECIADOS EM_x000D_
 DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3143/3143_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3143/3143_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O   PROJETO DE LEI EM-36/2012, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS E AUXÍLIOS AS ENTIDADES QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS”, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3295/3295_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3295/3295_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ A POSSIBILIDADE DE ATENDER O PEDIDO CONSTANTE DO ABAIXO ASSINADO QUE SEGUE ANEXO, DE MODO A REALIZAR COM A MAIOR URGÊNCIA O CALÇAMENTO DA RUA MÁRCIO FRANCISCO RABELO, BAIRRO MARÍLIA, NESSE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O   PROJETO DE LEI EM-37/2012, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMETNO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221; , SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3297/3297_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3297/3297_texto_integral.pdf</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3298/3298_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3298/3298_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O   PROJETO DE  LEI EM-39/2012, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONTRATO DE COMODATO DE VEÍCULO COM A POLÍTICA MILITAR DE MINAS GERAIS/7º BPM&amp;#8221;, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3299/3299_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3299/3299_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ A POSSIBILIDADE DE SE ASFALTAR A RUA EURICO DOS SANTOS RIBEIRO, BAIRRO MARÍLIA, NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Joanes Bosco</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3300/3300_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3300/3300_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE CALÇAR A RUA RIO DE JANEIRO, NO TRECHO COMPREENDIDO ENTRE A RUA JOSÉ C. TEIXEIRA E A RUA OLAVO SILVA, NO BAIRRO SANTA EUGÊNIA II, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3301/3301_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3301/3301_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE COLOCAR UMA ROTATÓRIA NA RUA DIVINÓPOLIS, NO CRUZAMENTO COM A RUA TIRADENTES, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3302/3302_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3302/3302_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE   LEI  EM-41/2012, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONTRATO DE CONCESSÃO DE USO DE BEM PÚBLICO COM A FUNDAÇÃO EMBARÉ&amp;#8221; E  LEI EM-42/2012, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS AOS CAIXAS ESCOLARES QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3303/3303_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3303/3303_texto_integral.pdf</t>
   </si>
   <si>
     <t>, SEJA ENVIADO OFÍCIO AOS ÓRGÃOS DE IMPRENSA DO MUNICÍPIO SOLICITANDO AOS MESMOS, QUE EM ESPECIAL FAVOR, DIVULGUEM PARA A POPULAÇÃO QUE DENTRE AS FUNÇÕES DO VEREADOR NÃO ESTÁ ELENCADA A DE EXECUTAR OBRAS PÚBLICAS, MUITO MENOS A DE PAVIMENTAÇÃO DE VIAS PÚBLICAS, AS QUAIS PERTENCEM EXCLUSIVAMENTE AO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3304/3304_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3304/3304_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O   PROJETO DE LEI EM-43/2012, QUE &amp;#8220;ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJA APRECIADO  EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3305/3305_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3305/3305_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O   PROJETO DE RESOLUÇÃO Nº 13/2012, QUE &amp;#8220;REFERENDA DESPESA PARA O ORÇAMENTO DA CÂMARA MUNICIPAL PARA O EXERCÍCIO DE 2013&amp;#8221;, SEJA APRECIADO  EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3306/3306_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3306/3306_texto_integral.pdf</t>
   </si>
   <si>
     <t>SE HÁ A POSSIBILIDADE DE SE REALIZAR INTERVENÇÕES CONSISTENTES EM &amp;#8220;DEPRESSÃO&amp;#8221; NO PISO DAS SEGUINTES VIAS PÚBLICAS: NA RUA ÉLCIO DE CASTRO, EM SEU ENCONTRO COM A RUA PARAÍBA; NA RUA ALEXANDRE M. MACIEL, EM SEU ENCONTRO COM A RUA PARAÍBA; NA RUA EURICO DOS SANTOS RIBEIRO, EM SEU ENCONTRO COM A RUA PARAÍBA; E NA RUA PARAÍBA, NO ENCONTRO DESTA COM AS VIAS CITADAS ANTERIORMENTE, NO BAIRRO PARADISO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3307/3307_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3307/3307_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO O SECRETÁRIO MUNICIPAL DE ESPORTES, SR. WALDEMIRO AZEREDO TEIXEIRA, PARA COMPARECER À CÂMARA MUNICIPAL PARA TRATAR A RESPEITO DOS SEGUINTES ASSUNTOS:_x000D_
 _x000D_
 &amp;#61485;	MÉTODOS UTILIZADOS NA FISCALIZAÇÃO DE ENTRADA E SAÍDA DE PESSOAS USUÁRIAS OU NÃO DOS SERVIÇOS OFERECIDOS PELA PRAÇA DE ESPORTES;_x000D_
 &amp;#61485;	MÉTODOS DE SEGURANÇA ADOTADOS POR PARTE DA PRAÇA DE ESPORTES EM RELAÇÃO AO USO DA PISCINA;_x000D_
 &amp;#61485;	DEMAIS ASSUNTOS RELACIONADOS AO ESPORTE DO NOSSO MUNICÍPIO, TAIS COMO SITUAÇÃO DAS QUADRAS MUNICIPAIS, EVENTOS ESPORTIVOS REALIZADOS OU A SEREM REALIZADOS NO PRESENTE ANO._x000D_
 </t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3308/3308_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3308/3308_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ A POSSIBILIDADE DE ELABORAÇÃO, POR INICIATIVA DO EXECUTIVO, DE PROJETO DE LEI COMPLEMENTAR QUE ESTABELEÇA NORMAS PARA O RECONHECIMENTO E PAGAMENTO DA ESTABILIDADE FINANCEIRA DOS SERVIDORES PÚBLICOS MUNICIPAIS, CONHECIDO POR APOSTILAMENTO.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3309/3309_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3309/3309_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O   PROJETO DE LEI EM-44/2012, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJA APRECIADO  EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3310/3310_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3310/3310_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE CALÇAR PEQUENO TRECHO DA RUA SÃO CARLOS, NO BAIRRO AMÉRICO SILVA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3311/3311_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3311/3311_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ A POSSIBILIDADE DE SE DESTINAR, PERMANENTEMENTE, PROFISSIONAL DA ÁREA DE LIMPEZA PARA ATUAR JUNTO À BIBLIOTECA PÚBLICA JOSÉ VITAL, NO CENTRO DESTA CIDADE.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3312/3312_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3312/3312_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-47/2012 QUE &amp;#8220;ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221; SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3313/3313_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3313/3313_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O ANTEPROJETO DE LEI N.º 06/2012, DE MINHA AUTORIA E DA VEREADORA SABRINA, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3314/3314_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3314/3314_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-48/2012, QUE &amp;#8220;ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO  E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Joanes Bosco, Carlúcio</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3315/3315_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3315/3315_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO JUIZ ELEITORAL DESTA COMARCA SOLICITANDO AO MESMO QUE MODIFIQUE A FORMA COMO ESTÁ PREVISTO O TRANSPORTE PÚBLICO DOS ELEITORES DA ZONA RURAL DO MUNICÍPIO, PRINCIPALMENTE DA COMUNIDADE DOS MIRANDAS, SOBRADO E PONTE DE PEDRA._x000D_
  		COMO VEM SENDO ANUNCIADO POR MEIO DE COMUNICADO DA JUSTIÇA ELEITORAL O TRANSPORTE DOS MORADORES DOS MIRANDAS, SOBRADO E PONTE DE PEDRA SERÁ FEITO NO MESMO ÔNIBUS QUE TRANSPORTA OS ELEITORES DO DISTRITO DE MARTINS GUIMARÃES, O QUE AUMENTA BASTANTE A DISTÂNCIA E O TEMPO DE VIAGEM._x000D_
  		O IDEAL É QUE SEJA DISPONIBILIZADO UM ÔNIBUS EXCLUSIVAMENTE PARA OS ELEITORES DE MARTINS GUIMARÃES E OUTRO PARA AS COMUNIDADES DOS MIRANDAS, SOBRADO E PONTE DE PEDRA._x000D_
 </t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3316/3316_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3316/3316_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O   PROJETO DE LEI EM-46/2012, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS QUE MENCIONA&amp;#8221;, SEJA APRECIADO  EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3317/3317_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3317/3317_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO UM OFÍCIO AO ROTARACT CLUBE DE LAGOA DA PRATA, PARABENIZANDO SEUS INTEGRANTES PELOS RELEVANTES SERVIÇOS SOCIAIS PRESTADOS EM PROL DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3318/3318_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3318/3318_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO O SECRETÁRIO MUNICIPAL DE OBRAS PARA COMPARECER À CÂMARA MUNICIPAL PARA INFORMAR QUANDO SERÁ REINICIADA A OBRA DE REFORMA DO CAMPO DE FUTEBOL NO DISTRITO DE MARTINS GUIMARÃES, BEM COMO ESCLARECER OS MOTIVOS PELOS QUAIS ENCONTRA-SE PARALISADA. </t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3319/3319_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3319/3319_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO O SECRETÁRIO MUNICIPAL DE SAÚDE, SR. SAINT CLAIR DOCO, PARA COMPARECER À CÂMARA MUNICIPAL PARA ESCLARECER OS MÉTODOS DE TRATAMENTO DOS PACIENTES ACOMETIDOS DE DIABETES E QUE FAZEM USO DE INSULINA. NESTE SENTIDO, ESCLARECER SE ESTÁ FALTANDO TAL MEDICAMENTO NA FARMÁCIA MUNICIPAL E COMO VEM SENDO FEITO O ACOMPANHAMENTO DESTES PACIENTES POR PARTE DOS AGENTES DE SAÚDE.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3320/3320_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3320/3320_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO PRESIDENTE DA FUNDAÇÃO SÃO CARLOS, SEDIADA NESTA CIDADE, SOLICITANDO AO MESMO QUE EM ESPECIAL FAVOR, COMPAREÇA A ESTA CASA, EM REUNIÃO ORDINÁRIA A SER AGENDADA, PARA ESCLARECER SE REALMENTE REFERIDA ENTIDADE DEIXOU DE OFERECER A SEUS EMPREGADOS O BENEFÍCIO DA CESTA BÁSICA E SE FOR VERDADE, INFORME OS FATOS QUE MOTIVARAM TAL DECISÃO. NA OCASIÃO PODERÁ FALAR TAMBÉM A RESPEITO DOS TRABALHOS DA FUNDAÇÃO SÃO CARLOS.</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/4569/4569_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/4569/4569_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O   PROJETO DE LEI EM-49/2012, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221; SEJA APRECIADO  EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3321/3321_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3321/3321_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE ENVIE A ESTA CASA, CÓPIA DO CONTRATO N.º 067/2012, BEM COMO DOS RESPECTIVOS AUTOS DO PROCESSO ADMINISTRATIVO DE LICITAÇÃO (NA MODALIDADE PREGÃO) DO QUAL RESULTOU O CONTRATO ACIMA CITADO.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3322/3322_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3322/3322_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE REALMENTE FOI INTERROMPIDO O SERVIÇO DE LIMPEZA PÚBLICA NO DISTRITO DE MARTINS GUIMARÃES, NESTE MUNICÍPIO, E SE FOR POSITIVA A RESPOSTA, QUE JUSTIFIQUE OS MOTIVOS DA REFERIDA INTERRUPÇÃO.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3323/3323_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3323/3323_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ POSSIBILIDADE DE SE MELHORAR A ILUMINAÇÃO NO LADO EXTERNO DO PRONTO ATENDIMENTO MÉDICO MUNICIPAL (LADO VOLTADO PARA A RUA ALAGOAS), COM A COLOCAÇÃO DE DOIS REFLETORES.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3324/3324_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3324/3324_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-50/2012 QUE &amp;#8220;AUTORIZA A PERMUTA DE IMÓVEIS QUE MENCIONA&amp;#8221;; PROJETO DE LEI EM-51/2012, QUE &amp;#8220;ALTERA ART. 2º DA LEI Nº 2017/2012, QUE AUTORIZA PERMUTA DE IMÓVEIS&amp;#8221; E PROJETO DE LEI  EM-52/2012, QUE &amp;#8220;ALTERA A REDAÇÃO DO ART. 2º DA LEI 1132/2004 E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3325/3325_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3325/3325_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA QUAIS SERÃO AS MEDIDAS TOMADAS EM RELAÇÃO À FALTA DE INSULINA E LANCETA NA FARMÁCIA MUNICIPAL.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3326/3326_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3326/3326_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-53/2012, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 		REQUER, AINDA, QUE O PROJETO DE RESOLUÇÃO Nº 14/2012, QUE &amp;#8220;ALTERA A RESOLUÇÃO Nº 495/2005, QUE CRIA A MEDALHA DE HONRA AO MÉRITO FEMININO OSMARI CLARINDA DE OLIVEIRA&amp;#8221; E PROJETO DE RESOLUÇÃO Nº 15/2012, QUE &amp;#8220;ALTERA A RESOLUÇÃO Nº 574/2009 QUE REGULAMENTA A REALIZAÇÃO DE SESSÕES SOLENES NA CÂMARA MUNICIPAL DE LAGOA DA PRATA&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3327/3327_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3327/3327_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ A POSSIBILIDADE DE SE FISCALIZAR  O SERVIÇO QUE VEM SENDO PRESTADO PELO TRANSPORTE COLETIVO DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3328/3328_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3328/3328_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ POSSIBILIDADE DE SE REFORMAR, URGENTEMENTE, A ESTRADA DE TERRA QUE DÁ ACESSO AO DISTRITO DE MARTINS GUIMARÃES, NESTE MUNICÍPIO (QUE LIGA A MG-429 AO REFERIDO DISTRITO).</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3329/3329_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3329/3329_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE EXISTE A POSSIBILIDADE DE SE REVER A QUESTÃO QUANTO À ABERTURA DE TURMAS NA ESCOLA MUNICIPAL JACINTO CAMPOS, PARA ALUNOS DO 4º ANO, NO TURNO VESPERTINO, PARA QUE SEJAM ABERTAS DUAS SALAS NESTE PERÍODO E NÃO SOMENTE NO TURNO MATUTINO.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3330/3330_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3330/3330_texto_integral.pdf</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3331/3331_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3331/3331_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-45/2012, QUE &amp;#8220;ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LAGOA DA PRATA PARA O EXERCICIO FINANCEIRO DE 2013&amp;#8221;, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO  NA PRESENTE REUNIÃO._x000D_
 		_x000D_
 </t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3332/3332_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3332/3332_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE RESOLUÇÃO Nº 17, 18, 19, 20, 21, 22, 23, 24 E 25/2012 QUE &amp;#8220;CONCEDEM TÍTULOS DE CIDADANIA HONORÁRIA&amp;#8221; E PROJETO DE RESOLUÇÃO Nº 26/2012, QUE &amp;#8220;CONCEDE MEDALHA ILÍDIO DE CARVALHO&amp;#8221;, SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3333/3333_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3333/3333_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO ILUSTRE REPRESENTANTE DO MINISTÉRIO PÚBLICO DE MINAS GERAIS - CURADORIA DO MEIO AMBIENTE, DR. EDUARDO ALMEIDA DA SILVA, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA AS PROVIDÊNCIAS QUE VÊM SENDO TOMADAS NO INQUÉRITO CIVIL Nº 372.08.000198-8, QUE TRATA DE QUESTÕES AFETAS ÀS LAGOAS &amp;#8220;DONANA&amp;#8221; E &amp;#8220;ZÉ MANOEL&amp;#8221;, BEM COMO SUA TRAMITAÇÃO.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Adriano Moreira, Adriano Moraes, Delei, Paulinho Despachante</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3334/3334_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3334/3334_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ POSSIBILIDADE DE SE CONTRATAR UM PROFISSIONAL MÉDICO AUDITOR, REGULADOR E COORDENADOR EM SAÚDE, PARA PRESTAR SERVIÇOS JUNTO AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3335/3335_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3335/3335_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ A POSSIBILIDADE DE ATENDER O PEDIDO CONSTANTE DO ABAIXO-ASSINADO QUE SEGUE ANEXO, DE MODO A OFERECER O SERVIÇO DE TRANSPORTE DE PACIENTES JUNTO À SECRETARIA MUNICIPAL DE SAÚDE DO NOSSO MUNICÍPIO PARA REALIZAREM CONSULTAS, EXAMES E DEMAIS PROCEDIMENTOS MÉDICOS EM BELO HORIZONTE, DE SEGUNDA A SEXTA-FEIRA, BEM COMO QUE SEJA DISPONIBILIZADO A TODOS OS PACIENTES, SEJAM DO SUS,  DE CONVÊNIOS OU PARTICULARES.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3336/3336_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3336/3336_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUESTIONANDO OS MOTIVOS PELOS QUAIS O LOTE SITUADO NA RUA ALEXANDRE MENDES MACIEL, BAIRRO SANTA EUGÊNIA II, DE PROPRIEDADE DO MUNICÍPIO, ONDE SE INSTALOU O &amp;#8220;PONTO&amp;#8221; DOS CARROCEIROS, NÃO SE ENCONTRA DEVIDAMENTE CERCADO E LIMPO. </t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3337/3337_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3337/3337_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE ELEVAR A REMUNERAÇÃO PERCEBIDA PELOS AUXILIARES DE SERVIÇO PÚBLICO DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3338/3338_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3338/3338_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PARECER DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO SOBRE O RECURSO REGIMENTAL APRESENTADO NOS AUTOS DA PROPOSTA DE EMENDA À LEI ORGÂNICA MUNICIPAL N.º 03/2012, SEJA APRESENTADO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3339/3339_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3339/3339_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AO MESMO QUE INFORME A ESTA CASA,  A PORCENTAGEM QUE JÁ SE ENCONTRA CONCLUÍDA DA OBRA DE CONSTRUÇÃO DO PÓRTICO NA ENTRADA DA CIDADE, BEM COMO QUAL O VALOR JÁ FOI REPASSADO PARA A EMPRESA CONVAS &amp;#8211; CONSTRUTORA VARGAS SANTOS LTDA, EM VIRTUDE DO CONTRATO 062/2012, FIRMADO PELO MUNICÍPIO E REFERIDA EMPRESA.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3340/3340_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3340/3340_texto_integral.pdf</t>
   </si>
   <si>
     <t>A RETIRADA DE TRAMITAÇÃO DA EMENDA 01 &amp;#8211; ADITIVA, APRESENTADA À PROPOSTA DE EMENDA À LEI ORGÂNICA DO MUNICÍPIO DE N.º 03/2012 QUE &amp;#8220;ACRESCENTA DISPOSITIVO À LEI ORGÂNICA DO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221;, NOS TERMOS DO INCISO IV, DO ARTIGO 112 DO REGIMENTO INTERNO DESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3341/3341_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3341/3341_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE AS EMENDAS APRESENTADAS AO PROJETO DE LEI EM-54/2012, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, EM FAVOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO - SAAE E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, BEM COMO O REFERIDO PROJETO DE LEI SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3342/3342_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3342/3342_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE RESOLUÇÃO Nº 27/2012, QUE &amp;#8220;ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE LAGOA DA PRATA &amp;#8211; RESOLUÇÃO 462/2004&amp;#8221;, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO  NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Joanes Bosco, Paulinho Despachante</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3343/3343_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3343/3343_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A RETIRADA DE TRAMITAÇÃO DO PROJETO DE LEI COMPLEMENTAR CM Nº 06/2012 QUE &amp;#8220;REGULAMENTA O TRÂNSITO DE VEÍCULOS PESADOS NOS LOCIAS QUE MENCIONA&amp;#8221;, BEM COMO DO SUBSTITUTIVO APRESENTADO AO MESMO. </t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3344/3344_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3344/3344_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PARECER DAS COMISSÕES DE LEGISLAÇÃO, JUSTIÇA, REDAÇÃO; FINANÇAS, ORÇAMENTO, TOMADA DE CONTAS, OBRAS E SERVIÇOS PÚBLICO, SOBRE O PROJETO DE LEI  EM-58/2012, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS À AMAVI E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;,  SEJA APRESENTADO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3345/3345_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3345/3345_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI EM-55/2012, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUIÇÃO À UFMG&amp;#8221;, EM-56/2012, QUE &amp;#8220;INSTITUI O SELO DE INSPEÇÃO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, EM-57/2012, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL CONCEDER SUBVENÇÃO SOCIAL À FUNDAÇÃO SÃO CARLOS E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221; E  EM-58/2012, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS À AMAVI E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3346/3346_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3346/3346_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O RECURSO REGIMENTAL INTERPOSTO NOS AUTOS DO PROJETO DE LEI COMPLEMENTAR CM 08/2012 QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR N.º 003, DE 22 DE MAIO DE 1991&amp;#8221;, BEM COMO O INTERPOSTO NOS AUTOS DO PROJETO DE LEI COMPLEMENTAR 09/2012 QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR 81/2012 QUE DISPÕE SOBRE A PROIBIÇÃO DA PRÁTICA DE NEPOTISMO NO ÂMBITO DO PODER EXECUTIVO DO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221;, SEJAM APRESENTADOS NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3347/3347_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3347/3347_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O RECURSO REGIMENTAL INTERPOSTO NOS AUTOS DO PROJETO DE LEI COMPLEMENTAR CM 08/2012 QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR N.º 003, DE 22 DE MAIO DE 1991&amp;#8221;, BEM COMO O INTERPOSTO NOS AUTOS DO PROJETO DE LEI COMPLEMENTAR 09/2012 QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR 81/2012 QUE DISPÕE SOBRE A PROIBIÇÃO DA PRÁTICA DE NEPOTISMO NO ÂMBITO DO PODER EXECUTIVO DO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221;, SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3348/3348_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3348/3348_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI COMPLEMENTAR CM 08/2012 QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR N.º 003, DE 22 DE MAIO DE 1991&amp;#8221;, BEM COMO PROJETO DE LEI COMPLEMENTAR 09/2012 QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR 81/2012 QUE DISPÕE SOBRE A PROIBIÇÃO DA PRÁTICA DE NEPOTISMO NO ÂMBITO DO PODER EXECUTIVO DO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO  NA PRESENTE REUNIÃO. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3000,67 +3000,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3349/3349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3350/3350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3351/3351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/4379/4379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/4380/4380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3353/3353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3354/3354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3352/3352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3012/3012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3013/3013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3014/3014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3015/3015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3016/3016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3017/3017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3018/3018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3019/3019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3020/3020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3021/3021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3022/3022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3023/3023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3024/3024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3025/3025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3026/3026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3136/3136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3137/3137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3138/3138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3139/3139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3140/3140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3141/3141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3142/3142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3148/3148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3150/3150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3151/3151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3152/3152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3027/3027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3028/3028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3190/3190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3191/3191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3192/3192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3193/3193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3194/3194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3029/3029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3030/3030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3031/3031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3032/3032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3033/3033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3034/3034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3035/3035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3036/3036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3037/3037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3038/3038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3039/3039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3040/3040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3041/3041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3042/3042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3043/3043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3044/3044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3045/3045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3046/3046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3047/3047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3048/3048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3049/3049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3050/3050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3051/3051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3052/3052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3053/3053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3054/3054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3055/3055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3056/3056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3057/3057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3058/3058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3059/3059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3060/3060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3061/3061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3062/3062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3063/3063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3064/3064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3065/3065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3066/3066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3068/3068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3069/3069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3071/3071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3072/3072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3073/3073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3074/3074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3075/3075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3076/3076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3077/3077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3078/3078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3079/3079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3080/3080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3081/3081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3082/3082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3083/3083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3084/3084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3085/3085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3086/3086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3087/3087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3088/3088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3089/3089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3090/3090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3091/3091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3092/3092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3093/3093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3094/3094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3095/3095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3096/3096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3097/3097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3098/3098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3099/3099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3100/3100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3101/3101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3102/3102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3103/3103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3104/3104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3105/3105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3106/3106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3107/3107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3108/3108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3109/3109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3110/3110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3111/3111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3112/3112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3113/3113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3114/3114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3115/3115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3116/3116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3117/3117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3118/3118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3119/3119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3120/3120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3121/3121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3122/3122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3123/3123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3124/3124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3125/3125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3126/3126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3127/3127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3128/3128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3130/3130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3131/3131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3132/3132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3133/3133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3134/3134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3135/3135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3143/3143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3295/3295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3297/3297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3298/3298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3299/3299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3300/3300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3301/3301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3302/3302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3303/3303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3304/3304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3305/3305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3306/3306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3307/3307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3308/3308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3309/3309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3310/3310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3311/3311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3312/3312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3313/3313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3314/3314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3315/3315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3316/3316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3317/3317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3318/3318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3319/3319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3320/3320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/4569/4569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3321/3321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3322/3322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3323/3323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3324/3324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3325/3325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3326/3326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3327/3327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3328/3328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3329/3329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3330/3330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3331/3331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3332/3332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3333/3333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3334/3334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3335/3335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3336/3336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3337/3337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3338/3338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3339/3339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3340/3340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3341/3341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3342/3342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3343/3343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3344/3344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3345/3345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3346/3346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3347/3347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3348/3348_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3349/3349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3350/3350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3351/3351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/4379/4379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/4380/4380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3353/3353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3354/3354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3352/3352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3012/3012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3013/3013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3014/3014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3015/3015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3016/3016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3017/3017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3018/3018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3019/3019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3020/3020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3021/3021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3022/3022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3023/3023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3024/3024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3025/3025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3026/3026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3136/3136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3137/3137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3138/3138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3139/3139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3140/3140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3141/3141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3142/3142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3148/3148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3150/3150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3151/3151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3152/3152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3027/3027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3028/3028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3190/3190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3191/3191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3192/3192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3193/3193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3194/3194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3029/3029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3030/3030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3031/3031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3032/3032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3033/3033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3034/3034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3035/3035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3036/3036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3037/3037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3038/3038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3039/3039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3040/3040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3041/3041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3042/3042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3043/3043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3044/3044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3045/3045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3046/3046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3047/3047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3048/3048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3049/3049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3050/3050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3051/3051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3052/3052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3053/3053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3054/3054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3055/3055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3056/3056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3057/3057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3058/3058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3059/3059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3060/3060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3061/3061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3062/3062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3063/3063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3064/3064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3065/3065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3066/3066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3068/3068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3069/3069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3071/3071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3072/3072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3073/3073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3074/3074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3075/3075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3076/3076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3077/3077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3078/3078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3079/3079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3080/3080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3081/3081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3082/3082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3083/3083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3084/3084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3085/3085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3086/3086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3087/3087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3088/3088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3089/3089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3090/3090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3091/3091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3092/3092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3093/3093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3094/3094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3095/3095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3096/3096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3097/3097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3098/3098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3099/3099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3100/3100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3101/3101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3102/3102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3103/3103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3104/3104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3105/3105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3106/3106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3107/3107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3108/3108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3109/3109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3110/3110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3111/3111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3112/3112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3113/3113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3114/3114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3115/3115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3116/3116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3117/3117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3118/3118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3119/3119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3120/3120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3121/3121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3122/3122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3123/3123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3124/3124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3125/3125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3126/3126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3127/3127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3128/3128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3130/3130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3131/3131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3132/3132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3133/3133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3134/3134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3135/3135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3143/3143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3295/3295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3297/3297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3298/3298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3299/3299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3300/3300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3301/3301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3302/3302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3303/3303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3304/3304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3305/3305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3306/3306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3307/3307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3308/3308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3309/3309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3310/3310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3311/3311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3312/3312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3313/3313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3314/3314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3315/3315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3316/3316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3317/3317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3318/3318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3319/3319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3320/3320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/4569/4569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3321/3321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3322/3322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3323/3323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3324/3324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3325/3325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3326/3326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3327/3327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3328/3328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3329/3329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3330/3330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3331/3331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3332/3332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3333/3333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3334/3334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3335/3335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3336/3336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3337/3337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3338/3338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3339/3339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3340/3340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3341/3341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3342/3342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3343/3343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3344/3344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3345/3345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3346/3346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3347/3347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2012/3348/3348_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H204"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="57.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>