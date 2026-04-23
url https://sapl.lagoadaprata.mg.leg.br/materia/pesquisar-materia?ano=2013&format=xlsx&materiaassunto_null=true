--- v0 (2026-02-08)
+++ v1 (2026-04-23)
@@ -54,6096 +54,6096 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ANTEP</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>Natinho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3355/3355_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3355/3355_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N.º 363, DE 16 DE OUTUBRO DE 1967 QUE CRIA O SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3356/3356_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3356/3356_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR 079/2008 QUE CRIA EMPREGO PÚBLICO DE AGENTE COMUNITÁRIO DE SAÚDE E DE AGENTE DE COMBATE AS ENDEMIAS NO MUNICÍPIO DE LAGOA DA PRATA  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Adriano Moraes</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3357/3357_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3357/3357_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO À LEI MUNICIPAL N.º 968/2001 QUE  INSTITUI PROGRAMA DE FORNECIMENTO DE CESTAS BÁSICAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3358/3358_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3358/3358_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA O RECONHECIMENTO E                                     PAGAMENTO DA ESTABILIDADE FINANCEIRA DOS SERVIDORES PÚBLICOS  MUNICIPAIS DE LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Cabo Nunes , Adriano Moraes, Adriano Moreira, Cida Marcelino, Di Gianne Professor, Natinho, Nego da Saúde, Paulinho da Compuway, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4381/4381_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4381/4381_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI COMPLEMENTAR Nº 003, DE 22 DE MAIO DE 1991.&amp;#8221;</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Paulinho da Compuway</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3457/3457_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3457/3457_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE LAGOA DA PRATA A SEMANA DE INCENTIVO À DOAÇÃO DE SANGUE E DE RECONHECIMENTO AO DOADOR.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Paulinho da Compuway, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3458/3458_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3458/3458_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O SERVIÇO DE ENTREGA DOMICILIAR DE MEDICAMENTOS DA FARMÁCIA PÚBLICA MUNICIPAL AOS CIDADÃOS EM TRATAMENTO DE CÂNCER, SOROPOSITIVOS, TRANSPLANTADOS, PORTADORES DE ESCLEROSE, DOENÇA PULMONAR OBSTRUTIVA (DPOC) E PACIENTES DA HEMODIÁLISE.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3459/3459_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3459/3459_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OBRIGATORIEDADE DE SE  AFIXAR INFORMATIVO NA RECEPÇÃO DAS UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Cida Marcelino</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3460/3460_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3460/3460_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA DE ESTACIONAMENTO ROTATIVO REGULAMENTADO E PAGO &amp;#8211; SERP-LP &amp;#8211; NO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3461/3461_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3461/3461_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA DE INCENTIVO AO DESLIGAMENTO VOLUNTÁRIO DE EMPREGADO PÚBLICO DA ADMINISTRAÇÃO DIRETA E AUTÁRQUICA DA PREFEITURA DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3462/3462_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3462/3462_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO AO CAPÍTULO IX, DO TÍTULO IV, DA LEI COMPLEMENTAR N° 05/1991, QUE CONTÉM O CÓDIGO DE POSTURAS DO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3463/3463_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3463/3463_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO À LEI ORGÂNICA DO MUNICÍPIO DE LAGOA DA PRATA</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t xml:space="preserve">Cabo Nunes </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/</t>
   </si>
   <si>
     <t>MODIFICA DISPOSITIVO DA LEI MUNICIPAL 994/2001 QUE PROÍBE A VENDA E O CONSUMO DE CIGARRO E BEBIDA ALCOÓLICA EM ESCOLAS DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Adriano Moreira</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3465/3465_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3465/3465_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE EXAMES DESTINADOS A DETECTAR DEFICIÊNCIA AUDITIVA EM CRIANÇAS.</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4382/4382_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4382/4382_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI  A  OBRIGATORIEDADE  DA  REALIZAÇÃO  DE_x000D_
 CURSOS  DE  PRIMEIROS  SOCORROS  AOSEMPREGADOS_x000D_
 DE  CRECHE,  CEMEI  E  ESCOLASDO MUNICÍPIO DE_x000D_
 LAGOA DA PRATA.&amp;#8221;</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4383/4383_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4383/4383_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE ISENÇÃO DA TAXA DE FISCALIZAÇÃO DE_x000D_
 LOCALIZAÇÃO, INSTALAÇÃO E FUNCIONAMENTO AOS_x000D_
 CONTRIBUINTES QUE MENCIONA&amp;#8221;.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3469/3469_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3469/3469_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI A &amp;#8220;COPA FUTEBOL MULHER&amp;#8221; NO CALENDÁRIO OFICIAL DE DATAS E EVENTOS DO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Di Gianne Professor</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3360/3360_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3360/3360_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INSTITUI NO ÂMBITO DO MUNICÍPIO DE LAGOA DA PRATA O PROGRAMA BOLSA ATLETA.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3496/3496_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3496/3496_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI NO ÂMBITO DO MUNICÍPIO DE LAGOA DA PRATA O PROGRAMA BOLSA-ARTISTA.&amp;#8221;</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3497/3497_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3497/3497_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A POLÍTICA MUNICIPAL DO LIVRO."</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3669/3669_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3669/3669_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ACRESCENTA ARTIGO À LEI MUNICIPAL N.º 2125/2013 QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2014 E DÁ OUTRAS PROVIDÊNCIAS .&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4384/4384_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4384/4384_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI  A  OBRIGATORIEDADE DEVACINAÇÃO CONTRA_x000D_
 A GRIPE AOS EMPREGADOS PÚBLICOS DO MUNICÍPIO_x000D_
 DE LAGOA DA PRATA. &amp;#8221;</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3670/3670_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3670/3670_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ACRESCENTA DISPOSITIVO À LEI MUNICIPAL Nº 1011/2002 QUE INSTITUI LICENÇA SEM REMUNERAÇÃO.&amp;#8221;</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Nego da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3671/3671_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3671/3671_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE A INCLUSÃO NAS GRADES CURRICULARES DA SECRETARIA MUNICIPAL DE EDUCAÇÃO DOS CONTEÚDOS DO PROJETO EDUCAÇÃO DE TRÂNSITO NAS ESCOLAS, PASSANDO A CONSTAR DAS PROPOSTAS PEDAGÓGICAS DAS ESCOLAS DA REDE MUNICIPAL DE ENSINO.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4385/4385_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4385/4385_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A CRIAÇÃO DO PROJETO &amp;#8220;CIDADE_x000D_
 LIMPA&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS. &amp;#8221;</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Di Gianne Professor, Cida Marcelino</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4386/4386_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4386/4386_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ESTABELECE CRITÉRIOS PARA A LOTAÇÃO DE_x000D_
 PROFESSOR, ESPECIALISTA EDUCACIONAL E_x000D_
 SERVENTE DA REDE MUNICIPAL DE ENSINO&amp;#8221;.</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4387/4387_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4387/4387_texto_integral.pdf</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4388/4388_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4388/4388_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI A OBRIGATORIEDADE DA_x000D_
 ADMINISTRAÇÃO PÚBLICA MUNICIPAL_x000D_
 DESIGNAR GUARDA CIVIL MUNICIPAL PARA_x000D_
 ACOMPANHAR A ENTRADA E A SAÍDA DOS_x000D_
 ALUNOS NAS ESCOLAS DA REDE PÚBLICA_x000D_
 SITUADAS NO MUNICÍPIO.&amp;#8221;</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4389/4389_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4389/4389_texto_integral.pdf</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4390/4390_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4390/4390_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O SERVIÇO AUTÔNOMO DE ÁGUA E_x000D_
 ESGOTO DE LAGOA DA PRATA A CONCEDER_x000D_
 REMISSÃO TOTAL DO VALOR DA TARIFA DE ÁGUA E_x000D_
 ESGOTO DO SERVIÇO DE OBRAS SOCIAIS &amp;#8211; SOS,_x000D_
 REFERENTE AO PERÍODO QUE MENCIONA.&amp;#8221;</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4391/4391_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4391/4391_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O SERVIÇO AUTÔNOMO DE ÁGUA E_x000D_
 ESGOTO DE LAGOA DA PRATA A CONCEDER_x000D_
 ISENÇÃO TOTAL DA TARIFA DE ÁGUA E ESGOTO AO_x000D_
 SERVIÇO DE OBRAS SOCIAIS - SOS.&amp;#8221;</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4392/4392_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4392/4392_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO_x000D_
 DE LAGOA DA PRATA A CONCEDER ISENÇÃO TOTAL DA_x000D_
 TARIFA DE ÁGUA E ESGOTO ÀS ENTIDADES SEM FINS_x000D_
 LUCRATIVOS E DECLARADAS DE UTILIDADE PÚBLICA_x000D_
 MUNICIPAL.&amp;#8221;</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI  APROIBIÇÃOSOBRE O USO DE MOSTARDA E KETCHUP_x000D_
 CASEIROS EM BARES, LANCHONETES, RESTAURANTES, PIZZARIAS,_x000D_
 TRAILERS DE LANCHES, DEMAIS ESTABELECIMENTOS SIMILARES, BEM_x000D_
 COMO POR VENDEDORES AMBULANTES NOMUNICÍPIO DE LAGOA_x000D_
 DA PRATA. &amp;#8221;</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4394/4394_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4394/4394_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI COMPLEMENTARN.º 03/1991, QUE CRIA O_x000D_
 PLANO  DE  CARREIRA  DO  SERVIDOR  PÚBLICO  CIVIL  DA_x000D_
 PREFEITURA  DE  LAGOA  DA  PRATA  E  DÁ  OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Quelli Cássia Couto, Cida Marcelino, Natinho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4395/4395_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4395/4395_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA  A  LEI  COMPLEMENTAR  079/2008  QUE  CRIA_x000D_
 EMPREGO  PÚBLICO  DE  AGENTE  COMUNITÁRIO  DE  SAÚDE_x000D_
 E  DE  AGENTE  DE  COMBATE  AS  ENDEMIAS  NO  MUNICÍPIO_x000D_
 DE LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3672/3672_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3672/3672_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O USO DOS ÔNIBUS ESCOLARES MUNICIPAIS PARA O TRANSPORTE UNIVERSITÁRIO.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>ANTEC</t>
   </si>
   <si>
     <t>Anteprojeto de Lei Complementar</t>
   </si>
   <si>
     <t>Adriano Moraes, Adriano Moreira, Cabo Nunes , Cida Marcelino, Di Gianne Professor, Natinho, Nego da Saúde, Paulinho da Compuway, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3359/3359_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3359/3359_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 003, DE 22 DE MAIO DE 1991.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3467/3467_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3467/3467_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OBRIGATORIEDADE DA REALIZAÇÃO DE CURSOS DE PRIMEIROS SOCORROS AOS EMPREGADOS DE CRECHE, CEMEI E ESCOLAS DO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3468/3468_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3468/3468_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DA TAXA DE FISCALIZAÇÃO DE LOCALIZAÇÃO, INSTALAÇÃO E FUNCIONAMENTO AOS CONTRIBUINTES QUE MENCIONA</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3456/3456_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3456/3456_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE LAGOA DA PRATA O PROGRAMA BOLSA ATLETA.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3652/3652_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3652/3652_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INSTITUI A OBRIGATORIEDADE DE VACINAÇÃO CONTRA A GRIPE AOS EMPREGADOS PÚBLICOS DO MUNICÍPIO DE LAGOA DA PRATA. &amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3653/3653_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3653/3653_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE A CRIAÇÃO DO PROJETO &amp;#8220;CIDADE LIMPA&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS. &amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3654/3654_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3654/3654_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CRITÉRIOS PARA A LOTAÇÃO DE PROFESSOR, ESPECIALISTA EDUCACIONAL E SERVENTE DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3655/3655_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3655/3655_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ESTABELECE CRITÉRIOS PARA A LOTAÇÃO DE PROFESSOR, ESPECIALISTA EDUCACIONAL E SERVENTE DA REDE MUNICIPAL DE ENSINO&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3657/3657_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3657/3657_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INSTITUI A OBRIGATORIEDADE DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DESIGNAR GUARDA CIVIL MUNICIPAL PARA ACOMPANHAR A ENTRADA E A SAÍDA DOS ALUNOS NAS ESCOLAS DA REDE PÚBLICA SITUADAS NO MUNICÍPIO.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3659/3659_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3659/3659_texto_integral.pdf</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3660/3660_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3660/3660_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA A CONCEDER REMISSÃO TOTAL DO VALOR DA TARIFA DE ÁGUA E ESGOTO DO SERVIÇO DE OBRAS SOCIAIS &amp;#8211; SOS, REFERENTE AO PERÍODO QUE MENCIONA.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3662/3662_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3662/3662_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA A CONCEDER ISENÇÃO TOTAL DA TARIFA DE ÁGUA E ESGOTO AO SERVIÇO DE OBRAS SOCIAIS - SOS.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3664/3664_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3664/3664_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA A CONCEDER ISENÇÃO TOTAL DA TARIFA DE ÁGUA E ESGOTO ÀS ENTIDADES SEM FINS LUCRATIVOS E DECLARADAS DE UTILIDADE PÚBLICA MUNICIPAL.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3665/3665_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3665/3665_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INSTITUI A PROIBIÇÃO SOBRE O USO DE MOSTARDA E KETCHUP CASEIROS EM BARES, LANCHONETES, RESTAURANTES, PIZZARIAS, TRAILERS DE LANCHES, DEMAIS ESTABELECIMENTOS SIMILARES, BEM COMO POR VENDEDORES AMBULANTES NO MUNICÍPIO DE LAGOA DA PRATA. &amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>Cida Marcelino, Natinho, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3667/3667_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3667/3667_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ALTERA A LEI COMPLEMENTAR N.º 03/1991, QUE CRIA O PLANO DE CARREIRA DO SERVIDOR PÚBLICO CIVIL DA PREFEITURA DE LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3668/3668_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3668/3668_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ALTERA A LEI COMPLEMENTAR 079/2008 QUE CRIA EMPREGO PÚBLICO DE AGENTE COMUNITÁRIO DE SAÚDE E DE AGENTE DE COMBATE AS ENDEMIAS NO MUNICÍPIO DE LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3149/3149_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3149/3149_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR UMA LIMPEZA ÀS MARGENS DO CÓRREGO CHICO SILVEIRA, NO TRECHO EM QUE O MESMO &amp;#8220;PASSA&amp;#8221; PELOS BAIRROS GOMES E MANGABEIRAS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3153/3153_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3153/3153_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR INTERVENÇÃO NO SENTIDO DE SOLUCIONAR O PROBLEMA DE ESCOAMENTO DE ÁGUAS PLUVIAIS NO CRUZAMENTO DA RUA JOAQUIM GOMES PEREIRA COM AVENIDA IZABEL DE CASTRO, NO  BAIRRO AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3154/3154_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3154/3154_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE PAVIMENTAR A RUA DOS FERROVIÁRIOS, NO BAIRRO SANTA HELENA, NESTA CIDADE, NO TRECHO ENTRE A RUA RODOLFO BERNARDES E ALEXANDRE BERNARDES LOBATO, NO BAIRRO SANTA HELENA, NESTA CIDADE, FAZENDO A IMEDIATA INTERVENÇÃO NO SENTIDO DE RECUPERAR O PISO DA REFERIDA VIA PÚBLICA, VISTO QUE SE ENCONTRA INTRANSITÁVEL E COM VALAS QUE COLOCAM EM RISCO A INTEGRIDADE FÍSICA DOS MORADORES DAQUELAS IMEDIAÇÕES E DEMAIS USUÁRIOS.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3155/3155_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3155/3155_texto_integral.pdf</t>
   </si>
   <si>
     <t>, A NECESSIDADE DE SE PAVIMENTAR COM CALÇAMENTO POLIÉDRICO A RUA MARIA LUÍZA BORLIDO, NO BAIRRO SANTA HELENA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3156/3156_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3156/3156_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR INTERVENÇÃO NO SENTIDO DE RECUPERAR O PISO DA RUA MÁRCIO FRANCISCO RABELO, ANTIGA BELA VISTA,  NO BAIRRO MARIA FERNANDA II, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3157/3157_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3157/3157_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR DOIS POSTES DE ENERGIA ELÉTRICA COM AS RESPECTIVAS LUMINÁRIAS, NA RUA JOÃO MARTINS VASCONCELOS, NO TRECHO COMPREENDIDO ENTRE A RUA DIREITA E O FINAL DO CALÇAMENTO EXISTENTE NA PRIMEIRA VIA CITADA.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3158/3158_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3158/3158_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR REDUTORES DE VELOCIDADE NA RUA JOSÉ DE CASTRO TEIXEIRA, PRÓXIMO AO CRUZAMENTO COM A RUA RIO GRANDE DO NORTE, NO BAIRRO PARADISO, NESTA CIDADE, BEM COMO SINALIZAÇÃO DE TRÂNSITO EM TODO O BAIRRO, PRINCIPALMENTE AS PLACAS DE PARADA OBRIGATÓRIA.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3159/3159_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3159/3159_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE RESOLVER O PROBLEMA DE ESCOAMENTO DE ÁGUAS PLUVIAIS NA RUA SUDÁRIO FELIZARDO, NO BAIRRO SOL NASCENTE, NESTA CIDADE, ESPECIFICAMENTE NAS DUAS PRIMEIRAS QUADRAS A CONTAR DA AV. FERNÃO DIAS, O MAIS RÁPIDO POSSÍVEL, EM VIRTUDE DOS TRANSTORNOS QUE VEM TRAZENDO AOS MORADORES, COMERCIANTES E USUÁRIOS DA CITADA VIA PÚBLICA.   </t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3160/3160_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3160/3160_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE REALIZAR INTERVENÇÃO PARA SOLUCIONAR PROBLEMA DE ESCOAMENTO DE ÁGUAS PLUVIAIS NA RUA DONA ALEXANDRINA, NA DIVISA DOS BAIRROS SANTA EUGÊNIA I E MARIA FERNANDA I, NESTA CIDADE, MAIS PRECISAMENTE EM SEU CRUZAMENTO COM A RUA RIO GRANDE DO SUL.   </t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3161/3161_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3161/3161_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE DETERMINAR AO SECRETÁRIO DE DESPORTOS QUE REALIZE UMA VISTORIA NA QUADRA DE ESPORTES DO BAIRRO SÃO JOSÉ, ANTIGO BAIRRO GLÓRIA, PARA LEVANTAMENTO DAS CONDIÇÕES DO LOCAL VISANDO A MELHOR SOLUÇÃO PARA OS PROBLEMAS ALI EXISTENTES. _x000D_
 </t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3162/3162_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3162/3162_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE DAR CONTINUIDADE ÀS OBRAS PARA SOLUÇÃO DO PROBLEMA DE ESCOAMENTO DAS ÁGUAS PLUVIAIS NA RUA LUZ, NO BAIRRO AMÉRICO SILVA, PRINCIPALMENTE A PARTIR DA RUA SETE DE SETEMBRO, NO SENTIDO CENTRO / BAIRRO.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3163/3163_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3163/3163_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE PAVIMENTAR COM CALÇAMENTO POLIÉDRICO A RUA BUGANVILE, NO BAIRRO CORONEL LUCIANO, NESTA CIDADE, BEM COMO DE SE RESOLVER O PROBLEMA DE ESCOAMENTO DAS ÁGUAS PLUVIAIS EM SEU ENCONTRO COM A AVENIDA DO CONTORNO.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3164/3164_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3164/3164_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE PAVIMENTAR COM CALÇAMENTO POLIÉDRICO A RUA AZALÉIAS, PRÓXIMO AO N.º 95, NO BAIRRO CORONEL LUCIANO, NESTA CIDADE, BEM COMO DE SE RESOLVER O PROBLEMA DE ESCOAMENTO DAS ÁGUAS PLUVIAIS EM SEU ENCONTRO COM A AVENIDA DO CONTORNO.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3165/3165_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3165/3165_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REFORMAR URGENTEMENTE A QUADRA DE ESPORTES DO BAIRRO SÃO JOSÉ, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3166/3166_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3166/3166_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE REALIZAR INTERVENÇÃO VISANDO O RECAPEAMENTO DA AV. FERNÃO DIAS, NESTA CIDADE, TENDO EM VISTA A PRECÁRIA SITUAÇÃO EM QUE SE ENCONTRA O PISO DA REFERIDA VIA PÚBLICA. </t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3167/3167_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3167/3167_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE REALIZAR INTERVENÇÃO VISANDO A RECUPERAÇÃO DO CALÇAMENTO DA RUA MÁRIO MENDES, NO TRECHO COMPREENDIDO ENTRE AS RUAS SAINT CLAIR DOCO E SAMUEL BERNARDES, NO BAIRRO MARÍLIA, NESTA CIDADE. </t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3168/3168_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3168/3168_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE CONSTRUIR UMA PISTA DE SKATE PARA USO DOS RESPECTIVOS PRATICANTES DESTE ESPORTE, BEM COMO DE SE REFORMAR TODAS AS QUADRAS DE ESPORTES DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3169/3169_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3169/3169_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE OFERECER AO ENGENHEIRO DE SEGURANÇA DO TRABALHO E AOS TÉCNICOS EM SEGURANÇA DO TRABALHO DO MUNICÍPIO, MELHORES CONDIÇÕES PARA O EXERCÍCIO DE SUAS FUNÇÕES, EM ESPECIAL COM A OFERTA DE EQUIPAMENTOS, MATERIAIS, INFRAESTRUTURA E ATÉ MESMO COM A NOMEAÇÃO OU CONTRATAÇÃO DE NOVOS PROFISSIONAIS. </t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3170/3170_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3170/3170_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE REALIZAR INTERVENÇÕES VISANDO RECUPERAR O PISO DA ESTRADA VICINAL QUE LIGA A SEDE DO MUNICÍPIO À COMUNIDADE DENOMINADA &amp;#8220;MIRANDAS&amp;#8221;. </t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3171/3171_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3171/3171_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE REALIZAR INTERVENÇÕES VISANDO RECUPERAR O PISO DA ESTRADA VICINAL QUE LIGA A SEDE DO MUNICÍPIO AO DISTRITO DE MARTINS GUIMARÃES. </t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3172/3172_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3172/3172_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR HOMENAGEM PÓSTUMA AO SAUDOSO CIDADÃO LAGOPRATENSE ANTÔNIO CARLOS TAVARES, QUE FALECEU NO DIA 30 / 08 / 2012.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3173/3173_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3173/3173_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE PROVIDENCIAR, COM A AUTORIZAÇÃO DA CEMIG, A PINTURA DOS NOMES DAS VIAS PÚBLICAS MUNICIPAIS NOS POSTES DE ENERGIA ELÉTRICA NAS MESMAS SITUADOS, DE MODO A FACILITAR A IDENTIFICAÇÃO PELOS USUÁRIOS.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3174/3174_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3174/3174_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR INTERVENÇÕES VISANDO A RECUPERAÇÃO DE PARTE DO CALÇAMENTO DA RUA ACÁCIO MENDES, NO TRECHO COMPREENDIDO ENTRE AS RUAS LUIZ GUADALUPE E SANTO ANTÔNIO DO MONTE, NO CENTRO DESTA CIDADE.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3175/3175_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3175/3175_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR DOIS POSTES DE ENERGIA ELÉTRICA, COM AS RESPECTIVAS LUMINÁRIAS, PRÓXIMO AO N.º 500 DA RUA ALEXANDRE BERNARDES LOBATO, NO FIM DESTA RUA E INÍCIO DA AVENIDA DONA ALEXANDRINA, BEM PERTO DA PRAÇA ARISTÓTELES LUIZ DE OLIVEIA, ANTIGA &amp;#8220;PRAÇA DO NOVIDADE&amp;#8221;. </t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3176/3176_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3176/3176_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE INTERCEDER JUNTO AO DEPARTAMENTO DE ESTRADA DE RODAGEM DO ESTADO DE MINAS GERAIS &amp;#8211; DER &amp;#8211; MG, PARA QUE REFERIDO ÓRGÃO REALIZE INTERVENÇÕES NO SENTIDO DE SINALIZAR O TREVO SECUNDÁRIO DE ACESSO A LAGOA DA PRATA (AV. FERNÃO DIAS), TANTO COM PLACAS QUANTO COM SINALIZAÇÃO DE SOLO, COLOCANDO FAIXA REFLETIVA, DE MODO A MELHORAR A SEGURANÇA DO TRÂNSITO NO LOCAL.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3177/3177_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3177/3177_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE REALIZAR INTERVENÇÃO VISANDO RESOLVER O PROBLEMA DE ESCOAMENTO DAS ÁGUAS PLUVIAIS NA RUA JESUS VIDAL, PRÓXIMO AO N.º 13, NO BAIRRO SOL NASCENTE, NESTA CIDADE, EM SEU ENCONTRO COM A AVENIDA DO CONTORNO. </t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3178/3178_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3178/3178_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE MELHORAR A ILUMINAÇÃO E TAMBÉM AS CONDIÇÕES DE SEGURANÇA, NA AVENIDA DO CONTORNO, NO TRECHO PRÓXIMO À NASCENTE DE NOSSO PRINCIPAL CARTÃO POSTAL, A PRAIA MUNICIPAL.   </t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3179/3179_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3179/3179_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR REDUTOR DE VELOCIDADE NA RUA BAHIA, NO TRECHO COMPREENDIDO ENTRE A AVENIDA JOSÉ BERNARDES MACIEL E A AVENIDA BRASIL, NO CENTRO DESTA CIDADE.   </t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3180/3180_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3180/3180_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR INTERVENÇÕES VISANDO A RECUPERAÇÃO DO PISO DA AVENIDA ISABEL DE CASTRO NO TRECHO COMPREENDIDO ENTRE AS RUAS LUZ E JOAQUIM GOMES PEREIRA, NA DIVISA DOS BAIRROS AMÉRICO SILVA E GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3181/3181_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3181/3181_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE RESOLVER O PROBLEMA DE ACÚMULO DE ÁGUAS PLUVIAIS NA AVENIDA JOSÉ BERNARDES MACIEL, EM SEU CRUZAMENTO  COM A AVENIDA IZABEL DE CASTRO, NO CENTRO, NESTA CIDADE, O MAIS RÁPIDO POSSÍVEL, EM VIRTUDE DOS TRANSTORNOS QUE VEM TRAZENDO, PRINCIPALMENTE AOS PEDESTRES.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3182/3182_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3182/3182_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR PASSAGEM ELEVADA PARA PEDESTRES EM FRENTE AO PRÉDIO DO INSS, QUE FICA LOCALIZADO NA ESQUINA DA RUA LUIZ GUADALUPE COM AVENIDA BENEDITO VALADARES, PARA A SEGURANÇA DOS USUÁRIOS, EM ESPECIAL IDOSOS E PESSOAS DEBILITADAS.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3183/3183_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3183/3183_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE DETERMINAR AOS EMPREGADOS PÚBLICOS RESPONSÁVEIS PELA LIMPEZA URBANA QUE FAÇAM A VARRIÇÃO, PELO MENOS UMA VEZ POR SEMANA, DA RUA MODESTO GOMES, A PARTIR DE SEU CRUZAMENTO COM A RUA ACÁCIO MENDES, ATÉ SEU FINAL, NA SAÍDA PARA A VIZINHA CIDADE DE LUZ. </t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3184/3184_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3184/3184_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR INTERVENÇÃO VISANDO A RECUPERAÇÃO DO PISO DA RUA FRANCISCO DE PAULA SILVA, EM SEU CRUZAMENTO COM A RUA TAVINHO REZENDE, PRÓXIMO À RUA AÇAÍ, NO BAIRRO SOL NASCENTE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3185/3185_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3185/3185_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE MELHORAR A ILUMINAÇÃO NA PRAÇA VEREADOR JOSÉ DOMINGOS DIAS, MAIS PRECISAMENTE NO PAVILHÃO DA RUA PARAÍBA, E TAMBÉM NO CEMITÉRIO DA SAUDADE.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3186/3186_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3186/3186_texto_integral.pdf</t>
   </si>
   <si>
     <t>, A NECESSIDADE DE SE ALTERAR A GRADE CURRICULAR DAS ESCOLAS MUNICIPAIS, ESTADUAIS E PARTICULARES DE LAGOA DA PRATA, INCLUINDO PELO MENOS 10 (DEZ) MINUTOS POR DIA A EDUCAÇÃO PERMANENTE DA PRÁTICA DE COMBATE À DENGUE.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3187/3187_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3187/3187_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE INTERCEDER JUNTO À CEMIG VISANDO MODIFICAR A MANEIRA EM QUE É FEITA A PODA DAS ÁRVORES POR SEUS  FUNCIONÁRIOS EM LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3188/3188_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3188/3188_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DA PAVIMENTAÇÃO DA RUA BAUHÍNIA, ENTRE AS RUAS MAGNÓLIA E ARAUCÁRIA, NO BAIRRO CORONEL LUCIANO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3189/3189_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3189/3189_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR INTERVENÇÕES VISANDO A RECUPERAÇÃO DO CALÇAMENTO DA RUA FARID HANDAN, NO TRECHO COMPREENDIDO ENTRE A AV. FERNÃO DIAS E A RUA DA REDE FERROVIÁRIA, NO BAIRRO SANTA HELENA, NESTA CIDADE, BEM COMO DE SE REALIZAR OBRA COM O INTUITO DE DESVIAR AS ÁGUAS PLUVIAIS QUE DESCEM DA AV. FERNÃO DIAS PARA A RUA FARID HANDAN, MESMO QUE PARCIALMENTE, PARA QUE A FORÇA DA ENXURRADA NÃO VOLTE A PROVOCAR OS ESTRAGOS HOJE EXISTENTES, NEM CAUSE TRANSTORNOS AOS MORADORES DAS VIAS PÚBLICAS CITADAS.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3622/3622_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3622/3622_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR INTERVENÇÕES VISANDO A_x000D_
 EXTENSÃO DA REDE DE ENERGIA ELÉTRICA NA RUA JOÃO ROCHA DE OLIVEIRA,_x000D_
 PRÓXIMO AO NÚMERO 225, NO BAIRRO CHICO MIRANDA, NESTA CIDADE, COM A_x000D_
 COLOCAÇÃO DOS POSTES E RESPECTIVAS LUMINÁRIAS.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3625/3625_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3625/3625_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR UMA ROTATÓRIA NO CRUZAMENTO DA_x000D_
 RUA ALEXANDRE BERNARDES PRIMO COM A RUA JOSÉ BERNARDES LOBATO, NO_x000D_
 CENTRO DESTA CIDADE.  </t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3636/3636_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3636/3636_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR REDUTOR DE VELOCIDADE NA RUA_x000D_
 JOAQUIM GOMES PEREIRA, NO TRECHO COMPREENDIDO ENTRE A RUA GERALDO_x000D_
 JOSÉ DA SILVA E A RUA DONA NANÁ, NO BAIRRO GOMES, NESTA CIDADE,_x000D_
 DEVENDO FICAR REFERIDO REDUTOR DE VELOCIDADE MAIS PRÓXIMO À RUA DONA_x000D_
 NANÁ.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3631/3631_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3631/3631_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR UM REDUTOR DE VELOCIDADE NA_x000D_
 RUA DR. ALEXANDRINO, NO TRECHO COMPREENDIDO ENTRE A AVENIDA BELA VISTA_x000D_
 E A RUA DONA MARIA RITA, NO BAIRRO CHICO MIRANDA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3634/3634_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3634/3634_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE_x000D_
 CONVIDAR O DR. DIOMEDES ALVES PINTO, DIRETOR DA EMPRESA EMBARÉ_x000D_
 INDÚSTRIAS   ALIMENTÍCIAS   S/A,   PARA   VIR   A   ESTA   CASA   PARA   PRESTAR_x000D_
 ESCLARECIMENTOS   A   RESPEITO   DA   CONTRATAÇÃO   DE   EMPRESA   PARA_x000D_
 FORNECIMENTO DE &amp;#8220;CAVACOS&amp;#8221; DE EUCALIPTO À EMBARÉ.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3638/3638_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3638/3638_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE NOTIFICAR OS PROPRIETÁRIOS DE DOIS LOTES SITUADOS NA_x000D_
 ALAMEDA DAS ACÁCIAS, PRÓXIMO OU QUASE EM FRENTE AO SALÃO COMUNITÁRIO NOSSA_x000D_
 SENHORA DE FÁTIMA,  NO BAIRRO ERNESTINA BERNARDES, EM LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3639/3639_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3639/3639_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA INDICA AO EXECUTIVO MUNICIPAL, NA_x000D_
 FORMA REGIMENTAL, A NECESSIDADE DE SE INSTALAR PAINEL ELETRÔNICO DE_x000D_
 CHAMADA   POR   SENHA   NA   RECEPÇÃO   DA   SECRETARIA   DE   SAÚDE,   NESTE_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3640/3640_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3640/3640_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE  COLOCAR UM REDUTOR DE VELOCIDADE NA_x000D_
 RUA DA REDE FERROVIÁRIA (PARTE ALTA), PRÓXIMO AO SEU CRUZAMENTO COM A_x000D_
 RUA DR. ALEXANDRINO, NO BAIRRO SANTA HELENA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3641/3641_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3641/3641_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR A PAVIMENTAÇÃO DA AVENIDA BENEDITO_x000D_
 VALADARES, NO TRECHO SITUADO NO BAIRRO GOMES, QUE DÁ ACESSO À OBRA DA ESTAÇÃO DE_x000D_
 TRATAMENTO E ESGOTO - ETE.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3642/3642_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3642/3642_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  NECESSIDADE  DA   RETIRADA   DE   UM   POSTE   DE_x000D_
 SUSTENTAÇÃO DA REDE DE TRANSMISSÃO DE ENERGIA ELÉTRICA, LOCALIZADO NA_x000D_
 RUA SAMUEL BERNARDES, EM FRENTE AO NÚMERO 537, NO BAIRRO MARÍLIA,_x000D_
 NESTA CIDADE.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3643/3643_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3643/3643_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR REDUTOR DE VELOCIDADE NA_x000D_
 AVENIDA VEREADOR DOUTOR ANTENOR CHAGAS MADEIRA, PRÓXIMO AO SEU_x000D_
 CRUZAMENTO COM A RUA FRANCISCO SALES, NO BAIRRO MARÍLIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3646/3646_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3646/3646_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR REDUTOR DE VELOCIDADE NA RUA_x000D_
 DIVINÓPOLIS, NO TRECHO COMPREENDIDO ENTRE A RUA TOMÉ DE SOUZA E A_x000D_
 RUA TIRADENTES, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE, DEVENDO O_x000D_
 REFERIDO REDUTOR DE VELOCIDADE FICAR MAIS PRÓXIMO À RUA TIRADENTES.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3649/3649_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3649/3649_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A NECESSIDADE DA EFETIVA INSTALAÇÃO DO SEMÁFORO SITUADO NO CRUZAMENTO_x000D_
 DA AV. JOSÉ BERNARDES MACIEL COM A RUA RIO DE JANEIRO.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3650/3650_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3650/3650_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE RETIRAR ENTULHOS QUE SOBRARAM DO_x000D_
 SERVIÇO DE RECUPERAÇÃO DO CALÇAMENTO NA RUA ACÁCIO MENDES, PRÓXIMO_x000D_
 AO SEU CRUZAMENTO COM A RUA MODESTO GOMES, NO BAIRRO AMÉRICO_x000D_
 SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3651/3651_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3651/3651_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  NECESSIDADE  DE  SE  REALIZAR INTERVENÇÃO VISANDO_x000D_
 RECUPERAR O PISO DA AVENIDA BRASIL, EM FRENTE AO NÚMERO 1.320, DE MODO_x000D_
 A TAPAR UM BURACO ALI EXISTENTE, O QUAL É MUITO FUNDO E QUE VEM_x000D_
 COLOCANDO EM RISCO A INTEGRIDADE FÍSICA DOS USUÁRIOS DA MENCIONADA VIA_x000D_
 PÚBLICA, EM ESPECIAL CICLISTAS E MOTOCICLISTAS.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3656/3656_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3656/3656_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR DOIS REDUTORES DE VELOCIDADE NA_x000D_
 RUA ALMIRANTE TAMANDARÉ, SENDO UM EM FRENTE AO NÚMERO 509 E OUTRO_x000D_
 EM FRENTE AO NÚMERO 673, NO BAIRRO NOSSA SENHORA DAS GRAÇAS, NESTA_x000D_
 CIDADE.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3658/3658_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3658/3658_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR DOIS REDUTORES DE VELOCIDADE NA RUA BAHIA, SENDO UM_x000D_
 ANTES E OUTRO APÓS O SEU CRUZAMENTO COM A RUA SÃO PAULO, NO BAIRRO MARÍLIA. _x000D_
 INDICA AINDA, A COLOCAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA JOÃO ANTÔNIO_x000D_
 DE OLIVEIRA, PRÓXIMO AO NÚMERO 500, NO BAIRRO CHICO MIRANDA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3661/3661_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3661/3661_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE_x000D_
 ENVIAR OFÍCIO À FUNCIONÁRIA DA COMPANHIA ENERGÉTICA DE MINAS GERAIS &amp;#8211; CEMIG,_x000D_
 SRA. DINORALVA, DESIGNADA PARA TRATAR COM OS VEREADORES SOBRE ASSUNTOS LIGADOS AO_x000D_
 MUNICÍPIO DE LAGOA DA PRATA, SOLICITANDO À MESMA QUE INFORME A ESTA CASA SE HÁ_x000D_
 POSSIBILIDADE DE SE INTERCEDER JUNTO À DIRETORIA DA CEMIG PARA QUE HAJA UMA_x000D_
 PRORROGAÇÃO DO PRAZO EM QUE A RESPONSABILIDADE PELA MANUTENÇÃO DA ILUMINAÇÃO_x000D_
 PÚBLICA SERÁ PASSADA AOS MUNICÍPIOS._x000D_
   QUE INFORME AINDA, SE HÁ A POSSIBILIDADE TAMBÉM DE INTERCEDER PARA QUE A_x000D_
 CEMIG AUTORIZE O MUNICÍPIO DE LAGOA DA PRATA A UTILIZAR OS POSTES DE ENERGIA_x000D_
 ELÉTRICA PARA ESCREVER O NOME DAS RUAS.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3663/3663_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3663/3663_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR EM FUNCIONAMENTO OS_x000D_
 APARELHOS ODONTOLÓGICOS DA ESTRATÉGIA SAÚDE DA FAMÍLIA &amp;#8211; ESF I, DO_x000D_
 BAIRRO AMÉRICO SILVA.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3666/3666_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3666/3666_texto_integral.pdf</t>
   </si>
   <si>
     <t>A   NECESSIDADE   DE   SE   REALIZAR   A   REPOSIÇÃO   DA   ILUMINAÇÃO   (GLOBOS   E_x000D_
 LÂMPADAS QUEIMADAS) NA ÁREA AMPLIADA DO CALÇADÃO NO ENTORNO DA PRAIA PÚBLICA_x000D_
 MUNICIPAL.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3673/3673_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3673/3673_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE  INTERCEDER JUNTO AO GOVERNO DO ESTADO DE MINAS_x000D_
 GERAIS, OU QUE O MUNICÍPIO FIRME CONVÊNIO COM O ESTADO, PARA A CONSTRUÇÃO E/OU_x000D_
 REFORMA DA CALÇADA NO ENTORNO DO IMÓVEL EM QUE SE LOCALIZA A ESCOLA ESTADUAL DR._x000D_
 ARNALDO DE FARIA TAVARES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3674/3674_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3674/3674_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A NECESSIDADE DE SE PAVIMENTAR COM CALÇAMENTO_x000D_
 POLIÉDRICO A RUA CECÍLIO BERNARDES, NO BAIRRO MARÍLIA, NESTA CIDADE, BEM_x000D_
 COMO DE SE RESOLVER O PROBLEMA DE ESCOAMENTO DAS ÁGUAS PLUVIAIS DA_x000D_
 REFERIDA RUA.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3675/3675_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3675/3675_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A NECESSIDADE DE SE REALIZAR A LIMPEZA DA VIA PÚBLICA JOAQUIM GOMES_x000D_
 PEREIRA, NO BAIRRO GOMES.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3676/3676_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3676/3676_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REPASSAR À ASSOCIAÇÃO MUNICIPAL_x000D_
 DE APOIO AS VÍTIMAS DE VIOLÊNCIA - AMAVI, INSCRITA NO CNPJ SOB O N.º_x000D_
 07.472.313/0002-72,   POR   MEIO   DO   INSTRUMENTO   JURÍDICO   PRÓPRIO,   A_x000D_
 UTILIZAÇÃO, A ADMINISTRAÇÃO, A COORDENAÇÃO E A MANUTENÇÃO DA QUADRA_x000D_
 POLIESPORTIVA   SITUADA   NO   BAIRRO   SÃO   JOSÉ,   TAMBÉM   CONHECIDO   COMO_x000D_
 BAIRRO GLÓRIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3677/3677_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3677/3677_texto_integral.pdf</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3678/3678_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3678/3678_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE DETERMINAR AOS EMPREGADOS PÚBLICOS RESPONSÁVEIS_x000D_
 PELA LIMPEZA URBANA QUE FAÇAM A VARRIÇÃO, PELO MENOS UMA VEZ POR SEMANA, DA RUA_x000D_
 MODESTO GOMES, A PARTIR DE SEU CRUZAMENTO COM A RUA ACÁCIO MENDES, ATÉ SEU_x000D_
 FINAL, NA SAÍDA PARA A VIZINHA CIDADE DE LUZ. </t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3679/3679_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3679/3679_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  NECESSIDADE  DE  SE  COLOCAR UM REDUTOR DE VELOCIDADE NA_x000D_
 RUA RÔMULO AMORIM, EM FRENTE AO N.º 11, NO BAIRRO SANTA ALEXANDRINA,_x000D_
 NESTA CIDADE.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3680/3680_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3680/3680_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A  NECESSIDADE  DE  SE  CONTRATAR   MÉDICO   GINECOLOGISTA   PARA_x000D_
 ATENDER NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3681/3681_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3681/3681_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  NECESSIDADE  DE  SE   DESTINAR   EMPREGADOS  PÚBLICOS   DO_x000D_
 QUADRO GERAL DO MUNICÍPIO, DA ÁREA ADMINISTRATIVA, PARA TRABALHAREM NO_x000D_
 ATENDIMENTO   AO   PÚBLICO   DAS   ESTRATÉGIAS   SAÚDE   DA   FAMÍLIA   &amp;#8211;   ESFS,_x000D_
 ANTIGOS PSFS, EM VEZ DE RETIRAR AGENTES DE SAÚDE DA FAMÍLIA DE SUAS_x000D_
 IMPORTANTES ATRIBUIÇÕES, PARA A REALIZAÇÃO DESTE SERVIÇO.</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3682/3682_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3682/3682_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A  NECESSIDADE  DO   DIRETOR   DO   SAAE  INTERCEDER   JUNTO   ÀS_x000D_
 INSTITUIÇÕES   BANCÁRIAS   CONVENIADAS   COM   REFERIDA   AUTARQUIA   PARA_x000D_
 RECEBIMENTO DAS FATURAS DE ÁGUA E ESGOTO, NO SENTIDO DE QUE AQUELAS_x000D_
 AUMENTEM   OS   PONTOS   DE   RECEBIMENTO   DESTAS   FATURAS,   PRINCIPALMENTE_x000D_
 PELOS BAIRROS, FACE À DIFICULDADE ENCONTRADA HOJE PELOS USUÁRIOS PARA O_x000D_
 PAGAMENTO DE SUAS FATURAS.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3683/3683_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3683/3683_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A NECESSIDADE DE SE FISCALIZAR OS BARES, LANCHONETES,_x000D_
 COMÉRCIOS   E   ESTABELECIMENTOS   SIMILARES,   TENDO   POR   OBJETIVO   QUE   ESTES_x000D_
 ESTABELECIMENTOS   SEJAM   NOTIFICADOS   PARA   AFIXAREM   EM  LOCAIS   DE   FÁCIL_x000D_
 VISIBILIDADE, AVISOS, PLACAS OU CARTAZES ALUSIVOS À PROIBIÇÃO DA PRÁTICA DO_x000D_
 TABAGISMO,   NOS   TERMOS   DA   LEI   ESTADUAL   N.º   12.903/1998   E   DA   LEI_x000D_
 MUNICIPAL N.º 387/89.  </t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3684/3684_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3684/3684_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  NECESSIDADE  DE  SE  REALIZAR INTERVENÇÕES VISANDO A_x000D_
 RECUPERAÇÃO   DO   PISO   DA   RUA   DOUTOR   RÔMULO   AMORIM,   NO  TRECHO_x000D_
 COMPREENDIDO   ENTRE   OS   NÚMEROS   105   A   300,   NO   BAIRRO  SANTA_x000D_
 ALEXANDRINA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3685/3685_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3685/3685_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A NECESSIDADE URGENTE DE SE IMPLANTAR O PAGAMENTO DO ADICIONAL_x000D_
 DE   PERICULOSIDADE   AOS   GUARDAS   CIVIS   MUNICIPAIS,   NOS  TERMOS   DA   LEI   NACIONAL   N.º_x000D_
 12.740/2012, QUE &amp;#8220;ALTERA O ART. 193 DA CONSOLIDAÇÃO DAS LEIS DO TRABALHO - CLT, APROVADA_x000D_
 PELO   DECRETO-LEI   Nº   5.452,   DE   1º   DE   MAIO   DE   1943,   A  FIM   DE   REDEFINIR   OS   CRITÉRIOS   PARA_x000D_
 CARACTERIZAÇÃO DAS ATIVIDADES OU OPERAÇÕES PERIGOSAS, E REVOGA A LEI Nº 7.369, DE 20 DE_x000D_
 SETEMBRO DE 1985&amp;#8221;, FACE ÀS ATIVIDADES EXERCIDAS PELOS MESMOS.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3686/3686_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3686/3686_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE  REALIZAR A REPOSIÇÃO DAS LÂMPADAS QUEIMADAS E_x000D_
 DOS GLOBOS DANIFICADOS EM TODOS AS PRAÇAS DESTA CIDADE._x000D_
 INDICA   TAMBÉM   QUE   SEJAM   COLOCADAS   GRADES   DE   PROTEÇÃO   PARA   OS_x000D_
 GLOBOS SITUADOS NO CALÇADÃO NO ENTORNO DA PRAIA PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3687/3687_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3687/3687_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  NECESSIDADE  DE  SE  REALIZAR INTERVENÇÕES VISANDO A_x000D_
 RECUPERAÇÃO   DO   PISO   DA   AVENIDA   GETÚLIO   VARGAS,   PRÓXIMO   AO     SEU_x000D_
 CRUZAMENTO COM A RUA LUZ, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3688/3688_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3688/3688_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  NECESSIDADE  DE  SE  COLOCAR UM REDUTOR DE VELOCIDADE NA_x000D_
 RUA DR. ALEXANDRINO, NO TRECHO COMPREENDIDO ENTRE A AVENIDA BELA VISTA_x000D_
 E A RUA DONA MARIA RITA, NO BAIRRO CHICO MIRANDA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3689/3689_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3689/3689_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE DETERMINAR A UM FISCAL QUE FAÇA A NOTIFICAÇÃO DO_x000D_
 PROPRIETÁRIO DE UM LOTE SITUADO À RUA DOUTOR RÔMULO AMORIM, ESQUINA COM A PRAÇA_x000D_
 CAPITÃO JOSÉ BAHIA, EM FRENTE A PRAIA PÚBLICA MUNICIPAL, EM LAGOA DA PRATA, PARA_x000D_
 QUE REALIZE A LIMPEZA DE SEU IMÓVEL NOS TERMOS DA LEGISLAÇÃO MUNICIPAL VIGENTE.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3195/3195_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3195/3195_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO MOÇÃO DE APLAUSO A NÚBIA SOARES, PARABENIZANDO-A POR SUAS INÚMERAS CONQUISTAS, EM ESPECIAL A MEDALHA DE PRATA NO FESTIVAL OLÍMPICO DA JUVENTUDE DA AUSTRÁLIA, NO ÚLTIMO MÊS DE JANEIRO, ELEVANDO O NOME DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3196/3196_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3196/3196_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO MOÇÃO DE APLAUSO AOS AUXILIARES DE SERVIÇOS PÚBLICOS, QUE TRABALHAM NA LIMPEZA URBANA (GARIS E MARGARIDAS), PARABENIZANDO-OS PELO EXCELENTE SERVIÇO QUE VEM SENDO PRESTADO À NOSSA COMUNIDADE.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3644/3644_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3644/3644_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO MOÇÃO DE APLAUSO A ANTÔNIO DIVINO DE MIRANDA.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3645/3645_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3645/3645_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO MOÇÃO DE APLAUSO ÀS EQUIPES TÉCNICAS E RESPECTIVOS COORDENADORES, DOS CENTROS DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL (CRAS) DOS BAIRROS CHICO MIRANDA, MARÍLIA E CENTRO, DO CENTRO DE REFERÊNCIA ESPECIALIZADO DA ASSISTÊNCIA SOCIAL (CREAS) E DO PROGRAMA FAMÍLIA ACOLHEDORA, PARABENIZANDO-OS PELO EXCELENTE TRABALHO PRESTADO ÀS FAMÍLIAS DE LAGOA DA PRATA._x000D_
 </t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3647/3647_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3647/3647_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO MOÇÃO DE APLAUSO AO JOVEM CARLOS EDUARDO DE OLIVEIRA MOURA, PARABENIZANDO-O POR SUAS INÚMERAS CONQUISTAS EM COMPETIÇÕES DE DANÇA, EM ESPECIAL A BOLSA INTEGRAL DE FÉRIAS - MIAMI CITY BALLET, DOS ESTADOS UNIDOS, SENDO ESTA A MAIOR PREMIAÇÃO DO FESTIVAL, ELEVANDO ASSIM O NOME DE LAGOA DA PRATA._x000D_
 </t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3648/3648_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3648/3648_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO MOÇÃO DE APLAUSO À JOVEM ALEXANDRA MARIA PIMENTA SILVA, PARABENIZANDO-A POR SUAS INÚMERAS CONQUISTAS EM COMPETIÇÕES DE ATLETISMO, NA MODALIDADE DE DARDO, SENDO QUE FOI CAMPEÃ MIRIM EM JOÃO PESSOA EM 2011, ELEVANDO ASSIM O NOME DE LAGOA DA PRATA._x000D_
 </t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
     <t>PL-CM</t>
   </si>
   <si>
     <t>Projeto de Lei CM</t>
   </si>
   <si>
     <t>Adriano Moraes, Adriano Moreira</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL ANTIDROGAS - COMAD</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4195/4195_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4195/4195_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO À LEI MUNICIPAL N.º 968/2001 QUE  INSTITUI PROGRAMA DE FORNECIMENTO DE CESTAS BÁSICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4196/4196_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4196/4196_texto_integral.pdf</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4197/4197_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4197/4197_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS DE CONTROLE SOBRE A CRIAÇÃO, A POSSE E APREENSÃO DE CÃES NO MUNICÍPIO DE LAGOA DA PRATA</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4198/4198_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4198/4198_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR 088/2010 QUE PROÍBE O PLANTIO DE CANA-DE-ACÚCAR EM ÁREA URBANIZADA</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
     <t>Adriano Moraes, Adriano Moreira, Natinho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4199/4199_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4199/4199_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA-SE A LEI MUNICIPAL Nº 1248/2005 QUE CRIA O CONSELHO MUNICIPAL DE HABITAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4200/4200_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4200/4200_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA-SE A LEI COMPLEMENTAR MUNICIPAL Nº 60/2006 QUE &amp;#8220;DISPÕE SOBRE A INSTITUIÇÃO DO PLANO DIRETOR DO MUNICÍPIO DE LAGOA DA PRATA, DECÊNIO 2007-2016 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4201/4201_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4201/4201_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N.º 1.769/2009 QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE TURISMO, DO FUNDO MUNICIPAL DE TURISMO, INSTITUI O PLANO DE POLÍTICA MUNICIPAL DE TURISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4202/4202_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4202/4202_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 541/1992 QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4203/4203_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4203/4203_texto_integral.pdf</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4204/4204_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4204/4204_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES AO FINAL ASSINADOS VÊM POR MEIO DESTA APRESENTAR A ESSA ILUSTRADA COMISSÃO SUBSTITUTIVO AO PROJETO DE LEI COMPLEMENTAR CM 08/2013 QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR 088/2010 QUE PROÍBE O PLANTIO DE CANA-DE-AÇÚCAR EM ÁREA URBANIZADA&amp;#8221;, O QUAL SEGUE ANEXO, DEVIDAMENTE ACOMPANHADO DE SUA JUSTIFICATIVA.</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4205/4205_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4205/4205_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GRATUIDADE NO USO DAS DEPENDÊNCIAS DA PRAÇA DE ESPORTES DO MUNICÍPIO DE LAGOA DA PRATA PARA AS PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4206/4206_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4206/4206_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O DIA DA MANIFESTAÇÃO PELA JUSTIÇA SOCIAL_x000D_
 NO MUNICÍPIO DE LAGOA DA PRATA</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4207/4207_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4207/4207_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONDIÇÕES DE FUNCIONAMENTO DOS GABINETES DE TATUAGEM E DE PIERCING, FISCALIZAÇÃO E VIGILÂNCIA SANITÁRIA.</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4208/4208_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4208/4208_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE QUALQUER ATO QUE ENVOLVA A PRODUÇÃO DE FAÍSCA E FOGO EM CASAS NOTURNAS, BOATES E EVENTOS REALIZADOS EM LOCAIS FECHADOS, DENTRO DO MUNICÍPIO DE LAGOA DA PRATA E A INSTALAÇÃO DE SINALIZAÇÃO COM O USO DE TINTAS FOSFORESCENTES, TIPO FOSFOCRÔMICA ESPECIAL NO CHÃO INDICANDO LOCALIZAÇÃO DAS SAÍDAS DE EMERGÊNCIA.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4209/4209_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4209/4209_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA TEXTO DA LEI Nº 1672/2008 QUE ESTABELECE POLÍTICA PÚBLICA SUCROALCOOLEIRA NO ÂMBITO DA ÁREA TERRITORIAL DO MUNICÍPIO DE LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4210/4210_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4210/4210_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI A &amp;#8220;COPA FUTEBOL MULHER&amp;#8221; NO CALENDÁRIO OFICIAL DE DATAS E EVENTOS DO MUNICÍPIO DE LAGOA DA PRATA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4211/4211_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4211/4211_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DISTRIBUIÇÃO GRATUITA E OBRIGATÓRIA, PELO PODER PÚBLICO MUNICIPAL, DE FRALDAS GERIÁTRICAS PARA AS PESSOAS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4212/4212_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4212/4212_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS ESCOLAS E CRECHES DA REDE MUNICIPAL DE ENSINO FORNECEREM ALIMENTAÇÃO DIFERENCIADA AOS DIABÉTICOS E AOS HIPERTENSOS EM SUA MERENDA.</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4213/4213_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4213/4213_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS CENTROS DE COMPRAS &amp;#8220;SHOPPING CENTERS&amp;#8221; E CLUBES SOCIAIS E DE DIVERSÕES ACERCA DA DIVULGAÇÃO DOS DADOS DO BRIGADISTA RESPONSÁVEL PELA COORDENAÇÃO E EXECUÇÃO DAS AÇÕES DE EMERGÊNCIA &amp;#8220;CHEFE DA EDIFICAÇÃO OU DO TURNO&amp;#8221; E DA INSTALAÇÃO DE SINALIZADORES PARA AS ROTAS DE FUGA, NAS CONDIÇÕES QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4214/4214_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4214/4214_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AVALIAÇÃO PERIÓDICA DOS EQUIPAMENTOS ESPORTIVOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
     <t>Adriano Moreira, Adriano Moraes</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4215/4215_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4215/4215_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A LEI MUNICIPAL N.º 363, DE 16 DE OUTUBRO DE 1967 QUE CRIA O SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4220/4220_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4220/4220_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GRATUIDADE NO USO DAS DEPENDÊNCIAS DA PRAÇA DE ESPORTES DO MUNICÍPIO DE LAGOA DA PRATA PARA AS PESSOAS QUE MENCIONA</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE LAGOA DA PRATA &amp;#8211; RESOLUÇÃO 462/2004&amp;#8221;. _x000D_
 </t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4222/4222_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4222/4222_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR 60/2006 QUE DISPÕE SOBRE A INSTITUIÇÃO DO PLANO DIRETOR DO MUNICÍPIO DE LAGOA DA PRATA, DECÊNIO 2007-2016.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4223/4223_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4223/4223_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OBRIGATORIEDADE DE SE  AFIXAR INFORMATIVO NA RECEPEÇÃO DAS UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4224/4224_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4224/4224_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A OUVIDORIA PÚBLICA NA CÂMARA MUNICIPAL DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4225/4225_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4225/4225_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PUBLICAÇÃO, COM ANTECEDÊNCIA, DA PAUTA DAS REUNIÕES ORDINÁRIAS E EXTRAORDINÁRIAS DA CÂMARA MUNICIPAL DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4226/4226_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4226/4226_texto_integral.pdf</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Cabo Nunes , Di Gianne Professor, Nego da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4216/4216_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4216/4216_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA DE ARQUIVAMENTO DE DOCUMENTOS PÚBLICOS NA CÂMARA MUNICIPAL DE LAGOA DA PRATA</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4217/4217_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4217/4217_texto_integral.pdf</t>
   </si>
   <si>
     <t>REJEITA  AS  CONTAS  DO  MUNÍCIPIO DE _x000D_
 LAGOA DA PRATA &amp;#8211; EXERCÍCIO DE 2003</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
     <t xml:space="preserve">Nego da Saúde, Cabo Nunes </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4218/4218_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4218/4218_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE LAGOA DA PRATA &amp;#8211; RESOLUÇÃO 462/2004&amp;#8221;</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
     <t>Cabo Nunes , Nego da Saúde, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4219/4219_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4219/4219_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE LAGOA DA PRATA &amp;#8211; RESOLUÇÃO 462/2004</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4570/4570_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4570/4570_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI  EM-002/2013 QUE &amp;#8220;AUTORIZA A CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO COM OS MEMBROS DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DA REGIÃO VALE DO ITAPECERICA &amp;#8211; CISVI&amp;#8221;; PROJETO DE LEI EM-004/2013 QUE &amp;#8220;AUTORIZA PRORROGAÇÃO DOS CONTRATOS TEMPORÁRIOS FIRMADOS EM RAZÃO DO CONCURSO PÚBLICO Nº 01/2011 E PROJETO DE LEI CM-001/2013 QUE &amp;#8220;REVISA OS VALORES DOS SUBSÍDIOS DOS AGENTES POLÍTICOS DO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3197/3197_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3197/3197_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI  EM-002/2013 QUE &amp;#8220;AUTORIZA A CELEBRAÇÃO DE CONVÊNIO DE COOPERAÇÃO COM OS MEMBROS DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DA REGIÃO VALE DO ITAPECERICA &amp;#8211; CISVI&amp;#8221;; PROJETO DE LEI EM-004/2013 QUE &amp;#8220;AUTORIZA PRORROGAÇÃO DOS CONTRATOS TEMPORÁRIOS FIRMADOS EM RAZÃO DO CONCURSO PÚBLICO Nº 01/2011 E PROJETO DE LEI CM-001/2013 QUE &amp;#8220;REVISA OS VALORES DOS SUBSÍDIOS DOS AGENTES POLÍTICOS DO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3198/3198_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3198/3198_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE RESOLUÇÃO Nº 001/2013 QUE &amp;#8220;ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE LAGOA DA PRATA &amp;#8211; RESOLUÇÃO 462/2004&amp;#8221;, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO E O PROJETO DE LEI EM-006/2013 QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS À AMAVI E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;  SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3199/3199_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3199/3199_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE AS EMENDAS APRESENTADAS AO PROJETO DE LEI EM-05/2013 QUE &amp;#8220;ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, EM FAVOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO &amp;#8211; SAAE E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, BEM COMO REFERIDO PROJETO, SEJAM APRECIADOS EM ÚNICA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3200/3200_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3200/3200_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE OBRAS E URBANISMO QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE DE SE RESOLVER O PROBLEMA DE ESCOAMENTO DE ÁGUAS PLUVIAIS NO CRUZAMENTO DA AVENIDA GETÚLIO VARGAS COM A RUA AFONSO PENA, NO CENTRO DESTA CIDADE, O MAIS RÁPIDO POSSÍVEL FACE AOS TRANSTORNOS QUE VEM TRAZENDO AOS MORADORES, COMERCIANTES E USUÁRIOS DAS REFERIDAS VIAS PÚBLICAS.   </t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3201/3201_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3201/3201_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE DE SE IMPLEMENTAR O PROJETO DESCRITO NO DOCUMENTO QUE SEGUE ANEXO A ESTE REQUERIMENTO, CONSISTENTE NA ASSINATURA DE CONVÊNIO OU INSTRUMENTO PRÓPRIO, COM CLÍNICAS E FAZENDAS DE RECUPERAÇÃO, BEM COMO APAC, VISANDO A CONTRATAÇÃO DE PACIENTES QUE SAEM DESTES ESTABELECIMENTOS &amp;#8220;RECUPERADOS&amp;#8221; E QUE ENFRENTAM DIFICULDADES PARA CONSEGUIREM EMPREGO.   </t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3202/3202_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3202/3202_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO QUE INFORME A ESTA CASA QUAIS AS PROVIDÊNCIAS ESTÃO SENDO TOMADAS PARA QUE OS OCUPANTES DO EMPREGO PÚBLICO DE PROFESSOR, AINDA NÃO CONTEMPLADOS COM O PAGAMENTO DOS BENEFÍCIOS PREVISTOS NO ARTIGO 164 DA LEI ORGÂNICA MUNICIPAL, TAIS COMO: PROMOÇÃO HORIZONTAL E VERTICAL, BIÊNIOS E QUINQUÊNIOS, VENHAM A RECEBER ESTAS VERBAS, TENDO EM VISTA QUE CONFORME TOMEI CONHECIMENTO QUATRO PROFESSORAS TIVERAM ESSE DIREITO RECONHECIDO PELA JUSTIÇA DO TRABALHO E JÁ ESTÃO RECEBENDO DOS COFRES PÚBLICOS._x000D_
  		SOLICITO AINDA, QUE ESTE REQUERIMENTO SEJA ENVIADO AO PROMOTOR DE JUSTIÇA CURADOR DO PATRIMÔNIO PÚBLICO, DR. LUÍS AUGUSTO REZENDE PENA, PARA QUE TOME CONHECIMENTO DO CASO EM TELA.     _x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3203/3203_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3203/3203_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO QUE INFORME A ESTA CASA SE JÁ FOI EFETIVADA EM FAVOR DOS MOTORISTAS DE AMBULÂNCIA A FUNÇÃO GRATIFICADA INSTITUÍDA PELA LEI COMPLEMENTAR MUNICIPAL  N.º 94/2011, E SE A RESPOSTA FOR NEGATIVA OS RESPECTIVOS MOTIVOS. </t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO QUE ENVIE A ESTA CASA, CÓPIA NA ÍNTEGRA, DOS AUTOS DO PROCESSO ADMINISTRATIVO REFERENTE À LICITAÇÃO NA MODALIDADE TOMADA DE PREÇOS N.º 14/2012, QUE RESULTOU NO CONTRATO N.º 117/2012, FIRMADO ENTRE O MUNICÍPIO E A EMPRESA DE ENGENHARIA CONTRATADA, PARA CONSTRUÇÃO DE ÁREA DE LAZER E ACRÉSCIMO DO CALÇADÃO DA PRAIA PÚBLICA MUNICIPAL, NO VALOR DE R$ 569.000,00, INCLUSIVE COM O RESPECTIVO CONTRATO, AS PLANILHAS DE MEDIÇÕES, TERMOS DE RECEBIMENTO PROVISÓRIO E FINAL, NOTAS DE EMPENHO, NOTAS FISCAIS E COMPROVANTES DE QUITAÇÃO.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>QUE &amp;#8220;CRIA A MEDALHA DE HONRA AO MÉRITO FEMININO OSMARI CLARINDA DE OLIVEIRA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, ALTERADA PELA RESOLUÇÃO Nº 653/2012, VÊM APRESENTAR OS NOMES DAS MULHERES A SEREM AGRACIADAS COM A REFERIDA COMENDA PARA APROVAÇÃO DO PLENÁRIO.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3206/3206_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3206/3206_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A REUNIÃO ORDINÁRIA DO PRÓXIMO DIA 11 DE FEVEREIRO SEJA TRANSFERIDA PARA O DIA 07/02/2013, QUINTA-FEIRA, ÀS 20 HORAS.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3207/3207_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3207/3207_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI COMPLEMENTAR EM-004/2013 QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR Nº 003, DE 22 DE MAIO DE 1991&amp;#8221;, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3208/3208_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3208/3208_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AOS DEPUTADOS FEDERAIS NEWTON LIMA, RAUL HENRY, PEDRO UCZAI E PAULO RUBEM SANTIAGO, PRESIDENTE E 1º, 2º E 3º VICE-PRESIDENTE RESPECTIVAMENTE, DA COMISSÃO DE EDUCAÇÃO E CULTURA &amp;#8211; CEC - DA CÂMARA DOS DEPUTADOS, SOLICITANDO AOS MESMOS QUE TOMEM AS MEDIDAS CABÍVEIS PARA ACELERAR A TRAMITAÇÃO DO PROJETO DE LEI 2564/2011 QUE &amp;#8220;ALTERA O ART. 2º DA LEI N.º 10.080/2004, PARA INCLUIR NO PROGRAMA NACIONAL DE APOIO AO TRANSPORTE DO ESCOLAR (PNATE) A ASSISTÊNCIA FINANCEIRA AO TRANSPORTE INTERMUNICIPAL DE ALUNOS DA EDUCAÇÃO SUPERIOR&amp;#8221;, COM EMISSÃO DE PARECER FAVORÁVEL, FACE À GRANDEZA DO OBJETIVO DO REFERIDO PROJETO._x000D_
 _x000D_
  		QUE SEJA ENVIADO TAMBÉM OFÍCIO AO EXCELENTÍSSIMO PREFEITO DE LAGOA DA PRATA, AO DEPUTADO ESTADUAL TIAGO ULISSES E AO DEPUTADO FEDERAL FÁBIO RAMALHO, LÍDER DA BANCADA MINEIRA NA CÂMARA DOS DEPUTADOS, PARA QUE OS MESMOS ENDOSSEM O PRESENTE PEDIDO COM O ENVIO DE CORRESPONDÊNCIA AOS MEMBROS DA COMISSÃO ACIMA CITADA._x000D_
 </t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3209/3209_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3209/3209_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE OBRAS E URBANISMO QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE DE SE MELHORAR A SINALIZAÇÃO DE UM REDUTOR DE VELOCIDADE SITUADO NA RUA MODESTO GOMES, NO TRECHO ENTRE A RUA ACÁCIO MENDES E MANOEL PENA, NO CENTRO DESTA CIDADE, DE PREFERÊNCIA COM SINALIZAÇÃO NO SOLO, VISTO QUE AS PLACAS EXISTENTES NÃO ESTÃO BEM VISÍVEIS, O QUE TEM PROVOCADO ACIDENTES NO LOCAL.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3210/3210_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3210/3210_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO QUE ENVIE A ESTA CASA, CÓPIA NA ÍNTEGRA, DOS SEGUINTES DOCUMENTOS:_x000D_
 _x000D_
  		1 - AUTOS DO PROCESSO ADMINISTRATIVO REFERENTE À LICITAÇÃO NA MODALIDADE CONCORRÊNCIA N.º 04/2012, REGISTRO DE PREÇOS VISANDO CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE PAVIMENTAÇÃO POLIÉDRICA EM DIVERSAS VIAS DO MUNICÍPIO DE LAGOA DA PRATA, BEM COMO DA ATA DE REGISTRO DE PREÇOS N.º 040/12, INCLUSIVE COM  AS PLANILHAS DE MEDIÇÕES, TERMOS DE RECEBIMENTO PROVISÓRIO E FINAL DOS SERVIÇOS, NOTAS DE EMPENHO, NOTAS FISCAIS E COMPROVANTES DE QUITAÇÃO;_x000D_
 _x000D_
  		2 &amp;#8211; AUTOS DO PROCESSO ADMINISTRATIVO REFERENTE À LICITAÇÃO NA MODALIDADE CONCORRÊNCIA N.º 06/2012, CUJO OBJETO É A CONTRATAÇÃO DE EMPRESA DE ENGENHARIA PARA EXECUÇÃO DE PAVIMENTAÇÃO ASFÁLTICA EM ALGUMAS VIAS DO MUNICÍPIO, QUE RESULTOU NO CONTRATO N.º 081/2012, FIRMADO ENTRE O MUNICÍPIO E A EMPRESA DE ENGENHARIA CONTRATADA, NO VALOR DE R$ 2.265.470,49, INCLUSIVE COM O RESPECTIVO CONTRATO, AS PLANILHAS DE MEDIÇÕES, TERMOS DE RECEBIMENTO PROVISÓRIO E FINAL, NOTAS DE EMPENHO, NOTAS FISCAIS E COMPROVANTES DE QUITAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3211/3211_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3211/3211_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE OBRAS E URBANISMO QUE INFORME A ESTA CASA SE DENTRE AS AÇÕES E PROJETOS DE SUA PASTA PARA ESTE PRIMEIRO SEMESTRE SE ENCONTRA A PAVIMENTAÇÃO ASFÁLTICA DAS VIAS PRINCIPAIS E CALÇAMENTO POLIÉDRICO DAS DEMAIS VIAS, AINDA NÃO PAVIMENTADAS, DO BAIRRO SOL NASCENTE, COM A COLOCAÇÃO DOS RESPECTIVOS BUEIROS PARA QUE AS ÁGUAS PLUVIAIS NÃO INVADAM AS CASAS SITUADAS NOS PONTOS MAIS BAIXOS DO REFERIDO BAIRRO. </t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3212/3212_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3212/3212_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE DESPORTOS QUE INFORME A ESTA CASA COMO SE ENCONTRAM AS CONDIÇÕES DE SEGURANÇA NO GINÁSIO POLIESPORTIVO LEOPOLDO BESSONE, NESTA CIDADE, EM ESPECIAL QUANTO A SAÍDAS DE EMERGÊNCIA, ESTRUTURA FÍSICA, PARTE HIDRÁULICA E ELÉTRICA. </t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3213/3213_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3213/3213_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE SAÚDE QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE SE DESTINAR UM TÉCNICO EM ENFERMAGEM PARA ACOMPANHAR OS PACIENTES QUE FAZEM HEMODIÁLISE NO MUNICÍPIO DE FORMIGA &amp;#8211; MG, NA VAN QUE OS LEVA PARA TRATAMENTO, EQUIPADOS COM UMA BALA DE OXIGÊNIO E MALETA DE PRIMEIROS SOCORROS. </t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3214/3214_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3214/3214_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO QUE INFORME A ESTA CASA SE EXISTE A POSSIBILIDADE DE SE  EQUIPARAR A CESTA BÁSICA RECEBIDA PELOS EMPREGADOS PÚBLICOS DA ADMINISTRAÇÃO DIRETA MUNICIPAL À CESTA BÁSICA AUFERIDA PELOS EMPREGADOS PÚBLICOS DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO  DE LAGOA DA PRATA &amp;#8211; SAAE - LP.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3215/3215_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3215/3215_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO QUE INFORME A ESTA CASA SE REALMENTE OS EMPREGADOS PÚBLICOS DO MUNICÍPIO VOLTARÃO A CUMPRIR JORNADA DE TRABALHO DE 6 HORAS DIÁRIAS, E SE FOR POSITIVA A RESPOSTA, SE A VOLTA SE DARÁ PARA TODOS OS SETORES DE UMA SÓ VEZ OU SE SERÁ DE FORMA ESCALONADA. </t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3216/3216_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3216/3216_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE SAÚDE QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE DE SE AUMENTAR O NÚMERO DE CONSULTAS DE OFTALMOLOGIA OFERECIDO À POPULAÇÃO DE LAGOA DA PRATA, PARA NO MÍNIMO 80 AO MÊS.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3217/3217_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3217/3217_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO COMANDANTE DA POLÍCIA MILITAR DO ESTADO DE MINAS GERAIS E AO SECRETÁRIO DE ESTADO DE DEFESA SOCIAL, VISANDO O AUMENTO DO EFETIVO DA POLÍCIA MILITAR EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3218/3218_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3218/3218_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE FAZENDA QUE INFORME A ESTA CASA SE EXISTE A POSSIBILIDADE DE SE BUSCAR JUNTO ÀS EMPRESAS QUE PRESTAM SERVIÇO DE TRANSPORTE DE PASSAGEIROS (TRABALHADORES) À USINA DE AÇÚCAR LOCAL, UM ACORDO PARA QUE AS MESMAS REGISTREM SEUS VEÍCULOS NO MUNICÍPIO DE LAGOA DA PRATA PARA QUE ASSIM OS RECURSOS PROVENIENTES DA ARRECADAÇÃO DO IPVA DESTES, VENHAM PARA OS COFRES PÚBLICOS LOCAIS. </t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3219/3219_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3219/3219_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, BEM COMO AO SECRETÁRIO DE OBRAS E URBANISMO, QUE INFORMEM A ESTA CASA SE EXISTE A POSSIBILIDADE DE SE CONTRATAR UM ENGENHEIRO DE TRÁFEGO PARA A REALIZAÇÃO DE UM ESTUDO MINUCIOSO DO TRÂNSITO NAS VIAS PÚBLICAS DESTA CIDADE, BEM COMO A RESPEITO DA FUTURA DESTINAÇÃO DO TRÁFEGO A PARTIR DO MOMENTO EM QUE FOREM CONCLUÍDAS AS OBRAS DE PAVIMENTAÇÃO DA RODOVIA QUE LIGARÁ LAGOA DA PRATA A LUZ, QUE CONFORME PROJETO DIVULGADO, TERÁ SEU TRÁFEGO LANÇADO NA RUA MODESTO GOMES E ATRAVESSARÁ TODA A CIDADE ATÉ SAIR NA MG-170 E VICE-VERSA. </t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3220/3220_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3220/3220_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E LIMPEZA PÚBLICA QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR UMA LIMPEZA EM VOLTA DO CEMITÉRIO DA SAUDADE, NO CENTRO DESTA CIDADE.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3221/3221_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3221/3221_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE OBRAS E URBANISMO QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE SE COLOCAR UMA PASSAGEM ELEVADA PARA PEDESTRE OU PELO MENOS UMA FAIXA PARA PEDESTRES, NA AVENIDA BRASIL, EM SEU CRUZAMENTO COM A RUA PARÁ, PARA A SEGURANÇA DAS PESSOAS QUE POR ALI TRANSITAM, EM ESPECIAL ALUNOS DO CEMEI SÃO CARLOS BORROMEU._x000D_
 _x000D_
 QUE INFORMEM AINDA, SE É POSSÍVEL DETERMINAR QUE AGENTE DA GUARDA MUNICIPAL PERMANEÇA NO LOCAL NOS HORÁRIOS DE INÍCIO E TÉRMINO DAS AULAS NO REFERIDO CEMEI. _x000D_
 </t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3222/3222_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3222/3222_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO QUE ENCAMINHE A ESTA CASA CÓPIA DOS AUTOS DOS PROCESSOS ADMINISTRATIVOS INSTAURADOS PARA A CONTRATAÇÃO DE TERCEIROS PARA  A  REALIZAÇÃO DO CARNAVAL, INCLUINDO ARTISTAS, BANDAS, LOCAÇÃO DE BANHEIROS QUÍMICOS, FECHAMENTO, PALCOS, SOM, EQUIPE DE SEGURANÇAS, ETC..._x000D_
  	QUE SEJA INFORMADO TAMBÉM O VALOR ARRECADADO COM A DISPONIBILIZAÇÃO DE ESPAÇO PARA A EXPLORAÇÃO DE QUIOSQUES (BARRACAS), VENDENDORES AMBULANTES E OUTROS, NA ÁREA DESTINADA ÀS FESTIVIDADES DO CARNAVAL EM LAGOA DA PRATA._x000D_
 </t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3223/3223_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3223/3223_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE FAZENDA QUE ENVIE A ESTA CASA, RELAÇÃO DOS ALVARÁS DE LOCALIZAÇÃO, INSTALAÇÃO E FUNCIONAMENTO CONCEDIDOS PELA ADMINISTRAÇÃO MUNICIPAL A COMERCIANTES AMBULANTES NOS ÚLTIMOS DOIS ANOS, COM NOME DO CONTRIBUINTE, ATIVIDADE E VALORES ARRECADADOS, BEM COMO CÓPIA DOS REFERIDOS ALVARÁS (PARA VENDEDORES AMBULANTES).</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3224/3224_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3224/3224_texto_integral.pdf</t>
   </si>
   <si>
     <t>NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3225/3225_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3225/3225_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJAM  APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3226/3226_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3226/3226_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE OBRAS E URBANISMO QUE INFORME A ESTA CASA SE HÁ, DENTRE AS AÇÕES A SEREM EXECUTADAS PELA REFERIDA PASTA, ALGUMA VISANDO A RECUPERAÇÃO DA SINALIZAÇÃO DE SOLO DOS REDUTORES DE VELOCIDADE EXISTENTES NAS VIAS PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3227/3227_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3227/3227_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE SAÚDE QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE DE SE COLOCAR UM EQUIPAMENTO DE REGISTRO DE PONTO DOS EMPREGADOS PÚBLICOS MUNICIPAIS NA POLICLÍNICA I, OUTRO NA POLICLÍNICA II E OUTRO NA SEDE DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3228/3228_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3228/3228_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE SAÚDE E/OU DE ADMINISTRAÇÃO E GOVERNO QUE INFORME(M) A ESTA CASA SE HAVERÁ A IMPLANTAÇÃO DA JORNADA DE TRABALHO DE 12 X 60 HORAS, AOS EMPREGADOS PÚBLICOS QUE TRABALHAM NO PRONTO ATENDIMENTO MUNICIPAL, E SE FOR POSITIVA A RESPOSTA, A DATA EM QUE SERÁ IMPLANTADA.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3229/3229_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3229/3229_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO PRESIDENTE DO CONSELHO MUNICIPAL DA CIDADE, ACOMPANHADO DE CÓPIA DO PROJETO DE LEI EM 08/2013 QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A DESAFETAR E DOAR LOGRADOURO QUE MENCIONA&amp;#8221;, BEM COMO DA PLANTA DE IMPLANTAÇÃO DE CALDEIRA, E AINDA DOS DOCUMENTOS QUE SEGUEM ANEXOS A ESTE REQUERIMENTO, SOLICITANDO QUE O CONSELHO MUNICIPAL SE MANIFESTE NOS TERMOS LEGAIS, A RESPEITO DA PRETENSA AMPLIAÇÃO DO PARQUE INDUSTRIAL DA EMBARÉ INDÚSTRIAS ALIMENTÍCIAS S/A, CONFORME ESCLARECIDO ABAIXO.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3230/3230_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3230/3230_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO DIRETOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO &amp;#8211; SAAE QUE INFORME A ESTA CASA QUAIS AS PROVIDÊNCIAS ESTÃO SENDO TOMADAS PARA SOLUCIONAR O PROBLEMA DE ABASTECIMENTO DE ÁGUA NO BAIRRO SOL NASCENTE, NO QUAL, SEGUNDO INFORMAÇÕES DE ALGUNS MORADORES, VEM FALTANDO ÁGUA COM CERTA FREQUÊNCIA.   </t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3231/3231_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3231/3231_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE INTERCEDER JUNTO A EMPRESAS DE TELEFONIA E INTERNET MÓVEIS PARA QUE AS MESMAS AGILIZEM A INSTAÇÃO DAS RESPECTIVAS ANTENAS PARA ATENDER A POPULAÇÃO DO DISTRITO DE MARTINS GUIMARÃES. </t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3232/3232_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3232/3232_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE TRANSPORTE E LIMPEZA PÚBLICA QUE INFORME A ESTA CASA SE EXISTE A POSSIBILIDADE DO MUNICÍPIO ADQUIRIR EQUIPAMENTOS TRITURADORES DE GALHOS E FOLHAS PARA USO NA LIMPEZA PÚBLICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3233/3233_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3233/3233_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PARECERES SOBRE O PROJETO DE LEI EM-013/2013 QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUIÇÕES À ENTIDADE QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221; SEJAM LIDOS NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3234/3234_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3234/3234_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-010/2013 QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS E AUXÍLIOS ÀS ENTIDADES QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, BEM COMO O PROJETO DE LEI EM-011/2013 QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS À ENTIDADE QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, O PROJETO DE LEI EM-12/2013 QUE &amp;#8220;CRIA O CONSELHO MUNICIPAL ANTIDROGAS &amp;#8211; COMAD&amp;#8221;, E O PROJETO DE LEI EM-13/2013 QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUIÇÕES À ENTIDADE QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM   APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3235/3235_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3235/3235_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA O RECEBIMENTO FORMAL DE SUA RENÚNCIA AO CARGO DE 1ª SECRETÁRIA DA MESA DIRETORA DESTA CASA, POR MOTIVOS DE FORO ÍNTIMO.  </t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3236/3236_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3236/3236_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA O RECEBIMENTO FORMAL DE SUA RENÚNCIA AO CARGO DE 2ª SECRETÁRIA DA MESA DIRETORA DESTA CASA, POR MOTIVOS DE FORO ÍNTIMO.  </t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3237/3237_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3237/3237_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA À SECRETÁRIA DE EDUCAÇÃO QUE INFORME A ESTA CASA SE A MESMA JÁ SE CADASTROU JUNTO AO AMBIENTE VIRTUAL CONVIVA EDUCAÇÃO, QUE É UMA FERRAMENTA TECNOLÓGICA, TOTALMENTE GRATUITA, QUE OBJETIVA AUXILIAR AS SECRETARIAS MUNICIPAIS DE EDUCAÇÃO A GERIR SUA REDE/SISTEMA DE ENSINO, POSSIBILITANDO MAIOR FOCO NA GESTÃO PEDAGÓGICA, FORTALECENDO O ENSINO E A APRENDIZAGEM.  </t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3238/3238_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3238/3238_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE OBRAS E URBANISMO QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE DE SE COLOCAR PASSAGEM ELEVADA PARA PEDESTRE EM VÁRIOS PONTOS DA ÁREA CENTRAL DESTA CIDADE, PRINCIPALMENTE EM FRENTE A ESCOLAS E HOSPITAIS, PARA A SEGURANÇA DOS USUÁRIOS, EM ESPECIAL AQUELES PORTADORES DE NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3239/3239_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3239/3239_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE OBRAS E URBANISMO QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE DE SE COLOCAR PASSAGEM ELEVADA PARA PEDESTRE EM FRENTE AO PRÉDIO DO INSS, QUE FICA LOCALIZADO ENTRE A AVENIDA JOSÉ BERNARDES MACIEL E A AVENIDA BENEDITO VALADARES, PARA A SEGURANÇA DOS USUÁRIOS, EM ESPECIAL AQUELES PORTADORES DE NECESSIDADES ESPECIAIS E IDOSOS.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3240/3240_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3240/3240_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE FAZENDA QUE INFORME A ESTA CASA SE HÁ PREVISÃO DE REPASSE DE RECURSOS FINANCEIROS PARA A FUNDAÇÃO SARA APARECIDA, POR MEIO DE SUBVENÇÕES, CONTRIBUIÇÕES E/OU AUXÍLIOS.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3241/3241_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3241/3241_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO QUE INFORME A ESTA CASA SE A ATUAL ADMINISTRAÇÃO TEM PROJETO DE IMPLANTAR A OUVIDORIA MUNICIPAL E, SE AFIRMATIVO, A DATA PROVÁVEL DE IMPLANTAÇÃO E UMA SÍNTESE DE COMO FUNCIONARÁ A OUVIDORIA. </t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3242/3242_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3242/3242_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL DOMINGOS SÁVIO ENCAMINHANDO O PRESENTE REQUERIMENTO E SOLICITANDO AO MESMO QUE ENVIDE ESFORÇOS NO SENTIDO DE ENVIAR AO MUNICÍPIO DE LAGOA DA PRATA, RECURSOS SUFICIENTES PARA A AQUISIÇÃO DE UMA VAN DE 18 LUGARES, PARA O FIM ESPECÍFICO DE TRANSPORTAR OS PACIENTES DO MUNICÍPIO DE LAGOA DA PRATA QUE FAZEM TRATAMENTO DE HEMODIÁLISE NA CIDADE DE FORMIGA &amp;#8211; MG.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AOS SECRETÁRIOS DE DESENVOLVIMENTO ECONÔMICO, E ADMINISTRAÇÃO E GOVERNO, QUE INFORMEM A ESTA CASA SE ESTÁ SENDO TOMADA ALGUMA PROVIDÊNCIA VISANDO A AMPLIAÇÃO DO PROJETO DE HORTAS COMUNITÁRIAS, BEM COMO DO PROJETO DE AGRICULTURA FAMILIAR, PARA O PLANTIO DE FEIJÃO, UTILIZANDO-SE AS ÁREAS EM QUE FOI PROIBIDO O PLANTIO DE CANA-DE-AÇÚCAR NO MUNICÍPIO, ESPECIALMENTE, NOS BAIRROS NOSSA SENHORA DAS GRAÇAS, MARÍLIA, SOL NASCENTE E CORONEL LUCIANO.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3244/3244_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3244/3244_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO O SECRETÁRIO MUNICIPAL DE CULTURA, RICARDO COSTA, PARA QUE COMPAREÇA A ESTA CASA, NA SEGUNDA REUNIÃO ORDINÁRIA IMEDIATAMENTE POSTERIOR À DATA DE RECEBIMENTO DO OFÍCIO DE CONVOCAÇÃO, NOS TERMOS DO ARTIGO 34 DA LEI ORGÂNICA MUNICIPAL, PARA TRATAR A RESPEITO DE ASSUNTOS LIGADOS À SUA ÁREA DE ATUAÇÃO, EM ESPECIAL DOS PROJETOS E PERSPECTIVAS PARA O ANO DE 2013, BEM COMO UM BALANÇO DAS ATIVIDADES DAQUELA SECRETARIA ATÉ O MOMENTO.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3245/3245_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3245/3245_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O RECEBIMENTO FORMAL DE SUA RENÚNCIA AO CARGO DE RELATOR DA COMISSÃO DE FINANÇAS, ORÇAMENTO, TOMADA DE CONTAS, OBRAS E SERVIÇOS PÚBLICOS DESTA CASA, BEM COMO DE PRESIDENTE DA COMISSÃO DE AGRICULTURA, INDÚSTRIA, COMÉRCIO, FOMENTO AO EMPREGO, RENDA E DESENVOLVIMENTO SUSTENTÁVEL, POR MOTIVOS DE FORO ÍNTIMO.  </t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3246/3246_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3246/3246_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3247/3247_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3247/3247_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE MEIO AMBIENTE, JOÃO NOGUEIRA DA SILVA JUNIOR, QUE INFORME A ESTA CASA SE HÁ PROJETO DE REARBORIZAÇÃO NA ÁREA URBANA DO MUNICÍPIO, PRINCIPALMENTE EM SUA ÁREA CENTRAL. </t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3248/3248_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3248/3248_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO QUE INFORME A ESTA CASA OS MOTIVOS PELOS QUAIS ATÉ O MOMENTO ALGUNS REQUERIMENTOS APROVADOS POR ESTA CASA, AINDA NÃO FORAM RESPONDIDOS NOS TERMOS DO ARTIGO 36 DA LEI ORGÂNICA MUNICIPAL. </t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3249/3249_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3249/3249_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO QUE QUE INFORME A ESTA CASA, COMO SE ENCONTRA A SITUAÇÃO DO PROCEDIMENTO DE SE REVERTER AO PATRIMÔNIO DO MUNICÍPIO O IMÓVEL SITUADO À RUA ALEXANDRE BERNARDES PRIMO, N.º 500, NESTA CIDADE, QUE FORA DOADO À ASSOCIAÇÃO BRASILEIRA DE ODONTOLOGIA &amp;#8211; SUBSEÇÃO LAGOA DA PRATA &amp;#8211; ABO, EM 16 DE DEZEMBRO DE 2004 PARA CONSTRUÇÃO DA SEDE DA ENTIDADE. SE ESTE IMÓVEL VOLTOU A INTEGRAR O PATRIMÔNIO MUNICIPAL. </t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3250/3250_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3250/3250_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO REPRESENTANTE DA EMPRESA DE TELEFONIA OI, SOLICITANDO INFORMAÇÕES A RESPEITO DA POSSIBILIDADE DE SE FAZER UMA MANUTENÇÃO NAS LINHAS DE TELEFONIA FIXA NESTA CIDADE, UMA VEZ QUE ENCONTRAM-SE COM VÁRIOS PROBLEMAS.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3251/3251_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3251/3251_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE SAÚDE, ANTÔNIO JUAREZ DE CASTRO, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE É POSSÍVEL ESTENDER O SERVIÇO DE TRANSPORTE PÚBLICO, HOJE OFERECIDO AOS PACIENTES DO SUS, PARA BELO HORIZONTE E OUTRAS CIDADES, TAMBÉM PARA OS PACIENTES FILIADOS AO IPSEMG E PLANOS DE SAÚDE PARTICULARES, DESDE QUE COM INDICAÇÃO MÉDICA.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3252/3252_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3252/3252_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI CM-04/2013 QUE &amp;#8220;DISPÕE SOBRE A GRATUIDADE NO USO DAS DEPENDÊNCIAS DA PRAÇA DE ESPORTES DO MUNICÍPIO DE LAGOA DA PRATA PARA AS PESSOAS QUE MENCIONA&amp;#8221;,  BEM COMO O PROJETO DE LEI EM-14/2013 QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS À ENTIDADE QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, E O PROJETO DE LEI EM-15/2013 QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS ÀS ENTIDADES QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3253/3253_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3253/3253_texto_integral.pdf</t>
   </si>
   <si>
     <t>ONSULTADO O PLENÁRIO, QUE A REUNIÃO ORDINÁRIA DO PRÓXIMO DIA 25 DE MARÇO SEJA ANTECIPADA PARA O DIA 22/03/2013, SEXTA-FEIRA, ÀS 20 HORAS.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3254/3254_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3254/3254_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, PAULO INÁCIO DA FONSECA, QUE INFORME A ESTA CASA SE JÁ CHEGARAM À ADMINISTRAÇÃO PÚBLICA MUNICIPAL RECLAMAÇÕES QUANTO À AUSÊNCIA DE CIRCULAÇÃO DE ÔNIBUS DE TRANSPORTE COLETIVO PÚBLICO MUNICIPAL NOS FINS DE SEMANA NOS BAIRROS MONSENHOR ALFREDO  DHOR E MARÍLIA. </t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3255/3255_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3255/3255_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO DEPUTADO ESTADUAL TIAGO ULISSES, SOLICITANDO QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE DESTINAR VERBAS PARA AQUISIÇÃO DE UM NOVO CAMINHÃO PARA A FEIRA DO AMOR, ENTIDADE SEDIADA NESTA CIDADE, DECLARADA DE UTILIDADE PÚBLICA MUNICIPAL E QUE PRESTA RELEVANTES SERVIÇOS AOS CIDADÃOS LAGOPRATENSES.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3256/3256_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3256/3256_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE SAÚDE, ANTÔNIO JUAREZ DE CASTRO, QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE DE CONTRATAÇÃO TEMPORÁRIA DE EMPREGADOS PÚBLICOS OU ESTAGIÁRIOS PARA PRESTAREM SERVIÇOS NA FARMÁCIA MUNICIPAL.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3257/3257_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3257/3257_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE OBRAS , CARLOS BRASIL GUADALUPE, QUE INFORME A ESTA CASA O MOTIVO PELO QUAL O SEMÁFORO SITUADO NO CRUZAMENTO DA AV. JOSÉ BERNARDES MACIEL COM A RUA RIO DE JANEIRO, NÃO ESTÁ AINDA EM FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3258/3258_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3258/3258_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ADIADA A VOTAÇÃO DO PROJETO DE LEI EM-16/2013 QUE &amp;#8220;AUTORIZA A REGULAMENTAÇÃO DA JORNADA DE DOZE HORAS DE TRABALHO POR TRINTA E SEIS HORAS DE DESCANSO PELO EXECUTIVO MUNICIPAL DE LAGOA DA PRATA&amp;#8221;, PARA A PRÓXIMA REUNIÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3260/3260_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3260/3260_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-20/2013 QUE &amp;#8220;ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, BEM COMO O PROJETO DE LEI EM-21/2013 QUE &amp;#8220;ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221; E  O PROJETO DE LEI EM-22/2013 QUE &amp;#8220;ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3261/3261_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3261/3261_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM 17/2013 QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUIÇÃO À CDL-LP&amp;#8221;, BEM COMO O PROJETO DE LEI EM-19/2013 QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUIÇÕES À ENTIDADE QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3262/3262_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3262/3262_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E LIMPEZA PÚBLICA, BEM COMO AO CHEFE DO SETOR DE VIGILÂNCIA SANITÁRIA QUE INFORMEM A ESTA CASA, A POSSIBILIDADE DE VERIFICAÇÃO E FISCALIZAÇÃO DAS CAÇAMBAS UTILIZADAS PARA O RECOLHIMENTO DE ENTULHOS EM NOSSA CIDADE, DE MODO A EVITAR O ACÚMULO DE ÁGUA NAS MESMAS, IMPOSSIBILITANDO A PROLIFERAÇÃO DO AEDES AEGYPTI (MOSQUITO DA DENGUE).</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3263/3263_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3263/3263_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, PAULO INÁCIO DA FONSECA, QUE ENVIE A ESTA CASA, RELAÇÃO COM OS NOMES DE TODOS OS EMPREGADOS PÚBLICOS DO PODER EXECUTIVO QUE SEJAM PARENTES ATÉ O TERCEIRO GRAU, DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS E VEREADORES, E OS RESPECTIVOS EMPREGOS PÚBLICOS (EM ESPECIAL OS COMISSIONADOS E FUNÇÕES DE CONFIANÇA), BEM COMO AS FUNÇÕES GRATIFICADAS QUE POR VENTURA OCUPAM. </t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3264/3264_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3264/3264_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO O SECRETÁRIO MUNICIPAL DE DESPORTOS, GILFAR ALVES, PARA QUE COMPAREÇA A ESTA CASA, NA SEGUNDA REUNIÃO ORDINÁRIA IMEDIATAMENTE POSTERIOR À DATA DE RECEBIMENTO DO OFÍCIO DE CONVOCAÇÃO, NOS TERMOS DO ARTIGO 34 DA LEI ORGÂNICA MUNICIPAL, PARA TRATAR A RESPEITO DE ASSUNTOS LIGADOS À SUA ÁREA DE ATUAÇÃO, BEM COMO PROJETOS E PERSPECTIVAS DESTA PASTA PARA O ANO DE 2013, EM ESPECIAL A CONSTRUÇÃO DE UMA PISTA DE SKATE, A REFORMA DA QUADRA DE ESPORTES DO BAIRRO SÃO JOSÉ E CAMPO DE MARTINS GUIMARÃES.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3265/3265_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3265/3265_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE OBRAS E URBANISMO, CARLOS BRASIL GUADALUPE, QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE  DE DESOBSTRUIR A RUA SECUNDINO RODRIGUES / MATO GROSSO, NO TRECHO ENTRE AS RUAS JOÃO ANTÔNIO OLIVEIRA, ZECA FRANCISCO, NA DIVISA DO BAIRRO MARIA FERNANDA I COM O BAIRRO CHICO MIRANDA. </t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t xml:space="preserve">Paulinho da Compuway, Cabo Nunes </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3266/3266_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3266/3266_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, BEM COMO À PROCURADORIA MUNICIPAL QUE INFORMEM A ESTA CASA SE O MUNICÍPIO JÁ REALIZOU - NOS TERMOS DO ARTIGO 48 DA LEI COMPLEMENTAR NACIONAL N.º 123/2006, E DO ARTIGO 32 DA LEI COMPLEMENTAR MUNICIPAL N.º 99/2011 -   PROCEDIMENTOS LICITATÓRIOS:_x000D_
 _x000D_
  		1 - EXCLUSIVO PARA AS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE, NAS CONTRATAÇÕES ATÉ O VALOR DE R$ 80.000,00 (OITENTA MIL REAIS);_x000D_
 _x000D_
  		2 - EM QUE SEJA EXIGIDA DOS LICITANTES A SUBCONTRATAÇÃO DE MICROEMPRESA OU DE EMPRESA DE PEQUENO PORTE, DESDE QUE O PERCENTUAL MÁXIMO DO OBJETO A SER SUBCONTRATADO NÃO EXCEDA A 30 % (TRINTA POR CENTO) DO TOTAL LICITADO;_x000D_
 _x000D_
  		3 - EM QUE SE ESTABELEÇA COTA DE ATÉ 25 % (VINTE E CINCO POR CENTO) DO OBJETO PARA A CONTRATAÇÃO DE MICROEMPRESA OU DE EMPRESA DE PEQUENO PORTE, EM CERTAMES PARA A AQUISIÇÃO DE BENS E SERVIÇOS DE NATUREZA DIVISÍVEL, DESDE QUE NÃO HAJA PREJUÍZO PARA O CONJUNTO OU COMPLEXO._x000D_
 </t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3267/3267_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3267/3267_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI COMPLEMENTAR EM-09/2013 QUE &amp;#8220;REVOGA O ART. 287-A DA LEI COMPLEMENTAR 060/2006, QUE DISPÕE SOBRE A INSTITUIÇÃO DO PLANO DIRETOR DO MUNICÍPO DE LAGOA DA PRATA, DECÊNIO 2007-2016 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3268/3268_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3268/3268_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI COMPLEMENTAR EM-09/2013 QUE &amp;#8220;REVOGA O ART. 287-A DA LEI COMPLEMENTAR 060/2006, QUE DISPÕE SOBRE A INSTITUIÇÃO DO PLANO DIRETOR DO MUNICÍPIO DE LAGOA DA PRATA, DECÊNIO 2007-2016 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3269/3269_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3269/3269_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA À COORDENADORA DAS UNIDADES DE SAÚDE DA FAMÍLIA, QUE INFORME A ESTA CASA A ESCALA DE TRABALHO DOS MÉDICOS E DENTISTAS QUE ATENDEM NAS USFS E ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3270/3270_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3270/3270_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO O SECRETÁRIO MUNICIPAL DE OBRAS, CARLOS BRASIL GUADALUPE, PARA QUE COMPAREÇA A ESTA CASA, NA SEGUNDA REUNIÃO ORDINÁRIA IMEDIATAMENTE POSTERIOR À DATA DE RECEBIMENTO DO OFÍCIO DE CONVOCAÇÃO, NOS TERMOS DO ARTIGO 34 DA LEI ORGÂNICA MUNICIPAL, PARA TRATAR A RESPEITO DE ASSUNTOS LIGADOS À SUA ÁREA DE ATUAÇÃO, ESPECIALMENTE:_x000D_
  	1 - SITUAÇÃO DAS RUAS SÃO CARLOS E SÃO FRANCISCO, NO BAIRRO AMÉRICO SILVA;_x000D_
  	2 - SE O LOTE EM FRENTE AO N.º 571 DA RUA SÃO FRANCISCO É PROPRIEDADE DO MUNICÍPIO;_x000D_
  	3 &amp;#8211; SE A OCUPAÇÃO DAS ÁREAS, QUE EM TESE, SERIAM UTILIZADAS PARA DAR CONTINUIDADE À RUA SÃO FRANCISCO, ENTRE AS RUAS BELO HORIZONTE, BOM DESPACHO E RUA ARCOS, SE DEU DE FORMA REGULAR. NA HIPÓTESE DE RESPOSTA NEGATIVA, INFORME AS PROVIDÊNCIAS ATÉ ENTÃO TOMADAS PELO MUNICÍPIO;_x000D_
  	4 &amp;#8211; QUE ENVIE A ESTA CASA CÓPIA DO MAPA DO BAIRRO AMÉRICO SILVA, DEVIDAMENTE ATUALIZADO, BEM COMO DO NOVO LOTEAMENTO A SER ABERTO NAS PROXIMADES DAS VIAS PÚBLICAS ACIMA CITADOS. _x000D_
 </t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3271/3271_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3271/3271_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL FÁBIO RAMALHO,  SOLICITANDO AO MESMO QUE ENVIDE ESFORÇOS NO SENTIDO DE ENVIAR RECURSOS AO MUNICÍPIO DE LAGOA DA PRATA PARA A PAVIMENTAÇÃO ASFÁLTICA DO PEQUENO TRECHO DA ESTRADA QUE LIGA O DISTRITO DE MARTINS GUIMARÃES À RODOVIA MG &amp;#8211; 429. _x000D_
 </t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3272/3272_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3272/3272_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE OBRAS, CARLOS BRASIL GUADALUPE, SE HÁ DENTRE AS AÇÕES PREVISTAS PARA SUA PASTA, A DE SE RESOLVER O PROBLEMA DE ACÚMULO DE ÁGUAS PLUVIAIS NO CRUZAMENTO DA RUA ARCOS COM A RUA JOAQUIM GOMES PEREIRA, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3273/3273_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3273/3273_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE OBRAS E URBANISMO, CARLOS BRASIL GUADALUPE, QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE  DE SE REFORMAR O PISO DA PONTE OLEGÁRIO MACIEL, NA ESTRADA DE TERRA QUE LIGA LAGOA DA PRATA A LUZ.  </t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3274/3274_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3274/3274_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE SAÚDE, ANTÔNIO JUAREZ DE CASTRO, QUE INFORME A ESTA CASA OS MOTIVOS DA TRANSFERÊNCIA DA EMPREGADA PÚBLICA MARIA APARECIDA MARCELINO DA SILVA, QUE SAIU DO SETOR DE ATENDIMENTO AO PÚBLICO PARA MARCAÇÃO DE CONSULTAS E EXAMES ESPECIALIZADOS E FOI PARA O ATENDIMENTO NO CEAC - CENTRO ESPECIALIZADO DE ATENDIMENTO À CRIANÇA.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3275/3275_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3275/3275_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO QUE INFORME A ESTA CASA SE HÁ POR PARTE DA ADMINISTRAÇÃO O INTERESSE EM IMPLANTAR A SUGESTÃO APRESENTADA POR MEIO DO ANTEPROJETO DE LEI COMPLEMENTAR Nº 02/2013 QUE ALTERA A LEI COMPLEMENTAR 079/2008 QUE CRIA EMPREGO PÚBLICO DE AGENTE COMUNITÁRIO DE SAÚDE E DE AGENTE DE COMBATE A ENDEMIAS NO MUNICÍPIO DE LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS, E SE A RESPOSTA FOR NEGATIVA OS RESPECTIVOS MOTIVOS. </t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3276/3276_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3276/3276_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO EXCELENTÍSSIMO DEPUTADO ESTADUAL SARGENTO RODRIGUES, SOLICITANDO AO MESMO QUE INTERCEDA JUNTO À COMISSÃO DE SEGURANÇA PÚBLICA DA ASSEMBLEIA LEGISLATIVA DE MINAS GERAIS PARA QUE A MESMA POSSA REALIZAR UMA AUDIÊNCIA PÚBLICA EM LAGOA DA PRATA. </t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Di Gianne Professor, Paulinho da Compuway, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3277/3277_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3277/3277_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO O DIRETOR TÉCNICO REGULADOR E COORDENADOR DE SAÚDE DO MUNICÍPIO, DR. JONAS ANDRÉ CORREIA, PARA QUE COMPAREÇA A ESTA CASA, NA SEGUNDA REUNIÃO ORDINÁRIA IMEDIATAMENTE POSTERIOR À DATA DE RECEBIMENTO DO OFÍCIO DE CONVOCAÇÃO, NOS TERMOS DO ARTIGO 34 DA LEI ORGÂNICA MUNICIPAL, PARA TRATAR A RESPEITO DE ASSUNTOS LIGADOS À SUA ÁREA DE ATUAÇÃO, ESPECIALMENTE:_x000D_
  	1 &amp;#8211; ESCLARECIMENTO A RESPEITO DO FUNCIONAMENTO DAS UNIDADES BÁSICAS DE SAÚDE, UNIDADES DE SAÚDE DA FAMÍLIA E POLICLÍNICAS;_x000D_
  	2 &amp;#8211; INFORMAÇÕES SOBRE O FUNCIONAMENTO DOS DEMAIS SETORES E ÓRGÃOS DA SECRETARIA MUNICIPAL DE SAÚDE._x000D_
 </t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3278/3278_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3278/3278_texto_integral.pdf</t>
   </si>
   <si>
     <t>, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-24/2013 QUE &amp;#8220;ALTERA ART. 3º DA LEI Nº 1248/2005 QUE CRIA O CONSELHO MUNICIPAL DE HABITAÇÃO&amp;#8221;, O PROJETO DE LEI EM-25/2013 QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS E AUXÍLIOS ÀS ENTIDADES QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, O PROJETO DE LEI CM-07/2013 QUE &amp;#8220;DISPÕE SOBRE A GRATUIDADE NO USO DAS DEPENDÊNCIAS DA PRAÇA DE ESPORTES DO MUNICÍPIO DE LAGOA DA PRATA PARA AS PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS&amp;#8221;, BEM COMO O PROJETO DE LEI CM-08/2013 QUE &amp;#8220;CRIA O DIA DA MANIFESTAÇÃO PELA JUSTIÇA SOCIAL NO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3279/3279_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3279/3279_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, SOLICITANDO INFORMAÇÕES QUANTO À POSSIBILIDADE DE SE FAZER A RETIRADA DOS VASOS DE FLORES QUE ESTÃO SOBRE OS TÚMULOS NO CEMITÉRIO DA SAUDADE, BEM COMO A PROIBIÇÃO DA COLOCADA DE NOVOS VASOS.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3280/3280_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3280/3280_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO SERVIÇO SOCIAL DO COMÉRCIO DE MINAS GERAIS &amp;#8211; SESC, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, SE HÁ A POSSIBILIDADE DE REALIZAR NO NOSSO MUNICÍPIO UMA NOITE MUSICAL CONTEMPLANDO O PROGRAMA MINAS AO LUAR.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3281/3281_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3281/3281_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO EXCELENTÍSSIMO DEPUTADO FEDERAL DOMINGOS SÁVIO, SOLICITANDO AO MESMO QUE ENVIDE ESFORÇOS NO SENTIDO DE NOS AUXILIAR NA BUSCA POR MELHORIAS DE INFRAESTRUTURA PARA DUAS ESCOLAS ESTADUAIS SITUADAS NO MUNICÍPIO DE LAGOA DA PRATA, NOS SEGUINTES TERMOS:_x000D_
 _x000D_
  		1 &amp;#8211; CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA COBERTA, COM MEDIDAS OFICIAIS, PARA ATENDER OS ALUNOS DA ESCOLA ESTADUAL DR. ARNALDO DE FARIA TAVARES;_x000D_
  		2 &amp;#8211; REFORMA DA CALÇADA NO ENTORNO DA ESCOLA ESTADUAL DR. ARNALDO DE FARIA TAVARES;_x000D_
  		3 &amp;#8211; CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA COBERTA, COM MEDIDAS OFICIAIS PARA ATENDER OS ALUNOS DA ESCOLA ESTADUAL VIRGÍNIO PERILLO._x000D_
  		   _x000D_
 </t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3282/3282_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3282/3282_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO CHEFE DO SETOR DE TRIBUTAÇÃO, FISCALIZAÇÃO E CADASTRO QUE INFORME A ESTA CASA SE O PROPRIETÁRIO DO IMÓVEL SITUADO NA RUA ALEXANDRE BERNARDES PRIMO, AO LADO DO Nº 985, EM FRENTE AO  HOSPITAL SÃO CARLOS, NO CENTRO, DESTA CIDADE, JÁ FOI LOCALIZADO E NOTIFICADO, NOS TERMOS DA LEI COMPLEMENTAR MUNICIPAL N.º 87/2010.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3283/3283_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3283/3283_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO PRESIDENTE DA FUNDAÇÃO SÃO CARLOS, CONVIDANDO-O PARA VIR A ESTA CASA DE LEIS, ESCLARECER AOS VEREADORES E À POPULAÇÃO, SE HÁ MÉDICO PEDIATRA DURANTE OS PARTOS REALIZADOS NAQUELA INSTITUIÇÃO, BEM COMO A RESPEITO DA EQUIPE MÉDICA QUE ATUALMENTE ATENDE NO HOSPITAL SÃO CARLOS.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3284/3284_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3284/3284_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, PAULO INÁCIO DA FONSECA, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE HÁ NA ADMINISTRAÇÃO MUNICIPAL INTENÇÃO DE SE DESTINAR UM TERRENO PARA A IMPLANTAÇÃO DE UM NOVO DISTRITO INDUSTRIAL, MAIS PRÓXIMO DA CIDADE E COM MELHOR INFRAESTRUTURA.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3285/3285_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3285/3285_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI COMPLEMENTAR CM-015/2013 QUE &amp;#8220;ALTERA DISPOSITIVO DA LEI COMPLEMENTAR 060/2006, QUE DISPÕE SOBRE A INSTITUIÇÃO DO PLANO DIRETOR DO MUNICÍPO DE LAGOA DA PRATA, DECÊNIO 2007-2016&amp;#8221;, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3286/3286_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3286/3286_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-027/2013 QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS À ENTIDADE QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3287/3287_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3287/3287_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E LIMPEZA PÚBLICA, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE DE SE RETIRAR, O MAIS RÁPIDO POSSÍVEL, ENORME QUANTIDADE DE LIXO,  GALHOS DE ÁRVORES E TERRA SITUADOS NA RUA AMAZONAS, NO TRECHO ENTRE A AVENIDA BRASIL E RUA SANTA CATARINA, NO BAIRRO SANTA EUGENIA I, DE MODO A DESOBSTRUÍ-LA, DEIXANDO-A TOTALMENTE LIVRE PARA O TRÂNSITO DE VEÍCULOS.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3288/3288_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3288/3288_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO QUE ENCAMINHE A ESTA CASA, CÓPIA INTEGRAL DOS AUTOS DOS PROCESSOS ADMINISTRATIVOS INSTAURADOS PARA A CONTRATAÇÃO, VIA INEXIGIBILIDADE DE LICITAÇÃO</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3289/3289_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3289/3289_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE OBRAS E URBANISMO, CARLOS BRASIL GUADALUPE, QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE  DE SINALIZAR E COLOCAR REDUTORES DE VELOCIDADE PRÓXIMO AO CRUZAMENTO DA RUA LUZ COM RUA FRANCISCO BERNARDES PRIMO, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE.  </t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3290/3290_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3290/3290_texto_integral.pdf</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3291/3291_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3291/3291_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE DIRETOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA &amp;#8211; SAAE-LP, SR. ASTÁCIO CORREIA NETO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE INSTALAÇÃO DE RAMAIS DE REDE DE ESGOTO, NA RUA EM QUE SE ENCONTRA LOCALIZADO O ASILO DO DISTRITO DE MARTINS GUIMARÃES, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3292/3292_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3292/3292_texto_integral.pdf</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3293/3293_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3293/3293_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O ANTEPROJETO DE LEI COMPLEMENTAR Nº 05/2013 QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR Nº 003, DE 22 DE MAIO DE 1991&amp;#8221;, DE AUTORIA DE TODOS OS VEREADORES,  SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3361/3361_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3361/3361_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO QUE ENCAMINHE A ESTA CASA, CÓPIA INTEGRAL DOS AUTOS DOS PROCESSOS ADMINISTRATIVOS INSTAURADOS PARA A CONTRATAÇÃO</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3362/3362_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3362/3362_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO QUE INFORME A ESTA CASA SE O MUNICÍPIO, NO CORRENTE ANO,  FIRMOU CONTRATO COM EMPRESA DE PUBLICIDADE EM CARRO DE SOM (PUBLICIDADE VOLANTE) . SENDO POSITIVA A RESPOSTA, QUE ENVIE A ESTA CASA CÓPIA INTEGRAL DOS AUTOS DO  RESPECTIVO PROCESSO ADMINISTRATIVO DE CONTRATAÇÃO.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3363/3363_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3363/3363_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, QUE INFORME A ESTA CASA, SE HÁ DENTRE OS PROJETOS DA ATUAL ADMINISTRAÇÃO PARA O CORRENTE ANO, O DE SE INSTALAR UMA ESCOLA DE MÚSICA NO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3364/3364_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3364/3364_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI EM-034/2013, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS A ENTIDADE QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, EM-035 E 36/2013, QUE &amp;#8220;AUTORIZAM O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS A ENTIDADE QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3365/3365_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3365/3365_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE CHEFE DO SETOR DE TRIBUTAÇÃO, FISCALIZAÇÃO E CADASTRO, INFORMAÇÕES QUANTO À POSSIBILIDADE DE SE REALIZAR MAIOR FISCALIZAÇÃO E RIGOROSIDADE NO CUMPRIMENTO DAS NORMAS IMPOSTAS PELO CÓDIGO DE POSTURAS DO MUNICÍPIO &amp;#8211; LEI COMPLEMENTAR Nº 05/1991.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3366/3366_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3366/3366_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE TRANSPORTES E LIMPEZA PÚBLICA, QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE DE SE COLOCAR REDUTORES DE VELOCIDADE NA RUA DIVINÓPOLIS, NO TRECHO COMPREENDIDO ENTRE OS NÚMEROS 270 A 870, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3367/3367_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3367/3367_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE SAÚDE, ANTÔNIO JUAREZ DE CASTRO, QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE DE CONTRATAÇÃO DE MAIS MÉDICOS PARA PRESTAREM SERVIÇOS NA POLICLÍNICA DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3368/3368_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3368/3368_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO DEPUTADO ESTADUAL TIAGO ULISSES, SOLICITANDO AO MESMO QUE APRESENTE PROJETO DE LEI VISANDO A DECLARAÇÃO DE UTILIDADE PÚBLICA ESTADUAL DA  ASSOCIAÇÃO DOS ESTUDANTES UNIVERSITÁRIOS DE LAGOA DA PRATA/MG &amp;#8211; ASEULP.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3369/3369_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3369/3369_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE OBRAS QUE INFORME A ESTA CASA, SE HÁ A POSSIBILIDADE DE SE CRIAR E IMPLANTAR ÁREAS DE LAZER PARA A TERCEIRA IDADE NAS PRAÇAS DO MUNICÍPIO OU EM UMA ÁREA PRÓPRIA, DESTINADA EXCLUSIVAMENTE PARA ESTE FIM.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3370/3370_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3370/3370_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-18/2013, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A DESAFETAR E PERMUTAR LOGRADOURO QUE MENCIONA&amp;#8221;,  SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3371/3371_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3371/3371_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE SAÚDE, ANTÔNIO JUAREZ DE CASTRO</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3372/3372_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3372/3372_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À ILUSTRE SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, QUE INFORME A ESTA CASA SE NA HIPÓTESE DE UMA PROFESSORA ENTRAR EM LICENÇA SEM VENCIMENTOS, OU ESTIVER CEDIDA PARA OUTRO ÓRGÃO OU ENTE PÚBLICO, ESTA PERDERÁ SUA RESPECTIVA LOTAÇÃO, FUNDAMENTANDO SUA RESPOSTA._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3373/3373_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3373/3373_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE ENVIAR UM NOVO PROJETO DE LEI À CÂMARA, TRATANDO A RESPEITO DA GUARDA PATRIMONIAL MUNICIPAL, PARA INCLUIR NO TEXTO DO QUE HOJE SE ENCONTRA TRAMITANDO NESTA CASA, DISPOSITIVOS DETERMINANDO O AUMENTO NO NÚMERO DE VAGAS PARA O EMPREGO PÚBLICO DE AGENTE DA GUARDA PATRIMONIAL, DE MODO A ATINGIRMOS O NÚMERO DE 40 AGENTES DE FORMA EFETIVA, BEM COMO PARA MELHORAR A REMUNERAÇÃO DOS MESMOS.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3374/3374_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3374/3374_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO DEPUTADO ESTADUAL ALENCAR DA SILVEIRA JÚNIOR, SOLICITANDO AO MESMO QUE ENVIDE ESFORÇOS PARA QUE ESTE MUNICÍPIO SEJA BENEFICIADO COM UMA ACADEMIA AO AR LIVRE, DO PROJETO &amp;#8220;GINÁSTICA PARA TODOS&amp;#8221;, A SER INSTALADA NA PRAÇA SILAS FERREIRA DA COSTA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3375/3375_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3375/3375_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE DESPORTOS E AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, QUE INFORMEM A ESTA CASA, SE HÁ A POSSIBILIDADE DE SE ABRIR MAIS VAGAS PARA O EMPREGO PÚBLICO DE PROFESSOR DE EDUCAÇÃO FÍSICA, COM A RESPECTIVA NOMEAÇÃO DESTES PROFISSIONAIS, PARA TRABALHAREM EM PROJETOS A SEREM DESENVOLVIDOS NAS QUADRAS POLIESPORTIVAS DOS BAIRROS, DE MODO A BENEFICIAR AS CRIANÇAS, OS ADOLESCENTES, OS JOVENS E OS MEMBROS DA TERCEIRA IDADE DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3376/3376_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3376/3376_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-37/2013 QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS ÀS ENTIDADES QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3377/3377_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3377/3377_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O VETO APOSTO PELO EXECUTIVO MUNICIPAL À PROPOSIÇÃO DE LEI Nº 15/2013 QUE &amp;#8220;DISPÕE SOBRE A GRATUIDADE NO USO DAS DEPENDÊNCIAS DA PRAÇA DE ESPORTES DO MUNICÍPIO DE LAGOA DA PRATA PARA AS PESSOAS QUE MENCIONA&amp;#8221;, BEM COMO O VETO APOSTO PELO EXECUTIVO MUNICIPAL À PROPOSIÇÃO DE LEI Nº 24/2013, QUE &amp;#8220;DISPÕE SOBRE A GRATUIDADE NO USO DAS DEPENDÊNCIAS DA PRAÇA DE ESPORTES DO MUNICÍPIO DE LAGOA DA PRATA PARA AS PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS&amp;#8221;, SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3378/3378_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3378/3378_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO À SENHORA ANA CLÁUDIA LUSTOSA, SOLICITANDO À MESMA QUE ENVIE A ESTA CASA MATERIAIS PARA DIVULGAÇÃO E DISTRIBUIÇÃO DAS ATIVIDADES DO PLENARINHO, DA CÂMARA DOS DEPUTADOS.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3379/3379_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3379/3379_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E GOVERNO</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3380/3380_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3380/3380_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE TRANSPORTES E LIMPEZA PÚBLICA, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE COLOCAR UM REDUTOR DE VELOCIDADE NA RUA SETE DE SETEMBRO, UM POUCO ANTES DO CRUZAMENTO DESTA VIA COM A RUA DIVINÓPOLIS, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE. </t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3381/3381_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3381/3381_texto_integral.pdf</t>
   </si>
   <si>
     <t>, SEJA ENVIADO OFÍCIO AO EXCELENTÍSSIMO SENHOR CONSELHEIRO DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS, DR. SEBASTIÃO HELVÉCIO, RELATOR NOS AUTOS DO PROCESSO N.º 875.915 (DENÚNCIA) E DO PROCESSO N.º 879.772 (AGRAVO), EM TRÂMITE PERANTE O TCE-MG, AMBOS RELACIONADOS AO CONCURSO PÚBLICO 01/2011, REALIZADO PELA PREFEITURA DE LAGOA DA PRATA</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3382/3382_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3382/3382_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI COMPLEMENTAR EM-013/2013 QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 042, DE 31 DE DEZEMBRO DE 2001 PARA REGULAMENTAR A SUBSTITUIÇÃO TRIBUTÁRIA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, O  PROJETO DE LEI EM-40/2013 QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUIÇÃO AO SINDICATO RURAL DE LAGOA DA PRATA&amp;#8221;, E O PROJETO DE LEI Nº CM-09/2013 QUE &amp;#8220;CRIA A OUVIDORIA PÚBLICA NA CÂMARA MUNICIPAL DE LAGOA DA PRATA&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3383/3383_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3383/3383_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE CHEFE DO SETOR DE TRIBUTAÇÃO, FISCALIZAÇÃO E CADASTRO, QUE INFORME A ESTA CASA SE PERSISTE A SITUAÇÃO DO LOTE LOCALIZADO NA RUA TEODOLINO FERREIRA DE MOURA, QUADRA 01, LOTE 01, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE, CONFORME NOTIFICAÇÃO 00118/2007, CUJA CÓPIA SEGUE ANEXA, QUE SEGUNDO INFORMAÇÃO DA PROPRIETÁRIA, LHE FORA NEGADA LICENÇA PARA CONSTRUÇÃO.  </t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3384/3384_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3384/3384_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE DESPORTOS, GILFAR ALVES RIBEIRO, QUE INFORME  A ESTA CASA, OS VALORES ARRECADADOS MÊS A MÊS NA PRAÇA DE ESPORTE DO MUNICÍPIO, NOS ÚLTIMOS 12 MESES; BEM COMO OS GASTOS COM MANUTENÇÃO, TAMBÉM  MÊS A MÊS; OS INVESTIMENTOS FEITOS NO MESMO PERÍODO; E O NÚMERO DE ASSOCIADOS.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3385/3385_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3385/3385_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE MEIO AMBIENTE E DE ADMINISTRAÇÃO E GOVERNO QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DA INSTALAÇÃO DE SISTEMA DE MONITORAMENTO POR CÂMERA DE VÍDEO PARA GRAVAÇÃO DE IMAGENS E ÁUDIO, DAS OPERAÇÕES DE RECEPÇÃO E PESAGEM DO MATERIAL RECEBIDO PELO ATERRO SANITÁRIO MUNICIPAL; BEM COMO DE SE DISPONIBILIZAR UM EMPREGADO PÚBLICO MUNICIPAL PARA EXERCER A FUNÇÃO DE OPERADOR DE BALANÇA NO LOCAL; E AINDA, QUE ENVIE A ESTA CASA RELATÓRIO DO VOLUME DE MATERIAL RECEBIDO MENSALMENTE E O VALOR PAGO À EMPRESA POR SEUS SERVIÇOS NOS ÚLTIMOS 12 MESES.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>Adriano Moreira, Adriano Moraes, Cabo Nunes , Cida Marcelino, Di Gianne Professor, Natinho, Nego da Saúde, Paulinho da Compuway, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3386/3386_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3386/3386_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE SAÚDE, ANTÔNIO JUAREZ DE CASTRO, QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE DE SE DISPONIBILIZAR  PROFISSIONAIS DA ÁREA DE ODONTOLOGIA, DO QUADRO DE EMPREGADOS DO MUNICÍPIO, PARA PRESTAR ASSISTÊNCIA, VIA CONVÊNIO, PELO MENOS UMA VEZ NA SEMANA, OU O QUE FOR VIÁVEL, À APAC &amp;#8211; ASSOCIAÇÃO DE PROTEÇÃO E ASSISTÊNCIAS AOS CONDENADOS, SITUADA NESTA CIDADE.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3387/3387_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3387/3387_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E GOVERNO, BEM COMO À SECRETÁRIA DE EDUCAÇÃO, QUE INFORMEM A ESTA CASA SOBRE A CONSTRUÇÃO DE UMA CRECHE NO BAIRRO AMÉRICO SILVA.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3388/3388_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3388/3388_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE TRANSPORTES E LIMPEZA PÚBLICA, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE COLOCAR UM REDUTOR DE VELOCIDADE NA RUA MATO GROSSO, PRÓXIMO AO CRUZAMENTO DESTA VIA COM A RUA RIO GRANDE DO NORTE, NESTA CIDADE. </t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3389/3389_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3389/3389_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ADIADA A VOTAÇÃO DO PROJETO DE LEI COMPLEMENTAR EM-14/2013 QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 042, DE 31 DE DEZEMBRO DE 2001 PARA INSTITUIR A NOTA FISCAL DE SERVIÇOS ELETRÔNICA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, PARA A PRÓXIMA REUNIÃO ORDINÁRIA. </t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3390/3390_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3390/3390_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI COMPLEMENTAR EM-10/2013 QUE &amp;#8220;ADEQUA O MAPA DE ZONEAMENTO DA LEI COMPLEMENTAR 060/2006 QUE DISPÕE SOBRE A INSTITUIÇÃO DO PLANO DIRETOR DO MUNICÍPIO DE LAGOA DA PRATA, DECÊNIO 2007-2016&amp;#8221;, BEM COMO O PROJETO DE LEI COMPLEMENTAR EM-17/2013 QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR 068/2007 E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3391/3391_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3391/3391_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO PRESIDENTE DO SINDICATO RURAL DE LAGOA DA PRATA SOLICITANDO AO MESMO QUE, EM ESPECIAL FAVOR, INFORME A ESTA CASA QUAIS AS NORMAS E ESTRATÉGIA FORAM UTILIZADAS PARA A DEFINIÇÃO DA QUANTIDADE DE INGRESSOS REFERENTES À MEIA ENTRADA PARA A 14ª EXPÔLAGOA, E QUE FORAM DISPONIBILIZADOS A QUEM POSSUI DIREITO AOS MESMOS.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3392/3392_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3392/3392_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO E AO SECRETÁRIO DE TRANSPORTES E LIMPEZA PÚBLICA QUE INFORMEM A ESTA CASA, SE HÁ A POSSIBILIDADE DE SE COLOCAR NOVAMENTE SISTEMA DE SOM NOS CAMINHÕES QUE FAZEM A COLETA DO LIXO EM NOSSA CIDADE, VISANDO ORIENTAR A POPULAÇÃO QUANTO AOS DIAS E HORÁRIOS EM QUE A COLETA É FEITA, BEM COMO, PARA QUE OS CIDADÃOS NÃO COLOQUEM LIXO NAS RUAS EM DIAS DE DOMINGO E FERIADOS, E AINDA, OUTRAS INFORMAÇÕES DE INTERESSE DA COMUNIDADE, E ATÉ MESMO PUBLICIDADE INSTITUCIONAL.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3393/3393_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3393/3393_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E GOVERNO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE DESIGNAR UM COORDENADOR PARA O CENTRO ESPECIALIZADO DE ATENDIMENTO À CRIANÇA E AO ADOLESCENTE &amp;#8211; CEAC, AO QUAL COMPETE A REALIZAÇÃO DE DIVERSAS ATIVIDADES VOLTADAS PARA ACOMPANHAMENTO, PREVENÇÃO E TRATAMENTO DE CRIANÇAS E ADOLESCENTES QUE APRESENTAM TRANSTORNOS QUE COMPROMETEM A INTERAÇÃO DESTES SUJEITOS COM O MEIO SÓCIO-FAMILIAR.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3394/3394_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3394/3394_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO O SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, PARA QUE COMPAREÇA A ESTA CASA, NA SEGUNDA REUNIÃO ORDINÁRIA IMEDIATAMENTE POSTERIOR À DATA DE RECEBIMENTO DO OFÍCIO DE CONVOCAÇÃO, NOS TERMOS DO ARTIGO 34 DA LEI ORGÂNICA MUNICIPAL, PARA TRATAR A RESPEITO DE ASSUNTOS LIGADOS À SUA ÁREA DE ATUAÇÃO, EM ESPECIAL DO PARQUE DOS BURITIS, SE HÁ ALGUM PROJETO VISANDO A DESTINAÇÃO DO ESPAÇO PARA MELHOR UTILIZAÇÃO POR PARTE DA POPULAÇÃO; E AINDA, SOBRE ALGUMAS QUESTÕES RELACIONADAS À ASCALP. </t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3395/3395_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3395/3395_texto_integral.pdf</t>
   </si>
   <si>
     <t>, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO ILUSTRE SECRETÁRIO DE TRANSPORTES E LIMPEZA URBANA, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA CASA SE HÁ, DENTRE AS AÇÕES A SEREM EXECUTADAS PELA REFERIDA PASTA, ALGUMA VISANDO A RECUPERAÇÃO DA SINALIZAÇÃO DE SOLO DOS REDUTORES DE VELOCIDADE EXISTENTES NAS VIAS PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3397/3397_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3397/3397_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE SAÚDE, ANTÔNIO JUAREZ DE CASTRO, QUE INFORME A ESTA CASA SE JÁ FOI TOMADA ALGUMA PROVIDÊNCIA QUANTO À FALTA DE MEDICAMENTOS CONTROLADOS NA FARMACINHA DO CAPS &amp;#8211; CENTRO DE ATENÇÃO PSICOSSOCIAL.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3398/3398_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3398/3398_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ADIADA A VOTAÇÃO DO PROJETO DE RESOLUÇÃO 03/2013 QUE &amp;#8220;REJEITA AS CONTAS DO MUNICÍPIO DE LAGOA DA PRATA &amp;#8211; EXERCÍCIO 2003&amp;#8221;, PARA A REUNIÃO ORDINÁRIA DO DIA 17 DE JUNHO DE 2013._x000D_
  		REQUER AINDA, SEJA ADIADA A VOTAÇÃO DO PROJETO DE LEI COMPLEMENTAR EM-14/2013 QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 042, DE 31 DE DEZEMBRO DE 2001 PARA INSTITUIR A NOTA FISCAL DE SERVIÇOS ELETRÔNICA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, PARA A PRÓXIMA REUNIÃO ORDINÁRIA.  _x000D_
 </t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3399/3399_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3399/3399_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO PRESIDENTE DA FUNDAÇÃO SÃO CARLOS, SEDIADA NESTA CIDADE, SOLICITANDO AO MESMO QUE EM ESPECIAL FAVOR, COMPAREÇA A ESTA CASA, JUNTAMENTE COM A DIRETORA ADMINISTRATIVA, SENHORA DANIELLE SILVA SARAIVA, EM REUNIÃO ORDINÁRIA A SER AGENDADA, PARA ESCLARECEREM ASSUNTOS LIGADOS À FUNDAÇÃO QUE PRESIDE, EM ESPECIAL A SAÚDE FINANCEIRA DA ENTIDADE, BEM COMO A SITUAÇÃO DO CTI.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3400/3400_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3400/3400_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO O SECRETÁRIO MUNICIPAL DE SAÚDE, ANTÔNIO JUAREZ DE CASTRO, PARA QUE COMPAREÇA A ESTA CASA, NA SEGUNDA REUNIÃO ORDINÁRIA IMEDIATAMENTE POSTERIOR À DATA DE RECEBIMENTO DO OFÍCIO DE CONVOCAÇÃO, NOS TERMOS DO ARTIGO 34 DA LEI ORGÂNICA MUNICIPAL, PARA TRATAR A RESPEITO DE ASSUNTOS LIGADOS À SUA ÁREA DE ATUAÇÃO, EM ESPECIAL QUANTO À PRESTAÇÃO DE CONTAS APRESENTADA EM AUDIÊNCIA PÚBLICA, TENDO EM VISTA ALGUMAS DÚVIDAS QUE AINDA RESTARAM.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE SAÚDE, ANTÔNIO JUAREZ DE CASTRO, QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE DE SE REATIVAR OS CONSULTÓRIOS ODONTOLÓGICOS DAS ESFS (ANTIGOS PSFS &amp;#8211; PROGRAMA DE SAÚDE DA FAMÍLIA)._x000D_
 </t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3402/3402_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3402/3402_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO DEPUTADO ESTADUAL TIAGO ULISSES SOLICITANDO AO MESMO QUE ENVIDE ESFORÇOS NO SENTIDO DE INTERVIR JUNTO À SECRETARIA DE FAZENDA DO ESTADO DE MINAS GERAIS A RESPEITO DOS REPASSES PROVENIENTES DAS MULTAS DE TRÂNSITO DE LAGOA DA PRATA._x000D_
 	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3403/3403_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3403/3403_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, QUE ENVIE A ESTA CASA, RELAÇÃO COM O NOME DOS EMPREGADOS PÚBLICOS MUNICIPAIS QUE RECEBEM ADICIONAL DE INSALUBRIDADE, BEM COMO CÓPIA DOS LAUDOS OU DOCUMENTOS PRÓPRIOS QUE FUNDAMENTAM O PAGAMENTO OU NÃO DO REFERIDO ADICIONAL.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3404/3404_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3404/3404_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO O SECRETÁRIO MUNICIPAL DE TRANSPORTES E LIMPEZA PÚBLICA, PAULO INÁCIO DA FONSECA, PARA QUE COMPAREÇA A ESTA CASA, NA SEGUNDA REUNIÃO ORDINÁRIA IMEDIATAMENTE POSTERIOR À DATA DE RECEBIMENTO DO OFÍCIO DE CONVOCAÇÃO, NOS TERMOS DO ARTIGO 34 DA LEI ORGÂNICA MUNICIPAL, PARA TRATAR A RESPEITO DE ASSUNTOS LIGADOS À SUA ÁREA DE ATUAÇÃO, EM ESPECIAL QUANTO À LIMPEZA PÚBLICA, SINALIZAÇÃO DAS VIAS PÚBLICAS, INCLUSIVE DOS REDUTORES DE VELOCIDADE, E AINDA, PROJETOS A SEREM IMPLANTADOS NO CORRENTE ANO, DENTRO DA REFERIDA SECRETARIA.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3405/3405_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3405/3405_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-41/2013, QUE &amp;#8220;REGULA NO PODER EXECUTIVO MUNICIPAL O ACESSO À INFORMAÇÃO PREVISTO NO INCISO XXXIII DO ART. 5º. NO INCISO II DO § 3º DO ART. 37 E NO § 2º DO ART. 216 DA CONSTITUIÇÃO FEDERAL&amp;#8221; E PROJETO DE LEI EM-43/2013, QUE &amp;#8220;ALTERA A LEI 1463/2007&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3406/3406_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3406/3406_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO MUNICIPAL DE OBRAS, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR OBRAS PARA ESCOAMENTO DE ÁGUA NA AVENIDA GETÚLIO VARGAS, NO BAIRRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3407/3407_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3407/3407_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE OBRAS E URBANISMO, CARLOS BRASIL GUADALUPE, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE CALÇAR TRECHO DA AVENIDA BENEDITO VALADARES, COMPREENDIDO ENTRE A RUA CASSIMIRO DE ABREU E A PONTE EXISTENTE NA PRÓPRIA AVENIDA, NA DIVISA DOS BAIRROS AMÉRICO SILVA E GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3408/3408_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3408/3408_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE OBRAS E URBANISMO, CARLOS BRASIL GUADALUPE, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR UMA MELHORIA NA ILUMINAÇÃO DA PRAÇA DONA ALEXANDRINA (PRAÇA DO ANTIGO MUSEU), SITUADA NO BAIRRO SANTA ALEXANDRINA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3409/3409_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3409/3409_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO À SENHORA ANA CLÁUDIA LUSTOSA, AGRADECENDO A ATENÇÃO DISPENSADA A ESTE VEREADOR, E AINDA SOLICITANDO À MESMA QUE ENCAMINHE UMA QUANTIDADE MAIOR DE MATERIAL PARA DIVULGAÇÃO DAS ATIVIDADES DO PLENARINHO, DA CÂMARA DOS DEPUTADOS, PARA QUE POSSAMOS TRABALHAR JUNTO A UM NÚMERO MAIS ABRANGENTE DE ALUNOS NAS ESCOLAS.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3410/3410_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3410/3410_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO A EMPREGADA PÚBLICA MUNICIPAL MARIA CRISTINA RODRIGUES DOS SANTOS, BIOQUÍMICA E FARMACÊUTICA RESPONSÁVEL PELA FARMACINHA PÚBLICA MUNICIPAL, PARA QUE COMPAREÇA A ESTA CASA, NA SEGUNDA REUNIÃO ORDINÁRIA IMEDIATAMENTE POSTERIOR À DATA DE RECEBIMENTO DO OFÍCIO DE CONVOCAÇÃO, NOS TERMOS DO ARTIGO 34 DA LEI ORGÂNICA MUNICIPAL, PARA TRATAR A RESPEITO DE ASSUNTOS LIGADOS À FARMACINHA PÚBLICA  MUNICIPAL. _x000D_
  	DE PREFERÊNCIA, QUE A MESMA VENHA A ESTA CASA NA MESMA DATA EM QUE AQUI COMPARECERÁ O SECRETÁRIO MUNICIPAL DE SAÚDE, SR. ANTÔNIO JUAREZ DE CASTRO, EM ATENDIMENTO AO REQUERIMENTO N.º 137/2013, DE AUTORIA DA VEREADORA QUELLI CÁSSIA COUTO. </t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3411/3411_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3411/3411_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA CASA SE HÁ INTENÇÃO DE RETIRAR A FEIRA DE VERDURAS E LEGUMES DA RUA PROFESSOR JACINTO RIBEIRO, E SE EXISTIR TAL INTENÇÃO, QUE INFORME O LOCAL EM QUE A MESMA SERÁ TRANSFERIDA E QUAIS OS MOTIVOS DA MUDANÇA. </t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3412/3412_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3412/3412_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE FAZENDA QUE INFORME A ESTA CASA, SE HÁ A POSSIBILIDADE DE SE REALIZAR UM ESTUDO PARA A CONCESSÃO DE ISENÇÃO PARCIAL DO VALOR DO IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA &amp;#8211; IPTU, PARA CONTRIBUINTES QUE MANTENHAM EM FRENTE A SEUS IMÓVEIS PELO MENOS DUAS ÁRVORES.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-44/2013 QUE &amp;#8220;ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, BEM COMO O PROJETO DE LEI EM-45/2013 QUE &amp;#8220;ABRE CRÉDITO ESPECIAL ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3414/3414_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3414/3414_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE RESOLUÇÃO Nº 04/2013 QUE &amp;#8220;ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE LAGOA DA PRATA &amp;#8211; RESOLUÇÃO 462/2004&amp;#8221; SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3415/3415_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3415/3415_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO DIRETOR REGIONAL DOS CORREIOS, SR. JOSÉ PEDRO DE AMENGOL FILHO, SOLICITANDO AO MESMO QUE EM ESPECIAL FAVOR, INFORME AOS VEREADORES E TODA POPULAÇÃO DO MUNICÍPIO SOBRE A DIFICULDADE QUE OS CARTEIROS TÊM ENCONTRADO PARA ENTREGAR CORRESPONDÊNCIAS NAS RESIDÊNCIAS DO CONJUNTO HABITACIONAL CLARA HENRIQUE LUCIANO, NO BAIRRO MARÍLIA, BEM COMO NO BAIRRO PARADISO, NESTA CIDADE, VISTA QUE ESTES MORADORES NÃO VÊM RECEBENDO SUAS CORRESPONDÊNCIAS REGULARMENTE._x000D_
  		REQUER AINDA, QUE NO MESMO OFÍCIO SEJA SOLICITADO UM AGENDAMENTO DE ATENDIMENTO PARA QUE O DIRETOR POSSA RECEBER O VEREADOR INFRA-ASSINADO. _x000D_
 </t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3416/3416_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3416/3416_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO O DIRETOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA &amp;#8211; SAAE/LP, SR. ASTÁCIO CORREA NETO, PARA QUE COMPAREÇA A ESTA CASA, NA SEGUNDA REUNIÃO ORDINÁRIA IMEDIATAMENTE POSTERIOR À DATA DE RECEBIMENTO DO OFÍCIO DE CONVOCAÇÃO, NOS TERMOS DO ARTIGO 34 DA LEI ORGÂNICA MUNICIPAL, PARA PRESTAR ESCLARECIMENTOS SOBRE ASSUNTOS RELACIONADOS À AUTARQUIA MUNICIPAL, ESPECIALMENTE, QUANTO ÀS OBRAS DE AMPLIAÇÃO, NOVAS CAIXAS DE ÁGUA, ESTAÇÃO DE TRATAMENTO DE ESGOTO.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3417/3417_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3417/3417_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE OBRAS E URBANISMO, CARLOS BRASIL GUADALUPE, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE MELHORA NA ILUMINAÇÃO DA PRAÇA EXISTENTE NO ENTORNO DA QUADRA DE ESPORTES SITUADA NO BAIRRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3418/3418_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3418/3418_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL CONVOCANDO A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, PAULENE MÁRCIA ANDRADE, PARA QUE COMPAREÇA A ESTA CASA, NA SEGUNDA REUNIÃO ORDINÁRIA IMEDIATAMENTE POSTERIOR À DATA DE RECEBIMENTO DO OFÍCIO DE CONVOCAÇÃO, NOS TERMOS DO ARTIGO 34 DA LEI ORGÂNICA MUNICIPAL, PARA TRATAR DE ASSUNTOS LIGADOS À SUA ÁREA DE ATUAÇÃO, EM ESPECIAL:_x000D_
  		1 &amp;#8211; COMO ESTÁ SENDO IMPLANTADO O PIP &amp;#8211; PLANO DE INTERVENÇÃO PEDAGÓGICO &amp;#8211; NO MUNICÍPIO E QUAIS SEUS OBJETIVOS;_x000D_
  		2 &amp;#8211; SITUAÇÃO DO ESTUDO PARA ELABORAÇÃO DO PLANO DE CARREIRA DOS PROFISSIONAIS DA EDUCAÇÃO, SE HÁ ESTA PREOCUPAÇÃO POR PARTE DA ADMINISTRAÇÃO MUNICIPAL;_x000D_
  		3 &amp;#8211; COMO ESTÃO AS OBRAS PARA A CONSTRUÇÃO DE UMA CRECHE POR MEIO DO PROGRAMA NACIONAL DE REESTRUTURAÇÃO E AQUISIÇÃO DE EQUIPAMENTOS PARA A REDE ESCOLAR PÚBLICA DE EDUCAÇÃO INFANTIL &amp;#8211; PROINFÂNCIA. _x000D_
 </t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3419/3419_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3419/3419_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">, SEJA NOMEADA UMA COMISSÃO ESPECIAL PARA TRATAR A RESPEITO DA SEGURANÇA PÚBLICA MUNICIPAL, EM ESPECIAL QUANTO À GUARDA CIVIL MUNICIPAL, NOS TERMOS DOS ARTIGOS 69 E SEGUINTES DO REGIMENTO INTERNO DESTA CASA. _x000D_
 _x000D_
  		REQUER AINDA, QUE O VEREADOR AO FINAL ASSINADO SEJA NOMEADO COMO MEMBRO DA MENCIONADA COMISSÃO._x000D_
 </t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3420/3420_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3420/3420_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI COMPLEMENTAR EM- 14/2013 QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 42, DE 31 DE DEZEMBRO DE 2001 PARA INSTITUIR A NOTA FISCAL DE SERVIÇOS ELETRÔNICA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; E O PROJETO DE LEI EM-46/2013 QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À ENTIDADE QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.	</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3421/3421_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3421/3421_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, QUE INFORME A ESTA CASA TEM CONHECIMENTO DE ONDE SE ENCONTRAM OS MATERIAIS RECICLADOS UTILIZADOS COMO ENFEITES DE NATAL, EM NOSSA CIDADE, NO ANO DE 2011</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3422/3422_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3422/3422_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE OBRAS E URBANISMO, SR. CARLOS BRASIL GUADALUPE, QUE INFORME A ESTA CASA OS MOTIVOS PELOS QUAIS AS OBRAS DO CAMPO DE FUTEBOL DO DISTRITO DE MARTINS GUIMARÃES, NESTE MUNICÍPIO, ENCONTRAM-SE PARADAS.   </t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3423/3423_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3423/3423_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE SAÚDE, ANTÔNIO JUAREZ DE CASTRO, QUE INFORME A ESTA CASA COMO VEM SENDO FEITA A CONTRATAÇÃO DE TÉCNICO PARA MANUTENÇÃO EM APARELHOS ODONTOLÓGICOS.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3424/3424_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3424/3424_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE SAÚDE, ANTÔNIO JUAREZ DE CASTRO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DA SECRETARIA DE SAÚDE COMUNICAR, COM NO MÍNIMO DOIS DIAS DE ANTECEDÊNCIA, SE HAVERÁ OU NÃO VAGA NO TRANSPORTE OFERECIDO PELO MUNICÍPIO PARA BELO HORIZONTE E/OU DIVINÓPOLIS AOS USUÁRIOS DESTE SERVIÇO, TANTO DO SUS, QUANTO CONVENIADOS E PLANOS PARTICULARES.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>Nego da Saúde, Di Gianne Professor</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3425/3425_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3425/3425_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO ILUSTRE DEPUTADO ESTADUAL FABIANO TOLENTINO, SOLICITANDO AO MESMO, ESPECIAL FAVOR, NO SENTIDO DE ENVIDAR ESFORÇOS PARA O ENVIO DE RECURSOS PARA A CONSTRUÇÃO DE UMA PISTA DE SKATE NO MUNICÍPIO, BEM COMO DE UMA QUADRA POLIESPORTIVA COBERTA NO BAIRRO CHICO MIRANDA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3426/3426_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3426/3426_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL CONVOCANDO O SECRETÁRIO MUNICIPAL DE TRANSPORTES E LIMPEZA PÚBLICA, SR. PAULO INÁCIO DA FONSECA, PARA QUE COMPAREÇA A ESTA CASA, NA SEGUNDA REUNIÃO ORDINÁRIA IMEDIATAMENTE POSTERIOR À DATA DE RECEBIMENTO DO OFÍCIO DE CONVOCAÇÃO, NOS TERMOS DO ARTIGO 34 DA LEI ORGÂNICA MUNICIPAL, A FIM DE PRESTAR ESCLARECIMENTOS SOBRE O TRANSPORTE COLETIVO PÚBLICO DE LAGOA DA PRATA. _x000D_
  		REQUER AINDA, QUE SEJA ENVIADO OFÍCIO CONVIDANDO O GERENTE DA EMPRESA EXPRESSO LAGOENSE, SR. AILTON PARREIRAS SOARES, PARA QUE COMPAREÇA A ESTA CASA JUNTAMENTE COM O SECRETÁRIO MUNICIPAL DE TRANSPORTES E LIMPEZA PÚBLICA, PARA TRATAR DO MESMO ASSUNTO ACIMA CITADO._x000D_
 </t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3427/3427_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3427/3427_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE  LEI EM-47/2013, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A APROVAR PROJETOS DE CONDOMÍNIO HORIZONTAL DE LOTES NO PERÍMETRO URBANO DO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221;,  EM-48/2013 E EM-49/2013, QUE &amp;#8220;AUTORIZAM O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS ÀS ENTIDADES QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221; E O  PROJETO DE RESOLUÇÃO Nº 06/2013, QUE &amp;#8220;DISPÕE SOBRE A POLÍTICA DE ARQUIVAMENTO DE DOCUMENTOS PÚBLICOS NA CÂMARA MUNICIPAL DE LAGOA DA PRATA&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.	</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3428/3428_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3428/3428_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-51/2013, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL DE LAGOA DA PRATA A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.	</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3429/3429_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3429/3429_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO QUE O SECRETÁRIO MUNICIPAL DE OBRAS, SR. CARLOS BRASIL GUADALUPE, INFORME A ESTA CASA SE EXISTE ALTERNATIVA EFICIENTE PARA SER ADOTADA NA JUNÇÃO DOS REDUTORES DE VELOCIDADE (TIPO &amp;#8220;QUEBRA-MOLAS&amp;#8221;) E O MEIO-FIO, PARA SUBSTITUIR O ATUAL PROCEDIMENTO DE DEIXAR ESPAÇO PARA ESCOAMENTO DAS ENXURRADAS._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3430/3430_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3430/3430_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE DO MUNICÍPIO FIRMAR COM O CENTRO DE RECUPERAÇÃO TERAPÊUTICO DA CIDADE DE LAGOA DA PRATA &amp;#8211; MG, TERMO DE CESSÃO DE USO OU OUTRO INSTRUMENTO APROPRIADO, DE UM IMÓVEL DE PROPRIEDADE DA MUNICIPALIDADE, PARA QUE REFERIDA ENTIDADE SE INSTALE E PRESTES SEUS RELEVANTES SERVIÇOS À COMUNIDADE LAGOPRATENSE.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE SAÚDE, SR. ANTÔNIO JUAREZ DE CASTRO, QUE INFORME A ESTA CASA SE EXISTEM PROJETOS A SEREM EXECUTADOS PARA A MELHORIA DA PRESTAÇÃO DOS SERVIÇOS PÚBLICOS NA FARMACINHA MUNICIPAL, EM ESPECIAL PARA AS SEGUINTES QUESTÕES: - MUDANÇA DE LOCAL; - DISPONIBILIZAÇÃO DE UM FARMACÊUTICO PARA ATENDIMENTO NA PARTE DA MANHÃ; - COLOCAÇÃO DE MAIS DOIS EMPREGADOS PÚBLICOS NO ATENDIMENTO AO POVO; - IGUALDADE DE TRATAMENTO E ATENDIMENTO PARA TODOS; - IMPLANTAÇÃO DE UMA MELHOR POLÍTICA DE ESCLARECIMENTO AO PÚBLICO, COM INFORMAÇÃO DOS DOCUMENTOS QUE O CIDADÃO PRECISA LEVAR PARA SER ATENDIDO, COMO A CARTEIRA DE IDENTIDADE; - TRABALHO JUNTO AOS MÉDICOS PARA QUE AS RECEITAS SEJAM PRESCRITAS COM LETRAS LEGÍVEIS; - EVITAR QUE AS AGENTES DE SAÚDE PREENCHAM OS RECEITUÁRIOS MÉDICOS, BEM COMO QUE OS MÉDICOS APENAS ASSINEM TAIS DOCUMENTOS SEM A DEVIDA CONFERÊNCIA; - PAGAMENTO DE INSALUBRIDADE PARA OS PROFISSIONAIS QUE TÊM CONTATO COM OS PACIENTES; - PROGRESSÃO SALARIAL DOS PROFISSIONAIS DA FARMACINHA, BEM COMO DOS DEMAIS EMPREGADOS DO QUADRO DA PREFEITURA._x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3432/3432_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3432/3432_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE DO MUNICÍPIO REPASSAR RECURSOS À ASSOCIAÇÃO DE CATADORES DE PAPEL, PAPELÃO E DE MATERIAIS REAPROVEITÁVEIS DE LAGOA DA PRATA &amp;#8211; ASCALP, INSCRITA NO CNPJ SOB O Nº 05.318.859/0004-67, VISANDO O PAGAMENTO DAS CONTRIBUIÇÕES PREVIDENCIÁRIAS DE SEUS ASSOCIADOS, POR MEIO DE CONTRIBUIÇÃO OU OUTRA MODALIDADE.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3433/3433_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3433/3433_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E LIMPEZA URBANA, PAULO INÁCIO DA FONSECA, QUE INFORME A ESTA CASA O MOTIVO PELO QUAL OS EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL - EPIS - DOS EMPREGADOS PÚBLICOS QUE TRABALHAM NA LIMPEZA URBANA DIÁRIA AINDA NÃO FORAM COMPRADOS. </t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3434/3434_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3434/3434_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE SAÚDE, ANTÔNIO JUAREZ DE CASTRO, QUE ENVIE A ESTA CASA CÓPIA DAS FOLHAS DE PONTO DOS PROFISSIONAIS QUE TRABALHAM NAS USFS, TAIS COMO: MÉDICOS, ENFERMEIROS, TÉCNICOS, AUXILIARES E AGENTES, REFERENTES AOS ÚLTIMOS DOIS MESES._x000D_
  	QUE TAMBÉM INFORME SE HÁ POSSIBILIDADE DE SE INSTALAR PONTO ELETRÔNICO DE REGISTRO DE ENTRADA E SAÍDA DO TRABALHO, NAS REFERIDAS UNIDADES._x000D_
 </t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3435/3435_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3435/3435_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE SAÚDE, ANTÔNIO JUAREZ DE CASTRO, QUE INFORME A ESTA CASA ONDE SE ENCONTRA O APARELHO DE ULTRASSONOGRAFIA ADQUIRIDO PELO MUNICÍPIO COM RECURSOS DEVOLVIDOS PELA CÂMARA MUNICIPAL E OS MOTIVOS PELOS QUAIS REFERIDO APARELHO AINDA NÃO ESTÁ FUNCIONANDO EM ATENDIMENTO À POPULAÇÃO</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3436/3436_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3436/3436_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA DISPENSADA AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-050/2013, QUE &amp;#8220;AUTORIZA PRORROGAÇÃO DE CONTRATOS DA SECRETARIA MUNICIPAL DE SAÚDE&amp;#8221;, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.	</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3437/3437_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3437/3437_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE FAZENDA, QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE DE SE REVOGAR O DECRETO N.º 178/2013 QUE &amp;#8220;REGULAMENTA O IMPOSTO SOBRE TRANSMISSÃO 'INTER VIVOS', A BENS IMÓVEIS E DE DIREITOS REAIS&amp;#8221;, E POR CONSEQUÊNCIA A TABELA DE REFERÊNCIA UTILIZADA PARA ARBITRAMENTO DE VALORES BASE DE CÁLCULO NA COBRANÇA DO ITBI.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3438/3438_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3438/3438_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE DESPORTOS,  GILFAR ALVES RIBEIRO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE TRANSFERIR AS ATIVIDADES DO PROJETO &amp;#8220;GINÁSTICA DA TERCEIRA DA IDADE&amp;#8221;, QUE ATUALMENTE SE REALIZAM NO  SALÃO SÃO VICENTE, NO BAIRRO CHICO MIRANDA, PARA O SALÃO ONDE ERAM DESENVOLVIDAS AS ATIVIDADES DO PETI, SITUADO AO LADO DA CRECHE TIA MARIA OLÍVIA, NA AV. VEREADOR CHICO FERREIRA, TAMBÉM NO BAIRRO CHICO MIRANDA, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3439/3439_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3439/3439_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE ENVIE A ESTA CASA CÓPIA DO TERMO DE PERMISSÃO / AUTORIZAÇÃO DE USO - OU OUTRO INSTRUMENTO PRÓPRIO - DA CALÇADA DA PRAÇA OLÍMPIO PINTO RIBEIRO, CONHECIDA COMO &amp;#8220;PRAÇA DO CRUZEIRO&amp;#8221;, PARA A COLOCAÇÃO DE UMA BANCA DE JORNAIS E REVISTAS.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3440/3440_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3440/3440_texto_integral.pdf</t>
   </si>
   <si>
     <t>, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE OBRAS E URBANISMO, CARLOS BRASIL GUADALUPE, QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE  DE REFORMA NA PONTE SOBRE O RIO SANTANA, LOCALIZADA PRÓXIMO À ESTRADA DE TERRA DA USINA LOUIS DREYFUS COMMODITIES &amp;#8211; LDC BIOENERGIA S/A, QUE LIGA O MUNICÍPIO DE LAGOA DA PRATA AO MUNICÍPIO DE JAPARAÍBA.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3441/3441_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3441/3441_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE DO PREFEITO  ENVIAR A ESTA CASA, PROJETO DE LEI COMPLEMENTAR VISANDO A ALTERAÇÃO DA LEI COMPLEMENTAR MUNICIPAL N.º 03/1991, DE MODO A REDUZIR A JORNADA DE TRABALHO DOS EMPREGADOS PÚBLICOS MUNICIPAIS PARA SEIS HORAS DIÁRIAS, TENDO EM VISTA QUE NA PRÁTICA A MESMA JÁ FOI ADOTADA. </t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Paulinho da Compuway, Di Gianne Professor</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3442/3442_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3442/3442_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,  ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE CULTURA, LUIZ RICARDO LIMA COSTA, QUE INFORME A ESTA CASA SE HÁ POR PARTE DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL A INTENÇÃO DE SE REALIZAR O FESTIVAL DO PEIXE NO CORRENTE ANO, COMO VINHA ACONTECENDO NOS ÚLTIMOS ANOS. </t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3443/3443_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3443/3443_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">, SEJA DISPENSADA AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-039/2013, QUE &amp;#8220;DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2014 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; E O PROJETO DE LEI EM-056/2013, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUIÇÃO E AUXÍLIO ÀS ENTIDADES QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.	</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3470/3470_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3470/3470_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI COMPLEMENTAR CM-08/2013 QUE &amp;#8220;PROÍBE O PLANTIO DE CANA-DE-AÇÚCAR EM ÁREA URBANIZADA&amp;#8221;, O PROJETO DE LEI COMPLEMENTAR EM-016/2013 QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 42, DE 31 DE DEZEMBRO DE 2001, PARA ADEQUAR O ISSQN A LEI COMPLEMENTAR Nº 116/2003 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; E O PROJETO DE LEI EM-058/2013 QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL E AUXÍLIO À ENTIDADE QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.	</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3471/3471_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3471/3471_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,  ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE UM REAJUSTE NO VALOR DA BOLSA CONCEDIDA AOS ESTAGIÁRIOS DA PREFEITURA MUNICIPAL DE LAGOA DA PRATA E O MOTIVO PELO QUAL AINDA NÃO HOUVE CITADO REAJUSTE NO DECORRER DOS ÚLTIMOS DOIS ANOS.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3472/3472_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3472/3472_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO O SECRETÁRIO MUNICIPAL DA FAZENDA, MÁRCIO APARECIDO AMORIM, PARA QUE COMPAREÇA A ESTA CASA, NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, PARA TRATAR A RESPEITO DE ASSUNTOS LIGADOS À SUA ÁREA DE ATUAÇÃO, EM ESPECIAL QUANTO AO AUMENTO DE VALORES NA AVALIAÇÃO DE IMÓVEIS MUNICIPAIS PARA EFEITO DE COBRANÇA DO IMPOSTO DE TRANSFERÊNCIA DE BENS IMÓVEIS &amp;#8220;INTER VIVOS&amp;#8221; - ITBI E POR FIM, QUANTO À FUTURA COBRANÇA DO IPTU.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3473/3473_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3473/3473_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AOS SECRETÁRIOS DE FAZENDA E ADMINISTRAÇÃO E GOVERNO, RESPECTIVAMENTE, MÁRCIO APARECIDO AMORIM E JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORMEM A ESTA CASA, SE A &amp;#8220;VERBA ESTADUAL DE FUNDO PERDIDO&amp;#8221;, NO VALOR DE R$ 1.000.000,00 (UM MILHÃO DE REAIS), JÁ FOI DEPOSITADA EM CONTA DA PREFEITURA DE LAGOA DA PRATA, BEM COMO SE REFERIDO RECURSO SERÁ UTILIZADO PARA PAVIMENTAÇÃO E SE POSITIVA A RESPOSTA, QUAIS VIAS PÚBLICAS SERÃO PAVIMENTADAS E QUANDO SE INICIARÃO AS OBRAS.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Quelli Cássia Couto, Di Gianne Professor</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3474/3474_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3474/3474_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,  ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO MUNICIPAL DE SAÚDE, ANTÔNIO JUAREZ DE CASTRO, QUE INFORME A ESTA CASA O MOTIVO PELO QUAL NÃO ATENDEU O PEDIDO DO CONSELHO TUTELAR DESTA CIDADE EM REALIZAR UMA REUNIÃO COM OS MESMOS, JUNTAMENTE COM OS COORDENADORES DO PRONTO ATENDIMENTO MUNICIPAL DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3475/3475_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3475/3475_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO À FUNCIONÁRIA DA COMPANHIA ENERGÉTICA DE MINAS GERAIS &amp;#8211; CEMIG, SRA. DINORALVA, DESIGNADA PARA TRATAR COM OS VEREADORES SOBRE ASSUNTOS LIGADOS AO MUNICÍPIO DE LAGOA DA PRATA, SOLICITANDO À MESMA QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE FAZER UMA REVISÃO EM TODA A REDE DE ENERGIA ELÉTRICA DE LAGOA DA PRATA, BEM COMO A DEVIDA MANUTENÇÃO, COM SUBSTITUIÇÃO DE POSTES, LUMINÁRIAS, LÂMPADAS, ETC..., CASO NECESSÁRIO, AINDA NO PRESENTE ANO.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3476/3476_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3476/3476_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO CHEFE DO SETOR DE  VIGILÂNCIA SANITÁRIA, ROBSON MORAES, QUE INFORME A ESTA CASA SE EXISTE ALGUM PROJETO A SER EXECUTADO, OU EM EXECUÇÃO, VISANDO A RETIRADA DOS CACHORROS QUE ANDAM PELAS VIAS PÚBLICAS, BEM COMO PARA A CASTRAÇÃO DOS MESMOS. </t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>Cida Marcelino, Di Gianne Professor</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3477/3477_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3477/3477_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSULTADO O PLENÁRIO, QUE A PRIMEIRA REUNIÃO DO PROGRAMA &amp;#8220;CÂMARA ITINERANTE&amp;#8221; - QUE SERIA  NA PRIMEIRA TERÇA-FEIRA DO MÊS DE AGOSTO, DIA 07/08/2013 - SEJA ADIADA PARA A SEGUNDA TERÇA-FEIRA DESTE MESMO MÊS, DIA 13/08/2013, ÀS 19 HORAS.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3478/3478_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3478/3478_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE MEIO AMBIENTE, JOÃO NOGUEIRA DA SILVA JÚNIOR, QUE INFORME A ESTA CASA QUAL O MONTANTE DE RECURSOS DEPOSITADO NA CONTA ESPECIAL DO FUNDO MUNICIPAL DE MEIO AMBIENTE PROVENIENTE DA OBRIGAÇÃO AMBIENTAL DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO &amp;#8211; SAAE, CONFORME ART. 2º DA LEI ESTADUAL N.º 12.503/1997 &amp;#8211; LEI PAULO PIAU - E AINDA, SE ESTE VALOR JÁ ESTÁ SENDO INVESTIDO E EM CASO DE RESPOSTA NEGATIVA, QUAL O PLANEJAMENTO PARA SUA UTILIZAÇÃO.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3479/3479_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3479/3479_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE DIRETOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO &amp;#8211; SAAE-LP, ASTÁCIO CORREA NETO, QUE INFORME A ESTA CASA SE HÁ PREVISÃO PARA A CONTRATAÇÃO DO GESTA/UFMG - GRUPO DE ESTUDOS EM TEMÁTICAS AMBIENTAIS DA UNIVERSIDADE FEDERAL DE MINAS GERAIS &amp;#8211; OU ASSINATURA DE CONVÊNIO COM O MESMO, NO SENTIDO DE ELABORAR UM ESTUDO TÉCNICO A RESPEITO DO IMPACTO AMBIENTAL QUE ACONTECERIA NO MUNICÍPIO, A PARTIR DA POSSIBILIDADE DA VOLTA DAS ÁGUAS DO &amp;#8220;BREJÃO&amp;#8221;, CONFORME VENTILADO PELO PRÓPRIO DIRETOR EM REUNIÃO REALIZADA NESTA CASA DE LEIS._x000D_
    _x000D_
 </t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3480/3480_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3480/3480_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO ILUSTRE DIRETOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO &amp;#8211; SAAE-LP, ASTÁCIO CORREA NETO, QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DA REFERIDA AUTARQUIA MUNICIPAL REALIZAR INTERVENÇÕES NO SENTIDO DE CANALIZAR O CÓRREGO CHICO MESSIAS, NA RUA PARAÍBA, NO TRECHO ENTRE A AVENIDA BRASIL E A RUA SANTA CATARINA, NESTA CIDADE._x000D_
  		QUE INFORME AINDA, SE HÁ POSSIBILIDADE DE SE CANALIZAR REFERIDO CÓRREGO TAMBÉM NA RUA ALAGOAS, NO TRECHO ENTRE O BAIRRO SANTA EUGÊNIA II E A ÁREA CENTRAL DA CIDADE, ONDE FOI ABERTO NOVO LOTEAMENTO, DE MODO A PERMITIR A POSTERIOR ABERTURA DESTA RUA, DANDO NORMAL CONTINUIDADE A SEU CURSO.  _x000D_
 </t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3481/3481_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3481/3481_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE TRANSPORTES E LIMPEZA PÚBLICA, PAULO INÁCIO DA FONSECA, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE FAZER UMA LIMPEZA NO LOTE LOCALIZADO NA RUA TIRADENTES, AO LADO DA IGREJA NOSSA SENHORA DO ROSÁRIO, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE._x000D_
 QUE INFORME AINDA, SE HÁ POSSIBILIDADE DE SE REALIZAR UMA LIMPEZA NO DISTRITO DE MARTINS GUIMARÃES. _x000D_
 </t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3482/3482_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3482/3482_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO QUE INFORME A ESTA CASA SE REALMENTE OS EMPREGADOS PÚBLICOS DO MUNICÍPIO VOLTARÃO A CUMPRIR JORNADA DE TRABALHO DE 8 HORAS DIÁRIAS, E SE FOR POSITIVA A RESPOSTA, SE HÁ POSSIBILIDADE DE SE REVERTER A SITUAÇÃO COM A VOLTA DA JORNADA DE 6 HORAS DIÁRIAS O MAIS RÁPIDO POSSÍVEL. </t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3483/3483_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3483/3483_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE TRANSPORTES E LIMPEZA PÚBLICA, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE COLOCAR REDUTORES DE VELOCIDADE NA RUA AMAZONAS, PRÓXIMO À UNIDADE BÁSICA DE SAÚDE EDIL DOS SANTOS HANDAN, NO BAIRRO MONSENHOR ALFREDO DHOR, NESTA CIDADE. </t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3484/3484_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3484/3484_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE DESPORTOS,  GILFAR ALVES RIBEIRO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE ESTENDER OS PROJETOS &amp;#8220;GINÁSTICA DA TERCEIRA DA IDADE&amp;#8221; E &amp;#8220;ESPORTE NO BAIRRO&amp;#8221; AO DISTRITO DE MARTINS GUIMARÃES.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3485/3485_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3485/3485_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO O SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, PARA QUE COMPAREÇA A ESTA CASA, NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, PARA TRATAR A RESPEITO DE ASSUNTOS LIGADOS À SUA ÁREA DE ATUAÇÃO, EM ESPECIAL QUANTO À RECENTE ALTERAÇÃO DA JORNADA DE TRABALHO DOS EMPREGADOS PÚBLICOS MUNICIPAIS; E AINDA, MUNIDO DE DOCUMENTOS, INFORME O ATUAL PERCENTUAL DE GASTO COM PESSOAL NO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3486/3486_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3486/3486_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE OBRAS E URBANISMO, CARLOS BRASIL GUADALUPE, QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE DE SE COLOCAR 1,20 M DE ASFALTO DE CADA LADO DAS VIAS PÚBLICAS MUNICIPAIS QUE SE ENCONTRAM COM CALÇAMENTO.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3487/3487_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3487/3487_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE FAZENDA, QUE ENVIE A ESTA CASA UM RELATÓRIO CONTENDO INFORMAÇÕES A RESPEITO DAS TRANSFERÊNCIAS DE IMÓVEIS REALIZADAS NO MUNICÍPIO A PARTIR DA VIGÊNCIA DO DECRETO NÚMERO 178/2013 ATÉ A PRESENTE DATA, COM VALOR DA TRANSAÇÃO E MONTANTE DE RECURSOS RECOLHIDOS A TÍTULO DE ITBI._x000D_
 		QUE INFORME AINDA, SE NO MESMO PERÍODO HOUVE QUESTIONAMENTO POR PARTE DE ALGUM CONTRIBUINTE ACERCA DOS VALORES FIXADOS NA TABELA DE REFERÊNCIA PARA BASE DE CÁLCULO DO ITBI, E SENDO POSITIVA A RESPOSTA, SE FOI FEITA NOVA AVALIAÇÃO DO IMÓVEL E SE PREVALECEU OU NÃO O VALOR LANÇADO PELO CONTRIBUINTE. QUE SEJAM ENVIADAS CÓPIAS DAS REFERIDAS AVALIAÇÕES CASO EXISTAM._x000D_
 POR FIM, QUE INFORME SE HOUVE UM AUMENTO OU QUEDA NA ARRECADAÇÃO DO ITBI NESTE PERÍODO, ENCAMINHANDO RELATÓRIO E/OU DEMONSTRATIVO A RESPEITO._x000D_
 </t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>Adriano Moreira, Natinho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3488/3488_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3488/3488_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO PRESIDENTE DA FUNDAÇÃO SÃO CARLOS, SEDIADA NESTA CIDADE, SOLICITANDO AO MESMO QUE EM ESPECIAL FAVOR, COMPAREÇA A ESTA CASA, EM REUNIÃO ORDINÁRIA A SER AGENDADA, PARA ESCLARECER ASSUNTOS LIGADOS À FUNDAÇÃO QUE PRESIDE, EM ESPECIAL QUANTO À SAÚDE FINANCEIRA DA ENTIDADE, BEM COMO SE A MESMA JÁ TOMOU CONHECIMENTO SOBRE O SUPOSTO FECHAMENTO DO HOSPITAL SÃO JOÃO DE DEUS, SITUADO EM DIVINÓPOLIS - MG E SE DIANTE DA POSSIBILIDADE DE SER CONFIRMADA ESTA HIPÓTESE, JÁ TEM SE PREPARADO PARA UM FUTURO AUMENTO NA DEMANDA PARA A FUNDAÇÃO SÃO CARLOS.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>Paulinho da Compuway, Adriano Moraes, Adriano Moreira, Cabo Nunes , Cida Marcelino, Di Gianne Professor, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3489/3489_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3489/3489_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENCAMINHADO OFÍCIO AO EXCELENTÍSSIMO PROMOTOR DE JUSTIÇA, DR. LUÍS AUGUSTO DE REZENDE PENA, SOLICITANDO AO MESMO QUE REALIZE UMA AUDITORIA FINANCEIRA/CONTÁBIL NA FUNDAÇÃO SÃO CARLOS, BEM COMO APRESENTE A ESTA CASA UM PARECER SOBRE O ATUAL FUNCIONAMENTO DO CTI DO HOSPITAL SÃO CARLOS.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3490/3490_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3490/3490_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE SAÚDE, ANTÔNIO JUAREZ DE CASTRO, QUE INFORME A ESTA CASA SE EXISTE A POSSIBILIDADE DO MUNICÍPIO ADQUIRIR PELO MENOS TRÊS COMPUTADORES PARA SEREM UTILIZADOS NA FARMÁCIA PÚBLICA MUNICIPAL, VISANDO A MELHORIA NO ATENDIMENTO E MAIOR EFICIÊNCIA NA PRESTAÇÃO DOS SERVIÇOS.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3491/3491_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3491/3491_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO À DIRETORIA DA EMPRESA BIOSEV LOUIS DREYFUS COMMODITIES COMPANY, CONVIDANDO UM DE SEUS MEMBROS A COMPARECER NESTA CASA PARA EXPLICAR SOBRE AS ÚLTIMAS NOTÍCIAS VEICULADAS NOS MEIOS DE COMUNICAÇÃO, POR MEIO DE DENÚNCIA DA AAPA, NO QUE DIZ RESPEITO À DESCARGA DE PRODUTO TÓXICO NO RIO SANTANA._x000D_
  		QUE ESCLAREÇA AINDA DENÚNCIA DE DIVERSOS PESCADORES A RESPEITO DA PRESENÇA DE RESÍDUOS DESCONHECIDOS QUE ESTÃO DANIFICANDO AS REDES DE PESCA, PREJUDICANDO ASSIM SUAS ATIVIDADES.  _x000D_
 </t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3492/3492_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3492/3492_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE SAÚDE, ANTÔNIO JUAREZ DE CASTRO, QUE INFORME A ESTA CASA SE OS SERVIÇOS PRESTADOS PELA DA DRA. LETÍCIA LEMES F. DA SILVA, QUE OCUPA O CARGO DE PSIQUIATRA NO CEAC (CENTRO ESPECIALIZADO DE ATENDIMENTO A CRIANÇA), POR MEIO DE CONTRATO TEMPORÁRIO, SERÃO INTERROMPIDOS A PARTIR DE    1º DE OUTUBRO DO CORRENTE ANO, UMA VEZ QUE A AGENDA DE ATENDIMENTO DA MESMA SE ENCERRA NESTA DATA. CASO SEJA POSITIVA A RESPOSTA, JUSTIFICÁ-LA. _x000D_
  		QUE INFORME AINDA, QUAL SECRETARIA MUNICIPAL ESTÁ RESPONSÁVEL POR ESTE SERVIÇO (CEAC)._x000D_
 </t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3493/3493_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3493/3493_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À CONTROLADORA INTERNA, ALEXANDRA CARVALHO FONSECA, QUE ENVIE A ESTA CASA, CÓPIA DO CONVÊNIO N.º 11/2013, FIRMADO PELO MUNICÍPIO COM A FUNDAÇÃO SÃO CARLOS, BEM COMO CÓPIA DE TODOS OS DOCUMENTOS QUE COMPÕEM A PRESTAÇÃO DE CONTAS DA REFERIDA ENTIDADE, RELACIONADA AO CITADO CONVÊNIO, NO PERÍODO DE JANEIRO ATÉ A DATA ATUAL. </t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3494/3494_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3494/3494_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE TRANSPORTES E LIMPEZA PÚBLICA, BEM COMO À CHEFIA DO SETOR TRIBUTAÇÃO, FISCALIZAÇÃO E CADASTRO, QUE INFORMEM A ESTA CASA SE JÁ ESTÃO SENDO TOMADAS AS DEVIDAS PROVIDÊNCIAS PARA A NOTIFICAÇÃO DO PROPRIETÁRIO DE UM LOTE LOCALIZADO AO LADO DA IGREJA NOSSA SENHORA DO ROSÁRIO, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE, PARA QUE O MESMO CUMPRA A LEGISLAÇÃO MUNICIPAL QUANTO À LIMPEZA E CONSERVAÇÃO DOS LOTES PELOS PROPRIETÁRIOS.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3495/3495_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3495/3495_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AOS ILUSTRES SECRETÁRIOS MUNICIPAIS, CADA UM EM SUA RESPECTIVA ÁREA DE ATUAÇÃO, QUE INFORMEM O SEGUINTE:_x000D_
 1 &amp;#8211; SECRETÁRIA DE EDUCAÇÃO:_x000D_
 A) OS MOTIVOS PELOS QUAIS O BERÇÁRIO DO DISTRITO DE MARTINS GUIMARÃES FOI FECHADO;_x000D_
  B) SE É VERDADEIRA A INFORMAÇÃO DE QUE A ESCOLA HOJE EXISTENTE NO CITADO DISTRITO, EM UM FUTURO BEM PRÓXIMO, SERÁ DESATIVADA;_x000D_
 C) SE A EXISTÊNCIA DE UMA FÁBRICA DE COSMÉTICOS E UMA CALDEIRA AO LADO DA REFERIDA ESCOLA ESTÁ PREJUDICANDO O TRABALHO DOS PROFESSORES E O DESENVOLVIMENTO DOS ALUNOS. SE FOI REALIZADO ESTUDO PARA VERIFICAR SE HÁ RISCO OU NÃO PARA A SEGURANÇA DOS ALUNOS E PROFISSIONAIS QUE ALI TRABALHAM EM VIRTUDE DA SITUAÇÃO ACIMA CITADA._x000D_
 2 &amp;#8211; SECRETÁRIOS DE OBRAS E ADMINISTRAÇÃO:_x000D_
 A) SE HÁ PREVISÃO PARA A REALIZAÇÃO DA OBRA DE PAVIMENTAÇÃO DA ESTRADA QUE LIGA O DISTRITO DE MARTINS GUIMARÃES À MG &amp;#8211; 429;B) OS MOTIVOS PELOS.... </t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3498/3498_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3498/3498_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA DISPENSADA AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-070/2013 QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS ÀS ENTIDADES QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221; SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3499/3499_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3499/3499_texto_integral.pdf</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3500/3500_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3500/3500_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE SAÚDE, ANTÔNIO JUAREZ DE CASTRO, QUE INFORME A ESTA CASA A QUANTIDADE DE PACIENTES DIAGNOSTICADOS COM VÍRUS DA IMUNODEFICIÊNCIA HUMANA- HIV, ATUALMENTE, NO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>Adriano Moreira, Cida Marcelino</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3501/3501_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3501/3501_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA CASA A DATA PREVISTA PARA O INÍCIO DAS INSCRIÇÕES PARA O PROJETO DAS MORADIAS POPULARES, VIA PROGRAMA MINHA CASA MINHA VIDA, CUJOS LOTES SERÃO DOADOS PELO MUNICÍPIO AOS BENEFICIADOS, NOS TERMOS DA LEI MUNICIPAL N.º 2097/2013._x000D_
 </t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Cabo Nunes , Di Gianne Professor</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3502/3502_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3502/3502_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À ILUSTRE SECRETÁRIA DE EDUCAÇÃO, PAULENE MÁRCIA ANDRADE E SILVA, QUE INFORME A ESTA CASA SE HÁ PROJETO PARA IMPLANTAÇÃO DE AULAS DE BASQUETE NA ESCOLA MUNICIPAL JOÃO FERNANDES, LOCALIZADA NO BAIRRO SOL NASCENTE. </t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3503/3503_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3503/3503_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE SAÚDE, ANTÔNIO JUAREZ DE CASTRO, QUE ENVIE A ESTA CASA CÓPIA DAS FOLHAS DE PONTO DOS MÉDICOS PLANTONISTAS QUE PRESTAM SERVIÇO NO PRONTO ATENDIMENTO MUNICIPAL &amp;#8211; PAM, REFERENTE AOS MESES DE JUNHO, JULHO E AGOSTO.</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3504/3504_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3504/3504_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE SAÚDE, ANTÔNIO JUAREZ DE CASTRO, QUE INFORME A ESTA CASA SE FOI FIRMADO CONVÊNIO COM A UNIVERSIDADE FEDERAL DE MINAS GERAIS &amp;#8211; UFMG EM ACORDO COM A LEI MUNICIPAL N.º 2069/2012, E SE O MESMO ENCONTRA-SE EM VIGÊNCIA.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3505/3505_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3505/3505_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE MEIO AMBIENTE, JOÃO NOGUEIRA DA SILVA JÚNIOR, QUE INFORME A ESTA CASA, OS MOTIVOS PELOS QUAIS NÃO TEM SIDO FEITA A LIMPEZA DAS PRAÇAS DE NOSSO MUNICÍPIO. _x000D_
 </t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3506/3506_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3506/3506_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA DISPENSADA AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI COMPLEMENTAR CM-021/2013 QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 60/2006 QUE &amp;#8220;DISPÕE SOBRE A INSTITUIÇÃO DO PLANO DIRETOR DO MUNICÍPIO DE LAGOA DA PRATA DECÊNIO 2007/2016 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, BEM COMO O PROJETO DE LEI CM-013/2013 QUE &amp;#8220;ALTERA-SE A LEI MUNICIPAL Nº 1248/2005 QUE CRIA O CONSELHO MUNICIPAL DE HABITAÇÃO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, O PROJETO DE LEI CM-014/2013 QUE &amp;#8220;ALTERA A LEI MUNICIPAL Nº 1.769/2009 QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE TURISMO, DO FUNDO MUNICIPAL DE TURISMO, INSTITUI O PLANO DE POLÍTICA MUNICIPAL DE TURISMO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, E O PROJETO DE LEI CM-015/2013, QUE &amp;#8220;ALTERA A LEI MUNICIPAL Nº 541/2009 QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3507/3507_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3507/3507_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA CASA SE HÁ PLANEJAMENTO PARA MUNICIPALIZAR O TRÂNSITO EM 2014 E IMPLANTAR O SISTEMA DE ESTACIONAMENTO ROTATIVO.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>Adriano Moreira, Di Gianne Professor</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3508/3508_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3508/3508_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, PAULENE MÁRCIA ANDRADE E SILVA, PARA QUE COMPAREÇA A ESTA CASA, NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, PARA TRATAR A RESPEITO DE ASSUNTOS LIGADOS À SUA ÁREA DE ATUAÇÃO, EM ESPECIAL DAS REIVINDICAÇÕES DOS MORADORES DO DISTRITO DE MARTINS GUIMARÃES, POR OCASIÃO DA REUNIÃO DO PROGRAMA &amp;#8220;CÂMARA ITINERANTE.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3509/3509_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3509/3509_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE DIRETOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO &amp;#8211; SAAE-LP, ASTÁCIO CORREA NETO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE ALTERAR A PORTARIA SAAE/LP 013/89, A FIM DE QUE A CONDIÇÃO PARA SE OBTER O BENEFÍCIO DA TARIFA SOCIAL PASSE DE 50 M² (CINQUENTA METROS QUADRADOS) DE ÁREA CONSTRUÍDA, PARA 60 M² (SESSENTA METROS QUADRADOS). </t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Di Gianne Professor, Adriano Moraes</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3510/3510_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3510/3510_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE OBRAS, CARLOS BRASIL GUADALUPE, QUE INFORME A ESTA CASA QUANDO SE DARÁ INÍCIO À OBRA DE CONSTRUÇÃO DE UMA PRAÇA NO TERRENO SITUADO ENTRE AS RUAS SECUNDINO RODRIGUES, PROFESSOR PAULO LOBATO E RONALDINO G. R., ONDE TAMBÉM TERMINA A RUA MATO GROSSO, NO BAIRRO CHICO MIRANDA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3511/3511_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3511/3511_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E LIMPEZA PÚBLICA, BEM COMO AO SECRETÁRIO DE OBRAS, QUE INFORMEM A ESTA CASA SE HÁ A POSSIBILIDADE DE SE SINALIZAR A PRAÇA OLINTO PINTO RIBEIRO, TAMBÉM CONHECIDA COMO PRAÇA DO CRUZEIRO, NO CENTRO DESTA CIDADE, PARA QUE OS VEÍCULOS ESTACIONEM APENAS EM UM LADO DAS VIAS PÚBLICAS QUE CONTORNAM A REFERIDA PRAÇA, ENTRE AS RUAS MODESTO GOMES E LUIZ GUADALUPE._x000D_
 </t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3512/3512_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3512/3512_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A REUNIÃO DO PROGRAMA &amp;#8220;CÂMARA ITINERANTE&amp;#8221; - QUE SERIA NA PRIMEIRA TERÇA-FEIRA DO MÊS DE SETEMBRO, DIA 03/09/2013 - SEJA ADIADA PARA A PRIMEIRA TERÇA-FEIRA DO MÊS DE OUTUBRO, DIA 01/10/2013, ÀS 19 HORAS._x000D_
 </t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3513/3513_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3513/3513_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE DESPORTOS, GILFAR ALVES RIBEIRO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE MELHORA NA ILUMINAÇÃO DA PRAÇA EXISTENTE NO ENTORNO DA QUADRA DE ESPORTES SITUADA NO BAIRRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3514/3514_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3514/3514_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE SAÚDE E/OU AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO QUE ENVIE A ESTA CASA OS SEGUINTES DOCUMENTOS: 1 - RELAÇÃO NOMINAL DOS MÉDICOS QUE PRESTAM SERVIÇO AO MUNICÍPIO DE LAGOA DA PRATA, ESPECIFICANDO OS EFETIVOS E OS EVENTUAIS CONTRATADOS (PESSOA FÍSICA OU JURÍDICA), INDICANDO A RESPECTIVA REMUNERAÇÃO, LOCAL E JORNADA DE TRABALHO, E HÁ QUANTO TEMPO PRESTA SERVIÇO AO MUNICÍPIO; 2 &amp;#8211; RELAÇÃO NOMINAL DOS MÉDICOS POR VENTURA AFASTADOS, O TEMPO DESTE AFASTAMENTO (A PARTIR DE QUANDO ESTÁ AFASTADO)._x000D_
 </t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3515/3515_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3515/3515_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUERER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE A REUNIÃO ORDINÁRIA DO PRÓXIMO DIA 09 DE SETEMBRO SEJA TRANSFERIDA PARA O DIA 10/09/2013, TERÇA-FEIRA , ÀS 20 HORAS._x000D_
 </t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3516/3516_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3516/3516_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-71/2013 QUE &amp;#8220;ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221; SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3517/3517_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3517/3517_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, SR. JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA CASA SE HÁ PREVISÃO PARA A CONCRETIZAÇÃO DO PAGAMENTO DO ADICIONAL DE PERICULOSIDADE AOS GUARDAS CIVIS MUNICIPAIS, NOS TERMOS DA LEI NACIONAL N.º 12.740/2012, QUE &amp;#8220;ALTERA O ART. 193 DA CONSOLIDAÇÃO DAS LEIS DO TRABALHO - CLT, APROVADA PELO DECRETO-LEI Nº 5.452, DE 1º DE MAIO DE 1943, A FIM DE REDEFINIR OS CRITÉRIOS PARA CARACTERIZAÇÃO DAS ATIVIDADES OU OPERAÇÕES PERIGOSAS, E REVOGA A LEI Nº 7.369, DE 20 DE SETEMBRO DE 1985&amp;#8221;, FACE ÀS ATIVIDADES EXERCIDAS PELOS MESMOS.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3518/3518_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3518/3518_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO PRESIDENTE DA FUNDAÇÃO SÃO CARLOS, SEDIADA NESTA CIDADE, SOLICITANDO AO MESMO QUE EM ESPECIAL FAVOR, QUE ENVIE A ESTA CASA, CÓPIA DOS AUTOS DO PROCESSO LICITATÓRIO QUE RESULTOU NA CONTRATAÇÃO DA EMPRESA PARA A REALIZAÇÃO DAS OBRAS DE CONSTRUÇÃO DO QUARTO ANDAR DO HOSPITAL SÃO CARLOS. _x000D_
 </t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3519/3519_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3519/3519_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE DIRETOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO &amp;#8211; SAAE-LP, ASTÁCIO CORREA NETO, QUE INFORME A ESTA CASA SE HÁ PREVISÃO PARA A TOMADA DAS DEVIDAS PROVIDÊNCIAS ACERCA DO LOTE SITUADO NA AVENIDA ISABEL DE CASTRO COM RUA AFONSO PENA. </t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE TRANSPORTES E LIMPEZA PÚBLICA, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE COLOCAR REDUTOR DE VELOCIDADE NA AVENIDA DONA ALEXANDRINA, PRÓXIMO À RESIDÊNCIA DE NÚMERO 765, NO BAIRRO MARIA FERNANDA I, NESTA CIDAD</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3521/3521_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3521/3521_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, À SECRETÁRIA DE EDUCAÇÃO, PAULENE MÁRCIA ANDRADE E SILVA E AO SECRETÁRIO DE CULTURA, LUIZ RICARDO COSTA, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE SE CRIAR NO MUNICÍPIO UMA FANFARRA MUNICIPAL.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3522/3522_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3522/3522_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA CASA QUAIS SÃO OS FORNECEDORES AO MUNICÍPIO DE GÊNEROS ALIMENTÍCIOS PARA CONSUMO DOS ALUNOS DAS ESCOLAS DE ENSINO INFANTIL, FUNDAMENTAL, CEMEIS E EJA, EM ATENDIMENTO À RESOLUÇÃO N.º 39/2009 DO FNDE.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3523/3523_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3523/3523_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA CASA SE EXISTE NA ADMINISTRAÇÃO MUNICIPAL UM CRONOGRAMA PARA A CONSTRUÇÃO DE PASSEIO (CALÇADA) EM FRENTE AOS LOTES DE PROPRIEDADE DO MUNICÍPIO, EM CUMPRIMENTO À LEI COMPLEMENTAR MUNICIPAL N.º 87/2010. SE FOR POSITIVA A RESPOSTA, QUE SEJA ENVIADO REFERIDO CRONOGRAMA.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3524/3524_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3524/3524_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE RESOLUÇÃO N.º 09/2013 QUE &amp;#8220;ALTERA A RESOLUÇÃO 671/2013 QUE DISPÕE SOBRE O PROGRAMA CÂMARA ITINERANTE NO PODER LEGISLATIVO DO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221; SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3525/3525_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3525/3525_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE TRANSPORTES E LIMPEZA PÚBLICA, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE COLOCAR UMA ROTATÓRIA NA AVENIDA DONA ALEXANDRINA, NO CRUZAMENTO COM A RUA MARIA GUIMARÃES, NO BAIRRO MARIA FERNANDA I, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3526/3526_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3526/3526_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE ENVIE A ESTA CASA RELATÓRIO CONTENDO AS SEGUINTES INFORMAÇÕES: 1 &amp;#8211; QUANTIDADE DE HORAS EXTRAS PAGAS PELA ADMINISTRAÇÃO MUNICIPAL A SEUS EMPREGADOS NOS ÚLTIMOS QUATRO MESES, COM O RESPECTIVO VALOR; 2 &amp;#8211; RELAÇÃO DOS EMPREGADOS PÚBLICOS MUNICIPAIS QUE RECEBERAM HORAS EXTRAS NOS ÚLTIMOS QUATRO MESES, COM A INFORMAÇÃO DA QUANTIDADE DE HORAS EXTRAS RECEBIDAS, VALOR RECEBIDO PELAS REFERIDAS HORAS EXTRAS, DIVIDIDOS MÊS A MÊS, E POR FIM, O LOCAL ONDE EXERCEM SUAS ATRIBUIÇÕES.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3527/3527_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3527/3527_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE MEIO AMBIENTE, JOÃO NOGUEIRA DA SILVA JÚNIOR, QUE INFORME A ESTA CASA SE A ADMINISTRAÇÃO MUNICIPAL PLANEJA IMPLANTAR O PROCESSO DE COLETA SELETIVA, E SE POSITIVA A RESPOSTA, INFORME QUEM A OPERACIONALIZARÁ, QUAIS OS RESULTADOS ESPERADOS (VOLUME DE LIXO QUE SERÁ RECICLADO E OS RESULTADOS FINANCEIROS DESSA IMPLEMENTAÇÃO) E QUANDO SERÁ IMPLANTADO._x000D_
 </t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>Cida Marcelino, Paulinho da Compuway</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3528/3528_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3528/3528_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE ENVIE A ESTA CASA RELATÓRIO CONTENDO INFORMAÇÕES SOBRE OS IMÓVEIS ATUALMENTE LOCADOS PELO MUNICÍPIO, DENTRE ELAS, O NOME DO LOCADOR, VALOR DA LOCAÇÃO, PRAZO DE VALIDADE DO CONTRATO E A FINALIDADE DO IMÓVEL E/OU DA CONTRATAÇÃO.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3529/3529_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3529/3529_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO DEPUTADO ESTADUAL TIAGO ULISSES, SOLICITANDO AO MESMO QUE INTERVENHA JUNTO AO GOVERNO DO ESTADO DE MINAS GERAIS E AO DER/MG NO SENTIDO DE SE FIRMAR UM TERMO ADITIVO AO CONTRATO CUJO OBJETO É A EXECUÇÃO DAS OBRAS DE PAVIMENTAÇÃO DA ESTRADA QUE LIGA LAGOA DA PRATA A LUZ. ESTE TERMO ADITIVO VISARÁ A CONSTRUÇÃO DE UM ANEL RODOVIÁRIO QUE CIRCULE A ÁREA URBANA DO MUNICÍPIO DE MODO A DESVIAR O TRÁFEGO DE VEÍCULOS DO CENTRO DA CIDADE, A PARTIR DO MOMENTO EM QUE FOREM CONCLUÍDAS AS OBRAS DE PAVIMENTAÇÃO DA RODOVIA ACIMA CITADA, QUE CONFORME PROJETO DIVULGADO TERÁ SEU TRÁFEGO LANÇADO NA RUA MODESTO GOMES E ATRAVESSARÁ TODA A CIDADE ATÉ SAIR NA MG-170 E VICE-VERSA. _x000D_
 </t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3530/3530_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3530/3530_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE TOMAR PROVIDÊNCIAS NO SENTIDO DE REVERTER O IMÓVEL SITUADO À RUA ANTÔNIO PINTO REZENDE, DOADO NOS TERMOS DA LEI MUNICIPAL N.º 1160/2004, SITUADO NO BAIRRO SOL NASCENTE, AO PATRIMÔNIO DA MUNICIPALIDADE, PARA QUE SEJA CONSTRUÍDA UMA CRECHE NO LOCAL PARA BENEFICIAR A POPULAÇÃO DO BAIRRO SOL NASCENTE.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3531/3531_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3531/3531_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA A ILUSTRE SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE DE SE RESTRINGIR O ACESSO ÀS REDES SOCIAIS POR PARTE DOS EMPREGADOS PÚBLICOS MUNICIPAIS NOS COMPUTADORES PÚBLICOS, DE FORMA A SE PERMITIR O USO TÃO SOMENTE NOS CASOS EM QUE HOUVER JUSTIFICADO INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>Adriano Moraes, Cida Marcelino, Di Gianne Professor</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3532/3532_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3532/3532_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-72/2013 QUE &amp;#8220;INSTITUI O PROGRAMA DE DESLIGAMENTO VOLUNTÁRIO DOS EMPREGADOS PÚBLICOS DA ADMINISTRAÇÃO DIRETA E INDIRETA DO PODER EXECUTIVO MUNICIPAL E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;; O PROJETO DE LEI EM-74/2013 QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO À ENTIDADE QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;; O PROJETO DE LEI EM-75/2013 QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À ENTIDADE QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;; O PROJETO DE LEI EM-76/2013 QUE &amp;#8220;ALTERA A LEI Nº 995/2001&amp;#8221;; O PROJETO DE LEI COMPLEMENTAR CM-23/2013 QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR MUNICIPAL 49/2005 QUE INSTITUI O QUADRO DE PESSOAL DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;; E O PROJETO DE RESOLUÇÃO 012/2013 QUE &amp;#8220;ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE LAGOA DA PRATA &amp;#8211; RESOLUÇÃO 462/2004&amp;#8221; SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3533/3533_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3533/3533_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE OBRAS E URBANISMO, CARLOS BRASIL GUADALUPE, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE CONSTRUIR UMA AVENIDA INTERLIGANDO A ESTAÇÃO DE TRATAMENTO DE ESGOTO &amp;#8211; ETE - DA EMBARÉ INDÚSTRIAS ALIMENTÍCIAS S/A, SITUADA NO BAIRRO MANGABEIRAS, À AVENIDA DO CONTORNO, PRÓXIMO AO MUSEU, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3534/3534_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3534/3534_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO COMANDANTE DA POLÍCIA MILITAR DE LAGOA DA PRATA, CAPITÃO ROGÉRIO COSTA SIMÕES, SOLICITANDO AO MESMO QUE EM ESPECIAL FAVOR, ENVIE A ESTA CASA, CORRESPONDÊNCIA INDICANDO OS LOCAIS COM ALTO ÍNDICE DE CRIMINALIDADE NO MUNICÍPIO E QUE A PRECÁRIA ILUMINAÇÃO ESTEJA CONTRIBUINDO PARA O FATO. QUE SEJA ENVIADO OFÍCIO TAMBÉM AO COMANDANTE DA GUARDA CIVIL MUNICIPAL PARA QUE ENVIE A ESTA CASA RELAÇÃO DOS PONTOS INDICADOS PELO ESTUDO DE INSTALAÇÃO DAS CÂMERAS DO &amp;#8220;PROGRAMA OLHO VIVO.&amp;#8221;   </t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3535/3535_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3535/3535_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO RESPONSÁVEL PELA CONSTRUTORA SANT'ANNA, EM LAGOA DA PRATA, SOLICITANDO AO MESMO ESPECIAL FAVOR NO SENTIDO DE SE REALIZAR UMA REFORMA NO CALÇAMENTO DA AVENIDA BENEDITO VALADARES, PRÓXIMO AO SEU CRUZAMENTO COM A RUA GERALDO DE AZEVEDO, NO BAIRRO GOMES, NESTA CIDADE, DE MODO A RESOLVER O GRAVE PROBLEMA DE RETENÇÃO DE ÁGUAS PLUVIAIS EXISTENTE NO LOCAL, EM VIRTUDE DE BURACOS E UMA ENORME DEPRESSÃO EXISTENTE NO PISO DA REFERIDA VIA PÚBLICA. _x000D_
 </t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3536/3536_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3536/3536_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL DE OBRAS E URBANISMO, QUE INFORME A ESTA CASA SE, RECENTEMENTE, FORAM REALIZADOS ESTUDOS E/OU ANÁLISES QUANTO ÀS CONDIÇÕES DA ESTRUTURA METÁLICA QUE COBRE O TERMINAL RODOVIÁRIO PEDRO ROBERTO AMORIM, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE ENVIAR AO LEGISLATIVO PROJETO DE LEI VISANDO A AUTORIZAÇÃO PARA QUE O MUNICÍPIO FORNEÇA CESTA BÁSICA AOS ESTAGIÁRIOS QUE TRABALHAM NO PODER EXECUTIVO MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3538/3538_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3538/3538_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE OBRAS E URBANISMO QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE DE SE PASSAR A MÁQUINA PATROL NAS ESTRADAS RURAIS DO MUNICÍPIO, EM ESPECIAL AQUELAS QUE SÃO UTILIZADAS PELOS MORADORES E FREQUENTADORES DO DISTRITO DE MARTINS GUIMARÃES, DA COMUNIDADE DOS &amp;#8220;MIRANDAS&amp;#8221;, &amp;#8220;SOBRADO&amp;#8221; E &amp;#8220;PONTE DE PEDRA&amp;#8221;, TODAS NO MUNICÍPIO DE LAGOA DA PRATA._x000D_
 </t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3539/3539_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3539/3539_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE SAÚDE, ANTÔNIO JUAREZ DE CASTRO, QUE INFORME A ESTA CASA SE REALMENTE HOUVE A DESVINCULAÇÃO DO MUNICÍPIO DE LAGOA DA PRATA AO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO ALTO SÃO FRANCISCO &amp;#8211; CISASF. SE POR VENTURA A RESPOSTA FOR POSITIVA, INFORME O MOTIVO E A DATA DESTA DESVINCULAÇÃO.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3540/3540_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3540/3540_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO ILUSTRE REPRESENTANTE DO MINISTÉRIO PÚBLICO EM LAGOA DA PRATA, CURADORIA DO PATRIMÔNIO PÚBLICO, DR. LUÍS AUGUSTO DE REZENDE PENA, CONVOCANDO-O A COMPARECER NESTA CASA PARA FALAR A RESPEITO DOS FATOS NARRADOS NOS DOCUMENTOS CUJA CÓPIA SEGUE ANEXA._x000D_
 </t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3541/3541_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3541/3541_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À ILUSTRE SECRETÁRIA DE ASSISTÊNCIA SOCIAL, CALIMÉRIA GONÇALVES, QUE INFORME A ESTA CASA, QUAIS OS CRITÉRIOS ADOTADOS PARA A SELEÇÃO DAS PESSOAS QUE FIZERAM A INSCRIÇÃO PRELIMINAR JUNTO AO SETOR DE HABITAÇÃO, PARA SEREM BENEFICIADAS COM O FINANCIAMENTO DAS CASAS DO NOVO CONJUNTO HABITACIONAL, NOS TERMOS DO PROGRAMA MINHA CASA, MINHA VIDA DA CAIXA ECONÔMICA FEDERAL.</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4571/4571_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4571/4571_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO A OUVIDORA DE SAÚDE DO MUNICÍPIO, MARIA CÉLIA DOS SANTOS, PARA QUE COMPAREÇA A ESTA CASA, NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, PARA TRATAR A RESPEITO DE ASSUNTOS LIGADOS À SUA ÁREA DE ATUAÇÃO, EM ESPECIAL:_x000D_
  	- COMO VEM SENDO FEITA AS RECLAMAÇÕES;_x000D_
  	- COMO ESTÃO SENDO RESOLVIDOS OS PROBLEMAS;_x000D_
  	- QUANTO TEMPO EM MÉDIA SE GASTA PARA DAR UMA RESPOSTA AO CIDADÃO;_x000D_
  	- QUANTOS PROFISSIONAIS ATUAM NA OUVIDORIA DE SAÚDE MUNICIPAL.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3543/3543_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3543/3543_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, QUE ENVIE A ESTA CASA INFORMAÇÕES DE FORMA CLARA E TRANSPARENTE, INDICANDO O AUTOR DA AUTORIZAÇÃO DOS CORTES DAS ÁRVORES QUE MARGEAVAM A MG-170, PRÓXIMO AO TREVO DE LAGOA DA PRATA._x000D_
 </t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3544/3544_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3544/3544_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO PRESIDENTE DO CONSELHO MUNICIPAL DE SAÚDE, QUE INFORME A ESTA CASA SE AS PRESTAÇÕES DE CONTAS DA FUNDAÇÃO SÃO CARLOS, REFERENTES AOS CONVÊNIOS FIRMADOS COM O MUNICÍPIO EM 2012 E 2013 ATÉ O MOMENTO, FORAM TODAS APROVADAS PELO CITADO ÓRGÃO COLEGIADO.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3545/3545_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3545/3545_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE SAÚDE, ANTÔNIO JUAREZ DE CASTRO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE DAR O NOME DO SR. GERALDO DINIZ BORGES, MAIS CONHECIDO COMO &amp;#8220;LELÉ&amp;#8221;, À UNIDADE DE PRONTO ATENDIMENTO &amp;#8211; UPA, DESTA CIDADE. _x000D_
 </t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3546/3546_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3546/3546_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À ILUSTRE CHEFE DO SETOR DE PESSOAL, BEM COMO À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, QUE ENVIEM A ESTA CASA RELAÇÃO DOS EMPREGADOS PÚBLICOS DA EDUCAÇÃO QUE SE ENCONTRAM EM AJUSTAMENTO FUNCIONAL OU REABILITAÇÃO, DE FORMA DEFINITIVA, VIA LAUDO MÉDICO OU CERTIFICADO DO INSS.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3547/3547_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3547/3547_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE CONSTRUIR UM CALÇADÃO NO ENTORNO DO PARQUE DOS BURITIS, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3548/3548_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3548/3548_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, OU AO SETOR COMPETENTE, QUE INFORME A ESTA CASA SE ESTÃO SENDO TOMADAS PROVIDÊNCIAS PARA A MELHORIA DA QUALIDADE DO SINAL DA &amp;#8220;TV ABERTA&amp;#8221; NO MUNICÍPIO.   _x000D_
 </t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3549/3549_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3549/3549_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI COMPLEMENTAR EM- 024/2013 QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR Nº 003, DE 22 DE MAIO DE 1991&amp;#8221;, BEM COMO O PROJETO DE LEI EM-077/2013 QUE &amp;#8220;INSTITUI NO ÂMBITO DO MUNICÍPIO DE LAGOA DA PRATA O PROGRAMA BOLSA ATLETA&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3550/3550_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3550/3550_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO ILUSTRE SECRETÁRIO DE SAÚDE QUE INFORME A ESTA CASA SOBRE O PROGRAMA ESTRATÉGIA SAÚDE DA FAMÍLIA DA SEGUINTE FORMA: A) VALOR REPASSADO PELO GOVERNO FEDERAL PARA SER GASTO COM CADA ACS (AGENTE COMUNITÁRIO DE SAÚDE); B) QUAL O VALOR PAGO PELO MUNICÍPIO COMO REMUNERAÇÃO DE CADA ACS; C) SE EXISTEM E QUAIS INCENTIVOS SÃO DADOS ÀS ACS NO INTUITO DE SUA VALORIZAÇÃO PROFISSIONAL E FACILITAÇÃO DO BOM DESEMPENHO DE SUAS FUNÇÕES; D) O NÚMERO DE FAMÍLIAS ATENDIDAS POR CADA AGENTE E A RELAÇÃO DOS NOMES DE CADA UMA SENDO ESPECIFICADO POR UNIDADE; E) QUAIS UNIDADES POSSUEM PROGRAMA DE SAÚDE BUCAL EM EFETIVO FUNCIONAMENTO E QUAL A COMPOSIÇÃO DA EQUIPE._x000D_
 </t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3551/3551_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3551/3551_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE MEIO AMBIENTE, JOÃO NOGUEIRA DA SILVA JÚNIOR, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE FAZER UMA LIMPEZA NA RESERVA ECOLÓGICA LOCALIZADA ATRÁS DA PRAIA PÚBLICA MUNICIPAL, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3552/3552_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3552/3552_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AOS ILUSTRES SECRETÁRIOS MUNICIPAIS, CADA UM EM SUA RESPECTIVA ÁREA DE ATUAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3553/3553_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3553/3553_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL CONVOCANDO O SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, PARA QUE COMPAREÇA A ESTA CASA, NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, PARA TRATAR DE ASSUNTOS LIGADOS À SUA ÁREA DE ATUAÇÃO, EM ESPECIAL: 1 &amp;#8211; O ESTADO EM QUE SE ENCONTRA O DISTRITO INDUSTRIAL, EM ESPECIAL QUANTO AO POVOAMENTO E QUANTIDADE DE INDÚSTRIAS ALI INSTALADAS; 2 &amp;#8211; COMO VEM SENDO EXECUTADO O PROGRAMA JOVEM APRENDIZ E SE HÁ ALGUMA PREVISÃO QUANTO À SUA AMPLIAÇÃO. FALAR TAMBÉM SOBRE AS NOVIDADES EM RELAÇÃO A ESTE PROGRAMA; 3 &amp;#8211; A PARTIR DO MOMENTO EM QUE A PESCA E A AQUICULTURA PASSARAM A INTEGRAR A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, HOUVE ALGUMA NOVIDADE NA REFERIDA PASTA? EXISTEM PROJETOS RELACIONADOS A ESTES ASSUNTOS?  </t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3554/3554_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3554/3554_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E LIMPEZA PÚBLICA, QUE INFORME A ESTA CASA O MOTIVO PELO QUAL OS EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL - EPIS - DOS EMPREGADOS PÚBLICOS QUE TRABALHAM NA LIMPEZA URBANA DIÁRIA AINDA NÃO FORAM COMPRADOS. _x000D_
 </t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3555/3555_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3555/3555_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE SAÚDE QUE ENVIE A ESTA CASA O SEGUINTE:_x000D_
  1 &amp;#8211; RELATÓRIO MENSAL, DE JANEIRO ATÉ A PRESENTE DATA, CONTENDO O NOME DOS MÉDICOS, ENFERMEIROS, AGENTES, ODONTÓLOGOS E DEMAIS PROFISSIONAIS QUE EFETIVAMENTE TRABALHARAM NAS UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO, LOCAL EM QUE PRESTARAM O SERVIÇO, E A REMUNERAÇÃO PERCEBIDA;_x000D_
  2 &amp;#8211; DOCUMENTAÇÃO QUE COMPROVE O COMPARECIMENTO E EFETIVA PRESTAÇÃO DOS SERVIÇOS POR PARTE DOS REFERIDOS PROFISSIONAIS;_x000D_
  3 &amp;#8211; DOCUMENTO INFORMANDO OS VALORES REPASSADOS PELO GOVERNO FEDERAL, BEM COMO DEMONSTRANDO ONDE OS MESMOS FORAM APLICADOS;_x000D_
  4 &amp;#8211; DOCUMENTO INFORMANDO SE NESTE PERÍODO OS RECURSOS RECEBIDOS FORAM TODOS APLICADOS OU SE HOUVE SOBRA. NA HIPÓTESE DE ALGUMA SOBRA, QUE INFORME SE OS RECURSOS FICAM NO MUNICÍPIO OU SE SÃO DEVOLVIDOS.   _x000D_
 </t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3556/3556_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3556/3556_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CODEMA &amp;#8211; CONSELHO DE DEFESA DO MEIO AMBIENTE, AO IBAMA &amp;#8211; INSTITUTO BRASILEIRO DO MEIO AMBIENTE E DOS RECURSOS NATURAIS RENOVÁVEIS , AO CONAMA &amp;#8211; CONSELHO NACIONAL DO MEIO AMBIENTE, CONSEMA &amp;#8211; CONSELHO_x000D_
 ESTADUAL DO MEIO AMBIENTE, À FATMA &amp;#8211; FUNDAÇÃO DO MEIO AMBIENTE, À FEAM - FUNDAÇÃO_x000D_
 ESTADUAL DO MEIO AMBIENTE, À SECRETARIA DE ESTADO DE PRODUÇÃO E DESENVOLVIMENTO_x000D_
 SUSTENTÁVEL, AO MINISTÉRIO DA INTEGRAÇÃO NACIONAL, SOLICITANDO AOS REPRESENTANTES DOS_x000D_
 REFERIDOS ÓRGÃOS QUE TOMEM AS DEVIDAS PROVIDÊNCIAS PARA QUE UM PATRIMÔNIO NACIONAL, QUE_x000D_
 É A LAGOA DO &amp;#8220;BREJÃO&amp;#8221;, SITUADA NO MUNICÍPIO DE LAGOA DA PRATA, HOJE DRENADA PELA INICIATIVA PRIVADA, VOLTE A SER DISPONIBILIZADO PARA A POPULAÇÃO. </t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3557/3557_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3557/3557_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AOS SECRETÁRIOS DE MEIO AMBIENTE, DE OBRAS E URBANISMO, E POR FIM, DE TRANSPORTES E LIMPEZA PÚBLICA QUE INFORMEM A ESTA CASA SE EXISTEM PROJETOS DE REVITALIZAÇÃO DA PRAÇA EXISTENTE À FRENTE DO CEMITÉRIO CAMPO DA PAZ, NESTA CIDADE. SE POSITIVA A RESPOSTA, QUE INFORMEM A PREVISÃO PARA SUA EXECUÇÃO, BEM COMO SE REFERIDO PROJETO CONTEMPLARÁ A ILUMINAÇÃO DO LOCAL. QUE INFORMEM AINDA, COMO VEM SENDO FEITA A LIMPEZA NA REFERIDA PRAÇA, BEM COMO A PERIODICIDADE DA MESMA. _x000D_
 </t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE OBRAS E URBANISMO, SR. CARLOS BRASIL GUADALUPE, QUE INFORME A ESTA CASA SE HÁ DENTRE OS PROJETOS A SEREM EXECUTADOS PELA ADMINISTRAÇÃO MUNICIPAL UM DESTINADO À ILUMINAÇÃO DO CAMPO DE FUTEBOL DO DISTRITO DE MARTINS GUIMARÃES, NESTE MUNICÍPIO.   _x000D_
 </t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3559/3559_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3559/3559_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO MUNICIPAL DE CULTURA E TURISMO, RICARDO COSTA, QUE ENVIE A ESTA CASA O SEGUINTE:_x000D_
  1 &amp;#8211; RELATÓRIO, DOS ÚLTIMOS DOZE MESES, CONTENDO INFORMAÇÕES SOBRE A RENDA DA PORTARIA DA PRAIA PÚBLICA MUNICIPAL;_x000D_
  2 &amp;#8211; INFORMAÇÕES CONSTANDO SE OS VALORES PROVENIENTES DA PORTARIA DA PRAIA PÚBLICA MUNICIPAL VÊM SENDO INVESTIDOS NA MESMA. SE POSITIVA A RESPOSTA, ENVIAR CÓPIA DOS DOCUMENTOS QUE COMPROVEM REFERIDO INVESTIMENTO. SE POR OUTRO LADO, A RESPOSTA FOR NEGATIVA, INFORMAR ONDE OS RECURSOS ESTÃO SENDO APLICADOS._x000D_
 </t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3560/3560_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3560/3560_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO PROMOTOR DE JUSTIÇA DESTA COMARCA, DR. EDUARDO ALMEIDA DA SILVA, CURADOR DO MEIO AMBIENTE, ACOMPANHADO DESTE REQUERIMENTO, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SOBRE O ANDAMENTO DO PROCESSO QUE VISA RETORNAR O RIO SÃO FRANCISCO A SEU CURSO NORMAL NO LOCAL DENOMINADO &amp;#8220;VOLTA GRANDE&amp;#8221;, BEM COMO SE HÁ PREVISÃO PARA A SOLUÇÃO DO PROBLEMA._x000D_
 </t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3561/3561_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3561/3561_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO EXCELENTÍSSIMO DEPUTADO FEDERAL JAIME MARTINS FILHO, SOLICITANDO AO MESMO QUE ENVIDE ESFORÇOS NO SENTIDO DE ENCAMINHAR RECURSOS À ENTIDADE DENOMINADA &amp;#8220;FEIRA DO AMOR&amp;#8221;, SEDIADA EM LAGOA DA PRATA &amp;#8211; MG, PARA QUE A MESMA POSSA CONSTRUIR SUA SEDE, EM TERRENO QUE JÁ POSSUI. SEGUNDO A PLANTA E PLANILHA DE CUSTOS QUE SEGUEM ANEXAS A ESTE REQUERIMENTO, ESTIMA-SE QUE A OBRA FICARÁ EM TORNO DE R$ 300.000,00 (TREZENTOS MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>Di Gianne Professor, Paulinho da Compuway</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3562/3562_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3562/3562_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL VANDER LOUBET, AUTOR DO PL 5509/2013, APENSADO AO PL 2564/201, AO DEPUTADO FEDERAL WALDIR MARANHÃO, RELATOR DO PL 2564/2011 NA COMISSÃO DE EDUCAÇÃO, BEM COMO AO DEPUTADO FEDERAL REGINALDO LOPES, TAMBÉM MEMBRO DA COMISSÃO DE EDUCAÇÃO E CULTURA &amp;#8211; CEC - DA CÂMARA DOS DEPUTADOS, SOLICITANDO AOS MESMOS QUE TOMEM AS MEDIDAS CABÍVEIS PARA ACELERAR A TRAMITAÇÃO DO PROJETO DE LEI 2564/2011 QUE &amp;#8220;ALTERA O ART. 2º DA LEI N.º 10.080/2004, PARA INCLUIR NO PROGRAMA NACIONAL DE APOIO AO TRANSPORTE DO ESCOLAR (PNATE) A ASSISTÊNCIA FINANCEIRA AO TRANSPORTE INTERMUNICIPAL DE ALUNOS DA EDUCAÇÃO SUPERIOR&amp;#8221;, COM EMISSÃO DE PARECER FAVORÁVEL, FACE À GRANDEZA DO OBJETIVO DO REFERIDO PROJETO.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3563/3563_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3563/3563_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-081/2013 QUE &amp;#8220;ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, EM FAVOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO &amp;#8211; SAAE E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221; SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3564/3564_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3564/3564_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, QUE INFORME A ESTA CASA SE ESTÃO SENDO TOMADAS AS DEVIDAS PROVIDÊNCIAS COM INTUITO DE FISCALIZAR O CUMPRIMENTO DA LEI COMPLEMENTAR N° 88/2010 QUE &amp;#8220;PROÍBE O PLANTIO DE CANA-DE-AÇÚCAR EM ÁREA URBANIZADA&amp;#8221;, COM A REDAÇÃO DADA PELA LEI COMPLEMENTAR MUNICIPAL N.º 129/2013. SEGUEM ANEXAS CÓPIAS DAS REFERIDAS LEIS MUNICIPAIS.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3565/3565_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3565/3565_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO QUE INFORME A ESTA CASA QUANDO SE INICIARÁ O PROCESSO DE PERMUTA DE IMÓVEIS DE PROPRIEDADE DA MUNICIPALIDADE COM CIDADÃOS PROPRIETÁRIOS DE LOTES DE TERRENO, OS QUAIS APÓS A AQUISIÇÃO DOS MESMOS, PASSARAM A INTEGRAR O PARQUE DOS BURITIS, NA ÁREA CENTRAL DESTA CIDADE.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3566/3566_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3566/3566_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, SR. JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE CRIAR A GRATIFICAÇÃO DO REGIME ESPECIAL DE TRABALHO POLICIAL &amp;#8211; RETP PARA OS GUARDAS CIVIS MUNICIPAIS &amp;#8211; GCM DESTA CIDADE.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE CULTURA, RICARDO COSTA, QUE INFORME A ESTA CASA, SE HÁ A POSSIBILIDADE DA DESTINAÇÃO DE UMA SALA OU UM ESPAÇO NO COMPLEXO CULTURAL E TURÍSTICO DA PRAIA PÚBLICA MUNICIPAL ONDE POSSA SE GUARDAR E PRESERVAR DE FORMA PERMANENTE E ITINERANTE, FOTOS, DOCUMENTOS, OBJETOS QUE FAÇAM PARTE DO PATRIMÔNIO ARTÍSTICO E CULTURAL DE NOSSA CIDADE, OS QUAIS FICARIAM EM CONSTANTE EXPOSIÇÃO PARA OS FREQUENTADORES DO LOCAL._x000D_
 </t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3568/3568_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3568/3568_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E LIMPEZA PÚBLICA, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE COLOCAR UM EMPREGADO PÚBLICO MUNICIPAL À DISPOSIÇÃO DO DISTRITO DE MARTINS GUIMARÃES,  O QUAL FICARIA RESPONSÁVEL PELA LIMPEZA E MANUTENÇÃO DAQUELA LOCALIDADE._x000D_
 </t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3569/3569_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3569/3569_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE DIRETOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA &amp;#8211; SAAE-LP, SR. ASTÁCIO CORREIA NETO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE INSTALAR RAMAIS DE REDE DE ESGOTO NA RUA ANIELO GRECO, QUE SE ENCONTRA LOCALIZADA NO DISTRITO DE MARTINS GUIMARÃES, NESTE MUNICÍPIO .</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3570/3570_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3570/3570_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE DIRETOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA &amp;#8211; SAAE-LP, SR. ASTÁCIO CORREIA NETO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE CONCEDER ISENÇÃO TOTAL DA TARIFA DE ÁGUA E ESGOTO ÀS ENTIDADES SEM FINS LUCRATIVOS E DECLARADAS DE UTILIDADE PÚBLICA POR LEI MUNICIPAL, COM SEDE NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3571/3571_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3571/3571_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE FAZENDA, MÁRCIO APARECIDO AMORIM, QUE ENVIE A ESTA CASA, EM ARQUIVO DIGITAL (TEXTO OU EM EXCEL), UM RELATÓRIO QUE APRESENTE TODOS OS IMÓVEIS SITUADOS NESTA CIDADE, BEM COMO SUAS RESPECTIVAS CLASSIFICAÇÕES (RESIDENCIAL, COMERCIAL, LOTE), LOTES MURADOS E SEM MUROS, ESCLARECENDO AINDA: 1 - O ENDEREÇAMENTO DESTES IMÓVEIS; 2 - ÁREA TOTAL DO TERRENO; 3 - ÁREA DE EDIFICAÇÃO; 4 - VALOR ATUAL DO M² DO TERRENO PARA FINS DO CÁLCULO DO IPTU; 5 - VALOR ATUAL DO M² DA EDIFICAÇÃO PARA FINS DO CÁLCULO DO IPTU; 6 &amp;#8211; ALÍQUOTA DO IPTU; 7 - NOVO VALOR PROPOSTO DO M² DO TERRENO PARA CÁLCULO DO IPTU 2014._x000D_
 </t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3572/3572_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3572/3572_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA DISPENSADA AS EXIGÊNCIAS REGIMENTAIS PARA QUE O VETO APOSTO À PROPOSIÇÃO DE LEI COMPLEMENTAR Nº 18/2013 QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 49/2005 QUE INSTITUI O QUADRO DE PESSOAL DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;; O PROJETO DE LEI EM-083/2013 QUE &amp;#8220;ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;; E O PROJETO DE LEI EM-084/2013 QUE &amp;#8220;ABRE CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221; , SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3573/3573_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3573/3573_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE OBRAS E URBANISMO, CARLOS BRASIL GUADALUPE, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE REFORMAR A QUADRA POLIESPORTIVA DO BAIRRO SÃO JOSÉ, SITUADA NESTA CIDADE, O MAIS RÁPIDO POSSÍVEL. </t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3574/3574_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3574/3574_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, QUE ENVIE A ESTA CASA, RELAÇÃO COM OS NOMES DE TODOS OS CANDIDATOS APROVADOS NO CONCURSO PÚBLICO DE 2011, QUE JÁ FORAM NOMEADOS, BEM COMO AQUELES QUE ESTÃO CONTRATADOS TEMPORARIAMENTE PELO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3575/3575_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3575/3575_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO ILUSTRE SECRETÁRIO DE SAÚDE QUE INFORME A ESTA CASA O SETOR E PROFISSIONAIS RESPONSÁVEIS PELA MONTAGEM DOS PROCESSOS E ENTREGA DE MEDICAMENTOS DE ALTO CUSTO, E SE HÁ PROTOCOLO NO ATO DO PEDIDO PARA QUE O PACIENTE POSSA FICAR COM UMA VIA. E AINDA, SE ESTÁ OCORRENDO ATRASOS OU ATÉ MESMO ENTREGA DE MEDICAMENTOS EM QUANTIDADE INSUFICIENTE, OU MENOR QUE A PRESCRITA PELO MÉDICO, E SE A RESPOSTA FOR SIM, QUEM É O RESPONSÁVEL POR ESTAS SITUAÇÕES ACIMA DESCRITAS._x000D_
 </t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3576/3576_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3576/3576_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, SR. JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE ENVIE A ESTA CASA CÓPIA DE DOCUMENTOS REFERENTES À PRESTAÇÃO DE CONTAS DO PODER EXECUTIVO MUNICIPAL DO EXERCÍCIO FINANCEIRO DE 2011, QUE POR VENTURA AINDA NÃO FORAM ENCAMINHADOS A ESTA CASA DE LEIS. </t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3577/3577_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3577/3577_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE TRANSPORTES E LIMPEZA PÚBLICA, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE COLOCAR REDUTOR DE VELOCIDADE NA RUA BOM DESPACHO, PRÓXIMO AO SEU CRUZAMENTO COM A RUA MANOEL PENA, EM FRENTE À RESIDÊNCIA DE NÚMERO 582, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE. _x000D_
 </t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t xml:space="preserve">Di Gianne Professor, Cabo Nunes </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3578/3578_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3578/3578_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE OBRAS E URBANISMO, CARLOS BRASIL GUADALUPE, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE ENVIAR A ESTA CASA UM PROJETO DE UMA QUADRA ESPORTIVA A SER CONSTRUÍDA EM UM TERRENO MUNICIPAL, LOCALIZADO NA RUA PREFEITO PAULO LOBATO, PRÓXIMO AO SEU CRUZAMENTO COM A RUA VEREADOR WILSON DE ALMEIDA, NO BAIRRO CHICO MIRANDA, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE SAÚDE, SR. ANTÔNIO JUAREZ DE CASTRO, QUE INFORME A ESTA CASA O SEGUINTE:_x000D_
            1 &amp;#8211; AS PROVIDÊNCIAS TOMADAS PELA SECRETARIA DE SAÚDE EM FACE DA REALIZAÇÃO DA CAMPANHA DE DOAÇÃO DE SANGUE PROMOVIDA PELO HEMOMINAS &amp;#8211; NÚCLEO DIVINÓPOLIS, NO INTUITO DE PROMOVER E DAR PUBLICIDADE PARA ESSA IMPORTANTE AÇÃO DE SAÚDE PÚBLICA; 2 - INFORMAR SE A SECRETARIA DE SAÚDE OBEDECEU NA ÍNTEGRA AS DISPOSIÇÕES DA LEI MUNICIPAL N.º 2124/2013 QUE &amp;#8220;INSTITUI NO MUNICÍPIO DE LAGOA DA PRATA A SEMANA DE INCENTIVO À DOAÇÃO DE SANGUE E DE RECONHECIMENTO AO DOADOR&amp;#8221;, QUE DISPÕE SOBRE NORMATIVAS QUANTO ÀS CAMPANHAS DE DOAÇÃO DE SANGUE NO MUNICÍPIO, CASO A LEI NÃO TENHA SIDO CUMPRIDA, INFORMAR OS MOTIVOS QUE NÃO PERMITIRAM A OBEDIÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>Cida Marcelino, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3580/3580_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3580/3580_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE MEIO AMBIENTE, QUE ENVIE A ESTA CASA DE LEIS CÓPIA DO PROJETO QUE ESTÁ SENDO EXECUTADO NO PARQUE DOS BURITIS, NESTE MUNICÍPIO, BEM COMO DA AUTORIZAÇÃO DO CODEMA PARA AS INTERVENÇÕES QUE ESTÃO SENDO REALIZADAS NO REFERIDO PARQUE.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3581/3581_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3581/3581_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO MUNICIPAL DE OBRAS, CARLOS BRASIL GUADALUPE, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR INTERVENÇÕES PARA A SOLUÇÃO DO PROBLEMA DE ESCOAMENTO DE ÁGUAS PLUVIAIS NA ALAMEDA DAS ARARAS, CRUZAMENTO COM A ALAMEDA FLAMBOYANT, NO BAIRRO CIDADE JARDIM, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>Quelli Cássia Couto, Cida Marcelino</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3582/3582_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3582/3582_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA NOMEADA UMA COMISSÃO COMPOSTA POR PELO MENOS CINCO VEREADORES PARA A ANÁLISE E INVESTIGAÇÃO, SE FOR O CASO, DAS DENÚNCIAS QUE CHEGARAM A ESTA CASA QUANTO A SUPOSTOS ABUSOS DE PODER, ASSÉDIO MORAL E MAUS-TRATOS SOFRIDOS POR EMPREGADOS PÚBLICOS MUNICIPAIS QUE PRESTAM SERVIÇOS NO SETOR DE VIGILÂNCIA SANITÁRIA.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3583/3583_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3583/3583_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, QUE ENVIE A ESTA CASA, CÓPIA DOS AUTOS DOS PROCESSOS ADMINISTRATIVOS REFERENTES ÀS LICITAÇÕES NA MODALIDADE PREGÃO, OCORRIDAS NO PERÍODO DE 01/06/2013 A 31/07/2013, EXCETO PARA REGISTRO DE PREÇOS. QUE ENVIE TAMBÉM CÓPIA INTEGRAL DOS AUTOS DO PROCESSO ADMINISTRATIVO DE N.º 786/2013, REFERENTE AO PREGÃO 93/2013._x000D_
 </t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3584/3584_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3584/3584_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AOS ILUSTRES SECRETÁRIOS DE SAÚDE E DE ADMINISTRAÇÃO E GOVERNO, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE:_x000D_
 1 - CEDER UM PORTEIRO OU GUARDA MUNICIPAL PARA O CENTRO DE ATENÇÃO PSICOSSOCIAL &amp;#8211; CAPS, PARA REALIZAR O CONTROLE DAS ENTRADAS E SAÍDAS DOS PACIENTES, BEM COMO PROPORCIONAR MAIS SEGURANÇA PARA O CAPS; _x000D_
 2 &amp;#8211; SE FAZER UMA REFORMA NO BALCÃO E ASSENTOS DO CAPS, QUE ESTÃO EM PÉSSIMAS CONDIÇÕES DE USO;_x000D_
 </t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3585/3585_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3585/3585_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO EXCELENTÍSSIMO SECRETÁRIO DE ESTADO DE ESPORTE E JUVENTUDE DE MINAS GERAIS, EROS BIONDINI, PARABENIZANDO-O PELO BRILHANTE SHOW REALIZADO NO MUNICÍPIO DE LAGOA DA PRATA, NO DIA 04 DE NOVEMBRO DE 2013. QUE SEJA INSERIDO AINDA NO REFERIDO OFÍCIO, UM CONVITE PARA QUE O MESMO POSSA VOLTAR A LAGOA DA PRATA NO PRÓXIMO ANO, PARA A REALIZAÇÃO DE UM NOVO SHOW, DESTA VEZ PARA UM PÚBLICO AINDA MAIOR, SE TIVER OPORTUNIDADE PARA TANTO._x000D_
 </t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3586/3586_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3586/3586_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM 82/2013 QUE &amp;#8220;AUTORIZA O SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO &amp;#8211; SAAE &amp;#8211; A DOAR IMÓVEL QUE MENCIONA&amp;#8221; SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
  REQUER AINDA, QUE O PROJETO DE LEI EM-086/2013 QUE &amp;#8220;ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, EM FAVOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO &amp;#8211; SAAE E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221; E O PROJETO DE LEI EM-087/2013 QUE &amp;#8220;ABRE CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221; SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 </t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3587/3587_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3587/3587_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO A SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, CALIMÉRIA GONÇALVES S. E SILVA, PARA QUE COMPAREÇA A ESTA CASA, NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, EM REUNIÃO EXTRAORDINÁRIA, TRANSMITIDA PELO RÁDIO E ESPECÍFICA PARA O ASSUNTO, A SER REALIZADA NA SEGUNDA TERÇA-FEIRA IMEDIATAMENTE POSTERIOR À DATA DE RECEBIMENTO DO OFÍCIO DE CONVOCAÇÃO, COM INÍCIO ÀS 20 (VINTE) HORAS E TÉRMINO ÀS 22 (VINTE E DUAS) HORAS, PARA TRATAR A RESPEITO DE ASSUNTOS LIGADOS À SUA ÁREA DE ATUAÇÃO, EM ESPECIAL OS PROJETOS EM EXECUÇÃO E A SEREM EXECUTADOS PELA SECRETARIA; PLANOS E METAS PARA 2014; CASAS POPULARES._x000D_
 </t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3588/3588_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3588/3588_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO PODER JUDICIÁRIO LOCAL, 1ª E 2ª VARAS, JUIZADO ESPECIAL E ELEITORAL; ÀS 1ª E 2ª PROMOTORIAS DE JUSTIÇA; À DEFENSORIA PÚBLICA; À POLÍCIA CIVIL; À POLÍCIA MILITAR; À POLÍCIA MILITAR AMBIENTAL; À ADMINISTRAÇÃO FAZENDÁRIA DO ESTADO &amp;#8211; AF; À APAE; À APAC; À AMAVI; AO INSS; AO IPSEMG; E À FUNDAÇÃO SÃO CARLOS, SOLICITANDO AOS REPRESENTANTES DOS MESMOS, QUE EM ESPECIAL FAVOR, ENVIEM A ESTA CASA INFORMAÇÕES A RESPEITO DA EXISTÊNCIA OU NÃO DE SERVIDORES PÚBLICOS MUNICIPAIS OU ESTAGIÁRIOS PAGOS PELA MUNICIPALIDADE, QUE SE ENCONTRAM TRABALHANDO PARA OS REFERIDOS ÓRGÃOS, INSTITUIÇÕES E ENTIDADES, SEJA MEDIANTE CONVÊNIOS OU CESSÃO._x000D_
 </t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3589/3589_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3589/3589_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE ENVIE A ESTA CASA O SEGUINTE:_x000D_
  1 &amp;#8211; CÓPIA DAS AVALIAÇÕES DOS IMÓVEIS A SEREM ALIENADOS PELO MUNICÍPIO, DESCRITOS NO PROJETO DE LEI N° 088/2013 QUE &amp;#8220;AUTORIZA O MUNICÍPIO DE LAGOA DA PRATA A ALIENAR BENS IMÓVEIS QUE MENCIONA&amp;#8221;, O QUAL SE ENCONTRA EM TRÂMITE PERANTE ESTA CASA DE LEIS;_x000D_
  2 &amp;#8211; CÓPIA DOS &amp;#8220;CROQUIS&amp;#8221; DE LOCALIZAÇÃO DOS IMÓVEIS REFERIDOS NO Nº ANTERIOR;_x000D_
            3 &amp;#8211; O VALOR DE CADA IMÓVEL ACIMA CITADO PARA FINS DE COBRANÇA DE ITBI;_x000D_
            4 &amp;#8211; CÓPIA DAS CERTIDÕES DE REGISTRO DOS IMÓVEIS A SEREM ALIENADOS;_x000D_
  5 &amp;#8211; RELAÇÃO DE TODOS OS IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO, QUE NÃO SEJAM DE USO COMUM DO POVO OU DE USO ESPECIAL, INDICANDO A DEVIDA LOCALIZAÇÃO. _x000D_
 </t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3590/3590_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3590/3590_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO LESSANDRO GABRIEL DA COSTA, PRESIDENTE DO COMITÊ DA BACIA HIDROGRÁFICA DOS AFLUENTES DO ALTO SÃO FRANCISCO E DA ASSOCIAÇÃO AMBIENTALISTA DO ALTO SÃO FRANCISCO - AASF, CONVIDANDO-O A COMPARECER NESTA CASA, EM REUNIÃO ORDINÁRIA A SER AGENDADA, PARA FALAR SOBRE OS RECURSOS RECEBIDOS PELA ASSOCIAÇÃO QUE PRESIDE, BEM COMO DAS ATIVIDADES E PROJETOS DA MESMA._x000D_
 </t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3591/3591_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3591/3591_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE ENVIAR OFÍCIO ÀS DIRETORIAS DOS BANCOS ITAÚ E BRADESCO, SITUADOS NESTA CIDADE, SOLICITANDO QUE COLOQUEM PORTA ELETRÔNICA DE SEGURANÇA, GIRATÓRIA E INDIVIDUALIZADA, EM TODOS OS ACESSOS DESTINADOS AO PÚBLICO, PROVIDA DE DETECTOR DE METAIS; TRAVAMENTO E RETORNO AUTOMÁTICO; ABERTURA OU JANELA PARA DEPÓSITO DO METAL DETECTADO, EM SUAS AGÊNCIAS, EM CUMPRIMENTO À LEI COMPLEMENTAR MUNICIPAL Nº 101/2011. SE NÃO OBEDECEREM EM UM PRAZO RAZOÁVEL, QUE SEJAM APLICADAS AOS MESMOS AS DISPOSIÇÕES DA LEI COMPLEMENTAR ACIMA CITADA._x000D_
 </t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3592/3592_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3592/3592_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE OBRAS E URBANISMO, CARLOS BRASIL GUADALUPE, E AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE SE COBRIR A QUADRA POLIESPORTIVA DO CONJUNTO HABITACIONAL CHICO REZENDE, NO BAIRRO MARÍLIA E A QUADRA POLIESPORTIVA DO BAIRRO AMÉRICO SILVA, AMBAS SITUADAS NESTA CIDADE.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3593/3593_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3593/3593_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO À DIRETORIA DA EMPRESA BIOSEV LOUIS DREYFUS COMMODITIES COMPANY, SOLICITANDO À MESMA QUE ESCLAREÇA O MOTIVO PELO QUAL MENCIONADA EMPRESA AINDA NÃO ADERIU À LEI 10.097/2000, QUE TRATA DO PROGRAMA FEDERAL DE CONTRATAÇÃO DO &amp;#8220;MENOR APRENDIZ&amp;#8221;, COMO FOI RELATADO PELOS REPRESENTANTES DA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3594/3594_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3594/3594_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-085/2013, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À ENTIDADE QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221; E O PROJETO DE RESOLUÇÃO QUE &amp;#8220;ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE LAGOA DA PRATA &amp;#8211; RESOLUÇÃO 462/2004&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3595/3595_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3595/3595_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI CM-016/2013 QUE &amp;#8220;DISPÕE SOBRE A PROPAGANDA SONORA NO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221; SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3596/3596_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3596/3596_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO PRESIDENTE DO CONSELHO MUNICIPAL DE SAÚDE DESTA CIDADE, SOLICITANDO AO MESMO QUE EM ESPECIAL FAVOR, COMPAREÇA A ESTA CASA, EM REUNIÃO ORDINÁRIA A SER AGENDADA, PARA ESCLARECER ASSUNTOS LIGADOS AO REPASSE DE RECURSOS À FUNDAÇÃO SÃO CARLOS, BEM COMO SUA APLICAÇÃO E PRESTAÇÃO DE CONTAS DA REFERIDA ENTIDADE._x000D_
 </t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3597/3597_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3597/3597_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA, QUE INFORME AOS DEMAIS VEREADORES SE EXISTE A POSSIBILIDADE DE SE DEVOLVER AOS COFRES DO MUNICÍPIO O MONTANTE DE RECURSOS PÚBLICOS QUE POR VENTURA ESTEJA OU VENHA ESTAR NO CAIXA DA CÂMARA MUNICIPAL E QUE NÃO SERÃO UTILIZADOS PELA EDILIDADE, PARA QUE A ADMINISTRAÇÃO MUNICIPAL POSSA ADQUIRIR DUAS MOTOCICLETAS PARA O GPMOR DA POLÍCIA MILITAR, NO VALOR DE R$ 40.000,00 (QUARENTA MIL REAIS), BEM COMO POSSA REALIZAR A COBERTURA DA QUADRA POLIESPORTIVA DO CONJUNTO HABITACIONAL CHICO REZENDE, NO BAIRRO MARÍLIA, NESTA CIDADE, NO VALOR DE R$ 60.000,00 (SESSENTA MIL REAIS) EM COMUM ACORDO COM O EXECUTIVO LOCAL. _x000D_
 </t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>Quelli Cássia Couto, Adriano Moraes, Adriano Moreira, Cabo Nunes , Cida Marcelino, Di Gianne Professor, Natinho, Nego da Saúde, Paulinho da Compuway</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3598/3598_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3598/3598_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> QUE INFORME AOS DEMAIS VEREADORES SE EXISTE A POSSIBILIDADE DE SE DEVOLVER AOS COFRES DO MUNICÍPIO O MONTANTE DE RECURSOS PÚBLICOS QUE POR VENTURA ESTEJA OU VENHA ESTAR NO CAIXA DA CÂMARA MUNICIPAL E QUE NÃO SERÃO UTILIZADOS PELA EDILIDADE, PARA QUE A ADMINISTRAÇÃO MUNICIPAL POSSA INVESTI-LOS NAS SEGUINTES NECESSIDADES PÚBLICAS: 1 &amp;#8211; AQUISIÇÃO DE COMPUTADORES PARA A FARMÁCIA MUNICIPAL; 2 &amp;#8211; UM VEÍCULO PARA ATENDIMENTO DO CAPS; 3 &amp;#8211; REPASSE DE RECURSOS À ASCALP PARA CONSTRUÇÃO DE MURO, AQUISIÇÃO DE PRENSA E GUINDASTE PARA MOVIMENTAÇÃO DE CARGA; 4 &amp;#8211; REPASSE DE RECURSOS À ASEULP &amp;#8211; ASSOCIAÇÃO DOS ESTUDANTES UNIVERSITÁRIOS DE LAGOA DA PRATA; 5 &amp;#8211; AQUISIÇÃO DE UM TOMÓGRAFO._x000D_
 </t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3599/3599_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3599/3599_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE ENVIE A ESTA CASA, CÓPIA DAS NOTAS DE EMPENHO E DEMAIS DOCUMENTOS RELACIONADOS ÀS DIÁRIAS DE VIAGEM DOS SECRETÁRIOS MUNICIPAIS, CHEFES DE SETORES E MOTORISTAS DO MUNICÍPIO, EM ESPECIAL O COMPROVANTE DO ALCANCE DA FINALIDADE DA VIAGEM, REFERENTES AO PERÍODO DE JANEIRO DE 2013 ATÉ A PRESENTE DATA._x000D_
 </t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3600/3600_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3600/3600_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE DESPORTOS, GILFAR ALVES RIBEIRO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE ESTENDER OS PROJETOS &amp;#8220;GINÁSTICA DA TERCEIRA DA IDADE&amp;#8221; NO SALÃO DA COMUNIDADE NOSSA SENHORA DE FÁTIMA, NO BAIRRO CIDADE JARDIM, E TAMBÉM, O PROGRAMA &amp;#8220;ESPORTE NO BAIRRO&amp;#8221; NAS NOVAS QUADRAS QUE SERÃO COBERTAS NA CIDADE DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3601/3601_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3601/3601_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, BEM COMO À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, PAULENE MÁRCIA ANDRADE E SILVA, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DA UTILIZAÇÃO DOS ÔNIBUS ESCOLARES MUNICIPAIS PARA TRANSPORTAR OS UNIVERSITÁRIOS DESTA CIDADE, HAJA VISTA QUE FOI APROVADA A LEI NACIONAL N° 12.816/2013 QUE DISPÕE SOBRE O APOIO DA UNIÃO ÀS REDES PÚBLICAS DE EDUCAÇÃO BÁSICA NA AQUISIÇÃO DE VEÍCULOS PARA O TRANSPORTE DE ESTUDANTES, INCLUSIVE OS DO ENSINO SUPERIOR._x000D_
 </t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>Quelli Cássia Couto, Adriano Moraes, Adriano Moreira, Cida Marcelino, Di Gianne Professor, Natinho, Nego da Saúde, Paulinho da Compuway</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3602/3602_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3602/3602_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO AS EMPREGADAS PÚBLICAS MUNICIPAIS QUE OCUPAM O EMPREGO DE AGENTE DE COMBATE ÀS ENDEMIAS, CUJOS NOMES SEGUEM EM ANEXO, PARA QUE COMPAREÇAM A ESTA CASA, NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, EM REUNIÃO EXTRAORDINÁRIA, A SER REALIZADA NA SEGUNDA TERÇA-FEIRA IMEDIATAMENTE POSTERIOR À DATA DE RECEBIMENTO DO OFÍCIO DE CONVOCAÇÃO, COM INÍCIO ÀS 20 (VINTE) HORAS E TÉRMINO ÀS 22 (VINTE E DUAS) HORAS, PARA TRATAR A RESPEITO DE SUPOSTOS ABUSOS DE PODER, ASSÉDIO MORAL E MAUS-TRATOS SOFRIDOS PELAS REFERIDAS EMPREGADAS._x000D_
 </t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3603/3603_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3603/3603_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE RESOLUÇÃO Nº 014/2013 QUE &amp;#8220;ALTERA A RESOLUÇÃO Nº 671/2013 QUE DISPÕE SOBRE O PROGRMA &amp;#8220;CÂMARA ITINERANTE&amp;#8221; NO PODER LEGISLATIVO DO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221;, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3604/3604_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3604/3604_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE OBRAS E URBANISMO E AO SECRETÁRIO DE TRANSPORTES E LIMPEZA PÚBLICA, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR UMA AMPLA REFORMA EM TODAS AS ROTATÓRIAS DO NOSSO MUNICÍPIO, INCLUSIVE NA RESPECTIVA SINALIZAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3605/3605_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3605/3605_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE OBRAS E URBANISMO, CARLOS BRASIL GUADALUPE, BEM COMO AO SECRETÁRIO DE TRANSPORTES E LIMPEZA PÚBLICA, QUE INFORMEM A ESTA CASA SE HÁ A POSSIBILIDADE DE SE COLOCAR UMA PASSAGEM ELEVADA PARA PEDESTRE OU PELO MENOS UMA FAIXA PARA PEDESTRES, NA AVENIDA BRASIL, EM SEU CRUZAMENTO COM A RUA MARANHÃO, PARA A SEGURANÇA DAS PESSOAS QUE POR ALI TRANSITAM, EM ESPECIAL ALUNOS DO CEMEI SÃO CARLOS BORROMEU._x000D_
 </t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3606/3606_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3606/3606_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVIDANDO O DIRETOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA &amp;#8211; SAAE/LP, SR. ASTÁCIO CORREA NETO, BEM COMO O SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, E O SECRETÁRIO DE FAZENDA, MÁRCIO APARECIDO AMORIM, PARA UMA REUNIÃO NO DIA 05 DE DEZEMBRO DE 2013, ÀS 17 HORAS, NESTA CASA, COM A GERENTE DA CAIXA ECONÔMICA FEDERAL, AGDA COSTA XAVIER REZENDE, PARA CONVERSARMOS SOBRE ASSUNTOS RELACIONADOS AO PROGRAMA DE DESLIGAMENTO VOLUNTÁRIO &amp;#8211; PDV, IMPLEMENTADO PELA ADMINISTRAÇÃO MUNICIPAL, PRINCIPALMENTE EM RELAÇÃO AO SAQUE DO SALDO DO FUNDO DE GARANTIA POR TEMPO DE SERVIÇO &amp;#8211; FGTS - DO EMPREGADO PÚBLICO QUE ADERIU AO REFERIDO PROGRAMA, UMA VEZ QUE ESTES NÃO ESTÃO CONSEGUINDO SACÁ-LO. </t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>Adriano Moraes, Di Gianne Professor</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4572/4572_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4572/4572_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS  VEREADORES  INFRA-ASSINADOS,  NA  FORMA  REGIMENTAL,  REQUEREM  A  VOSSA_x000D_
 EXCELÊNCIA,  CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADO  OFÍCIOÀ SUPERINTENDÊNCIA REGIONAL DE_x000D_
 REGULARIZAÇÃO AMBIENTAL - SUPRAM, AOS CUIDADOS DO CONSELHO ESTADUAL DE POLÍTICA_x000D_
 AMBIENTAL - COPAM, SOLICITANDO A SEUS MEMBROS QUE, QUANDO DA DELIBERAÇÃO A RESPEITO DO_x000D_
 PEDIDO DE LICENCIAMENTO AMBIENTAL POR PARTE DA EMPRESA BIOSEV &amp;#8211; LOUIS DREYFUS_x000D_
 COMMODITIES COMPANY, ACATEM A CONDICIONANTE COLOCADA PELO MINISTÉRIO PÚBLICO -CONSISTENTE NA RECUPERAÇÃO DAS LAGOAS MARGINAIS DO RIO SÃO FRANCISCO, SITUADAS NO_x000D_
 MUNICÍPIO DE LAGOA DA PRATA, AS QUAIS FORAM DRENADAS PARA O PLANTIO DE CANA-DE-AÇÚCAR._x000D_
 QUE SEJA SOLICITADO AINDA, NO REFERIDO OFÍCIO, INFORMAÇÕES SOBRE O ANDAMENTO_x000D_
 DO PROCESSO DE LICENCIAMENTO AMBIENTAL ACIMA REFERIDO, BEM COMO SE HÁ DATA PREVISTA_x000D_
 PARA A REUNIÃO DE DELIBERAÇÃO SOBRE ESTE ASSUNTO, CASO AINDA NÃO TENHA OCORRIDO._x000D_
 POR FIM, QUE SEJA ENVIADA CÓPIA DESTE REQUERIMENTO PARA A SECRETARIA_x000D_
 MUNICIPAL DE MEIO AMBIENTE E AO CODEMA DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3607/3607_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3607/3607_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO À SUPERINTENDÊNCIA REGIONAL DE REGULARIZAÇÃO AMBIENTAL - SUPRAM, AOS CUIDADOS DO CONSELHO ESTADUAL DE POLÍTICA AMBIENTAL - COPAM, SOLICITANDO A SEUS MEMBROS QUE, QUANDO DA DELIBERAÇÃO A RESPEITO DO PEDIDO DE LICENCIAMENTO AMBIENTAL POR PARTE DA EMPRESA BIOSEV &amp;#8211; LOUIS DREYFUS COMMODITIES COMPANY, ACATEM A CONDICIONANTE COLOCADA PELO MINISTÉRIO PÚBLICO - CONSISTENTE NA RECUPERAÇÃO DAS LAGOAS MARGINAIS DO RIO SÃO FRANCISCO, SITUADAS NO MUNICÍPIO DE LAGOA DA PRATA, AS QUAIS FORAM DRENADAS PARA O PLANTIO DE CANA-DE-AÇÚCAR.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3608/3608_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3608/3608_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE OBRAS E URBANISMO, CARLOS BRASIL GUADALUPE, QUE INFORME A ESTA CASA SE DENTRE OS PROJETOS A SEREM IMPLEMENTADOS POR SUA SECRETARIA, NESTE MANDATO, SE ENCONTRA A PAVIMENTAÇÃO ASFÁLTICA DA RUA VEREADOR CHICO FERREIRA, NO BAIRRO CHICO MIRANDA._x000D_
 </t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3609/3609_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3609/3609_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-089/2013 QUE &amp;#8220;ABRE CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221; SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO. REQUER AINDA, QUE O PROJETO DE LEI COMPLEMENTAR EM-025/2013 QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR Nº 042, DE 21 DE DEZEMBRO DE 2001 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;  E O PROJETO DE LEI CM-018/2013 QUE &amp;#8220;DISPÕE SOBRE A PROPAGANDA SONORA NO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221; SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3610/3610_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3610/3610_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E_x000D_
 GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE_x000D_
 DISPONIBILIZAR UM EMPREGADO PÚBLICO MUNICIPAL, QUE ATUE NA SECRETARIA DE ASSISTÊNCIA_x000D_
 SOCIAL, PARA REALIZAR ATIVIDADES DE CONSCIENTIZAÇÃO E MOBILIZAÇÃO DAS PESSOAS PARA_x000D_
 CONTRIBUÍREM COM O FIA, POR MEIO DE DOAÇÕES A SEREM DESCONTADAS NO IMPOSTO DE RENDA._x000D_
 </t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3611/3611_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3611/3611_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE OBRAS E URBANISMO, CARLOS BRASIL GUADALUPE, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR INTERVENÇÕES OU PASSAR A MÁQUINA PATROL VISANDO MELHORAR AS CONDIÇÕES DO PISO DAS ESTRADAS VICINAIS QUE DÃO ACESSO À COMUNIDADE &amp;#8220;DOS MIRANDAS&amp;#8221;, SITUADA NA ZONA RURAL, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3612/3612_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3612/3612_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE SAÚDE, ANTÔNIO JUAREZ DE CASTRO, QUE ENVIE A ESTA CASA CÓPIA DAS LISTAS CONTENDO O NOME DOS PACIENTES ATENDIDOS PELA RECEPÇÃO, BEM COMO DO SETOR DE ENFERMAGEM DO PRONTO ATENDIMENTO MÉDICO &amp;#8211; PAM, REFERENTES AO MÊS DE JANEIRO A NOVEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3613/3613_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3613/3613_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUERER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE A REUNIÃO ORDINÁRIA DO PRÓXIMO DIA 16 DE DEZEMBRO SEJA TRANSFERIDA PARA O DIA 17/12/2013, TERÇA-FEIRA , ÀS 20 HORAS._x000D_
 </t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>Cida Marcelino, Adriano Moraes, Adriano Moreira, Cabo Nunes , Di Gianne Professor, Natinho, Nego da Saúde, Paulinho da Compuway, Quelli Cássia Couto</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, CONVOCANDO O DIRETOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA &amp;#8211; SAAE/LP, SR. ASTÁCIO CORREA NETO, BEM COMO O SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, E O SECRETÁRIO DE FAZENDA, MÁRCIO APARECIDO AMORIM, PARA QUE COMPAREÇAM A ESTA CASA, NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, EM REUNIÃO EXTRAORDINÁRIA, TRANSMITIDA PELA RÁDIO E ESPECÍFICA PARA O ASSUNTO, A SER REALIZADA NA SEGUNDA TERÇA-FEIRA IMEDIATAMENTE POSTERIOR À DATA DE RECEBIMENTO DO OFÍCIO DE CONVOCAÇÃO, COM INÍCIO ÀS 20 (VINTE) HORAS E TÉRMINO ÀS 22 (VINTE E DUAS) HORAS, PARA TRATAR A RESPEITO DE ASSUNTOS RELACIONADOS AO PROGRAMA DE DESLIGAMENTO VOLUNTÁRIO &amp;#8211; PDV, IMPLEMENTADO PELA ADMINISTRAÇÃO MUNICIPAL, PRINCIPALMENTE EM RELAÇÃO AO SAQUE DO SALDO DO FUNDO DE GARANTIA POR TEMPO DE SERVIÇO &amp;#8211; FGTS &amp;#8211; DO EMPREGADO PÚBLICO QUE ADERIU AO REFERIDO PROGRAMA, UMA VEZ QUE ESTES NÃO ESTÃO CONSEGUINDO SACÁ-LO.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>Cabo Nunes , Paulinho da Compuway</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3616/3616_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3616/3616_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES INFRA-ASSINADOS, NA FORMA REGIMENTAL, REQUEREM A VOSSA EXCELÊNCIA A RETIRADA DE TRAMITAÇÃO DAS EMENDAS 01 A 06 APRESENTADAS AO PROJETO DE LEI COMPLEMENTAR N.º EM 025/2013 QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR Nº 042, DE 21 DE DEZEMBRO DE 2001 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; , NOS TERMOS DO § 2º DO ARTIGO 88 DO REGIMENTO INTERNO DESTA CASA DE LEIS._x000D_
 </t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3617/3617_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3617/3617_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER_x000D_
 A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS_x000D_
 EXIGÊNCIAS REGIMENTAIS PARA QUE O PARECER DAS COMISSÕES DE_x000D_
 LEGISLAÇÃO, JUSTIÇA, REDAÇÃO; FINANÇAS, ORÇAMENTO, TOMADA DE_x000D_
 CONTAS, OBRAS E SERVIÇOS PÚBLICOS, SOBRE O PROJETO DE LEI  EM-_x000D_
 094/2013, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONCEDER SUBVENÇÃO SOCIAL À ENTIDADE QUE MENCIONA_x000D_
 E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJA APRESENTADO NA_x000D_
 PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3618/3618_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3618/3618_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER_x000D_
 A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA DISPENSADA A_x000D_
 EXIGÊNCIA REGIMENTAL PARA QUE O PROJETO DE LEI EM-094/2013, QUE_x000D_
 &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER_x000D_
 SUBVENÇÃO SOCIAL À ENTIDADE QUE MENCIONA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJA APRECIADO EM SEGUNDA DISCUSSÃO_x000D_
 E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3619/3619_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3619/3619_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER_x000D_
 A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS_x000D_
 EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI EM-092/2013_x000D_
 E EM-093/2013, QUE &amp;#8220;ABREM CRÉDITOS SUPLEMENTARES AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E_x000D_
 CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM_x000D_
 DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3620/3620_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3620/3620_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE AS COMISSÕES DE LEGISLAÇÃO, JUSTIÇA, REDAÇÃO; FINANÇAS, ORÇAMENTO, TOMADA DE CONTAS, OBRAS E SERVIÇOS PÚBLICOS, POSSAM EMITIR PARECER SOBRE PROJETO DE LEI EM-095/2013, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUIÇÃO À ACE/LP E CONTEM OUTRAS PROVIDÊNCIAS&amp;#8221;, NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3621/3621_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3621/3621_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER_x000D_
 A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS_x000D_
 EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI:  _x000D_
 EM-090/2013 EM-090/2013 EM-090/2013 EM-090/2013, QUE &amp;#8220;INSTITUI O SERVIÇO DE INSPEÇÃO_x000D_
 MUNICIPAL DE PRODUTOS DE ORGIEM ANIMAL NO MUNICÍPIO_x000D_
 DE LAGOA DA PRTA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;;_x000D_
 EM-095/2013 EM-095/2013 EM-095/2013 EM-095/2013, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONCEDER CONTRIBUIÇÃO À ACE/LP E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;;_x000D_
 CM-019/2013 CM-019/2013 CM-019/2013 CM-019/2013, QUE &amp;#8220;INSTITUI O PROGRAMA DE AUXÍLIO-_x000D_
 ALIMENTAÇÃO AOS EMPREGADOS PÚBLICOS DA CÂMARA_x000D_
 MUNICIPAL DE LAGOA DA PRATA&amp;#8221;, E_x000D_
 CM-020/2013 CM-020/2013 CM-020/2013 CM-020/2013, QUE &amp;#8220;CRIA O DIA DA PROMOÇÃO E INTERAÇÃO_x000D_
 PARA A TERCEIRA IDADE NO MUNICÍPIO DE LAGOA DA_x000D_
 PRATA&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA_x000D_
 PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t xml:space="preserve"> SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE TRANSPORTES E LIMPEZA PÚBLICA, QUE INFORME A ESTA CASA, SE EXISTE A POSSIBILIDADE DE SE COLOCAR FAIXAS DE PEDESTRES EM TODOS OS CRUZAMENTOS DE VIAS PÚBLICAS QUE POSSUAM SEMÁFOROS. _x000D_
 </t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3624/3624_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3624/3624_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E LIMPEZA PÚBLICA, QUE INFORME A ESTA CASA SE EXISTE ALGUMA AUTORIZAÇÃO OU OUTRO DOCUMENTO PRÓPRIO, PERMITINDO QUE EMPREGADOS PÚBLICOS QUE NÃO EXERCEM O EMPREGO DE MOTORISTA, CONDUZA VEÍCULOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL. SE FOR POSITIVA A RESPOSTA, QUE SEJA ENVIADA CÓPIA DOS REFERIDOS DOCUMENTOS. _x000D_
 </t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3626/3626_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3626/3626_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ENVIADO OFÍCIO AO EXCELENTÍSSIMO DEPUTADO ESTADUAL FABIANO TOLENTINO, AGRADECENDO AO MESMO PELA EMENDA PARLAMENTAR NO VALOR DE R$ 50.000,00 (CINQUENTA MIL REAIS) PARA CONSTRUÇÃO DA PISTA DE SKATE, ESTILO &amp;#8220;DANKS BOL&amp;#8221;, CUJO CONVÊNIO SERIA ASSINADO HOJE._x000D_
 </t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AOS ILUSTRES SECRETÁRIOS MUNICIPAIS ABAIXO MENCIONADOS, CADA UM EM SUA RESPECTIVA ÁREA DE ATUAÇÃO.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3629/3629_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3629/3629_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI:  EM-078/2013 QUE &amp;#8220;ALTERA ANEXOS DA LEI 2125/2013 &amp;#8211; LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2014&amp;#8221;;_x000D_
 EM-079/2013, QUE &amp;#8220;DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2014-2017&amp;#8221;;_x000D_
  EM-091/2013 QUE &amp;#8220;AUTORIZA A PERMUTA DE IMÓVEIS QUE MENCIONA&amp;#8221;; _x000D_
  EM-097/2013 QUE &amp;#8220;AUTORIZA O MUNICÍPIO DE LAGOA DA PRATA A DOAR IMÓVEIS QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;;_x000D_
  EM-098/2013 QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS À ENTIDADE QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;;_x000D_
 EM-099/2013 QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS À ENTIDADE QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3630/3630_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3630/3630_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA ADIADA A VOTAÇÃO DO PROJETO DE LEI EM-91/2013 QUE &amp;#8220;AUTORIZA A PERMUTA DE IMÓVEIS QUE MENCIONA&amp;#8221;, PARA A PRÓXIMA REUNIÃO DESTA CASA. _x000D_
 </t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3632/3632_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3632/3632_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-080 QUE &amp;#8220;ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LAGOA DA PRATA PARA O EXERCÍCIO FINANCEIRO DE 2014&amp;#8221;, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3633/3633_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3633/3633_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM-116/2013, QUE &amp;#8220;ABRE CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO. REQUER AINDA QUE OS PROJETOS DE LEI  EM-091/2013 QUE &amp;#8220;AUTORIZA A PERMUTA DE IMÓVEIS QUE MENCIONA&amp;#8221; E OS PROJETOS DE LEI  EM-100, 101 E 102/2013 QUE &amp;#8220;AUTORIZAM O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL ÀS ENTIDADES QUE MENCIONAM E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.  _x000D_
 </t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3635/3635_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3635/3635_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS EM-104 E 106 A 115/2013 QUE &amp;#8220;AUTORIZAM O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL ÀS ENTIDADES QUE MENCIONAM E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3637/3637_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3637/3637_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS, PARA QUE OS PROJETOS DE LEI  EM-117 A 123/2013/2013, QUE &amp;#8220;AUTORIZAM O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS ÀS ENTIDADES QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;; SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6450,67 +6450,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3355/3355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3356/3356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3357/3357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3358/3358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4381/4381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3457/3457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3458/3458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3459/3459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3460/3460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3461/3461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3462/3462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3463/3463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3465/3465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4382/4382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4383/4383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3469/3469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3360/3360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3496/3496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3497/3497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3669/3669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4384/4384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3670/3670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3671/3671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4385/4385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4386/4386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4387/4387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4388/4388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4389/4389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4390/4390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4391/4391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4392/4392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4394/4394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4395/4395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3672/3672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3359/3359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3467/3467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3468/3468_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3456/3456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3652/3652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3653/3653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3654/3654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3655/3655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3657/3657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3659/3659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3660/3660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3662/3662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3664/3664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3665/3665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3667/3667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3668/3668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3149/3149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3153/3153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3154/3154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3155/3155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3156/3156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3157/3157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3158/3158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3159/3159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3160/3160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3161/3161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3162/3162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3163/3163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3164/3164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3165/3165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3166/3166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3167/3167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3168/3168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3169/3169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3170/3170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3171/3171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3172/3172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3173/3173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3174/3174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3175/3175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3176/3176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3177/3177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3178/3178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3179/3179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3180/3180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3181/3181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3182/3182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3183/3183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3184/3184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3185/3185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3186/3186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3187/3187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3188/3188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3189/3189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3622/3622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3625/3625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3636/3636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3631/3631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3634/3634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3638/3638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3639/3639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3640/3640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3641/3641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3642/3642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3643/3643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3646/3646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3649/3649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3650/3650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3651/3651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3656/3656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3658/3658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3661/3661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3663/3663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3666/3666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3673/3673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3674/3674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3675/3675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3676/3676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3677/3677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3678/3678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3679/3679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3680/3680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3681/3681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3682/3682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3683/3683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3684/3684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3685/3685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3686/3686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3687/3687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3688/3688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3689/3689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3195/3195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3196/3196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3644/3644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3645/3645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3647/3647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3648/3648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4195/4195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4196/4196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4197/4197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4198/4198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4199/4199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4200/4200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4201/4201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4202/4202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4203/4203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4204/4204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4205/4205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4206/4206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4207/4207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4208/4208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4209/4209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4210/4210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4211/4211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4212/4212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4213/4213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4214/4214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4215/4215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4220/4220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4222/4222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4223/4223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4224/4224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4225/4225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4226/4226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4216/4216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4217/4217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4218/4218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4219/4219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4570/4570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3197/3197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3198/3198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3199/3199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3200/3200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3201/3201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3202/3202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3203/3203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3206/3206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3207/3207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3208/3208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3209/3209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3210/3210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3211/3211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3212/3212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3213/3213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3214/3214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3215/3215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3216/3216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3217/3217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3218/3218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3219/3219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3220/3220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3221/3221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3222/3222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3223/3223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3224/3224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3225/3225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3226/3226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3227/3227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3228/3228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3229/3229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3230/3230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3231/3231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3232/3232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3233/3233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3234/3234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3235/3235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3236/3236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3237/3237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3238/3238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3239/3239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3240/3240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3241/3241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3242/3242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3244/3244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3245/3245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3246/3246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3247/3247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3248/3248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3249/3249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3250/3250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3251/3251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3252/3252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3253/3253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3254/3254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3255/3255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3256/3256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3257/3257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3258/3258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3260/3260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3261/3261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3262/3262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3263/3263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3264/3264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3265/3265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3266/3266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3267/3267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3268/3268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3269/3269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3270/3270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3271/3271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3272/3272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3273/3273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3274/3274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3275/3275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3276/3276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3277/3277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3278/3278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3279/3279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3280/3280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3281/3281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3282/3282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3283/3283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3284/3284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3285/3285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3286/3286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3287/3287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3288/3288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3289/3289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3290/3290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3291/3291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3292/3292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3293/3293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3361/3361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3362/3362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3363/3363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3364/3364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3365/3365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3366/3366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3367/3367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3368/3368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3369/3369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3370/3370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3371/3371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3372/3372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3373/3373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3374/3374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3375/3375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3376/3376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3377/3377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3378/3378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3379/3379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3380/3380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3381/3381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3382/3382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3383/3383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3384/3384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3385/3385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3386/3386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3387/3387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3388/3388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3389/3389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3390/3390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3391/3391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3392/3392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3393/3393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3394/3394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3395/3395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3397/3397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3398/3398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3399/3399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3400/3400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3402/3402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3403/3403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3404/3404_texto_integral.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3405/3405_texto_integral.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3406/3406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3407/3407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3408/3408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3409/3409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3410/3410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3411/3411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3412/3412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3414/3414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3415/3415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3416/3416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3417/3417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3418/3418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3419/3419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3420/3420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3421/3421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3422/3422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3423/3423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3424/3424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3425/3425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3426/3426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3427/3427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3428/3428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3429/3429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3430/3430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3432/3432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3433/3433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3434/3434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3435/3435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3436/3436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3437/3437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3438/3438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3439/3439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3440/3440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3441/3441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3442/3442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3443/3443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3470/3470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3471/3471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3472/3472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3473/3473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3474/3474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3475/3475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3476/3476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3477/3477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3478/3478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3479/3479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3480/3480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3481/3481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3482/3482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3483/3483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3484/3484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3485/3485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3486/3486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3487/3487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3488/3488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3489/3489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3490/3490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3491/3491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3492/3492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3493/3493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3494/3494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3495/3495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3498/3498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3499/3499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3500/3500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3501/3501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3502/3502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3503/3503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3504/3504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3505/3505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3506/3506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3507/3507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3508/3508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3509/3509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3510/3510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3511/3511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3512/3512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3513/3513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3514/3514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3515/3515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3516/3516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3517/3517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3518/3518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3519/3519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3521/3521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3522/3522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3523/3523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3524/3524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3525/3525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3526/3526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3527/3527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3528/3528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3529/3529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3530/3530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3531/3531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3532/3532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3533/3533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3534/3534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3535/3535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3536/3536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3538/3538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3539/3539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3540/3540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3541/3541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4571/4571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3543/3543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3544/3544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3545/3545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3546/3546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3547/3547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3548/3548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3549/3549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3550/3550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3551/3551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3552/3552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3553/3553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3554/3554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3555/3555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3556/3556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3557/3557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3559/3559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3560/3560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3561/3561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3562/3562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3563/3563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3564/3564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3565/3565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3566/3566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3568/3568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3569/3569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3570/3570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3571/3571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3572/3572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3573/3573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3574/3574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3575/3575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3576/3576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3577/3577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3578/3578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3580/3580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3581/3581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3582/3582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3583/3583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3584/3584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3585/3585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3586/3586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3587/3587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3588/3588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3589/3589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3590/3590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3591/3591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3592/3592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3593/3593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3594/3594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3595/3595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3596/3596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3597/3597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3598/3598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3599/3599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3600/3600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3601/3601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3602/3602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3603/3603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3604/3604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3605/3605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3606/3606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4572/4572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3607/3607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3608/3608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3609/3609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3610/3610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3611/3611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3612/3612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3613/3613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3616/3616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3617/3617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3618/3618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3619/3619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3620/3620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3621/3621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3624/3624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3626/3626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3629/3629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3630/3630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3632/3632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3633/3633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3635/3635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3637/3637_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3355/3355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3356/3356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3357/3357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3358/3358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4381/4381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3457/3457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3458/3458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3459/3459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3460/3460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3461/3461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3462/3462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3463/3463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3465/3465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4382/4382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4383/4383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3469/3469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3360/3360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3496/3496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3497/3497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3669/3669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4384/4384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3670/3670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3671/3671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4385/4385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4386/4386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4387/4387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4388/4388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4389/4389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4390/4390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4391/4391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4392/4392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4394/4394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4395/4395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3672/3672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3359/3359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3467/3467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3468/3468_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3456/3456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3652/3652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3653/3653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3654/3654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3655/3655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3657/3657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3659/3659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3660/3660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3662/3662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3664/3664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3665/3665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3667/3667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3668/3668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3149/3149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3153/3153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3154/3154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3155/3155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3156/3156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3157/3157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3158/3158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3159/3159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3160/3160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3161/3161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3162/3162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3163/3163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3164/3164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3165/3165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3166/3166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3167/3167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3168/3168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3169/3169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3170/3170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3171/3171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3172/3172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3173/3173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3174/3174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3175/3175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3176/3176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3177/3177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3178/3178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3179/3179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3180/3180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3181/3181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3182/3182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3183/3183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3184/3184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3185/3185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3186/3186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3187/3187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3188/3188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3189/3189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3622/3622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3625/3625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3636/3636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3631/3631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3634/3634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3638/3638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3639/3639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3640/3640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3641/3641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3642/3642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3643/3643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3646/3646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3649/3649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3650/3650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3651/3651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3656/3656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3658/3658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3661/3661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3663/3663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3666/3666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3673/3673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3674/3674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3675/3675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3676/3676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3677/3677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3678/3678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3679/3679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3680/3680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3681/3681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3682/3682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3683/3683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3684/3684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3685/3685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3686/3686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3687/3687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3688/3688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3689/3689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3195/3195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3196/3196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3644/3644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3645/3645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3647/3647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3648/3648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4195/4195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4196/4196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4197/4197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4198/4198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4199/4199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4200/4200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4201/4201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4202/4202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4203/4203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4204/4204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4205/4205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4206/4206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4207/4207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4208/4208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4209/4209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4210/4210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4211/4211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4212/4212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4213/4213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4214/4214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4215/4215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4220/4220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4222/4222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4223/4223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4224/4224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4225/4225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4226/4226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4216/4216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4217/4217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4218/4218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4219/4219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4570/4570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3197/3197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3198/3198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3199/3199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3200/3200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3201/3201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3202/3202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3203/3203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3206/3206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3207/3207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3208/3208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3209/3209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3210/3210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3211/3211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3212/3212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3213/3213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3214/3214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3215/3215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3216/3216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3217/3217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3218/3218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3219/3219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3220/3220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3221/3221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3222/3222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3223/3223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3224/3224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3225/3225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3226/3226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3227/3227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3228/3228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3229/3229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3230/3230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3231/3231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3232/3232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3233/3233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3234/3234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3235/3235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3236/3236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3237/3237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3238/3238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3239/3239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3240/3240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3241/3241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3242/3242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3244/3244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3245/3245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3246/3246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3247/3247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3248/3248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3249/3249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3250/3250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3251/3251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3252/3252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3253/3253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3254/3254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3255/3255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3256/3256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3257/3257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3258/3258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3260/3260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3261/3261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3262/3262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3263/3263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3264/3264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3265/3265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3266/3266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3267/3267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3268/3268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3269/3269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3270/3270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3271/3271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3272/3272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3273/3273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3274/3274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3275/3275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3276/3276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3277/3277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3278/3278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3279/3279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3280/3280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3281/3281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3282/3282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3283/3283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3284/3284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3285/3285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3286/3286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3287/3287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3288/3288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3289/3289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3290/3290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3291/3291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3292/3292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3293/3293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3361/3361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3362/3362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3363/3363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3364/3364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3365/3365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3366/3366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3367/3367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3368/3368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3369/3369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3370/3370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3371/3371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3372/3372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3373/3373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3374/3374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3375/3375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3376/3376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3377/3377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3378/3378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3379/3379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3380/3380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3381/3381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3382/3382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3383/3383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3384/3384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3385/3385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3386/3386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3387/3387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3388/3388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3389/3389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3390/3390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3391/3391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3392/3392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3393/3393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3394/3394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3395/3395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3397/3397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3398/3398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3399/3399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3400/3400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3402/3402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3403/3403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3404/3404_texto_integral.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3405/3405_texto_integral.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3406/3406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3407/3407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3408/3408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3409/3409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3410/3410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3411/3411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3412/3412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3414/3414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3415/3415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3416/3416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3417/3417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3418/3418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3419/3419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3420/3420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3421/3421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3422/3422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3423/3423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3424/3424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3425/3425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3426/3426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3427/3427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3428/3428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3429/3429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3430/3430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3432/3432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3433/3433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3434/3434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3435/3435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3436/3436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3437/3437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3438/3438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3439/3439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3440/3440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3441/3441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3442/3442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3443/3443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3470/3470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3471/3471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3472/3472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3473/3473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3474/3474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3475/3475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3476/3476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3477/3477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3478/3478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3479/3479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3480/3480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3481/3481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3482/3482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3483/3483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3484/3484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3485/3485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3486/3486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3487/3487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3488/3488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3489/3489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3490/3490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3491/3491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3492/3492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3493/3493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3494/3494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3495/3495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3498/3498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3499/3499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3500/3500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3501/3501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3502/3502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3503/3503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3504/3504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3505/3505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3506/3506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3507/3507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3508/3508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3509/3509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3510/3510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3511/3511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3512/3512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3513/3513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3514/3514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3515/3515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3516/3516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3517/3517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3518/3518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3519/3519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3521/3521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3522/3522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3523/3523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3524/3524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3525/3525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3526/3526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3527/3527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3528/3528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3529/3529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3530/3530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3531/3531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3532/3532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3533/3533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3534/3534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3535/3535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3536/3536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3538/3538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3539/3539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3540/3540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3541/3541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4571/4571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3543/3543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3544/3544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3545/3545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3546/3546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3547/3547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3548/3548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3549/3549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3550/3550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3551/3551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3552/3552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3553/3553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3554/3554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3555/3555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3556/3556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3557/3557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3559/3559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3560/3560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3561/3561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3562/3562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3563/3563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3564/3564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3565/3565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3566/3566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3568/3568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3569/3569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3570/3570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3571/3571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3572/3572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3573/3573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3574/3574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3575/3575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3576/3576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3577/3577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3578/3578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3580/3580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3581/3581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3582/3582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3583/3583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3584/3584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3585/3585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3586/3586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3587/3587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3588/3588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3589/3589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3590/3590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3591/3591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3592/3592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3593/3593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3594/3594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3595/3595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3596/3596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3597/3597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3598/3598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3599/3599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3600/3600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3601/3601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3602/3602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3603/3603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3604/3604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3605/3605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3606/3606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/4572/4572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3607/3607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3608/3608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3609/3609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3610/3610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3611/3611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3612/3612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3613/3613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3616/3616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3617/3617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3618/3618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3619/3619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3620/3620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3621/3621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3624/3624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3626/3626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3629/3629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3630/3630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3632/3632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3633/3633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3635/3635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2013/3637/3637_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H506"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="137.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>