--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -54,4717 +54,4717 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ANTEP</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>Cida Marcelino</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3841/3841_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3841/3841_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI O PROGRAMA &amp;#8220;CONSTRUINDO E_x000D_
 CONSERVANDO AS PRAÇAS DA CIDADE COM_x000D_
 RESPONSABILIDADE SOCIAL E AMBIENTAL."</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3842/3842_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3842/3842_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI O PROGRAMA BAILANDO NA_x000D_
 MELHOR IDADE.&amp;#8221;</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Adriano Moreira</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3843/3843_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3843/3843_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A OBRIGATORIEDADE DE SE INSERIR UM_x000D_
 LIVRO DE INTERCORRÊNCIAS EM TODAS AS UNIDADES DE_x000D_
 SAÚDE E DE ASSISTÊNCIA DO MUNICÍPIO DE LAGOA DA_x000D_
 PRATA."</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Adriano Moraes</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3844/3844_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3844/3844_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI COMPLEMENTAR Nº 003, DE 22 DE MAIO DE_x000D_
 1991.&amp;#8221;</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Nego da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3845/3845_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3845/3845_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI O PROGRAMA DE ATIVIDADES FÍSICAS NA PRAIA_x000D_
 PÚBLICA DO MUNICÍPIO DE LAGOA DA PRATA. &amp;#8221;</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Paulinho da Compuway</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3846/3846_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3846/3846_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A OBRIGATORIEDADE DE SE UTILIZAR_x000D_
 LÂMPADAS OU LUMINÁRIAS DE DIODO EMISSOR DE LUZ_x000D_
 &amp;#8211; LED - EM ESPAÇOS PÚBLICOS DO MUNICÍPIO DE LAGOA_x000D_
 DA PRATA."</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3847/3847_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3847/3847_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A CRIAÇÃO DE TRILHA ECOLÓGICA NO_x000D_
 PARQUE NATURAL MUNICIPAL 'FRANCISCO DE ASSIS_x000D_
 RESENDE' DO MUNICÍPIO DE LAGOA DA PRATA. &amp;#8221;</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Di Gianne Professor</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3848/3848_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3848/3848_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CARACTERIZA A ESTERILIZAÇÃO GRATUITA DE CANINOS E_x000D_
 FELINOS COMO FUNÇÃO DE SAÚDE PÚBLICA E INSTITUI SUA_x000D_
 PRÁTICA COMO MÉTODO OFICIAL DE CONTROLE_x000D_
 POPULACIONAL E DE ZOONOSES NO MUNICÍPIO DE LAGOA_x000D_
 DA PRATA.&amp;#8221;</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3849/3849_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3849/3849_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI NO ÂMBITO DO MUNICÍPIO DE LAGOA DA_x000D_
 PRATA O CONSELHO MUNICIPAL DE PROTEÇÃO DOS_x000D_
 ANIMAIS.&amp;#8221;</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3850/3850_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3850/3850_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A CRIAÇÃO DE CEMITÉRIO PARA ANIMAIS_x000D_
 DOMÉSTICOS DE PEQUENO E MÉDIO PORTE NO MUNICÍPIO_x000D_
 DE LAGOA DA PRATA. &amp;#8221;</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3851/3851_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3851/3851_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI O PROJETO ATIVIDADES RECREATIVAS PARA A 3ª_x000D_
 IDADE DO MUNICÍPIO DE LAGOA DA PRATA.&amp;#8221;</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t xml:space="preserve">Cabo Nunes </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3852/3852_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3852/3852_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CRIA O CONSELHO MUNICIPAL DE_x000D_
 SEGURANÇA PÚBLICA NO MUNICÍPIO DE_x000D_
 LAGOA DA PRATA&amp;#8221;</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3853/3853_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3853/3853_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O MUNICÍPIO DE LAGOA DA PRATA A CELEBRAR_x000D_
 CONVÊNIO COM AS AUTOESCOLAS DO MUNICÍPIO VISANDO A_x000D_
 EDUCAÇÃO DE TRÂNSITO NAS ESCOLAS MUNICIPAIS.&amp;#8221;</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3854/3854_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3854/3854_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI O PROJETO LEITURA PREMIADA NO MUNICÍPIO_x000D_
 DE LAGOA DA PRATA. &amp;#8221;</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3855/3855_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3855/3855_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI O PROJETO REDE DE PAIS PROTETORES NO_x000D_
 MUNICÍPIO DE LAGOA DA PRATA.&amp;#8221;</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3856/3856_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3856/3856_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI NO ÂMBITO DO MUNICÍPIO DE LAGOA DA_x000D_
 PRATA O CONCURSO DE DESENHOS, FRASES E_x000D_
 REDAÇÕES DA SEMANA DA ÁGUA&amp;#8221;</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3857/3857_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3857/3857_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O MUNICÍPIO DE LAGOA DA PRATA A CELEBRAR_x000D_
 CONVÊNIO COM A POLÍCIA MILITAR DO ESTADO DE MINAS_x000D_
 GERAIS VISANDO UMA PARCERIA ENTRE A MESMA E A_x000D_
 GUARDA CIVIL MUNICIPAL.&amp;#8221;</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3858/3858_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3858/3858_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O MUNICÍPIO DE LAGOA DA PRATA A FIRMAR_x000D_
 CONVÊNIO COM A ASSOCIAÇÃO MUNICIPAL DE APOIO ÀS_x000D_
 VÍTIMAS DE VIOLÊNCIA &amp;#8211; AMAVI PARA OS FINS QUE_x000D_
 MENCIONA.&amp;#8221;</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3859/3859_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3859/3859_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O MAPEAMENTO DAS TRILHAS PARA A_x000D_
 PRÁTICA DE CICLISMO SITUADAS NO MUNICÍPIO DE LAGOA_x000D_
 DA PRATA.&amp;#8221;</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3860/3860_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3860/3860_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI O 'DIA MUNICIPAL DO CICLISTA' NO MUNICÍPIO_x000D_
 DE LAGOA DA PRATA.&amp;#8221;</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3861/3861_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3861/3861_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI A GUARDA ESCOLAR MUNICIPAL DE LAGOA DA_x000D_
 PRATA.&amp;#8221;</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t xml:space="preserve">Di Gianne Professor, Adriano Moraes, Cabo Nunes </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3862/3862_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3862/3862_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ESTABELECE NORMAS PARA CONCESSÃO DE_x000D_
 ESTÁGIO A ESTUDANTES DE NÍVEL SUPERIOR NA_x000D_
 PREFEITURA MUNICIPAL DE LAGOA DA PRATA.&amp;#8221;</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3863/3863_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3863/3863_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI O PROGRAMA ILUMINA LAGOA DA PRATA.&amp;#8221;</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3864/3864_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3864/3864_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE OS PROCEDIMENTOS PARA GUARDA_x000D_
 E MANUTENÇÃO DE BENS DECLARADOS INSERVÍVEIS_x000D_
 BAIXADOS DO PATRIMÔNIO DO MUNICÍPIO DE_x000D_
 LAGOA DA PRATA ATÉ SUA DESTINAÇÃO FINAL.&amp;#8221;</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3865/3865_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3865/3865_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI NO MUNICÍPIO DE LAGOA DA PRATA O_x000D_
 PROGRAMA 'ADOTE UMA PRAÇA'.&amp;#8221;</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3866/3866_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3866/3866_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A CRIAÇÃO DE TRILHA ECOLÓGICA NO_x000D_
 PARQUE DA PRAIA PÚBLICA DO MUNICÍPIO DE LAGOA DA_x000D_
 PRATA. &amp;#8221;</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3867/3867_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3867/3867_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A ISENÇÃO DO PAGAMENTO DO IMPOSTO_x000D_
 PREDIAL TERRITORIAL URBANO &amp;#8211; IPTU NO MUNICÍPIO_x000D_
 DE LAGOA DA PRATA.&amp;#8221;</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3868/3868_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3868/3868_texto_integral.pdf</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Cabo Nunes , Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3869/3869_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3869/3869_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ACRESCENTA DISPOSITIVO À LEI ORGÂNICA DO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221;</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3870/3870_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3870/3870_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O SERVIÇO AUTÔNOMO DE ÁGUA E_x000D_
 ESGOTO DE LAGOA DA PRATA &amp;#8211; SAAE-LP - A_x000D_
 CONTRATAR SERVIÇOS DE ASSISTÊNCIA MÉDICA_x000D_
 AMBULATORIAL E HOSPITALAR EM FAVOR DE SEUS_x000D_
 SERVIDORES.&amp;#8221;</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3871/3871_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3871/3871_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O MUNICÍPIO DE LAGOA DA PRATA A_x000D_
 CONTRATAR SERVIÇOS DE ASSISTÊNCIA MÉDICA_x000D_
 AMBULATORIAL E HOSPITALAR EM FAVOR DE SEUS_x000D_
 SERVIDORES.&amp;#8221;</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3872/3872_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3872/3872_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO_x000D_
 COM AS ENTIDADES QUE MENCIONA.&amp;#8221;</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3873/3873_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3873/3873_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI COMPLEMENTAR MUNICIPAL N.º_x000D_
 003/1991</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3874/3874_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3874/3874_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REGULAMENTA A OBRIGATORIEDADE DA PRESENÇA_x000D_
 DE MONITOR NO SERVIÇO DE TRANSPORTE ESCOLAR NO_x000D_
 ÂMBITO DO MUNICÍPIO DE LAGOA DA PRATA.&amp;#8221;</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3875/3875_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3875/3875_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;REGULAMENTA A OBRIGATORIEDADE DA PRESENÇA_x000D_
 DE MONITOR NAS &amp;#8220;ACADEMIAS AO AR LIVRE&amp;#8221; NO_x000D_
 ÂMBITO DO MUNICÍPIO DE LAGOA DA PRATA.&amp;#8221;</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3876/3876_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3876/3876_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ESTABELECE FOLGA AO TRABALHO NO_x000D_
 DIA DO ANIVERSÁRIO DO SERVIDOR_x000D_
 PÚBLICO DO MUNICÍPIO DE LAGOA DA_x000D_
 PRATA&amp;#8221;</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3877/3877_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3877/3877_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI COMPLEMENTAR MUNICIPAL N.º 03/1991,_x000D_
 QUE CRIA O PLANO DE CARREIRA DO SERVIDOR PÚBLICO CIVIL_x000D_
 DA PREFEITURA DE LAGOA DA PRATA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3878/3878_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3878/3878_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INCLUI NO CALENDÁRIO DE EVENTOS DO MUNICÍPIO DE_x000D_
 LAGOA DA PRATA O CAMPEONATO DE FUTSAL ENTRE_x000D_
 BAIRROS.&amp;#8221;</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3879/3879_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3879/3879_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A POLÍTICA SOCIAL TRIBUTÁRIA AOS_x000D_
 PORTADORES DE NECESSIDADES ESPECIAIS, IDOSOS E_x000D_
 ACOMETIDOS POR DOENÇAS MENTAIS, NO MUNICÍPIO_x000D_
 DE LAGOA DA PRATA.&amp;#8221;</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3880/3880_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3880/3880_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 CONCEDER INCENTIVO FISCAL PARA FINANCIAMENTO_x000D_
 DE PROJETOS ESPORTIVOS NO ÂMBITO DO MUNICÍPIO_x000D_
 DE LAGOA DA PRATA.&amp;#8221;</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3881/3881_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3881/3881_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI COMPLEMENTAR MUNICIPAL N.º 03/1991,_x000D_
 QUE CRIA O PLANO DE CARREIRA DO SERVIDOR PÚBLICO CIVIL_x000D_
 DA PREFEITURA DE LAGOA DA PRATA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3882/3882_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3882/3882_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O PLANTIO DE ÁRVORES FRUTÍFERAS_x000D_
 NO MUNICÍPIO DE LAGOA DA PRATA.&amp;#8221;</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3883/3883_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3883/3883_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A OBRIGATORIEDADE DA INSTALAÇÃO DE_x000D_
 ARMÁRIOS INDIVIDUAIS PARA ALUNOS NAS ESCOLAS DA_x000D_
 REDE PÚBLICA DE ENSINO DO MUNICÍPIO DE LAGOA DA_x000D_
 PRATA.&amp;#8221;</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adriano Moreira, Natinho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3831/3831_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3831/3831_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE  DO   DIRETOR   DO   SAAE  INTERCEDER   JUNTO   ÀS   INSTITUIÇÕES_x000D_
 BANCÁRIAS CONVENIADAS COM REFERIDA AUTARQUIA PARA RECEBIMENTO DAS FATURAS DE ÁGUA_x000D_
 E ESGOTO, NO SENTIDO DE QUE AQUELAS AUMENTEM OS PONTOS DE RECEBIMENTO DESTAS_x000D_
 FATURAS,   PRINCIPALMENTE   PELOS   BAIRROS,   FACE   À   DIFICULDADE   ENCONTRADA   HOJE   PELOS_x000D_
 USUÁRIOS PARA O PAGAMENTO DE SUAS FATURAS</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3926/3926_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3926/3926_texto_integral.doc</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE ENVIAR OFÍCIO AO DEPUTADO ESTADUAL TIAGO ULISSES, SOLICITANDO AO MESMO QUE ENVIDE ESFORÇOS PARA A AQUISIÇÃO DE UM VEÍCULO PARA O SERVIÇO DE OBRAS SOCIAIS &amp;#8211; SOS.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3927/3927_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3927/3927_texto_integral.doc</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE SINALIZAR A INTERCESSÃO DA AVENIDA BRASIL, COM AVENIDA DONA ALEXANDRINA E AVENIDA MINAS GERAIS, PRÓXIMO AO TREVO PRINCIPAL DA CIDADE.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
     <t>Quelli Cássia Couto, Cida Marcelino</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3928/3928_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3928/3928_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">NECESSIDADE DE SE IMPLANTAR NO MUNICÍPIO UMA CAMPANHA PERMANENTE DE USO RACIONAL DA ÁGUA, DE FORMA A SENSIBILIZAR A POPULAÇÃO A UTILIZAR SEM DESPERDÍCIO A ÁGUA AO LAVAR AS CALÇADAS, AGUAR O JARDIM E LAVAR VEÍCULOS._x000D_
 	</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3929/3929_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3929/3929_texto_integral.doc</t>
   </si>
   <si>
     <t>NECESSIDADE DE SE ENVIAR OFÍCIO AOS DEPUTADOS ESTADUAIS: ALENCAR DA SILVEIRA JÚNIOR, DINIS PINHEIRO, FABIANO TOLENTINO, GUSTAVO PERRELA, SARGENTO RODRIGUES E TIAGO ULISSES; BEM COMO AOS DEPUTADOS FEDERAIS: DOMINGOS SÁVIO, FABINHO RAMALHO, JAIMINHO MARTINS, PAULO ABI-ACKEL E REGINALDO LOPES; E AINDA PARA OS SENADORES: AÉCIO NEVES E ZEZÉ PERRELA, SOLICITANDO AOS MESMOS QUE ENVIDEM ESFORÇOS PARA COMBATER O PROJETO QUE VISA A PROIBIÇÃO DA UTILIZAÇÃO DE FOGOS DE ARTIFÍCIO NO ESTADO DO RIO DE JANEIRO.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3930/3930_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3930/3930_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> NECESSIDADE DE SE COLOCAR UMA ROTATÓRIA NO CRUZAMENTO DA RUA PREFEITO PAULO LOBATO COM A AVENIDA BELA VISTA, NO BAIRRO CHICO MIRANDA DESTA CIDADE.   </t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3931/3931_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3931/3931_texto_integral.doc</t>
   </si>
   <si>
     <t>NECESSIDADE DE SE REALIZAR HOMENAGEM PÓSTUMA À SAUDOSA CIDADÃ LAGOPRATENSE DONA ZULEICA MACHADO MALTA, QUE FALECEU NO DIA 03/01/2014.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3932/3932_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3932/3932_texto_integral.doc</t>
   </si>
   <si>
     <t>NECESSIDADE DE SE ANTECIPAR A DEVOLUÇÃO DE RECURSOS QUE POR VENTURA ESTEJAM SOBRANDO NA CONTA DA CÂMARA MUNICIPAL E QUE NÃO SERÃO UTILIZADOS PELA EDILIDADE NO CORRENTE ANO</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4428/4428_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4428/4428_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">  A NECESSIDADE DE SE COBRIR COM MASSA ASFÁLTICA A RUA JOSÉ_x000D_
 COUTINHO DE OLIVEIRA, NA ALTURA DOS NÚMEROS 660 A 670, NO BAIRRO_x000D_
 PARADISO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4429/4429_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4429/4429_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR A LIMPEZA E MANUTENÇÃO_x000D_
 PREVENTIVA DE TODOS OS BUEIROS E CANALETAS DE ESCOAMENTO DE ÁGUA_x000D_
 PLUVIAL DO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4430/4430_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4430/4430_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  NECESSIDADEDE SE COLOCAR REDUTOR DE VELOCIDADE NA_x000D_
 RUA SANTO ANTÔNIO DO MONTE, ENTRE OS NÚMEROS 1021 A 1120, NO BAIRRO_x000D_
 AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4431/4431_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4431/4431_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR INTERVENÇÃO NO SENTIDO_x000D_
 DE SOLUCIONAR O PROBLEMA DE ESCOAMENTO DE ÁGUAS PLUVIAIS NA ALAMEDA_x000D_
 DAS ANDORINHAS E NA ALAMEDA DAS ARARAS, NO BAIRRO CIDADE JARDIM,_x000D_
 NESTA CIDADE</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
     <t>Natinho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4432/4432_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4432/4432_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A  NECESSIDADEDE SE COLOCAR REDUTOR DE VELOCIDADE NA_x000D_
 ALAMEDA DAS ACÁCIAS, PRÓXIMO AO N.º 11, ENTRE A AVENIDA ISABEL DE_x000D_
 CASTRO E A ALAMEDA DOS BEM TE VIS, NO BAIRRO CIDADE JARDIM, NESTA_x000D_
 CIDADE. </t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4433/4433_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4433/4433_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR A COMPRA DE UMA_x000D_
 AUTOCLAVE PARA CADA UNIDADE DE ESTRATÉGIA DE SAÚDE DA FAMÍLIA, DO_x000D_
 MUNICÍPIO DE LAGOA DA PRATA</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4434/4434_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4434/4434_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  NECESSIDADEDE SE COLOCAR PASSAGEM ELEVADA PARA PEDESTRE NA RUA_x000D_
 MODESTO GOMES, EM SEU CRUZAMENTO COM A RUA ALEXANDRE BERNARDES PRIMO, NO_x000D_
 CENTRO DESTA CIDADE, PARA A SEGURANÇA DOS USUÁRIOS, EM ESPECIAL AQUELES PORTADORES_x000D_
 DE NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4435/4435_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4435/4435_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  NECESSIDADE  DE  SEFAZER UMA ANÁLISE QUANTO À_x000D_
 POSSIBILIDADE DE SE COLOCAR UM REDUTOR DE VELOCIDADE NA RUA PAULO_x000D_
 FABIANO MESQUITA, EM FRENTE AO N.º 430, NO BAIRRO NOSSA SENHORA DAS_x000D_
 GRAÇAS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4436/4436_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4436/4436_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR UMA AMPLA REFORMA EM_x000D_
 TODAS AS ROTATÓRIAS DO MUNICÍPIO DE LAGOA DA PRATA .</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4437/4437_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4437/4437_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A  NECESSIDADEDE SE COLOCAR REDUTOR DE VELOCIDADE NA RUA_x000D_
 BAHIA, NO TRECHO COMPREENDIDO ENTRE A RUA SÃO PAULO E A RUA PARANÁ,_x000D_
 NESTA CIDADE. </t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4438/4438_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4438/4438_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A NECESSIDADE DE SE REALIZAR UMA LIMPEZA NO ENTORNO DO_x000D_
 &amp;#8220;CAMPO DO BAIANO&amp;#8221;, LOCALIZADO NO BAIRRO CHICO MIRANDA NESTA CIDADE,_x000D_
 TANTO NA ÁREA EXTERNA, QUANTO NA ÁREA INTERNA DO CAMPO DE FUTEBO</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4439/4439_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4439/4439_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">  A  NECESSIDADEDE SE COLOCAR PASSAGEM ELEVADA PARA PEDESTRE NA RUA_x000D_
 MODESTO GOMES, PRÓXIMO AO SEU CRUZAMENTO COM A RUA ACÁCIO MENDES, NO CENTRO_x000D_
 DESTA CIDADE, ENTRE OS NÚMEROS 557 &amp;#8211; 573, PARA A SEGURANÇA DOS USUÁRIOS, EM_x000D_
 ESPECIAL AQUELES PORTADORES DE NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4440/4440_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4440/4440_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR A PAVIMENTAÇÃO DA RUA ALEXANDRE MENDES_x000D_
 MACIEL, EM SEU TRECHO SITUADO NO BAIRRO SANTA EUGÊNIA II.</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4441/4441_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4441/4441_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE  SE MELHORAR A SINALIZAÇÃO DE ALGUNS REDUTORES DE_x000D_
 VELOCIDADE SITUADOS NA RUA MATO GROSSO, NO TRECHO DO CRUZAMENTO COM A RUA DONA_x000D_
 TINUCA, NO BAIRRO MARIA FERNANDA I, DESTA CIDADE, DE PREFERÊNCIA COM SINALIZAÇÃO NO_x000D_
 SOLO, VISTO QUE A ÚNICA PLACA EXISTENTE NÃO ESTÁ BEM VISÍVEL, O QUE TEM PROVOCADO_x000D_
 ACIDENTES NO LOCAL.</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4442/4442_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4442/4442_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A NECESSIDADE DE QUE A MANUTENÇÃO, BEM COMO A PINTURA DOS_x000D_
 CEMEIS E DAS ESCOLAS MUNICIPAIS SEJAM REALIZADAS NO PERÍODO DAS FÉRIAS_x000D_
 ESCOLARES.</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4443/4443_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4443/4443_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A  NECESSIDADEDE SE ALTERAR A LOCALIZAÇÃO DO SEMÁFORO HOJE_x000D_
 SITUADO NA AVENIDA JOSÉ BERNARDES MACIEL, CRUZAMENTO COM A RUA RIO_x000D_
 DE JANEIRO, DE MODO A PASSÁ-LO PARA A MESMA AVENIDA JOSÉ BERNARDES_x000D_
 MACIEL, PORÉM EM SEU CRUZAMENTO COM A RUA BAHIA.</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4444/4444_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4444/4444_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A  NECESSIDADEDE SE DIMINUIR OU CENTRALIZAR MELHOR A_x000D_
 ROTATÓRIA LOCALIZADA NO CRUZAMENTO DA AVENIDA BRASIL COM A AVENIDA_x000D_
 ANTENOR CHAGAS MADEIRA, NESTA CIDADE. </t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4445/4445_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4445/4445_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE BUSCAR EM SUAS RESIDÊNCIAS E_x000D_
 COM VEÍCULO DO MUNICÍPIO, OS PACIENTES QUE NECESSITAM SE DESLOCAR_x000D_
 PARA OUTRA CIDADE PARA FAZER HEMODIÁLISE.</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4446/4446_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4446/4446_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  NECESSIDADEDE SE COLOCAR UM EQUIPAMENTO DE REGISTRO DE PONTO_x000D_
 BIOMÉTRICO DOS EMPREGADOS PÚBLICOS MUNICIPAIS NA SECRETARIA MUNICIPAL DE_x000D_
 EDUCAÇÃO.</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4447/4447_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4447/4447_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR UM REDUTOR DE VELOCIDADE, BEM COMO_x000D_
 SINALIZAÇÃO EM GERAL, NA RUA ALMIRANTE TAMANDARÉ, ENTRE OS NÚMEROS 1.380 E 1.580,_x000D_
 NO BAIRRO MONSENHOR ALFREDO, NESTA CIDADE</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4448/4448_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4448/4448_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR UM REDUTOR DE VELOCIDADE, BEM COMO A_x000D_
 DEVIDA SINALIZAÇÃO, NA RUA ALMIRANTE TAMANDARÉ, ENTRE OS NÚMEROS 1.380 E 1.580,_x000D_
 NO BAIRRO MONSENHOR ALFREDO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4449/4449_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4449/4449_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A  NECESSIDADE  DE  SEREALIZAR INTERVENÇÃO VISANDO A RECUPERAÇÃO DE_x000D_
 PARTE DO ASFALTO DA RUA MODESTO GOMES, NO CRUZAMENTO COM A RUA ACÁCIO_x000D_
 MENDES, NO CENTRO DESTA CIDADE.</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4450/4450_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4450/4450_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE ENVIAR OFÍCIO À FUNDAÇÃO SÃO CARLOS,_x000D_
 SUGERINDO A SEUS DIRETORES QUE INSTALEM UMA LINHA TELEFÔNICA DE_x000D_
 URGÊNCIA &amp;#8220;192&amp;#8221;, NO PRONTO ATENDIMENTO MÉDICO MUNICIPAL, SITUADO NO_x000D_
 HOSPITAL SÃO CARLOS, CUJA MANTENEDORA É A FUNDAÇÃO ACIMA CITADA.</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4451/4451_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4451/4451_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COMPLETAR O CALÇAMENTO POLIÉDRICO DA RUA PRINCESA_x000D_
 ISABEL, HAJA VISTA QUE ELA ESTÁ COM CALÇAMENTO ATÉ A AVENIDA BENEDITO VALADARES, NO_x000D_
 BAIRRO GOMES, E APÓS ESTE CALÇAMENTO, ENCONTRA-SE COM PISO DE TERRA.</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4452/4452_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4452/4452_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A NECESSIDADE DE SE COLOCAR UM REDUTOR DE VELOCIDADE, BEM COMO A_x000D_
 DEVIDA SINALIZAÇÃO, NA RUA ALEXANDRE BERNARDES PRIMO, PRÓXIMO À ENTRADA PRINCIPAL_x000D_
 DO CENTRO CATEQUÉTICO, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4453/4453_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4453/4453_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A  NECESSIDADE  DE  SEREALIZAR INTERVENÇÕES VISANDO A RECUPERAÇÃO DO_x000D_
 PISO DA AVENIDA GETÚLIO VARGAS, PRÓXIMO AO SEU CRUZAMENTO COM A RUA LUZ, NO_x000D_
 BAIRRO AMÉRICO SILVA (PRÓXIMO AO CENTRO), NESTA CIDADE.</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
     <t>Cabo Nunes , Adriano Moraes, Adriano Moreira, Cida Marcelino, Di Gianne Professor, Natinho, Nego da Saúde, Paulinho da Compuway, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4454/4454_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4454/4454_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  NECESSIDADEDE SE REALIZAR UMA CAMPANHA DE CONSCIENTIZAÇÃO PARA_x000D_
 QUE OS MORADORES DE LAGOA DA PRATA COLOQUEM O LIXO UM POUCO ANTES DO CAMINHÃO_x000D_
 DA COLETA PASSAR RECOLHENDO O MESMO, HAJA VISTA QUE DESSA FORMA EVITARÃO QUE OS_x000D_
 CACHORROS ESPALHEM O LIXO PELAS VIAS PÚBLICAS DA CIDADE.</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4455/4455_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4455/4455_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  NECESSIDADEDE SE COLOCAR HIDRANTES EM PONTOS ESTRATÉGICOS DO MUNICÍPIO DE_x000D_
 LAGOA DA PRATA</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4456/4456_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4456/4456_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR A COMPRA DE MAIS_x000D_
 AMBULÂNCIAS PARA O MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4457/4457_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4457/4457_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  NECESSIDADE  DE  SEREALIZAR INTERVENÇÕES VISANDO A RECUPERAÇÃO DO_x000D_
 PISO NA RUA SANTO ANTÔNIO DO MONTE, QUE DÁ ACESSO À IGREJA NOSSA SENHORA DO_x000D_
 ROSÁRIO, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE, NO TRECHO COMPREENDIDO ENTRE A AV._x000D_
 ISABEL DE CASTRO E A RUA SETE DE SETEMBRO.</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4458/4458_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4458/4458_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE SINALIZAR E MELHORAR A ILUMINAÇÃO NO FINAL DA_x000D_
 TRAVESSA FRANCISCO PACHECO, NO BAIRRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4459/4459_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4459/4459_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR UM REDUTOR DE VELOCIDADE, BEM COMO A_x000D_
 DEVIDA SINALIZAÇÃO, NA RUA JOÃO ANTÔNIO DE OLIVEIRA, EM SEU CRUZAMENTO COM A RUA_x000D_
 CORONEL ANTÔNIO LUCIANO PEREIRA, NO BAIRRO CHICO MIRANDA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4460/4460_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4460/4460_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  NECESSIDADE  DE  SEREALIZAR INTERVENÇÃO VISANDO A_x000D_
 RECUPERAÇÃO DE PARTE DO PISO DA RUA SANTA CATARINA, EM FRENTE AO_x000D_
 CEMEI DONA RISOLETA NEVES, N° 1.668, NO BAIRRO MARIA FERNANDA I, BEM_x000D_
 COMO DA RUA PERNAMBUCO, N° 351, PRÓXIMO À GARAGEM DA PREFEITURA, NO_x000D_
 BAIRRO MARÍLIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4461/4461_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4461/4461_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE_x000D_
 SE MELHORAR O CARDÁPIO DA ALIMENTAÇÃO OFERECIDA ÀS CRIANÇAS DA REDE_x000D_
 MUNICIPAL DE EDUCAÇÃO, INCLUINDO UMA MAIOR VARIEDADE DE FRUTAS NA_x000D_
 MERENDA ESCOLAR.</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4462/4462_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4462/4462_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SEREALIZAR UMA VISITA TÉCNICA PARA ANALISAR_x000D_
 A INFRAESTRUTURA DAS ESCOLAS MUNICIPAIS E DOS POLIESPORTIVOS DO_x000D_
 MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4463/4463_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4463/4463_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A NECESSIDADE DE SE AGILIZAR A SINALIZAÇÃO DE SOLO DOS REDUTORES DE_x000D_
 VELOCIDADE NO MUNICÍPIO, BEM COMO PROVIDENCIAR PLACAS DE AVISO ANTES DA CHEGADA_x000D_
 NO REDUTOR.</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4464/4464_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4464/4464_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADEDE SE COLOCAR UMA ROTATÓRIA NO CRUZAMENTO DA_x000D_
 RUA AGENOR DOS SANTOS COM A RUA QUITO ARAÚJO, PERTO DA PHARLAB, NO_x000D_
 BAIRRO AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4465/4465_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4465/4465_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR LIXEIRAS EM TODAS AS_x000D_
 ESQUINAS DO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4466/4466_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4466/4466_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  NECESSIDADEDE SE SOLUCIONAR O PROBLEMA DE_x000D_
 ESCOAMENTO DAS ÁGUAS PLUVIAIS NA RUA PARAÍBA, NO BAIRRO SANTA_x000D_
 EUGÊNIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4467/4467_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4467/4467_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE FAZER UMA ANÁLISE QUANTO À_x000D_
 POSSIBILIDADE DE SE COLOCAR ILUMINAÇÃO NO TREVO PRINCIPAL DE LAGOA DA_x000D_
 PRATA.</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4468/4468_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4468/4468_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  NECESSIDADEDE SE CONTINUAR PRESTANDO O SERVIÇO DE_x000D_
 RECOLHIMENTO DE FOLHAS E GALHOS QUE OS MORADORES RETIRAM DE SUAS RESIDÊNCIAS, PARA_x000D_
 QUE DESSA FORMA SE EVITE A QUEIMA DESTES MATERIAIS E A POLUIÇÃO DO AR.</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4469/4469_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4469/4469_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  NECESSIDADEDE SE COMPRAR EQUIPAMENTOS DE PROTEÇÃO_x000D_
 INDIVIDUAL - EPIS, BEM COMO UNIFORMES, PARA OS EMPREGADOS PÚBLICOS QUE TRABALHAM_x000D_
 NA LIMPEZA URBANA DIÁRIA DO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4470/4470_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4470/4470_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  NECESSIDADEDE SE RENOVAR A FARDA E COTURNOS DA GUARDA_x000D_
 CIVIL MUNICIPAL DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4471/4471_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4471/4471_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE DETERMINAR AO SETOR DE FISCALIZAÇÃO, QUE SEJAM_x000D_
 TOMADAS PROVIDÊNCIAS NO SENTIDO DE NOTIFICAR OS PROPRIETÁRIOS DE LOTES VAGOS QUE_x000D_
 COLOCAM SUCATA DE CARROS NOS MESMOS.</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4472/4472_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4472/4472_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR O RESTANTE DA PAVIMENTAÇÃO ASFÁLTICA DA_x000D_
 RUA SANTO ANTÔNIO DO MONTE, ATÉ SEU CRUZAMENTO COM A RUA JOAQUIM GOMES_x000D_
 PEREIRA.</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4473/4473_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4473/4473_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADEDE SE COLOCAR UMA PASSAGEM ELEVADA PARA PEDESTRE NA AVENIDA JOSÉ_x000D_
 BERNARDES MACIEL, NO TRECHO COMPREENDIDO ENTRE A AV. VEREADOR DOUTOR ANTENOR DAS_x000D_
 CHAGAS MADEIRA E A RUA FRANCISCO REZENDE, DE PREFERÊNCIA PRÓXIMO A UM COMÉRCIO_x000D_
 DE FERRAGENS E MATERIAIS DE CONSTRUÇÃO, NO BAIRRO MARÍLIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4474/4474_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4474/4474_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A NECESSIDADE DE SE COLOCAR UM REDUTOR DE VELOCIDADE, BEM COMO A_x000D_
 DEVIDA SINALIZAÇÃO, NA RUA SÃO CARLOS, PRÓXIMO AO NÚMERO 240, NO BAIRRO AMÉRICO_x000D_
 SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4475/4475_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4475/4475_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A NECESSIDADE DE SE COLOCAR UM REDUTOR DE VELOCIDADE, BEM COMO A_x000D_
 DEVIDA SINALIZAÇÃO, NA RUA MARIA RITA VIDAL, PRÓXIMO AO NÚMERO 39, NO BAIRRO_x000D_
 AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4476/4476_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4476/4476_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A  NECESSIDADEDE SE INTERCEDER JUNTO À CEMIG, PARA QUE SE PROVIDENCIE DOIS POSTES_x000D_
 DE ENERGIA ELÉTRICA COM AS RESPECTIVAS LUMINÁRIAS, PARA A RUA JOÃO ROCHA DE_x000D_
 OLIVEIRA, PRÓXIMO À IGREJA SÃO SEBASTIÃO, NO BAIRRO MARIA FERNANDA I, NESTA CIDADE. </t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4477/4477_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4477/4477_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE MELHOR LOCALIZAR O CEMAE &amp;#8211;_x000D_
 CENTRO MUNICIPAL DE ATENDIMENTO AO EDUCANDO, QUE ATUALMENTE ESTÁ FUNCIONANDO NO_x000D_
 BAIRRO CIDADE JARDIM, DESLOCADO EM RELAÇÃO AO MAIOR ADENSAMENTO POPULACIONAL DO_x000D_
 MUNICÍPIO E DE DIFÍCIL ACESSO AOS PAIS QUE NÃO POSSUEM MEIO DE LOCOMOÇÃO PRÓPRIO_x000D_
 PARA CHEGAR ATÉ O LOCAL ONDE SE REALIZA O ATENDIMENTO.</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4478/4478_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4478/4478_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR UMA CAPINA NA RUA MANOEL PENA, NO BAIRRO SÃO JOSÉ,_x000D_
 NESTA CIDADE.</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4479/4479_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4479/4479_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A  NECESSIDADEDE SE INTERCEDER JUNTO À CEMIG PARA QUE SE MELHORE A_x000D_
 ILUMINAÇÃO DA RUA BARÃO DO RIO BRANCO, PRÓXIMO À ARCE, NESTA CIDADE. </t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4480/4480_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4480/4480_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE NOMEAR OU CONTRATAR UM CIRURGIÃO PARA COMPOR A_x000D_
 EQUIPE DO CENTRO DE ESPECIALIDADES ODONTOLÓGICAS &amp;#8211; CEO - NO MUNICÍPIO DE LAGOA_x000D_
 DA PRATA.</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4481/4481_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4481/4481_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR UM REDUTOR DE VELOCIDADE, BEM COMO A_x000D_
 DEVIDA SINALIZAÇÃO, NA RUA JOSÉ RIBEIRO DE OLIVEIRA, PRÓXIMO AO NÚMERO 941, NO_x000D_
 BAIRRO MARÍLIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4482/4482_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4482/4482_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  NECESSIDADEDE SE AUMENTAR O MAIS RÁPIDO POSSÍVEL, O NÚMERO DE_x000D_
 SALVA-VIDAS NA PRAIA MUNICIPAL.</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4483/4483_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4483/4483_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A  NECESSIDADE  DE  SEENCAMINHAR UM ENGENHEIRO CIVIL PARA ANALISAR A_x000D_
 PAVIMENTAÇÃO REALIZADA NA RUA SANTO ANTÔNIO DO MONTE, NO BAIRRO AMÉRICO SILVA,_x000D_
 EM ESPECIAL PRÓXIMO À RESIDÊNCIA DE NÚMERO 749, TENDO EM VISTA QUE COM O PERÍODO_x000D_
 DAS CHUVAS ESTÁ ADENTRANDO ÁGUA NA REFERIDA RESIDÊNCIA, FATO QUE NÃO OCORRIA ANTES_x000D_
 DA PAVIMENTAÇÃO. </t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4484/4484_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4484/4484_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A NECESSIDADE DE SE COMPLETAR A PAVIMENTAÇÃO DA RUA PRINCESA ISABEL,_x000D_
 HAJA VISTA QUE ELA ESTÁ COM CALÇAMENTO ATÉ A AVENIDA BENEDITO VALADARES, NO BAIRRO_x000D_
 GOMES, E APÓS ESTE CALÇAMENTO, ENCONTRA-SE COM PISO DE TERRA.</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4485/4485_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4485/4485_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  NECESSIDADEDE SE PAVIMENTAR A TRAVESSA ZINO GOMES, SITUADA NO_x000D_
 BAIRRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4486/4486_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4486/4486_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADEDE SE COLOCAR UMA ROTATÓRIA NO CRUZAMENTO DA RUA RIO GRANDE DO SUL_x000D_
 COM A AVENIDA DONA ALEXANDRINA E AVENIDA VEREADOR ANTENOR CHAGAS MADEIRA, NA_x000D_
 DIVISA DOS BAIRROS SANTA EUGÊNIA I E MARIA FERNANDA I, NESTA CIDADE. </t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4487/4487_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4487/4487_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REFORMAR O PISO DA RUA CORONEL AMÂNCIO_x000D_
 BERNARDES, NO SEU CRUZAMENTO COM A AV. DONA ROSA MACIEL, NO BAIRRO SANTA_x000D_
 HELENA, NESTA CIDADE, EM ESPECIAL NA DEPRESSÃO EXISTENTE NAQUELE LOCAL.</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4488/4488_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4488/4488_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE ELABORAR E APRESENTAR UM PROJETO DE LEI VISANDO_x000D_
 VOLTAR PARA 06 (SEIS) HORAS DIÁRIAS A JORNADA DE TRABALHO DOS ATÉ ENTÃO EMPREGADOS_x000D_
 PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4489/4489_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4489/4489_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A NECESSIDADE DE SE COLOCAR UM REDUTOR DE VELOCIDADE, BEM COMO A_x000D_
 DEVIDA SINALIZAÇÃO, NA RUA MARIA MARTINS DE ABREU, PRÓXIMO AOS NÚMEROS 165 AO_x000D_
 275, NO BAIRRO MONSENHOR ALFREDO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4490/4490_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4490/4490_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE COLOCAR ENFEITES E ILUMINAÇÃO DE NATAL, NAPRAÇA_x000D_
 GERALDO DE SOUSA - &amp;#8220;BAIANO&amp;#8221;, LOCALIZADA ENTRE AS RUAS ALEXANDRE BERNARDES_x000D_
 PRIMO, CASSIMIRO DE ABREU, DIREITA E BELO HORIZONTE, NO BAIRRO AMÉRICO SILVA, NESTA_x000D_
 CIDADE. </t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4491/4491_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4491/4491_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE MELHORAR A INFRAESTRUTURA DE TODAS AS PRAÇAS DO_x000D_
 MUNICÍPIO DE LAGOA DA PRATA. </t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4492/4492_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4492/4492_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE AUMENTAR O NÚMERO DE VAGAS PARA O EMPREGO_x000D_
 PÚBLICO DE AGENTE DA GUARDA CIVIL MUNICIPAL, BEM COMO DISPONIBILIZAR AGENTES PARA_x000D_
 REALIZAREM VIGILÂNCIA NAS ENTRADAS DAS ESCOLAS MUNICIPAIS E ESTADUAIS DE NOSSO_x000D_
 MUNICÍPIO, NO INÍCIO E TÉRMINO DOS HORÁRIOS DE AULA.</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4493/4493_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4493/4493_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE INSTALAR UM SEMÁFORO NA AV. BENEDITO VALADARES,_x000D_
 EM SEU CRUZAMENTO COM A RUA OLEGÁRIO MACIEL, NO CENTRO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4494/4494_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4494/4494_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A NECESSIDADE DE SE VERIFICAR OS MOTIVOS PELOS QUAIS AS LÂMPADAS DOS_x000D_
 POSTES DE ENERGIA ELÉTRICA, PRÓXIMO AO &amp;#8220;PARQUE DOS BURITIS&amp;#8221;, NA AV. JOSÉ BERNARDES_x000D_
 MACIEL, NESTA CIDADE, ESTÃO APAGADAS.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4495/4495_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4495/4495_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE VERIFICAR OS MOTIVOS PELOS QUAIS AS LÂMPADAS DOS POSTES DE_x000D_
 ENERGIA ELÉTRICA DA RUA SANTA CATARINA, PRÓXIMO À RUA MANAUS E TAMBÉM DA ÁREA_x000D_
 CENTRAL DA CIDADE SE ENCONTRAM APAGADAS.</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4496/4496_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4496/4496_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DENÃO DEIXAR FALTAR MEDICAMENTOS NA FARMÁCIA_x000D_
 MUNICIPAL, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4497/4497_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4497/4497_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A NECESSIDADE DE SE REALIZAR INTERVENÇÕES VISANDO RECUPERAR O PISO DA_x000D_
 AV. GETÚLIO VARGAS, EM ESPECIAL NO TRECHO COMPREENDIDO ENTRE A RUA CIRILO MACIEL E_x000D_
 A RUA JOSÉ BERNARDES LOBATO, NO CENTRO DESTA CIDADE, PARA TAPAR ALGUNS BURACOS_x000D_
 PRÓXIMO AO REDUTOR DE VELOCIDADE SITUADO EM FRENTE AO &amp;#8220;BAR DO DOCEIRO.&amp;#8221;</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Di Gianne Professor, Adriano Moraes</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4498/4498_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4498/4498_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  NECESSIDADEDE SE COLOCAR UMA LIXEIRA GRANDE NA AVENIDA BRASIL PRÓXIMO A RUA RIO_x000D_
 DE JANEIRO NESTA CIDADE.</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4507/4507_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4507/4507_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTE MODO, ELEVA O NOME DE LAGOA DA PRATA E AO MESMO TEMPO,_x000D_
 INCENTIVA  OUTROS  JOVENS  A  TRILHAR  O  MESMO  CAMINHO,  A  FIM  DE  TAMBÉM_x000D_
 OBTEREM EXCELENTES RESULTADOS E GRANDES CONQUISTAS.</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
     <t>Cida Marcelino, Adriano Moraes, Adriano Moreira, Cabo Nunes , Di Gianne Professor, Natinho, Nego da Saúde, Paulinho da Compuway, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4508/4508_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4508/4508_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  REGIMENTALMENTE  APOIADO,  REQUER  A  VOSSA_x000D_
 EXCELÊNCIA  SEJA  SUBMETIDA  À  APROVAÇÃO  DO  PLENÁRIO  MOÇÃO  DE  APLAUSOAO SR._x000D_
 HÉLCIO FREDERICO DE CASTRO, EMPREGADO PÚBLICO MUNICIPAL OCUPANTE DO EMPREGO_x000D_
 PÚBLICO DE MOTORISTA, PARABENIZANDO-OPELOS VINTE E OITO ANOS DE EXCELENTES SERVIÇOS_x000D_
 PRESTADOS AO MUNICÍPIO E A TODA SOCIEDADE LAGOPRATENSE.</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4509/4509_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4509/4509_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  VEREADORA  INFRA-ASSINADA,  REGIMENTALMENTE  APOIADA,  REQUER  A  VOSSA_x000D_
 EXCELÊNCIA  SEJA  SUBMETIDA  À  APROVAÇÃO  DO  PLENÁRIO  MOÇÃO  DE  APLAUSOÀ_x000D_
 FAMA &amp;#8211; FANFARRA DA ESCOLA ESTADUAL MONSENHOR ALFREDO DOHR,PARABENIZANDO-A_x000D_
 PELO EXCELENTE DESFILE REALIZADO NO MOMENTO CÍVICO OCORRIDO NA PRAIA PÚBLICA_x000D_
 MUNICIPAL E TAMBÉM PELAS RUAS DO BAIRRO CHICO MIRANDA, POIS SEM A PRESENÇA DA_x000D_
 REFERIDA FANFARRA AS COMEMORAÇÕES DO &amp;#8220;DIA DA PÁTRIA&amp;#8221; NÃO TERIAM O MESMO BRILHO.</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4510/4510_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4510/4510_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  REGIMENTALMENTE  APOIADO,  REQUER  A  VOSSA_x000D_
 EXCELÊNCIA  SEJA  SUBMETIDA  À  APROVAÇÃO  DO  PLENÁRIO  MOÇÃO  DE  APLAUSOAO_x000D_
 SR. PAULO DE CASTRO, EX COMBATENTE DE LAGOA DA PRATA NA 2ª GUERRA MUNDIAL,_x000D_
 PARABENIZANDO-OPELO EXCELENTE TRABALHO REALIZADO NAQUELA &amp;#8220;GRANDE GUERRA&amp;#8221;.</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4511/4511_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4511/4511_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O  VEREADOR  INFRA-ASSINADO,  REGIMENTALMENTE  APOIADO,  REQUER  A  VOSSA_x000D_
 EXCELÊNCIA  SEJA  SUBMETIDA  À  APROVAÇÃO  DO  PLENÁRIO  MOÇÃO  DE  APLAUSO  À_x000D_
 ASSOCIAÇÃO DO CONGADO DOS DEVOTOS DE NOSSA SENHORA DO ROSÁRIO E SÃO_x000D_
 BENEDITO, PARABENIZANDO-A  PELAS EXCELENTES E BRILHANTES FESTAS DE REINADO_x000D_
 REALIZADAS NO MUNICÍPIO DE LAGOA DA PRATA. </t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>PL-CM</t>
   </si>
   <si>
     <t>Projeto de Lei CM</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve"> FICA DENOMINADA DE &amp;#8220;RUA VANDA MESQUITA BERNARDES&amp;#8221; A ENTÃO RUA &amp;#8220;A&amp;#8221;, SITUADA NO PROLONGAMENTO DO BAIRRO GUADALUPE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4230/4230_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4230/4230_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE MEDIDAS EM FAVOR DOS USUÁRIOS DAS CASAS LOTÉRICAS SITUADAS NO MUNICÍPIO DE LAGOA DA PRATA</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>Cida Marcelino, Adriano Moreira, Natinho, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4231/4231_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4231/4231_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SANÇÕES ADMINISTRATIVAS A CASAS LOTÉRICAS SITUADAS NO MUNICÍPIO DE LAGOA DA PRATA POR OFENSA AO DIREITO DO CONSUMIDOR.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4232/4232_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4232/4232_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N.º 384/1989.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4233/4233_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4233/4233_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADO DE &amp;#8220;FRANCISCO JOSÉ DE OLIVEIRA&amp;#8221;, O CAMPO DE FUTEBOL LOCALIZADO NO DISTRITO DE MARTINS GUIMARÃES, NO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4234/4234_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4234/4234_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
  	O VEREADOR AO FINAL ASSINADO, VEM APRESENTAR A ESTA ILUSTRADA COMISSÃO, A SEGUINTE EMENDA AO PROJETO DE LEI N.º CM - 02/2014 QUE &amp;#8220;DISCIPLINA A REALIZAÇÃO DE FEIRAS, EXPOSIÇÕES E EVENTOS NO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221;:_x000D_
 </t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
     <t>Cabo Nunes , Adriano Moraes, Di Gianne Professor, Nego da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4239/4239_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4239/4239_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI ORGÂNICA DO MUNICÍPIO DE LAGOA DA PRATA</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4240/4240_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4240/4240_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À LEI ORGÂNICA DO MUNICÍPIO DE LAGOA DA PRATA</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4241/4241_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4241/4241_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL N.º 87/2010</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
     <t>Quelli Cássia Couto, Adriano Moraes, Adriano Moreira, Cabo Nunes , Cida Marcelino, Di Gianne Professor, Natinho, Nego da Saúde, Paulinho da Compuway</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4242/4242_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4242/4242_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA AO FINAL ASSINADA, VEM APRESENTAR A ESSA ILUSTRADA COMISSÃO, AS SEGUINTES EMENDAS AO PROJETO DE LEI N.º EM - 140/2014 QUE &amp;#8220;ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LAGOA DA PRATA PARA O EXERCÍCIO FINANCEIRO DE 2015</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>Cida Marcelino, Adriano Moraes, Adriano Moreira, Di Gianne Professor, Natinho, Nego da Saúde, Paulinho da Compuway, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4243/4243_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4243/4243_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES AO FINAL ASSINADOS, VÊM APRESENTAR A ESSA ILUSTRADA COMISSÃO, A SEGUINTE EMENDA AO PROJETO DE LEI N.º EM - 138/2014 QUE &amp;#8220;ALTERA A LEI 2170/2013 QUE INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO PARA O PERÍODO DE 2014 &amp;#8211; 2017"</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4244/4244_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4244/4244_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR AO FINAL ASSINADO, VEM APRESENTAR A ESSA ILUSTRADA COMISSÃO, AS SEGUINTES EMENDAS AO PROJETO DE LEI N.º EM - 088/2013 QUE &amp;#8220;AUTORIZA O MUNICÍPIO DE LAGOA DA PRATA A ALIENAR BENS IMÓVEIS QUE MENCIONA&amp;#8221;</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4245/4245_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4245/4245_texto_integral.pdf</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4246/4246_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4246/4246_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL N.º 101/2011 QUE ESTABELECE MEDIDAS DE SEGURANÇA E CONFORTO EM FAVOR DOS CLIENTES E USUÁRIOS DAS INSTITUIÇÕES FINANCEIRAS SITUADAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4247/4247_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4247/4247_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE ARMÁRIOS INDIVIDUAIS PARA ALUNOS NAS ESCOLAS PRIVADAS SITUADAS NO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4249/4249_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4249/4249_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ACADEMIA LAGOPRATENSE DE LETRAS - ACADELP</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4250/4250_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4250/4250_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O SAAE A RECEBER DOAÇÕES.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4251/4251_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4251/4251_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N.º 1523/2007 QUE AUTORIZA A CÂMARA MUNICIPAL DE LAGOA DA PRATA A FIRMAR CONVÊNIO COM INSTITUIÇÕES EDUCACIONAIS DO ENSINO SUPERIOR VISANDO A CONCESSÃO DE ESTÁGIO CURRICULAR.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4252/4252_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4252/4252_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR AO FINAL ASSINADO, VEM APRESENTAR A ESTA ILUSTRADA COMISSÃO, A SEGUINTE EMENDA AO PROJETO DE LEI N.º EM - 096/2013 QUE &amp;#8220;ALTERA A LEI 2083/2013&amp;#8221;:</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>Cabo Nunes , Di Gianne Professor, Nego da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4253/4253_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4253/4253_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FICA AUTORIZADA A EXTINÇÃO DE TODA DOCUMENTAÇÃO ENVIADA A ESTA CASA LEGISLATIVA PELO PODER EXECUTIVO EM ATENDIMENTO AO DISPOSTO NO PARÁGRAFO SEGUNDO DO ARTIGO 129 DA LEI ORGÂNICA MUNICIPAL, REFERENTE AOS EXERCÍCIOS FINANCEIROS ANTERIORES A 2009, CUJAS PRESTAÇÕES DE CONTAS DO EXECUTIVO MUNICIPAL RECEBERAM PARECER PRÉVIO FAVORÁVEL DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS E FORAM DEVIDAMENTE APROVADAS PELO LEGISLATIVO.&amp;#8221;	</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4254/4254_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4254/4254_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR AO FINAL ASSINADO, VEM APRESENTAR A ESTA ILUSTRADA COMISSÃO, A SEGUINTE EMENDA AO PROJETO DE LEI N.º EM - 58/2014 QUE &amp;#8220;DISPÕE SOBRE A CRIAÇÃO DO AUXÍLIO MORADIA E ALIMENTAÇÃO NO ÂMBITO DO PROGRAMA MAIS MÉDICOS PARA O BRASIL, INSTITUÍDO PELA LEI FEDERAL N.º 12.871, DE 22 DE OUTUBRO DE 2013 E IMPLEMENTADO PELA PORTARIA INTERMINISTERIAL N.º 1.369, DE 08 DE JULHO DE 2013 E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4255/4255_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4255/4255_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO E ACERTO DE CONTA CONTÁBIL POR CANCELAMENTO</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4256/4256_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4256/4256_texto_integral.pdf</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4257/4257_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4257/4257_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADA DE RUA SARGENTO VANJO A ENTÃO RUA &amp;#8220;J&amp;#8221;, SITUADA ENTRE AS QUADRAS 04 E 05 DO CONJUNTO HABITACIONAL CLARA HENRIQUE LUCIANO, NO PROLONGAMENTO DO BAIRRO MARÍLIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4258/4258_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4258/4258_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADA DE RUA ANTÔNIO INÁCIO COTA A ENTÃO RUA &amp;#8220;B&amp;#8221;, SITUADA ENTRE A RUA ILDEU PERILO E A RUA JAIR DE CARVALHO, EM FRENTE A QUADRA 09 DO CONJUNTO HABITACIONAL CLARA HENRIQUE LUCIANO, NO PROLONGAMENTO DO BAIRRO MARÍLIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4259/4259_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4259/4259_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR AO FINAL ASSINADO, VEM APRESENTAR A ESSA ILUSTRADA COMISSÃO, AS SEGUINTES EMENDAS AO PROJETO DE LEI N.º EM - 105/2013 QUE &amp;#8220;ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 203/1984&amp;#8221;:</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4270/4270_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4270/4270_texto_integral.pdf</t>
   </si>
   <si>
     <t>AS VEREADORAS AO FINAL ASSINADAS VÊM POR MEIO DESTA APRESENTAR A ESSA ILUSTRADA COMISSÃO A SEGUINTE EMENDA REFERENTE AO PROJETO DE LEI N.º EM - 39/2014 QUE &amp;#8220;ABRE CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;:</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4271/4271_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4271/4271_texto_integral.pdf</t>
   </si>
   <si>
     <t>AS VEREADORAS AO FINAL ASSINADAS, NA CONDIÇÃO DE AUTORAS DO PROJETO DE LEI CM 03/2014 QUE &amp;#8220;DISPÕE SOBRE AS QUEIMADAS NA ZONA URBANA DO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221;, VÊM POR MEIO DESTA APRESENTAR A ESSA ILUSTRADA COMISSÃO SUBSTITUTIVO AO REFERIDO PROJETO, O QUAL SEGUE ANEXO, DEVIDAMENTE ACOMPANHADO DE SUA JUSTIFICATIVA.</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
     <t>Cida Marcelino, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4272/4272_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4272/4272_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AS VEREADORAS AO FINAL ASSINADAS, NA CONDIÇÃO DE COAUTORAS DO PROJETO DE LEI COMPLEMENTAR CM 04/2014 QUE &amp;#8220;ESTABELECE MEDIDAS EM FAVOR DOS USUÁRIOS DAS CASAS LOTÉRICAS SITUADAS NO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221;, VÊM POR MEIO DESTA APRESENTAR A ESSA ILUSTRADA COMISSÃO SUBSTITUTIVO AO REFERIDO PROJETO, O QUAL SEGUE ANEXO, DEVIDAMENTE ACOMPANHADO DE SUA JUSTIFICATIVA._x000D_
 </t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4273/4273_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4273/4273_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE MEDIDAS EM FAVOR DOS USUÁRIOS DAS CASAS LOTÉRICAS SITUADAS NO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4274/4274_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4274/4274_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI COMPLEMENTAR MUNICIPAL N.º 005/1991&amp;#8221;</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4275/4275_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4275/4275_texto_integral.pdf</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4276/4276_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4276/4276_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS QUEIMADAS NA ZONA URBANA DO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4277/4277_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4277/4277_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOME A LOGRADOURO     PÚBLICO QUE MENCIONA</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4278/4278_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4278/4278_texto_integral.pdf</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4279/4279_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4279/4279_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA AO FINAL ASSINADA, VEM APRESENTAR A ESSA ILUSTRADA COMISSÃO, AS SEGUINTES EMENDAS AO PROJETO DE LEI N.º EM - 140/2014 QUE &amp;#8220;ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LAGOA DA PRATA PARA O EXERCÍCIO FINANCEIRO DE 2015&amp;#8221;:</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4280/4280_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4280/4280_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA AO FINAL ASSINADO VEM POR MEIO DESTA APRESENTAR A ESSA ILUSTRADA COMISSÃO A SEGUINTE EMENDA REFERENTE AO PROJETO DE LEI N.º EM - 14/2014 QUE &amp;#8220;ABRE CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;:</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4281/4281_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4281/4281_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES AO FINAL ASSINADOS, VÊM APRESENTAR A ESSA ILUSTRADA COMISSÃO, A SEGUINTE EMENDA AO PROJETO DE LEI N.º EM - 138/2014 QUE &amp;#8220;ALTERA A LEI 2170/2013 QUE INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO PARA O PERÍODO DE 2014 &amp;#8211; 2017&amp;#8221;:</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4285/4285_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4285/4285_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA DISPOSITIVO DA LEI ORGÂNICA DO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221;</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4286/4286_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4286/4286_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FICA DENOMINADA DE RUA ANTÔNIO BORGES A ENTÃO RUA &amp;#8220;D&amp;#8221;, SITUADA ENTRE AS QUADRAS 101 E 102 DO BAIRRO AMÉRICO SILVA, NESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4287/4287_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4287/4287_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADA DE RUA MANOEL SERAPIÃO A ENTÃO RUA &amp;#8220;B&amp;#8221;, SITUADA ENTRE AS QUADRAS 99 E 100 DO BAIRRO AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4288/4288_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4288/4288_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> FICA DENOMINADA DE RUA JOÃO GRACIANO DOS SANTOS A ENTÃO RUA &amp;#8220;C&amp;#8221;, SITUADA ENTRE AS QUADRAS 100 E 101 DO BAIRRO AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4289/4289_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4289/4289_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N.º 2247/2014 QUE DÁ NOME A LOGRADOURO PÚBLICO QUE MENCIONA</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4290/4290_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4290/4290_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI MUNICIPAL N.º 2246/2014 QUE DÁ NOME A LOGRADOURO PÚBLICO QUE MENCIONA.&amp;#8221;</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4291/4291_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4291/4291_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N.º 2245/2014 QUE DÁ NOME A LOGRADOURO PÚBLICO QUE MENCIONA</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4292/4292_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4292/4292_texto_integral.pdf</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUSTAÇÃO DOS EFEITOS DO DECRETO MUNICIPAL N.º 248/2014, DE 05 DE SETEMBRO DE 2014.</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4294/4294_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4294/4294_texto_integral.pdf</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4295/4295_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4295/4295_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A REGULARIZAÇÃO E ACERTO DE CONTA CONTÁBIL POR CANCELAMENTO.&amp;#8221;</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4296/4296_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4296/4296_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> 	A VEREADORA AO FINAL ASSINADA, VEM APRESENTAR A ESSA ILUSTRADA COMISSÃO, AS SEGUINTES EMENDAS AO PROJETO DE LEI N.º EM - 140/2014 QUE &amp;#8220;ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LAGOA DA PRATA PARA O EXERCÍCIO FINANCEIRO DE 2015&amp;#8221;:</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
     <t>OS VEREADORES AO FINAL ASSINADOS, VÊM APRESENTAR A ESSA ILUSTRADA COMISSÃO, A SEGUINTE EMENDA AO PROJETO DE LEI N.º EM - 138/2014 QUE &amp;#8220;ALTERA A LEI 2170/2013 QUE INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO PARA O PERÍODO DE 2014 &amp;#8211; 2</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4299/4299_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4299/4299_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA AUTORIZADA A EXTINÇÃO DE TODA DOCUMENTAÇÃO ENVIADA A ESTA CASA LEGISLATIVA PELO PODER EXECUTIVO EM ATENDIMENTO AO DISPOSTO NO PARÁGRAFO SEGUNDO DO ARTIGO 129 DA LEI ORGÂNICA MUNICIPAL, REFERENTE AOS EXERCÍCIOS FINANCEIROS ANTERIORES A 2009, CUJAS PRESTAÇÕES DE CONTAS DO EXECUTIVO MUNICIPAL RECEBERAM PARECER PRÉVIO FAVORÁVEL DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS E FORAM DEVIDAMENTE APROVADAS PELO LEGISLATIVO.&amp;#8221;</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4308/4308_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4308/4308_texto_integral.doc</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4309/4309_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4309/4309_texto_integral.pdf</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4310/4310_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4310/4310_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR AO FINAL ASSINADO VEM POR MEIO DESTA APRESENTAR A ESSA ILUSTRADA COMISSÃO A SEGUINTE EMENDA REFERENTE AO PROJETO DE LEI N.º EM - 132/2014 QUE &amp;#8220;ABRE CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4311/4311_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4311/4311_texto_integral.pdf</t>
   </si>
   <si>
     <t>SIRVO-ME DA PRESENTE PARA APRESENTAR AO PROJETO DE RESOLUÇÃO N.º 016/2014 QUE &amp;#8220;ALTERA A RESOLUÇÃO 433/2003 QUE INSTITUI A TRIBUNA POPULAR E PARTICIPAÇÃO DA COMUNIDADE NOS TRABALHOS DAS COMISSÕES DA CÂMARA MUNICIPAL&amp;#8221; A SEGUINTE EMENDA:</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4312/4312_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4312/4312_texto_integral.pdf</t>
   </si>
   <si>
     <t>SIRVO-ME DA PRESENTE PARA APRESENTAR AO PROJETO DE LEI EM N.º 141/2014 QUE &amp;#8220;AUTORIZA DOAÇÃO DE BENS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; A SEGUINTE EMENDA:</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>Quelli Cássia Couto, Cida Marcelino, Natinho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4313/4313_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4313/4313_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES AO FINAL ASSINADOS VÊM POR MEIO DESTA APRESENTAR A ESSA ILUSTRADA COMISSÃO A SEGUINTE EMENDA REFERENTE AO PROJETO DE LEI COMPLEMENTAR N.º EM - 10/2014 QUE &amp;#8220;ALTERA AS LEIS COMPLEMENTARES Nº 003/1991 E 038/2000.&amp;#8221;</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4321/4321_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4321/4321_texto_integral.pdf</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4322/4322_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4322/4322_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISCIPLINA A REALIZAÇÃO DE FEIRAS, EXPOSIÇÕES E EVENTOS NO MUNICÍPIO DE LAGOA DA PRATA.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4325/4325_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4325/4325_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADA DE &amp;#8220;RUA JOÃO-DE-BARRO&amp;#8221; A VIA PÚBLICA SITUADA NO BAIRRO MANGABEIRAS, PARALELA À RUA CARLOS CHAGAS, NO SENTIDO CENTRO / BAIRRO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4326/4326_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4326/4326_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N.º 005/1991 QUE INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4327/4327_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4327/4327_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N.º 2.229/2014 QUE CRIA O CONSELHO MUNICIPAL DE PROTEÇÃO AO PATRIMÔNIO HISTÓRICO, ARTÍSTICO E CULTURAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4328/4328_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4328/4328_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA AO FINAL ASSINADO VEM POR MEIO DESTA APRESENTAR A ESSA ILUSTRADA COMISSÃO A SEGUINTE EMENDA REFERENTE AO PROJETO DE LEI N.º EM - 13/2014 QUE &amp;#8220;ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;:</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4329/4329_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4329/4329_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA AO FINAL ASSINADO VEM POR MEIO DESTA APRESENTAR A ESSA ILUSTRADA COMISSÃO A SEGUINTE EMENDA REFERENTE AO PROJETO DE LEI N.º EM - 26/2014 QUE &amp;#8220;ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;:</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4330/4330_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4330/4330_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA AO FINAL ASSINADO VEM POR MEIO DESTA APRESENTAR A ESSA ILUSTRADA COMISSÃO A SEGUINTE EMENDA REFERENTE AO PROJETO DE LEI N.º EM - 25/2014 QUE &amp;#8220;ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;:</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
     <t>SERVIMO-NOS DA PRESENTE PARA APRESENTAR AO PROJETO DE LEI EM 105/2014 QUE &amp;#8220;DISPÕE SOBRE O PROCESSO ADMINISTRATIVO DISCIPLINAR &amp;#8211; P.A.D. - NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA E INDIRETA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; AS SEGUINTES EMENDAS:</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
     <t>Quelli Cássia Couto, Natinho</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4333/4333_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4333/4333_texto_integral.pdf</t>
   </si>
   <si>
     <t>SIRVO-ME DA PRESENTE PARA APRESENTAR AO PROJETO DE LEI EM 117/2014 QUE &amp;#8220;INSTITUI A POLÍTICA DE CONTROLE E BEM ESTAR ANIMAL DAS ESPÉCIES CANINA E FELINA NO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221; A SEGUINTE EMENDA:</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4334/4334_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4334/4334_texto_integral.pdf</t>
   </si>
   <si>
     <t>SIRVO-ME DA PRESENTE PARA APRESENTAR AO PROJETO DE LEI EM 03/2014 QUE &amp;#8220;DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE PROTEÇÃO AO PATRIMÔNIO CULTURAL E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221; AS SEGUINTES EMENDAS:</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4335/4335_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4335/4335_texto_integral.pdf</t>
   </si>
   <si>
     <t>SIRVO-ME DA PRESENTE PARA APRESENTAR AO PROJETO DE LEI EM 04/2014 QUE &amp;#8220;CRIA O CONSELHO MUNICIPAL DE PROTEÇÃO AO PATRIMÔNIO HISTÓRICO, ARTÍSTICO E CULTURAL, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; AS SEGUINTES EMENDAS:</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4336/4336_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4336/4336_texto_integral.pdf</t>
   </si>
   <si>
     <t>SIRVO-ME DA PRESENTE PARA APRESENTAR AO PROJETO DE LEI COMPLEMENTAR EM 02/2014 QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR 051/2005 QUE DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; A SEGUINTE EMENDA:</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4337/4337_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4337/4337_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N.º 2.229/2014 QUE CRIA O CONSELHO MUNICIPAL DE PROTEÇÃO AO PATRIMÔNIO HISTÓRICO, ARTÍSTICO E CULTURAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4227/4227_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4227/4227_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE  MEDALHA DE HONRA AO  MÉRITO _x000D_
  MUNICIPAL A MARCELINO LÁZARO ALVES MOTA</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4228/4228_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4228/4228_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO_x000D_
 A CLAUDIONOR MARTINS DE OLIVEIRA SILVA</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4235/4235_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4235/4235_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE  MEDALHA DE HONRA AO  MÉRITO_x000D_
 MUNICIPAL AO PADRE PATRIKY SAMUEL BATISTA</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4236/4236_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4236/4236_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO_x000D_
 A DIEGO DE ANDRADE ALARCON</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE LAGOA DA PRATA &amp;#8211; RESOLUÇÃO 462/2004</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4238/4238_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4238/4238_texto_integral.pdf</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>Cabo Nunes , Nego da Saúde, Paulinho da Compuway</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4248/4248_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4248/4248_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA ILÍDIO DE CARVALHO  A HERBERT JOSÉ DOS SANTOS</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4260/4260_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4260/4260_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE  MEDALHA DE HONRA AO  MÉRITO _x000D_
  MUNICIPAL A GILSON LUIZ ALEIXO</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4261/4261_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4261/4261_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA DESPESA PARA O ORÇAMENTO DA_x000D_
 CÂMARA MUNICIPAL DE LAGOA DA PRATA _x000D_
 PARA O EXERCÍCIO DE 2015</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4262/4262_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4262/4262_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO_x000D_
 A LINDOMAR RODRIGUES</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4263/4263_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4263/4263_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FICA AUTORIZADA A EXTINÇÃO DE TODA DOCUMENTAÇÃO ENVIADA A ESTA CASA LEGISLATIVA PELO PODER EXECUTIVO EM ATENDIMENTO AO DISPOSTO NO PARÁGRAFO SEGUNDO DO ARTIGO 129 DA LEI ORGÂNICA MUNICIPAL, REFERENTE AOS EXERCÍCIOS FINANCEIROS ANTERIORES A 2003, CUJAS PRESTAÇÕES DE CONTAS DO EXECUTIVO MUNICIPAL RECEBERAM PARECER PRÉVIO FAVORÁVEL DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS E FORAM DEVIDAMENTE APROVADAS PELO LEGISLATIVO._x000D_
 </t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4264/4264_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4264/4264_texto_integral.pdf</t>
   </si>
   <si>
     <t>REJEITA  AS  CONTAS  DO  MUNICÍPIO DE _x000D_
 LAGOA DA PRATA &amp;#8211; EXERCÍCIO DE 2000</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4265/4265_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4265/4265_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO 433/2003 QUE INSTITUI A TRIBUNA POPULAR E PARTICIPAÇÃO DA COMUNIDADE NOS TRABALHOS DAS COMISSÕES DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4266/4266_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4266/4266_texto_integral.pdf</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4267/4267_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4267/4267_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N.º 672/2013 QUE &amp;#8220;INSITITUI O PROGRAMA CÂMARA MIRIM NA CÂMARA MUNICIPAL DE LAGOA DA PRATA</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4268/4268_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4268/4268_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO 671/2013 QUE DISPÕE SOBRE O PROGRAMA CÂMARA ITINERANTE NO PODER LEGISLATIVO DO MUNICÍPIO DE LAGOA DA PRATA - MG</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4269/4269_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4269/4269_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N.º 671/2013 QUE DISPÕE SOBRE O PROGRAMA CÂMARA ITINERANTE NO PODER LEGISLATIVO DO MUNICÍPIO DE LAGOA DA PRATA &amp;#8211; MG</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4282/4282_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4282/4282_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE  MEDALHA DE HONRA AO  MÉRITO _x000D_
  MUNICIPAL A RONAN SÁVIO DE PAULA</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4283/4283_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4283/4283_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO_x000D_
 A LAELSON DE LIMA</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>Quelli Cássia Couto, Cida Marcelino, Paulinho da Compuway</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4284/4284_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4284/4284_texto_integral.pdf</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4300/4300_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4300/4300_texto_integral.pdf</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4301/4301_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4301/4301_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO_x000D_
 A MÁRCIO DUARTE BENTO</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4302/4302_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4302/4302_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A EXTINÇÃO DE DOCUMENTOS QUE MENCIONA.</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4303/4303_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4303/4303_texto_integral.pdf</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4304/4304_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4304/4304_texto_integral.pdf</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4305/4305_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4305/4305_texto_integral.pdf</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4306/4306_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4306/4306_texto_integral.pdf</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4307/4307_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4307/4307_texto_integral.pdf</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4314/4314_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4314/4314_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE  MEDALHA DE HONRA AO  MÉRITO _x000D_
  MUNICIPAL A INÊS MACIEL DE OLIVEIRA</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4315/4315_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4315/4315_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO_x000D_
 A ANTÔNIO TEIXEIRA VELOSO</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4316/4316_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4316/4316_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE  MEDALHA DE HONRA AO  MÉRITO _x000D_
  MUNICIPAL A LOCÁLDIO ELIZEU SILVA</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
     <t>Nego da Saúde, Adriano Moraes</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4317/4317_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4317/4317_texto_integral.pdf</t>
   </si>
   <si>
     <t>_x000D_
 &amp;#8220;CONCEDE TÍTULO DE CIDADÃO HONORÁRIO_x000D_
 AO DR. DÁCIO JOSÉ MACEDO CAMPOS</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4318/4318_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4318/4318_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA ILÍDIO DE CARVALHO _x000D_
         A HERBERT JOSÉ DOS SANTOS</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4319/4319_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4319/4319_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE  MEDALHA DE HONRA AO  MÉRITO _x000D_
  MUNICIPAL A GRAZIANO OLIVEIRA DA SILVA</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4320/4320_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4320/4320_texto_integral.pdf</t>
   </si>
   <si>
     <t>ONCEDE TÍTULO DE CIDADÃ HONORÁRIA_x000D_
 A LÉCIA DE PAIVA CASTRO</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
     <t>CONCEDE  MEDALHA DE HONRA AO  MÉRITO _x000D_
  MUNICIPAL A LESSANDRO GABRIEL DA COSTA</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4324/4324_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4324/4324_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO_x000D_
 A PEDRO PEREIRA NETO</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3690/3690_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3690/3690_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA_x000D_
 EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA DISPENSADA A EXIGÊNCIA REGIMENTAL, PARA QUE_x000D_
 O PROJETO DE LEI EM-103/2013, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONCEDER SUBVENÇÕES SOCIAIS À ENTIDADE QUE MENCIONA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;; SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA_x000D_
 PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3691/3691_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3691/3691_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSULTADO O PLENÁRIO, SEJA DISPENSADA A_x000D_
 EXIGÊNCIA REGIMENTAL, PARA QUE O PROJETO DE LEI EM-001/2014,_x000D_
 QUE &amp;#8220;DEFINE O ÍNDICE OFICIAL PARA A REVISÃO GERAL_x000D_
 ANUAL DOS VALORES DOS VENCIMENTOS DOS SERVIDORES_x000D_
 PÚBLICOS MUNICIPAIS&amp;#8221; E PROJETO DE LEI CM-001/2014, QUE_x000D_
 &amp;#8220;REVISA OS VALORES DOS SUBSÍDIOS DOS AGENTES_x000D_
 POLÍTICOS DO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221;, SEJAM_x000D_
 APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3692/3692_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3692/3692_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE_x000D_
 SAÚDE, ANTÔNIO JUAREZ DE CASTRO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DO_x000D_
 PAGAMENTO DA GRATIFICAÇÃO QUE AS AGENTES COMUNITÁRIAS DE SAÚDE RECEBERÃO EM_x000D_
 VIRTUDE DO SUCESSO NO DESEMPENHO DE SUAS FUNÇÕES, SER EFETIVADO AINDA NO MÊS DE_x000D_
 FEVEREIRO DO CORRENTE ANO, PARA QUE POSSA SURTIR EFEITOS EM OUTRAS VERBAS COMO O_x000D_
 FGTS, O 13º, FÉRIAS._x000D_
 SOLICITO QUE NO MESMO OFÍCIO SEJA PARABENIZADO O SECRETÁRIO MUNICIPAL DE_x000D_
 SAÚDE PELA INICIATIVA DE UTILIZAR O SISTEMA DE METAS PARA MOTIVAR AS AGENTES_x000D_
 COMUNITÁRIAS DE SAÚDE NO DESEMPENHO DE SUAS ATRIBUIÇÕES.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
     <t>Cabo Nunes , Paulinho da Compuway</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3693/3693_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3693/3693_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO_x000D_
 MUNICIPAL DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME_x000D_
 A ESTA CASA SE HÁ POSSIBILIDADE DE SE INSTALAR O MAIS BREVE POSSÍVEL AS CÂMERAS DE_x000D_
 MONITORAMENTO (&amp;#8220;OLHO VIVO&amp;#8221;) EM LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3694/3694_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3694/3694_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO EX CHEFE DO SETOR DE AGRICULTURA DO EXECUTIVO_x000D_
 MUNICIPAL, DR. OTAVIANO DE OLIVEIRA, BEM COMO AO GERENTE GERAL DO BANCO DO BRASIL S/A,_x000D_
 AGÊNCIA DE LAGOA DA PRATA, JOÃO SILVESTRE DE CARVALHO, CONVIDANDO-OS A COMPARECEREM_x000D_
 NESTA CASA, EM REUNIÃO ORDINÁRIA A SER AGENDADA, PARA FALAREM SOBRE O PROGRAMA_x000D_
 NACIONAL DE HABITAÇÃO RURAL &amp;#8211; PNHR, BEM COMO ESCLARECER OS MOTIVOS PELOS QUAIS AINDA_x000D_
 NÃO SE CONCRETIZOU REFERIDO PROGRAMA E SE O MESMO POSSUI ALGUMA DESPESA PARA O_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>Nego da Saúde, Di Gianne Professor</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3695/3695_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3695/3695_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO MUNICIPAL DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA CASA SE HÁ_x000D_
 POSSIBILIDADE DE UM REAJUSTE NO VALOR DA BOLSA CONCEDIDA AOS ESTAGIÁRIOS DA PREFEITURA_x000D_
 MUNICIPAL DE LAGOA DA PRATA E O MOTIVO PELO QUAL AINDA NÃO HOUVE CITADO REAJUSTE NO_x000D_
 DECORRER DOS ÚLTIMOS TRÊS ANOS.</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3696/3696_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3696/3696_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO MUNICIPAL_x000D_
 DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA_x000D_
 CASA SE HÁ POSSIBILIDADE DE QUE A ESTUDANTE ANA CLÁUDIA FONSECA MELO SEJA_x000D_
 READMITIDA EM SUAS FUNÇÕES DE ESTAGIÁRIA LOTADA NA SECRETARIA MUNICIPAL DE_x000D_
 DESPORTOS.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3697/3697_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3697/3697_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE DIRETOR DO SERVIÇO_x000D_
 AUTÔNOMO DE ÁGUA E ESGOTO &amp;#8211; SAAE-LP, SR. ASTÁCIO CORREA NETO, QUE ENVIE A ESTA_x000D_
 CASA A RELAÇÃO DOS LOTES E SEUS RESPECTIVOS ENDEREÇOS QUE PERTENCEM À AUTARQUIA_x000D_
 SAAE, BEM COMO CÓPIA REPROGRÁFICA DAS CERTIDÕES DE REGISTRO OU ESCRITURAS DOS_x000D_
 LOTES RELACIONADOS._x000D_
 SOLICITO QUE NO MESMO OFÍCIO SEJA INFORMADO SE O LOTE LOCALIZADO NA RUA RIO_x000D_
 GRANDE DO SUL, N.º 882, ONDE FUNCIONA UMA CASA DE BOMBAS, É PROPRIEDADE DO_x000D_
 SAAE OU DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3698/3698_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3698/3698_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS_x000D_
 EXIGÊNCIAS REGIMENTAIS, PARA QUE OS PROJETOS DE LEI EM-_x000D_
 096/2013, QUE &amp;#8220;ALTERA A LEI 2083/2013 E EM-105/2013, QUE_x000D_
 &amp;#8220;ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 203/1984&amp;#8221;; BEM_x000D_
 COMO O PROJETO DE RESOLUÇÃO Nº 001/2014, QUE &amp;#8220;ALTERA A_x000D_
 RESOLUÇÃO 671/2013 QUE DISPÕE SOBRE O PROGRAMA_x000D_
 CÂMARA ITINERANTE NO PODER LEGISLATIVO DO MUNICÍPIO_x000D_
 DE LAGOA DA PRATA-MG&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA_x000D_
 DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
     <t>Natinho, Adriano Moreira</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3699/3699_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3699/3699_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE DIRETOR DO_x000D_
 SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO &amp;#8211; SAAE-LP, SR. ASTÁCIO CORREA NETO, QUE_x000D_
 ENVIE A ESTA CASA CÓPIA DAS PORTARIAS QUE REAJUSTARAM O VALOR DA FATURA DE ÁGUA E_x000D_
 ESGOTO NO EXERCÍCIO FINANCEIRO DE 2013, BEM COMO NO EXERCÍCIO FINANCEIRO DE_x000D_
 2014, CASO JÁ TENHA OCORRIDO O REAJUSTE.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3700/3700_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3700/3700_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO MUNICIPAL_x000D_
 DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, BEM COMO AO_x000D_
 SECRETÁRIO MUNICIPAL DE SAÚDE, ANTÔNIO JUAREZ DE CASTRO, QUE REMETAM A ESSA_x000D_
 CASA, CADA QUAL NAQUILO QUE FOR DE SUA COMPETÊNCIA:_x000D_
 A) RELAÇÃO, MÊS A MÊS, DESDE JANEIRO DE 2012, DOS REPASSES TRANSFERIDOS PELO_x000D_
 GOVERNO FEDERAL PARA CUSTEIO DAS ATIVIDADES DAS AGENTES COMUNITÁRIAS DA SAÚDE;_x000D_
 B) RELATÓRIO QUE DEMONSTRE A APLICAÇÃO DOS RECURSOS, MÊS A MÊS, DESDE_x000D_
 JANEIRO DE 2012, TRANSFERIDOS PELO GOVERNO FEDERAL PARA CUSTEIO DAS ATIVIDADES DAS_x000D_
 AGENTES COMUNITÁRIAS DA SAÚDE;_x000D_
 C) RELAÇÃO QUANTITATIVA E NOMINAL, MÊS A MÊS, DESDE JANEIRO DE 2012, DAS_x000D_
 AGENTES COMUNITÁRIAS DA SAÚDE CUSTEADAS COM OS RECURSOS TRANSFERIDOS PELO_x000D_
 GOVERNO FEDERAL;_x000D_
 D) CÓPIA DO OFÍCIO ENVIADO AO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS_x000D_
 REQUERENDO PARECER QUANTO À LEGITIMIDADE DO PAGAMENTO DE ADICIONAL DE_x000D_
 INSALUBRIDADE ÀS AGENTES COMUNITÁRIAS DA SAÚDE;_x000D_
 E) RELAÇÃO DAS AÇÕES QUE FORAM EFETIVAMENTE TOMADAS PARA ATENDIMENTO ÀS_x000D_
 SOLICITAÇÕES DAS AGENTES COMUNITÁRIAS DA SAÚDE FEITAS DIRETAMENTE AO PREFEITO EM_x000D_
 REUNIÃO COM REPRESENTANTES DA CLASSE.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3701/3701_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3701/3701_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO_x000D_
 DE SAÚDE, ANTÔNIO JUAREZ DE CASTRO, QUE INFORME A ESTA CASA OS MOTIVOS PELOS_x000D_
 QUAIS O APARELHO DE ULTRASSONOGRAFIA NÃO ESTÁ FUNCIONANDO, O QUE LEVA A SECRETARIA_x000D_
 MUNICIPAL DE SAÚDE A ENCAMINHAR AS PESSOAS PARA REALIZAR O EXAME NA CLÍNICA EH_x000D_
 VIVER E PARA O CONSULTÓRIO DO DR. JULIANO.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3702/3702_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3702/3702_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E_x000D_
 LIMPEZA PÚBLICA, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR UMA_x000D_
 LIMPEZA GERAL NO DISTRITO DE MARTINS GUIMARÃES, BEM COMO DESIGNAR UM EMPREGADO_x000D_
 PÚBLICO MUNICIPAL PARA FICAR RESPONSÁVEL PELA LIMPEZA E MANUTENÇÃO DIÁRIA DO_x000D_
 REFERIDO DISTRITO.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3703/3703_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3703/3703_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 CONVOCANDO AS EMPREGADAS PÚBLICAS MUNICIPAIS LEILIAN RIBEIRO SANTOS,_x000D_
 GLÓRIA MARIA RODRIGUES OTAVIANO DE MELO, BEM COMO O EMPREGADO_x000D_
 PÚBLICO PAULO CÂNDIDO SANTOS, OS QUAIS EXERCEM A FUNÇÃO GRATIFICADA DE_x000D_
 SUPERVISORES DA VIGILÂNCIA EPIDEMIOLÓGICA, PARA QUE COMPAREÇAM A ESTA CASA, NOS_x000D_
 TERMOS DA LEI ORGÂNICA MUNICIPAL, EM REUNIÃO EXTRAORDINÁRIA, A SER REALIZADA NA_x000D_
 SEGUNDA TERÇA-FEIRA IMEDIATAMENTE POSTERIOR À DATA DE RECEBIMENTO DO OFÍCIO DE_x000D_
 CONVOCAÇÃO, COM INÍCIO ÀS 20 (VINTE) HORAS E TÉRMINO ÀS 22 (VINTE E DUAS) HORAS,_x000D_
 PARA TRATAR A RESPEITO DAS DENÚNCIAS EM DESFAVOR DOS MESMOS, AS QUAIS CHEGARAM A_x000D_
 ESTA CASA POR MEIO DE AGENTES DE COMBATE ÀS ENDEMIAS.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3704/3704_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3704/3704_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS_x000D_
 EXIGÊNCIAS REGIMENTAIS, PARA QUE O PROJETO DE LEI EM-005/2014,_x000D_
 QUE &amp;#8220;RATIFICA PROTOCOLO DE INTENÇÕES FIRMADO ENTRE MUNICÍPIOS COM A_x000D_
 FINALIDADE DE CONSTITUIR O CONSÓRCIO INTERMUNICIPAL DE SAÚDE PARA_x000D_
 GERENCIAMENTO DOS SERVIÇOS DE URGÊNCIA E EMERGÊNCIA DA REGIÃO_x000D_
 AMPLIADA OESTE CIS - URG OESTE, NOS TERMOS DA LEI FEDERAL Nº 11.107, DE_x000D_
 06 DE ABRIL DE 2005&amp;#8221;, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E_x000D_
 VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3705/3705_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3705/3705_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS,_x000D_
 PARA QUE O PROJETO DE LEI EM-006/2014, QUE &amp;#8220;AUTORIZA O EXECUTIVO_x000D_
 MUNICIPAL A CONCEDER CONTRIBUIÇÃO À UFMG&amp;#8221;; PROJETOS DE LEI EM-008,_x000D_
 009 E 010/2014, QUE &amp;#8220;AUTORIZAM O EXECUTIVO MUNICIPAL A CONCEDER_x000D_
 SUBVENÇÕES SOCIAIS ÀS ENTIDADES QUE MENCIONA E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;; E PROJETO DE LEI EM-011/2014, QUE &amp;#8220;ABRE CRÉDITO ESPECIAL_x000D_
 AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA_x000D_
 PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3706/3706_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3706/3706_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO_x000D_
 E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE ENVIE A ESTA CASA OS SEGUINTES_x000D_
 DOCUMENTOS:_x000D_
 1 - RELAÇÃO NOMINAL DOS SECRETÁRIOS MUNICIPAIS, INDICANDO A RESPECTIVA PASTA,_x000D_
 QUALIFICAÇÃO PROFISSIONAL (FORMAÇÃO) E GRAU DE PARENTESCO ENTRE OS MESMOS E_x000D_
 QUAISQUER AGENTES POLÍTICOS MUNICIPAIS, CASO EXISTA;_x000D_
 2 &amp;#8211; RELAÇÃO COM OS NOMES COMPLETOS DOS OCUPANTES DOS EMPREGOS PÚBLICOS_x000D_
 COMISSIONADOS DE DIRETOR TÉCNICO REGULADOR E COORDENADOR DE SAÚDE, DIRETOR_x000D_
 GERAL (03), CHEFE DE SETOR (17), ASSESSOR TÉCNICO ADMINISTRATIVO (24) E_x000D_
 COORDENADORES (10), COM A RESPECTIVA REMUNERAÇÃO, QUALIFICAÇÃO PROFISSIONAL_x000D_
 (FORMAÇÃO), LOCAL ONDE PRESTAM SERVIÇOS, E GRAU DE PARENTESCO ENTRE OS MESMOS E_x000D_
 QUAISQUER AGENTES POLÍTICOS MUNICIPAIS, CASO EXISTA;_x000D_
 3 - RELAÇÃO COM OS NOMES COMPLETOS DOS OCUPANTES DOS EMPREGOS PÚBLICOS_x000D_
 COMISSIONADOS DE OFICIAL DE GABINETE, PROCURADOR, PROCURADOR ADJUNTO, CONTROLADOR_x000D_
 MUNICIPAL, CONTADOR MUNICIPAL, TESOUREIRO MUNICIPAL, COM A RESPECTIVA_x000D_
 REMUNERAÇÃO, QUALIFICAÇÃO PROFISSIONAL (FORMAÇÃO) E GRAU DE PARENTESCO ENTRE OS_x000D_
 MESMOS E QUAISQUER AGENTES POLÍTICOS MUNICIPAIS, CASO EXISTA;_x000D_
 4 &amp;#8211; RELAÇÃO COM OS NOMES COMPLETOS DOS OCUPANTES DE TODAS AS FUNÇÕES_x000D_
 GRATIFICADAS EXISTENTES NA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, COM A RESPECTIVA_x000D_
 REMUNERAÇÃO, QUALIFICAÇÃO PROFISSIONAL E GRAU DE PARENTESCO ENTRE OS MESMOS E_x000D_
 QUAISQUER AGENTES POLÍTICOS MUNICIPAIS, CASO EXISTA.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3707/3707_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3707/3707_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA CASA_x000D_
 SE HÁ POSSIBILIDADE DE RETORNAR O APOIO DE TRANSPORTE AOS ALUNOS DE LAGOA DA PRATA_x000D_
 QUE ESTUDAM NO INSTITUTO FEDERAL DE MINAS GERAIS &amp;#8211; IFMG EM BAMBUÍ.</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3708/3708_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3708/3708_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO DIRETOR DO SERVIÇO_x000D_
 AUTÔNOMO DE ÁGUA E ESGOTO &amp;#8211; SAAE &amp;#8211; SENHOR ASTÁCIO CORREA NETO,_x000D_
 ESCLARECIMENTOS SOBRE OS CONTRATOS DE PRESTAÇÃO DE SERVIÇO NO RECEBIMENTO DE_x000D_
 GUIAS DE RECOLHIMENTO DAS TARIFAS E TAXAS DE CONSUMO E SERVIÇOS DE ÁGUA E_x000D_
 ESGOTO FIRMADOS COM ALGUMAS INSTITUIÇÕES BANCÁRIAS DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3709/3709_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3709/3709_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO REPRESENTANTE DA ASSOCIAÇÃO_x000D_
 COMERCIAL DOS AÇOUGUEIROS DE LAGOA DA PRATA, RESPONSÁVEL PELA ADMINISTRAÇÃO DO_x000D_
 MATADOURO MUNICIPAL, CONVIDANDO-O A COMPARECER A ESTA CASA, EM REUNIÃO_x000D_
 ORDINÁRIA A SER AGENDADA, PARA FALAR SOBRE A SITUAÇÃO EM QUE SE ENCONTRA O_x000D_
 MATADOURO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3710/3710_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3710/3710_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA CASA SE O_x000D_
 MUNICÍPIO JÁ VEM APLICANDO O ENTENDIMENTO ADOTADO PELO TRIBUNAL DE CONTAS DO ESTADO DE_x000D_
 MINAS GERAIS, EXARADO POR MEIO DA CONSULTA N.º 838.571, CUJA EMENTA É A SEGUINTE:_x000D_
 &amp;#8220;MUNICÍPIO. PAGAMENTO DA REMUNERAÇÃO DE AGENTES QUE ATUAM NO PROGRAMA_x000D_
 DE SAÚDE DA FAMÍLIA. DESPESA. INCLUSÃO DA PARCELA, QUE LHE COUBER, NO_x000D_
 LIMITE TOTAL DE GASTOS COM PESSOAL. CONTABILIZAÇÃO DO RESTANTE COMO_x000D_
 "OUTROS SERVIÇOS DE TERCEIROS - PESSOA FÍSICA". REMESSA, AO CONSULENTE, DE_x000D_
 CÓPIAS DAS NOTAS TAQUIGRÁFICAS DAS CONSULTAS NºS 656.574, 700.774 E_x000D_
 832.420.&amp;#8221;</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3711/3711_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3711/3711_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO DIRETOR DO SERVIÇO_x000D_
 AUTÔNOMO DE ÁGUA E ESGOTO &amp;#8211; SAAE-LP, SR. ASTÁCIO CORREA NETO, QUE INFORME A_x000D_
 ESTA CASA SE HÁ POSSIBILIDADE DE SE ADOTAR A COBRANÇA DA TARIFA DE ÁGUA DO_x000D_
 SAAE/LP EXCLUSIVAMENTE POR CONSUMO REAL, FICANDO EXTINTA A COBRANÇA DA TARIFA_x000D_
 MÍNIMA. POR MEDIDA DE ECONOMIA, A COBRANÇA DAS TARIFAS DOS CONSUMIDORES, CUJO_x000D_
 CONSUMO NÃO ATINJA 15 M³ DE ÁGUA AO MÊS, PODE SE DAR DE FORMA CUMULATIVA, MÊS A_x000D_
 MÊS, ATÉ QUE SE ALCANCE VALOR QUE VIABILIZE ECONOMICAMENTE, A EMISSÃO DA FATURA E_x000D_
 RESPECTIVA COBRANÇA.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3712/3712_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3712/3712_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE_x000D_
 TRANSPORTES E LIMPEZA URBANA, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE COLOCAR_x000D_
 UM REDUTOR DE VELOCIDADE NA RUA JOAQUIM GOMES BERNARDES FILHO, ESQUINA COM A RUA_x000D_
 PAULO FABIANO MESQUITA, NO BAIRRO NOSSA SENHORA DAS GRAÇAS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3713/3713_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3713/3713_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 CONVOCANDO O SECRETÁRIO MUNICIPAL DE FAZENDA, MÁRCIO APARECIDO AMORIM, PARA QUE_x000D_
 COMPAREÇA A ESTA CASA, NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, PARA TRATAR SOBRE_x000D_
 ASSUNTOS RELACIONADOS AO PROGRAMA DE DESLIGAMENTO VOLUNTÁRIO &amp;#8211; PDV,_x000D_
 IMPLEMENTADO PELA ADMINISTRAÇÃO MUNICIPAL E O SERVIÇO AUTÔNOMO DE ÁGUA E_x000D_
 ESGOTO - SAAE, PRINCIPALMENTE EM RELAÇÃO AO SAQUE DO SALDO DO FUNDO DE GARANTIA_x000D_
 POR TEMPO DE SERVIÇO &amp;#8211; FGTS &amp;#8211; DOS EMPREGADOS PÚBLICOS MUNICIPAIS QUE ADERIRAM_x000D_
 AO REFERIDO PROGRAMA, UMA VEZ QUE ESTES NÃO ESTÃO CONSEGUINDO SACÁ-LO.</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3714/3714_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3714/3714_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS_x000D_
 EXIGÊNCIAS REGIMENTAIS, PARA QUE O PROJETO DE LEI EM-012/2014, QUE_x000D_
 &amp;#8220;ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO_x000D_
 MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA_x000D_
 PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
     <t>Di Gianne Professor, Adriano Moraes, Cida Marcelino</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3715/3715_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3715/3715_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS_x000D_
 EXIGÊNCIAS REGIMENTAIS, PARA QUE OS PROJETOS DE LEI COMPLEMENTAR EM-001/2014 QUE_x000D_
 &amp;#8220;ALTERA A LEI COMPLEMENTAR 003/1991, QUE CRIA O PLANO DE CARREIRA DO SERVIDOR_x000D_
 PÚBLICO CIVIL DA PREFEITURA MUNICIPAL DE LAGOA DA PRATA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;; COMPLEMENTAR EM-002/2014 QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR_x000D_
 051/2005, QUE DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DA PREFEITURA_x000D_
 MUNICIPAL DE LAGOA A PRATA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;; EM-007/2014 QUE &amp;#8220;AUTORIZA_x000D_
 O EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUIÇÃO AO COLEGIADO DE GESTORES_x000D_
 MUNICIPAIS DA ASSISTÊNCIA SOCIAL DO ESTADO DE MINAS GERAIS &amp;#8211; COGEMAS&amp;#8221; E CM-_x000D_
 021/2013 QUE &amp;#8220;ALTERA O TEXTO DA LEI Nº 1774/2010 QUE AUTORIZA SERVIÇOS DE_x000D_
 TRANSPORTE REMUNERADO DE PASSAGEIROS E DE MERCADORIAS, POR MEIO DE_x000D_
 MOTOCICLETAS, SOB O REGIME DE PERMISSÃO E RESPECTIVA LICENÇA, MEDIANTE PRÉVIA_x000D_
 LICITAÇÃO, NO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E_x000D_
 VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3716/3716_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3716/3716_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE DIRETOR DO_x000D_
 SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO &amp;#8211; SAAE-LP, SR. ASTÁCIO CORREA NETO, QUE INFORME A_x000D_
 ESTA CASA O SEGUINTE:_x000D_
 1 &amp;#8211; QUANTOS POÇOS TUBULARES PROFUNDOS SÃO EXPLORADOS NO MUNICÍPIO;_x000D_
 2 &amp;#8211; A QUANTIDADE DE RESERVATÓRIOS DE ÁGUA EXISTENTE NO MUNICÍPIO, BEM COMO A_x000D_
 CAPACIDADE DE CADA UM DELES;_x000D_
 3 &amp;#8211; SE A CAPACIDADE DE EXPLORAÇÃO E A REDE DE DISTRIBUIÇÃO DE ÁGUA É CAPAZ DE_x000D_
 ATENDER SATISFATORIAMENTE A DEMANDA DA POPULAÇÃO, BEM COMO DOS BAIRROS NOVOS DO_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3717/3717_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3717/3717_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO MUNICIPAL_x000D_
 DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA_x000D_
 CASA, QUAIS OS IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO RESTARÃO COMO ÁREA_x000D_
 INSTITUCIONAL E/OU ÁREA VERDE, NOS BAIRROS QUE TERÃO IMÓVEIS ALIENADOS NOS TERMOS DO_x000D_
 PROJETO DE LEI QUE TRAMITA NESTA CASA AUTORIZANDO A VENDA DE IMÓVEIS DO MUNICÍPIO._x000D_
 QUE SEJA ENVIADA A CÓPIA DA CERTIDÃO DE REGISTRO DE CADA UM DESTES_x000D_
 IMÓVEIS, BEM COMO CROQUI DE LOCALIZAÇÃO.</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3718/3718_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3718/3718_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AOS REPRESENTANTES LEGAIS DA ASSOCIAÇÃO_x000D_
 FRANCISCO DE ASSIS - AFA, CONVIDANDO-OS A COMPARECEREM A ESTA CASA, EM REUNIÃO_x000D_
 ORDINÁRIA OU EM EXTRAORDINÁRIA COM TRANSMISSÃO PELO RÁDIO, PARA QUE POSSAM EXPOR_x000D_
 PARA OS VEREADORES E PARA TODA A POPULAÇÃO SOBRE A SITUAÇÃO FINANCEIRA DA REFERIDA_x000D_
 ENTIDADE, BEM COMO SOBRE OS TRABALHOS QUE VÊM DESENVOLVENDO.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>Di Gianne Professor, Cida Marcelino, Nego da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3719/3719_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3719/3719_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO_x000D_
 COORDENADOR DE RELAÇÕES MUNICIPAIS DA CÂMARA DOS DEPUTADOS, SR._x000D_
 JOSÉ PEDRO CORDEIRO, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA_x000D_
 QUANDO OS RECURSOS PÚBLICOS REFERENTES À EMENDA PARLAMENTAR_x000D_
 INDIVIDUAL FEITA PELO DEPUTADO FEDERAL MIGUEL CORRÊA PARA A CONSTRUÇÃO_x000D_
 DE QUADRAS POLIESPORTIVAS, ESTARÃO DISPONIBILIZADOS NOS COFRES PÚBLICOS_x000D_
 DO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3720/3720_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3720/3720_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO SR. OTAVIANO GUARINO BERNARDES,_x000D_
 GERENTE-GERAL DO BANCO LAGOACRED, CONVIDANDO-O A COMPARECER A ESTA CASA, EM_x000D_
 REUNIÃO ORDINÁRIA, PARA QUE POSSA EXPOR AOS VEREADORES E PARA TODOS CIDADÃOS OS_x000D_
 MOTIVOS PELOS QUAIS NÃO FOI RENOVADO COM O SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE_x000D_
 LAGOA DA PRATA &amp;#8211; SAAE/LP - O CONTRATO DE PRESTAÇÃO DE SERVIÇO PARA O RECEBIMENTO_x000D_
 DE GUIAS DE RECOLHIMENTO DAS TARIFAS E TAXAS DE CONSUMO E SERVIÇOS DE ÁGUA E_x000D_
 ESGOTO DA REFERIDA AUTARQUIA MUNICIPAL.</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3721/3721_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3721/3721_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO PROCURADOR DO MUNICÍPIO DE_x000D_
 LAGOA DA PRATA, BEM COMO AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E GOVERNO,_x000D_
 QUE INFORMEM A ESTA CASA, SE CHEGOU AO CONHECIMENTO DA PROCURADORIA E/OU À_x000D_
 CITADA SECRETARIA, O PEDIDO DE LICENÇA DESTA VEREADORA, APRESENTADO PESSOALMENTE_x000D_
 AO PREFEITO NO DIA 03 / 02 / 2014, POR MEIO DE OFÍCIO RECEBIDO PELO MESMO, NOS_x000D_
 TERMOS DO ARTIGO 85 DA LEI ORGÂNICA MUNICIPAL, POR SER OCUPANTE DO EMPREGO PÚBLICO_x000D_
 DE AUXILIAR DE SERVIÇOS PÚBLICOS DO MUNICÍPIO, DE PROVIMENTO EFETIVO.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3722/3722_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3722/3722_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO MUNICIPAL_x000D_
 DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE ENVIE A ESTA_x000D_
 CASA, RELATÓRIO CONSTANDO O NOME DE TODOS OS CANDIDATOS AO ÚLTIMO CONCURSO_x000D_
 PÚBLICO DO MUNICÍPIO (2011) QUE FORAM APROVADOS E NOMEADOS, INFORMANDO DATA DE_x000D_
 NOMEAÇÃO E EMPREGO PÚBLICO OCUPADO, DESTACANDO AO FINAL, AQUELES QUE FORAM_x000D_
 NOMEADOS APÓS O DIA 16/07/2013, DATA EM QUE HOUVE A REVOGAÇÃO DA SUSPENSÃO_x000D_
 DO CERTAME POR PARTE DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3723/3723_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3723/3723_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE TRANSPORTES E_x000D_
 LIMPEZA PÚBLICA, BEM COMO AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO_x000D_
 ZEZINHO RIBEIRO, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DA ADMINISTRAÇÃO MUNICIPAL_x000D_
 ADOTAR MOTOS TRICICLOS PARA AUXILIAR OS CAMINHÕES DE COLETA A REMOVEREM O LIXO DA CIDADE,_x000D_
 BEM COMO EVITAR O DESGASTE DOS GARIS.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3724/3724_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3724/3724_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A REUNIÃO ORDINÁRIA DO PRÓXIMO_x000D_
 DIA 03 DE MARÇO SEJA TRANSFERIDA PARA O DIA 07/03/2014, SEXTA-FEIRA, ÀS_x000D_
 20 HORAS.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3725/3725_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3725/3725_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS,_x000D_
 PARA QUE OS PROJETOS DE LEI EM-013/2014 E EM-017/2014 QUE &amp;#8220;ABREM CRÉDITO_x000D_
 AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA_x000D_
 PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3726/3726_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3726/3726_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE FAZENDA, MÁRCIO_x000D_
 APARECIDO AMORIM, QUE ENVIE A ESTA CASA, EM ARQUIVO DIGITAL (TEXTO OU EM EXCEL), RELATÓRIO_x000D_
 DESDE O EXERCÍCIO FINANCEIRO DE 2000 ATÉ A PRESENTE DATA CONTENDO AS SEGUINTES_x000D_
 INFORMAÇÕES:_x000D_
 1 &amp;#8211; A RECEITA ARRECADADA PELO MUNICÍPIO;_x000D_
 2 - AS DESPESAS DE CUSTEIO DO MUNICÍPIO;_x000D_
 3 - AS DESPESAS COM O PESSOAL;_x000D_
 4 - OS INVESTIMENTOS; E_x000D_
 5 - AS DÍVIDAS.</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3727/3727_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3727/3727_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 CONVOCANDO O SECRETÁRIO MUNICIPAL DE CULTURA E TURISMO, RICARDO COSTA, PARA QUE_x000D_
 COMPAREÇA A ESTA CASA, NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, PARA PRESTAR_x000D_
 INFORMAÇÕES A RESPEITO DO CARNAVAL DE LAGOA DA PRATA NESTE ANO, EM ESPECIAL SOBRE_x000D_
 OS VALORES POR VENTURA ARRECADADOS E ONDE SERÃO APLICADOS, BEM COMO FALAR SOBRE_x000D_
 OS PROJETOS EXISTENTES PARA O ANO DE 2014.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3728/3728_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3728/3728_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E_x000D_
 LIMPEZA PÚBLICA, BEM COMO AO SECRETÁRIO DE OBRAS E URBANISMO, QUE INFORMEM A_x000D_
 ESTA CASA SE HÁ A POSSIBILIDADE DE SE COLOCAR PASSAGEM ELEVADA PARA PEDESTRE NA_x000D_
 RUA OLEGÁRIO MACIEL, EM SEU CRUZAMENTO COM A AVENIDA BENEDITO VALADARES, PARA A_x000D_
 SEGURANÇA DOS USUÁRIOS, EM ESPECIAL AQUELES PORTADORES DE NECESSIDADES_x000D_
 ESPECIAIS.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3729/3729_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3729/3729_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA DETERMINADA A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA NA_x000D_
 CÂMARA MUNICIPAL SOBRE AS QUESTÕES QUE ENVOLVEM OS RECURSOS HÍDRICOS NO TERRITÓRIO_x000D_
 LAGOPRATENSE, NO DIA 24 DE ABRIL DE 2014, QUINTA-FEIRA, ÀS 20 HORAS.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3730/3730_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3730/3730_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE_x000D_
 TRANSPORTES E LIMPEZA PÚBLICA, SÉRGIO APARECIDO OLIVEIRA, QUE INFORME A ESTA CASA_x000D_
 SE HÁ POSSIBILIDADE DE SE COLOCAR UM REDUTOR DE VELOCIDADE NA AVENIDA BENEDITO_x000D_
 VALADARES, PRÓXIMO AOS NÚMEROS 1.228 AO 1.249, NO BAIRRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3731/3731_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3731/3731_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AOS MEMBROS DA DIRETORIA EXECUTIVA DO_x000D_
 SICOOB LAGOACRED GERAIS, CONVIDANDO-OS A COMPARECEREM A ESTA CASA, EM REUNIÃO_x000D_
 ORDINÁRIA A SER AGENDADA, PARA QUE POSSAM EXPOR AOS VEREADORES E PARA TODOS_x000D_
 CIDADÃOS OS MOTIVOS PELOS QUAIS NÃO FOI RENOVADO COM O SERVIÇO AUTÔNOMO DE ÁGUA_x000D_
 E ESGOTO DE LAGOA DA PRATA &amp;#8211; SAAE/LP - O CONTRATO DE PRESTAÇÃO DE SERVIÇO PARA O_x000D_
 RECEBIMENTO DE GUIAS DE RECOLHIMENTO DAS TARIFAS E TAXAS DE CONSUMO E SERVIÇOS_x000D_
 DE ÁGUA E ESGOTO DA REFERIDA AUTARQUIA MUNICIPAL.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3732/3732_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3732/3732_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO SENADOR CRISTOVAM BUARQUE,_x000D_
 SOLICITANDO AO MESMO QUE EM ESPECIAL FAVOR ENVIDE ESFORÇOS PARA QUE SEJAM_x000D_
 ENVIADOS A ESTE MUNICÍPIO RECURSOS PARA AQUISIÇÃO DE ÔNIBUS PARA O TRANSPORTE DE_x000D_
 ALUNOS QUE ESTUDAM EM INSTITUIÇÕES DE ENSINO SUPERIOR E TÉCNICO LOCALIZADAS EM_x000D_
 CIDADES VIZINHAS A LAGOA DA PRATA, SEJA POR MEIO DE EMENDA PARLAMENTAR AO_x000D_
 ORÇAMENTO DA UNIÃO, SE POSSÍVEL, OU POR OUTRA FORMA PRÓPRIA.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3733/3733_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3733/3733_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS,_x000D_
 PARA QUE OS PROJETOS DE LEI EM-018/2014, EM-019/2014, EM-020/2014 QUE &amp;#8220;ABREM_x000D_
 CRÉDITOS ESPECIAIS AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA_x000D_
 DA PRATA&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE_x000D_
 REUNIÃO.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3734/3734_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3734/3734_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE_x000D_
 ADMINISTRAÇÃO E GOVERNO QUE INFORME A ESTA CASA SE A ADMINISTRAÇÃO PÚBLICA_x000D_
 MUNICIPAL TEM A INTENÇÃO DE VOLTAR A JORNADA DE TRABALHO DOS EMPREGADOS PÚBLICOS_x000D_
 MUNICIPAIS OCUPANTES DO EMPREGO DE AGENTE DE COMBATE ÀS ENDEMIAS PARA 6_x000D_
 HORAS DIÁRIAS E POSTERIORMENTE AOS DEMAIS.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO DIRETOR DO SERVIÇO_x000D_
 AUTÔNOMO DE ÁGUA E ESGOTO &amp;#8211; SAAE &amp;#8211; SENHOR ASTÁCIO CORREA NETO, QUE INFORME A_x000D_
 ESTA CASA SE HÁ A POSSIBILIDADE DE SE REPROGRAMAR AS DATAS DE VENCIMENTO DAS_x000D_
 FATURAS DE ÁGUA E ESGOTO DA AUTARQUIA MUNICIPAL, PARA QUE NÃO SE ACUMULE UM_x000D_
 GRANDE NÚMERO DE PAGAMENTOS EM UMA MESMA DATA.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3736/3736_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3736/3736_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE FAZENDA,_x000D_
 MÁRCIO APARECIDO AMORIM, E AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, JOSÉ_x000D_
 OCTAVIANO ZEZINHO RIBEIRO, CADA UM NO QUE LHE COMPETE, QUE INFORMEM A ESTA_x000D_
 CASA:_x000D_
 1 &amp;#8211; OS MOTIVOS PELOS QUAIS FORAM REVOGADOS OS DECRETOS DE N.º 285 (QUE_x000D_
 DECLAROU DE INTERESSE SOCIAL PARA FINS DE DESAPROPRIAÇÃO O IMÓVEL QUE MENCIONAVA)_x000D_
 E 286/2013 (QUE DECLAROU DE UTILIDADE PÚBLICA PARA FINS DE DESAPROPRIAÇÃO O IMÓVEL_x000D_
 QUE MENCIONAVA);_x000D_
 2 &amp;#8211; OS VALORES POR VENTURA GASTOS PELO MUNICÍPIO EM VIRTUDE DESTES_x000D_
 PROCEDIMENTOS, INCLUSIVE COM A PUBLICAÇÃO DOS DECRETOS, COM A DISCRIMINAÇÃO DAS_x000D_
 DESPESAS.</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3737/3737_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3737/3737_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA NOMEADA UMA COMISSÃO COMPOSTA POR TODOS OS_x000D_
 VEREADORES PARA QUE SE REÚNA COM URGÊNCIA COM OS RESPONSÁVEIS TÉCNICO E CLÍNICO_x000D_
 DO HOSPITAL SÃO CARLOS, BEM COMO COM OS REPRESENTANTES DO CONSELHO CURADOR DA_x000D_
 FUNDAÇÃO SÃO CARLOS, MANTENEDORA DO HOSPITAL, COM O OBJETIVO ESPECÍFICO DE_x000D_
 ESCLARECER AS DIFICULDADES APRESENTADAS NO ATENDIMENTO À POPULAÇÃO COM A_x000D_
 INCORPORAÇÃO DO P.A.M PELO HOSPITAL SÃO CARLOS, ASSIM COMO O CONSTANTE_x000D_
 CANCELAMENTO DE CIRURGIAS ELETIVAS E OUTROS PROCEDIMENTOS MÉDICOS AMBULATORIAIS_x000D_
 FEITOS PELO HOSPITAL.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3738/3738_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3738/3738_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE_x000D_
 FAZENDA, MÁRCIO APARECIDO AMORIM, QUE INFORME A ESTA CASA O SEGUINTE:_x000D_
 1 &amp;#8211; O SALDO DA CONTA EM QUE ESTÁ SENDO DEPOSITADA A IMPORTÂNCIA ASSUMIDA_x000D_
 PELA EMPRESA PHARLAB, VIA O TERMO DE AJUSTAMENTO DE CONDUTA &amp;#8211; TAC FIRMADO_x000D_
 COM O MINISTÉRIO PÚBLICO, ONDE REFERIDA EMPRESA ASSUME O COMPROMISSO DE PASSAR_x000D_
 AO MUNICÍPIO A IMPORTÂNCIA DE R$ 300.000,00, DIVIDIDA EM 55 PARCELAS, ATÉ_x000D_
 DEZEMBRO DE 2015, COMO FORMA DE COMPENSAÇÃO A UMA DOAÇÃO REALIZADA EM 2004,_x000D_
 POR MEIO DA LEI MUNICIPAL 1132/2004;_x000D_
 2 &amp;#8211; SE HÁ A INTENÇÃO POR PARTE DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE SE_x000D_
 UTILIZAR O MONTANTE JÁ DEPOSITADO PARA O INÍCIO IMEDIATO DA CONSTRUÇÃO DE UMA CRECHE_x000D_
 NO BAIRRO AMÉRICO SILVA.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3739/3739_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3739/3739_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO MUNICIPAL_x000D_
 DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA_x000D_
 CASA SE HÁ PREVISÃO DE CONTRATAÇÃO DE ESTAGIÁRIOS, VIA PROCESSO SELETIVO, PARA ESTE_x000D_
 ANO EM EXERCÍCIO.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3740/3740_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3740/3740_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO DIRETOR DO SERVIÇO_x000D_
 AUTÔNOMO DE ÁGUA E ESGOTO &amp;#8211; SAAE &amp;#8211; SENHOR ASTÁCIO CORREA NETO, QUE INFORME A_x000D_
 ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR UMA CAMPANHA DE DIVULGAÇÃO DOS_x000D_
 LOCAIS E FORMAS DE RECEBIMENTO DAS GUIAS DE RECOLHIMENTO DAS TARIFAS DE SERVIÇOS_x000D_
 DE ÁGUA E ESGOTO, TANTO VIA IMPRENSA, QUANTO COM A DISPONIBILIZAÇÃO DE PANFLETOS_x000D_
 OU OUTRO MATERIAL PARA OS MUNÍCIPES.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3741/3741_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3741/3741_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE OBRAS E_x000D_
 URBANISMO, E AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, QUE INFORMEM A ESTA CASA_x000D_
 SE HÁ A POSSIBILIDADE DE SE COLOCAR DE TRÊS A QUATRO POSTES DE ENERGIA ELÉTRICA COM_x000D_
 AS RESPECTIVAS LUMINÁRIAS, NA RUA FRANCISCO BERNARDES PRIMO, PRÓXIMO AO SEU_x000D_
 CRUZAMENTO COM O BECO PC 2, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3742/3742_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3742/3742_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 CONVOCANDO O SECRETÁRIO MUNICIPAL DA FAZENDA, MÁRCIO APARECIDO AMORIM, PARA QUE_x000D_
 COMPAREÇA A ESTA CASA, NOS TERMOS DO ARTIGO 34 DA LEI ORGÂNICA MUNICIPAL, PARA_x000D_
 TRATAR A RESPEITO DE ASSUNTOS LIGADOS À SUA ÁREA DE ATUAÇÃO, EM ESPECIAL QUANTO À_x000D_
 UTILIZAÇÃO DOS RECURSOS DO SUPERAVIT FINANCEIRO DO EXERCÍCIO DE 2013, NO VALOR DE_x000D_
 R$ 7.110.445,07 (SETE MILHÕES, CENTO E DEZ MIL, QUATROCENTOS E QUARENTA E CINCO_x000D_
 REAIS E SETE CENTAVOS), BEM COMO ONDE FORAM FEITAS AS ECONOMIAS QUE GERARAM O_x000D_
 REFERIDO SUPERAVIT.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>Adriano Moreira, Cida Marcelino, Natinho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3743/3743_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3743/3743_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 CONVOCANDO OS EMPREGADOS PÚBLICOS MUNICIPAIS QUE EXERCEM SUAS ATRIBUIÇÕES NO_x000D_
 PRONTO ATENDIMENTO MÉDICO &amp;#8211; PAM, CEDIDOS QUE FORAM À FUNDAÇÃO SÃO CARLOS, QUE_x000D_
 HOJE ADMINISTRA O PAM, PARA QUE COMPAREÇAM A ESTA CASA NOS TERMOS DA LEI_x000D_
 ORGÂNICA MUNICIPAL, EM REUNIÃO EXTRAORDINÁRIA A SER REALIZADA NA SEGUNDA TERÇAFEIRA_x000D_
 IMEDIATAMENTE POSTERIOR À DATA DE RECEBIMENTO DO OFÍCIO DE CONVOCAÇÃO, COM_x000D_
 INÍCIO ÀS 20 (VINTE) HORAS E TÉRMINO ÀS 22 (VINTE E DUAS) HORAS, PARA TRATAR A RESPEITO_x000D_
 DA RELAÇÃO DESTES EMPREGADOS COM A ATUAL ADMINISTRAÇÃO DO PAM.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>Cabo Nunes , Adriano Moraes</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3744/3744_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3744/3744_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE_x000D_
 OBRAS E URBANISMO, E AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, QUE INFORMEM A_x000D_
 ESTA CASA O SEGUINTE:_x000D_
 1 - SE HÁ UMA DATA PREVISTA PARA O INÍCIO DAS OBRAS DE COBERTURA DAS_x000D_
 SEGUINTES QUADRAS POLIESPORTIVAS: DO CONJUNTO HABITACIONAL CHICO REZENDE, DO_x000D_
 BAIRRO AMÉRICO SILVA, DO BAIRRO SOL NASCENTE, E DO BAIRRO SANTA HELENA, TENDO EM_x000D_
 VISTA QUE NO ANO DE 2013 HOUVE A DEVOLUÇÃO DE RECURSOS POR PARTE DESTA CASA COM_x000D_
 REFERIDA FINALIDADE, NO MONTANTE DE R$ 240.000,00, SENDO ESTIMADO O CUSTO DE_x000D_
 R$ 60.000,00 PARA A COBERTURA DE CADA QUADRA POLIESPORTIVA;_x000D_
 2 - SE HÁ PREVISÃO PARA A AQUISIÇÃO DAS MOTOS QUE SERÃO REPASSADAS PARA A_x000D_
 POLÍCIA MILITAR, CONFORME CONTATO ANTERIOR, TENDO EM VISTA QUE NO ANO DE 2013 HOUVE_x000D_
 A DEVOLUÇÃO DE RECURSOS POR PARTE DESTA CASA PARA REFERIDA FINALIDADE, NO MONTANTE_x000D_
 DE R$ 40.000,00; E_x000D_
 3 - SE HÁ PREVISÃO PARA O REPASSE DE RECURSOS ÀS SEGUINTES ENTIDADES:_x000D_
 ASFER, FAZENDA NOVO CAMINHO, AMAVI, AFA, FARASVEC, SARA_x000D_
 APARECIDA, APAE, SSPV, SOS, APAC, FUNDAÇÃO CHIQUITA PERILO, FEIRA_x000D_
 DO AMOR, ASEULP, CMDCA (CENTRO DE EDUCAÇÃO INFANTIL ARLETE ANTUNES E CENTRO_x000D_
 DE EDUCAÇÃO INFANTIL TIA ELVIRA), E CONSEP, SENDO QUE PARA CADA ENTIDADE SERIAM_x000D_
 REPASSADOS R$ 10.000,00, E PARA A ÚLTIMA, R$ 9.000,00, TENDO EM VISTA QUE NO ANO_x000D_
 DE 2013 HOUVE DEVOLUÇÃO DE RECURSOS POR PARTE DESTA CASA PARA REFERIDA FINALIDADE,_x000D_
 NO MONTANTE DE R$ 149.000,00.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3745/3745_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3745/3745_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS,_x000D_
 PARA QO PROJETO DE LEI EM-027/2014, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONCEDER SUBVENÇÕES SOCIAIS À ENTIDADE QUE MENCIONA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA_x000D_
 PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3746/3746_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3746/3746_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS,_x000D_
 PARA QUE OS PROJETOS DE LEI EM-021/2014; EM-023/2014; EM-024/2014; EM-_x000D_
 025/2014 E EM-026/2014, QUE &amp;#8220;ABREM CRÉDITOS ESPECIAIS AO ORÇAMENTO_x000D_
 VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;; E EM-028/2014, QUE &amp;#8220;ABRE CRÉDITO SUPLEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA_x000D_
 PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3747/3747_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3747/3747_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO_x000D_
 MUNICIPAL DE ADMINISTRAÇÃO E GOVERNO, BEM COM AO SECRETÁRIO MUNICIPAL DE_x000D_
 ESPORTES, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE SE FORNECER UM VEÍCULO_x000D_
 PARA O TRANSPORTE DA EQUIPE DE KARATÊ &amp;#8220;SEISHIN KAI&amp;#8221;, QUE VIAJARÁ PARA O MUNICÍPIO_x000D_
 DE SANTA VARGEM - MG, NO DIA 27 DE ABRIL DO CORRENTE ANO, PARA PARTICIPAR DA 2ª_x000D_
 ETAPA DO CAMPEONATO MINEIRO DE KARATÊ.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3748/3748_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3748/3748_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO MUNICIPAL_x000D_
 DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE ENVIE A ESTA_x000D_
 CASA, A RELAÇÃO DOS EMPREGADOS PÚBLICOS QUE TRABALHAM NA PROCURADORIA MUNICIPAL,_x000D_
 BEM COMO OS ESTAGIÁRIOS.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3749/3749_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3749/3749_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE SAÚDE, ANTÔNIO_x000D_
 JUAREZ DE CASTRO, E AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO_x000D_
 RIBEIRO, QUE INFORMEM A ESTA CASA SE HÁ A POSSIBILIDADE DE SE CONTRATAR UM MÉDICO PARA A_x000D_
 UNIDADE BÁSICA DE SAÚDE DO BAIRRO AMÉRICO SILVA E UM OUTRO PARA A UNIDADE BÁSICA DE_x000D_
 SAÚDE DO BAIRRO MONSENHOR ALFREDO.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3750/3750_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3750/3750_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E_x000D_
 GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE ENVIE A ESTA CASA RELATÓRIO CONTENDO O NOME_x000D_
 DOS EMPREGADOS PÚBLICOS MUNICIPAIS QUE SE ENCONTRAM EM GOZO DE LICENÇA SEM_x000D_
 REMUNERAÇÃO CONCEDIDAS NOS ANOS DE 2005 A 2012.</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3751/3751_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3751/3751_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 CONVIDANDO A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, PAULENE MÁRCIA ANDRADE E SILVA, PARA QUE_x000D_
 COMPAREÇA A ESTA CASA, EM REUNIÃO A SER AGENDADA COM A PRESENÇA DE TODOS OS_x000D_
 VEREADORES E EMPREGADOS PÚBLICOS OCUPANTES DO EMPREGO DE AUXILIAR DE SERVIÇOS PÚBLICOS_x000D_
 QUE PRESTAM SERVIÇOS NOS CEMEIS E SE ENCONTRAM EM DESVIO DE FUNÇÃO. DENTRE OS_x000D_
 ASSUNTOS A SEREM ABORDADOS QUEREMOS ESCLARECER QUAL É A SECRETARIA RESPONSÁVEL PELA_x000D_
 LOTAÇÃO DOS REFERIDOS EMPREGADOS PÚBLICOS.</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
     <t>QUE A MESA DIRETORA DESTA CASA LEGISLATIVA, BEM COMO OS DEMAIS_x000D_
 VEREADORES, ESTABELEÇAM PREVIAMENTE AS INDICAÇÕES AO PODER EXECUTIVO DAS AÇÕES A SEREM_x000D_
 REALIZADAS COM OS RECURSOS ORIUNDOS DE ECONOMIAS EFETUADAS PELA CÂMARA MUNICIPAL DURANTE_x000D_
 OS PRÓXIMOS MESES._x000D_
 QUE INFORME O PRESIDENTE OS MOTIVOS PELOS QUAIS DENTRE AS AÇÕES PROPOSTAS NA DEVOLUÇÃO_x000D_
 DE RECURSOS OCORRIDA NESTE MÊS, NÃO FOI INCLUÍDA A CELEBRAÇÃO DE CONVÊNIO COM O_x000D_
 SERVIÇO DE OBRAS SOCIAIS &amp;#8211; SOS PARA QUE COM O REPASSE DOS RECURSOS A ENTIDADE ADQUIRA_x000D_
 UM VEÍCULO AUTOMOTOR.</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3753/3753_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3753/3753_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA À SECRETÁRIA MUNICIPAL DE_x000D_
 EDUCAÇÃO, PAULENE MÁRCIA ANDRADE, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE_x000D_
 DE SE DESTINAR A CADA VEÍCULO DE TRANSPORTE ESCOLAR MUNICIPAL, UM MONITOR TREINADO_x000D_
 PARA ORIENTAR OS ESTUDANTES EM RELAÇÃO À SEGURANÇA DE TRÂNSITO DURANTE AS VIAGENS_x000D_
 E AUXILIAR NAS OPERAÇÕES DE EMBARQUE E DESEMBARQUE DO VEÍCULO.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3754/3754_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3754/3754_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS,_x000D_
 PARA QUE O PROJETO DE LEI EM-030/2014 QUE &amp;#8220;ABRE CRÉDITO ADICIONAL_x000D_
 SUPLEMENTAR AO ORÇAMENTO VIGENTE, EM FAVOR DO SERVIÇO_x000D_
 AUTÔNOMO DE ÁGUA E ESGOTO &amp;#8211; SAAE E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE_x000D_
 REUNIÃO.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3755/3755_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3755/3755_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO MUNICIPAL_x000D_
 DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA_x000D_
 CASA SE HÁ A POSSIBILIDADE DE SE REVER O POSICIONAMENTO DA ADMINISTRAÇÃO QUANTO_x000D_
 AO DESCONTO NO VALOR PAGO AOS ESTAGIÁRIOS (BOLSA MENSAL) PROVENIENTE DE FALTA_x000D_
 DESTES AO SERVIÇO, TENDO EM VISTA QUE TOMAMOS CONHECIMENTO DE QUE ESTE DESCONTO_x000D_
 ESTÁ SENDO EFETUADO MESMO QUANDO OS ESTAGIÁRIOS SE AUSENTAM EM VIRTUDE DE_x000D_
 ATIVIDADES ESCOLARES.</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3756/3756_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3756/3756_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE DIRETOR DO SERVIÇO_x000D_
 AUTÔNOMO DE ÁGUA E ESGOTO &amp;#8211; SAAE-LP, SR. ASTÁCIO CORREA NETO, QUE INFORME A ESTA_x000D_
 CASA SE HÁ POSSIBILIDADE DE SE IMPLANTAR EM CADA POÇO ARTESIANO DO MUNICÍPIO UM_x000D_
 HIDRÔMETRO, COM LACRE E SÉRIE, QUE REGULAMENTE O CONSUMO REAL E SEU BOMBEAMENTO.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3757/3757_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3757/3757_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À SECRETÁRIA DE EDUCAÇÃO,_x000D_
 PAULENE MÁRCIA ANDRADE E SILVA, BEM COMO AO SECRETÁRIO DE DESENVOLVIMENTO_x000D_
 ECONÔMICO, QUE INFORMEM A ESTA CASA O SEGUINTE:_x000D_
 &amp;#8226; COMO SE ENCONTRA O PROGRAMA DE MELHORIA DA ESCOLARIDADE, PROMOVIDO_x000D_
 ATRAVÉS DAS AULAS DO TELECURSO;_x000D_
 &amp;#8226; COMO SÃO REALIZADAS AS AULAS;_x000D_
 &amp;#8226; SE EXISTE PROFESSOR-ORIENTADOR PARA CADA MATÉRIA, BEM COMO SE AS PROVAS_x000D_
 SÃO REALIZADAS NO MUNICÍPIO;_x000D_
 &amp;#8226; QUAIS OS DIAS E OS HORÁRIOS QUE ACONTECEM AS AULAS;_x000D_
 &amp;#8226; A FORMA DE DIVULGAÇÃO DAS VAGAS EXISTENTES.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3758/3758_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3758/3758_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE_x000D_
 FAZENDA, QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE DE SE REVOGAR O DECRETO N.º_x000D_
 178/2013 QUE &amp;#8220;REGULAMENTA O IMPOSTO SOBRE TRANSMISSÃO 'INTER VIVOS', A BENS_x000D_
 IMÓVEIS E DE DIREITOS REAIS&amp;#8221;, E POR CONSEQUÊNCIA A TABELA DE REFERÊNCIA UTILIZADA_x000D_
 PARA ARBITRAMENTO DE VALORES BASE DE CÁLCULO NA COBRANÇA DO ITBI, HAJA VISTA QUE OS_x000D_
 VALORES ALI LANÇADOS NÃO CORRESPONDEM AOS VALORES DE MERCADO DOS IMÓVEIS,_x000D_
 HAVENDO UMA GRANDE DISPARIDADE, GERANDO COM ISTO ENORME AUMENTO NO VALOR DO_x000D_
 IMPOSTOS, SACRIFICANDO O CONTRIBUINTE._x000D_
 HAVENDO POSSIBILIDADE, SOLICITO QUE QUANDO FOR FEITA UMA NOVA TABELA DE_x000D_
 VALORES, QUE ESTES SEJAM MAJORADOS EM PERCENTUAIS MENORES, DE FORMA GRADATIVA,_x000D_
 COM AMPLA PUBLICIDADE DA ALTERAÇÃO PRETENDIDA.</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3759/3759_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3759/3759_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E_x000D_
 LIMPEZA PÚBLICA QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR UMA_x000D_
 LIMPEZA NO LOTE LOCALIZADO ATRÁS DO POLIESPORTIVO FRANCELINO PEREIRA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À ILUSTRE SECRETÁRIA MUNICIPAL DE_x000D_
 EDUCAÇÃO, PAULENE MÁRCIA ANDRADE E SILVA, QUE INFORME A ESTA CASA AS SEGUINTES_x000D_
 INDAGAÇÕES:_x000D_
 A) SE HÁ A POSSIBILIDADE DE SE APERFEIÇOAR A ESTRUTURA DOS CURSOS DO INSTITUTO FEDERAL DE_x000D_
 MINAS GERAIS &amp;#8211; IFMG, COM A IMPLANTAÇÃO DE LABORATÓRIOS ESPECÍFICOS PARA CADA ÁREA DE_x000D_
 ATUAÇÃO DO RESPECTIVO CURSO, BEM COMO PROPORCIONAR AOS PROFESSORES E ALUNOS MELHORES_x000D_
 CONDIÇÕES DE ENSINO;_x000D_
 B) QUAL A POSIÇÃO DA IMPLANTAÇÃO DO PLANO DE CARREIRA DOS PROFESSORES DA REDE PÚBLICA_x000D_
 MUNICIPAL.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3761/3761_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3761/3761_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO SERVIÇO SOCIAL DO COMÉRCIO DE MINAS_x000D_
 GERAIS &amp;#8211; SESC, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE HÁ A_x000D_
 POSSIBILIDADE DE SE REALIZAR EM NOSSO MUNICÍPIO UMA NOITE MUSICAL CONTEMPLANDO O_x000D_
 PROGRAMA &amp;#8220;MINAS AO LUAR&amp;#8221;.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3762/3762_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3762/3762_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À SECRETÁRIA DE ASSISTÊNCIA_x000D_
 SOCIAL, CALIMÉRIA GONÇALVES S. E SILVA, QUE INFORME A ESTA CASA O NOME COMPLETO_x000D_
 DOS PROFISSIONAIS QUE ESTÃO TRABALHANDO NOS CENTROS DE REFERÊNCIA DE ASSISTÊNCIA_x000D_
 SOCIAL &amp;#8211; CRAS, NO CENTRO DE REFERÊNCIA ESPECIALIZADO DA ASSISTÊNCIA SOCIAL_x000D_
 CREAS E TAMBÉM NO SERVIÇO DE CONVIVÊNCIA, BEM COMO O HORÁRIO E A UNIDADE EM_x000D_
 QUE PRESTAM O SERVIÇO.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3763/3763_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3763/3763_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E_x000D_
 LIMPEZA PÚBLICA, QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE DE SE REALIZAR UMA_x000D_
 CAPINA NA RUA MANOEL PENA, NAS PROXIMIDADES DO CEMITÉRIO DA SAUDADE, NO CENTRO_x000D_
 DESTA CIDADE.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3764/3764_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3764/3764_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 CONVOCANDO OS EMPREGADOS PÚBLICOS MUNICIPAIS QUE OCUPAM O EMPREGO PÚBLICO DE_x000D_
 ODONTÓLOGO, BEM COMO O RESPONSÁVEL PELOS MESMOS, PARA QUE COMPAREÇAM A ESTA_x000D_
 CASA, NOS TERMOS DO ARTIGO 34 DA LEI ORGÂNICA MUNICIPAL, PARA TRATAR A RESPEITO DE_x000D_
 ASSUNTOS LIGADOS À SUA ÁREA DE ATUAÇÃO, EM ESPECIAL AO ATENDIMENTO REALIZADO À_x000D_
 POPULAÇÃO LAGOPRATENSE.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3765/3765_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3765/3765_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER_x000D_
 EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO_x000D_
 SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE_x000D_
 INFORME A ESTA CASA O SEGUINTE:_x000D_
 &amp;#8226; RELAÇÃO DAS CANDIDATAS APROVADAS NO ÚLTIMO CONCURSO PÚBLICO QUE_x000D_
 FORAM NOMEADAS PARA O EMPREGO PÚBLICO DE AUXILIAR DE SERVIÇOS_x000D_
 PÚBLICOS E O LOCAL ONDE ESTÃO TRABALHANDO;_x000D_
 &amp;#8226; RELAÇÃO DAS CANDIDATAS APROVADAS NO ÚLTIMO CONCURSO PÚBLICO QUE_x000D_
 FORAM NOMEADAS PARA O EMPREGO PÚBLICO DE SERVENTE ESCOLAR.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3766/3766_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3766/3766_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AOS ILUSTRES_x000D_
 SECRETÁRIOS MUNICIPAIS ABAIXO MENCIONADOS, CADA UM EM SUA RESPECTIVA ÁREA DE_x000D_
 ATUAÇÃO, QUE INFORMEM O SEGUINTE:_x000D_
 1 &amp;#8211; SECRETÁRIO MUNICIPAL DE TRANSPORTES E LIMPEZA PÚBLICA:_x000D_
 SE HÁ POSSIBILIDADE DE SE COLOCAR UM REDUTOR DE VELOCIDADE NA RUA LUZ EM_x000D_
 SEU CRUZAMENTO COM A RUA FRANCISCO BERNARDES PRIMO, BEM COMO NA RUA MANOEL_x000D_
 PENA EM SEU CRUZAMENTO COM A RUA LUZ._x000D_
 2 &amp;#8211; SECRETÁRIO DE SAÚDE:_x000D_
 SE HÁ POSSIBILIDADE DE SE DISPONIBILIZAR MAIOR QUANTIDADE DE MATERIAIS PARA O_x000D_
 CONSULTÓRIO ODONTOLÓGICO SITUADO NA ESCOLA ESTADUAL DONA TILOSA.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3767/3767_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3767/3767_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A REUNIÃO ORDINÁRIA DO PRÓXIMO_x000D_
 DIA 14 DE ABRIL SEJA ANTECIPADA PARA O DIA 10/04/2014, QUINTA-FEIRA, ÀS 20_x000D_
 HORAS.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3768/3768_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3768/3768_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS,_x000D_
 PARA QUE OS PROJETOS DE LEI EM-031/2014 E EM-033/2014, QUE &amp;#8220;AUTORIZAM O_x000D_
 EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO ÀS ENTIDADES QUE_x000D_
 MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;; OS PROJETOS DE LEI EM-_x000D_
 032/2014, EM-034/2014 E EM-035/2014, QUE &amp;#8220;AUTORIZAM O EXECUTIVO_x000D_
 MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS AS ENTIDADES QUE_x000D_
 MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS, E O PROJETO DE LEI EM-_x000D_
 036/2014, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER_x000D_
 CONTRIBUIÇÃO À UNIÃO NACIONAL DOS DIRIGENTES MUNICIPAIS DE_x000D_
 EDUCAÇÃO DO ESTADO DE MINAS GERAIS &amp;#8211; UNDIME-MG&amp;#8221;, SEJAM APRECIADOS_x000D_
 EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3769/3769_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3769/3769_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA CASA_x000D_
 SE HÁ POSSIBILIDADE DE SE ATENDER O MAIS BREVE POSSÍVEL, O PEDIDO DE DOAÇÃO DE UM_x000D_
 LOTE DE TERRENO DE PROPRIEDADE DO MUNICÍPIO APRESENTADO PELA ASSOCIAÇÃO_x000D_
 AMBIENTALISTA DOS PESCADORES AMADORES &amp;#8211; AAPA, AINDA NO ANO PASSADO, CUJA CÓPIA_x000D_
 FORA ENCAMINHADA COM O REQUERIMENTO Nº 95/2013, DE MINHA AUTORIA, QUE_x000D_
 ENDOSSAVA REFERIDO PEDIDO.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3770/3770_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3770/3770_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA CASA,_x000D_
 SE HÁ POSSIBILIDADE DE SE CUMPRIR, AINDA NO CORRENTE ANO, AS DISPOSIÇÕES DA LEI_x000D_
 COMPLEMENTAR N.º 03/1991, EM RELAÇÃO ÀS DEVIDAS PROGRESSÕES HORIZONTAIS,_x000D_
 ACOMPANHADAS DAS RESPECTIVAS AVALIAÇÕES DE DESEMPENHO DOS EMPREGADOS_x000D_
 PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3771/3771_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3771/3771_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 CONVOCANDO O SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, ANTÔNIO APARECIDO DOS_x000D_
 SANTOS, PARA QUE COMPAREÇA A ESTA CASA, NOS TERMOS DO ARTIGO 34 DA LEI ORGÂNICA_x000D_
 MUNICIPAL, PARA TRATAR A RESPEITO DE ASSUNTOS LIGADOS À SUA ÁREA DE ATUAÇÃO, EM_x000D_
 ESPECIAL QUANTO ÀS OBRAS QUE ESTÃO SENDO EXECUTADAS E AQUELAS QUE ESTÃO POR VIR.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3772/3772_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3772/3772_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO MUNICIPAL_x000D_
 DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE ENVIE A ESTA_x000D_
 CASA OS SEGUINTES DOCUMENTOS:_x000D_
 &amp;#8226; RELATÓRIO CONSTANDO O NOME DE TODOS AS CANDIDATAS QUE FORAM APROVADAS E_x000D_
 NOMEADAS PARA O EMPREGO PÚBLICO DE PROFESSOR POR MEIO DO ÚLTIMO_x000D_
 CONCURSO PÚBLICO DO MUNICÍPIO (2011);_x000D_
 &amp;#8226; CORRESPONDÊNCIA INDICANDO SE HÁ PREVISÃO PARA NOVAS NOMEAÇÕES PARA O_x000D_
 EMPREGO DE PROFESSOR, BEM COMO A QUANTIDADE DESTAS E SE HÁ UMA DATA_x000D_
 PREVISTA PARA ESTAS NOMEAÇÕES.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3773/3773_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3773/3773_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A REUNIÃO ORDINÁRIA DO PRÓXIMO_x000D_
 DIA 22 DE ABRIL, TERÇA-FEIRA, SEJA ANTECIPADA PARA AS 16 HORAS.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3774/3774_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3774/3774_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS,_x000D_
 PARA QUE O PROJETO DE LEI EM-040/2014, QUE &amp;#8220;AUTORIZA O EXECUTIVO_x000D_
 MUNICIPAL A CONCEDER CONTRIBUIÇÃO À ACE/LP E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE_x000D_
 REUNIÃO.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3775/3775_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3775/3775_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS,_x000D_
 PARA QUE OS PROJETOS DE LEI EM-037, EM-038 E EM-039/2014, QUE &amp;#8220;ABREM_x000D_
 CRÉDITOS AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E_x000D_
 CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO_x000D_
 ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3776/3776_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3776/3776_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 CONVOCANDO AS EMPREGADAS PÚBLICAS MUNICIPAIS QUE OCUPAM O EMPREGO DE AGENTE_x000D_
 DE COMBATE ÀS ENDEMIAS, O COORDENADOR VICENTE DE PAULA TEIXEIRA AMORIM, E SEUS_x000D_
 RESPECTIVOS SUPERVISORES, PARA QUE COMPAREÇAM A ESTA CASA, NOS TERMOS DA LEI_x000D_
 ORGÂNICA MUNICIPAL, EM REUNIÃO EXTRAORDINÁRIA, A SER REALIZADA NA SEGUNDA TERÇAFEIRA_x000D_
 IMEDIATAMENTE POSTERIOR À DATA DE RECEBIMENTO DO OFÍCIO DE CONVOCAÇÃO, COM_x000D_
 INÍCIO ÀS 20 (VINTE) HORAS E TÉRMINO ÀS 22 (VINTE E DUAS) HORAS, PARA TRATAR A RESPEITO_x000D_
 DE ASSUNTOS LIGADOS AO COMBATE ÀS ENDEMIAS, EM ESPECIAL SUPOSTOS ABUSOS DE_x000D_
 PODER SOFRIDOS PELAS REFERIDAS EMPREGADAS.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3777/3777_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3777/3777_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE ENVIE A ESTA CASA_x000D_
 CORRESPONDÊNCIA CONSTANDO A ATUALIZAÇÃO DO RELATÓRIO COM INFORMAÇÕES SOBRE OS_x000D_
 IMÓVEIS LOCADOS PELO MUNICÍPIO, ENVIADO A ESTA CASA POR MEIO DO OFÍCIO 308/2013,_x000D_
 CUJAS CÓPIAS SEGUEM ANEXAS._x000D_
 TAMBÉM NO RELATÓRIO DE ATUALIZAÇÃO DEVE CONSTAR: O NOME DO LOCADOR, VALOR DA_x000D_
 LOCAÇÃO, PRAZO DE VALIDADE DO CONTRATO, A FINALIDADE DO IMÓVEL E/OU DA CONTRATAÇÃO, E_x000D_
 A LOCALIZAÇÃO DO IMÓVEL.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3778/3778_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3778/3778_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO MUNICIPAL_x000D_
 DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA_x000D_
 CASA SE HÁ POSSIBILIDADE DE SE DISPONIBILIZAR GUARDAS CIVIS MUNICIPAIS PARA_x000D_
 REALIZAREM VIGILÂNCIA NO TERMINAL RODOVIÁRIO.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3779/3779_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3779/3779_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE DIRETOR DO SERVIÇO_x000D_
 AUTÔNOMO DE ÁGUA E ESGOTO &amp;#8211; SAAE-LP, SR. ASTÁCIO CORREA NETO, QUE ENVIE A ESTA_x000D_
 CASA CÓPIA DAS FATURAS DE FORNECIMENTO DE ÁGUA QUE FORAM GERADAS EM VIRTUDE DE_x000D_
 ABASTECIMENTO DE CAMINHÕES PIPAS PARTICULARES EM POÇOS ARTESIANOS DA AUTARQUIA_x000D_
 MUNICIPAL, NOS ANOS DE 2013 E 2014.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3780/3780_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3780/3780_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO_x000D_
 MUNICIPAL DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE_x000D_
 INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE ATENDER AS REIVINDICAÇÕES DOS_x000D_
 ESTAGIÁRIOS DA PREFEITURA MUNICIPAL, QUAIS SEJAM:_x000D_
 A) POSSIBILIDADE DE SER APRESENTADA AO DEPARTAMENTO PESSOAL, PARA EFEITO DE_x000D_
 LIBERAÇÃO DO PAGAMENTO DA BOLSA, DECLARAÇÃO DE MATRÍCULA PARA SUBSTITUIR A_x000D_
 APRESENTAÇÃO DO BOLETO BANCÁRIO QUITADO.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3781/3781_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3781/3781_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS,_x000D_
 PARA QUE OS PROJETOS DE LEI EM-041 E 42/2014, QUE &amp;#8220;ABREM CRÉDITOS AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221; E OS PROJETOS DE LEI CM-04 E 06/2014, QUE &amp;#8220;DÃO NOME A_x000D_
 LOGRADOUROS PÚBLICOS QUE MENCIONAM&amp;#8221;, SEJAM APRECIADOS EM DISCUSSÃO_x000D_
 E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3782/3782_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3782/3782_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 CONVOCANDO O COMANDANTE DA GUARDA CIVIL MUNICIPAL, ÉMERSON SILVA DOS SANTOS,_x000D_
 PARA QUE COMPAREÇA A ESTA CASA, NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, EM_x000D_
 REUNIÃO EXTRAORDINÁRIA, A SER REALIZADA NA SEGUNDA TERÇA-FEIRA IMEDIATAMENTE_x000D_
 POSTERIOR À DATA DE RECEBIMENTO DO OFÍCIO DE CONVOCAÇÃO, COM INÍCIO ÀS 20 (VINTE)_x000D_
 HORAS E TÉRMINO ÀS 22 (VINTE E DUAS) HORAS, PARA TRATAR A RESPEITO DE ASSUNTOS LIGADOS_x000D_
 A SUA ÁREA DE ATUAÇÃO.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3783/3783_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3783/3783_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE OBRAS E_x000D_
 URBANISMO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE ASFALTAR, BEM COMO_x000D_
 DE SE FAZER UMA COBERTURA NO LOCAL EM QUE ACONTECE A FEIRA DOS PEQUENOS_x000D_
 PRODUTORES E PRODUTORES DOMÉSTICOS LOCAIS.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3784/3784_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3784/3784_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO MUNICIPAL_x000D_
 DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA_x000D_
 CASA SE HÁ POSSIBILIDADE DE SE VOLTAR A CARGA HORÁRIA DOS EMPREGADOS PÚBLICOS_x000D_
 OCUPANTES DO EMPREGO DE AUXILIAR DE SERVIÇOS PÚBLICOS PARA 06 (SEIS) HORAS DIÁRIAS.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3785/3785_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3785/3785_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO PRESIDENTE DA FUNDAÇÃO SÃO CARLOS,_x000D_
 QUE ENVIE A ESTA CASA UMA RELAÇÃO DOS MÉDICOS PLANTONISTAS QUE PRESTAM SERVIÇOS_x000D_
 NO PRONTO ATENDIMENTO MUNICIPAL &amp;#8211; PAM._x000D_
 SOLICITO AINDA QUE SEJA INFORMADO QUANTOS MÉDICOS FICAM DE PLANTÃO NO_x000D_
 MESMO DIA E QUAIS DELES PRESTAM ATENDIMENTO PARTICULAR NO HOSPITAL SÃO CARLOS,_x000D_
 BEM COMO SE NOS ÚLTIMOS DOIS MESES OS PLANTÕES SE DERAM COM DOIS PROFISSIONAIS.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3786/3786_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3786/3786_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO MUNICIPAL_x000D_
 DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE ENVIE A ESTA_x000D_
 CASA RELATÓRIO COM A QUANTIDADE DE ESTAGIÁRIOS DE CADA SECRETARIA MUNICIPAL, BEM_x000D_
 COMO OS VALORES GASTOS COM OS MESMOS.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3787/3787_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3787/3787_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS,_x000D_
 PARA QUE SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA OS SEGUINTES PROJETOS:_x000D_
 - DE LEI EM-56/2014, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE, EM FAVOR DO SERVIÇO AUTÔNOMO DE ÁGUA E_x000D_
 ESGOTO - SAAE E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;_x000D_
 - DE LEI CM-007/2014, QUE &amp;#8220;DÁ NOME A LOGRADOURO PÚBLCIO QUE_x000D_
 MENCIONA&amp;#8221; DE AUTORIA DO VEREADOR DI-GIANNE PROFESSOR_x000D_
 - DE LEI CM-008/2014, QUE &amp;#8220;DÁ NOME A LOGRADOURO PÚBLCIO QUE_x000D_
 MENCIONA&amp;#8221; DE AUTORIA DO VEREADOR DI-GIANNE PROFESSOR_x000D_
 - DE LEI CM-009/2014, QUE &amp;#8220;DÁ NOME A LOGRADOURO PÚBLCIO QUE_x000D_
 MENCIONA&amp;#8221; DE AUTORIA DO VEREADOR CABO NUNES_x000D_
 - DE RESOLUÇÃO Nº 003/2014, QUE &amp;#8220;CONCEDE MEDALHA DE HONRA AO MÉRITO_x000D_
 MUNICIPAL A LOCALDIO ELIZEU SILVA&amp;#8221;_x000D_
 - DE RESOLUÇÃO Nº 004/2014, QUE &amp;#8220;CONCEDE MEDALHA DE HONRA AO MÉRITO_x000D_
 MUNICIPAL A LESSANDRO GABRIEL DA COSTA&amp;#8221;_x000D_
 - DE RESOLUÇÃO Nº 005/2014, QUE &amp;#8220;CONCEDE MEDALHA DE HONRA AO MÉRITO_x000D_
 MUNICIPAL A MARCELINO LÁZARO ALVES MOTA&amp;#8221;_x000D_
 - DE RESOLUÇÃO Nº 006/2014, QUE &amp;#8220;CONCEDE MEDALHA DE HONRA AO MÉRITO_x000D_
 MUNICIPAL A RONAN SÁVIO DE PAULA&amp;#8221;_x000D_
 - DE RESOLUÇÃO Nº 007/2014, QUE &amp;#8220;CONCEDE MEDALHA DE HONRA AO MÉRITO_x000D_
 MUNICIPAL A GRAZIANO OLIVEIRA DA SILVA&amp;#8221;.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3788/3788_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3788/3788_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE DIRETOR DO SERVIÇO_x000D_
 AUTÔNOMO DE ÁGUA E ESGOTO &amp;#8211; SAAE-LP, SR. ASTÁCIO CORREA NETO, QUE INFORME A_x000D_
 ESTA CASA SE HÁ POSSIBILIDADE DE SE INSTALAR VÁLVULAS BLOQUEADORAS DE AR NOS_x000D_
 HIDRÔMETROS DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3789/3789_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3789/3789_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO COORDENADOR DO SETOR DE_x000D_
 VIGILÂNCIA SANITÁRIA DO MUNICÍPIO, QUE INFORME A ESTA CASA SE LHE FOI ENVIADO O LAUDO_x000D_
 TÉCNICO DE ESTUDO DA QUALIDADE DA ÁGUA DA &amp;#8220;LAGOA VERDE&amp;#8221;, E SE POSITIVA A RESPOSTA,_x000D_
 SE JÁ FORAM TOMADAS AS DEVIDAS PROVIDÊNCIAS PARA SE EVITAR A COMERCIALIZAÇÃO E O_x000D_
 CONSUMO DE PEIXES PROVENIENTES DA REFERIDA LAGOA.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3790/3790_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3790/3790_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E_x000D_
 LIMPEZA PÚBLICA, BEM COMO AO SECRETÁRIO DE OBRAS E URBANISMO, QUE INFORMEM A_x000D_
 ESTA CASA SE HÁ A POSSIBILIDADE DE SE COLOCAR PASSAGEM ELEVADA PARA PEDESTRE NA_x000D_
 AV. BRASIL, EM SEU CRUZAMENTO COM A RUA DONA TINUCA, NO BAIRRO MARIA FERNANDA I,_x000D_
 PARA A SEGURANÇA DOS USUÁRIOS, EM ESPECIAL AQUELES PORTADORES DE NECESSIDADES_x000D_
 ESPECIAIS.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3791/3791_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3791/3791_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AOS ILUSTRE SECRETÁRIO_x000D_
 MUNICIPAL, SR. JOSÉ OCTAVIANO ZEZINHO RIBEIRO, BEM COMO AO SECRETÁRIO MUNICIPAL_x000D_
 DE OBRAS E URBANISMO, SR. ANTÔNIO APARECIDO DOS SANTOS, QUE INFORMEM A ESTA CASA_x000D_
 SE HÁ PREVISÃO PARA O INÍCIO DAS OBRAS DE CONSTRUÇÃO DA &amp;#8220;PRAÇA DA PAZ&amp;#8221;, SITUADA NO_x000D_
 BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3792/3792_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3792/3792_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE_x000D_
 CULTURA E TURISMO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE CONCLUIR COM_x000D_
 MAIOR BREVIDADE POSSÍVEL OS ESTUDOS E O &amp;#8220;TOMBAMENTO&amp;#8221; DOS SEGUINTES BENS_x000D_
 MATERIAIS E IMATERIAIS DO MUNICÍPIO, COMO BENS DO PATRIMÔNIO, HISTÓRICO,_x000D_
 ARQUITETÔNICO E CULTURAL DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3793/3793_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3793/3793_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS,_x000D_
 PARA QUE O PROJETO DE LEI CM 10/2014 QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA A_x000D_
 ASSOCIAÇÃO DE PROTETORES DE CÃES DE RUA DE LAGOA DA PRATA&amp;#8221; SEJA APRECIADO EM_x000D_
 ÚNICA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3794/3794_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3794/3794_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE SAÚDE, QUE_x000D_
 ENVIE A ESTA CASA CÓPIA DO RELATÓRIO DOS ATENDIMENTOS AMBULATORIAIS DAS UNIDADES_x000D_
 DE ATENÇÃO PRIMÁRIA E SECUNDÁRIA, BEM COMO DO LABORATÓRIO DE PRÓTESES, QUE FORAM_x000D_
 ENVIADOS PARA O SISTEMA DE INFORMAÇÃO DE ATENÇÃO BÁSICA &amp;#8211; SIAB, DE JANEIRO A_x000D_
 MAIO DO PRESENTE ANO._x000D_
 SOLICITO AINDA QUE ESPECIFIQUE AS MODALIDADES DOS CONSULTÓRIOS INSTALADOS NAS_x000D_
 UNIDADES BÁSICAS.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3795/3795_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3795/3795_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À ILUSTRE SECRETÁRIA DE_x000D_
 FAZENDA, RESPONSÁVEL PELO SETOR DE TRIBUTAÇÃO, FISCALIZAÇÃO E CADASTRO, QUE_x000D_
 INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE DETERMINAR AO REFERIDO SETOR, EM_x000D_
 ESPECIAL AOS FISCAIS, QUE FAÇAM A DEVIDA FISCALIZAÇÃO PARA QUE SE EFETIVE A LIMPEZA_x000D_
 DE DOIS LOTES LOCALIZADOS NA RUA MARANHÃO, NAS PROXIMIDADES DA RUA PIAUÍ, NO_x000D_
 BAIRRO SÃO FRANCISCO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3796/3796_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3796/3796_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À ILUSTRE SECRETÁRIA MUNICIPAL_x000D_
 DE EDUCAÇÃO, PAULENE MÁRCIA ANDRADE E SILVA, QUE INFORME A ESTA CASA QUAIS SÃO_x000D_
 OS EMPREGADOS PÚBLICOS MUNICIPAIS QUE ESTÃO OCUPANDO OS EMPREGOS/CARGOS_x000D_
 COMISSIONADOS CRIADOS PELA LEI COMPLEMENTAR N.º 117 / 2013 (CHEFE DO SETOR DE_x000D_
 EDUCAÇÃO INFANTIL E CHEFE DO SETOR DE ENSINO FUNDAMENTAL), APROVADA POR ESTA CASA_x000D_
 PARA A SECRETARIA DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3797/3797_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3797/3797_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO ILUSTRE PRESIDENTE DA FUNDAÇÃO SÃO_x000D_
 CARLOS, SR. JOSÉ LIBÉRIO DE MELO, SOLICITANDO AO MESMO INFORMAÇÕES EM RELAÇÃO AO_x000D_
 PROCESSO DE EXECUÇÃO EM QUE FIGURA COMO EXEQUENTE A CEMIG DISTRIBUIÇÃO_x000D_
 S/A E COMO EXECUTADA A FUNDAÇÃO SÃO CARLOS, EM ESPECIAL QUANTO À PENHORA_x000D_
 DE UMA AUTOCLAVE E OUTROS EQUIPAMENTOS._x000D_
 QUE INFORME AINDA, QUAIS AS PROVIDÊNCIAS ESTÃO SENDO TOMADAS NO SENTIDO DE_x000D_
 REVERTER ESSA SITUAÇÃO E LIBERAR OS BENS DA REFERIDA PENHORA.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3798/3798_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3798/3798_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 BEM COMO AO PROMOTOR DE JUSTIÇA CURADOR DO PATRIMÔNIO PÚBLICO, SOLICITANDO AOS_x000D_
 MESMOS QUE TOMEM AS DEVIDAS PROVIDÊNCIAS PARA A REALIZAÇÃO DE UMA AUDITORIA NOS_x000D_
 AUTOS DO PROCESSO ADMINISTRATIVO REFERENTE À LICITAÇÃO NA MODALIDADE TOMADA DE_x000D_
 PREÇOS N.º 14/2012, QUE RESULTOU NO CONTRATO N.º 117/2012, FIRMADO ENTRE O_x000D_
 MUNICÍPIO E A EMPRESA DE ENGENHARIA CONTRATADA, PARA CONSTRUÇÃO DE ÁREA DE LAZER_x000D_
 E ACRÉSCIMO DO CALÇADÃO DA PRAIA PÚBLICA MUNICIPAL, NO VALOR DE R$ 569.000,00.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3799/3799_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3799/3799_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS_x000D_
 EXIGÊNCIAS REGIMENTAIS, PARA QUE OS PROJETOS DE LEI EM-60 E 61/2014_x000D_
 QUE &amp;#8220;ABREM CRÉDITOS ESPECIAS AO ORÇAMENTO VIGENTE DO_x000D_
 MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221; SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA_x000D_
 PRESENTE REUNIÃO._x000D_
 REQUER AINDA, QUE OS PROJETOS DE LEI EM-88/2013 QUE_x000D_
 &amp;#8220;AUTORIZA O MUNICÍPIO DE LAGOA DA PRATA A ALIENAR BENS_x000D_
 IMÓVEIS QUE MENCIONA&amp;#8221;;_x000D_
 OS PROJETOS DE LEI EM-43 A 55/2014, QUE &amp;#8220;AUTORIZAM O_x000D_
 EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS E_x000D_
 AUXÍLIOS ÀS ENTIDADES QUE MENCIONAM E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;;_x000D_
 O PROJETO DE LEI EM-058/2014 QUE &amp;#8220;DISPÕE SOBRE A_x000D_
 CRIAÇÃO DO AUXÍLIO MORADIA E ALIMENTAÇÃO NO ÂMBITO DO_x000D_
 PROGRAMA MAIS MÉDICOS PARA O BRASIL, INSTITUÍDO PELA LEI_x000D_
 FEDERAL Nº 12.871, DE 22 DE OUTUBRO DE 2013 E_x000D_
 IMPLEMENTADO PELA PORTARIA INTERMINISTERIAL Nº 1.369, DE_x000D_
 08 DE JULHO DE 2013 E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;_x000D_
 SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA_x000D_
 PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3800/3800_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3800/3800_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO ENGENHEIRO CHEFE DA_x000D_
 CONSTRUTORA SANTANNA, EM LAGOA DA PRATA, BEM COMO AO SENHOR ELMO VAZ_x000D_
 BASTOS DE MATOS &amp;#8211; PRESIDENTE DA CODEVASF &amp;#8211; MONTES CLAROS, SOLICITANDO AOS_x000D_
 MESMOS QUE PROCEDAM AO ASFALTAMENTO DA AVENIDA BENEDITO VALARES E DA RUA_x000D_
 GERALDO JOSÉ DA SILVA, NO BAIRRO GOMES, EM SEUS TRECHOS QUE LIGAM A RUA JOAQUIM_x000D_
 GOMES PEREIRA À ESTAÇÃO DE TRATAMENTO DE ESGOTO NESTA CIDADE._x000D_
 SOLICITO AINDA QUE SEJA ANEXADO AO REFERIDO OFÍCIO ABAIXO-ASSINADO DOS_x000D_
 MORADORES DA REFERIDA AVENIDA, ONDE SOLICITAM DAS AUTORIDADES RESPONSÁVEIS PELA_x000D_
 OBRA O ASFALTAMENTO DE SEU ACESSO.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3801/3801_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3801/3801_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS,_x000D_
 PARA QUE OS PROJETOS DE LEI EM-062, 63, 64 E 65/2014, QUE &amp;#8220;AUTORIZAM O_x000D_
 EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS ÀS ENTIDADES_x000D_
 QUE MENCIONAM E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221; E O PROJETO DE LEI EM-_x000D_
 067/2014, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER_x000D_
 CONTRIBUIÇÃO AO SINDICATO RURAL DE LAGOA DA PRATA&amp;#8221;, SEJAM_x000D_
 APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3802/3802_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3802/3802_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO DIRETOR REGIONAL DOS CORREIOS, SR. JOSÉ_x000D_
 PEDRO DE AMENGOL FILHO, SOLICITANDO AO MESMO QUE EM ESPECIAL FAVOR, INFORME AOS_x000D_
 VEREADORES DESTE MUNICÍPIO SE HÁ POSSIBILIDADE DE SE AMPLIAR O ATENDIMENTO À_x000D_
 POPULAÇÃO NO CENTRO DE ENTREGA DE ENCOMENDAS E CORRESPONDÊNCIAS, NO PERÍODO_x000D_
 VESPERTINO, NO HORÁRIO DE 14 ÀS 17 HORAS.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3803/3803_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3803/3803_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AOS ILUSTRES SECRETÁRIOS_x000D_
 MUNICIPAIS DE ADMINISTRAÇÃO E GOVERNO E ASSISTÊNCIA SOCIAL QUE INFORMEM A ESTA_x000D_
 CASA SE HÁ POSSIBILIDADE DE SE UTILIZAR O IMÓVEL DE PROPRIEDADE DO MUNICÍPIO,_x000D_
 LOCALIZADO À RUA ALEXANDRE BERNARDES PRIMO, ESQUINA COM A RUA SANTO ANTÔNIO DO_x000D_
 MONTE, NO BAIRRO AMÉRICO SILVA, PARA A IMPLANTAÇÃO DO CENTRO DE CONVIVÊNCIA DA_x000D_
 TERCEIRA IDADE.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3804/3804_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3804/3804_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE OBRAS E_x000D_
 URBANISMO, ANTÔNIO APARECIDO DOS SANTOS, QUE INFORME A ESTA CASA SE HÁ_x000D_
 POSSIBILIDADE DE SE REALIZAR INTERVENÇÕES OU PASSAR A MÁQUINA PATROL VISANDO_x000D_
 MELHORAR AS CONDIÇÕES DO PISO DAS ESTRADAS VICINAIS, BEM COMO APARAR OS GALHOS_x000D_
 DAS ÁRVORES QUE DÃO ACESSO À COMUNIDADE DOS &amp;#8220;MIRANDAS&amp;#8221;, SITUADA NA ZONA RURAL,_x000D_
 NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3805/3805_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3805/3805_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO ILUSTRE DEPUTADO EROS BIONDINI,_x000D_
 SOLICITANDO AO MESMO QUE ENVIDE ESFORÇOS NO SENTIDO DE ENVIAR AO MUNICÍPIO DE_x000D_
 LAGOA DA PRATA, DUAS ACADEMIAS AO AR LIVRE, SENDO UMA PARA A PRAÇA DO CRUZEIRO,_x000D_
 NA RUA LUIZ GUADALUPE, E OUTRA NO BAIRRO AMÉRICO SILVA, NA PRAÇA EM FRENTE À IGREJA_x000D_
 DO ROSÁRIO.</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3806/3806_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3806/3806_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE COM OS MEMBROS DA MESA DIRETORA DESTA CASA_x000D_
 LEGISLATIVA, TOMEM PROVIDÊNCIAS JUNTO AO EXECUTIVO MUNICIPAL NO SENTIDO DE SE VER_x000D_
 ATENDIDOS, COM FULCRO NO ARTIGO 210 DO REGIMENTO DESTA CASA, OS REQUERIMENTOS DE_x000D_
 NÚMEROS 062; 068; 073; 087; 093; 094 E 103/2014, DE AUTORIA DESTA VEREADORA,_x000D_
 ENDEREÇADOS AO CHEFE DO PODER EXECUTIVO MUNICIPAL E QUE ATÉ O MOMENTO NÃO_x000D_
 FORAM RESPONDIDOS, EM CLARA DESOBEDIÊNCIA AO EXPOSTO NO ART. 210, QUE ASSIM_x000D_
 DISPÕE:_x000D_
 &amp;#8220;A RECUSA DA INFORMAÇÃO OU O NÃO ATENDIMENTO NO PRAZO DE 15 (QUINZE) DIAS,_x000D_
 BEM COMO A PRESTAÇÃO DE INFORMAÇÃO FALSA, PODERÁ ENSEJAR A CARACTERIZAÇÃO DE ATO_x000D_
 DE IMPROBIDADE ADMINISTRATIVA QUE ATENDA CONTRA OS PRINCÍPIOS DA ADMINISTRAÇÃO_x000D_
 PÚBLICA, NOS TERMOS DO INCISO II OU DO CAPUT DO ARTIGO 11 DA LEI NACIONAL 8.429 DE_x000D_
 02/06/1992.&amp;#8221;</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3807/3807_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3807/3807_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS,_x000D_
 PARA QUE O PROJETO DE LEI EM-059/2014 QUE &amp;#8220;DISPÕE SOBRE A AQUISIÇÃO DE_x000D_
 IMÓVEL PARA CONSTRUÇÃO DE RESERVATÓRIO DE ÁGUA EM FAVOR DO SAAE&amp;#8221;_x000D_
 SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3808/3808_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3808/3808_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E_x000D_
 GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, BEM COMO À SECRETÁRIA DE EDUCAÇÃO, PAULENE_x000D_
 MÁRCIA ANDRADE E SILVA, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE SE IMPLANTAR_x000D_
 SISTEMA DE VIGILÂNCIA ELETRÔNICA PARA MONITORAMENTO 24 HORAS EM TODOS OS CEMEI'S E_x000D_
 ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3809/3809_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3809/3809_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE OBRAS E_x000D_
 URBANISMO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR INTERVENÇÃO_x000D_
 VISANDO DIMINUIR A PROFUNDIDADE DE UMA DEPRESSÃO EXISTENTE NA RUA JOSINO_x000D_
 FRANCISCO VIDAL, EM SEU CRUZAMENTO COM A RUA MÁRIO MENDES, NO BAIRRO MARÍLIA,_x000D_
 NESTA CIDADE.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO PRESIDENTE DO SINDICATO_x000D_
 RURAL DE LAGOA DA PRATA, SENHOR CARLOS HENRIQUE REZENDE LACERDA - &amp;#8220;CARLÃO&amp;#8221;,_x000D_
 CONVIDANDO-O PARA, QUERENDO, COMPARECER A ESTA CASA EM DATA A SER AGENDADA_x000D_
 PELO MESMO, COM O INTUITO DE ESCLARECER AOS VEREADORES A ENTREVISTA DADA AO_x000D_
 JORNALISTA E APRESENTADOR GRAZIANO SILVA, NO PROGRAMA &amp;#8220;SHOW DA MANHÃ&amp;#8221;, NA RÁDIO_x000D_
 VEREDAS FM.</t>
   </si>
   <si>
     <t>3811</t>
@@ -4773,1270 +4773,1270 @@
     <t>122</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO AO ILUSTRE SECRETÁRIO DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, BEM COMO À PROCURADORIA MUNICIPAL, SOLICITANDO QUE_x000D_
 ENVIEM A ESTA CASA, NO PRAZO REGIMENTAL, RELAÇÃO DE TODOS OS IMÓVEIS QUE SE_x000D_
 ENCONTRAM ALUGADOS PELA ADMINISTRAÇÃO MUNICIPAL, BEM COMO AQUELES QUE TIVERAM_x000D_
 SEUS CONTRATOS RESCINDIDOS NOS ÚLTIMOS 6 MESES, DEVENDO CONSTAR NO RELATÓRIO O_x000D_
 SEGUINTE:_x000D_
 1. ENDEREÇO DOS IMOVEIS;_x000D_
 2. VALORES DOS ALUGUEIS;_x000D_
 3. SECRETARIA SOLICITANTE;_x000D_
 4. JUSTIFICATIVA PARA A SUA REALIZAÇÃO;_x000D_
 5. IDENTIFICAÇÃO DO PROPRIETÁRIO, QUANDO SE TRATAR DE IMÓVEL ALUGADO JUNTO A_x000D_
 IMOBILIÁRIA, OU EM NOME DE EMPRESA;_x000D_
 6. CÓPIA DOS REFERIDOS CONTRATOS.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3812/3812_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3812/3812_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO A FLÁVIA GOMES DE BARROS,_x000D_
 SUPERINTENDENTE DE FISCALIZAÇÃO DA AGÊNCIA NACIONAL DAS ÁGUAS &amp;#8211; ANA, SOLICITANDO_x000D_
 À MESMA QUE EM ESPECIAL FAVOR INFORME AOS VEREADORES DESTE MUNICÍPIO SE HÁ_x000D_
 POSSIBILIDADE DE SE PROCEDER A UMA MAIOR FISCALIZAÇÃO, &amp;#8220;IN LOCO&amp;#8221;, DAS OUTORGAS PARA_x000D_
 RETIRADA DE ÁGUA DO RIO SÃO FRANCISCO E SE É POSSÍVEL A EXIGÊNCIA DE CONTRAPARTIDAS_x000D_
 NA FORMA DE COMPENSAÇÃO AMBIENTAL POR PARTE DO OUTORGADO._x000D_
 É O CASO DA EMPRESA BIOSEV, CUJAS CÓPIAS DAS OUTORGAS, MOTIVO DESTE_x000D_
 REQUERIMENTO, SEGUEM ANEXAS.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3813/3813_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3813/3813_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE TRANSPORTES E_x000D_
 LIMPEZA PÚBLICA, BEM COMO AO SECRETÁRIO DE OBRAS E URBANISMO, QUE INFORMEM A ESTA_x000D_
 CASA SE HÁ POSSIBILIDADE DE SE REALIZAR UMA LIMPEZA E REFORMAR A QUADRA POLIESPORTIVA DO_x000D_
 BAIRRO SÃO JOSÉ, SITUADA NA RUA DOM PEDRO II, NESTA CIDADE, O MAIS RÁPIDO POSSÍVEL.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3814/3814_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3814/3814_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO ILUSTRE PRESIDENTE DA FUNDAÇÃO SÃO_x000D_
 CARLOS, SR. JOSÉ LIBÉRIO DE MELO, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA A_x000D_
 QUANTIDADE DE MÉDICOS, BEM COMO O NOME DOS MESMOS, QUE FIZERAM PLANTÃO NA_x000D_
 FUNDAÇÃO SÃO CARLOS DO DIA 23 DE MAIO AO DIA 1º DE JUNHO DE 2014.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3815/3815_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3815/3815_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À ILUSTRE SECRETÁRIA MUNICIPAL_x000D_
 DE TRANSPORTES E LIMPEZA PÚBLICA, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE_x000D_
 SE PROVIDENCIAR, COM A AUTORIZAÇÃO DO CENTRO DE ENERGIA DE MINAS GERAIS - CEMIG,_x000D_
 A PINTURA DOS NOMES DAS VIAS PÚBLICAS MUNICIPAIS NOS POSTES DE ENERGIA ELÉTRICA NAS_x000D_
 MESMAS SITUADOS, DE MODO A FACILITAR A IDENTIFICAÇÃO PELOS USUÁRIOS.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3816/3816_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3816/3816_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA CASA_x000D_
 SE HÁ POSSIBILIDADE DE SE ADQUIRIR UM CAMINHÃO-PIPA PARA O MUNICÍPIO DE LAGOA DA_x000D_
 PRATA.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3817/3817_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3817/3817_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO PROCURADOR DO MUNICÍPIO_x000D_
 QUE ENVIE A ESTA CASA CÓPIA DAS PORTARIAS DE NOMEAÇÃO E EXONERAÇÃO DOS_x000D_
 EMPREGADOS PÚBLICOS MUNICIPAIS OCUPANTES DE EMPREGO EM COMISSÃO, DOS AGENTES_x000D_
 POLÍTICOS, BEM COMO DOS EXERCENTES DE FUNÇÕES GRATIFICADAS, NO PERÍODO DE JANEIRO_x000D_
 DE 2013 ATÉ A DATA DE ENVIO DAS REFERIDAS PORTARIAS À CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3818/3818_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3818/3818_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE ENVIE A ESTA CASA_x000D_
 RELAÇÃO DAS EMPRESAS QUE FORNECERAM OU FORNECEM MATERIAL DE CONSTRUÇÃO AO_x000D_
 MUNICÍPIO, NOS ANOS DE 2013 E 2014.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3819/3819_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3819/3819_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE_x000D_
 DESPORTOS, GILFAR ALVES RIBEIRO, QUE INFORME A ESTA CASA AS MODIFICAÇÕES REALIZADAS_x000D_
 NOS JOGOS ESCOLARES MUNICIPAIS DE LAGOA DA PRATA &amp;#8211; JELP, DESDE JÁ PARABENIZANDO_x000D_
 TODA A SECRETARIA DE DESPORTOS PELO APRIMORAMENTO DE REFERIDO EVENTO.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3820/3820_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3820/3820_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS,_x000D_
 PARA QUE_x000D_
 O PROJETO DE LEI EM-068/2014 QUE &amp;#8220;ABRE CRÉDITO ESPECIAL AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;;_x000D_
 O PROJETO DE LEI EM-069/2014 QUE &amp;#8220;ABRE CRÉDITO ADICIONAL_x000D_
 SUPLEMENTAR AO ORÇAMENTO VIGENTE, EM FAVOR DO SERVIÇO_x000D_
 AUTÔNOMO DE ÁGUA E ESGOTO - SAAE E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;;_x000D_
 O PROJETO DE LEI EM-070/2014 QUE &amp;#8220;ABRE CRÉDITO ADICIONAL_x000D_
 SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA_x000D_
 PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3821/3821_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3821/3821_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO AO ILUSTRE SECRETÁRIO DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, BEM COMO À PROCURADORIA MUNICIPAL, SOLICITANDO QUE NOS_x000D_
 INFORME OS MOTIVOS PELOS QUAIS O CONTRATO DE NÚMERO 160/2012 FIRMADO ENTRE O_x000D_
 MUNICÍPIO E O SR. IVANO ANTUNES MOREIRA, CUJO OBJETO É A LOCAÇÃO DE UMA SALA E_x000D_
 ESTACIONAMENTO DO IMÓVEL SITUADO NA RUA PROFESSOR JACINTO RIBEIRO, N° 17, CENTRO,_x000D_
 NESTA CIDADE, PARA FUNCIONAMENTO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, COM VALOR_x000D_
 MENSAL DE R$ 4.720,00 (QUATRO MIL E SETECENTOS E VINTE REAIS) AINDA NÃO FORA_x000D_
 RESCINDIDO, TENDO EM VISTA QUE REFERIDO IMÓVEL JÁ FOI DESOCUPADO PELA CITADA_x000D_
 SECRETARIA.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3822/3822_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3822/3822_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO ILUSTRE SECRETÁRIO DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE ENVIE A ESTA CASA_x000D_
 CÓPIA DOS CONVÊNIOS FIRMADOS PELO MUNICÍPIO DE LAGOA DA PRATA COM O PODER_x000D_
 JUDICIÁRIO LOCAL, 1ª E 2ª VARAS, JUIZADO ESPECIAL E ELEITORAL; COM AS 1ª E 2ª_x000D_
 PROMOTORIAS DE JUSTIÇA; COM A DEFENSORIA PÚBLICA DO ESTADO DE MINAS GERAIS; COM A_x000D_
 POLÍCIA CIVIL; COM A POLÍCIA MILITAR; COM A APAE; COM A APAC; COM A AMAVI; E COM A_x000D_
 FUNDAÇÃO SÃO CARLOS, PARA CESSÃO DE EMPREGADOS PÚBLICOS MUNICIPAIS E_x000D_
 ESTAGIÁRIOS PELO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3823/3823_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3823/3823_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO MUNICIPAL_x000D_
 DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA_x000D_
 CASA SE HÁ POSSIBILIDADE DE SE ADQUIRIR UMA VAN DE 19 LUGARES E UM VEÍCULO DE 07_x000D_
 LUGARES PARA O MUNICÍPIO PARA QUE SEJAM UTILIZADOS EM VIAGENS DOS EMPREGADOS_x000D_
 PÚBLICOS, BEM COMO DE PACIENTES QUE NECESSITAM REALIZAR EXAMES E/OU CONSULTAS_x000D_
 EM OUTRAS CIDADES DA REGIÃO.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3824/3824_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3824/3824_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À ILUSTRE SECRETÁRIA MUNICIPAL_x000D_
 DE EDUCAÇÃO, PAULENE MÁRCIA ANDRADE E SILVA, QUE INFORME A ESTA CASA OS MOTIVOS_x000D_
 PELOS QUAIS A BIBLIOTECA PÚBLICA MUNICIPAL IVONE LEONEL, SITUADA NA RUA JOÃO_x000D_
 ALFREDO RIBEIRO, BAIRRO MARÍLIA, TEVE SUAS ATIVIDADES INTERROMPIDAS DESDE JANEIRO DO_x000D_
 PRESENTE ANO PARA QUE FOSSE REALIZADA A PINTURA DA MESMA E ATÉ A PRESENTE DATA_x000D_
 NÃO VOLTOU A FUNCIONAR._x000D_
 SOLICITO AINDA, QUE INFORME SE É VERÍDICA A INFORMAÇÃO DE QUE A BIBLIOTECA_x000D_
 PÚBLICA MUNICIPAL IVONE LEONEL SERÁ TRANSFERIDA DO ENDEREÇO QUE HOJE SE ENCONTRA,_x000D_
 VISANDO MELHORAR A COMODIDADE PARA OS SEUS USUÁRIOS.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3825/3825_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3825/3825_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO À CONSTRUTORA COWAM, EM SEU ESCRITÓRIO_x000D_
 SITUADO EM LAGOA DA PRATA, SOLICITANDO À MESMA QUE PROVIDENCIE O MELHORAMENTO_x000D_
 DA SINALIZAÇÃO DOS DESVIOS PROVISÓRIOS EXISTENTES NA ESTRADA QUE INTERLIGA AS CIDADES_x000D_
 DE LAGOA DA PRATA E LUZ, PROVENIENTES DAS OBRAS DE PAVIMENTAÇÃO ASFÁLTICA DA_x000D_
 MESMA.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3826/3826_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3826/3826_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE DIRETOR DO SERVIÇO_x000D_
 AUTÔNOMO DE ÁGUA E ESGOTO &amp;#8211; SAAE-LP, SR. ASTÁCIO CORREA NETO, QUE INFORME A_x000D_
 ESTA CASA, SE HÁ POSSIBILIDADE DE SE IMPLANTAR UM PLANO DE SAÚDE PARA OS_x000D_
 EMPREGADOS PÚBLICOS DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO &amp;#8211; SAAE &amp;#8211; LP.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3827/3827_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3827/3827_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL, CONVOCANDO O SECRETÁRIO MUNICIPAL DE SAÚDE, A COORDENADORA DO_x000D_
 PROGRAMA SAÚDE DA FAMÍLIA NO MUNICÍPIO, E AS ENFERMEIRAS RESPONSÁVEIS PELAS_x000D_
 UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO PARA, NO PRAZO REGIMENTAL COMPARECEREM_x000D_
 A ESTA CÂMARA MUNICIPAL, PARA PRESTAREM ESCLARECIMENTOS ACERCA DO FUNCIONAMENTO_x000D_
 DAS UNIDADES BÁSICAS DE SAÚDE E DO SIAB &amp;#8211; SISTEMA DE INFORMAÇÕES DE_x000D_
 ATENÇÃO BÁSICA.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>SEJA ADIADA A VOTAÇÃO DO PROJETO DE RESOLUÇÃO_x000D_
 12/2014 QUE &amp;#8220;ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE_x000D_
 LAGOA DA PRATA &amp;#8211; RESOLUÇÃO 462/2004&amp;#8221;, BEM COMO DA EMENDA APRESENTADA_x000D_
 AO MESMO, PARA A PRÓXIMA REUNIÃO DESTA CASA.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3829/3829_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3829/3829_texto_integral.pdf</t>
   </si>
   <si>
     <t>_x000D_
 _x0010_	_x0007_SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS, PARA QUE_x000D_
 O PROJETO DE LEI EM-071/2014 QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONCEDER SUBVENÇÃO SOCIAL À ENTIDADE QUE MENCIONA E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;;_x000D_
 O PROJETO DE LEI EM-072/2014 QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONCEDER SUBVENÇÃO SOCIAL À ENTIDADE QUE MENCIONA E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;;_x000D_
 O PROJETO DE LEI EM-073/2014 QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONCEDER AUXÍLIO À ENTIDADE QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;;_x000D_
 O PROJETO DE LEI EM-075/2014 QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONCEDER AUXÍLIO À ENTIDADE QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;;_x000D_
 O PROJETO DE LEI COMPLEMENTAR CM-04/2014 QUE &amp;#8220;ESTABELECE MEDIDAS EM_x000D_
 FAVOR DOS USUÁRIOS DAS CASAS LOTÉRICAS SITUADAS NO MUNICÍPIO DE LAGOA DA_x000D_
 PRATA&amp;#8221;; E_x000D_
 O PROJETO DE RESOLUÇÃO Nº 12/2014, QUE &amp;#8220;ALTERA O REGIMENTO INTENO DA_x000D_
 CÂMARA MUNICIPAL DE LAGOA DA PRATA&amp;#8211;RESOLUÇÃO 462/2004&amp;#8221;, SEJAM APRECIADOS EM_x000D_
 SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 _x0013__x0002__x0003__x000C_</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3830/3830_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3830/3830_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO ILUSTRE SECRETÁRIO DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE ENVIE A ESTA CASA_x000D_
 CÓPIA DOS PROJETOS DE LOTEAMENTOS E DESMEMBRAMENTOS APROVADOS NO EXERCÍCIO_x000D_
 FINANCEIRO DE 2013 E EM 2014 ATÉ A DATA DA RESPOSTA A ESTE REQUERIMENTO._x000D_
 QUE SEJAM ENVIADAS CÓPIAS DOS DOCUMENTOS EXIGIDOS PELO PLANO DIRETOR DO_x000D_
 MUNICÍPIO &amp;#8211; LC 060/2006 E SUAS ALTERAÇÕES &amp;#8211; EM ESPECIAL OS ARTIGOS 58 E SEGUINTES.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3832/3832_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3832/3832_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO COMANDANTE DA POLÍCIA MILITAR DE MEIO_x000D_
 AMBIENTE EM LAGOA DA PRATA, SOLICITANDO AO MESMO QUE SEJA TOMADA AS DEVIDAS_x000D_
 PROVIDÊNCIAS EM RELAÇÃO ÀS QUEIMADAS DE CANA-DE-AÇÚCAR NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3833/3833_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3833/3833_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO SUPERVISOR DO DEPARTAMENTO NACIONAL_x000D_
 DE INFRAESTRUTURA DE TRANSPORTES DE MINAS GERAIS &amp;#8211; DENIT/MG, DA UNIDADE DE BOM_x000D_
 DESPACHO/MG, ROGÉRIO CHAVES MOLINA, SOLICITANDO AO MESMO QUE EM ESPECIAL_x000D_
 FAVOR, INFORME AOS VEREADORES DESTE MUNICÍPIO SE HÁ POSSIBILIDADE DE SE REALIZAR_x000D_
 UMA SINALIZAÇÃO NO TREVO DA BR/262, QUE FAZ LIGAÇÃO ENTRE OS MUNICÍPIOS DE_x000D_
 MOEMA/MG, LUZ/MG E BOM DESPACHO/MG, PARA QUE SEJA COLOCADA UMA PLACA_x000D_
 INDICANDO O NOME DO MUNICÍPIO DE LAGOA DA PRATA/MG.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3834/3834_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3834/3834_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE_x000D_
 SAÚDE QUE INFORME A ESTA CASA SE HÁ POR PARTE DA ADMINISTRAÇÃO MUNICIPAL A_x000D_
 INTENÇÃO DE SE REALIZAR PROCESSO DE SELEÇÃO PÚBLICA SIMPLIFICADA E IMEDIATA_x000D_
 CONTRATAÇÃO DE AGENTES DE EPIDEMIOLOGIA PARA O COMBATE AO MOSQUITO TRANSMISSOR_x000D_
 DA DENGUE E APLICAÇÃO SISTEMÁTICA DO &amp;#8220;FUMACÊ&amp;#8221;, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3835/3835_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3835/3835_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO ESCRITÓRIO REGIONAL DO_x000D_
 CENTRO-OESTE &amp;#8211; DIVINÓPOLIS/MG, DO INSTITUTO ESTADUAL DE FLORESTA DE MINAS GERAIS &amp;#8211;_x000D_
 IEF/MG, PATRICK DE CARVALHO TIMOCHENKO, SOLICITANDO AO MESMO QUE EM ESPECIAL_x000D_
 FAVOR, INFORME AOS VEREADORES DESTE MUNICÍPIO SE HÁ POSSIBILIDADE DE SE REALIZAR_x000D_
 UMA FISCALIZAÇÃO ACERCA DA POLUIÇÃO DO RIO SÃO JOÃO QUE CORTA O MUNICÍPIO DE_x000D_
 ITAÚNA/MG.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3836/3836_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3836/3836_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS,_x000D_
 PARA QUE OS PROJETOS DE LEI EM&amp;#8211;76/2014 E EM-77/2014 QUE &amp;#8220;ABREM CRÉDITOS_x000D_
 SUPLEMENTARES AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA_x000D_
 PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM DISCUSSÃO E_x000D_
 VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 REQUER AINDA, QUE O PROJETO DE LEI CM-03/2014 QUE &amp;#8220;DISPÕE SOBRE_x000D_
 AS QUEIMADAS NA ZONA URBANA DO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221;, SEJA_x000D_
 APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO, TAMBÉM, NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3837/3837_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3837/3837_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO MUNICIPAL_x000D_
 DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA_x000D_
 CASA SE A ADMINISTRAÇÃO MUNICIPAL JÁ ESTÁ TOMANDO AS DEVIDAS PROVIDÊNCIAS PARA A_x000D_
 ADEQUAÇÃO DA REMUNERAÇÃO DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE_x000D_
 COMBATE ÀS ENDEMIAS DO MUNICÍPIO, AO PISO NACIONAL FIXADO NO VALOR DE_x000D_
 R$ 1.014,00 (MIL E QUATORZE REAIS) PELA LEI N.º 12.994 DE 17 DE JUNHO DE 2014.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3838/3838_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3838/3838_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO COMANDANTE DA POLÍCIA MILITAR DE MEIO_x000D_
 AMBIENTE, EDMÍLSON JOSÉ DA LAGE, SOLICITANDO AO MESMO QUE EM ESPECIAL FAVOR_x000D_
 INFORME A ESTA CASA SE A EMPRESA LOUIS DREYFUS COMMODITIES COMPANY &amp;#8211; BIOSEV,_x000D_
 POSSUI OUTORGAS PARA RETIRADA DE ÁGUA DO RIO SÃO FRANCISCO E DE OUTROS RIOS QUE_x000D_
 CORTAM O MUNICÍPIO, BEM COMO SE REFERIDA EMPRESA EFETUA ALGUMA CONTRAPARTIDA NA_x000D_
 FORMA DE COMPENSAÇÃO AMBIENTAL.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3839/3839_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3839/3839_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE_x000D_
 ADMINISTRAÇÃO E GOVERNO QUE INFORME A ESTA CASA SE HOUVE ALGUMA ALTERAÇÃO NAS_x000D_
 ROTAS E ITINERÁRIOS DEFINIDOS QUANDO DA ASSINATURA DO CONTRATO FIRMADO ENTRE A_x000D_
 ADMINISTRAÇÃO PÚBLICA MUNICIPAL E A EMPRESA CONCESSIONÁRIA DO SERVIÇO PÚBLICO DE_x000D_
 TRANSPORTE COLETIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3840/3840_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3840/3840_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE_x000D_
 OBRAS E URBANISMO, BEM COMO AO SECRETÁRIO DE SAÚDE QUE INFORMEM A ESTA CASA,_x000D_
 QUAIS AS PROVIDÊNCIAS VÊM SENDO TOMADAS PARA A CONCLUSÃO DAS OBRAS QUE FORAM_x000D_
 INICIADAS NO &amp;#8220;PARQUE DOS BURITIS&amp;#8221; E QUAIS AÇÕES A SECRETARIA MUNICIPAL DE SAÚDE, POR_x000D_
 MEIO DA VIGILÂNCIA EPIDEMIOLÓGICA, TEM REALIZADO NAS IMEDIAÇÕES DO REFERIDO PARQUE,_x000D_
 PARA IDENTIFICAR E CONTROLAR OS FOCOS DO MOSQUITO TRANSMISSOR DA DENGUE, UMA VEZ_x000D_
 QUE O ÍNDICE DE CONTAMINAÇÃO SEGUNDO OS MORADORES DA REGIÃO É EXTREMAMENTE_x000D_
 ELEVADO ENTRE OS RESIDENTES NAS IMEDIAÇÕES DO PARQUE.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3884/3884_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3884/3884_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA QUE O PROJETO DE LEI EM&amp;#8211;74/2014 QUE &amp;#8220;DISPÕE SOBRE AS DIRETRIZES_x000D_
 PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2015&amp;#8221; SEJA APRECIADO EM_x000D_
 SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3885/3885_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3885/3885_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE_x000D_
 TRANSPORTES E LIMPEZA PÚBLICA, QUE INFORME A ESTA CASA OS MOTIVOS PELOS QUAIS A_x000D_
 EMPRESA CONCESSIONÁRIA DO SERVIÇO PÚBLICO DE TRANSPORTE COLETIVO MUNICIPAL,_x000D_
 DEIXOU DE REALIZAR A ROTA NO DISTRITO DE MARTINS GUIMARÃES.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3886/3886_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3886/3886_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO DIRETOR DA SECRETARIA ESPECIAL DE_x000D_
 COMUNICAÇÃO &amp;#8211; SECS, DO SENADO FEDERAL, FERNANDO CÉSAR MESQUITA, SOLICITANDO_x000D_
 AO MESMO QUE EM ESPECIAL FAVOR, NO SENTIDO DE PASSAR AOS EMINENTES SENADORES A_x000D_
 INFORMAÇÃO DE QUE OS PARLAMENTARES DESTA CASA LEGISLATIVA MUNICIPAL ESTÃO A FAVOR_x000D_
 DO PROJETO DE LEI Nº 39/2014 QUE &amp;#8220;DISPÕE SOBRE O ESTATUTO GERAL DAS GUARDAS_x000D_
 MUNICIPAIS&amp;#8221;, QUE TEVE SUA TRAMITAÇÃO INICIADA NA CÂMARA DOS DEPUTADOS.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Adriano Moraes, Adriano Moreira, Cabo Nunes , Cida Marcelino, Di Gianne Professor, Natinho, Nego da Saúde, Paulinho da Compuway, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3887/3887_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3887/3887_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO_x000D_
 DE ADMINISTRAÇÃO E GOVERNO, SR. JOSÉ OCTAVIANO ZEZINHO RIBEIRO, BEM COMO À_x000D_
 ILUSTRE SECRETÁRIA DE FAZENDA, NÍVIA MARIA DE MELO, QUE INFORMEM A ESTA CASA SE JÁ_x000D_
 ESTÃO SENDO TOMADAS AS DEVIDAS PROVIDÊNCIAS PARA A REALIZAÇÃO DAS AUDIÊNCIAS_x000D_
 PÚBLICAS PARA ELABORAÇÃO DO PROJETO DE LEI ORÇAMENTÁRIA ANUAL &amp;#8211; LOA, PARA O_x000D_
 EXERCÍCIO FINANCEIRO DE 2015, CONFORME EXIGE A LEGISLAÇÃO PÁTRIA VIGENTE.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3888/3888_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3888/3888_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO DR. JÚLIO DE CASTRO, QUE ATÉ O DIA 30 DE_x000D_
 JUNHO ERA O RESPONSÁVEL PELO SETOR DE VIGILÂNCIA EPIDEMIOLÓGICA, CONVIDANDO-O PARA_x000D_
 QUE EM ESPECIAL FAVOR COMPAREÇA A ESTA CASA, PARA TRATAR A RESPEITO DE ASSUNTOS_x000D_
 LIGADOS À SUA ÁREA DE ATUAÇÃO, EM ESPECIAL QUANTO AO ALTO ÍNDICE DE CASOS DE_x000D_
 DENGUE NESTA CIDADE.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3889/3889_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3889/3889_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO REPRESENTANTE DO MINISTÉRIO_x000D_
 PÚBLICO DO ESTADO DE MINAS GERAIS, DR. LUIS AUGUSTO DE REZENDE PENA,_x000D_
 PROMOTOR DE JUSTIÇA DA COMARCA DE LAGOA DA PRATA, CIENTIFICANDO O MINISTÉRIO_x000D_
 PÚBLICO DO DESCUMPRIMENTO POR PARTE DE SECRETÁRIOS MUNICIPAIS E OUTROS SERVIDORES_x000D_
 DO EXECUTIVO MUNICIPAL, DO ARTIGO 36, PARÁGRAFO ÚNICO DA LEI ORGÂNICA MUNICIPAL,_x000D_
 VISTO QUE ATÉ A PRESENTE DATA OS REQUERIMENTOS DE NÚMEROS 062; 068; 073; 087;_x000D_
 093; 094; 103; 105; 122 E 128/2014, FEITOS PELA AUTORA JUNTO À ADMINISTRAÇÃO PÚBLICA_x000D_
 MUNICIPAL SE ENCONTRAM SEM RESPOSTAS, EM CLARA DESOBEDIÊNCIA AO EXPOSTO NO ART._x000D_
 36 DA LOM; E SOLICITANDO AO MESMO AS PROVIDÊNCIAS CABÍVEIS, SE RESTAR_x000D_
 COMPROVADA A DESOBEDIÊNCIA À LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3890/3890_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3890/3890_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL REGINALDO LOPES, SOLICITANDO_x000D_
 AO MESMO QUE INTERCEDA JUNTO AO ÓRGÃO COMPETENTE NO SENTIDO DE QUE SEJA REALIZADA A_x000D_
 DOAÇÃO AO MUNICÍPIO DE LAGOA DA PRATA, DE UMA ÁREA SITUADA À MARGEM DA LAGOA QUE FORMA_x000D_
 NOSSA PRAIA PÚBLICA, ONDE SE ENCONTRAM AS RUÍNAS DAS CASAS DE RESIDÊNCIA E CANTINA DOS_x000D_
 FUNCIONÁRIOS DA REDE FERROVIÁRIA FEDERAL &amp;#8211; RFFSA - QUE TRABALHARAM NO LOCAL EM TEMPOS_x000D_
 REMOTOS.QUE SEJA SOLICITADO TAMBÉM AO DEPUTADO, QUE O MESMO BUSQUE INFORMAÇÕES A_x000D_
 RESPEITO DA SITUAÇÃO DO PROCESSO DE LIQUIDAÇÃO OU OUTRO PROCEDIMENTO PRÓPRIO, A RESPEITO DA_x000D_
 REDE FERROVIÁRIA FEDERAL.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3891/3891_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3891/3891_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE MEIO_x000D_
 AMBIENTE, QUE ENVIE A ESTA CASA DE LEIS CÓPIA DO PROJETO QUE ESTÁ SENDO EXECUTADO_x000D_
 NO PARQUE DOS BURITIS, NESTE MUNICÍPIO, BEM COMO OS VALORES GASTOS ATÉ O MOMENTO_x000D_
 E O ORÇAMENTO PREVISTO PARA CONCLUSÃO DAS OBRAS.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3892/3892_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3892/3892_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA QUE OS PROJETOS DE LEI EM-079/2014 QUE &amp;#8220;ABRE CRÉDITO ESPECIAL AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221; E EM-080/2014, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL_x000D_
 SUPLEMENTAR AO ORÇAMENTO VIGENTE, EM FAVOR DO SERVIÇO AUTÔNOMO_x000D_
 DE ÁGUA E ESGOTO - SAAE E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM_x000D_
 APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3893/3893_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3893/3893_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO_x000D_
 MUNICIPAL DE SAÚDE, ANTÔNIO JUAREZ DE CASTRO, QUE INFORME A ESTA CASA SE HÁ_x000D_
 POSSIBILIDADE DE SE REVER A ATUAL INDICAÇÃO DE UM DOS REPRESENTANTES DO EXECUTIVO_x000D_
 MUNICIPAL NO CONSELHO MUNICIPAL DE SAÚDE, SENHOR ÉMERSON SILVA DOS SANTOS, QUE_x000D_
 ALÉM DE SER MEMBRO E PRESIDENTE DO REFERIDO CONSELHO, É TAMBÉM O ATUAL_x000D_
 COMANDANTE DA GUARDA CIVIL MUNICIPAL.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3894/3894_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3894/3894_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA À ILUSTRE SECRETÁRIA MUNICIPAL_x000D_
 DE EDUCAÇÃO, PAULENE MÁRCIA ANDRADE E SILVA, QUE INFORME A ESTA CASA SE REFERIDA_x000D_
 SECRETARIA ESTÁ REALIZANDO AS MEDIDAS CABÍVEIS E NECESSÁRIAS PARA QUE O MUNICÍPIO_x000D_
 DE LAGOA DA PRATA RECEBA O PROGRAMA DO GOVERNO ESTADUAL DENOMINADO UNIDADE_x000D_
 ABERTA E INTEGRADA DE MINAS GERAIS &amp;#8211; UAITEC.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3895/3895_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3895/3895_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE_x000D_
 TRANSPORTES E LIMPEZA PÚBLICA, QUE INFORME A ESTA CASA OS MOTIVOS PELOS QUAIS A_x000D_
 EMPRESA CONCESSIONÁRIA DO SERVIÇO PÚBLICO DE TRANSPORTE COLETIVO MUNICIPAL,_x000D_
 DEIXOU DE REALIZAR A ROTA NA COMUNIDADE DOS MIRANDAS.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3897/3897_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3897/3897_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 CONVOCANDO O SECRETÁRIO MUNICIPAL DE SAÚDE, SENHOR ANTÔNIO JUAREZ DE CASTRO_x000D_
 PARA, NO PRAZO REGIMENTAL, COMPARECER A ESTA CÂMARA MUNICIPAL PARA PRESTAR_x000D_
 ESCLARECIMENTO ACERCA DO PROJETO INTITULADO &amp;#8220;UNIDOS PELA PAZ&amp;#8221;, PARTE INTEGRANTE_x000D_
 DAS AÇÕES INICIADAS NO ANO DE 2010, COM O DANT &amp;#8211; DOENÇAS E AGRAVOS NÃO_x000D_
 TRANSMISSÍVEIS, E COM CONTINUIDADE NOS ANOS SEGUINTES.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3896/3896_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3896/3896_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE INFORME A ESTA CASA, SE HÁ POSSIBILIDADE DE SE GRAVAR AS_x000D_
 REUNIÕES ORDINÁRIAS DESTA CASA, QUE SE REALIZARÃO ÀS 16 HORAS, A PARTIR DE 04 DE_x000D_
 AGOSTO DO CORRENTE ANO, E DE TRANSMITI-LAS PELO RÁDIO ÀS 20 HORAS.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3898/3898_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3898/3898_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS,_x000D_
 PARA QUE O PROJETO DE LEI EM-081/2014, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONCEDER SUBVENÇÃO SOCIAL À ENTIDADE QUE MENCIONA E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE_x000D_
 REUNIÃO</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3899/3899_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3899/3899_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS,_x000D_
 PARA QUE OS PROJETOS DE LEI EM-092/2014 E EM-093/2014 QUE &amp;#8220;ABREM_x000D_
 CRÉDITOS ESPECIAIS AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA_x000D_
 PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM DISCUSSÃO E_x000D_
 VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 REQUER, AINDA, QUE O PROJETO DE LEI EM-082/2014, QUE &amp;#8220;INSTITUI O_x000D_
 DIA MUNICIPAL DO CICLISTA NO MUNICÍPIO DE LAGOA DA PRATA E EM-_x000D_
 091/2014, QUE &amp;#8220;AUTORIZA DOAÇÃO DE BENS QUE MENCIONA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE_x000D_
 REUNIÃO.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3900/3900_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3900/3900_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS_x000D_
 REGIMENTAIS, PARA QUE OS PROJETOS DE LEI EM-095, EM-96, EM-97, EM-98 E EM-_x000D_
 99/2014 QUE &amp;#8220;ABREM CRÉDITOS AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE_x000D_
 LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM_x000D_
 DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3901/3901_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3901/3901_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS_x000D_
 REGIMENTAIS, PARA QUE O PROJETO DE LEI EM-094/2014 QUE &amp;#8220;ABRE CRÉDITO_x000D_
 ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E_x000D_
 CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO_x000D_
 ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3902/3902_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3902/3902_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE SAÚDE,_x000D_
 ANTÔNIO JUAREZ DE CASTRO, QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE DE SE_x000D_
 CONTRATAR UM MÉDICO ESPECIALIZADO EM GINECOLOGIA E OUTRO ESPECIALIZADO EM_x000D_
 CARDIOLOGIA PARA PRESTAREM SERVIÇOS À POPULAÇÃO DO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3903/3903_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3903/3903_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO DIRETOR DO SERVIÇO_x000D_
 AUTÔNOMO DE ÁGUA E ESGOTO &amp;#8211; SAAE-LP, SR. ASTÁCIO CORREA NETO, QUE INFORME A_x000D_
 ESTA CASA SE HOUVE ALTERAÇÃO NO POSICIONAMENTO DA AUTARQUIA QUANTO À VIABILIDADE_x000D_
 DA ADOÇÃO DA COBRANÇA DA TARIFA DE ÁGUA EXCLUSIVAMENTE POR CONSUMO REAL, FICANDO_x000D_
 EXTINTA A COBRANÇA DA TARIFA MÍNIMA, E SE HÁ NESTE MOMENTO POSSIBILIDADE DE_x000D_
 IMPLANTÁ-LA.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3904/3904_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3904/3904_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO TITULAR DA UNIDADE REGIONAL DE MINAS_x000D_
 GERAIS (URMG) DA AGÊNCIA NACIONAL DE TRANSPORTES TERRESTRES - ANTT, EWERTON_x000D_
 LARANJO MENDONÇA, SOLICITANDO AO MESMO QUE, EM ESPECIAL FAVOR, INFORME AOS_x000D_
 VEREADORES DESTE MUNICÍPIO SE HÁ POSSIBILIDADE DE SE REALIZAR UMA SINALIZAÇÃO NO_x000D_
 TREVO DA BR/262, QUE FAZ LIGAÇÃO ENTRE OS MUNICÍPIOS DE MOEMA/MG, LUZ/MG E BOM_x000D_
 DESPACHO/MG, PARA QUE SEJA COLOCADA UMA PLACA INDICANDO O NOME DO MUNICÍPIO DE_x000D_
 LAGOA DA PRATA/MG.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3905/3905_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3905/3905_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE_x000D_
 OBRAS E URBANISMO, QUE INFORME A ESTA CASA SE HÁ PREVISÃO PARA A CONCLUSÃO DAS_x000D_
 OBRAS NO PARQUE DOS BURITIS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3906/3906_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3906/3906_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE_x000D_
 TRANSPORTES E LIMPEZA PÚBLICA, QUE INFORME A ESTA CASA OS MOTIVOS PELOS QUAIS O_x000D_
 CAMINHÃO ADQUIRIDO PELO MUNICÍPIO, POR MEIO DE CONVÊNIO COM O MINISTÉRIO DA_x000D_
 INTEGRAÇÃO NACIONAL, CUJA CÓPIA SEGUE ANEXA, VIA PROCEDIMENTO LICITATÓRIO NA_x000D_
 MODALIDADE PREGÃO PRESENCIAL N.º 056/2014, QUE DEVERIA SER REPASSADO PARA A ASCALP,_x000D_
 POR MEIO DE INSTRUMENTO JURÍDICO PRÓPRIO, AINDA NÃO ESTÁ SENDO UTILIZADO POR REFERIDA_x000D_
 ENTIDADE.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3907/3907_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3907/3907_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS_x000D_
 REGIMENTAIS, PARA QUE O PROJETO DE LEI EM-102/2014 QUE &amp;#8220;ABRE CRÉDITO_x000D_
 SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E_x000D_
 CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221; E O PROJETO DE RESOLUÇÃO Nº 013/2014 QUE_x000D_
 &amp;#8220;APROVA AS CONTAS DO MUNICÍPIO DE LAGOA DA PRATA &amp;#8211; EXERCÍCIO DE 2012&amp;#8221;,_x000D_
 SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3909/3909_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3909/3909_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO EX SECRETÁRIO DE OBRAS E URBANISMO, CARLOS_x000D_
 BRASIL GUADALUPE, CONVIDANDO-O A COMPARECER NESTA CASA, EM REUNIÃO ORDINÁRIA A SER_x000D_
 AGENDADA, PARA FALAR SOBRE O PROJETO DE PERMUTA DE IMÓVEIS, SITUADOS NO BAIRRO SOL_x000D_
 NASCENTE, PARA A CONSTRUÇÃO DE UMA PRAÇA E DA MATRIZ DA PARÓQUIA DE NOSSA SENHORA DE_x000D_
 GUADALUPE.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3908/3908_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3908/3908_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO_x000D_
 DE OBRAS E URBANISMO (SETOR DE HABITAÇÃO) E AO SECRETÁRIO DE ADMINISTRAÇÃO E_x000D_
 GOVERNO, QUE INFORMEM A ESTA CASA SE O EXECUTIVO MUNICIPAL VAI FAZER DOAÇÕES DE_x000D_
 LOTES PARA FAMÍLIAS DE BAIXA RENDA DO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3910/3910_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3910/3910_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 CONVOCANDO O SECRETÁRIO MUNICIPAL DE TRANSPORTES E LIMPEZA PÚBLICA, SÉRGIO_x000D_
 APARECIDO DE OLIVEIRA, PARA QUE COMPAREÇA A ESTA CASA, NOS TERMOS DO ARTIGO 34 DA_x000D_
 LEI ORGÂNICA MUNICIPAL, PARA TRATAR A RESPEITO DE ASSUNTOS LIGADOS À SUA ÁREA DE_x000D_
 ATUAÇÃO, EM ESPECIAL QUANTO AOS ALTOS ÍNDICES DE ACIDENTES DE TRÂNSITO NA ÁREA_x000D_
 URBANA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3911/3911_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3911/3911_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA À ILUSTRE SECRETÁRIA MUNICIPAL_x000D_
 DE CULTURA E TURISMO, EM CONJUNTO COM A FUNDAÇÃO FUTURA, QUE INFORME A ESTA CASA_x000D_
 COMO ESTÁ O ANDAMENTO DO PROJETO CULTURA EFICIENTE PARA A ASSOCIAÇÃO DE PAIS E_x000D_
 AMIGOS DOS EXCEPCIONAIS &amp;#8211; APAE.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3912/3912_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3912/3912_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE_x000D_
 MEIO AMBIENTE, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR UM_x000D_
 ESTUDO ONDE ESTÁ OCORRENDO A QUEIMA DA TURFA, NO BAIRRO SÃO JOSÉ, NESTA CIDADE,_x000D_
 PARA EVITAR QUE NOS PRÓXIMOS ANOS OCORRA ESSA QUEIMADA.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3913/3913_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3913/3913_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA QUE OS PROJETOS DE LEI EM-100/2014 E 101/2014 QUE &amp;#8220;AUTORIZAM O_x000D_
 EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES SOCIAIS ÀS ENTIDADES QUE_x000D_
 MENCIONAM E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, E AINDA, O PROJETO DE LEI EM_x000D_
 103/2014 QUE &amp;#8220;ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO_x000D_
 MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM_x000D_
 APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3914/3914_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3914/3914_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA QUE OS PROJETOS DE LEI EM-104/2014, QUE &amp;#8220;ABRE CRÉDITO ESPECIAL AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;; 106/2014 QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONCEDER SUBVENÇÕES SOCIAIS À ENTIDADE QUE MENCIONA E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;; O PROJETO DE LEI COMPLEMENTAR CM-007/2014, QUE &amp;#8220;ALTERA A LEI_x000D_
 COMPLEMENTAR MUNICIPAL Nº 005/1991&amp;#8221;, E O PROJETO DE RESOLUÇÃO Nº_x000D_
 014/2014, QUE &amp;#8220;ALTERA A RESOLUÇÃO Nº 671/2013 QUE DISPÕE SOBRE O_x000D_
 PROGRAMA CÂMARA ITINERANTE NO PODER LEGISLATIVO DO MUNICÍPIO DE_x000D_
 LAGOA DA PRATA&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE_x000D_
 REUNIÃO.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3915/3915_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3915/3915_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 CONVOCANDO O SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E GOVERNO, SR. JOSÉ OCTAVIANO_x000D_
 ZEZINHO RIBEIRO, PARA QUE COMPAREÇA A ESTA CASA, NOS TERMOS DA LEI ORGÂNICA_x000D_
 MUNICIPAL, PARA TRATAR SOBRE ASSUNTOS RELACIONADOS AO PROGRAMA DE DESLIGAMENTO_x000D_
 VOLUNTÁRIO &amp;#8211; PDV, IMPLEMENTADO PELA ADMINISTRAÇÃO MUNICIPAL E O SERVIÇO AUTÔNOMO_x000D_
 DE ÁGUA E ESGOTO &amp;#8211; SAAE.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3916/3916_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3916/3916_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 CONVOCANDO O SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, LESSANDRO GABRIEL DA COSTA,_x000D_
 PARA QUE COMPAREÇA A ESTA CASA, NOS TERMOS DO ARTIGO 34 DA LEI ORGÂNICA_x000D_
 MUNICIPAL, PARA TRATAR DE ASSUNTOS LIGADOS À SUA ÁREA DE ATUAÇÃO, EM ESPECIAL_x000D_
 QUANTO À QUEIMA DA TURFA, NO BAIRRO SÃO JOSÉ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3917/3917_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3917/3917_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO_x000D_
 DE ADMINISTRAÇÃO E GOVERNO, SR. JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A_x000D_
 ESTA CASA O QUE ESTÁ SENDO PLANEJADO PARA A REALIZAÇÃO DA FESTA DO CONGADO, NO_x000D_
 SENTIDO DE REALIZAR A INTERDIÇÃO DO TRÂNSITO NOS CRUZAMENTOS DAS RUAS POR ONDE_x000D_
 PASSAM OS &amp;#8220;CORTES&amp;#8221; COM CAVALETES, BEM COMO A LIMPEZA DA PRAÇA E A CAIAÇÃO DAS_x000D_
 RUAS E DA PRAÇA ONDE SERÁ REALIZADA A TRADICIONAL FESTA DO CONGADO DE LAGOA DA_x000D_
 PRATA._x000D_
 SOLICITO AINDA, QUE INFORME SE A GUARDA CIVIL MUNICIPAL, ESTARÁ PRESENTE NA_x000D_
 FESTA, PARA GARANTIR A SEGURANÇA DOS PRESENTES.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3918/3918_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3918/3918_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO PRESIDENTE DO SERVIÇO SOCIAL DO_x000D_
 COMÉRCIO DE MINAS GERAIS &amp;#8211; SESC &amp;#8211; MG, SR. LÁZARO LUIZ GONZAGA, SOLICITANDO AO_x000D_
 MESMO QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE DE SE REALIZAR EM NOSSO_x000D_
 MUNICÍPIO UMA EDIÇÃO DO &amp;#8220;SESC NO PARQUE.&amp;#8221;</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3919/3919_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3919/3919_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA QUE O PROJETO DE LEI EM-107/2014 QUE &amp;#8220;ABRE CRÉDITO ESPECIAL AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;, O PROJETO DE LEI EM-108/2014 QUE &amp;#8220;ABRE CRÉDITO_x000D_
 SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA_x000D_
 PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, O PROJETO DE LEI EM-110/2014,_x000D_
 QUE &amp;#8220;ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE,_x000D_
 EM FAVOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO &amp;#8211; SAAE E_x000D_
 CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221; E O PROJETO DE LEI EM-111/2014, QUE &amp;#8220;ABRE_x000D_
 CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE_x000D_
 LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM_x000D_
 DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3920/3920_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3920/3920_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E_x000D_
 LIMPEZA PÚBLICA, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE DISPONIBILIZAR_x000D_
 2 (DOIS) CAMINHÕES DE CASCALHO PARA COLOCAR NAS ESTRADAS VICINAIS QUE DÃO ACESSO_x000D_
 AO DISTRITO DE MARTINS GUIMARÃES.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3921/3921_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3921/3921_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO MUNICIPAL DE_x000D_
 OBRAS E URBANISMO, ANTÔNIO APARECIDO DOS SANTOS, E AO SECRETÁRIO DE ADMINISTRAÇÃO E_x000D_
 GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE_x000D_
 SE NOTIFICAR OS PROPRIETÁRIOS DE 04 LOTES DE TERRENO LOCALIZADOS NA ALAMEDA DAS ANDORINHAS,_x000D_
 AO LADO DO N.º 488, NO BAIRRO CIDADE JARDIM, PARA QUE OS MESMOS PROVIDENCIEM A_x000D_
 CONSTRUÇÃO DA CALÇADA DOS IMÓVEIS, TENDO EM VISTA QUE A REFERIDA VIA PÚBLICA É UM PONTO DE_x000D_
 ALAGAMENTO, E AS CALÇADAS AJUDARIAM A POPULAÇÃO A TRAFEGAR PELA ALAMEDA, ENQUANTO ESTÃO_x000D_
 SENDO PROVIDENCIADAS AS MANILHAS.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3922/3922_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3922/3922_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 CONVOCANDO A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, PAULENE MÁRCIA ANDRADE E SILVA,_x000D_
 PARA QUE COMPAREÇA A ESTA CASA, NOS TERMOS DO ARTIGO 34 DA LEI ORGÂNICA_x000D_
 MUNICIPAL, PARA TRATAR A RESPEITO DA SITUAÇÃO DAS EMPREGADAS PÚBLICAS MUNICIPAIS_x000D_
 OCUPANTES DO EMPREGO PÚBLICO DE AUXILIAR DE SERVIÇOS PÚBLICOS QUE PRESTAM_x000D_
 SERVIÇOS NA SECRETARIA DE EDUCAÇÃO._x000D_
 DENTRE OS ASSUNTOS A SEREM ABORDADOS QUEREMOS ESCLARECER QUAL É A_x000D_
 SECRETARIA RESPONSÁVEL PELA LOTAÇÃO DOS AUXILIARES DE SERVIÇOS PÚBLICOS, EM GERAL._x000D_
 REQUER AINDA, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL CONVIDANDO TODOS OS EMPREGADOS PÚBLICOS OCUPANTES DO EMPREGO DE_x000D_
 AUXILIAR DE SERVIÇOS PÚBLICOS PARA PARTICIPAREM DA REUNIÃO.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3923/3923_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3923/3923_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE OBRAS E_x000D_
 URBANISMO, ANTÔNIO APARECIDO DOS SANTOS, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE_x000D_
 SE REALIZAR A ILUMINAÇÃO E A COBERTURA DA QUADRA DE ESPORTES SITUADA NO BAIRRO SOL_x000D_
 NASCENTE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3924/3924_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3924/3924_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE_x000D_
 OBRAS E URBANISMO, ANTÔNIO APARECIDO DOS SANTOS, QUE INFORME A ESTA CASA SE HÁ_x000D_
 POSSIBILIDADE DE SE COLOCAR UM REDUTOR DE VELOCIDADE NA RUA MARIA MARTINS DE_x000D_
 ABREU, PRÓXIMO AOS NÚMEROS 252 AO 275, NO BAIRRO MONSENHOR ALFREDO, NESTA_x000D_
 CIDADE.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3925/3925_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3925/3925_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA QUE O PROJETO DE LEI EM-114/2014 QUE &amp;#8220;AUTORIZA O EXECUTIVO_x000D_
 MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À ENTIDADE QUE MENCIONA_x000D_
 E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221; E O PROJETO DE LEI EM-116/2014 QUE_x000D_
 &amp;#8220;AUTORIZA DOAÇÃO DE VEÍCULO QUE MENCIONA AO SERVIÇO DE OBRAS_x000D_
 SOCIAIS &amp;#8211; S.O.S. E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM_x000D_
 SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>6315</t>
   </si>
   <si>
     <t>PPTCE</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas do Estado</t>
   </si>
   <si>
     <t>Parecer prévio de prestação de contas emitida pelo Tribunal de Contas do Estado de Minas Gerais.</t>
   </si>
 </sst>
 </file>
 
@@ -6361,67 +6361,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3841/3841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3842/3842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3843/3843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3844/3844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3845/3845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3846/3846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3847/3847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3848/3848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3849/3849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3850/3850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3851/3851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3852/3852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3853/3853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3854/3854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3855/3855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3856/3856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3857/3857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3858/3858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3859/3859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3860/3860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3861/3861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3862/3862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3863/3863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3864/3864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3865/3865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3866/3866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3867/3867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3868/3868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3869/3869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3870/3870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3871/3871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3872/3872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3873/3873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3874/3874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3875/3875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3876/3876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3877/3877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3878/3878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3879/3879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3880/3880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3881/3881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3882/3882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3883/3883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3831/3831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3926/3926_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3927/3927_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3928/3928_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3929/3929_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3930/3930_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3931/3931_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3932/3932_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4428/4428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4429/4429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4430/4430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4431/4431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4432/4432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4433/4433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4434/4434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4435/4435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4436/4436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4437/4437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4438/4438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4439/4439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4440/4440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4441/4441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4442/4442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4443/4443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4444/4444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4445/4445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4446/4446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4447/4447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4448/4448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4449/4449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4450/4450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4451/4451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4452/4452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4453/4453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4454/4454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4455/4455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4456/4456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4457/4457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4458/4458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4459/4459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4460/4460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4461/4461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4462/4462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4463/4463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4464/4464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4465/4465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4466/4466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4467/4467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4468/4468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4469/4469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4470/4470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4471/4471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4472/4472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4473/4473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4474/4474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4475/4475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4476/4476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4477/4477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4478/4478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4479/4479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4480/4480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4481/4481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4482/4482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4483/4483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4484/4484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4485/4485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4486/4486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4487/4487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4488/4488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4489/4489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4490/4490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4491/4491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4492/4492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4493/4493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4494/4494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4495/4495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4496/4496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4497/4497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4498/4498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4507/4507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4508/4508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4509/4509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4510/4510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4511/4511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4230/4230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4231/4231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4232/4232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4233/4233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4234/4234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4239/4239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4240/4240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4241/4241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4242/4242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4243/4243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4244/4244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4245/4245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4246/4246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4247/4247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4249/4249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4250/4250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4251/4251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4252/4252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4253/4253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4254/4254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4255/4255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4256/4256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4257/4257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4258/4258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4259/4259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4270/4270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4271/4271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4272/4272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4273/4273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4274/4274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4275/4275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4276/4276_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4277/4277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4278/4278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4279/4279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4280/4280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4281/4281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4285/4285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4286/4286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4287/4287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4288/4288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4289/4289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4290/4290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4291/4291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4292/4292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4294/4294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4295/4295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4296/4296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4299/4299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4308/4308_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4309/4309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4310/4310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4311/4311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4312/4312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4313/4313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4321/4321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4322/4322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4325/4325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4326/4326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4327/4327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4328/4328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4329/4329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4330/4330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4333/4333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4334/4334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4335/4335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4336/4336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4337/4337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4227/4227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4228/4228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4235/4235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4236/4236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4238/4238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4248/4248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4260/4260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4261/4261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4262/4262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4263/4263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4264/4264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4265/4265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4266/4266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4267/4267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4268/4268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4269/4269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4282/4282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4283/4283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4284/4284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4300/4300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4301/4301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4302/4302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4303/4303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4304/4304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4305/4305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4306/4306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4307/4307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4314/4314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4315/4315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4316/4316_texto_integral.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4317/4317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4318/4318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4319/4319_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4320/4320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4324/4324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3690/3690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3691/3691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3692/3692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3693/3693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3694/3694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3695/3695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3696/3696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3697/3697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3698/3698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3699/3699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3700/3700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3701/3701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3702/3702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3703/3703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3704/3704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3705/3705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3706/3706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3707/3707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3708/3708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3709/3709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3710/3710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3711/3711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3712/3712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3713/3713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3714/3714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3715/3715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3716/3716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3717/3717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3718/3718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3719/3719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3720/3720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3721/3721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3722/3722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3723/3723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3724/3724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3725/3725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3726/3726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3727/3727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3728/3728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3729/3729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3730/3730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3731/3731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3732/3732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3733/3733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3734/3734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3736/3736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3737/3737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3738/3738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3739/3739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3740/3740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3741/3741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3742/3742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3743/3743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3744/3744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3745/3745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3746/3746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3747/3747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3748/3748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3749/3749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3750/3750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3751/3751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3753/3753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3754/3754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3755/3755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3756/3756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3757/3757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3758/3758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3759/3759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3761/3761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3762/3762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3763/3763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3764/3764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3765/3765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3766/3766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3767/3767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3768/3768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3769/3769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3770/3770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3771/3771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3772/3772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3773/3773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3774/3774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3775/3775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3776/3776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3777/3777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3778/3778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3779/3779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3780/3780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3781/3781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3782/3782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3783/3783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3784/3784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3785/3785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3786/3786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3787/3787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3788/3788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3789/3789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3790/3790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3791/3791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3792/3792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3793/3793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3794/3794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3795/3795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3796/3796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3797/3797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3798/3798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3799/3799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3800/3800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3801/3801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3802/3802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3803/3803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3804/3804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3805/3805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3806/3806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3807/3807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3808/3808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3809/3809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3812/3812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3813/3813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3814/3814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3815/3815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3816/3816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3817/3817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3818/3818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3819/3819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3820/3820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3821/3821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3822/3822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3823/3823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3824/3824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3825/3825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3826/3826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3827/3827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3829/3829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3830/3830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3832/3832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3833/3833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3834/3834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3835/3835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3836/3836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3837/3837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3838/3838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3839/3839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3840/3840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3884/3884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3885/3885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3886/3886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3887/3887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3888/3888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3889/3889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3890/3890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3891/3891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3892/3892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3893/3893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3894/3894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3895/3895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3897/3897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3896/3896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3898/3898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3899/3899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3900/3900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3901/3901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3902/3902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3903/3903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3904/3904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3905/3905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3906/3906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3907/3907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3909/3909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3908/3908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3910/3910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3911/3911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3912/3912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3913/3913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3914/3914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3915/3915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3916/3916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3917/3917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3918/3918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3919/3919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3920/3920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3921/3921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3922/3922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3923/3923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3924/3924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3925/3925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3841/3841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3842/3842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3843/3843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3844/3844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3845/3845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3846/3846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3847/3847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3848/3848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3849/3849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3850/3850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3851/3851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3852/3852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3853/3853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3854/3854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3855/3855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3856/3856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3857/3857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3858/3858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3859/3859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3860/3860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3861/3861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3862/3862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3863/3863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3864/3864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3865/3865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3866/3866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3867/3867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3868/3868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3869/3869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3870/3870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3871/3871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3872/3872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3873/3873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3874/3874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3875/3875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3876/3876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3877/3877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3878/3878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3879/3879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3880/3880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3881/3881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3882/3882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3883/3883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3831/3831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3926/3926_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3927/3927_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3928/3928_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3929/3929_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3930/3930_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3931/3931_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3932/3932_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4428/4428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4429/4429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4430/4430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4431/4431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4432/4432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4433/4433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4434/4434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4435/4435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4436/4436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4437/4437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4438/4438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4439/4439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4440/4440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4441/4441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4442/4442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4443/4443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4444/4444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4445/4445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4446/4446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4447/4447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4448/4448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4449/4449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4450/4450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4451/4451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4452/4452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4453/4453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4454/4454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4455/4455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4456/4456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4457/4457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4458/4458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4459/4459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4460/4460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4461/4461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4462/4462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4463/4463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4464/4464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4465/4465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4466/4466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4467/4467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4468/4468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4469/4469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4470/4470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4471/4471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4472/4472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4473/4473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4474/4474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4475/4475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4476/4476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4477/4477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4478/4478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4479/4479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4480/4480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4481/4481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4482/4482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4483/4483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4484/4484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4485/4485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4486/4486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4487/4487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4488/4488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4489/4489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4490/4490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4491/4491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4492/4492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4493/4493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4494/4494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4495/4495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4496/4496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4497/4497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4498/4498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4507/4507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4508/4508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4509/4509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4510/4510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4511/4511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4230/4230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4231/4231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4232/4232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4233/4233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4234/4234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4239/4239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4240/4240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4241/4241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4242/4242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4243/4243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4244/4244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4245/4245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4246/4246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4247/4247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4249/4249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4250/4250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4251/4251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4252/4252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4253/4253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4254/4254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4255/4255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4256/4256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4257/4257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4258/4258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4259/4259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4270/4270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4271/4271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4272/4272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4273/4273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4274/4274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4275/4275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4276/4276_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4277/4277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4278/4278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4279/4279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4280/4280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4281/4281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4285/4285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4286/4286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4287/4287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4288/4288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4289/4289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4290/4290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4291/4291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4292/4292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4294/4294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4295/4295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4296/4296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4299/4299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4308/4308_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4309/4309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4310/4310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4311/4311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4312/4312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4313/4313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4321/4321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4322/4322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4325/4325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4326/4326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4327/4327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4328/4328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4329/4329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4330/4330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4333/4333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4334/4334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4335/4335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4336/4336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4337/4337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4227/4227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4228/4228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4235/4235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4236/4236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4238/4238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4248/4248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4260/4260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4261/4261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4262/4262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4263/4263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4264/4264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4265/4265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4266/4266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4267/4267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4268/4268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4269/4269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4282/4282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4283/4283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4284/4284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4300/4300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4301/4301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4302/4302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4303/4303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4304/4304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4305/4305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4306/4306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4307/4307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4314/4314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4315/4315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4316/4316_texto_integral.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4317/4317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4318/4318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4319/4319_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4320/4320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/4324/4324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3690/3690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3691/3691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3692/3692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3693/3693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3694/3694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3695/3695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3696/3696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3697/3697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3698/3698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3699/3699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3700/3700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3701/3701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3702/3702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3703/3703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3704/3704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3705/3705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3706/3706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3707/3707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3708/3708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3709/3709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3710/3710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3711/3711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3712/3712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3713/3713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3714/3714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3715/3715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3716/3716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3717/3717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3718/3718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3719/3719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3720/3720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3721/3721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3722/3722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3723/3723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3724/3724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3725/3725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3726/3726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3727/3727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3728/3728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3729/3729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3730/3730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3731/3731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3732/3732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3733/3733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3734/3734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3736/3736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3737/3737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3738/3738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3739/3739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3740/3740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3741/3741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3742/3742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3743/3743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3744/3744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3745/3745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3746/3746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3747/3747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3748/3748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3749/3749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3750/3750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3751/3751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3753/3753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3754/3754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3755/3755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3756/3756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3757/3757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3758/3758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3759/3759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3761/3761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3762/3762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3763/3763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3764/3764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3765/3765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3766/3766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3767/3767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3768/3768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3769/3769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3770/3770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3771/3771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3772/3772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3773/3773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3774/3774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3775/3775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3776/3776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3777/3777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3778/3778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3779/3779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3780/3780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3781/3781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3782/3782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3783/3783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3784/3784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3785/3785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3786/3786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3787/3787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3788/3788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3789/3789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3790/3790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3791/3791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3792/3792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3793/3793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3794/3794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3795/3795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3796/3796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3797/3797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3798/3798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3799/3799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3800/3800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3801/3801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3802/3802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3803/3803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3804/3804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3805/3805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3806/3806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3807/3807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3808/3808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3809/3809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3812/3812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3813/3813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3814/3814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3815/3815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3816/3816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3817/3817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3818/3818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3819/3819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3820/3820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3821/3821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3822/3822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3823/3823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3824/3824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3825/3825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3826/3826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3827/3827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3829/3829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3830/3830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3832/3832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3833/3833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3834/3834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3835/3835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3836/3836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3837/3837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3838/3838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3839/3839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3840/3840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3884/3884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3885/3885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3886/3886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3887/3887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3888/3888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3889/3889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3890/3890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3891/3891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3892/3892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3893/3893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3894/3894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3895/3895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3897/3897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3896/3896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3898/3898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3899/3899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3900/3900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3901/3901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3902/3902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3903/3903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3904/3904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3905/3905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3906/3906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3907/3907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3909/3909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3908/3908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3910/3910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3911/3911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3912/3912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3913/3913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3914/3914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3915/3915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3916/3916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3917/3917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3918/3918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3919/3919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3920/3920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3921/3921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3922/3922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3923/3923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3924/3924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2014/3925/3925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H432"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="137.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>