--- v0 (2025-11-04)
+++ v1 (2026-04-25)
@@ -54,5007 +54,5007 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ANTEP</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>Adriano Moraes</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4670/4670_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4670/4670_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A ADMINISTRAÇÃO PÚBLICA MUNICIPAL A_x000D_
 DISTRIBUIR MUDAS DE PLANTAS PARA AS GENITORAS_x000D_
 DOS ALUNOS E PARA AS PROFISSIONAIS DA REDE_x000D_
 PÚBLICA MUNICIPAL DE ENSINO, NO DIA DAS_x000D_
 MÃES.&amp;#8221;</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4671/4671_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4671/4671_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A ADMINISTRAÇÃO PÚBLICA MUNICIPAL A_x000D_
 REALIZAR CAMPANHA DE CIDADANIA JUNTO AOS_x000D_
 IDOSOS NO MUNICÍPIO DE LAGOA DA PRATA.&amp;#8221;</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Nego da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4700/4700_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4700/4700_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA O ANEXO II DA LEI MUNICIPAL Nº 825/1998, QUE_x000D_
 DISPÕE SOBRE PAGAMENTOS DE VIAGENS A SERVIDORES.&amp;#8221;</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Di Gianne Professor</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4701/4701_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4701/4701_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI MUNICIPAL N.º 1597/2008, QUE_x000D_
 REGULAMENTA, NOS TERMOS DO ART. 13 DA LEI_x000D_
 MUNICIPAL 541/92 A ELEIÇÃO DO CONSELHO_x000D_
 TUTELAR DA CRIANÇA E DO ADOLESCENTE E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Adriano Moreira</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4702/4702_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4702/4702_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;PROÍBE A CÂMARA MUNICIPAL DE REFORMAR SUA_x000D_
 SEDE NO CORRENTE ANO.&amp;#8221;</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4712/4712_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4712/4712_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;CRIA O PROGRAMA DE INCENTIVO FISCAL AO        PRIMEIRO EMPREGO DE JOVENS.&amp;#8221;		</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4743/4743_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4743/4743_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O MUNICÍPIO DE LAGOA DA PRATA A_x000D_
 CONTRATAR SERVIÇOS DE ASSISTÊNCIA MÉDICA_x000D_
 AMBULATORIAL E HOSPITALAR EM FAVOR DE SEUS_x000D_
 SERVIDORES.&amp;#8221;</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4744/4744_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4744/4744_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A CÂMARA MUNICIPAL DE LAGOA DA_x000D_
 PRATA A CONTRATAR SERVIÇOS DE ASSISTÊNCIA_x000D_
 MÉDICA AMBULATORIAL E HOSPITALAR EM FAVOR_x000D_
 DE SEUS SERVIDORES.&amp;#8221;</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t xml:space="preserve">Cabo Nunes </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4745/4745_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4745/4745_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A CONTRATAÇÃO DE PESSOA FÍSICA OU_x000D_
 JURÍDICA PARA CUIDAR DAS PRAÇAS NO MUNICÍPIO_x000D_
 DE LAGOA DA PRATA.&amp;#8221;</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Natinho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4746/4746_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4746/4746_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA  A  LEI  COMPLEMENTARN.º 03/1991,  QUE_x000D_
 CRIA  O  PLANO  DE  CARREIRA  DO  SERVIDOR  PÚBLICO_x000D_
 CIVIL DA PREFEITURA DE LAGOA DA PRATA.&amp;#8221;</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4747/4747_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4747/4747_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O SERVIÇO AUTÔNOMO DE ÁGUA E_x000D_
 ESGOTO DE LAGOA DA PRATA A CONTRATAR_x000D_
 SERVIÇOS DE ASSISTÊNCIA MÉDICA AMBULATORIAL E_x000D_
 HOSPITALAR EM FAVOR DE SEUS SERVIDORES.&amp;#8221;</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Cida Marcelino</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4748/4748_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4748/4748_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI NO MUNICÍPIO DE LAGOA DA PRATA A_x000D_
 SEMANA DE INCENTIVO AO ALEITAMENTO_x000D_
 MATERNO.&amp;#8221;</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4749/4749_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4749/4749_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A CONCESSÃO DE_x000D_
 ISENÇÃO E AUTORIZA O PODER_x000D_
 EXECUTIVO A CONCEDER REMISSÃO_x000D_
 DO IPTU ÀS PESSOAS PORTADORES DE_x000D_
 NEOPLASIA MALIGNA (CÂNCER) E SEUS_x000D_
 DEPENDENTES.&amp;#8221;</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4783/4783_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4783/4783_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI O SISTEMA DE ESTACIONAMENTO_x000D_
 ROTATIVO REGULAMENTADO E PAGO &amp;#8211; SERP-LP_x000D_
 &amp;#8211; NO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221;.</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4804/4804_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4804/4804_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;IMPLANTA O SISTEMA INTEGRADO DE GESTÃO DE_x000D_
 SAÚDE PÚBLICA NO MUNICÍPIO DE LAGOA DA_x000D_
 PRATA.&amp;#8221;</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Cida Marcelino, Nego da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4805/4805_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4805/4805_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O MUNICÍPIO A TRANSPORTAR PACIENTES_x000D_
 DO SISTEMA ÚNICO DE SAÚDE - SUS, FORA DO_x000D_
 MUNICÍPIO DE LAGOA DA PRATA.&amp;#8221;</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4821/4821_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4821/4821_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE RESERVA DE VAGAS EM CRECHES E_x000D_
 CEMEIS PARA CRIANÇAS EM IDADE COMPATÍVEL, FILHAS_x000D_
 (OS) DE MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA, DE_x000D_
 NATUREZA FÍSICA E/OU SEXUAL.&amp;#8221;</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4822/4822_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4822/4822_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;PROÍBE O TRÂNSITO DE VEÍCULOS NAS PORTAS DAS_x000D_
 ESCOLAS SITUADAS NO MUNICÍPIO DE LAGOA DA PRATA,_x000D_
 NOS HORÁRIOS QUE MENCIONA.&amp;#8221;</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Paulinho da Compuway</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4823/4823_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4823/4823_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A INTERDIÇÃO PARCIAL E TEMPORÁRIA DA_x000D_
 AVENIDA ANTÔNIO LUCIANO PEREIRA FILHO NO_x000D_
 MUNICÍPIO DE LAGOA DA PRATA."</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Quelli Cássia Couto, Adriano Moraes, Adriano Moreira, Cabo Nunes , Cida Marcelino, Di Gianne Professor, Natinho, Nego da Saúde, Paulinho da Compuway</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4843/4843_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4843/4843_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;INSTITUI  NO MUNICÍPIO DE  LAGOA DA PRATA     _x000D_
  O PROGRAMA ESCOLAR DENOMINADO   JOVEM   _x000D_
               ESCRITOR.&amp;#8221;</t>
   </si>
   <si>
     <t>4870</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4870/4870_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4870/4870_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O MUNICÍPIO DE LAGOA DA PRATA A _x000D_
 FIRMAR CONVÊNIO NOS TERMOS QUE MENCIONA.&amp;#8221;</t>
   </si>
   <si>
     <t>4872</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4872/4872_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4872/4872_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;PROÍBE O TRÂNSITO DE VEÍCULOS DE GRANDE PORTE NA AVENIDA BRASIL, SITUADA NO MUNICÍPIO DE LAGOA DA PRATA.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4880/4880_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4880/4880_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A RESERVA DE VAGAS EXCLUSIVAS PARA _x000D_
 ESTACIONAMENTO DE MOTOCICLETAS E OUTROS NOS LOCAIS _x000D_
 QUE MENCIONA, NO MUNICÍPIO DE LAGOA DA PRATA.&amp;#8221;</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Natinho, Adriano Moraes, Adriano Moreira, Cabo Nunes , Cida Marcelino, Di Gianne Professor, Nego da Saúde, Paulinho da Compuway, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4881/4881_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4881/4881_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O PARCELAMENTO DO SOLO _x000D_
 PARA  O  CHACREAMENTO  DE  SÍTIOS  DE  RECREIO _x000D_
 NO MUNICÍPIO DE LAGOA DA PRATA.&amp;#8221;</t>
   </si>
   <si>
     <t>4959</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4959/4959_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4959/4959_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MODIFICA A LEI COMPLEMENTAR N.º 51/2005 QUE 'DISPÕE SOBRE A_x000D_
 ORGANIZAÇÃO ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE LAGOA DA PRATA E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.'&amp;#8221;</t>
   </si>
   <si>
     <t>4960</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4960/4960_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4960/4960_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A CRIAÇÃO DE INFRAÇÃO AO JOGAR_x000D_
 LIXO NAS VIAS PÚBLICAS DO MUNICÍPIO DE LAGOA_x000D_
 DA PRATA.&amp;#8221;</t>
   </si>
   <si>
     <t>4961</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4961/4961_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4961/4961_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O INCENTIVO NA DOAÇÃO DE_x000D_
 ALIMENTOS A USUÁRIOS DE DROGAS E MENOS_x000D_
 FAVORECIDOS, EM PARCERIA COM A ASSISTÊNCIA_x000D_
 SOCIAL E GRUPOS VOLUNTÁRIOS.&amp;#8221;</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4672/4672_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4672/4672_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A  NECESSIDADEDE SE REATIVAR A COMPDEC (COORDENADORIA MUNICIPAL DE_x000D_
 PROTEÇÃO E DEFESA CIVIL) E DO CONSELHO MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL NO_x000D_
 MUNICÍPIO DE LAGOA DA PRATA, CRIADOS PELA LEI MUNICIPAL DE Nº 1.062/2003,_x000D_
 REGULAMENTADA PELO DECRETO DE Nº 302/2010 E NOMEADA PELA PORTARIA DE Nº 41, DE_x000D_
 01 DE FEVEREIRO DE 2011.</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4673/4673_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4673/4673_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A NECESSIDADEDE SE REALIZAR INTERVENÇÃO NO TREVO PRINCIPAL DO MUNICÍPIO,_x000D_
 CONSISTENTE NA CAPINA DOS CANTEIROS E ÀS MARGENS DO TREVO, TENDO EM VISTA QUE A_x000D_
 VEGETAÇÃO NO LOCAL ESTÁ BASTANTE ALTA, COMPROMETENDO A VISIBILIDADE,_x000D_
 COMPROMETENDO ASSIM, A SEGURANÇA DO TRÂNSITO</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4674/4674_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4674/4674_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE  SE COLOCAR REDUTORES DE VELOCIDADE, BEM COMO A_x000D_
 DEVIDA SINALIZAÇÃO, NA RUA JOAQUIM GOMES PEREIRA, PRÓXIMO AO SEU CRUZAMENTO_x000D_
 COM A RUA LUZ, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4675/4675_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4675/4675_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE  SE COLOCAR REDUTORES DE VELOCIDADE, BEM COMO A_x000D_
 DEVIDA SINALIZAÇÃO, NA RUA EURICO DOS SANTOS RIBEIRO, PRÓXIMO AO SEU CRUZAMENTO_x000D_
 COM A RUA JOSINO VIDAL, BEM COMO COM A RUA PROFESSOR SINFRÔNIO MENDES, NESTA_x000D_
 CIDADE.</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4676/4676_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4676/4676_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR INTERVENÇÕES NO SENTIDO DE SE CONSTRUIR UM_x000D_
 AUDITÓRIO E DE SE REFORMAR O PARQUE INFANTIL DO CEMEI RISOLETA NEVES, NESTE_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4703/4703_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4703/4703_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA INDICA AO EXECUTIVO MUNICIPAL, NA FORMA_x000D_
 REGIMENTAL, A NECESSIDADE DE SE COLOCAR PASSARELA ELEVADA DE PEDESTRES NA RUA_x000D_
 BAHIA, NAS PROXIMIDADES DE SEU CRUZAMENTO COM A RUA JOSÉ COUTINHO DE OLIVEIRA,_x000D_
 NO BAIRRO SANTA EUGÊNIA II, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4704/4704_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4704/4704_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA INDICA AO EXECUTIVO MUNICIPAL, NA FORMA_x000D_
 REGIMENTAL, A NECESSIDADE DE SE INSTALAR REDUTORES DE VELOCIDADE NA RUA ARTHUR_x000D_
 BERNARDES, BAIRRO MARÍLIA, NESTA CIDADE, EM LOCAL A SER DEFINIDO PELA SECRETARIA_x000D_
 MUNICIPAL COMPETENTE, DE MODO A GARANTIR A SEGURANÇA DOS MORADORES DAS_x000D_
 IMEDIAÇÕES E DEMAIS USUÁRIOS DA REFERIDA VIA PÚBLICA.</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4713/4713_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4713/4713_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR INTERVENÇÃO NO SENTIDO DE DEMARCAR_x000D_
 ESTACIONAMENTO PARA MOTOS NA RUA LUIZ GUADALUPE, Nº 295, ESQUINA COM A AVENIDA_x000D_
 BENEDITO VALADARES, NO CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4714/4714_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4714/4714_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR INTERVENÇÕES NO SENTIDO DE SE MELHORAR A_x000D_
 SINALIZAÇÃO DA RUA DOS FERROVIÁRIOS, EM SEU CRUZAMENTO COM A RUA JOSÉ FERREIRA_x000D_
 DE MOURA, NO BAIRRO SOL NASCENTE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4715/4715_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4715/4715_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADEDE SE RECOLHER, REGULARMENTE, PELO MENOS UMA VEZ POR SEMANA, O LIXO_x000D_
 DEPOSITADO EM UMA CAÇAMBA LOCALIZADA À MARGEM DA RODOVIA MG-429 E DA ESTRADA_x000D_
 VICINAL QUE DÁ ACESSO AO DISTRITO DE MARTINS GUIMARÃES (PRÓXIMO À GUARITA ALI_x000D_
 EXISTENTE).</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4716/4716_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4716/4716_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  NECESSIDADEDE SE REALIZAR INTERVENÇÃO VISANDO TAPAR OS BURACOS E_x000D_
 RECUPERAR O PISO DA ESTRADA VICINAL UTILIZADA COMO DESVIO, QUE LIGA O FINAL DO TRECHO_x000D_
 DE PAVIMENTAÇÃO ASFÁLTICA DA RODOVIA LAGOA/LUZ À PONTE OLEGÁRIO MACIEL</t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4721/4721_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4721/4721_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE RESERVAR ESPAÇO NAS DEPENDÊNCIAS DESTA CASA,_x000D_
 PARA A INSTITUIÇÃO DA GALERIA DOS VEREADORES MIRINS.</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4750/4750_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4750/4750_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A NECESSIDADE DE SE REALIZAR LIMPEZA EM TORNO DO PARQUE DOS BURITIS,_x000D_
 PRINCIPALMENTE NO INÍCIO DAS RUAS RIO GRANDE DO NORTE, CEARÁ, PIAUÍ E MARANHÃO, NO_x000D_
 BAIRRO MARÍLIA, NESTA CIDADE. </t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4751/4751_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4751/4751_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE CONCERTAR AS LUMINÁRIAS DO POLIESPORTIVO &amp;#8220;TIO_x000D_
 TOTONHO&amp;#8221;, SITUADO AO LADO DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO &amp;#8211; SAAE-LP</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4752/4752_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4752/4752_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR INTERVENÇÕES NO SENTIDO DE SE CONCRETIZAR A_x000D_
 PAVIMENTAÇÃO, SEJA POLIÉDRICA OU ASFÁLTICA, E AINDA, DE SE INSTALAR A ILUMINAÇÃO_x000D_
 PÚBLICA, NO TRECHO DA TRAVESSA SANTA MARIA, COM A RUA ALMIRANTE TAMANDARÉ, NO_x000D_
 BAIRRO NOSSA SENHORA DAS GRAÇAS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4753/4753_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4753/4753_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA  INFRA-ASSINADA  INDICA ÀMESA DIRETORA DESTA CASA, A_x000D_
 NECESSIDADE DE SE ENVIAR OFÍCIO A HELOÍSA GONTIJO, GERENTE DE CAPITAÇÃO E CADASTRO,_x000D_
 VIVIANE ABRAÃO G. BENTO, ASSESSORA DA GERÊNCIA DE CAPITAÇÃO E FERNANDO_x000D_
 VALADARES BASQUES, DIRETOR TÉCNICO, RESPONSÁVEIS PELO SETOR DE CADASTRO DE_x000D_
 DOADORES DE MÉDULA ÓSSEA DO HEMOCENTRO DE BELO HORIZONTE, AGRADECENDO-OS_x000D_
 POR ESTAREM SE DESLOCANDO ATÉ NOSSA CIDADE PARA REALIZAÇÃO DA COLETA DE DOAÇÃO DE_x000D_
 SANGUE PARA COMPATIBILIDADE ÓSSEA E MEDULA, QUE ACONTECERÁ NO PRÓXIMO DIA_x000D_
 30 / 04 / 2016, NA ESCOLA MUNICIPAL DR. JACINTO CAMPOS, ÀS 09:00.</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4754/4754_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4754/4754_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE ESTENDER O PAGAMENTO DA GRATIFICAÇÃO PREVISTA NO_x000D_
 INCISO XII DO ARTIGO 164 DA LEI ORGÂNICA MUNICIPAL, FEITO PARA AS PROFESSORAS E_x000D_
 DIRETORAS QUE ATUAM NA ZONA RURAL, TAMBÉM ÀS CANTINEIRAS QUE TRABALHEM NESTA_x000D_
 MESMA SITUAÇÃO</t>
   </si>
   <si>
     <t>4755</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4755/4755_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4755/4755_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE COLOCAR PASSAGEM ELEVADA DE PEDESTRES NA_x000D_
 AVENIDA BRASIL, NAS PROXIMIDADES DE SEU CRUZAMENTO COM A RUA PERNAMBUCO, NO_x000D_
 BAIRRO SANTA EUGÊNIA I, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4756/4756_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4756/4756_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  NECESSIDADEDE SE REALIZAR INTERVENÇÃO NO SENTIDO DE SE INSTALAR A_x000D_
 ILUMINAÇÃO PÚBLICA EM TRECHO DA RUA DOUTOR ALEXANDRINO, NO BAIRRO CHICO MIRANDA,_x000D_
 NAS PROXIMIDADES DA IGREJA DE SÃO SEBASTIÃO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4757/4757_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4757/4757_texto_integral.pdf</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR INTERVENÇÕES NO SENTIDO DE SE CONCRETIZAR A_x000D_
 PAVIMENTAÇÃO, SEJA POLIÉDRICA OU ASFÁLTICA,NO INÍCIO DA RUA JUCA MANTIBA, PRÓXIMO À_x000D_
 AVENIDA DO CONTORNO, SENTIDO PRAIA MUNICIPAL, NESTA CIDADE, BEM COMO LIMPAR OS_x000D_
 LOTES SITUADOS À MARGEM DA MESMA.</t>
   </si>
   <si>
     <t>4785</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4785/4785_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4785/4785_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS  VEREADORES  INFRA-ASSINADOS,  NA  FORMA  REGIMENTAL,  CONSULTADO  O  PLENÁRIO,_x000D_
 INDICAM AO EXECUTIVO MUNICIPAL, ATENDENDO REIVINDICAÇÕES DOS VEREADORES MIRINS, A_x000D_
 NECESSIDADE DE: _x000D_
 A) SE RECOLHER OS CACHORROS ABANDONADOS EM NOSSA CIDADE, BEM COMO DE SE_x000D_
 CONSTRUIR UM CANIL PARA ABRIGÁ-LOS;_x000D_
 B) SE REALIZAR MONITORAMENTO NOS SEGUINTES BAIRROS: GOMES, ETELVINA MIRANDA,_x000D_
 NOSSA SENHORA DAS GRAÇAS, AMÉRICO SILVA E OUTROS._x000D_
 C) SEREALIZAR PAVIMENTAÇÃO ASFÁLTICA DA AVENIDA GETÚLIO VARGAS, NAS_x000D_
 PROXIMIDADES DO COLÉGIO ÁGUIA DE PRATA.</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4802/4802_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4802/4802_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A  NECESSIDADEDE SE ATENDER SOLICITAÇÃO DO PÁROCO DA PARÓQUIA DE SÃO SEBASTIÃO,_x000D_
 APRESENTADO À ADMINISTRAÇÃO MUNICIPAL, NO SENTIDO DE SE IMPLANTAR ESTACIONAMENTO_x000D_
 45 GRAUS EM FRENTE À CASA DE FORMAÇÃO E ESPIRITUALIDADE BETÂNIA, SITUADA NA RUA_x000D_
 MARANHÃO, NO TRECHO COMPREENDIDO ENTRE A AVENIDA FERNÃO DIAS E AVENIDA DONA_x000D_
 ROSA MACIEL, COM A COLOCAÇÃO DE PLACAS NAS ESQUINAS E SINALIZAÇÃO NO SOLO. </t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4803/4803_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4803/4803_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE RECOLHER O LIXO DO DISTRITO INDUSTRIAL, NESTA CIDADE, E_x000D_
 AINDA, A NECESSIDADE DE SE ENVIAR OFÍCIO A ESTA CASA, INFORMANDO OS DIAS E HORÁRIOS_x000D_
 QUE O LIXO SERÁ RECOLHIDO NAQUELE LOCAL.</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4818/4818_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4818/4818_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> A NECESSIDADE DE SE RETIRAR A LIXEIRA SITUADA NAS PROXIMIDADES DA PRAÇA_x000D_
 JOSÉ ALVES PORTUGUÊS, PRÓXIMO À SAUNA DO LAURO._x000D_
 INDICA AINDA, A NECESSIDADE DE SE VERIFICAR SE ALGUM VIZINHO DO LOCAL_x000D_
 SUPRACITADO QUER INSTALÁ-LA PRÓXIMO DE SUA RESIDÊNCIA E CASO NINGUÉM QUEIRA, A_x000D_
 ADMINISTRAÇÃO DEVE INSTALÁ-LA, NA PRAÇA DO ANTIGO CONJUNTO HABITACIONAL DO BAIRRO_x000D_
 MARÍLIA - PRAÇA MARIA DA GLÓRIA MACIEL, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4819/4819_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4819/4819_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR INTERVENÇÕES NO SENTIDO DE SE  FAZER UMA_x000D_
 HORTA COMUNITÁRIA MUNICIPAL, NA QUADRA DO CRUZAMENTO DA AV. ISABEL DE CASTRO, ENTRE_x000D_
 A ALAMEDA DOS IPÊS BRANCOS E ALAMEDA DOS FLAMBOYANT, EM FRENTE À IGREJA SÃO_x000D_
 JUDAS, NO BAIRRO CIDADE JARDIM, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4820</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4820/4820_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4820/4820_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE INSTALAR LIXEIRAS NO CONJUNTO HABITACIONAL ÂNGELO_x000D_
 TEODORO, EM ESPECIAL, NA RUA SALVADOR VIEIRA, NESTA CIDADE</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
     <t>Paulinho da Compuway, Adriano Moraes, Adriano Moreira, Cabo Nunes , Cida Marcelino, Di Gianne Professor, Natinho, Nego da Saúde, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4824/4824_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4824/4824_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS  VEREADORES  INFRA-ASSINADOS,  NA  FORMA  REGIMENTAL,  CONSULTADO  O  PLENÁRIO,_x000D_
 INDICAM AO EXECUTIVO MUNICIPAL, ATENDENDO REIVINDICAÇÕES DOS VEREADORES MIRINS, A_x000D_
 NECESSIDADE DE: _x000D_
 A) SE CONSTRUIR UMA FACULDADE EM LAGOA DA PRATA;_x000D_
 B) TOMAR AS MEDIDAS ADEQUADAS QUANTO AO ESPAÇO UTILIZADO PARA DEPÓSITO DE_x000D_
 CARROS VELHOS, SITUADO NA AVENIDA BENEDITO VALADARES (FUNDOS DA APAE);_x000D_
 C) SE CONSTRUIR UM CINEMA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4844/4844_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4844/4844_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  NECESSIDADE  DE  SE  REALIZAR  UMA  LIMPEZA  GERAL  NA  RUA  ANTÔNIO _x000D_
 FRANCISCO VIDAL, NO BAIRRO AMÉRICO SILVA, ANTIGA RUA &amp;#8220;G'', A FIM DE TAMBÉM, REALIZAR A _x000D_
 DEVIDA RECUPERAÇÃO NESTE LOCAL.</t>
   </si>
   <si>
     <t>4845</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4845/4845_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4845/4845_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES INFRA-ASSINADOS, NA FORMA REGIMENTAL, CONSULTADO O PLENÁRIO, _x000D_
 INDICAM AO EXECUTIVO MUNICIPAL, ATENDENDO REIVINDICAÇÕES DOS VEREADORES MIRINS, A _x000D_
 NECESSIDADE: _x000D_
    A) DO   INCENTIVO   AOS   EMPRESÁRIOS   DE   LAGOA   DA   PRATA   NA   CONSTRUÇÃO DE UM _x000D_
 SHOPPING NAS PROXIMIDADES DO NOSSO CARTÃO-POSTAL, A PRAIA PÚBLICA MUNICIPAL;_x000D_
 B) DA INSTALAÇÃO DE LIXEIRAS SELETIVAS NO CENTRO DA CIDADE E NA ENTRADA DAS _x000D_
 ESCOLAS SITUADAS NO MUNICÍPIO;_x000D_
 C)  DE  SE  ASFALTAR  A  RUA  PROFESSOR  JACINTO  RIBEIRO,  DESDE  A  ESQUINA  DO _x000D_
 UMUARAMA CLUBE, ATÉ A SUBESTAÇÃO DA CEMIG._x000D_
 D) DA IMPLEMENTAÇÃO DE VIGILÂNCIA NO HORÁRIO DE SAÍDA E ENTRADA DOS ALUNOS _x000D_
 NAS ESCOLAS, CONTRIBUINDO PARA DEIXAR TODAS MAIS SEGURAS.</t>
   </si>
   <si>
     <t>4865</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4865/4865_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4865/4865_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  INDICA  AO  EXECUTIVO  MUNICIPAL,  NA  FORMA _x000D_
 REGIMENTAL,  A  NECESSIDADE  DE  SE  REALIZAR  INTERVENÇÕES  NA  RAMPA  DE  ACESSO  À _x000D_
 CALÇADA DA RUA LUIZ GUADALUPE, CENTRO, EM FRENTE AO INSS, PARA USO DE PESSOAS _x000D_
 PORTADORAS DE NECESSIDADES ESPECIAIS, DE MODO A MELHORAR A ACESSIBILIDADE À _x000D_
 REFERIDA AUTARQUIA FEDERAL.</t>
   </si>
   <si>
     <t>4879</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4879/4879_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4879/4879_texto_integral.pdf</t>
   </si>
   <si>
     <t>O   VEREADOR   INFRA-ASSINADO,   INDICA   AO   EXECUTIVO   MUNICIPAL,   NA   FORMA_x000D_
 REGIMENTAL, A NECESSIDADE DE SE CONSTRUIR MESAS FIXAS DE XADREZ NA PRAÇA CORONEL_x000D_
 CARLOS BERNARDES (PRAÇA DA MATRIZ), BEM COMO EM OUTRAS DO MUNICÍPIO DE LAGOA DA_x000D_
 PRATA.</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4882/4882_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4882/4882_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE _x000D_
 REALIZAR UMA REUNIÃO EM CONJUNTO COM ESTE VEREADOR E DEMAIS MEMBROS DA ÁREA, _x000D_
 PARA SUGERIR QUE AS AMBULÂNCIAS QUE ATENDEM NA UPA NÃO SEJAM LAVADAS NA ÁREA _x000D_
 DE  ESTACIONAMENTO  DAS  MESMAS,  TENDO  EM  VISTA  QUE  ALGUNS  CIDADÃOS  TÊM _x000D_
 RECLAMADO  QUE  A  ÁGUA  UTILIZADA  NA  LAVAGEM,  ESCORREM  PELAS  RUAS,  COM  A _x000D_
 POSSIBILIDADE DE ESTAREM CONTAMINADAS.</t>
   </si>
   <si>
     <t>4883</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4883/4883_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4883/4883_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR OBRAS DO TIPO &amp;#8220;TAPA BURACOS&amp;#8221; OU RECAPEAMENTO _x000D_
 ASFÁLTICO NA RUA CEARÁ, EM FRENTE AO Nº 79, BAIRRO SANTA EUGÊNIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4884/4884_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4884/4884_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR UMA LIMPEZA, COM O _x000D_
 USO DE ÁGUA, NA ESTRADA QUE LIGA A MG-429 AO DISTRITO DE MARTINS GUIMARÃES, NESTE _x000D_
 MUNICÍPIO</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4885/4885_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4885/4885_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE TROCAR A LÂMPADA DO ÚLTIMO POSTE DE ENERGIA ELÉTRICA _x000D_
 SITUADO NA PRAIA PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>4886</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4886/4886_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4886/4886_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR UMA LIMPEZA NAS PRAÇAS, LOTES VAGOS DE _x000D_
 PROPRIEDADE DO MUNICÍPIO, VIAS E DEMAIS LOCAIS PÚBLICOS DESTA CIDADE.</t>
   </si>
   <si>
     <t>4887</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4887/4887_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4887/4887_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDENDO       REIVINDICAÇÕES       DOS       VEREADORES     _x000D_
 MIRINS,: _x000D_
    A) A NECESSIDADE DE SE COLOCAR UMA CICLOVIA NA AVENIDA BRASIL;_x000D_
 B) A NECESSIDADE DE UM PROJETO VOLTADO PARA OS IDOSOS;_x000D_
 C) A NECESSIDADE DA CONSTRUÇÃO DE PASSAGENS ELEVADAS PARA PEDESTRES EM _x000D_
 FRENTE A TODAS AS ESCOLAS DO MUNICÍPIO;_x000D_
 D) A NECESSIDADE DE SE DESENVOLVER UM PROJETO DE POESIAS E MÚSICAS NOS _x000D_
 MUROS DA CIDADE.</t>
   </si>
   <si>
     <t>4888</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4888/4888_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4888/4888_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">      REIVINDICAÇÕES       DOS       VEREADORES     _x000D_
 MIRINS,: _x000D_
    A) A NECESSIDADE DE SE CONSTRUIR UMA PISTA DE BMX, EM NOSSA CIDADE;_x000D_
 B) A NECESSIDADE DE MAIS DOIS POSTOS POLICIAIS NO MUNICÍPIO, NOS BAIRROS _x000D_
 MARÍLIA E NO CHICO MIRANDA.</t>
   </si>
   <si>
     <t>4980</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4980/4980_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4980/4980_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXECUTIVO MUNICIPAL, ATENDENDO REIVINDICAÇÕES DOS VEREADORES_x000D_
 MIRINS,:_x000D_
 A) A NECESSIDADE DA VOLTA DO PROGRAMA &amp;#8220;ESPORTE NO BAIRRO&amp;#8221;;_x000D_
 B) A NECESSIDADE DE SE IMPLANTAR EM NOSSO MUNICÍPIO CURSOS_x000D_
 PROFISSIONALIZANTES PARA PESSOA COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>4981</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4981/4981_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4981/4981_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE ACRESCENTAR POSTES COM LUMINÁRIAS NA RUA ZECA_x000D_
 FRANCISCO, NAS PROXIMIDADES DO NÚMERO 26, NO BAIRRO CHICO MIRANDA, A FIM DE_x000D_
 CONTRIBUIR COM A ILUMINAÇÃO DA REFERIDA VIA PÚBLICA.</t>
   </si>
   <si>
     <t>4982</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4982/4982_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4982/4982_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR INTERVENÇÕES VISANDO SOLUCIONAR PROBLEMA_x000D_
 COM O ESCOAMENTO DAS ÁGUAS PLUVIAIS, TANTO NA RUA BAHIA, ENTRE O POSTO CALP E A_x000D_
 ROTATÓRIA SITUADA NO CRUZAMENTO DA REFERIDA VIA COM A RUA ALEXANDRE MENDES_x000D_
 MACIEL, QUANTO NA AV. JOSÉ BERNARDES MACIEL, EM SEU CRUZAMENTO COM A AV. ISABEL_x000D_
 DE CASTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4983</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4983/4983_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4983/4983_texto_integral.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SE REALIZAR ALTERAÇÃO NO REGIMENTO INTERNO DA CÂMARA_x000D_
 MUNICIPAL, NO QUE DIZ RESPEITO À EXECUÇÃO DO HINO À BANDEIRA DO BRASIL, PARA QUE_x000D_
 SEJAM EXECUTADOS TÃO SOMENTE SUA 1ª ESTROFE E ESTRIBILHO.</t>
   </si>
   <si>
     <t>4984</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4984/4984_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4984/4984_texto_integral.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE QUE SEJA REFORMADO OU SUBSTITUÍDO O POSTE DE ENERGIA_x000D_
 ELÉTRICA QUE SE ENCONTRA SITUADO NA RUA BOM DESPACHO, EM FRENTE AO Nº 163, NESTA_x000D_
 CIDADE.</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4780/4780_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4780/4780_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,   REGIMENTALMENTE  APOIADO,  REQUER  A  VOSSA_x000D_
 EXCELÊNCIA  SEJA  SUBMETIDA  À  APROVAÇÃO  DO  PLENÁRIO  MOÇÃO  DEREPÚDIO AO_x000D_
 SENHOR MURILO DE CAMPOS VALADARES, SECRETÁRIO ESTADUAL DE TRANSPORTES E OBRAS_x000D_
 PÚBLICAS.</t>
   </si>
   <si>
     <t>4871</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4871/4871_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4871/4871_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS  VEREADORES  INFRA-ASSINADOS,  REGIMENTALMENTE  APOIADOS, _x000D_
 REQUEREM A VOSSA EXCELÊNCIA SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO _x000D_
 MOÇÃO  DE  APLAUSO  AO  DR.  RODRIGO  DE  CASTRO  BERNARDES, _x000D_
 PARABENIZANDO-O PELO APOIO AOS PACIENTES DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>5020</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/5020/5020_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/5020/5020_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO_x000D_
 MOÇÃO DE APLAUSO AOS DIRETORES DO SICOOB LAGOACRED GERAIS,_x000D_
 PARABENIZANDO-OS E RECONHECENDO AS AÇÕES SOCIAIS QUE DESENVOLVEM_x000D_
 NO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4667/4667_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4667/4667_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA_x000D_
 EXCELÊNCIA,  CONSULTADO  O  PLENÁRIO,  SEJAM  DISPENSADAS  AS  EXIGÊNCIAS  REGIMENTAIS_x000D_
 PARA QUEOS PROJETOS DE LEI EM Nº 02/2016 QUE &amp;#8220;QUE ABRE CRÉDITO ESPECIAL_x000D_
 AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;, E EM Nº 03/2016 &amp;#8220;QUE ABRE CRÉDITO AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221; SEJAM APRECIADOS EMDISCUSSÃO E VOTAÇÃO ÚNICA NA_x000D_
 PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4668/4668_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4668/4668_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  VEREADORA  INFRA-ASSINADA,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA_x000D_
 EXCELÊNCIA,  CONSULTADO  O  PLENÁRIO,QUE A REUNIÃO ORDINÁRIA DO DIA 01 DE FEVEREIRO_x000D_
 DE 2016, SEJA ADIADA PARA O PRÓXIMO DIA 02 DE FEVEREIRO DE 2016, (TERÇA-FEIRA).</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4669/4669_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4669/4669_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA_x000D_
 EXCELÊNCIA,  CONSULTADO  O  PLENÁRIO,  SEJAM  DISPENSADAS  AS  EXIGÊNCIAS  REGIMENTAIS_x000D_
 PARA QUEO PROJETO DE LEI EM Nº 02/2016 QUE &amp;#8220;ABRE CRÉDITO ESPECIAL AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;, BEM COMO O PROJETO DE LEI EM Nº 03/2016 QUE &amp;#8220;ABRE_x000D_
 CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA_x000D_
 PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EMDISCUSSÃO E_x000D_
 VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4677/4677_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4677/4677_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA_x000D_
 EXCELÊNCIA,  CONSULTADO  O  PLENÁRIO,  SEJAM  DISPENSADAS  AS  EXIGÊNCIAS  REGIMENTAIS_x000D_
 PARA QUEOS PROJETOS DE LEI EM Nº 04 E 05/2016 QUE &amp;#8220;QUE ABREM CRÉDITO_x000D_
 SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA_x000D_
 PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, BEM COMO O PROJETO DE LEI EM Nº_x000D_
 129/2014 QUE &amp;#8220;DÁ NOME Á UNIDADE DE PRONTO ATENDIMENTO QUE_x000D_
 MENCIONA&amp;#8221;, SEJAM APRECIADOS EMDISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4678/4678_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4678/4678_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADOOFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO  MUNICIPAL,_x000D_
 SOLICITANDO AO SECRETÁRIO  MUNICIPALDE SAÚDE, SR. GERALDO MANGELO DE ALMEIDA, QUE_x000D_
 INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE CONTRATAR MÉDICO PSIQUIATRA PARA O_x000D_
 CAPS &amp;#8211; CENTRO DE ATENÇÃO PSICOSSOCIAL. </t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4679/4679_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4679/4679_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO, SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL JAIMINHO MARTINS,_x000D_
 SOLICITANDO AO MESMO QUE ENVIDE ESFORÇOS PARA O ENVIO DE RECURSOS, SEJA POR MEIO_x000D_
 EMENDA PARLAMENTAR OU POR OUTROS MEIOS DISPONÍVEIS, PARA A CONSTRUÇÃO DE SEDE_x000D_
 PRÓPRIA PARA A ASSOCIAÇÃO FRANCISCO DE ASSIS - AFA, SEDIADA NESTA CIDADE.</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4680/4680_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4680/4680_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE SAÚDE,_x000D_
 SR. GERALDO MANGELO DE ALMEIDA, QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE DE_x000D_
 SE REALIZAR AÇÕES DE COMBATE AO MOSQUITO TRANSMISSOR DA DENGUE,  ZIKA VÍRUS E FEBRE_x000D_
 CHIKUNGUNYA, EM ESPECIAL O &amp;#8220;FUMACÊ.&amp;#8221;</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4681/4681_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4681/4681_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  VEREADORA INFRA-ASSINADA,  NA  FORMA  REGIMENTAL,REQUER A VOSSA EXCELÊNCIA,_x000D_
 OUVIDO O PLENÁRIO, SEJA DETERMINADA A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA,  COM O_x000D_
 SEGUINTE TEMA: IMPLANTAÇÃO DA LEI N.º 13.022 DE 08 DE AGOSTO DE 2014, QUE &amp;#8220;DISPÕE_x000D_
 SOBRE O ESTATUTO GERAL DAS GUARDAS MUNICIPAIS &amp;#8221;, A SE REALIZAR NESTE ANO, EM DATA_x000D_
 QUE SERÁ DEFINIDA PREVIAMENTE.</t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4682/4682_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4682/4682_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E_x000D_
 GOVERNO QUE ENVIE A ESTA CASA AS SEGUINTES INFORMAÇÕES E DOCUMENTOS REFERENTES À_x000D_
 INTERDIÇÃO DA PONTE OLEGÁRIO MACIEL, SOBRE O RIO SÃO FRANCISCO:</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4683/4683_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4683/4683_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL, REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  QUE  A  REUNIÃO  ORDINÁRIA  DO  PRÓXIMO  DIA08 DEFEVEREIRO SEJA_x000D_
 ANTECIPADA PARA O DIA 05/02/2016, SEXTA-FEIRA, ÀS16 HORAS.</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4684/4684_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4684/4684_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À SECRETÁRIA DE OBRAS E URBANISMO_x000D_
 E AO SECRETÁRIO DE TRANSPORTES E LIMPEZA PÚBLICA, QUE INFORMEM A ESTA CASA SE HÁ_x000D_
 POSSIBILIDADE DE SE REALIZAR INTERVENÇÃO NA RUA JOSÉ ALVES DE ANDRADE, SITUADA NO_x000D_
 CONJUNTO HABITACIONAL DO BAIRRO AMÉRICO SILVA, NESTA CIDADE, PASSANDO A MÁQUINA PATROL_x000D_
 NO PISO DA REFERIDA VIA PÚBLICA PARA CORREÇÃO DAS IRREGULARIDADES E BURACOS LÁ EXISTENTES.</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4685/4685_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4685/4685_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  VEREADORA  INFRA-ASSINADA,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA_x000D_
 EXCELÊNCIA,  CONSULTADO  O  PLENÁRIO,  SEJAM  DISPENSADAS  AS  EXIGÊNCIAS  REGIMENTAIS_x000D_
 PARA QUEOS PROJETOS DE LEI EM Nº 06 E 07 DE 2016 QUE &amp;#8220;ABREM CRÉDITO_x000D_
 ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E_x000D_
 CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, BEM COMO O PROJETOS DE LEI EM 08 E_x000D_
 09/2016 QUE &amp;#8220;ABREM CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE DO_x000D_
 MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM_x000D_
 APRECIADOS EMDISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4686/4686_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4686/4686_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA_x000D_
 EXCELÊNCIA,  CONSULTADO  O  PLENÁRIO,  SEJAM  DISPENSADAS  AS  EXIGÊNCIAS  REGIMENTAIS_x000D_
 PARA QUEO  PROJETO DE LEI COMPLEMENTAR N°. CM 019/2015 QUE &amp;#8220;ALTERA A LEI_x000D_
 MUNICIPAL N.º 384/89 QUE DISPÕE SOBRE A GRATUIDADE NO USO DOS_x000D_
 TRANSPORTES COLETIVOS URBANOS NO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221;,_x000D_
 SEJA APRECIADO EMSEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4687/4687_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4687/4687_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO O FÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À SECRETÁRIA DE OBRAS E_x000D_
 URBANISMO, ANITA DE BESSAS ADONIN, BEM COMO AO SECRETÁRIO DE TRANSPORTES E_x000D_
 LIMPEZA PÚBLICA, SR. SÉRGIO APARECIDO DE OLIVEIRA, QUE INFORMEM A ESTA CASA SE HÁ_x000D_
 POSSIBILIDADE DE SE COLOCAR UM SEMÁFORO (SINAL DE LED) NO CRUZAMENTO DA AV._x000D_
 VEREADOR ANTENOR CHAGAS MADEIRA COM A AV. JOSÉ BERNARDES MACIEL, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4688/4688_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4688/4688_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE MEIO_x000D_
 AMBIENTE, QUE INFORME A ESTA CASA COMO ESTÁ O ANDAMENTO DOS PROJETOS E_x000D_
 ANTEPROJETOS QUE FORAM ENVIADOS PELOS VEREADORES PARA A MENCIONADA SECRETARIA. </t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4689/4689_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4689/4689_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADO  OFÍCIO AO DEPUTADO FEDERAL REGINALDO LOPES,_x000D_
 AGRADECENDO-O,  PELA PUBLICAÇÃO DE EMENDA PARLAMENTAR NO VALOR DE R$ 408.000,00_x000D_
 (QUATROCENTOS E OITO MIL REAIS), POR MEIO DO MINISTÉRIO DA SAÚDE, PARA CONSTRUÇÃO DA_x000D_
 UNIDADE BÁSICA DE SAÚDE &amp;#8211; UBS &amp;#8211; NO BAIRRO SOL NASCENTE, NESTA CIDADE, CONFORME_x000D_
 PUBLICAÇÃO NO DIÁRIO OFICIAL DA UNIÃO (DOU) DO DIA 23/10/2015, PÁGINA 41. </t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4690/4690_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4690/4690_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL, REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  QUE  A  REUNIÃO  ORDINÁRIA  DO  PRÓXIMO  DIA04 DEABRIL, SEJA_x000D_
 ADIADA PARA O DIA 06 / 04 / 2016, QUARTA-FEIRA, ÀS16 HORAS.</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4691/4691_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4691/4691_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA_x000D_
 EXCELÊNCIA,  CONSULTADO  O  PLENÁRIO,  SEJAM  DISPENSADAS  AS  EXIGÊNCIAS  REGIMENTAIS_x000D_
 PARA QUEO PROJETO DE RESOLUÇÃO03/2016 QUE &amp;#8220;ALTERA DISPOSITIVO DA_x000D_
 RESOLUÇÃO N.º 372/2000&amp;#8221;,  SEJA APRECIADO EMDISCUSSÃO E VOTAÇÃO ÚNICA NA_x000D_
 PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4692/4692_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4692/4692_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  VEREADORA INFRA-ASSINADA,  NA  FORMA  REGIMENTAL,REQUER A VOSSA EXCELÊNCIA,_x000D_
 OUVIDO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO DIRETOR DO SERVIÇO AUTÔNOMO DE ÁGUA E_x000D_
 ESGOTO DE LAGOA DA PRATA &amp;#8211; SAAE-LP, SR. ANTÔNIO DE PÁDUA LIMA SAMPAIO,_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA:_x000D_
 1 &amp;#8211; O MONTANTE DE RECURSOS ARRECADADO COM A TARIFA DE ESGOTO, A PARTIR DA_x000D_
 VIGÊNCIA DO DECRETO Nº 183/2015, QUE MAJOROU O VALOR DA REFERIDA TARIFA;_x000D_
 2 &amp;#8211; A DESTINAÇÃO DOS RECURSOS ARRECADADOS NA FORMA DESCRITA NO NÚMERO_x000D_
 ANTERIOR E SE ALGUMA OBRA FOI CONCRETIZADA NA ETE OU NA REDE DE COLETA DO ESGOTO,_x000D_
 ESPECIFICANDO-A CASO EXISTA;_x000D_
 3 &amp;#8211; POR FIM, QUE ENVIE A ESTA CASA CÓPIA DO EXTRATO DA CONTA BANCÁRIA NA QUAL_x000D_
 ESTÁ DEPOSITADA A QUANTIA ARRECADADA NA FORMA SUPRACITADA E POR VENTURA NÃO_x000D_
 UTILIZADA.</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4693/4693_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4693/4693_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADOOFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO  MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO  SECRETÁRIODE ADMINISTRAÇÃO_x000D_
 E GOVERNO, SR. JOSÉ OCTAVIANO ZEZINHO RIBEIRO E AO SECRETÁRIO DE TRANSPORTES E_x000D_
 LIMPEZA PÚBLICA, SR. SÉRGIO APARECIDO DE OLIVEIRA, QUE INFORMEM A ESTA CASA SE HÁ_x000D_
 POSSIBILIDADE DE SE ENVIAR A ESTA CASA, CÓPIA DO CRONOGRAMA DAS ATIVIDADES DIÁRIAS_x000D_
 DOS VEÍCULOS MUNICIPAIS, EM ESPECIAL ÔNIBUS E MÁQUINAS, EXCETO OS VINCULADOS À_x000D_
 SECRETARIA DE EDUCAÇÃO, CONTENDO O LOCAL EM QUE REALIZARÃO OS TRABALHOS, O_x000D_
 MOTORISTA, O HORÁRIO DE PRESTAÇÃO DE SERVIÇOS, CONSUMO DE COMBUSTÍVEL POR VEÍCULO,_x000D_
 O HORÁRIO E LOCAL EM QUE FICARÃO GUARDADOS, QUANDO NÃO ESTIVEREM NA GARAGEM DO_x000D_
 MUNICÍPIO. </t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4694/4694_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4694/4694_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À SECRETÁRIA DE OBRAS E URBANISMO_x000D_
 E AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, QUE INFORMEM A ESTA CASA SE HÁ_x000D_
 POSSIBILIDADE DE SE INSTALAR LUMINÁRIAS E LÂMPADAS NOS POSTES DE ENERGIA ELÉTRICA_x000D_
 LOCALIZADOS NA AVENIDA DONA ROSA MACIEL, NAS MEDIAÇÕES DO NÚMERO 830, NA DIVISA DOS_x000D_
 BAIRROS SANTA HELENA E CHICO MIRANDA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4695/4695_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4695/4695_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO DIRETOR-GERAL DO DER/MG, SR. JOSÉ ÉLCIO_x000D_
 SANTOS MONTEZE, REQUERENDO-O QUE ENVIDE ESFORÇOS PARA QUE SE INSTALE REDUTORES DE_x000D_
 VELOCIDADE, SEJA ELETRÔNICO OU DO TIPO &amp;#8220;LOMBADA&amp;#8221;, NA RODOVIA MG-429, SENDO UM ANTES E_x000D_
 OUTRO DEPOIS DO ACESSO AO DISTRITO DE MARTINS GUIMARÃES, MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4696/4696_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4696/4696_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  VEREADORA  INFRA-ASSINADA,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA_x000D_
 EXCELÊNCIA,  CONSULTADO  O  PLENÁRIO,  SEJAM  DISPENSADAS  AS  EXIGÊNCIAS  REGIMENTAIS_x000D_
 PARA QUEOS PROJETOS DE LEI EM Nº 12/2016 QUE &amp;#8220;ABRE CRÉDITO SUPLEMENTAR_x000D_
 AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;, E EM N.º 13/2016 QUE &amp;#8220;ABRE CRÉDITO ESPECIAL AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS  EMDISCUSSÃO E VOTAÇÃO ÚNICA NA_x000D_
 PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4697/4697_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4697/4697_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 VETO INTEGRAL APRESENTADO  À PROPOSIÇÃO DE LEI N.º 001/2016, QUE &amp;#8220;REVISA OS_x000D_
 VALORES DOS SUBSÍDIOS DOS AGENTES POLÍTICOS DO MUNICÍPIO DE_x000D_
 LAGOA DA PRATA&amp;#8221;, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE_x000D_
 REUNIÃO.</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4698/4698_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4698/4698_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO, SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL JAIME MARTINS,_x000D_
 SOLICITANDO QUE ENVIDE ESFORÇOS PARA O ENCAMINHAMENTO DE RECURSOS, SEJA POR MEIO_x000D_
 DE EMENDA PARLAMENTAR OU POR OUTROS PRÓPRIOS, PARA A PAVIMENTAÇÃO ASFÁLTICA DO_x000D_
 PEQUENO TRECHO DE ESTRADA QUE LIGA O DISTRITO DE MARTINS GUIMARÃES À RODOVIA_x000D_
 MG-429.</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4699/4699_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4699/4699_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADOOFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO  MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO  SECRETÁRIODE ADMINISTRAÇÃO_x000D_
 E GOVERNO, SR. JOSÉ OCTAVIANO ZEZINHO RIBEIRO E À SECRETÁRIA DE OBRAS, ANITA DE_x000D_
 BESSAS ADONIN, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE:_x000D_
 1 &amp;#8211; DE SE PATROLAR E CASCALHAR O PEQUENO TRECHO DO DESVIO, PARA SE TER_x000D_
 ACESSO À PONTE OLEGÁRIO MACIEL;_x000D_
 2 &amp;#8211; DE SE FAZER UMA LIMPEZA NA REFERIDA PONTE, RETIRANDO O EXCESSO DE TERRA E_x000D_
 REPARANDO OS LUGARES NECESSÁRIOS, DESDE QUE NÃO MODIFIQUE A ESTRUTURA DA PONTE;_x000D_
 3 &amp;#8211; DE SE CONCRETAR OU COLOCAR BRITA EM TORNO DA IMAGEM DE SÃO FRANCISCO_x000D_
 DE ASSIS, LOCALIZADA PRÓXIMO À MENCIONADA PONTE. </t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
     <t>Quelli Cássia Couto, Cabo Nunes , Cida Marcelino, Nego da Saúde, Paulinho da Compuway</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4705/4705_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4705/4705_texto_integral.pdf</t>
   </si>
   <si>
     <t>AVEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 OUVIDO O PLENÁRIO, SEJA ENVIADO OFÍCIO AOS VEREADORES QUE VOTARAM CONTRA A REVISÃO_x000D_
 GERAL ANUAL DOS SUBSÍDIOS DOS AGENTES POLÍTICOS MUNICIPAIS, BEM COMO PELA_x000D_
 MANUTENÇÃO DO VETO DO PREFEITO, SUGERINDO AOS MESMOS QUE REALIZEM A DEVOLUÇÃO_x000D_
 DOS VALORES PROVENIENTES DESTA REVISÃO PARA OS COFRES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4706/4706_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4706/4706_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO DEPUTADO ESTADUAL TIAGO ULISSES_x000D_
 SOLICITANDO AO MESMO, INTERCESSÃO JUNTO AO GOVERNO ESTADUAL PARA QUE SEJAM_x000D_
 NOMEADOS INVESTIGADORES DA POLÍCIA CIVIL PARA ESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4707/4707_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4707/4707_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE A_x000D_
 PROPOSTA DE EMENDA À LEI ORGÂNICA MUNICIPAL N.º 01/2016, QUE &amp;#8220;ALTERA_x000D_
 DISPOSITIVO DA LEI ORGÂNICA DO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221;, SEJA_x000D_
 APRECIADA EM PRIMEIRA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 REQUER AINDA QUE OS PROJETOS DE LEI COMPLEMENTAR CM Nº 017/2015, QUE_x000D_
 &amp;#8220;ALTERA A LEI COMPLEMENTAR MUNICIPAL N.º 005/1991 QUE INSTITUI O_x000D_
 CÓDIGO DE POSTURAS DO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221; E O  CM N.º_x000D_
 02/2016, QUE &amp;#8220;MODIFICA A LEI COMPLEMENTAR N.º 05/91 QUE DISPÕE SOBRE_x000D_
 A INSTITUIÇÃO DO CÓDIGO DE POSTURA NO MUNICÍPIO DE LAGOA DA_x000D_
 PRATA&amp;#8221; SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4708/4708_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4708/4708_texto_integral.pdf</t>
   </si>
   <si>
     <t>AVEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 OUVIDO O PLENÁRIO, SEJA REALIZADA CONSULTA JUNTO AO SERVIÇO DE REGISTROS DE IMÓVEIS_x000D_
 DA COMARCA DE LAGOA DA PRATA, PARA OBTER INFORMAÇÃO A RESPEITO DA QUANTIDADE DE_x000D_
 IMÓVEIS QUE FORAM TRANSMITIDOS PELO MUNICÍPIO PARA PARTICULARES, POR MEIO DE_x000D_
 DOAÇÃO, DESDE O DIA 01/01/2013 ATÉ O DIA 29/02/2016.</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4709/4709_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4709/4709_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADOOFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO  MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITAÀSECRETÁRIA DE OBRAS E_x000D_
 URBANISMO, SRA. ANITA DE BESSAS ADONIN, QUE INFORME A ESTA CASA SE HÁ_x000D_
 POSSIBILIDADE DE SE REALIZAR INTERVENÇÕES OU PASSAR A MÁQUINA PATROL, VISANDO_x000D_
 MELHORAR AS CONDIÇÕES DO PISO DAS ESTRADAS VICINAIS QUE DÃO ACESSO A ESTA CIDADE,_x000D_
 NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5136</t>
   </si>
   <si>
     <t>RETIRADO</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4711/4711_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4711/4711_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO O FÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA O ILUSTRE SECRETÁRIO DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA CASA_x000D_
 SE HÁ POSSIBILIDADE DE SE FIRMAR CONVÊNIO COM O SERVIÇO DE OBRAS SOCIAIS &amp;#8211; SOS E_x000D_
 COM O LAR SÃO VICENTE (VILA VICENTINA), PARA REPASSAR RECURSOS A ESTAS ENTIDADES_x000D_
 PARA QUE POSSAM CONTRATAR VIGIAS PARA SUAS SEDES NO PERÍODO NOTURNO.</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4717/4717_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4717/4717_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 CONVOCANDO O SECRETÁRIO DE DESENVOLVIMENTO ECONÔMICO E O SECRETÁRIO DE MEIO_x000D_
 AMBIENTE, PARA QUE COMPAREÇAM A ESTA CASA, NOS TERMOS DA LEI ORGÂNICA MUNICIPAL_x000D_
 E DO REGIMENTO INTERNO DA CÂMARA,PARA QUE OS MESMOS POSSAM INFORMAR AOS_x000D_
 VEREADORES E À POPULAÇÃO O POSICIONAMENTO DOS SECRETÁRIOS E DO EXECUTIVO_x000D_
 MUNICIPAL QUANTO AO PROJETO DE LEI CM Nº 004/2016 QUE &amp;#8220;REGULAMENTA O_x000D_
 LANÇAMENTO DE AGROTÓXICO E CONGÊNERE, POR VIA AÉREA, NAS LAVOURAS CULTIVADAS_x000D_
 EM IMÓVEIS SITUADOS NA ÁREA TERRITORIAL DO MUNICÍPIO DE LAGOA DA PRATA.&amp;#8221;, SEUS_x000D_
 IMPACTOS E BENEFÍCIOS.</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4718/4718_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4718/4718_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS_x000D_
 PROJETOS DE LEI EM N.º 14; 16; 18; 19; 20; 21; 22; 23; 24; 25; 26; 28; 29; 30; 31; 32;_x000D_
 33; 34 E 35, QUE &amp;#8220;ABREM CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO_x000D_
 MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, BEM_x000D_
 COMO O PROJETOS DE LEI EM N.º 15;17 E 27; &amp;#8220;ABREM CRÉDITO SUPLEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA_x000D_
 PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADOOFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO  MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO  SECRETÁRIODE_x000D_
 ADMINISTRAÇÃO E GOVERNO, SR. JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUEINFORME A ESTA_x000D_
 CASA, SOBRE O PAGAMENTO DE HORAS EXTRAS A SERVIDORES PÚBLICOS MUNICIPAIS_x000D_
 OCUPANTES DE CARGOS DE PROVIMENTO EM COMISSÃO (CARGOS COMISSIONADOS). </t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
     <t>O VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO DEPUTADO ESTADUAL CRISTIANO TADEU DA_x000D_
 SILVEIRA, SOLICITANDO-O QUE TENTE VIABILIZAR O DESLOCAMENTO DO SETOR DE CADASTRO DE_x000D_
 DOADORES DE MÉDULA ÓSSEA, DO HEMOMINAS, PARA A CIDADE DE LAGOA DA PRATA, O_x000D_
 MAIS RÁPIDO POSSÍVEL.</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4722/4722_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4722/4722_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADOOFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO  MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE_x000D_
 ADMINISTRAÇÃO E GOVERNOQUE ENVIE A ESTA CASA RELAÇÃO DOS SERVIDORES PÚBLICOS_x000D_
 MUNICIPAIS RESPONSÁVEIS PELA FISCALIZAÇÃO DAS LEIS MUNICIPAIS, TANTO EFETIVOS QUANTO_x000D_
 COMISSIONADOS, E AINDA CONTRATADOS TEMPORARIAMENTE, SE HOUVER, CONTENDO NOME,_x000D_
 CARGO OCUPADO E REMUNERAÇÃO. </t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4723/4723_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4723/4723_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO ILUSTRE SECRETÁRIO DE SAÚDE,_x000D_
 GERALDO MANGELO DE ALMEIDA, QUE INFORME A ESTA CASA AS PRINCIPAIS DIFICULDADES QUE AS_x000D_
 EQUIPES DE COMBATE A ENDEMIAS QUE VISITAM COMÉRCIOS E RESIDÊNCIAS TEM ENFRENTADO NO_x000D_
 COMBATE AOS FOCOS DO AEDES AEGYPTI NO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4724/4724_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4724/4724_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA  INFRA-ASSINADA, NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADOOFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO  MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRA -ÇÃO E GOVERNO, SR. JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME AS PROVIDÊNCIAS_x000D_
 TOMADAS COM O INTUITO DE SE CRIAR O CONSELHO MUNICIPAL DOS DIREITOS DA MULHER, NO_x000D_
 ÂMBITO DO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4725/4725_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4725/4725_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO ILUSTRE SECRETÁRIO DE DESPORTOS,_x000D_
 QUE INFORME A ESTA CASA SE JÁ FORAM TOMADAS AS DEVIDAS PROVIDÊNCIAS PARA QUE O_x000D_
 MUNICÍPIO SEJA INSCRITO NO PROGRAMA &amp;#8220;FUTEBOL PARA TODOS&amp;#8221;, DO GOVERNO FEDERAL. </t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4726/4726_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4726/4726_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS O  PROJETO DE_x000D_
 LEI EM N.º 39/2016 QUE &amp;#8220;ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE_x000D_
 DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;_x000D_
 BEM COMO PROJETO DE LEIEM N.º 40/2016 QUE &amp;#8220;ABRE CRÉDITO SUPLEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA_x000D_
 PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4727/4727_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4727/4727_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO ÀS RÁDIOS DIVINAL FM, TROPICAL AM E_x000D_
 VEREDAS FM, SOLICITANDO A SEUS REPRESENTANTES, APOIO, NA MEDIDA DO POSSÍVEL, AO_x000D_
 ANTEPROJETO DE LEI Nº 06/2016, QUE &amp;#8220;CRIA O PROGRAMA DE INCENTIVO FISCAL AO PRIMEIRO_x000D_
 EMPREGO DE JOVENS&amp;#8221;, PARA QUE O MESMO SEJA APROVADO PELO PREFEITO E VOLTE PARA_x000D_
 ESTA CASA LEGISLATIVA EM FORMA DE PROJETO DE LEI</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4728/4728_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4728/4728_texto_integral.pdf</t>
   </si>
   <si>
     <t>AVEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 OUVIDO O PLENÁRIO, QUE O VEREADOR CABO NUNES POSSA SE MANIFESTAR A RESPEITO DO_x000D_
 ASSUNTO &amp;#168;REFORMA DA CÂMARA&amp;#8221; QUANDO O MESMO EM 2014 ERA PRESIDENTE E FOI QUEM_x000D_
 AUTORIZOU A CONTRATAÇÃO DE EMPRESA DE ENGENHARIA PARA A ELABORAÇÃO DO PROJETO DE_x000D_
 REFORMA. A SUA EXPLANAÇÃO SE FAZ NECESSÁRIA UMA VEZ QUE O ASSUNTO VEM SENDO_x000D_
 MUITO DISCUTIDO PELOS NOBRES COLEGAS VEREADORES E NO QUAL EU VEREADORA QUELLI NÃO_x000D_
 TIVE NENHUMA PARTICIPAÇÃO QUANTO A ELABORAÇÃO DO PROJETO. SOMENTE EM 2015_x000D_
 QUANDO ASSUMI A PRESIDÊNCIA VIM ATRAVÉS DOS SERVIDORES CONHECER O PROJETO E O_x000D_
 VALOR PAGO POR ELE NA ÉPOCA DE 30.000,00, SENDO ASSIM O VALOR DE 640.000,00 É_x000D_
 VALOR TOTAL DO PROJETO, INCLUINDO O PROJETO E A REFORMA. ASSIM ENTENDO QUE DEVO SER_x000D_
 RESPONSABILIZADA PELA PARTE QUE ME CABE COMO ORDENADORA DE DESPESAS SENDO_x000D_
 GESTORA HOJE; E O VEREADOR CABO NUNES PELA PARTE QUE JUSTIFICA A CONTRATAÇÃO DE_x000D_
 PROJETOS ARQUITETÔNICO E DE ENGENHARIA, QUE DERAM INÍCIO A REFORMA DA CÂMARA_x000D_
 MUNICIPAL. FRISANDO MAIS UMA VEZ QUE EU VEREADORA QUELLI, NÃO TIVE PARTICIPAÇÃO_x000D_
 NENHUMA NO INÍCIO DO PROJETO. VENHO REQUERER AINDA, QUE O ASSESSOR JURÍDICO DESTA_x000D_
 CASA POSSA TAMBÉM SE MANIFESTAR DE FORMA A ESCLARECER PARA TODOS NÓS VEREADORES_x000D_
 E OUVINTES DA RÁDIO VEREDAS FM SOBRE ALGUMAS AFIRMAÇÕES FEITAS PELO VEREADOR_x000D_
 ADRIANO MOREIRA EM PROGRAMA JORNALÍSTICO NA RÁDIO VEREDAS FM, &amp;#8220;REPORTER 88&amp;#8221;: _x000D_
 QUE:_x000D_
 A) EMENDAS NÃO PUDERAM SER FEITAS NO ORÇAMENTO DA CÂMARA NO QUAL_x000D_
 ESTAVA PREVISTA A DOTAÇÃO ORÇAMENTARIA PARA REFORMA POIS INVIABILIZARIA TODO_x000D_
 ORÇAMENTO DO MUNICÍPIO._x000D_
 B) QUE O ORÇAMENTO TANTO DO MUNICÍPIO QUANTO DA CÂMARA NÃO VEM_x000D_
 ESPECIFICADO POIS SEGUNDO O VEREADOR TUDO É UM ÚNICO &amp;#8220;BOLO&amp;#8221; NÃO TENDO COMO_x000D_
 SEPARAR.</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4729/4729_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4729/4729_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 CONVOCANDOO SECRETÁRIO MUNICIPAL DE DESPORTOS, PARA QUE COMPAREÇA A ESTA CASA,  NOS_x000D_
 TERMOS DA LEI ORGÂNICA MUNICIPAL E DO REGIMENTO INTERNO DA CÂMARA, PARA QUE POSSA_x000D_
 EXPLANAR AOS VEREADORES E À POPULAÇÃO, SOBRE ASSUNTOS INERENTES À SUA PASTA, EM_x000D_
 ESPECIAL EM RELAÇÃO ÀS QUADRAS DE ESPORTES SITUADAS NO MUNICÍPIO, QUE ESTÃO AGUARDANDO_x000D_
 A COBERTURA DAS MESMAS, INCLUSIVE TENDO ESTA CASA DEVOLVIDO RECURSOS PARA ESTA_x000D_
 FINALIDADE.</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4730/4730_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4730/4730_texto_integral.pdf</t>
   </si>
   <si>
     <t>REJEITADO</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4731/4731_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4731/4731_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS_x000D_
 PROJETOS DE LEI EM N.º 43; 44 E 45/16 QUE &amp;#8220;ABREM CRÉDITO SUPLEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA_x000D_
 PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4732/4732_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4732/4732_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADOOFÍCIO  AOSECRETÁRIO ESTADUAL DE TRANSPORTES E_x000D_
 OBRAS PÚBLICAS, SR. MURILO DE CAMPOS VALADARES, SOLICITANDO-O QUE INFORME A ESTA_x000D_
 CASA, OS MOTIVOS PELOS QUAIS FORAM PARALISADAS, NOVAMENTE, AS OBRAS DA PONTE_x000D_
 SOBRE O RIO SÃO FRANCISCO, NA CONTINUAÇÃO DA RODOVIA MG &amp;#8211; 176.</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4733/4733_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4733/4733_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E_x000D_
 GOVERNO, SR. JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA CASA, COMO OU EM QUE,_x000D_
 O EXECUTIVO MUNICIPAL APLICARÁ O RECURSO DE R$ 650.000,00 (SEISCENTOS E CINQUENTA MIL_x000D_
 REAIS) ENVIADO PELO DEPUTADO FEDERAL NEWTON CARDOSO JÚNIOR, POR INTERMÉDIO DESTE_x000D_
 VEREADOR.</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4734/4734_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4734/4734_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADOOFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO  MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, SR. JOSÉ OCTAVIANO ZEZINHO RIBEIRO,QUE INFORME A ESTA_x000D_
 CASA, SE HÁ SERVIDOR PÚBLICO MUNICIPAL, QUE RESIDA NO DISTRITO DE MARTINS GUIMARÃES,_x000D_
 NESTE MUNICÍPIO, AO QUAL POSSA SER ATRIBUÍDA A FUNÇÃO DE REALIZAR, DIARIAMENTE, A_x000D_
 LIMPEZA NO LOCAL, ECONOMIZANDO ASSIM, DESPESA COM TRANSPORTE, ALIMENTAÇÃO E_x000D_
 OUTRAS. </t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4735/4735_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4735/4735_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 CONVOCANDOA COORDENADORA DOS AGENTES FISCAIS SRA. CINTIA SANTOS, PARA QUE COMPAREÇA_x000D_
 A ESTA CASA, NOS TERMOS DA LEI ORGÂNICA MUNICIPAL E DO REGIMENTO INTERNO DA CÂMARA,_x000D_
 EM REUNIÃO A SER TRANSMITIDA, PARA QUE POSSA EXPLANAR AOS VEREADORES E À POPULAÇÃO,_x000D_
 SOBRE ASSUNTOS INERENTES AO REFERIDO SETOR, EM ESPECIAL OS RELACIONADOS À FISCALIZAÇÃO DA_x000D_
 LEGISLAÇÃO MUNICIPAL QUE DISPÕE SOBRE A OBRIGATORIEDADE DE SE MANTER OS LOTES LIMPOS,_x000D_
 BEM COMO SOBRE A DESTINAÇÃO FINAL CORRETA DE LIXO E ENTULHOS, DENTRE OUTROS</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4736/4736_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4736/4736_texto_integral.pdf</t>
   </si>
   <si>
     <t>AVEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 OUVIDO O PLENÁRIO, QUE SEJA ENTREGUE NESTE MOMENTO TERMO DE COMPROMISSO, AOS_x000D_
 VEREADORES, DI-GIANNE PROFESSOR, ADRIANO MOREIRA PINTO, ADRIANO MORAES E NATINHO,_x000D_
 QUE VOTARAM CONTRA A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS AGENTES POLÍTICOS_x000D_
 MUNICIPAIS, BEM COMO PELA MANUTENÇÃO DO VETO DO PREFEITO, ONDE OS MESMOS SE_x000D_
 COMPROMETEM A DEVOLVER AOS COFRES PÚBLICOS OS VALORES PROVENIENTES DESTA REVISÃO_x000D_
 REFERENTE AO ANO BASE DE 2015.</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4737/4737_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4737/4737_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS_x000D_
 PROJETOS DE LEI EM Nº 11/2016, QUE &amp;#8220;AUTORIZA O EXECUTIVO A CONCEDER_x000D_
 SUBVENÇÃO SOCIAL À ENTIDADE QUE MENCIONA E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;;EM N.º 41/2016, QUE &amp;#8220;ALTERA A LEI N.º 457/1991, QUE INSTITUI_x000D_
 O FUNDO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;; E EM N.º_x000D_
 42/2016, QUE &amp;#8220;ALTERA A LEI N.º 1864/2010, QUE INSTITUI A POLÍTICA_x000D_
 MUNICIPAL DE DEFESA DAS PESSOAS COM DEFICIÊNCIA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE_x000D_
 REUNIÃO.</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4738/4738_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4738/4738_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA  INFRA-ASSINADA, NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADOOFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO  MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRA -ÇÃO E GOVERNO, SR. JOSÉ OCTAVIANO ZEZINHO RIBEIRO, À SECRETÁRIA DE FAZENDA, NÍVEA_x000D_
 MARIA DE MELO E À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, PAULENE MÁRCIA ANDRADE E_x000D_
 SILVA, QUE INFORMEM A ESTA CASA, O MOTIVO PELO QUAL A CRECHE PRÓ-INFÂNCIA AINDA NÃO_x000D_
 FOI INAUGURADA.</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4739/4739_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4739/4739_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADOOFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO  MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIODE TRANSPORTES E_x000D_
 LIMPEZA PÚBLICA E ÀSECRETÁRIA DE EDUCAÇÃO QUE INFORMEM A ESTA CASA:_x000D_
 1 &amp;#8211; SE VEM SENDO REALIZADA CONSTANTE MANUTENÇÃO PREVENTIVA NOS VEÍCULOS_x000D_
 DE PROPRIEDADE DO MUNICÍPIO QUE SERVEM À SECRETARIA DE EDUCAÇÃO, EM ESPECIAL_x000D_
 AQUELES QUE TRANSPORTAM ALUNOS, INFORMANDO A DATA DA ÚLTIMA MANUTENÇÃO_x000D_
 PREVENTIVA REALIZADA, BEM COMO O CRONOGRAMA PARA AS DEMAIS, CASO EXISTA;_x000D_
 2 &amp;#8211; SE HÁ POSSIBILIDADE DE SE DISPONIBILIZAR UM SERVIDOR QUE FIQUE_x000D_
 RESPONSÁVEL POR CUIDAR DAS CRIANÇAS DURANTE O TRANSPORTE ESCOLAR</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4740/4740_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4740/4740_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADOOFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO  MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITAÀCHEFE DO SETOR DE HABITAÇÃO_x000D_
 QUE INFORME A ESTA CASA, A QUANTIDADE DE FAMÍLIAS QUE ESTÃO EM RESIDÊNCIAS EM_x000D_
 SITUAÇÃO DE RISCO.</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4741/4741_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4741/4741_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSAEXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AODIRETOR REGIONAL DOS CORREIOS, SR. JOSÉ_x000D_
 PEDRO DE AMENGOL FILHOE AO SR. ALCIDES RICARDO CALEGARI, DIRETOR DA CCE &amp;#8211;_x000D_
 UBERABA, SOLICITANDO  AOS  MESMOS  QUE  EM  ESPECIAL  FAVOR,  INFORMEM  AOS  VEREADORES_x000D_
 EA TODA  POPULAÇÃODO MUNICÍPIO, SOBRE  A  DIFICULDADE  QUE  OS  CARTEIROS  TÊM_x000D_
 ENCONTRADO  PARA  ENTREGAR  CORRESPONDÊNCIAS  NAS  RESIDÊNCIAS, NESTA CIDADE, VISTO  QUE_x000D_
 ESTES  MORADORES  NÃO  VÊM  RECEBENDO  SUAS  CORRESPONDÊNCIAS  REGULARMENTE E_x000D_
 ALGUMAS COM ATRASO.</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4742/4742_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4742/4742_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO ILUSTRE SECRETÁRIO DE_x000D_
 ADMINISTRAÇÃO E GOVERNOE AO SECRETÁRIO DE MEIO AMBIENTE, QUE ENVIE A ESTA CASA_x000D_
 CÓPIA DOS SEGUINTES DOCUMENTOS:_x000D_
 1 &amp;#8211; RELATÓRIO CONTENDO O CRONOGRAMA DAS ATIVIDADES A SEREM REALIZADAS NA_x000D_
 REVITALIZAÇÃO DA LAGOA DO CHICHICO;_x000D_
 2 &amp;#8211; DO PROJETO QUE ESTÁ SENDO EXECUTADO;_x000D_
 3 &amp;#8211; AUTORIZAÇÃO DOS ÓRGÃOS RESPONSÁVEIS, EM ESPECIAL A AUTORIZAÇÃO DO_x000D_
 IGAM (INSTITUTO MINEIRO DE GESTÃO DAS ÁGUAS);_x000D_
 4 &amp;#8211; DO RELATÓRIO OU DOCUMENTO QUE DEMONSTRE A SITUAÇÃO EMERGENCIAL, SE_x000D_
 HOUVER_x000D_
 5 &amp;#8211; AUTORIZAÇÃO EMITIDA PARA UMA SITUAÇÃO EMERGENCIAL, SE HOUVER.</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4758/4758_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4758/4758_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI COMPLEMENTAR EM N.º05/2016, QUE &amp;#8220;ALTERA A LEI_x000D_
 COMPLEMENTAR N.º 126, DE 28 DE JUNHO DE 2013.&amp;#8221;, BEM COMO O PROJETO DE_x000D_
 LEI CM N. 05/2016, QUE &amp;#8220;ALTERA A LEI MUNICIPAL N. 384/89 QUE _x000D_
 DISPÕE SOBRE A GRATUIDADE NO USO DOS TRANSPORTES COLETIVOS_x000D_
 URBANOS, NO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA_x000D_
 DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4759/4759_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4759/4759_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E_x000D_
 GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE_x000D_
 DE SE DESTINAR SERVIDORES PÚBLICOS MUNICIPAIS (MOTORISTA E AJUDANTES), PARA FICAREM DE_x000D_
 PLANTÃO NOS CAMINHÕES-PIPA DO MUNICÍPIO, FAZENDO O REVEZAMENTO ENTRE ELES, DURANTE O_x000D_
 DIA E A NOITE.</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4760/4760_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4760/4760_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSAEXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADO  OFÍCIO  AOSREPRESENTANTES DO DEPÓSITO VELOSO,_x000D_
 AGRADECENDO-OS E PARABENIZANDO-OS, PELA PARCERIA FIRMADA ENTRE A REFERIDA EMPRESA_x000D_
 E O MUNICÍPIO DE LAGOA DA PRATA, POR MEIO DA SECRETARIA DE TRANSPORTES E LIMPEZA_x000D_
 PÚBLICA, DOANDO CASCALHO PARA PAVIMENTAÇÃO DA ESTRADA DA COMUNIDADE DOS_x000D_
 &amp;#8220;MIRANDAS.&amp;#8221;</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4761/4761_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4761/4761_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL, REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  QUE  A  REUNIÃO  ORDINÁRIA  DO  PRÓXIMO  DIA27 / 06/2016 SEJA_x000D_
 ADIADA PARA O DIA 29 / 06 / 2016, TERÇA-FEIRA, ÀS16 HORAS.</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4762/4762_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4762/4762_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À ILUSTRE SECRETÁRIA DE OBRAS E_x000D_
 URBANISMO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE PROVIDENCIAR A_x000D_
 PAVIMENTAÇÃO ASFÁLTICA DA RUA JOAQUIM GOMES BERNARDES, NO BAIRRO MARÍLIA, NESTA_x000D_
 CIDADE, ANTES DA REALIZAÇÃO DA FESTA DO CONGADO.</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4763/4763_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4763/4763_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE PARABENIZA AS ILUSTRES SECRETÁRIAS_x000D_
 MUNICIPAIS DE FAZENDA, NÍVEA MARIA DA MELO, E OBRAS E URBANISMO, ANITA DE BESSAS_x000D_
 ADONIN,E AINDA, O SECRETÁRIO DE DESPORTOS, POR NÃO MEDIREM ESFORÇOS PARA A CONSTRUÇÃO_x000D_
 DA QUADRA NO BAIRRO CHICO MIRANDA, REALIZANDO O SONHO DOS JOVENS DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4764/4764_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4764/4764_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADOOFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO  MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À  SECRETÁRIA DE OBRAS E_x000D_
 URBANISMO, QUE INFORME A ESTA CASA SE HÁ PREVISÃO PARA A  PAVIMENTAÇÃO POLIÉDRICA_x000D_
 DE UM TRECHO DA RUA DOM PEDRO II, QUE AINDA NÃO FOI CALÇADA, NEM ASFALTADA.</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4765/4765_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4765/4765_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 CONVOCANDOA CHEFE DO SETOR DE HABITAÇÃO, SRA. EMÍLIA CRISTINA, PARA QUE COMPAREÇA A_x000D_
 ESTA CASA, NOS TERMOS DA LEI ORGÂNICA MUNICIPAL E DO REGIMENTO INTERNO DA CÂMARA, EM_x000D_
 REUNIÃO A SER TRANSMITIDA, PARA QUE  POSSA EXPLANAR AOS VEREADORES E À POPULAÇÃO, SOBRE_x000D_
 ASSUNTOS INERENTES AO REFERIDO SETOR, EM ESPECIAL AS DOAÇÕES DE LOTES REALIZADAS PELO_x000D_
 MUNICÍPIO; SITUAÇÕES DAS FAMÍLIAS QUE ESTÃO EM RESIDÊNCIA EM RISCO; DENTRE OUTROS.</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4767/4767_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4767/4767_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADOOFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO  MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, SR. JOSÉ OCTAVIANO ZEZINHO RIBEIRO,E AO SECRETÁRIO_x000D_
 MUNICIPAL DE TRANSPORTES E LIMPEZA PÚBLICA, SR. SÉRGIO APARECIDO DE OLIVEIRA, QUE_x000D_
 INFORMEM A ESTA CASA, SE HÁ POSSIBILIDADE DE SE COLOCAR PASSAGEM ELEVADA PARA_x000D_
 PEDESTRES NOS SEGUINTES PONTOS DESTA CIDADE:_x000D_
 1 &amp;#8211; NA PRAÇA CORONEL CARLOS BERNARDES, ATRÁS DA IGREJA MATRIZ, PERMITINDO A_x000D_
 TRAVESSIA MAIS SEGURA NO SENTIDO À RUA 27 DE DEZEMBRO (DA CALÇADA DA PRAÇA ATÉ A_x000D_
 CALÇADA DA ESQUINA COM A REFERIDA RUA); _x000D_
 2 &amp;#8211; NA PRAÇA CORONEL CARLOS BERNARDES, PERMITINDO A TRAVESSIA MAIS SEGURA_x000D_
 NO SENTIDO À AVENIDA BENEDITO VALADARES (DA CALÇADA DA PRAÇA ATÉ A CALÇADA DA_x000D_
 ESQUINA COM A REFERIDA AVENIDA);</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4768/4768_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4768/4768_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADOOFÍCIOÀ CENTRAL DE REGULAÇÃO DE LEITO DO_x000D_
 ESTADO, SOLICITANDO-OS,QUE INFORME A ESTA CASA, O MOTIVO PELO QUAL A CIRURGIA, NO_x000D_
 OMBRO, DO PACIENTE AURELINO DIAS DE ARAÚJO, ESTÁ DEMORANDO PARA SER AGENDADA.</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4769/4769_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4769/4769_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI COMPLEMENTAR EM N.º 04/2016 &amp;#8220;ALTERA A LEI COMPLEMENTAR N.º_x000D_
 060, DE 10 DE OUTUBRO DE 2006&amp;#8221; SEJAAPRECIADO EM SEGUNDA DISCUSSÃO E_x000D_
 VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 REQUER AINDA, QUE O PROJETO DE LEI EM N.º 57/2016 QUE &amp;#8220;ABRE CRÉDITO_x000D_
 SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA_x000D_
 PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, BEM COMO OS PROJETOS DE LEI EM_x000D_
 N.º 061 E 62/2016 QUE, &amp;#8220;ABREM CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE_x000D_
 DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;,_x000D_
 SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4770/4770_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4770/4770_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA  INFRA-ASSINADA, NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADOOFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO  MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, SR. JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE ENVIE A ESTA_x000D_
 CASA, CÓPIA DE DOCUMENTO OU COMUNICADO RECEBIDO PELO EXECUTIVO MUNICIPAL, SEJA_x000D_
 ELE ENVIADO PELO MINISTÉRIO PÚBLICO DA COMARCA DE LAGOA DA PRATA OU POR OUTROS_x000D_
 ÓRGÃOS DE FISCALIZAÇÃO, ONDE FOI IMPOSTO O RETORNO DA JORNADA DE TRABALHO DE OITO_x000D_
 HORAS DIÁRIAS, PARA OS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4771/4771_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4771/4771_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADOOFÍCIO  AO  SR. LINDOMAR RIBEIRO DOS SANTOS,_x000D_
 GERENTE ADMINISTRATIVO E AO SR. EDUARDO NEVES, DIRETOR DE OPERAÇÕES, AMBOS DA_x000D_
 EMPRESA BIOSEV, SOLICITANDO-OS APOIO PARA QUE A EMPRESA POSSA REALIZAR INTERVENÇÃO_x000D_
 VISANDO TAPAR OS BURACOS E RECUPERAR O PISO DA ESTRADA VICINAL UTILIZADA COMO DESVIO,_x000D_
 QUE LIGA O FINAL DO TRECHO DE PAVIMENTAÇÃO ASFÁLTICA DA RODOVIA LAGOA/LUZ À PONTE_x000D_
 OLEGÁRIO MACIEL.</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4772/4772_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4772/4772_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO ILUSTRE SECRETÁRIO DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, SR. JOSÉ OCTAVIANO ZEZINHO RIBEIRO,  QUE INFORME A ESTA CASA_x000D_
 SE JÁ HÁ PREVISÃO PARA A IMPLANTAÇÃO DO PROJETO &amp;#8220;OLHO VIVO&amp;#8221;, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4773/4773_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4773/4773_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI CM N.º 08/2016 QUE &amp;#8220;DECLARA DE UTILIDADE PÚBLICA O_x000D_
 SINDICATO ÚNICO DOS TRABALHADORES EM EDUCAÇÃO DE LAGOA DA_x000D_
 PRATA- SIND UTE LAGOA DA PRATA&amp;#8221;, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO_x000D_
 ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4774/4774_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4774/4774_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA ENVIADO OFÍCIO AO DIRETOR-GERAL DO DER/MG, SR. JOSÉ_x000D_
 ÉLCIO SANTOS MONTEZE, REQUERENDO INFORMAÇÕES SOBRE POSSÍVEL RETIRADA DAS CERCAS_x000D_
 ÀS MARGENS DA PAVIMENTAÇÃO ASFÁLTICA DA RODOVIA QUE LIGA AS CIDADES DE LAGOA DA_x000D_
 PRATA E LUZ.</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4775/4775_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4775/4775_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO,AO ILUSTRE SECRETÁRIO DE DESENVOLVIMENTO_x000D_
 ECONÔMICO, SR. CARLOS HENRIQUE REZENDE LACERDA, SOLICITANDO AO MESMO QUE INFORME A_x000D_
 ESTA CASA SE HÁ POSSIBILIDADE DA REFERIDA SECRETARIA DESENVOLVER UM APLICATIVO PARA_x000D_
 CELULARES, COM O PROPÓSITO DE FACILITAR, AGILIZAR E OTIMIZAR O ACESSO DA CLASSE EMPRESARIAL_x000D_
 AOS EDITAIS E DEMAIS INFORMAÇÕES RELEVANTES AOS MESMOS, NO QUE SE REFERE A COMPRAS_x000D_
 PÚBLICAS.</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4776/4776_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4776/4776_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E_x000D_
 GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE_x000D_
 DE SE REALIZAR UMA CRITERIOSA ANÁLISE DA ILUMINAÇÃO PÚBLICA LOCAL, VISANDO A TROCA DE TODAS_x000D_
 AS LÂMPADAS QUEIMADAS DOS POSTES DE ENERGIA ELÉTRICA, DESTA CIDADE. </t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4777/4777_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4777/4777_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA  INFRA-ASSINADA, NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADOOFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO  MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO  SECRETÁRIO DE ADMINISTRAÇÃO_x000D_
 E GOVERNO, SR. JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA CASA, SE HÁ UM_x000D_
 GABINETE PARA QUE O &amp;#8220;PREFEITO ROBERTO&amp;#8221; REALIZE OS ATENDIMENTOS À POPULAÇÃO E_x000D_
 PRATIQUE SEUS ATOS COMO &amp;#8220;PREFEITO.&amp;#8221; SE A RESPOSTA FOR POSITIVA, QUE INFORME TAMBÉM A_x000D_
 LOCALIDADE DESTE GABINETE E O HORÁRIO DE ATENDIMENTO.</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4778/4778_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4778/4778_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS_x000D_
 PROJETOS DE LEIEM N.º 38/2016 QUE &amp;#8220;ALTERA A LEI MUNICIPAL N.º 2353/2014, QUE_x000D_
 DISPÕE SOBRE O PROCESSO ADMINISTRATIVO &amp;#8211; P.A.D &amp;#8211; NO ÂMBITO DA_x000D_
 ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA E INDIRETA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS.&amp;#8221;; EM N.º 050/2016 QUE, &amp;#8220;AUTORIZA O EXECUTIVO_x000D_
 MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL A ENTIDADE QUE MENCIONA_x000D_
 E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;; E EM N.º 060/2016 QUE, &amp;#8220;AUTORIZA O_x000D_
 EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL, CONCEDER_x000D_
 SUBVENÇÃO SOCIAL A ENTIDADE QUE MENCIONA E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE_x000D_
 REUNIÃO.</t>
   </si>
   <si>
     <t>4779</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4779/4779_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4779/4779_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS  VEREADORES  INFRA-ASSINADOS,  NA  FORMA  REGIMENTAL,  REQUEREM  A  VOSSA_x000D_
 EXCELÊNCIA,  CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADOOFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO_x000D_
 MUNICIPAL  ENCAMINHANDO  O  PRESENTE  REQUERIMENTO, FRUTO DO TRABALHO DOS_x000D_
 VEREADORES MIRINS, QUE  SOLICITA  AOS  ILUSTRESSECRETÁRIOS MUNICIPAIS ABAIXO_x000D_
 MENCIONADOS, CADA UM EM SUA RESPECTIVA ÁREA DE ATUAÇÃO</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4786/4786_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4786/4786_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI EM N.º 049/2016, QUE &amp;#8220;ALTERA A LEI N.º 984/2001, QUE_x000D_
 REGULAMENTA O ARTIGO 189 DA LEI ORGÂNICA MUNICIPAL E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.&amp;#8221;,SEJAAPRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE_x000D_
 REUNIÃO.</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4787/4787_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4787/4787_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA  INFRA-ASSINADA, NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADOOFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO  MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE DESPORTOS E_x000D_
 À CONTABILIDADE DO MUNICÍPIO, QUE ENVIEM A ESTA CASA O SEGUINTE:_x000D_
 1 &amp;#8211; CÓPIA DOS CONVITES RECEBIDOS PELA SECRETARIA DE DESPORTOS, REFERENTES A_x000D_
 EVENTOS DIVERSOS, QUE CONTARAM COM A PRESENÇA DO SECRETÁRIO GILFAR ALVES RIBEIRO,_x000D_
 TENDO O MESMO RECEBIDO DIÁRIAS DE VIAGEM PARA TANTO, OU SEJA, SOMENTE AQUELES_x000D_
 QUE RESULTARAM EM DIÁRIA DE VIAGEM OU NA PRESENÇA DO SECRETÁRIO, COM OU SEM_x000D_
 DIÁRIA;_x000D_
 2 &amp;#8211; CÓPIA DOS DOCUMENTOS REFERENTES ÀS DIÁRIAS DE VIAGEM CONCEDIDAS AO_x000D_
 SECRETÁRIO DE DESPORTOS NO PERÍODO DE 01/01/2013 À 30/04/2016, INCLUINDO OS_x000D_
 EMPENHOS, COMPROVANTE DE PAGAMENTO E DO CUMPRIMENTO DO OBJETIVO DA VIAGEM.</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4788/4788_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4788/4788_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE TRANSPORTES_x000D_
 E LIMPEZA PÚBLICA, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR  INTERVENÇÃO_x000D_
 NO SENTIDO DE AUMENTAR O ESPAÇO DEMARCADO PARA EMBARQUE E DESEMBARQUE DE ALUNOS_x000D_
 DAS VANS E ÔNIBUS ESCOLARES, NAS PORTAS DAS ESCOLAS, BEM COMO PARA MELHORAR A_x000D_
 SINALIZAÇÃO DAS MESMAS.</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4789/4789_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4789/4789_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO,AO ILUSTRE SECRETÁRIO DE ADMINISTRAÇÃO E_x000D_
 GOVERNO, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE HOUVE ESTUDO DE VIABILIDADE_x000D_
 DE IMPLEMENTAÇÃO DO ANTEPROJETO DE LEI Nº 06/2016, QUE  CRIA O PROGRAMA DE INCENTIVO_x000D_
 FISCAL AO PRIMEIRO EMPREGO DE JOVENS, DE MINHA AUTORIA.</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4790/4790_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4790/4790_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO MUNICIPAL DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA CASA SE_x000D_
 EXISTE PREVISÃO PARA A MUNICIPALIZAÇÃO DO TRÂNSITO, IMPLANTAÇÃO DE ESTACIONAMENTO_x000D_
 ROTATIVO E DEMARCAÇÃO HORIZONTAL DO SOLO, PARA USO RACIONAL DAS VAGAS DE ESTACIONAMENTO_x000D_
 NAS PRINCIPAIS VIAS DA CIDADE._x000D_
 JUSTIFICATIVA:</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4792/4792_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4792/4792_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADO  OFÍCIO AO DEPUTADO FEDERAL NEWTON CARDOSO_x000D_
 JÚNIOR, SOLICITANDO AO MESMO QUE ENVIDE ESFORÇOS PARA O ENVIO DE RECURSOS PÚBLICOS,_x000D_
 SEJA POR EMENDA PARLAMENTAR OU POR OUTROS MEIOS, PARA QUE SEJA CONSTRUÍDA SEDE_x000D_
 PRÓPRIA PARA A 107ª COMPANHIA DA POLÍCIA MILITAR, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4793/4793_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4793/4793_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA ENVIADO OFÍCIO AOS AUTORES DO PROJETO DE LEI CM Nº_x000D_
 004/2016, QUE &amp;#8220;REGULAMENTA O LANÇAMENTO DE AGROTÓXICO E CONGÊNERE, POR VIA_x000D_
 AÉREA, NAS LAVOURAS CULTIVADAS EM IMÓVEIS SITUADOS NA ÁREA TERRITORIAL DO_x000D_
 MUNICÍPIO DE LAGOA DA PRATA&amp;#8221;, BEM COMO ÀS COMISSÕES PERMANENTES QUE O_x000D_
 ANALISARÃO, SOLICITANDO-OS QUE SE POSICIONEM E INFORMEM SE O PARECER VAI SER_x000D_
 FAVORÁVEL E QUANDO SERÁ A VOTAÇÃO, OU SE O PARECER SERÁ CONTRÁRIO.</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4794/4794_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4794/4794_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS_x000D_
 PROJETOS DE LEI EM N.º 051/2016 QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONCEDER CONTRIBUIÇÃO À ENTIDADE QUE MENCIONA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS.&amp;#8221;, EM N.º 53/2016 QUE &amp;#8220;AUTORIZA O EXECUTIVO_x000D_
 MUNICIPAL A REALIZAR TRANSFERÊNCIA DE DOTAÇÃO DO ORÇAMENTO_x000D_
 VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA, CONCEDER SUBVENÇÃO_x000D_
 SOCIAL À ENTIDADE QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS.&amp;#8221;,_x000D_
 PROJETO DE RESOLUÇÃO N.º 016/2016, QUE &amp;#8220;CRIA GALERIA DOS EX-PRESIDENTES_x000D_
 DO PROGRAMA CÂMARA MIRIM NA CÂMARA MUNICIPAL DE LAGOA DA_x000D_
 PRATA.&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4795/4795_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4795/4795_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS_x000D_
 PROJETOS DE LEI EM N.° 066 E 067/2016, QUE &amp;#8220;ABREM CRÉDITO SUPLEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAMAPRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA_x000D_
 PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4796/4796_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4796/4796_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADOOFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO  MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, SR. JOSÉ OCTAVIANO ZEZINHO RIBEIRO,QUE INFORME A ESTA_x000D_
 CASA SE HÁ POSSIBILIDADE DE SE VIABILIZAR A IDENTIFICAÇÃO DAS VIAS PÚBLICAS DO NOSSO_x000D_
 MUNICÍPIO, EM ESPECIAL NOS BAIRROS MAIS NOVOS, UTILIZANDO-SE OS POSTES DE ENERGIA_x000D_
 ELÉTRICA, LOCALIZADOS NAS ESQUINAS OU PRÓXIMO DAS MESMAS.</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4797/4797_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4797/4797_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA  INFRA-ASSINADA, NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADOOFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO  MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO  SECRETÁRIO DE ADMINISTRAÇÃO_x000D_
 E GOVERNO, SR. JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE ENVIE A ESTA CASA O SEGUINTE:_x000D_
 1 &amp;#8211; CÓPIA DOS AUTOS DO PROCESSO ADMINISTRATIVO LICITATÓRIO - PREGÃO Nº_x000D_
 008/2015, QUE VISA A CONTRATAÇÃO DEEMPRESA PARA MANUTENÇÃO PREVENTIVA E_x000D_
 CORRETIVA DO SISTEMA DE ILUMINAÇÃO PÚBLICA DO MUNICÍPIO DE LAGOA DA PRATA;_x000D_
 2 &amp;#8211; CÓPIA DO CONTRATO ADMINISTRATIVO RESULTANTE DO PREGÃO Nº 008/2015;_x000D_
 3 &amp;#8211; CÓPIA DOS AUTOS DE NOVO PROCESSO LICITATÓRIO QUE POR VENTURA ESTEJA_x000D_
 SENDO REALIZADO, PARA A MANUTENÇÃO PREVENTIVA E CORRETIVA DO SISTEMA DE ILUMINAÇÃO_x000D_
 PÚBLICA.</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4798/4798_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4798/4798_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À ILUSTRE SECRETÁRIA DE OBRAS E_x000D_
 URBANISMO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR PAVIMENTAÇÃO_x000D_
 ASFÁLTICA EM FRENTE À IGREJA MATRIZ DE SÃO FRANCISCO DE ASSIS, NESTA CIDADE, ABRANGENDO_x000D_
 PELO MENOS O TRECHO DE UMA QUADRA DA RUA FRANCISCO SALES, E UMA PARTE DA RUA_x000D_
 MARANHÃO, PRÓXIMO AO CRUZAMENTO DESTA COM AQUELA.</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4799/4799_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4799/4799_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO GERENTE-GERAL DA CAIXA ECONÔMICA_x000D_
 FEDERAL, AGÊNCIA LAGOA DA PRATA, SR. GILZAN DE PÁDUA TEIXEIRA, SOLICITANDO-O QUE_x000D_
 INFORME A ESTA CASA A QUANTIDADE DE SERVIÇOS, COMO POR EXEMPLO: SAQUES, EXTRATOS,_x000D_
 DENTRE OUTROS, QUE OS CLIENTES DA MENCIONADA AGÊNCIA, PODEM UTILIZAR AO MÊS, SEM_x000D_
 QUE LHES SEJA COBRADO TAXAS DE MANUTENÇÃO OU UTILIZAÇÃO.</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4800/4800_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4800/4800_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADO OFÍCIO AO SR. LINDOMAR RIBEIRO DOS SANTOS, GERENTE_x000D_
 ADMINISTRATIVO DA BIOSEV, SOLICITANDO QUE INFORME A ESTA CASA, SE HÁ POSSIBILIDADE_x000D_
 DAQUELA EMPRESA REALIZAR PARCERIA COM O DEPÓSITO VELOSO, ONDE ESTE DOARÁ O CASCALHO E_x000D_
 AQUELA CEDERÁ AS MÁQUINAS PARA SEREM UTILIZADAS, VISANDO RESTAURAR AS ESTRADAS VICINAIS_x000D_
 QUE LIGAM A COMUNIDADE DOS MIRANDAS À MG &amp;#8211; 170, NA PARTE QUE É CARREADOR DA BIOSEV.</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4801/4801_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4801/4801_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA SENHORIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 CONVOCANDO OS GUARDAS CIVIS MUNICIPAIS, PARA QUE COMPAREÇAM A ESTA CASA, NOS TERMOS_x000D_
 DA LEI ORGÂNICA MUNICIPAL E DO REGIMENTO INTERNO DA CÂMARA, EM REUNIÃO A SER_x000D_
 TRANSMITIDA, PARA QUE POSSAM EXPLANAR AOS VEREADORES E À POPULAÇÃO, SOBRE OS TRABALHOS_x000D_
 REALIZADOS PELOS MESMOS NO MUNICÍPIO DE LAGOA DA PRATA. QUE FALEM AINDA SOBRE A LEI Nº_x000D_
 13.022 DE 2014 QUE INSTITUI O ESTATUTO GERAL DAS GUARDAS MUNICIPAIS E SUA ADEQUAÇÃO.</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4807/4807_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4807/4807_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI EM N.º 52/2016, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 CONCEDER CONTRIBUIÇÃO À ENTIDADE QUE MENCIONA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS.&amp;#8221; SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA_x000D_
 PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4808/4808_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4808/4808_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI COMPLEMENTAR CM N.º 06/2016, QUE &amp;#8220;MODIFICA A LEI_x000D_
 COMPLEMENTAR MUNICIPAL N.º 87/2010, QUE DISPÕE SOBRE A_x000D_
 MANUTENÇÃO, USO E OCUPAÇÃO DOS IMÓVEIS SITUADOS NO MUNICÍPIO_x000D_
 DE LAGOA DA PRATA&amp;#8221;,  SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA_x000D_
 PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4809/4809_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4809/4809_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO,QUE SOLICITA AO ILUSTRE SECRETÁRIODE_x000D_
 ADMINISTRAÇÃO E GOVERNO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DA CRIAÇÃO DE UMA_x000D_
 SECRETARIA MUNICIPAL DE SEGURANÇA PÚBLICA.</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4810/4810_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4810/4810_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE O PARABENIZA, COMO TAMBÉM O ILUSTRE_x000D_
 SECRETÁRIO MUNICIPAL DE SAÚDE, SR. GERALDO MANGELO DE ALMEIDA, PELA SELEÇÃO DE TRÊS_x000D_
 PROJETOS CONSTANTES DA POLÍTICA PÚBLICA DE SAÚDE DO NOSSO MUNICÍPIO NO XXXII CONGRESSO_x000D_
 NACIONAL DE SECRETARIAS MUNICIPAIS DE SAÚDE, QUE SE REALIZARÁ DO DIA 01 / 06 / 2016 AO_x000D_
 DIA 04 / 06 / 2016, EM FORTALEZA-CE.</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4811/4811_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4811/4811_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA SENHORIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AOS MEMBROS DO CONSEP &amp;#8211; CONSELHO_x000D_
 COMUNITÁRIO DE SEGURANÇA PÚBICA - PARA QUE COMPAREÇAM A ESTA CASA, EM REUNIÃO_x000D_
 EXTRAORDINÁRIA, A SER TRANSMITIDA, PARA QUE POSSAM EXPLANAR AOS VEREADORES E À_x000D_
 POPULAÇÃO, SOBRE OS TRABALHOS REALIZADOS PELA ENTIDADE EM FAVOR DA SEGURANÇA PÚBLICA DO_x000D_
 NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4812/4812_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4812/4812_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA SENHORIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ADIADA PARA A PRÓXIMA SEGUNDA-FEIRA, DIA 30 DE MAIO, A_x000D_
 VOTAÇÃO DO PROJETO DE LEI EM N.º 37/2016, QUE &amp;#8220;DISPÕE SOBRE A AQUISIÇÃO DE_x000D_
 IMÓVEL PARA FINS DE EXPANSÃO DA ESTAÇÃO DE TRATAMENTO E ESGOTO &amp;#8211;_x000D_
 ETE &amp;#8211; EM FAVOR DO SAAE.&amp;#8221;, BEM COMO A LEITURA DE PARECER DO PROJETO DE LEI EM N.º_x000D_
 56/2016, QUE &amp;#8220;ABRE CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE DO_x000D_
 MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4813/4813_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4813/4813_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS_x000D_
 PROJETOS DE LEIEM N.º 37/2016, QUE &amp;#8220;DISPÕE SOBRE A AQUISIÇÃO DE IMÓVEL_x000D_
 PARA FINS DE EXPANSÃO DA ESTAÇÃO DE TRATAMENTO E ESGOTO &amp;#8211; ETE &amp;#8211;_x000D_
 EM FAVOR DO SAAE.&amp;#8221; E CM N.º 13/2016, QUE &amp;#8220;INSTITUI O DIA DO COZINHEIRO_x000D_
 NO MUNICÍPIO DE LAGOA DA PRATA.&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO_x000D_
 E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4814/4814_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4814/4814_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA ENVIADO OFÍCIO À MESA DIRETORA DESTA CASA, EM ESPECIAL,_x000D_
 PARA A PRESIDENTE DESTA, SOLICITANDO QUE INFORME AO PLENÁRIO A POSSIBILIDADE DE SE_x000D_
 DEVOLVER O VALOR DE R$ 32.000,00 (TRINTA E DOIS MIL REAIS), AO EXECUTIVO MUNICIPAL,_x000D_
 PARA QUE SEJA REPASSADO À ASSOCIAÇÃO FRANCISCO DE ASSIS &amp;#8211; AFA, COM URGÊNCIA.</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4815/4815_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4815/4815_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADOOFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO  MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, SR. JOSÉ OCTAVIANO ZEZINHO RIBEIRO,E AO SECRETÁRIO_x000D_
 MUNICIPAL DE TRANSPORTES E LIMPEZA PÚBLICA, SR. SÉRGIO APARECIDO DE OLIVEIRA, QUE_x000D_
 INFORMEM A ESTA CASA, SE HÁ POSSIBILIDADE DE SE COLOCAR PASSAGEM ELEVADA PARA_x000D_
 PEDESTRES EM FRENTE À UNIDADE DE PRONTO ATENDIMENTO &amp;#8211; UPA - MUNICIPAL._x000D_
 QUE INFORMEM AINDA, SE HÁ POSSIBILIDADE DE SE RETIRAR A SINALIZAÇÃO DE_x000D_
 ESTACIONAMENTO 45º NA RUA ALEXANDRE BERNARDES PRIMO, PRÓXIMO AO HOSPITAL SÃO_x000D_
 CARLOS E À UPA, DE MODO A SE PERMITIR TÃO SOMENTE O ESTACIONAMENTO PARALELO AO_x000D_
 MEIO-FIO NO LOCAL.</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4816/4816_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4816/4816_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADOOFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO  MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, SR. JOSÉ OCTAVIANO ZEZINHO RIBEIRO,QUE INFORME A ESTA_x000D_
 CASA SE HÁ POSSIBILIDADE DE SE TOMAR PROVIDÊNCIAS NO SENTIDO DE TENTAR JUNTO AO_x000D_
 ÓRGÃO COMPETENTE, A INCORPORAÇÃO AO PATRIMÔNIO MUNICIPAL, DA ÁREA DA ANTIGA REDE_x000D_
 FERROVIÁRIA FEDERAL (ESPECIFICAMENTE ONDE SE LOCALIZAVA O REFEITÓRIO E A OFICINA DA_x000D_
 MESMA)._x000D_
 SOLICITO AINDA, QUE SE NÃO FOR POSSÍVEL A INCORPORAÇÃO AO PATRIMÔNIO_x000D_
 MUNICIPAL, QUE INFORME A POSSIBILIDADE DE SE FIRMAR TERMO DE CONCESSÃO DE USO_x000D_
 DESTA ÁREA, PARA QUE O MUNICÍPIO PASSE A DAR ALGUMA DESTINAÇÃO AO LOCAL.</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4817/4817_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4817/4817_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS_x000D_
 PROJETOS DE LEI EM  N.º 070/2016, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 ABRIR CRÉDITO ESPECIAL, CONCEDER SUBVENÇÃO SOCIAL E AUXÍLIO A_x000D_
 ENTIDADE QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS.&amp;#8221;; EM  N.º_x000D_
 071/2016, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO_x000D_
 ESPECIAL, CONCEDER AUXÍLIO À ENTIDADE QUE MENCIONA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS.&amp;#8221;; EM  N.º 072/2016, QUE &amp;#8220;AUTORIZA O EXECUTIVO_x000D_
 MUNICIPAL A ABRIR CRÉDITO ESPECIAL, CONCEDER AUXÍLIO A ENTIDADE_x000D_
 QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS.&amp;#8221;;EM  N.º 073/2016, QUE_x000D_
 &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL,_x000D_
 CONCEDER SUBVENÇÃO SOCIAL À ENTIDADE QUE MENCIONA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS.&amp;#8221; E EM  N.º 074/2016 QUE &amp;#8220;AUTORIZA O EXECUTIVO_x000D_
 MUNICIPAL A ABRIR CRÉDITO ESPECIAL, CONCEDER SUBVENÇÃO SOCIAL À_x000D_
 ENTIDADE QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS.&amp;#8221;, SEJAM_x000D_
 APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4825</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4825/4825_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4825/4825_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS_x000D_
 PROJETOS DE LEI EM N.º 36/2016 QUE &amp;#8220;ALTERA A REDAÇÃO DO ARTIGO 2º DA LEI_x000D_
 1132/2004 E CONTÉM OUTRAS PROVIDÊNCIAS.&amp;#8221; E N.º 69/2016, QUE &amp;#8220;DELIMITA O_x000D_
 PERÍMETRO URBANO DA CIDADE DE LAGOA DA PRATA&amp;#8221;, SEJAM APRECIADOS EM_x000D_
 SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4826</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4826/4826_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4826/4826_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 CONVOCANDO OS SERVIDORES PÚBLICOS MUNICIPAIS , LUIZ FRANCISCO DE JESUS, ADRIANO SANTOS,_x000D_
 ANDREIA DE SOUZA E SABRINA SILVA, TODOS OCUPANTES DE CARGOS DE PROVIMENTO EM_x000D_
 COMISSÃO, PARA QUE COMPAREÇAM A ESTA CASA, NOS TERMOS DA LEI ORGÂNICA MUNICIPAL E DO_x000D_
 REGIMENTO INTERNO DA CÂMARA,EM REUNIÃO A SER TRANSMITIDA, PARA QUE POSSAM EXPLANAR_x000D_
 AOS VEREADORES E À POPULAÇÃO, SOBRE OS TRABALHOS QUE ESTÃO SENDO REALIZADOS PELOS_x000D_
 MESMOS E INFORMAREM O SETOR EM QUE SE ENCONTRAM</t>
   </si>
   <si>
     <t>4827</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4827/4827_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4827/4827_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL, REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  QUE  A  REUNIÃO  ORDINÁRIA  DO  PRÓXIMO  DIA04 / 07/2016 SEJA_x000D_
 ADIADA PARA O DIA 06 / 07 / 2016, QUARTA-FEIRA, ÀS16 HORAS.</t>
   </si>
   <si>
     <t>4828</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4828/4828_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4828/4828_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS  VEREADORES  INFRA-ASSINADOS,  NA  FORMA  REGIMENTAL,  REQUEREM  A  VOSSA_x000D_
 EXCELÊNCIA,  CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADOOFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO_x000D_
 MUNICIPAL  ENCAMINHANDO  O  PRESENTE  REQUERIMENTO, FRUTO DO TRABALHO DOS_x000D_
 VEREADORES MIRINS, QUE  SOLICITA  AOS  ILUSTRESSECRETÁRIOS MUNICIPAIS ABAIXO_x000D_
 MENCIONADOS, CADA UM EM SUA RESPECTIVA ÁREA DE ATUAÇÃO, QUE INFORMEM O_x000D_
 SEGUINTE:_x000D_
 1 &amp;#8211; SECRETÁRIO DE SAÚDE E CHEFE DO SETOR DE VIGILÂNCIA SANITÁRIA:_x000D_
 A) SE HÁ POSSIBILIDADE DE SE TOMAR AS DEVIDAS PROVIDÊNCIAS PARA QUE SE RETIRE_x000D_
 OS ANIMAIS, EM ESPECIAL, OS CACHORROS ABANDONADOS NAS VIAS PÚBLICAS;_x000D_
 2 &amp;#8211; SECRETÁRIA DE OBRAS E URBANISMO:_x000D_
 SE HÁ POSSIBILIDADE DE SE REALIZAR INTERVENÇÃO NO SENTIDO DE TAPAR OS_x000D_
 BURACOS DAS VIAS PÚBLICAS DOS BAIRROS: AMÉRICO SILVA, PARADISO, GOMES E SÃO_x000D_
 FRANCISCO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4829/4829_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4829/4829_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI CM N.º 09/2016, QUE &amp;#8220;INSTITUI O DIA MUNICIPAL DA_x000D_
 CONSCIENTIZAÇÃO DO TRANSTORNO DO ESPECTRO AUTISTA NO_x000D_
 MUNICÍPIO DE LAGOA DA PRATA&amp;#8221;, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E_x000D_
 VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4830/4830_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4830/4830_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO ILUSTRE SECRETÁRIO DE SAÚDE, SR._x000D_
 GERALDO MANGELO DE ALMEIDA, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE COLOCAR_x000D_
 UM PROFISSIONAL ATUANTE PARA A ENTREGA DE MEDICAMENTOS DE ALTO CUSTO;</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4831/4831_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4831/4831_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADOOFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO  MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITAÀSECRETÁRIA DE OBRAS E_x000D_
 URBANISMO, SRA. ANITA DE BESSAS ADONIN, QUE INFORME A ESTA CASA, SE HÁ_x000D_
 POSSIBILIDADE DE SE PASSAR A MÁQUINA PATROL, NA ESTRADA QUE LIGA O DISTRITO DE MARTINS_x000D_
 GUIMARÃES À COMUNIDADE PONTE DE PEDRA, ESTRADA ESTA QUE PASSA EM FRENTE À_x000D_
 RESIDÊNCIA DO SR. ORTINO</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4832/4832_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4832/4832_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA  ENVIADOOFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO  MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, SR. JOSÉ OCTAVIANO ZEZINHO RIBEIRO,QUE INFORME A ESTA_x000D_
 CASA, SE HÁ POSSIBILIDADE DE SE INSTALAR UM CENTRO INFANTIL, NOS MOLDES DAS_x000D_
 ESCOLINHAS SÃO CARLOS, ALEXANDRE BERNARDES PRIMO, PROFESSOR MOURÃO E CASTELINHO_x000D_
 ENCANTADO, TODAS DESTE MUNICÍPIO, NA ANTIGA SEDE DA ESCOLA AFONSO GOULART.</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Paulinho da Compuway, Nego da Saúde, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4836/4836_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4836/4836_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIMO-NOS DO PRESENTE, RESPECTIVAMENTE, COM FULCRO NO § 1º DO ARTIGO 88 DO_x000D_
 REGIMENTO INTERNO DESTA CASA, PARA REQUERERMOS A RETIRADA DE TRAMITAÇÃO E_x000D_
 CONSEQUENTE ARQUIVAMENTO, DOS SEGUINTES PROJETOS DE LEI:_x000D_
 &amp;#61623; CM N.º 11/2015, QUE &amp;#8220;AUTORIZA A INTERDIÇÃO PARCIAL E TEMPORÁRIA_x000D_
 DA AVENIDA ANTÔNIO LUCIANO PEREIRA FILHO NO MUNICÍPIO DE_x000D_
 LAGOA DA PRATA&amp;#8221;, DE AUTORIA DO VEREADOR PAULO ROBERTO AGOSTINHO PEREIRA;_x000D_
 &amp;#61623; CM N.º 06/2016, QUE &amp;#8220;DISPÕE SOBRE RESERVA DE VAGAS EM CRECHES_x000D_
 E CEMEI'S PARA CRIANÇAS EM IDADE COMPATÍVEL, FILHAS(OS) DE_x000D_
 MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA, DE NATUREZA FÍSICA_x000D_
 E/OU SEXUAL&amp;#8221;, DE AUTORIA DA VEREADORA QUELLI CÁSSIA COUTO._x000D_
 &amp;#61623; CM N.º 011/2016, QUE &amp;#8220;PROÍBE O TRÂNSITO DE VEÍCULOS NAS PORTAS_x000D_
 DAS ESCOLAS SITUADAS NO MUNICÍPIO DE LAGOA DA PRATA, NOS_x000D_
 HORÁRIOS QUE MENCIONA&amp;#8221;, DE AUTORIA DO VEREADOR NEGO DA SAÚDE.</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4837/4837_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4837/4837_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI COMPLEMENTAREM 07/2016, QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR_x000D_
 N.º 068/2007 E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, BEM COMO O PROJETO DE LEI_x000D_
 CM N.º 012/2016, QUE &amp;#8220;MODIFICA A LEI MUNICIPAL N.º 203/1984 QUE DISPÕE_x000D_
 SOBRE LOTEAMENTOS E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM_x000D_
 APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4838/4838_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4838/4838_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA  INFRA-ASSINADA, NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA,_x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADOOFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO  MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO  SECRETÁRIO DE SAÚDE, SR._x000D_
 GERALDO MANGELO DE ALMEIDA, QUE INFORME A ESTA CASA OS MOTIVOS PELOS QUAIS O_x000D_
 MUNICÍPIO DE LAGOA DA PRATA NÃO PARTICIPARÁ MAIS DO CONSÓRCIO INTERMUNICIPAL &amp;#8211;_x000D_
 CIS-URG OESTE, O QUAL TEM COMO FINALIDADE PRECÍPUA O GERENCIAMENTO DO SERVIÇO_x000D_
 DE ATENDIMENTO MÓVEL DE URGÊNCIA (SAMU-192) EM NOSSA REGIÃO.</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4839/4839_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4839/4839_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO À DIRETORIA  DA RÁDIO VEREDAS FM, SOLICITANDO A_x000D_
 CONCESSÃO DE ESPAÇO NO PROGRAMA DO APRESENTADOR GRAZIANO SILVA, PARA QUE A CÂMARA_x000D_
 MUNICIPAL, POR MEIO DE SUA MESA DIRETORA, POSSA PRESTAR CONTAS À POPULAÇÃO A RESPEITO_x000D_
 DOS TRABALHOS REALIZADOS NA ATUAL LEGISLATURA, BEM COMO ABORDAR ASSUNTOS ESPECÍFICOS,_x000D_
 COMO SAÚDE, EDUCAÇÃO E SEGURANÇA.</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4840/4840_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4840/4840_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO DIRETOR DO SERVIÇO AUTÔNOMO DE ÁGUA_x000D_
 E ESGOTO DE LAGOA DA PRATA &amp;#8211; SAAE-LP, SR. ANTÔNIO DE PÁDUA LIMA SAMPAIO,_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA, QUAL A DATA PREVISTA PARA A_x000D_
 IMPLANTAÇÃO DO PLANO DE SAÚDE PARA OS SERVIDORES DAQUELA AUTARQUIA</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4841/4841_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4841/4841_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À ILUSTRE SECRETÁRIA DE OBRAS E_x000D_
 URBANISMO, SRA. ANITA DE BESSAS ADONIN, QUE EM ESPECIAL FAVOR, INFORME A ESTA CASA SE_x000D_
 HÁ POSSIBILIDADE DE SE REALIZAR INTERVENÇÃO NO SENTIDO DE SE DESLOCAR UM POSTE DE ENERGIA_x000D_
 ELÉTRICA SITUADO EM LOCAL INAPROPRIADO, OU SEJA, NO MEIO DA PISTA DE ROLAMENTO DA RUA_x000D_
 BAUHÍNIAS, NESTA CIDADE, PARA A MARGEM DA MENCIONADA VIA PÚBLICA.</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4842/4842_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4842/4842_texto_integral.pdf</t>
   </si>
   <si>
     <t>SIRVO-ME DO PRESENTE, PARA REQUERER O ADIAMENTO DA REUNIÃO ORDINÁRIA DO DIA_x000D_
 29 DE JUNHO, PARA O DIA 30 DO MESMO MÊS, HAJA VISTA, A INDISPONIBILIDADE DE AGENDA_x000D_
 NO ESPAÇO LAGOA CRED.</t>
   </si>
   <si>
     <t>4846</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, _x000D_
 CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O _x000D_
 PROJETO  DE  LEI  EM  N.º  172/2015  QUE  &amp;#8220;DISPÕE  SOBRE A AUTORIZAÇÃO  DOS _x000D_
 SERVIÇOS  DE TRANSPORTE  INDIVIDUAL  DE  PASSAGEIROS  EM  VEÍCULOS _x000D_
 AUTOMOTORES DE ALUGUEL, SOB O REGIME DE PERMISSÃO E RESPECTIVA _x000D_
 LICENÇA, MEDIANTE PRÉVIA LICITAÇÃO, NO MUNICÍPIO DE LAGOA DA PRATA _x000D_
 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO _x000D_
 NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4847/4847_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4847/4847_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, _x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL _x000D_
 ENCAMINHANDO  O  PRESENTE  REQUERIMENTO,  QUE  SOLICITA  À  SECRETÁRIA  DE  OBRAS  E _x000D_
 URBANISMO,  SRA.  ANITA  DE  BESSAS  ADONIN,  QUE  INFORME  A  ESTA  CASA,  SE  HÁ _x000D_
 POSSIBILIDADE DE SE PASSAR A MÁQUINA PATROL, NA ESTRADA VICINAL DA COMUNIDADE &amp;#8220;DOS _x000D_
 MIRANDAS&amp;#8221;, SITUADA NA ZONA RURAL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4848/4848_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4848/4848_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA _x000D_
 EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO PROMOTOR DE JUSTIÇA _x000D_
 DESTA COMARCA, CURADOR DO PATRIMÔNIO PÚBLICO, ENCAMINHANDO O PRESENTE _x000D_
 REQUERIMENTO QUE SOLICITA AO MESMO QUE, IMEDIATAMENTE, TOME AS DEVIDAS _x000D_
 PROVIDÊNCIAS NO SENTIDO DE COMPELIR O PREFEITO A REPARAR O PREJUÍZO SOFRIDO _x000D_
 PELO  MUNICÍPIO,  QUE  CHEGA  AO  VALOR  DE  R$  98.841,67,  MAIS  ATUALIZAÇÃO, _x000D_
 CONSISTENTE NA DIFERENÇA DE VALOR DO ITBI PAGO NAS TRANSAÇÕES DE IMÓVEIS _x000D_
 SITUADOS NO PARQUE DOS BURITIS, OS QUAIS ESTÃO SENDO ALVO DE INVESTIGAÇÃO _x000D_
 PELO MINISTÉRIO PÚBLICO, POR MEIO DA NOTÍCIA DE FATO Nº 0372.15.000179-3.</t>
   </si>
   <si>
     <t>4849</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4849/4849_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4849/4849_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, _x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADO  OFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO  MUNICIPAL, _x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E _x000D_
 GOVERNO  QUE  INFORME  A  ESTA  CASA,  OS  MOTIVOS  PELOS  QUAIS  NÃO  FORAM  TOMADAS _x000D_
 PROVIDÊNCIAS  NO  SENTIDO  DE  SE  ATENDER  AOS  ANSEIOS  DOS  CONSELHEIROS  TUTELARES  DO _x000D_
 MUNICÍPIO, AINDA NO CORRENTE ANO, POR MEIO DA CONCRETIZAÇÃO DO QUE FORA SUGERIDO NO _x000D_
 ANTEPROJETO DE LEI N.º 04/2016, APROVADO POR ESTA CASA, CUJA CÓPIA SERÁ ENCAMINHADA _x000D_
 COM O PRESENTE REQUERIMENTO.</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4850/4850_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4850/4850_texto_integral.pdf</t>
   </si>
   <si>
     <t>A  VEREADORA  INFRA-ASSINADA,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA _x000D_
 EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO _x000D_
 MUNICIPAL, CONVOCANDO  A COORDENADORA DE SAÚDE BUCAL, SRA. ANDREIA MARIA DA _x000D_
 COSTA CASTRO, BEM COMO A COORDENADORA GERAL DAS ESTRATÉGIAS SAÚDE DA FAMÍLIA - _x000D_
 ESFS,  SRA.  ROBERTA  TEPERINO  GOMES,  PARA QUE COMPAREÇAM A ESTA CASA, NOS _x000D_
 TERMOS DA LEI ORGÂNICA MUNICIPAL E DO REGIMENTO INTERNO DA CÂMARA, PARA EXPOR A _x000D_
 RESPEITO  DOS  AGENDAMENTOS  NAS  ESFS,  ANTIGOS  PSFS,  INFORMANDO  TAMBÉM  À _x000D_
 POPULAÇÃO, QUAL PROCEDIMENTO PARA A CONFECÇÃO DE PRÓTESES E AGENDAMENTOS DE _x000D_
 DENTISTAS.</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4851/4851_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4851/4851_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, _x000D_
 CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS _x000D_
 PROJETOS DE LEI EM N.º 080/2016, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A _x000D_
 ABRIR CRÉDITO ESPECIAL, CONCEDER AUXÍLIO À ENTIDADE QUE MENCIONA _x000D_
 E  CONTÉM  OUTRAS  PROVIDÊNCIAS&amp;#8221;,  EM  N.º  081/2016,  QUE  &amp;#8220;AUTORIZA  O _x000D_
 EXECUTIVO  MUNICIPAL  A  ABRIR  CRÉDITO  ESPECIAL,  CONCEDER _x000D_
 SUBVENÇÃO  SOCIAL,  E AUXÍLIO  À ENTIDADE QUE  MENCIONA E  CONTÉM _x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221; E EM N.º 084/2016, QUE &amp;#8220;AUTORIZA O EXECUTIVO _x000D_
 MUNICIPAL A ABRIR  CRÉDITO  SUPLEMENTAR,  CONCEDER  SUBVENÇÃO  À _x000D_
 ENTIDADE  QUE  MENCIONA  E  CONTÉM  OUTRAS  PROVIDÊNCIAS&amp;#8221;,  SEJAM _x000D_
 APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4852/4852_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4852/4852_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS  VEREADORES  INFRA-ASSINADOS,  NA  FORMA  REGIMENTAL,  REQUEREM  A  VOSSA _x000D_
 EXCELÊNCIA,  CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADO  OFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO _x000D_
 MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO ILUSTRE SECRETÁRIO DE _x000D_
 MEIO AMBIENTE, LESSANDRO GABRIEL DA COSTA, QUE INFORME A ESTA CASA SE ESTÃO SENDO _x000D_
 REALIZADOS ESTUDOS PARA A APRESENTAÇÃO DE PROJETO DE LEI VISANDO ALTERAR A LEI MUNICIPAL _x000D_
 N.º 984/2001, QUE REGULAMENTA O USO DO PARQUE NATURAL MUNICIPAL 'FRANCISCO DE ASSIS _x000D_
 RESENDE',  ONDE  SE  SITUA  A  PRAIA  MUNICIPAL,  EM  ESPECIAL  NO  QUE  DIZ  RESPEITO  À _x000D_
 REGULAMENTAÇÃO  DA  PESCA  NA  REFERIDA  LAGOA,  CONFORME  PROMETIDO  A  ESTA  CASA  E  À _x000D_
 POPULAÇÃO, EM PRONUNCIAMENTO DO MENCIONADO SECRETÁRIO DURANTE REUNIÃO DA CÂMARA _x000D_
 MUNICIPAL.</t>
   </si>
   <si>
     <t>4853</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4853/4853_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4853/4853_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS  VEREADORES  INFRA-ASSINADOS,  NA  FORMA  REGIMENTAL,  REQUEREM  A  VOSSA _x000D_
 EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO _x000D_
 MUNICIPAL,  ENCAMINHANDO  O  PRESENTE  REQUERIMENTO,  FRUTO  DO  TRABALHO  DOS _x000D_
 VEREADORES  MIRINS,  QUE  SOLICITA  AOS  ILUSTRES  SECRETÁRIOS  MUNICIPAIS  ABAIXO _x000D_
 MENCIONADOS,  CADA  UM  EM  SUA  RESPECTIVA  ÁREA  DE  ATUAÇÃO,  QUE  INFORMEM  O _x000D_
 SEGUINTE:_x000D_
    A)  AO  SECRETÁRIO  MUNICIPAL  DE  TRANSPORTES  E  LIMPEZA  PÚBLICA,  SÉRGIO _x000D_
 APARECIDO DE OLIVEIRA, E AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO _x000D_
 ZEZINHO RIBEIRO, PARA QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE SE SINALIZAR _x000D_
 MELHOR AS VIAS PÚBLICAS DE LAGOA DA PRATA;_x000D_
 B) À ILUSTRE SECRETÁRIA DE OBRAS E URBANISMO, ANITA DE BESSAS ADONIM, E AO _x000D_
 SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO, PARA QUE _x000D_
 INFORMEM A ESTA CASA:_x000D_
 - SE HÁ POSSIBILIDADE DE SE INSTALAR LUMINÁRIAS PARA O ENTORNO DA PRAÇA DE _x000D_
 ESPORTES;_x000D_
 - SE HÁ POSSIBILIDADE DE SE CONSTRUIR UMA QUADRA MUNICIPAL NO BAIRRO CHICO _x000D_
 MIRANDA E MELHORIA DO CAMPO DO BAIANO, NESTA CIDADE;_x000D_
 - SE HÁ POSSIBILIDADE DE SE INSTALAR &amp;#8220;LIXEIRAS MAIORES&amp;#8221; (COLETIVAS) EM PONTOS _x000D_
 ESTRATÉGICOS  DE  TODOS  OS  BAIRROS  DE  LAGOA  DA  PRATA,  UMA  VEZ  QUE  FACILITARIA  O _x000D_
 ARMAZENAMENTO E COLETA DO LIXO.</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4854/4854_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4854/4854_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA, _x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADO  OFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO  MUNICIPAL, _x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA À ILUSTRE SECRETÁRIA DE OBRAS E _x000D_
 URBANISMO, SOLICITANDO À MESMA QUE INFORME A ESTA CASA SE HÁ PREVISÃO PARA A TOMADA _x000D_
 DE PROVIDÊNCIAS EM RELAÇÃO À RUA JUCA MANTIBA, EM SEUS NÚMEROS INICIAIS, NO BAIRRO SOL _x000D_
 NASCENTE, NO QUE DIZ RESPEITO AO PÉSSIMO ESTADO DE CONSERVAÇÃO DA MESMA</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4855/4855_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4855/4855_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA, _x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO DIRETOR DA FUNDAÇÃO SÃO CARLOS, SOLICITANDO _x000D_
 AO MESMO QUE SEJA DESIGNADA UMA REUNIÃO ENTRE OS DIRETORES DA FUNDAÇÃO COM OS _x000D_
 VEREADORES DESTA CASA, NO INTUITO DE PROPOR SOLUÇÕES, EM CONJUNTO, PARA A SITUAÇÃO _x000D_
 DESCRITA EM OFÍCIO ENVIADO A ESTA CASA DE LEIS, QUE TRATA DOS CONVÊNIOS A SEREM FIRMADOS _x000D_
 POR MENCIONADA INSTITUIÇÃO HOSPITALAR COM O MUNICÍPIO</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4856/4856_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4856/4856_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS_x000D_
 PROJETOS DE LEI EM N.º 065/2016, QUE &amp;#8220;DISPÕE SOBRE AS DIRETRIZES PARA A_x000D_
 ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2017 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.&amp;#8221;, E EM N.º 088/2016, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL_x000D_
 A CONCEDER SUBVENÇÃO SOCIAL À ENTIDADE QUE MENCIONA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS.&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA_x000D_
 PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4857/4857_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4857/4857_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, _x000D_
 CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O _x000D_
 PROJETO  DE  LEI  EM  N.º  089/2016  QUE &amp;#8220;AUTORIZA  O  EXECUTIVO  MUNICIPAL A _x000D_
 ABRIR  CRÉDITO  ESPECIAL,  CONCEDER  SUBVENÇÃO  À  ENTIDADE  QUE _x000D_
 MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, BEM COMO O PROJETO DE LEI _x000D_
 COMPLEMENTAR EM N.º 010/2016, QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR N.º 126, DE _x000D_
 28 DE JUNHO DE 2013&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA _x000D_
 PRESENTE REUNIÃO._x000D_
 REQUER  AINDA,  QUE  PROJETO  DE  LEI  EM  N.º  093/2016,  QUE  &amp;#8220;AUTORIZA  O _x000D_
 EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR AO ORÇAMENTO _x000D_
 VIGENTE E CONTÉM OUTRAS PROVIDÊNCIAS.&amp;#8221;, SEJA APRECIADO EM DISCUSSÃO E _x000D_
 VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 CONTO COM O APOIO DOS NOBRES COLEGAS PARA APROVAÇÃO DESTE REQUERIMENTO.</t>
   </si>
   <si>
     <t>4858</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, _x000D_
 CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS _x000D_
 PROJETOS DE LEI EM N.º 095/2016, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A _x000D_
 CONCEDER SUBVENÇÃO SOCIAL À ENTIDADE QUE MENCIONA E CONTÉM _x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221; E EM N.º 101/2016, QUE &amp;#8220;AUTORIZA O EXECUTIVO _x000D_
 MUNICIPAL  A  ABRIR  CRÉDITO  SUPLEMENTAR,  CONCEDER  SUBVENÇÃO _x000D_
 SOCIAL À ENTIDADE QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, _x000D_
 SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4859/4859_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4859/4859_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 VETO PARCIAL, APRESENTADO PELO EXECUTIVO MUNICIPAL À PROPOSIÇÃO DE LEI N.º_x000D_
 080/2016, QUE &amp;#8220;ALTERA A REDAÇÃO DO ART. 2º DA LEI 1132/2004 E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA_x000D_
 PRESENTE REUNIÃO._x000D_
 CONTO COM O APOIO DOS NOBRES COLEGAS PARA APROVAÇÃO DESTE REQUERIMENTO.</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4860/4860_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4860/4860_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, _x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADO  OFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO  MUNICIPAL, _x000D_
 ENCAMINHANDO  O  PRESENTE  REQUERIMENTO  QUE  SOLICITA  À ILUSTRE SECRETÁRIA DE OBRAS E _x000D_
 URBANISMO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR PAVIMENTAÇÃO _x000D_
 ASFÁLTICA   NA   RUA   MANUEL   PENA,   BAIRRO  AMÉRICO   SILVA,   NESTA   CIDADE,   ABRANGENDO _x000D_
 PRINCIPALMENTE O TRECHO EM FRENTE À ESCOLA ESTADUAL DONA TILOSA.</t>
   </si>
   <si>
     <t>4861</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4861/4861_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4861/4861_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA _x000D_
 EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO _x000D_
 MUNICIPAL,  ENCAMINHANDO  O PRESENTE  REQUERIMENTO,  QUE  SOLICITA À  SECRETÁRIA DE _x000D_
 OBRAS  E  URBANISMO, ANITA  DE  BESSAS ADONIN,  QUE  INFORME  A  ESTA  CASA,  SE  HÁ _x000D_
 POSSIBILIDADE DE SE REFAZER O MATA BURRO QUE LIGA A RODOVIA MG-429 AO DISTRITO DE _x000D_
 MARTINS GUIMARÃES E OUTRAS LOCALIDADES SITUADAS NA ZONA RURAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4862</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4862/4862_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4862/4862_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA, _x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADO  OFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO  MUNICIPAL, _x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E _x000D_
 GOVERNO, QUE INFORME A ESTA CASA OS MOTIVOS PELOS QUAIS AINDA NÃO FORAM TOMADAS _x000D_
 PROVIDÊNCIAS PARA A RETIRADA DE OUTDOORS ESPALHADOS EM TODO O MUNICÍPIO, DA PUBLICIDADE _x000D_
 REFERENTE À IMPLANTAÇÃO DO SAMU EM LAGOA DA PRATA, TENDO EM VISTA QUE SEGUNDO FOI _x000D_
 VEICULADO PELA IMPRENSA, REFERIDO SERVIÇO NÃO VAI MAIS SER IMPLEMENTADO.</t>
   </si>
   <si>
     <t>4863</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4863/4863_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4863/4863_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, _x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL _x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE DESPORTOS E _x000D_
 À SECRETÁRIA DE OBRAS E URBANISMO, QUE INFORMEM A ESTA CASA COMO SE ENCONTRAM _x000D_
 AS CONDIÇÕES DE SEGURANÇA DOS GINÁSIOS POLIESPORTIVOS DE LAGOA DA PRATA, BEM _x000D_
 COMO DO TERMINAL RODOVIÁRIO LOCAL, EM ESPECIAL QUANTO A SAÍDAS DE EMERGÊNCIA, _x000D_
 ESTRUTURA FÍSICA, PARTE HIDRÁULICA E ELÉTRICA.</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4864/4864_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4864/4864_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA _x000D_
 EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO _x000D_
 MUNICIPAL,  ENCAMINHANDO  O  PRESENTE  REQUERIMENTO  QUE  SOLICITA  À  SECRETÁRIA  DE _x000D_
 OBRAS  E  URBANISMO, ANITA  DE  BESSAS ADONIN,  QUE  INFORME  A  ESTA  CASA  SE  HÁ _x000D_
 POSSIBILIDADE  DE  SE  CIMENTAR  O  PARQUINHO  DA  CRECHE  ''MARIA  BELARMINA'',  SITUADA _x000D_
 NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4866</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4866/4866_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4866/4866_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, _x000D_
 CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS _x000D_
 PROJETOS DE LEI EM N.º 096 E 097/2016, QUE &amp;#8220;ABREM CRÉDITO SUPLEMENTAR AO _x000D_
 ORÇAMENTO  VIGENTE  DO  MUNICÍPIO  DE  LAGOA  DA  PRATA  E  CONTÉM _x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221; E EM N.º 098, 099 E 100/2016, QUE  &amp;#8220;ABREM CRÉDITO _x000D_
 ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E _x000D_
 CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO _x000D_
 ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4867</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4867/4867_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4867/4867_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, _x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL _x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE DESPORTOS E _x000D_
 À SECRETÁRIA DE OBRAS E URBANISMO, QUE INFORMEM A ESTA CASA COMO SE ENCONTRAM _x000D_
 AS CONDIÇÕES DE SEGURANÇA DA PRAÇA DE ESPORTES DE LAGOA DA PRATA, EM ESPECIAL A _x000D_
 ESTRUTURA FÍSICA, E PRINCIPALMENTE, SUA PARTE ELÉTRICA.</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4868/4868_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4868/4868_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, _x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL _x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA À SECRETÁRIA DE OBRAS E _x000D_
 URBANISMO, QUE INFORME SE HÁ POSSIBILIDADE DE SE REALIZAR INTERVENÇÃO, EM CARÁTER _x000D_
 DE URGÊNCIA, NO PILAR DE SUSTENTAÇÃO DA ESTRUTURA DO TERMINAL RODOVIÁRIO PEDRO _x000D_
 ROBERTO AMORIM, O QUAL ESTÁ LOCALIZADO PRÓXIMO AO CRUZAMENTO DA RUA SANTA _x000D_
 CATARINA, COM A RUA SERGIPE, VISANDO SUA RECUPERAÇÃO OU MANUTENÇÃO, BEM COMO _x000D_
 DE TODO TELHADO DO REFERIDO TERMINAL.</t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4869/4869_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4869/4869_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, _x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, _x000D_
 ENCAMINHANDO  O  PRESENTE REQUERIMENTO, QUE SOLICITA  À  SECRETÁRIA  DE  OBRAS  E _x000D_
 URBANISMO, ANITA DE BESSAS ADONIN, QUE INFORME A ESTA CASA O MOTIVO PELO QUAL AS _x000D_
 OBRAS DO ''CAMPO DO BAIANO'', LOCALIZADO NO BAIRRO CHICO MIRANDA, SE ENCONTRAM _x000D_
 TERMINANTEMENTE PARADAS.</t>
   </si>
   <si>
     <t>4873</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS PROJETOS DE LEI EM N.º 097, 102, 103 E 104/2016, QUE &amp;#8220;ABREM CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221; E EM N.º 099/2016, QUE &amp;#8220;ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO._x000D_
 	_x000D_
 		REQUER AINDA, QUE OS PROJETOS DE LEI COMPLEMENTAR CM N.º 08/2016, QUE &amp;#8220;DISPÕE SOBRE O CONTROLE DO DESPERDÍCIO DE ÁGUA POTÁVEL DISTRIBUÍDA PARA USO NO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221; E CM N.º 11/2016, QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR MUNICIPAL N.º 60/2006 QUE DISPÕE SOBRE A INSTITUIÇÃO DO PLANO DIRETOR DO MUNICÍPIO DE LAGOA DA PRATA, DECÊNIO 2007-2016&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4874</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4874/4874_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4874/4874_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM N.º 087/2016, QUE  &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A DESAFETAR E PERMUTAR LOGRADOURO QUE MENCIONA&amp;#8221;, SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO._x000D_
 	_x000D_
 			CONTO COM O APOIO DOS NOBRES COLEGAS PARA APROVAÇÃO DESTE REQUERIMENTO.</t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4875/4875_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4875/4875_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA_x000D_
 EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA QUE  OS  PROJETOS DE LEI EM Nº 94 E 105/2016 QUE &amp;#8220;AUTORIZAM O_x000D_
 REMANEJAMENTO DE SALDO ORÇAMENTÁRIO EM DOTAÇÃO DO EXERCÍCIO_x000D_
 DE   2016   DO   MUNICÍPIO   DE   LAGOA  DA  PRATA  E   CONTÉM   OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE_x000D_
 REUNIÃO, BEM COMO QUE OS PROJETOS DE LEI EM 106, 108, 109, 110 E 111/2016, QUE_x000D_
 &amp;#8220;ABREM CRÉDITO SUPLEMENTAR E ESPECIAL AO ORÇAMENTO VIGENTE DO_x000D_
 MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, PARA_x000D_
 QUE SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4876</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4876/4876_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4876/4876_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E_x000D_
 LIMPEZA PÚBLICA, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR UM_x000D_
 MUTIRÃO DE LIMPEZA NO NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4877/4877_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4877/4877_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE SAÚDE, QUE_x000D_
 ENVIE A ESTA CASA, CÓPIA DOS CONTRATOS FIRMADOS PELO MUNICÍPIO DE LAGOA DA PRATA_x000D_
 COM O DR. DIOGO OLIVEIRA CHAVES, NA ATUAL ADMINISTRAÇÃO (2013/2016).</t>
   </si>
   <si>
     <t>4878</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4878/4878_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4878/4878_texto_integral.pdf</t>
   </si>
   <si>
     <t>4889</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4889/4889_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4889/4889_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, _x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADO  OFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO  MUNICIPAL, _x000D_
 ENCAMINHANDO  O  PRESENTE  REQUERIMENTO  QUE  SOLICITA  À ILUSTRE SECRETÁRIA DE OBRAS E _x000D_
 URBANISMO, SRA. ANITA DE BESSAS ADONIN, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE _x000D_
 SE REALIZAR PAVIMENTAÇÃO ASFÁLTICA NA RUA DOM PEDRO II, NO BAIRRO AMÉRICO SILVA, NESTA _x000D_
 CIDADE, ABRANGENDO PRINCIPALMENTE O TRECHO FINAL DESTE LOGRADOURO.</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4890/4890_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4890/4890_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA _x000D_
 EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE A REUNIÃO ORDINÁRIA DO DIA 05 DE SETEMBRO _x000D_
 DE 2016, SEJA ADIADA PARA O PRÓXIMO DIA 06 DE SETEMBRO DE 2016, TERÇA-FEIRA.</t>
   </si>
   <si>
     <t>4891</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4891/4891_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4891/4891_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, _x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADO  OFÍCIO  À  DIRETORIA  DO  SAAE-LP,  POR  MEIO  DE  SEU _x000D_
 DIRETOR, SR. ANTÔNIO DE PÁDUA LIMA SAMPAIO, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE _x000D_
 SOLICITA AO MESMO QUE INFORME A ESTA CASA LEGISLATIVA A RESPEITO DA INADIMPLÊNCIA DAS _x000D_
 TARIFAS DE ÁGUA E ESGOTO, DEPOIS DO AUMENTO DA TARIFA DE ESGOTO, COMPARANDO AQUELA, _x000D_
 ANTES E DEPOIS DO INÍCIO DE FUNCIONAMENTO DA ESTAÇÃO DE TRATAMENTO DE ESGOTO - ETE.</t>
   </si>
   <si>
     <t>4892</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4892/4892_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4892/4892_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, _x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADO  OFÍCIO  AO  PROMOTOR  DE  JUSTIÇA  CURADOR  DO  MEIO _x000D_
 AMBIENTE,  EXMO.  DR.  EDUARDO  DE  ALMEIDA  SILVA,  ACOMPANHADO  DO  PRESENTE _x000D_
 REQUERIMENTO, BEM COMO DO ABAIXO-ASSINADO E CORRESPONDÊNCIA DA AAPA &amp;#8211; ASSOCIAÇÃO _x000D_
 AMBIENTALISTA DOS PESCADORES DO ALTO SÃO FRANCISCO, EM QUE REFERIDA ENTIDADE SOLICITA O _x000D_
 APOIO DOS NOBRES COLEGAS PARLAMENTARES PARA REQUERER DO MINISTÉRIO PÚBLICO PROVIDÊNCIAS _x000D_
 A RESPEITO DA RECUPERAÇÃO DO ''BREJÃO'', PRÓXIMO DAS DEPENDÊNCIAS DA BIOSEV, SOLICITANDO _x000D_
 UMA INTERVENÇÃO JUDICIAL PARA O FECHAMENTO DOS DRENOS PRINCIPAIS, QUE SE ENCONTRAM _x000D_
 PRÓXIMO À COMPORTA.</t>
   </si>
   <si>
     <t>4893</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4893/4893_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4893/4893_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, _x000D_
 CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O _x000D_
 PROJETO DE LEI EM N.º 114/2016, QUE   &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A _x000D_
 CONCEDER  SUBVENÇÕES  SOCIAIS  ÀS  ENTIDADES  QUE  MENCIONA  E _x000D_
 CONTÉM  OUTRAS  PROVIDÊNCIAS&amp;#8221;,  SEJA  APRECIADO  EM  SEGUNDA  DISCUSSÃO  E _x000D_
 VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4894</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4894/4894_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4894/4894_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, _x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL _x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E _x000D_
 LIMPEZA PÚBLICA, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR UM _x000D_
 MUTIRÃO DE LIMPEZA NA AV. JOSÉ BERNARDES MACIEL, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>4895</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4895/4895_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4895/4895_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, _x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, _x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE SAÚDE, QUE _x000D_
 INFORME A ESTA CASA, COMO ESTÁ A SITUAÇÃO DOS ATENDIMENTOS MÉDICOS E ODONTOLÓGI-COS NA COMUNIDADE DOS &amp;#8220;MIRANDAS&amp;#8221;, NESTE MUNICÍPIO. SE ESTES ATENDIMENTOS ESTÃO _x000D_
 ACONTECENDO OU SE ESTÃO SUSPENSOS</t>
   </si>
   <si>
     <t>4896</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4896/4896_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4896/4896_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA, _x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO A PHILIP RUBENS SOARES PEREIRA, ENCAMINHANDO _x000D_
 O PRESENTE REQUERIMENTO, QUE PARABENIZA-O PELA HOMENAGEM ''LEO DO ANO'', CONCEDIDA _x000D_
 PELA ASSOCIAÇÃO INTERNACIONAL DE LIONS CLUBES.</t>
   </si>
   <si>
     <t>4897</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4897/4897_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4897/4897_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, _x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL _x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA À SECRETÁRIA DE FAZENDA, _x000D_
 NÍVEA MARIA DE MELO, QUE INFORME A ESTA CASA COMO SE ENCONTRA A SITUAÇÃO _x000D_
 REFERENTE AOS RECURSOS FINANCEIROS PROVENIENTES DE UMA EMENDA PARLAMENTAR DO _x000D_
 DEPUTADO FEDERAL NEWTON JÚNIOR, PARA O ASFALTAMENTO DA ESTRADA QUE LIGA O DISTRITO _x000D_
 DE MARTINS GUIMARÃES À MG-429. SE OS MESMOS JÁ SE ENCONTRAM DEPOSITADOS NOS _x000D_
 COFRES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4898</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4898/4898_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4898/4898_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA _x000D_
 EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS _x000D_
 PARA QUE O PROJETO DE LEI EM Nº 115/2016 QUE &amp;#8220;ABRE CRÉDITO SUPLEMENTAR _x000D_
 AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM _x000D_
 OUTRAS  PROVIDÊNCIAS&amp;#8221;,  SEJA  APRECIADO  EM  DISCUSSÃO  E  VOTAÇÃO  ÚNICA  NA _x000D_
 PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4899/4899_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4899/4899_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, _x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL _x000D_
 ENCAMINHANDO   O   PRESENTE   REQUERIMENTO,   QUE  SOLICITA  AO  SECRETÁRIO  DE _x000D_
 ADMINISTRAÇÃO E GOVERNO, QUE INFORME A ESTA CASA SE HÁ A POSSIBILIDADE DE OFERECER _x000D_
 À  COMUNIDADE  DO  DISTRITO  DE  MARTINS  GUIMARÃES,  UM  BENEFÍCIO  DIRETO,  COMO  A _x000D_
 CONSTRUÇÃO  DE  UMA  UNIDADE  DE  SAÚDE,  POR  EXEMPLO,  OU  UMA  OUTRA  QUE  POSSA _x000D_
 ATENDER DEMANDAS DAS PESSOAS QUE RESIDEM NAQUELE DISTRITO, COMO CONTRAPARTIDA À _x000D_
 PERMUTA REALIZADA RECENTEMENTE PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4900</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4900/4900_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4900/4900_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA _x000D_
 EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO _x000D_
 MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE _x000D_
 ADMINISTRAÇÃO E GOVERNO, SR. JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA _x000D_
 CASA SE HÁ POSSIBILIDADE DE SE FAZER UM LEVANTAMENTO PARA VERIFICAR QUAIS OS LOTES _x000D_
 DE  TERRENO  DOADOS  PELO  MUNICÍPIO  PARA  PESSOAS  CARENTES,  POR  MEIO  DE  LEIS _x000D_
 MUNICIPAIS, QUE AINDA NÃO ESTÃO REGULARIZADOS NO SERVIÇO DE REGISTRO DE IMÓVEIS _x000D_
 EM  NOME  DOS  BENEFICIÁRIOS,  NO  BAIRRO  MONSENHOR ALFREDO  DOHR,  OS  QUAIS  FORAM _x000D_
 DOADOS NO MANDATO DO EX PREFEITO LUCAS ANTÔNIO DE RESENDE (IN MEMORIAM).</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4901/4901_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4901/4901_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA _x000D_
 EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS _x000D_
 PARA  QUE  OS  PROJETOS  DE  LEI  EM  Nº  117  E  119/2016  QUE  &amp;#8220;ABREM  CRÉDITO _x000D_
 SUPLEMENTAR  AO  ORÇAMENTO  VIGENTE  DO  MUNICÍPIO  DE  LAGOA  DA _x000D_
 PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, O PROJETO DE LEI EM 118/2016 QUE _x000D_
 &amp;#8220;ABRE  CRÉDITO  ESPECIAL  AO  ORÇAMENTO  VIGENTE  DO  MUNICÍPIO  DE _x000D_
 LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJA APRECIADOS EM _x000D_
 DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4902/4902_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4902/4902_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA  EXCELÊNCIA, _x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADO  OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, _x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO ILUSTRE SECRETÁRIO DE CULTURA E _x000D_
 TURISMO, QUE INFORME A ESTA CASA SE JÁ HÁ POSSIBILIDADE DE SE IMPLANTAR UM SISTEMA DE _x000D_
 AVALIAÇÃO DO COMPORTAMENTO DOS INTEGRANTES DAS GUARDAS DO CONGADO, DURANTE A _x000D_
 REALIZAÇÃO DAS FESTAS, NOS SEGUINTES TERMOS:_x000D_
 &amp;#8220;SERIA NOMEADA UMA COMISSÃO DE AVALIAÇÃO PELA SECRETARIA MUNICIPAL DE CULTURA _x000D_
 E TURISMO, COM O INTUITO DE ACOMPANHAR E AVALIAR O COMPORTAMENTO E AÇÕES DE TODOS OS _x000D_
 MEMBROS DAS GUARDAS DO CONGADO._x000D_
 OS INTEGRANTES QUE NÃO FREQUENTAREM BARES E NEM ESTIVEREM NO USO DE BEBIDAS _x000D_
 ALCOÓLICAS  DURANTE  AS  FESTAS  DO  CONGADO,  OBTERÃO  NOTAS  DE  BOM  COMPORTAMENTO, _x000D_
 RECEBENDO PREMIAÇÕES. A GUARDA MAIS BEM DISCIPLINADA SERÁ A VENCEDORA._x000D_
 O  RECONHECIMENTO  DE  BOA  CONDUTA,  ACONTECERÁ  POR  MEIO  DE  PREMIAÇÕES, _x000D_
 OBEDECENDO AS DETERMINAÇÕES A SEGUIR: 1º LUGAR: 01 VIAGEM PARA APARECIDA, NA FESTA DE _x000D_
 SÃO BENEDITO; 2º LUGAR: 01 ACORDEON; 3º LUGAR: 10 PANDEIROS</t>
   </si>
   <si>
     <t>4903</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4903/4903_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4903/4903_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, _x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO DIRETOR DO SERVIÇO AUTÔNOMO DE ÁGUA _x000D_
 E   ESGOTO   DE   LAGOA   DA   PRATA   &amp;#8211;   SAAE-LP,   SR.   ANTÔNIO   DE   PÁDUA   LIMA   SAMPAIO, _x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO MESMO QUE INFORME A ESTA _x000D_
 CASA, BEM COMO ENCAMINHE CÓPIA DA PESQUISA OU ESTUDO ACERCA DO CONSUMO DE _x000D_
 ÁGUA EM NOSSO MUNICÍPIO, QUE FORA REALIZADA RECENTEMENTE, SEGUNDO NOTICIADO NA _x000D_
 IMPRENSA LOCAL.</t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4904/4904_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4904/4904_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, _x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO DIRETOR DO SERVIÇO AUTÔNOMO DE ÁGUA _x000D_
 E ESGOTO DE LAGOA DA PRATA &amp;#8211; SAAE-LP, SR. ANTÔNIO DE PÁDUA DE LIMA SAMPAIO, _x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, COM AS SEGUINTES INDAGAÇÕES:_x000D_
 01. É POSSÍVEL ALTERNÂNCIA DE HORÁRIO A SER COMBINADO ENTRE OS SERVIDORES?_x000D_
 02. É VERDADE QUE TERIA SOMENTE UM VIGIA NA E.T.E? SE A SITUAÇÃO CONDIZ _x000D_
 COM  A  REALIDADE,  QUAL  PROCEDIMENTO  SERIA  ADOTADO  SE  VIER  A  ACONTECER  ALGUM _x000D_
 PROBLEMA NA ESTAÇÃO NO FIM DE SEMANA?_x000D_
 03. EXISTE PREVISÃO DOS VIGIAS RECEBEREM O ADICIONAL DE PERICULOSIDADE?_x000D_
 04. POSSUEM SERVIDORES FAZENDO ATRIBUIÇÕES DIFERENTES DAQUELAS QUE CONSTAM _x000D_
 NO EDITAL?_x000D_
 05. HÁ PREVISÃO DA IMPLANTAÇÃO DO PLANO DE SAÚDE?_x000D_
 06. O EQUIPAMENTO UTILIZADO PELOS FUNCIONÁRIOS DA E.T.E SÃO COMPATÍVEIS COM _x000D_
 A PERICULOSIDADE DO SERVIÇO A SER REALIZADO?_x000D_
 07. EXISTE PREVISÃO DE ACONTECER CURSO DE CAPACITAÇÃO QUE OS CARGOS EXIGEM, _x000D_
 UMA  VEZ  QUE  A  OBRA  DE  32  MILHÕES,  NÃO  FOI  ACOMPANHADA  COM  TREINAMENTO _x000D_
 ADEQUADO?_x000D_
 08. HÁ NA ÍNTEGRA O CUMPRIMENTO DAS EXIGÊNCIAS AMBIENTAIS?_x000D_
 09. HÁ POSSIBILIDADE DE UMA LAVANDERIA PARA O FUNCIONÁRIO, PARA QUE O MESMO _x000D_
 NÃO POSSA CHEGAR EM CASA COM A ROUPA DE TRABALHO?_x000D_
 10.  QUAL  O  MOTIVO  DOS  OPERADORES  DE  ETA  NÃO  RECEBEREM  OS  40  %  DE _x000D_
 INSALUBRIDADE, LEVANDO EM CONSIDERAÇÃO QUE OUTROS SAAE'S, PAGAM? _x000D_
 11. QUAL O MOTIVO DESSA GESTÃO TER REALIZADO TANTOS CORTES DE DIREITOS, COMO _x000D_
 POR EXEMPLO O CORTE DA CESTA DE NATAL?_x000D_
 12. HÁ POSSIBILIDADE DA AQUISIÇÃO DE UMA BOMBA DE SUCÇÃO DO ROTOR ABERTO _x000D_
 PARA MELHOR FACILITAR O TRABALHO DOS SERVIDORES DA E.T.E?_x000D_
 13. POR QUAL MOTIVO, NÃO EXISTE O DESCANSO SEMANAL REMUNERADO?_x000D_
 14. HÁ O DESVIO DE FUNÇÃO, COMO NO CASO DE AJUDANTE FAZENDO O SERVIÇO DE _x000D_
 ENCANADOR?</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4905/4905_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4905/4905_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS  VEREADORES  INFRA-ASSINADOS,  NA  FORMA  REGIMENTAL,  REQUEREM  A  VOSSA _x000D_
 EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO _x000D_
 MUNICIPAL,  ENCAMINHANDO  O  PRESENTE  REQUERIMENTO,  FRUTO        DO        TRABALHO        DOS     _x000D_
 VEREADORES       MIRINS    ,  QUE  SOLICITA  AOS  ILUSTRES  SECRETÁRIOS  MUNICIPAIS  ABAIXO _x000D_
 MENCIONADOS,  CADA  UM  EM  SUA  RESPECTIVA  ÁREA  DE  ATUAÇÃO,  QUE  INFORMEM  O _x000D_
 SEGUINTE:_x000D_
    A)  À  SECRETÁRIA  DE  OBRAS  E  URBANISMO,  ANITA  DE  BESSAS  ADONIM,  E  AO _x000D_
 SECRETÁRIO  DE  ADMINISTRAÇÃO  E  GOVERNO,  JOSÉ  OCTAVIANO  ZEZINHO  RIBEIRO,  QUE _x000D_
 INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE SE INSTALAR CICLOVIAS NAS PRINCIPAIS _x000D_
 AVENIDAS DE NOSSA CIDADE;_x000D_
 - SE HÁ POSSIBILIDADE DE COLOCAR PASSAGENS ELEVADAS PARA PEDESTRES PRÓXIMO _x000D_
 ÀS ESCOLAS PÚBLICAS E PRIVADAS DE LAGOA DA PRATA;_x000D_
 B)  AO  SECRETÁRIO  DE  TRANSPORTES  E  LIMPEZA  PÚBLICA,  SÉRGIO APARECIDO  DE _x000D_
 OLIVEIRA,  E  AO  SECRETÁRIO  DE ADMINISTRAÇÃO  E  GOVERNO,  JOSÉ  OCTAVIANO  ZEZINHO _x000D_
 RIBEIRO, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE SE IMPLANTAR UM PROGRAMA _x000D_
 DE CONSCIENTIZAÇÃO A RESPEITO DAS NORMAS DE TRÂNSITO EM NOSSA CIDADE._x000D_
 C) AO SECRETÁRIO DE CULTURA E TURISMO, LUIZ RICARDO DE LIMA COSTA, E AO _x000D_
 SECRETÁRIO  DE  ADMINISTRAÇÃO  E  GOVERNO  JOSÉ  OCTAVIANO  ZEZINHO  RIBEIRO,  QUE _x000D_
 INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE SE DESENVOLVER UM PROJETO VOLTADO _x000D_
 PARA OS IDOSOS DE NOSSA CIDADE, COM AULAS DE ARTESANATO, PINTURA, DANÇA E TEATRO;_x000D_
 - SE HÁ POSSIBILIDADE DE SE DESENVOLVER UM PROJETO VISANDO A PINTURA DOS _x000D_
 MUROS EXISTENTES EM NOSSA CIDADE, TANTO OS PÚBICOS, QUANTO OS PRIVADOS, COM A _x000D_
 AUTORIZAÇÃO DOS PARTICULARES, FAZENDO CONSTAR NA ARTE, O TEXTO DE POESIAS E LETRAS DE _x000D_
 MÚSICAS, DE PREFERÊNCIA DE AUTORES LAGOPRATENSES.</t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4906/4906_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4906/4906_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTAMOS ESTE REQUERIMENTO VISANDO ATENDER REIVINDICAÇÃO APRESENTADA _x000D_
 PELOS VEREADORES MIRINS NA REUNIÃO DO PROGRAMA CÂMARA MIRIM, REALIZADA NO DIA 12 _x000D_
 DE AGOSTO DE 2016</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4907/4907_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4907/4907_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA _x000D_
 EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS _x000D_
 PARA  QUE  O  PROJETO  DE  LEI  EM  Nº  EM  120/2016  QUE  &amp;#8220;ABRE  CRÉDITO _x000D_
 SUPLEMENTAR  AO  ORÇAMENTO  VIGENTE  DO  MUNICÍPIO  DE  LAGOA  DA _x000D_
 PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJA APRECIADO EM DISCUSSÃO E _x000D_
 VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4908/4908_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4908/4908_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, _x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL _x000D_
 ENCAMINHANDO  O  PRESENTE  REQUERIMENTO,  QUE  SOLICITA  À  SECRETÁRIA  DE  OBRAS  E _x000D_
 URBANISMO, ANITA DE BESSAS ADONIN, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE _x000D_
 SE  REALIZAR  INTERVENÇÕES  NAS  ENTRADAS  DOS  BANHEIROS  DO  VELÓRIO  MUNICIPAL  DO _x000D_
 CEMITÉRIO DA SAUDADE, COLOCANDO UMA &amp;#8220;MEIA PAREDE&amp;#8221; EM FRENTE ÀS MESMAS, DE _x000D_
 MODO A SEPARÁ-LAS DO AMBIENTE E EVITAR QUE O MAL CHEIRO DOS BANHEIROS CHEGUE AOS _x000D_
 SALÕES  DO  VELÓRIO,  BEM  COMO  DE  SE  CONCERTAR  AS  TORNEIRAS  QUE  SE  ENCONTRAM _x000D_
 DANIFICADAS, NECESSITANDO DE MANUTENÇÃO E, ALÉM DISSO, UMA DEDETIZAÇÃO PARA O _x000D_
 EXTERMÍNIO DE INSETOS E BARATAS QUE INCOMODAM OS VISITADORES E FREQUENTADORES DO _x000D_
 REFERIDO VELÓRIO E CEMITÉRIO.</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4909/4909_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4909/4909_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS  VEREADORES  INFRA-ASSINADOS,  NA  FORMA  REGIMENTAL,  REQUEREM  A  VOSSA _x000D_
 EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO _x000D_
 MUNICIPAL,  ENCAMINHANDO  O  PRESENTE  REQUERIMENTO,  FRUTO  DO  TRABALHO  DOS _x000D_
 VEREADORES  MIRINS,  QUE  SOLICITA  AOS  ILUSTRES  SECRETÁRIOS  MUNICIPAIS  ABAIXO _x000D_
 MENCIONADOS,  CADA  UM  EM  SUA  RESPECTIVA  ÁREA  DE  ATUAÇÃO,  QUE  INFORMEM  O _x000D_
 SEGUINTE:_x000D_
    A) AO  SECRETÁRIO  DE TRANSPORTES  E  LIMPEZA  PÚBLICA,  SÉRGIO APARECIDO  DE _x000D_
 OLIVEIRA,  E  AO  SECRETÁRIO  DE ADMINISTRAÇÃO  E  GOVERNO,  JOSÉ  OCTAVIANO  ZEZINHO _x000D_
 RIBEIRO, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE IMPLANTAR UM PROGRAMA _x000D_
 PARA CAPINAR E LIMPAR LOTES EM TORNO DE NOSSA CIDADE;_x000D_
 B)  AO  SECRETÁRIO  DE  ADMINISTRAÇÃO  E  GOVERNO,  JOSÉ  OCTAVIANO  ZEZINHO _x000D_
 RIBEIRO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DA CRIAÇÃO DE UM PROJETO DE _x000D_
 ESTACIONAMENTO ROTATIVO NAS RUAS DO CENTRO DE NOSSA CIDADE, EM HORÁRIO COMERCIAL;_x000D_
 -  SE  HÁ  POSSIBILIDADE  DE  SE  DESENVOLVER  UM  PROJETO  DE  ILUMINAÇÃO  DAS _x000D_
 PRAÇAS: DE EVENTO, DA DONANA, DO CRUZEIRO, SÃO SEBASTIÃO E DO ROSÁRIO._x000D_
 C)  AO  SECRETÁRIO  DE  TRANSPORTES  E  LIMPEZA  PÚBLICA,  SÉRGIO APARECIDO  DE _x000D_
 OLIVEIRA,  QUE  INFORME  A  ESTA  CASA  A  POSSIBILIDADE  DE  SE  CRIAR  NO  BAIRRO  CHICO _x000D_
 MIRANDA, NESTA CIDADE, UM POSTO DE COLETA SELETIVA;_x000D_
 D) À SECRETÁRIA DE OBRAS E URBANISMO, ANITA DE BESSAS ADONIM, QUE INFORME _x000D_
 A ESTA CASA A POSSIBILIDADE DA CONSTRUÇÃO DE FAIXAS PARA PEDESTRES NAS RUAS QUE _x000D_
 FAZEM ESQUINA COM A RUA JOSÉ MARIA BOTELHO, EM FRENTE À E.E. MONSENHOR ALFREDO _x000D_
 DOHR, NO BAIRRO CHICO MIRANDA, PARA SEGURANÇA DOS ALUNOS QUE TRAFEGAM POR ESTAS _x000D_
 RUAS PARA CHEGAREM À ESCOLA;_x000D_
 E) À SECRETÁRIA DE EDUCAÇÃO, PAULENE MÁRCIA ANDRADE E SILVA, QUE INFORME A _x000D_
 ESTA CASA SE HÁ POSSIBILIDADE DE SE DESENVOLVER UM PROJETO VOLTADO PARA UM CENTRO _x000D_
 EDUCACIONAL PARA CRIANÇA E ADOLESCENTE DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4911/4911_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4911/4911_texto_integral.pdf</t>
   </si>
   <si>
     <t>O  VEREADOR  INFRA-ASSINADO,  NA  FORMA  REGIMENTAL,  REQUER  A  VOSSA _x000D_
 EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS _x000D_
 PARA QUE O PROJETO DE RESOLUÇÃO Nº 19/2016 QUE &amp;#8220;REFERENDA DESPESA PARA O _x000D_
 ORÇAMENTO  DA  CÂMARA  MUNICIPAL  DE  LAGOA  DA  PRATA  PARA  O _x000D_
 EXERCÍCIO DE 2017&amp;#8221;, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE _x000D_
 REUNIÃO.</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4912/4912_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4912/4912_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, _x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, _x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À ILUSTRE SECRETÁRIA DE OBRAS E _x000D_
 URBANISMO, ANITA DE BESSAS ADONIN, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE _x000D_
 SE REALIZAR UMA REFORMA NO CEMITÉRIO MUNICIPAL CAMPOS DA PAZ, MAIS PRECISAMENTE _x000D_
 SUAS PORTAS, CANTO DO MURO QUE SE ENCONTRA QUEBRADO E PINTURA INTERIOR E EXTERIOR, E _x000D_
 POR FIM, DE MODO ESPECIAL, A REALIZAÇÃO DE UMA CAPINA NO LOCAL. _x000D_
 SE  POSSÍVEL,  QUE  AS  INTERVENÇÕES  SEJAM  FEITAS  ANTES  DO  DIA  DE  FINADOS, _x000D_
 PRÓXIMO DIA 02 DE NOVEMBRO DE 2016.</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4913/4913_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4913/4913_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, _x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, _x000D_
 ENCAMINHANDO  O  PRESENTE  REQUERIMENTO,  QUE  SOLICITA  À  SECRETÁRIA  DE  OBRAS  E _x000D_
 URBANISMO, ANITA DE BESSAS ADONIN, BEM COMO AO SECRETÁRIO DE TRANSPORTES, SR. _x000D_
 SÉRGIO APARECIDO DE OLIVEIRA, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE SE _x000D_
 PAVIMENTAR O TRECHO DE VIA EXISTENTE ENTRE A RUA BOM DESPACHO E A RUA ALEXANDRE _x000D_
 MENDES MACIEL. CASO NÃO SEJA POSSÍVEL A REFERIDA PAVIMENTAÇÃO, QUE INFORME SOBRE _x000D_
 A POSSIBILIDADE DE SE COLOCAR REDUTORES DE VELOCIDADE NO MESMO LOCAL, ASSIM COMO _x000D_
 POSTES DE ENERGIA ELÉTRICA, COM LUMINÁRIAS, DISTRIBUÍDOS POR SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4914/4914_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4914/4914_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, _x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO TRIBUNAL REGIONAL ELEITORAL DE MINAS _x000D_
 GERAIS &amp;#8211; TRE-MG, BEM COMO AO CARTÓRIO ELEITORAL LOCAL, ENCAMINHANDO O PRESENTE _x000D_
 REQUERIMENTO, QUE PARABENIZA OS INTEGRANTES DESTES RESPEITADOS ÓRGÃOS PÚBLICOS, _x000D_
 PELA ORGANIZAÇÃO DAS ELEIÇÕES MUNICIPAIS DE 2016.</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4915/4915_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4915/4915_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, _x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL _x000D_
 ENCAMINHANDO  O  PRESENTE  REQUERIMENTO,  QUE  SOLICITA  À  SECRETÁRIA  DE  OBRAS  E _x000D_
 URBANISMO,  QUE  INFORME  A  ESTA  CASA  SE  HÁ  POSSIBILIDADE  DE  SE  CONCRETIZAR  UM _x000D_
 PROJETO DE DRENAGEM PLUVIAL, DE MODO A SE RETIRAR A ÁGUA PARADA QUE SE ENCONTRA _x000D_
 NAS RUAS DO BAIRRO MARÍLIA, EM ESPECIAL NA RUA JOAQUIM GOMES BERNARDES.</t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4916/4916_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4916/4916_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, _x000D_
 CONSULTADO  O  PLENÁRIO,  SEJA  ENVIADO  OFÍCIO  AO  CHEFE  DO  PODER  EXECUTIVO  MUNICIPAL, _x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E _x000D_
 GOVERNO, QUE INFORME A ESTA CASA HÁ POSSIBILIDADE DE DIMINUIR A FREQUÊNCIA E A _x000D_
 QUANTIDADE DAS PROPAGANDAS INSTITUCIONAIS, AQUELAS REALIZADAS TÃO SOMENTE PARA DIVULGAR _x000D_
 OS FEITOS DA ADMINISTRAÇÃO, POR MEIO DE CARRO DE SOM, BEM COMO A DIVULGAÇÃO DAS _x000D_
 MESMAS EM RÁDIOS LOCAIS._x000D_
 QUE INFORME AINDA, SE HÁ POSSIBILIDADE DE SE REALIZAR ESTA DIVULGAÇÃO POR _x000D_
 MEIO DOS CAMINHÕES QUE REALIZAM A COLETA DE LIXO.</t>
   </si>
   <si>
     <t>4917</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4917/4917_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4917/4917_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO, FRUTO DO TRABALHO DOS_x000D_
 VEREADORES MIRINS, QUE SOLICITA AOS ILUSTRES SECRETÁRIOS MUNICIPAIS ABAIXO_x000D_
 MENCIONADOS, CADA UM EM SUA RESPECTIVA ÁREA DE ATUAÇÃO, QUE INFORMEM O_x000D_
 SEGUINTE:_x000D_
 A) AO ILUSTRE SECRETÁRIO DE DESPORTOS, QUE INFORME A ESTA CASA, SE HÁ_x000D_
 POSSIBILIDADE DE IMPLANTAR UM PROGRAMA DE FUNDAÇÃO DE UM TIME DE FUTEBOL,_x000D_
 BUSCANDO PROCURAR OS MELHORES JOGADORES (MIRINS) DE NOSSA CIDADE, LEVANDO EM_x000D_
 CONTA QUE TEMOS DIVERSAS ESCOLAS ESPECIALIZADAS EM TREINAR CRIANÇAS PARA TEREM UM_x000D_
 FUTURO NO FUTEBOL;_x000D_
 B) À ILUSTRE SECRETÁRIA DE EDUCAÇÃO, PAULENE MÁRCIA ANDRADE E SILVA, QUE_x000D_
 INFORME A ESTA CASA, SE HÁ POSSIBILIDADE DE IMPLANTAR UM PROGRAMA CULTIVANDO_x000D_
 SAÚDE, INSERINDO UMA HORTA NO AMBIENTE ESCOLAR, PARA QUE POSSA SER UM LABORATÓRIO_x000D_
 VIVO, POSSIBILITANDO O DESENVOLVIMENTO DE DIVERSAS ATIVIDADES PEDAGÓGICAS EM_x000D_
 EDUCAÇÃO AMBIENTAL E ALIMENTAR, UNINDO TEORIA E PRÁTICA DE FORMA CONTEXTUALIZADA,_x000D_
 PROMOVENDO TRABALHO COLETIVO E ENVOLVENDO TODA COMUNIDADE ESCOLAR DE FORMA_x000D_
 GERAL;_x000D_
 C) À ILUSTRE SECRETÁRIA DE OBRAS E URBANISMO, QUE INFORME A ESTA CASA, SE HÁ_x000D_
 POSSIBILIDADE DE IMPLANTAR UM PROGRAMA PARA A CONSTRUÇÃO DE CICLOVIAS EM ALGUMAS_x000D_
 RUAS DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4918/4918_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4918/4918_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE_x000D_
 DESENVOLVIMENTO ECONÔMICO, QUE INFORME A ESTA CASA, SE HÁ ESTRATÉGIAS PREVISTAS_x000D_
 PARA O PRÓXIMO MANDATO, NO SENTIDO DE AMPLIAR O DIÁLOGO ENTRE A ADMINISTRAÇÃO_x000D_
 PÚBLICA MUNICIPAL E SEUS POTENCIAIS FORNECEDORES LOCAIS, EM ESPECIAL AS_x000D_
 MICROEMPRESAS - ME, EMPRESAS DE PEQUENO PORTE - EPP E OS MICRO_x000D_
 EMPREENDEDORES INDIVIDUAIS &amp;#8211; MEI.</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4919/4919_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4919/4919_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E_x000D_
 LIMPEZA PÚBLICA, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR UMA_x000D_
 LIMPEZA GERAL NO DISTRITO DE MARTINS GUIMARÃES, BEM COMO DESIGNAR UM EMPREGADO_x000D_
 PÚBLICO MUNICIPAL PARA FICAR RESPONSÁVEL PELA LIMPEZA E MANUTENÇÃO DIÁRIA DA PRAÇA_x000D_
 PÚBLICA SITUADA NO REFERIDO DISTRITO</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4920/4920_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4920/4920_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À SECRETÁRIA DE OBRAS E URBANISMO_x000D_
 QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR INTERVENÇÕES NO SENTIDO DE SE_x000D_
 RESOLVER O PROBLEMA DE ESCOAMENTO DAS ÁGUAS PLUVIAIS NA TRAVESSA ZINO GOMES, NO_x000D_
 BAIRRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4921</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4921/4921_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4921/4921_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA QUE O PROJETO DE LEI N.º EM 124/2016 QUE &amp;#8216;&amp;#8217;ABRE CRÉDITO SUPLEMENTAR_x000D_
 AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8217;&amp;#8217;, O PROJETO DE LEI N.º EM 125/2016 QUE &amp;#8216;&amp;#8217;AUTORIZA A_x000D_
 TRANSFERÊNCIA DE DOTAÇÕES DO ORÇAMENTO VIGENTE DO MUNICÍPIO_x000D_
 DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8217;&amp;#8217;, O PROJETO DE LEI N.º_x000D_
 EM 126/2016, QUE &amp;#8216;&amp;#8217;AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO_x000D_
 SUPLEMENTAR AO ORÇAMENTO VIGENTE E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8217;&amp;#8217;, O PROJETO DE LEI N.º EM 127/2016, QUE &amp;#8216;&amp;#8217;ABRE CRÉDITO_x000D_
 ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E_x000D_
 CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8217;&amp;#8217;, O PROJETO DE LEI N.º EM 128/2016, QUE_x000D_
 &amp;#8216;&amp;#8217;AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8217;&amp;#8217;, O PROJETO DE LEI_x000D_
 N.º EM 129/2016 QUE &amp;#8216;&amp;#8217;AUTORIZA A TRANSFERÊNCIA DE DOTAÇÕES DO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8217;&amp;#8217;, E O PROJETO DE LEI N.º EM 130/2016, QUE &amp;#8216;&amp;#8217;ABRE_x000D_
 CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE_x000D_
 LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8217;&amp;#8217;, SEJAM APRECIADOS EM_x000D_
 DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4922/4922_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4922/4922_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E_x000D_
 LIMPEZA PÚBLICA E À SECRETÁRIA DE OBRAS E URBANISMO QUE INFORMEM A ESTA CASA SE_x000D_
 HÁ POSSIBILIDADE DE SE REALIZAR UMA LIMPEZA GERAL EM TODOS OS BUEIROS SITUADOS NO_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>4923</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4923/4923_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4923/4923_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO DR. IVAN JOSÉ LOPES, DELEGADO_x000D_
 REGIONAL DE POLÍCIA CIVIL, ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO_x000D_
 MESMO QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR O AUMENTO DO_x000D_
 EFETIVO DA POLÍCIA CIVIL NO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>4924</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4924/4924_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4924/4924_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO DIRETOR DO SERVIÇO AUTÔNOMO DE ÁGUA E_x000D_
 ESGOTO DE LAGOA DA PRATA &amp;#8211; SAAE-LP, ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE_x000D_
 SOLICITA AO MESMO QUE INFORME A ESTA CASA OS MOTIVOS PELOS QUAIS HOUVE UMA DIMINUIÇÃO_x000D_
 NO VOLUME DE ÁGUA, BEM COMO DA PRESSÃO DA MESMA, NAS RESIDÊNCIAS DA RUA FRANCISCO_x000D_
 SALES, ESQUINA COM A RUA JOAQUIM GOMES BERNARDES, NO BAIRRO MONSENHOR ALFREDO,_x000D_
 COINCIDENTEMENTE, APÓS A REALIZAÇÃO DE OBRAS DE TERRAPLENAGEM PARA A PAVIMENTAÇÃO DE_x000D_
 VIAS PÚBLICAS NAS PROXIMIDADES.</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4925/4925_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4925/4925_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO DIRETOR DO SERVIÇO AUTÔNOMO DE ÁGUA E_x000D_
 ESGOTO DE LAGOA DA PRATA &amp;#8211; SAAE-LP, SR. ANTÔNIO DE PÁDUA LIMA SAMPAIO, ENCAMINHANDO_x000D_
 O PRESENTE REQUERIMENTO, QUE SOLICITA AO MESMO QUE INFORME A ESTA CASA_x000D_
 SE HÁ POSSIBILIDADE DE SE INTERCEDER JUNTO AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE_x000D_
 O MESMO ENVIE AO LEGISLATIVO, O MAIS BREVE POSSÍVEL, PROJETO DE LEI AUTORIZANDO A_x000D_
 CONCESSÃO DE CESTAS DE NATAL PARA OS SERVIDORES DA REFERIDA AUTARQUIA, BEM COMO_x000D_
 PREVISÃO ORÇAMENTÁRIA, CASO NECESSÁRIO, PARA QUE ESTE BENEFÍCIO SEJA CONCEDIDO AINDA_x000D_
 NO CORRENTE ANO.</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4926/4926_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4926/4926_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA QUE O PROJETO DE LEI EM Nº EM 131/2016 QUE &amp;#8220;ABRE CRÉDITO ESPECIAL AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;, E O PROJETO DE LEI EM N.º 132/2016 QUE &amp;#8216;&amp;#8217;AUTORIZA A_x000D_
 TRANSFERÊNCIA DE DOTAÇÕES DO ORÇAMENTO VIGENTE DO MUNICÍPIO_x000D_
 DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8217;&amp;#8217;, SEJAM APRECIADO_x000D_
 EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4927/4927_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4927/4927_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA À SECRETÁRIA DE OBRAS E URBANISMO,_x000D_
 SRA. ANITA DE BESSAS ADONIN, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE ATERRAR E_x000D_
 DE SE DOAR, EM MÉDIA DE 6 A 7 CAMINHÕES DE TERRA, PARA A CONTINUIDADE DA CONSTRUÇÃO DO_x000D_
 MURO DA SRA. MARIA SELMA, NA RUA PARÁ, N.º 805, BAIRRO MARÍLIA, A FIM DE IMPEDIR A_x000D_
 ENTRADA DE ÁGUA EM SUA CASA.</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4928/4928_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4928/4928_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 CONVOCANDO A SECRETÁRIA DE EDUCAÇÃO, PAULENE MÁRCIA ANDRADE E SILVA, PARA QUE_x000D_
 COMPAREÇA A ESTA CASA, NOS TERMOS DA LEI ORGÂNICA MUNICIPAL E DO REGIMENTO INTERNO DA_x000D_
 CÂMARA, PARA TRATAR A RESPEITO DO ENCERRAMENTO DAS ATIVIDADES DA ESCOLA MUNICIPAL JOÃO_x000D_
 FERNANDES, LOCALIZADA NO BAIRRO SOL NASCENTE, NO QUE DIZ RESPEITO AO ENSINO_x000D_
 FUNDAMENTAL, PARA QUE A MESMA INSTITUIÇÃO SEJA TRANSFORMADA DEVIDAMENTE EM CRECHE.</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4929/4929_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4929/4929_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AOS DOIS JUÍZES DE DIREITO DE NOSSA_x000D_
 COMARCA, ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AOS MESMOS QUE_x000D_
 TOMEM A INICIATIVA PARA A CONVOCAÇÃO DE UMA REUNIÃO ENTRE AS AUTORIDADES LOCAIS,_x000D_
 PARA DISCUTIREM A QUESTÃO DA SEGURANÇA PÚBLICA DO NOSSO MUNICÍPIO._x000D_
 ENTENDO QUE DEVEM PARTICIPAR DESTA REUNIÃO: OS JUÍZES DE DIREITO LOCAIS, OS_x000D_
 PROMOTORES DE JUSTIÇA QUE ATUAM NESTA COMARCA, OS DEFENSORES PÚBLICOS, OS_x000D_
 DELEGADOS DE POLÍCIA CIVIL, O CAPITÃO DA POLÍCIA MILITAR, O COMANDANTE DA GUARDA_x000D_
 CIVIL MUNICIPAL, O DIRETOR DO PRESÍDIO LOCAL, O PRESIDENTE DO COMSEP, O PREFEITO, O_x000D_
 VICE-PREFEITO E OS VEREADORES.</t>
   </si>
   <si>
     <t>4930</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4930/4930_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4930/4930_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A_x000D_
 VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, A PRORROGAÇÃO DO PRAZO PARA EMISSÃO DE PARECER_x000D_
 SOBRE O PROJETO DE LEI EM &amp;#8211; 115/2016 QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A PERMUTAR BEM_x000D_
 PÚBLICO QUE MENCIONA&amp;#8221;, BEM COMO SOBRE AS EMENDAS APRESENTADAS AO MESMO, ATÉ O DIA_x000D_
 16 DE NOVEMBRO DE 2016, POR SER DE DIREITO, TENDO EM VISTA QUE REFERIDO VEREADOR TEVE_x000D_
 ACESSO AO TEXTO DAS EMENDAS SOMENTE NO DIA 24 DE OUTUBRO DO CORRENTE ANO, ÚLTIMA_x000D_
 SEGUNDA-FEIRA.</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4931/4931_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4931/4931_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA QUE O PROJETO DE LEI EM N.º 133/2016 QUE &amp;#8220;ABRE CRÉDITO SUPLEMENTAR_x000D_
 AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;, O PROJETO DE LEI EM N.º 134/2016 QUE &amp;#8220;ABRE CRÉDITO_x000D_
 SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA_x000D_
 PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, O PROJETO DE LEI EM N.º 135/2016_x000D_
 QUE &amp;#8220;ABRE CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE DO_x000D_
 MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, E O_x000D_
 PROJETO DE LEI EM N.º 136/2016, QUE &amp;#8220;AUTORIZA A TRANSFERÊNCIA DE_x000D_
 DOTAÇÕES DO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E_x000D_
 CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO_x000D_
 ÚNICA NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4932</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4932/4932_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4932/4932_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA À SECRETÁRIA DE FAZENDA, NÍVEA_x000D_
 MARIA DE MELO, QUE INFORME A ESTA CASA, A ATUAL SITUAÇÃO A RESPEITO DO RECURSO DE_x000D_
 APROXIMADAMENTE R$ 642.000,00 (SEISCENTOS E QUARENTA E DOIS MIL REAIS) ENVIADO PELO_x000D_
 DEPUTADO FEDERAL NEWTON CARDOSO JÚNIOR, POR INTERMÉDIO DESTE VEREADOR, OU SEJA, SE O_x000D_
 MESMO JÁ ESTÁ À DISPOSIÇÃO DA ADMINISTRAÇÃO MUNICIPAL PARA A CONCRETIZAÇÃO DE SUA_x000D_
 FINALIDADE, QUE É O ASFALTAMENTO DA ESTRADA QUE LIGA O DISTRITO DE MARTINS GUIMARÃES À_x000D_
 MG-429.</t>
   </si>
   <si>
     <t>4933</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4933/4933_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4933/4933_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA_x000D_
 EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE A REUNIÃO ORDINÁRIA DO DIA 14 DE NOVEMBRO_x000D_
 DE 2016, SEJA ADIADA PARA O PRÓXIMO DIA 16 DE NOVEMBRO DE 2016, QUARTA-FEIRA.</t>
   </si>
   <si>
     <t>4934</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4934/4934_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4934/4934_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E_x000D_
 GOVERNO, SR. JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA CASA SE HÁ_x000D_
 POSSIBILIDADE DE SE AGENDAR UMA REUNIÃO COM OS CONSELHEIROS TUTELARES, REPRESENTANTES_x000D_
 DA ADMINISTRAÇÃO, INCLUSIVE UM INTEGRANTE DA PROCURADORIA, BEM COMO COM_x000D_
 REPRESENTANTES DA ASSISTÊNCIA SOCIAL E VEREADORES, EM QUE A PAUTA SERÁ O PROJETO DE LEI_x000D_
 EM Nº 123/2016 QUE &amp;#8216;&amp;#8217;DISPÕE SOBRE O FUNCIONAMENTO E ELEIÇÃO DO_x000D_
 CONSELHO TUTELAR E DÁ OUTRAS PROVIDÊNCIAS&amp;#8217;&amp;#8217;, O QUAL TRAMITA NESTA CASA_x000D_
 LEGISLATIVA.</t>
   </si>
   <si>
     <t>4935</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4935/4935_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4935/4935_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA QUE O PROJETO DE LEI EM N.º 135/2016 QUE &amp;#8220;ABRE CRÉDITO SUPLEMENTAR_x000D_
 AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJA APRECIADO EM DISCUSSÃO E VOTAÇÃO ÚNICA NA_x000D_
 PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4936/4936_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4936/4936_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE TRANSMITIR_x000D_
 VIA RÁDIO, AS PRÓXIMAS REUNIÕES DOS VEREADORES MIRINS</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4937/4937_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4937/4937_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE MEIO_x000D_
 AMBIENTE QUE INFORME A ESTA CASA A RESPEITO DOS INFRATORES QUE SÃO NOTIFICADOS POR_x000D_
 COLOCAR FOGO EM ÁREAS DE PRESERVAÇÃO PERMANENTE &amp;#8211; APPS - CANAVIAIS E ENTRE_x000D_
 OUTRAS ÁREAS PRÓXIMAS AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4938/4938_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4938/4938_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE_x000D_
 TRANSPORTES E LIMPEZA PÚBLICA QUE INFORME A ESTA SE HÁ POSSIBILIDADE DE SE COLOCAR_x000D_
 UMA CAÇAMBA PARA RECOLHIMENTO DE LIXO NO INTERIOR DA COMUNIDADE DOS MIRANDAS, A_x000D_
 QUAL SERÁ MONITORADA PELOS PRÓPRIOS MEMBROS DAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4939/4939_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4939/4939_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA À SECRETÁRIA DE EDUCAÇÃO, SRA._x000D_
 PAULENE MÁRCIA ANDRADE E SILVA, QUE INFORME A ESTA CASA QUANDO RETORNARÁ O_x000D_
 ATENDIMENTO DE TERAPEUTA OCUPACIONAL NO CENTRO MUNICIPAL DE ATENDIMENTO AO EDUCANDO_x000D_
 &amp;#8211; CEMAE, BEM COMO SE HÁ POSSIBILIDADE DE SE ALTERAR O LOCAL DA SEDE DO REFERIDO CENTRO_x000D_
 DE ATENDIMENTO PARA OUTRO DE MAIS FÁCIL ACESSO.</t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4940/4940_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4940/4940_texto_integral.pdf</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4941/4941_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4941/4941_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA QUE O PROJETO DE LEI EM 115/2016 QUE &amp;#8216;&amp;#8217;AUTORIZA O EXECUTIVO MUNICIPAL_x000D_
 A PERMUTAR BEM PÚBLICO QUE MENCIONA&amp;#8217;&amp;#8217;, SEJA APRECIADO EM SEGUNDA_x000D_
 DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4942/4942_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4942/4942_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA À SECRETÁRIA DE OBRAS E URBANISMO,_x000D_
 QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE ACRESCENTAR UM REDUTOR DE VELOCIDADE_x000D_
 NA RUA JOAQUIM GOMES BERNARDES FILHO, NAS PROXIMIDADES DA CAIXA D'ÁGUA DO BAIRRO_x000D_
 GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4943/4943_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4943/4943_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA_x000D_
 EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE A REUNIÃO ORDINÁRIA DO DIA 05 DE DEZEMBRO_x000D_
 DE 2016, SEJA TRANSFERIDA PARA O PRÓXIMO DIA 08 DE DEZEMBRO DE 2016, QUINTA-FEIRA.</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4944/4944_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4944/4944_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, FRUTO DO TRABALHO DOS_x000D_
 VEREADORES MIRINS, QUE SOLICITA AOS ILUSTRES SECRETÁRIOS MUNICIPAIS ABAIXO_x000D_
 MENCIONADOS, CADA UM EM SUA RESPECTIVA ÁREA DE ATUAÇÃO, QUE INFORMEM O_x000D_
 SEGUINTE:_x000D_
 1. À ILUSTRE SECRETÁRIA DE OBRAS, ANITA DE BESSAS ADONIN E AO SECRETÁRIO DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, JOSÉ OCTAVIANO ZEZINHO RIBEIRO:_x000D_
 - QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DA CONSTRUÇÃO DE UMA CRECHE PARA_x000D_
 ATENDER OS BAIRROS SOL NASCENTE E CORONEL LUCIANO, NESTA CIDADE;_x000D_
 - QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DA IMPLANTAÇÃO DE FISCAIS_x000D_
 ELETRÔNICOS AO LONGO DE NOSSA CIDADE, PARA SUBSTITUIR ALGUNS QUEBRA-MOLAS;_x000D_
 2. À ILUSTRE SECRETÁRIA DE EDUCAÇÃO, PAULENE MÁRCIA ANDRADE E SILVA, QUE INFORME A_x000D_
 ESTA CASA, QUANTO À POSSIBILIDADE DE DESENVOLVER UM PROJETO VOLTADO PARA_x000D_
 EDUCADORES DAS REDES MUNIPAIS E ESTADUAIS, A CADA BIMESTRE._x000D_
 3. AO ILUSTRE SECRETÁRIO DE SAÚDE, GERALDO MANGELO DE ALMEIDA:_x000D_
 - QUE INFORME A ESTA CASA, QUANTO À POSSIBILIDADE DE DESENVOLVER UM PROJETO DE_x000D_
 CRIAÇÃO DE UM PRONTO SOCORRO PARA OS ANIMAIS DA CIDADE;_x000D_
 - QUE INFORME A ESTA CASA, QUANTO À FALTA DE MÉDICOS AOS ESF (EM ESPECIAL NO ESF DO MARÍLIA) E, NA FALTA DE MÉDICO, SE HÁ POSSIBILIDADE DE MANDAR UM MÉDICO_x000D_
 SUBSTITUTO PARA ATENDER A POPULAÇÃO;_x000D_
 AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE ADICIONAREM MAIS_x000D_
 ACESSÓRIO ESPORTIVOS NA PRAIA, COMO UM ESPAÇO DE VÔLEI E TÊNIS NA AREIA.</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4945/4945_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4945/4945_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA QUE O PROJETO DE LEI N.º 146/2016, QUE &amp;#8220;ABRE CRÉDITO SUPLEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;; O PROJETO DE LEI N.º 147/2016, QUE &amp;#8220;ABRE CRÉDITO_x000D_
 ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E_x000D_
 CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;; O PROJETO DE LEI N.º 149/2016, QUE_x000D_
 &amp;#8220;AUTORIZA A TRANSFERÊNCIA DE DOTAÇÕES DO ORÇAMENTO VIGENTE DO_x000D_
 MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;; O_x000D_
 PROJETO DE LEI N.º 153/2016, QUE &amp;#8220;ABRE CRÉDITO SUPLEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;; O PROJETO DE LEI N.º 154/2016, QUE &amp;#8220;AUTORIZA O_x000D_
 EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR AO ORÇAMENTO_x000D_
 VIGENTE E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;; O PROJETO DE LEI N.º 155/2016,_x000D_
 QUE &amp;#8220;ABRE CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE DO_x000D_
 MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;; O_x000D_
 PROJETO DE LEI N.º 156/2016, QUE &amp;#8220;ABRE CRÉDITO SUPLEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;; O PROJETO DE LEI N.º 157/2016, QUE &amp;#8220;ABRE CRÉDITO_x000D_
 SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA_x000D_
 PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;; O PROJETO DE LEI N.º 158/2016, QUE_x000D_
 &amp;#8220;ABRE CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE_x000D_
 LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;; O PROJETO DE LEI N.º_x000D_
 159/2016, QUE &amp;#8220;ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO_x000D_
 VIGENTE EM FAVOR DA CÂMARA MUNICIPAL DE LAGOA DA PRATA&amp;#8221;; E O PROJETO_x000D_
 DE LEI N.º 160/2016, QUE &amp;#8220;ABRE CRÉDITO SUPLEMENTAR AO ORÇAMENTO_x000D_
 VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221; SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE_x000D_
 REUNIÃO.</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4946/4946_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4946/4946_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA À PROCURADORIA DO MUNICÍPIO QUE_x000D_
 ENVIE A ESTA CASA OS SEGUINTES DOCUMENTOS E/OU INFORMAÇÕES:_x000D_
 1 &amp;#8211; A RELAÇÃO DOS IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO, ACOMPANHADOS DA_x000D_
 RESPECTIVA CERTIDÃO DE REGISTRO DOS MESMOS E MAPA DE LOCALIZAÇÃO;_x000D_
 2 &amp;#8211; RELATÓRIO INFORMANDO QUAIS IMÓVEIS FORAM ALIENADOS POR MEIO DA_x000D_
 AUTORIZAÇÃO CONTIDA NA LEI MUNICIPAL N.º 2271/2014, BEM COMO OS VALORES APURADOS E_x000D_
 ONDE FORAM INVESTIDOS.</t>
   </si>
   <si>
     <t>4947</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4947/4947_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4947/4947_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO ILUSTRE SECRETÁRIO DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, BEM COMO A SECRETÁRIO DE SAÚDE, QUE INFORMEM A ESTA CASA_x000D_
 SE HÁ POSSIBILIDADE DE SE DISPONIBILIZAR UMA VAN PARA CONDUZIR AO HEMOMINAS EM_x000D_
 DIVINÓPOLIS, DOADORES DE SANGUE, PELO MENOS UMA VEZ POR SEMANA, EM DATA CERTA E_x000D_
 PREVIAMENTE AGENDADA._x000D_
 QUE INFORMEM AINDA, SE HÁ POSSIBILIDADE DE SE REALIZAR CAMPANHAS DE INCENTIVO_x000D_
 NESTE SENTIDO, INCLUSIVE UTILIZANDO-SE DAS REDES SOCIAIS E CRIANDO UM GRUPO NO WHATSAPP,_x000D_
 DE DOADORES, PARA QUE TODA SEMANA TENHA INTERESSADOS A SEREM CONDUZIDOS.</t>
   </si>
   <si>
     <t>4948</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4948/4948_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4948/4948_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER_x000D_
 EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO_x000D_
 PROCURADOR DO MUNICÍPIO, QUE INFORME A ESTA SE HÁ POSSIBILIDADE DE SE AGENDAR UMA_x000D_
 REUNIÃO, O MAIS BREVE POSSÍVEL, COM OS VEREADORES, A SECRETÁRIA DE FAZENDA, NÍVEA_x000D_
 MARIA DE MELO, A CONTADORA DO MUNICÍPIO, VIVIANI ROCHA FONSECA, A CONTADORA DO_x000D_
 FUNDO MUNICIPAL DE SAÚDE, ALINE KELEN OTAVIANO LIMA, PARA DISCUSSÃO DO MARCO_x000D_
 REGULATÓRIO DAS ORGANIZAÇÕES DA SOCIEDADE CIVIL, LEI NACIONAL N.º 13.019/2014,_x000D_
 BEM COMO DOS REPASSES DE RECURSOS PÚBLICOS PARA AS ENTIDADES LOCAIS.</t>
   </si>
   <si>
     <t>4949</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>4950</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4950/4950_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4950/4950_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, QUE ENVIE OFÍCIO AO VEREADOR EDMAR NUNES MIRANDA,_x000D_
 SOLICITANDO AO MESMO QUE ESCLAREÇA MELHOR A ESTA CASA E AOS CIDADÃOS, SUA_x000D_
 MANIFESTAÇÃO EM UMA DAS PRIMEIRAS REUNIÕES ORDINÁRIAS APÓS A ELEIÇÃO DO CORRENTE_x000D_
 ANO, QUANDO, SEGUNDO DENÚNCIA ANÔNIMA DE ALGUNS OUVINTES, TERIA DITO: &amp;#8220;TEM_x000D_
 SECRETÁRIO QUE TRABALHA APENAS DUAS VEZES POR SEMANA.&amp;#8221;</t>
   </si>
   <si>
     <t>4951</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4951/4951_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4951/4951_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E_x000D_
 LIMPEZA PÚBLICA, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE COLOCAR DOIS_x000D_
 REDUTORES DE VELOCIDADE NA AV. ANTENOR CHAGAS MADEIRA, ENTRE OS NÚMEROS 10 E 85,_x000D_
 NA DIVISA DOS BAIRROS MARIA FERNANDA I E SANTA EUGÊNIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4952</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4952/4952_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4952/4952_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E_x000D_
 GOVERNO, SR. JOSÉ OCTAVIANO ZEZINHO RIBEIRO, QUE INFORME A ESTA CASA SE HÁ_x000D_
 POSSIBILIDADE, NO ANO DE 2017, DE SE ADQUIRIR UM VEÍCULO COLETIVO PARA TRANSPORTAR NOSSOS_x000D_
 ATLETAS, BEM COMO NOSSOS JOVENS QUE LEVAM O NOME DE LAGOA DA PRATA EM_x000D_
 APRESENTAÇÕES CULTURAIS, ALÉM DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4953</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4953/4953_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4953/4953_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA QUE O PROJETO DE LEI EM N.º 162/2016, QUE &amp;#8220;ABRE CRÉDITO SUPLEMENTAR_x000D_
 PARA O ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E_x000D_
 CONTÉM OUTRAS PROVIDÊNCIAS.&amp;#8221;, O PROJETO DE LEI EM N.º 163/2016, QUE_x000D_
 &amp;#8220;ABRE CRÉDITO SUPLEMENTAR PARA O ORÇAMENTO VIGENTE DO_x000D_
 MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS.&amp;#8221;, O_x000D_
 PROJETO DE LEI EM N.º 164/2016, QUE &amp;#8220;AUTORIZA TRANSFERÊNCIA DE_x000D_
 DOTAÇÕES DO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E_x000D_
 CONTÉM OUTRAS PROVIDÊNCIAS.&amp;#8221;, O PROJETO DE LEI EM N.º 165/2016, QUE_x000D_
 &amp;#8220;ABRE CRÉDITO SUPLEMENTAR PARA O ORÇAMENTO VIGENTE DO_x000D_
 MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS.&amp;#8221;, O_x000D_
 PROJETO DE LEI EM N.º 166/2016, QUE &amp;#8220;AUTORIZA TRANSFERÊNCIA DE_x000D_
 DOTAÇÕES DO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E_x000D_
 CONTÉM OUTRAS PROVIDÊNCIAS .&amp;#8221;, O PROJETO DE LEI EM N.º 167/2016, QUE_x000D_
 &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE E CONTÉM OUTRAS PROVIDÊNCIAS.&amp;#8221;, O PROJETO DE LEI_x000D_
 EM N.º 168/2016, QUE ''ABRE CRÉDITO SUPLEMENTAR PARA O ORÇAMENTO_x000D_
 VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM DISCUSSÃO E VOTAÇÃO ÚNICA NA PRESENTE_x000D_
 REUNIÃO.</t>
   </si>
   <si>
     <t>4954</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4954/4954_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4954/4954_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA QUE O PROJETO DE LEI EM N.º 148/2016, QUE &amp;#8220;AUTORIZA O EXECUTIVO_x000D_
 MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL A ENTIDADE QUE MENCIONA_x000D_
 E CONTÉM OUTRAS PROVIDÊNCIAS.&amp;#8221;, O PROJETO DE LEI EM N.º 150/2016, QUE_x000D_
 &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL A_x000D_
 ENTIDADE QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS.&amp;#8221;, O PROJETO DE_x000D_
 LEI EM N.º 151/2016, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER_x000D_
 SUBVENÇÃO SOCIAL A ENTIDADE QUE MENCIONA E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS.&amp;#8221;, O PROJETO DE LEI EM N.º 152/2016, QUE &amp;#8220;AUTORIZA O_x000D_
 EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL A ENTIDADE QUE_x000D_
 MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS.&amp;#8221;, O PROJETO DE LEI_x000D_
 COMPLEMENTAR CM DE N.º 012/2016, QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR DE Nº_x000D_
 060 DE 10 DE OUTUBRO DE 2006.&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO_x000D_
 NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4955</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4955/4955_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4955/4955_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO_x000D_
 E GOVERNO, BEM COMO À SECRETÁRIA DE EDUCAÇÃO, QUE INFORMEM A ESTA SE HÁ_x000D_
 POSSIBILIDADE DE SE ATENDER PELO MENOS UMA DAS PROPOSTAS APRESENTADAS PELA_x000D_
 PRESIDENTE DO CENTRO DE EDUCAÇÃO INFANTIL TIA ELVIRA, SITUADO NESTA CIDADE, PARA A_x000D_
 CONTINUIDADE DA PRESTAÇÃO DOS SERVIÇOS À SOCIEDADE, AS QUAIS SÃO AS SEGUINTES:_x000D_
 1 &amp;#8211; REPASSE DE RECURSOS FINANCEIROS, VIA SUBVENÇÃO SOCIAL, NO MONTANTE_x000D_
 PROPOSTO PELA ENTIDADE, EM PLANO DE TRABALHO JÁ ENVIADO À ADMINISTRAÇÃO;_x000D_
 2 &amp;#8211; REPASSE DE RECURSOS FINANCEIROS, VIA SUBVENÇÃO SOCIAL, NO MESMO VALOR_x000D_
 REPASSADO NO EXERCÍCIO DE 2016, COM O COMPROMISSO DE HAVER UM ADITIVO PARA OS_x000D_
 MESES DE OUTUBRO, NOVEMBRO E DEZEMBRO, CASO A SITUAÇÃO FINANCEIRA DO PAÍS E/OU_x000D_
 DO MUNICÍPIO MELHORE;_x000D_
 3 &amp;#8211; POSSA ACEITAR A DOAÇÃO DOS BENS MÓVEIS DE PROPRIEDADE DA ENTIDADE,_x000D_
 CASO ESTA ENCERRE SUAS ATIVIDADES E POR ASSEMBLEIA DECIDA QUE SEU PATRIMÔNIO SEJA_x000D_
 DESTINADO AO MUNICÍPIO, BEM COMO QUE ENTRE EM CONTATO COM A PROPRIETÁRIA DO_x000D_
 IMÓVEL ONDE ESTÁ INSTALADO REFERIDO CENTRO DE EDUCAÇÃO INFANTIL, PARA QUE POSSA_x000D_
 ALUGAR O IMÓVEL PARA A CONTINUIDADE DA PRESTAÇÃO DOS SERVIÇOS, E POR FIM, QUE_x000D_
 DISPONIBILIZE SERVIDORES PÚBLICOS PARA TANTO, MANTENDO ASSIM, O ATENDIMENTO ÀS_x000D_
 SETENTA CRIANÇAS E FAMÍLIAS HOJE ATENDIDAS.</t>
   </si>
   <si>
     <t>4956</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4956/4956_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4956/4956_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA QUE SE FAÇA A LEITURA DOS PARECERES DAS COMISSÕES DE LEGISLAÇÃO, JUSTIÇA E_x000D_
 REDAÇÃO; FINANÇAS, ORÇAMENTO, TOMADA DE CONTAS, OBRAS E SERVIÇOS PÚBLICOS_x000D_
 SOBRE O PROJETO DE LEI N.º 170 / 2016, QUE &amp;#8220;ABRE CRÉDITO SUPLEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221; E SOBRE O PROJETO DE LEI N.º 171/2016, QUE &amp;#8220;AUTORIZA_x000D_
 O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À ENTIDADE_x000D_
 QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJA REALIZADA NA_x000D_
 PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4957</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4957/4957_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4957/4957_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA QUE O PROJETO DE LEI EM N.º 143/2016, QUE &amp;#8220;ALTERA AS METAS FISCAIS DA_x000D_
 LEI 2820/2016 QUE INSTITUI AS DIRETRIZES ORÇAMENTÁRIAS PARA O_x000D_
 EXERCÍCIO DE 2017&amp;#8221;, BEM COMO O PROJETO DE LEI N.º 171/2016, QUE &amp;#8220;AUTORIZA O_x000D_
 EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À ENTIDADE QUE_x000D_
 MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM APRECIADOS EM SEGUNDA_x000D_
 DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>4958</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4958/4958_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4958/4958_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS_x000D_
 PARA QUE O PROJETO DE LEI EM N.º 142/2016, QUE &amp;#8220;ESTIMA A RECEITA E FIXA A_x000D_
 DESPESA DO MUNICÍPIO DE LAGOA DA PRATA PARA O EXERCÍCIO_x000D_
 FINANCEIRO DE 2017&amp;#8221; SEJA APRECIADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA_x000D_
 PRESENTE REUNIÃO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -5365,67 +5365,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4670/4670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4671/4671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4700/4700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4701/4701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4702/4702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4712/4712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4743/4743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4744/4744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4745/4745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4746/4746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4747/4747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4748/4748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4749/4749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4783/4783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4804/4804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4805/4805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4821/4821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4822/4822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4823/4823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4843/4843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4870/4870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4872/4872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4880/4880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4881/4881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4959/4959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4960/4960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4961/4961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4672/4672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4673/4673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4674/4674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4675/4675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4676/4676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4703/4703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4704/4704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4713/4713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4714/4714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4715/4715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4716/4716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4721/4721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4750/4750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4751/4751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4752/4752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4753/4753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4754/4754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4755/4755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4756/4756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4757/4757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4785/4785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4802/4802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4803/4803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4818/4818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4819/4819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4820/4820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4824/4824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4844/4844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4845/4845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4865/4865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4879/4879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4882/4882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4883/4883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4884/4884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4885/4885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4886/4886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4887/4887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4888/4888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4980/4980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4981/4981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4982/4982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4983/4983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4984/4984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4780/4780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4871/4871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/5020/5020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4667/4667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4668/4668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4669/4669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4677/4677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4678/4678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4679/4679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4680/4680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4681/4681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4682/4682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4683/4683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4684/4684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4685/4685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4686/4686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4687/4687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4688/4688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4689/4689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4690/4690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4691/4691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4692/4692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4693/4693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4694/4694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4695/4695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4696/4696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4697/4697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4698/4698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4699/4699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4705/4705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4706/4706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4707/4707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4708/4708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4709/4709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4711/4711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4717/4717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4718/4718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4722/4722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4723/4723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4724/4724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4725/4725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4726/4726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4727/4727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4728/4728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4729/4729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4730/4730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4731/4731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4732/4732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4733/4733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4734/4734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4735/4735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4736/4736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4737/4737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4738/4738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4739/4739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4740/4740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4741/4741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4742/4742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4758/4758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4759/4759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4760/4760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4761/4761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4762/4762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4763/4763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4764/4764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4765/4765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4767/4767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4768/4768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4769/4769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4770/4770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4771/4771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4772/4772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4773/4773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4774/4774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4775/4775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4776/4776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4777/4777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4778/4778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4779/4779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4786/4786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4787/4787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4788/4788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4789/4789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4790/4790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4792/4792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4793/4793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4794/4794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4795/4795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4796/4796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4797/4797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4798/4798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4799/4799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4800/4800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4801/4801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4807/4807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4808/4808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4809/4809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4810/4810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4811/4811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4812/4812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4813/4813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4814/4814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4815/4815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4816/4816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4817/4817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4825/4825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4826/4826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4827/4827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4828/4828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4829/4829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4830/4830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4831/4831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4832/4832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4836/4836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4837/4837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4838/4838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4839/4839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4840/4840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4841/4841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4842/4842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4847/4847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4848/4848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4849/4849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4850/4850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4851/4851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4852/4852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4853/4853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4854/4854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4855/4855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4856/4856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4857/4857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4859/4859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4860/4860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4861/4861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4862/4862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4863/4863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4864/4864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4866/4866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4867/4867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4868/4868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4869/4869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4874/4874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4875/4875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4876/4876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4877/4877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4878/4878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4889/4889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4890/4890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4891/4891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4892/4892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4893/4893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4894/4894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4895/4895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4896/4896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4897/4897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4898/4898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4899/4899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4900/4900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4901/4901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4902/4902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4903/4903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4904/4904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4905/4905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4906/4906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4907/4907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4908/4908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4909/4909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4911/4911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4912/4912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4913/4913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4914/4914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4915/4915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4916/4916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4917/4917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4918/4918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4919/4919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4920/4920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4921/4921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4922/4922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4923/4923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4924/4924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4925/4925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4926/4926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4927/4927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4928/4928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4929/4929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4930/4930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4931/4931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4932/4932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4933/4933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4934/4934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4935/4935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4936/4936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4937/4937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4938/4938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4939/4939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4940/4940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4941/4941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4942/4942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4943/4943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4944/4944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4945/4945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4946/4946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4947/4947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4948/4948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4950/4950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4951/4951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4952/4952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4953/4953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4954/4954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4955/4955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4956/4956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4957/4957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4958/4958_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4670/4670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4671/4671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4700/4700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4701/4701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4702/4702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4712/4712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4743/4743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4744/4744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4745/4745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4746/4746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4747/4747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4748/4748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4749/4749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4783/4783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4804/4804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4805/4805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4821/4821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4822/4822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4823/4823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4843/4843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4870/4870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4872/4872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4880/4880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4881/4881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4959/4959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4960/4960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4961/4961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4672/4672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4673/4673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4674/4674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4675/4675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4676/4676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4703/4703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4704/4704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4713/4713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4714/4714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4715/4715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4716/4716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4721/4721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4750/4750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4751/4751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4752/4752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4753/4753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4754/4754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4755/4755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4756/4756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4757/4757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4785/4785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4802/4802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4803/4803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4818/4818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4819/4819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4820/4820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4824/4824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4844/4844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4845/4845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4865/4865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4879/4879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4882/4882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4883/4883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4884/4884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4885/4885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4886/4886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4887/4887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4888/4888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4980/4980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4981/4981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4982/4982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4983/4983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4984/4984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4780/4780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4871/4871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/5020/5020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4667/4667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4668/4668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4669/4669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4677/4677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4678/4678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4679/4679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4680/4680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4681/4681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4682/4682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4683/4683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4684/4684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4685/4685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4686/4686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4687/4687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4688/4688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4689/4689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4690/4690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4691/4691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4692/4692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4693/4693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4694/4694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4695/4695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4696/4696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4697/4697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4698/4698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4699/4699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4705/4705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4706/4706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4707/4707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4708/4708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4709/4709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4711/4711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4717/4717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4718/4718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4722/4722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4723/4723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4724/4724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4725/4725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4726/4726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4727/4727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4728/4728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4729/4729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4730/4730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4731/4731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4732/4732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4733/4733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4734/4734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4735/4735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4736/4736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4737/4737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4738/4738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4739/4739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4740/4740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4741/4741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4742/4742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4758/4758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4759/4759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4760/4760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4761/4761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4762/4762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4763/4763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4764/4764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4765/4765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4767/4767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4768/4768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4769/4769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4770/4770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4771/4771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4772/4772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4773/4773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4774/4774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4775/4775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4776/4776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4777/4777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4778/4778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4779/4779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4786/4786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4787/4787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4788/4788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4789/4789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4790/4790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4792/4792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4793/4793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4794/4794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4795/4795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4796/4796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4797/4797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4798/4798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4799/4799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4800/4800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4801/4801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4807/4807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4808/4808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4809/4809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4810/4810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4811/4811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4812/4812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4813/4813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4814/4814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4815/4815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4816/4816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4817/4817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4825/4825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4826/4826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4827/4827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4828/4828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4829/4829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4830/4830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4831/4831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4832/4832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4836/4836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4837/4837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4838/4838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4839/4839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4840/4840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4841/4841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4842/4842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4847/4847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4848/4848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4849/4849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4850/4850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4851/4851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4852/4852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4853/4853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4854/4854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4855/4855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4856/4856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4857/4857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4859/4859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4860/4860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4861/4861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4862/4862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4863/4863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4864/4864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4866/4866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4867/4867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4868/4868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4869/4869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4874/4874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4875/4875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4876/4876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4877/4877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4878/4878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4889/4889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4890/4890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4891/4891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4892/4892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4893/4893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4894/4894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4895/4895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4896/4896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4897/4897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4898/4898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4899/4899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4900/4900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4901/4901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4902/4902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4903/4903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4904/4904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4905/4905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4906/4906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4907/4907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4908/4908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4909/4909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4911/4911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4912/4912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4913/4913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4914/4914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4915/4915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4916/4916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4917/4917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4918/4918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4919/4919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4920/4920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4921/4921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4922/4922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4923/4923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4924/4924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4925/4925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4926/4926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4927/4927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4928/4928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4929/4929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4930/4930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4931/4931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4932/4932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4933/4933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4934/4934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4935/4935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4936/4936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4937/4937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4938/4938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4939/4939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4940/4940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4941/4941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4942/4942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4943/4943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4944/4944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4945/4945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4946/4946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4947/4947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4948/4948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4950/4950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4951/4951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4952/4952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4953/4953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4954/4954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4955/4955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4956/4956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4957/4957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2016/4958/4958_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H295"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="137.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>