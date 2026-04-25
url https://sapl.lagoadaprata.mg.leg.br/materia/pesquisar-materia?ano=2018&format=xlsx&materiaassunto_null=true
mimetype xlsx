--- v0 (2025-11-03)
+++ v1 (2026-04-25)
@@ -54,5199 +54,5199 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5512</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ANTEP</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5512/anteprojeto_01-2018_quelli_-_parcerias_horta_co_BrWKg4H.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5512/anteprojeto_01-2018_quelli_-_parcerias_horta_co_BrWKg4H.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Regulamentação do Programa_x000D_
 de Hortas Comunitárias no Município de_x000D_
 Lagoa da Prata e Institui Incentivo e_x000D_
 Parceria entre os Participantes do Projeto_x000D_
 Ortoterapia e Setores da Administração_x000D_
 Pública Municipal.</t>
   </si>
   <si>
     <t>5513</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5513/anteprojeto_02-2018_quelli_-_conselho_municipal_27LFWFJ.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5513/anteprojeto_02-2018_quelli_-_conselho_municipal_27LFWFJ.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal dos Direitos da Mulher no Município de Lagoa da Prata – CMDM.</t>
   </si>
   <si>
     <t>5514</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Joanes Bosco, Professor Elias Izaias</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5514/anteprojeto_03-2018_joanes_-_portaria_da_praia_jr.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5514/anteprojeto_03-2018_joanes_-_portaria_da_praia_jr.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 984/2001.</t>
   </si>
   <si>
     <t>5515</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5515/anteprojeto_04-2018_quelli_-_aumento_no_numero__srIowNQ.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5515/anteprojeto_04-2018_quelli_-_aumento_no_numero__srIowNQ.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 003, de 22 de Maio de 1991.</t>
   </si>
   <si>
     <t>5516</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t xml:space="preserve">Preto, Cabo Nunes </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5516/anteprojeto_05-2018_preto_e_nunes_-_concessao_a_mJB3Eko.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5516/anteprojeto_05-2018_preto_e_nunes_-_concessao_a_mJB3Eko.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de auxílio financeiro a estudantes universitários.</t>
   </si>
   <si>
     <t>5517</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5517/anteprojeto_06-2018_quelli_-_odontologos_07-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5517/anteprojeto_06-2018_quelli_-_odontologos_07-05.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 093, de 06 de julho de 2011.</t>
   </si>
   <si>
     <t>5518</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Adriano Moreira</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5518/anteprojeto_07-2018_-_jr_-_adriano_-_autista.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5518/anteprojeto_07-2018_-_jr_-_adriano_-_autista.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Atendimento Integrado à Pessoa com Transtorno do Espectro Autista.</t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t xml:space="preserve">Cabo Nunes </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5519/anteprojeto_08-2018_nunes_-_gratificacao_enferm_z3YUcuS.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5519/anteprojeto_08-2018_nunes_-_gratificacao_enferm_z3YUcuS.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 93, de 06 de julho de 2011, para criar a Função Gratificada de Enfermeiro(a) Coordenador(a) de Unidade Básica de Saúde.</t>
   </si>
   <si>
     <t>5520</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Preto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5520/anteprojeto_09-2018-preto_jr_-_reducao_tarifa_esgoto.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5520/anteprojeto_09-2018-preto_jr_-_reducao_tarifa_esgoto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Serviço Autônomo de Água e Esgoto a Reduzir o Valor da Tarifa de Esgoto a Percentual que Menciona.</t>
   </si>
   <si>
     <t>5521</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Preto, Josiane Protetora dos Animais</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre criação do Conselho Municipal de_x000D_
 Proteção e Defesa dos Animais.</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5447/5447_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5447/5447_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 42/2001 QUE TRATA DO CÓDIGO TRIBUTÁRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>5493</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Josiane Protetora dos Animais</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5493/anteprojeto_12-2018_-_adocao_de_animais_rev_-_23-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5493/anteprojeto_12-2018_-_adocao_de_animais_rev_-_23-07.pdf</t>
   </si>
   <si>
     <t>Institui o “Programa Municipal de Adoção Responsável de Animais”.</t>
   </si>
   <si>
     <t>5530</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5530/anteprojeto_13-2018_-_jr_-_quelli_-_centro_de_a_fGdOhQV.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5530/anteprojeto_13-2018_-_jr_-_quelli_-_centro_de_a_fGdOhQV.pdf</t>
   </si>
   <si>
     <t>Institui o Centro de Atendimento de Especialidades Médicas e Exames no Município de Lagoa da Prata</t>
   </si>
   <si>
     <t>5553</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5553/anteprojeto_14-2018_-_preto_-_gravacao_de_licitacoes.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5553/anteprojeto_14-2018_-_preto_-_gravacao_de_licitacoes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a gravação em áudio e vídeo das sessões de licitações públicas realizadas pelos Poderes Legislativo e Executivo no Município de Lagoa da Prata</t>
   </si>
   <si>
     <t>5554</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5554/anteprojeto_15-2018_-_moreira_-_servico_de_conv_uHHSTFp.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5554/anteprojeto_15-2018_-_moreira_-_servico_de_conv_uHHSTFp.pdf</t>
   </si>
   <si>
     <t>Cria o Serviço de Convivência e Fortalecimento de Vínculos para Idosos no município de Lagoa da Prata</t>
   </si>
   <si>
     <t>5654</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Professor Elias Izaias</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5654/anteprojeto_16-2018_elias_-_institui_o_janeiro__IvxAZJc.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5654/anteprojeto_16-2018_elias_-_institui_o_janeiro__IvxAZJc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição no Calendário Oficial do Município de Lagoa da Prata do “Janeiro Branco”, mês dedicado à conscientização e difusão da saúde mental e emocional.</t>
   </si>
   <si>
     <t>5683</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Cida Marcelino</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5683/anteprojeto_17-2018_cida_-_interprete_de_libras_IokvprU.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5683/anteprojeto_17-2018_cida_-_interprete_de_libras_IokvprU.pdf</t>
   </si>
   <si>
     <t>Institui-se obrigatoriedade da inclusão de intérprete de Libras nas reuniões da Câmara Municipal de Lagoa da Prata</t>
   </si>
   <si>
     <t>5684</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5684/anteprojeto_18-2018_cida_-_interprete_de_libras_udljzps.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5684/anteprojeto_18-2018_cida_-_interprete_de_libras_udljzps.pdf</t>
   </si>
   <si>
     <t>Institui-se obrigatoriedade da inclusão de intérprete de Libras em repartições públicas do município de Lagoa da Prata</t>
   </si>
   <si>
     <t>5696</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5696/anteprojeto_19-2018_nunes_-_institui_o_dia_de_r_EBI2aAt.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5696/anteprojeto_19-2018_nunes_-_institui_o_dia_de_r_EBI2aAt.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição no Calendário Oficial do Município de Lagoa da Prata do “Dia de Rolê dos Pets”</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5385/5385_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5385/5385_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA_x000D_
 REGIMENTAL, A NECESSIDADE DE SE REALIZAR A LIMPEZA DA AVENIDA ISABEL DE CASTRO,_x000D_
 ESPECIALMENTE NO TRECHO QUE COMPREENDE O BAIRRO AMÉRICO SILVA (DA AV. JOSÉ_x000D_
 BERNARDES MACIEL ATÉ A PROXIMIDADE DA APAE), REALIZANDO A CAPINA DA AVENIDA E A_x000D_
 RETIRADA DE ENTULHO, CARCAÇAS DE VEÍCULOS ABANDONADOS E LIXO QUE TÊM SIDO_x000D_
 DESCARTADOS NOS LOTES AO LONGO DA AVENIDA.</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5386/5386_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5386/5386_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PRESIDENTE DESTA CASA LEGISLATIVA,_x000D_
 NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR UMA AUDIÊNCIA PÚBLICA PARA TRATAR_x000D_
 A RESPEITO DO AUTISMO</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5387/5387_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5387/5387_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA_x000D_
 REGIMENTAL, A NECESSIDADE DE SE PASSAR URGENTEMENTE A MÁQUINA PATROL NAS_x000D_
 ESTRADAS VICINAIS DA COMUNIDADE DOS MIRANDAS, ASSIM COMO REALIZAR INSPEÇÃO NA_x000D_
 PONTE SITUADA NA REFERIDA ESTRADA, PARA SEGURANÇA DOS USUÁRIOS.</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5388/5388_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5388/5388_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA_x000D_
 REGIMENTAL, A NECESSIDADE DE SE REALIZAR A REPOSIÇÃO DE TODAS AS LÂMPADAS_x000D_
 QUEIMADAS DA QUADRA POLIESPORTIVA DO BAIRRO SANTA HELENA.</t>
   </si>
   <si>
     <t>5389</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5389/5389_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5389/5389_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA_x000D_
 REGIMENTAL, A NECESSIDADE DE SE APROVEITAR O MOMENTO EM QUE OS MUNICÍPIOS DE_x000D_
 TODO PAÍS REIVINDICAM AUXÍLIO AO GOVERNO FEDERAL E QUE ESTE TAMBÉM CUMPRA SEUS_x000D_
 COMPROMISSOS COM O REPASSE DE RECURSOS, BEM COMO A MANIFESTAÇÃO DO PRESIDENTE_x000D_
 DA REPÚBLICA EM ATENDER ESTAS DEMANDAS, PARA BUSCAR FINANCIAMENTOS E/OU_x000D_
 EMPRÉSTIMOS JUNTO A BANCOS PÚBLICOS OU O REPASSE DIRETO DE RECURSOS FINANCEIROS_x000D_
 JUNTO AO GOVERNO FEDERAL, A FIM DE SEREM DESTINADOS À SEGURANÇA PÚBLICA LOCAL, COM_x000D_
 INSTALAÇÃO DE CANCELAS ELETRÔNICAS NAS PRINCIPAIS ENTRADAS/SAÍDAS DA CIDADE E MAIS_x000D_
 INVESTIMENTOS EM EQUIPAMENTOS E PESSOAL PARA SISTEMA DE SEGURANÇA DE_x000D_
 VIDEOMONITORAMENTO (OLHO VIVO) NAS VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5390/5390_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5390/5390_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA_x000D_
 REGIMENTAL, A NECESSIDADE DE SE SINALIZAR COM FAIXAS PARA PEDESTRES O PISO DA_x000D_
 AVENIDA GETÚLIO VARGAS E DA RUA ALEXANDRE BERNARDES PRIMO, EM FRENTE AOS_x000D_
 ACESSOS A UM GRANDE SUPERMERCADO SITUADO NA QUADRA ENTRE AS DUAS VIAS PÚBLICAS_x000D_
 MENCIONADAS.</t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5391/5391_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5391/5391_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA_x000D_
 REGIMENTAL, A NECESSIDADE DE SE REALIZAR OBRAS DE AMPLIAÇÃO DA CAPACIDADE DE_x000D_
 ILUMINAÇÃO PÚBLICA NO PROLONGAMENTO DA AVENIDA BENEDITO VALADARES, NO BAIRRO_x000D_
 GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5392/5392_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5392/5392_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA_x000D_
 REGIMENTAL, A NECESSIDADE DE SE REALIZAR A CANALIZAÇÃO DO CÓRREGO CHICO SILVEIRA, NO_x000D_
 TRECHO SITUADO NOS BAIRROS GOMES E MANGABEIRAS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5393/5393_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5393/5393_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA_x000D_
 REGIMENTAL, A NECESSIDADE DE SE CONCLUIR A PAVIMENTAÇÃO DA RUA ALAGOAS, NO TRECHO_x000D_
 COMPREENDIDO ENTRE A RUA PARAÍBA E A RUA ALEXANDRE MENDES MACIEL, NESTA CIDADE.</t>
   </si>
   <si>
     <t>5394</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5394/5394_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5394/5394_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA_x000D_
 REGIMENTAL, A NECESSIDADE DE SE LIMPAR, URGENTEMENTE, AS CANALETAS PARA_x000D_
 ESCOAMENTO DAS ÁGUAS PLUVIAIS SITUADAS NAS MARGENS DA PASSAGEM ELEVADA PARA_x000D_
 PEDESTRES, EM FRENTE AO CEMEI ALEXANDRE BERNARDES PRIMO, LOCALIZADO À RUA JOSÉ_x000D_
 BERNARDES LOBATO.</t>
   </si>
   <si>
     <t>5395</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5395/5395_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5395/5395_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA_x000D_
 REGIMENTAL, A NECESSIDADE DE SE ADOTAR UM PLANO DE REVITALIZAÇÃO DAS PRAÇAS_x000D_
 SITUADAS NO CONJUNTO HABITACIONAL CHICO REZENDE, NO BAIRRO MARÍLIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>5396</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5396/5396_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5396/5396_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA_x000D_
 REGIMENTAL, A NECESSIDADE DE SE PROVIDENCIAR A SINALIZAÇÃO DE SOLO EM FRENTE ÀS_x000D_
 RAMPAS DE ACESSO ÀS CALÇADAS PARA OS PORTADORES DE DEFICIÊNCIA, EM ESPECIAL A_x000D_
 SITUADA NA RUA PERNAMBUCO, EM FRENTE AO ESTÁDIO MUNICIPAL E À CASA DE Nº 629.</t>
   </si>
   <si>
     <t>5415</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5415/5415_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5415/5415_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA_x000D_
 REGIMENTAL, A NECESSIDADE DE SE PROVIDENCIAR, URGENTEMENTE, A LIMPEZA DOS LOTES_x000D_
 SITUADOS NA RUA ELI MACIEL, NO BAIRRO MANGABEIRAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5416/5416_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5416/5416_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA_x000D_
 REGIMENTAL, A NECESSIDADE DE SE PASSAR, URGENTEMENTE, A MÁQUINA ROÇADEIRA ÀS_x000D_
 MARGENS DA RODOVIA MG-429, NO TRECHO COMPREENDIDO ENTRE A RUA MODESTO GOMES_x000D_
 ATÉ O SÍTIO DO SENHOR ALEXANDRE FÉLIX.</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5417/5417_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5417/5417_texto_integral.pdf</t>
   </si>
   <si>
     <t>5418</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5418/5418_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5418/5418_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA_x000D_
 REGIMENTAL, A NECESSIDADE DE SE ACRESCENTAR REDUTORES DE VELOCIDADE NA RUA SANTO_x000D_
 ANTÔNIO DO MONTE, BAIRRO AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>5468</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5468/5468_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5468/5468_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA_x000D_
 REGIMENTAL, A NECESSIDADE DE SE BUSCAR SOLUÇÕES EFETIVAS PARA COMBATER A_x000D_
 INFESTAÇÃO E PROLIFERAÇÃO DE ESCORPIÕES NOS BAIRROS DE TODA A CIDADE.</t>
   </si>
   <si>
     <t>5469</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5469/5469_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5469/5469_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA_x000D_
 REGIMENTAL, A NECESSIDADE DE SE ACRESCENTAR UM REDUTOR DE VELOCIDADE NA RUA_x000D_
 TEODOLINO FERREIRA DE MOURA, EM FRENTE À CASA DE NÚMERO 83, NO BAIRRO AMÉRICO_x000D_
 SILVA.</t>
   </si>
   <si>
     <t>5470</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5470/5470_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5470/5470_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL E AO SECRETÁRIO_x000D_
 MUNICIPAL DE SAÚDE, SENHOR GERALDO MANGELO DE ALMEIDA, NA FORMA REGIMENTAL, A_x000D_
 NECESSIDADE DE SE CONTRATAR SERVIÇOS MÉDICOS ESPECIALIZADOS EM HEMATOLOGIA, PARA_x000D_
 ATENDIMENTO DAS PESSOAS DO MUNICÍPIO QUE REQUEREM CONSULTAS E TRATAMENTO NESTA_x000D_
 ÁREA MÉDICA.</t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5471/5471_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5471/5471_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL E AO SECRETÁRIO_x000D_
 MUNICIPAL DE SAÚDE, SENHOR GERALDO MANGELO DE ALMEIDA, NA FORMA REGIMENTAL, A_x000D_
 NECESSIDADE DE SE CONTRATAR SERVIÇOS MÉDICOS ESPECIALIZADOS EM NEUROPEDIATRIA,_x000D_
 PARA ATENDIMENTO DAS CRIANÇAS DO MUNICÍPIO QUE REQUEREM CONSULTAS E TRATAMENTO_x000D_
 NESTA ÁREA MÉDICA.</t>
   </si>
   <si>
     <t>5472</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5472/5472_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5472/5472_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA_x000D_
 REGIMENTAL, A NECESSIDADE DE SE REALIZAR A PAVIMENTAÇÃO ASFÁLTICA NO RESTANTE DE UM_x000D_
 TRECHO, CORRESPONDENTE A UNS QUATRO QUARTEIRÕES, DA RUA GERALDO INÁCIO DA FONSECA, NO_x000D_
 BAIRRO MARÍLIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>5473</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5473/5473_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5473/5473_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A_x000D_
 NECESSIDADE DE SE REALIZAR A PAVIMENTAÇÃO ASFÁLTICA DA RUA ALEXANDRE BERNARDES PRIMO,_x000D_
 NO TRECHO COMPREENDIDO ENTRE A RUA MODESTO GOMES (PRAÇA DO CRUZEIRO) ATÉ A RUA_x000D_
 SANTO ANTÔNIO DO MONTE, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>5507</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5507/indicacao_23-2018_-_cida_-_jr_-_placas_de_redut_Gy7FTKM.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5507/indicacao_23-2018_-_cida_-_jr_-_placas_de_redut_Gy7FTKM.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal, na forma regimental, a_x000D_
 necessidade de se providenciar a instalação de placas e a sinalização de solo indicando a_x000D_
 presença de redutores de velocidade hoje existentes, bem como nos que estão sendo_x000D_
 instalados no Município.</t>
   </si>
   <si>
     <t>5508</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Cabo Nunes , Adriano Moreira, Cida Marcelino, Joanes Bosco, Josiane Protetora dos Animais, Lalinho Duzinho, Preto, Professor Elias Izaias, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5508/indicacao_24-2016_-_vereadores_mirins.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5508/indicacao_24-2016_-_vereadores_mirins.pdf</t>
   </si>
   <si>
     <t>indicam ao Executivo Municipal, atendendo reivindicações dos Vereadores_x000D_
 Mirins:_x000D_
 a) a necessidade de sinalizar com faixas para pedestres e colocar placa de_x000D_
 indicação em frente às Escolas Estaduais situadas no município e renovar a pintura_x000D_
 onde já existem;_x000D_
 b) a necessidade de se efetuar a troca da iluminação ao lado da Praia_x000D_
 Municipal, como também sua preservação;_x000D_
 c) a necessidade de se aumentar a iluminação em toda nossa cidade,_x000D_
 principalmente na área central;_x000D_
 d) a necessidade de se desenvolver um Projeto de Poesias e músicas nos_x000D_
 muros da cidade;_x000D_
 e) a necessidade de se realizar uma feira artística focada em artesanato, com_x000D_
 exposição e venda de produtos, além de cursos que incentivem a iniciação de outras_x000D_
 pessoas. O município poderia prover a estrutura em parceria com os artesãos que_x000D_
 seriam cadastrados na Secretaria Municipal de Cultura e Turismo;_x000D_
 f) a necessidade de se fazer uma reforma na quadra do Bairro Santa Helena,_x000D_
 arrumando os refletores, traves dos gol, repintar a quadra, colocar uma cesta de_x000D_
 basquete e cobertura.</t>
   </si>
   <si>
     <t>5509</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5509/indicacao_25-2017_-_elias_-_jr_-_redutor_veloci_giWL7VH.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5509/indicacao_25-2017_-_elias_-_jr_-_redutor_veloci_giWL7VH.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal, na forma_x000D_
 regimental, a necessidade de se acrescentar redutores de velocidade na Rua Dona_x000D_
 Alexandrina, antes da esquina com a Rua Geraldinho Zueira, no Bairro Santa_x000D_
 Eugênia, nesta cidade.</t>
   </si>
   <si>
     <t>5510</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Joanes Bosco</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5510/indicacao_26-2018_-_joanes_-_jr_-_poste_publico_RRmGDeN.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5510/indicacao_26-2018_-_joanes_-_jr_-_poste_publico_RRmGDeN.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal, na forma regimental,_x000D_
 a necessidade de se colocar um Poste de Energia Elétrica na Rua Armides Agenor_x000D_
 dos Santos, em frente ao n.º 30, no Bairro Américo Silva, nesta cidade.</t>
   </si>
   <si>
     <t>5579</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5579/indicacao_27-2018_preto_-_lampadas_da_quadra_do_Iyga0d1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5579/indicacao_27-2018_preto_-_lampadas_da_quadra_do_Iyga0d1.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal, na forma_x000D_
 regimental, a necessidade de se realizar a reposição de todas as lâmpadas_x000D_
 queimadas da Quadra Poliesportiva do Bairro Santa Helena.</t>
   </si>
   <si>
     <t>5580</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5580/indicacao_28-2018_preto_-_lampadas_da_praca_do__4u43gyY.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5580/indicacao_28-2018_preto_-_lampadas_da_praca_do__4u43gyY.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal, na forma_x000D_
 regimental, a necessidade de se realizar a reposição de todas as lâmpadas_x000D_
 queimadas da Praça Olinto Pinto Ribeiro, também conhecida como Praça do_x000D_
 Cruzeiro.</t>
   </si>
   <si>
     <t>5581</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5581/indicacao_29-2018_preto_-_gradear_praca_dona_zaza_06-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5581/indicacao_29-2018_preto_-_gradear_praca_dona_zaza_06-08.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal, na forma_x000D_
 regimental, a necessidade de se realizar uma limpeza, passar a máquina roçadeira_x000D_
 ou até mesmo arar a terra na Praça Dona Zazá, situada no Bairro Américo Silva,_x000D_
 nesta cidade, visando a diminuição do lixo e do mato no local.</t>
   </si>
   <si>
     <t>5582</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5582/indicacao_30-2018_preto_-_rearborizacao_06-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5582/indicacao_30-2018_preto_-_rearborizacao_06-08.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal, na forma_x000D_
 regimental, a necessidade de se investir mais na arborização e/ou rearborização da_x000D_
 cidade.</t>
   </si>
   <si>
     <t>5583</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5583/indicacao_31-2018_-_nunes_-_jr_-_pavimentacao_a_v6ZAndh.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5583/indicacao_31-2018_-_nunes_-_jr_-_pavimentacao_a_v6ZAndh.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal, na forma regimental, a_x000D_
 necessidade de se realizar a pavimentação asfáltica na Rua Professor Afonso Goulart, no_x000D_
 bairro Dona Alexandrina e na Rua Padre Guarino, no bairro Santa Eugênia, nesta cidade,_x000D_
 quando inaugurarem a usina de asfalto municipal.</t>
   </si>
   <si>
     <t>5584</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5584/indicacao_32-2018_preto_-_jr_-_lampadas_da_pist_BelDFCc.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5584/indicacao_32-2018_preto_-_jr_-_lampadas_da_pist_BelDFCc.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal, na forma_x000D_
 regimental, a necessidade de se realizar manutenção na iluminação da pista de_x000D_
 Skate, com a reposição de todas as lâmpadas queimadas.</t>
   </si>
   <si>
     <t>5585</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5585/indicacao_33-2018_cida_-_jr_-_limpeza__horta_am_VnVQYLN.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5585/indicacao_33-2018_cida_-_jr_-_limpeza__horta_am_VnVQYLN.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal, na forma_x000D_
 regimental, a necessidade de se realizar uma limpeza no lote onde se localiza a_x000D_
 Horta Comunitária do Bairro Américo Silva, situado na Rua Dom Pedro II, face a_x000D_
 aparência de abandono do terreno.</t>
   </si>
   <si>
     <t>5586</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>indica ao Diretor do Serviço Autônomo de_x000D_
 Água e Esgoto de Lagoa da Prata – SAAE-LP, na forma regimental, a necessidade_x000D_
 de se realizar um estudo visando solucionar o problema de falta de água, bem como_x000D_
 da baixa pressão desta, em determinados imóveis do Bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>5587</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5587/indicacao_35-2018_preto_-_rev_-_vias_publica_20-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5587/indicacao_35-2018_preto_-_rev_-_vias_publica_20-08.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal, na forma_x000D_
 regimental, a necessidade de se informar à população a previsão para a conclusão_x000D_
 da pavimentação de pequenos trechos de vias públicas, entre os Bairros Paradiso e_x000D_
 Nossa Senhora das Graças, nesta cidade.</t>
   </si>
   <si>
     <t>5588</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5588/indicacao_36-2018_cida_-_rev_-_rotatoria_na_rua_vjcq6H2.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5588/indicacao_36-2018_cida_-_rev_-_rotatoria_na_rua_vjcq6H2.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal, na forma_x000D_
 regimental, a necessidade de se colocar uma rotatória no cruzamento da Rua São_x000D_
 Paulo com a Rua Rio de Janeiro no centro, nesta cidade.</t>
   </si>
   <si>
     <t>5589</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5589/indicacao_37-2018_adriano_-_quebra_de_sigilo_20-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5589/indicacao_37-2018_adriano_-_quebra_de_sigilo_20-08.pdf</t>
   </si>
   <si>
     <t>indica ao Presidente desta Casa Legislativa,_x000D_
 na forma regimental, a necessidade de se enviar ao representante do Ministério_x000D_
 Público local, Curadoria do Patrimônio Público, os documentos que apresento a esta_x000D_
 Casa, em especial aquele em que este Vereador autoriza e solicita ao Promotor que_x000D_
 solicite junto ao Poder Judiciário e que este conceda, a quebra do meu sigilo fiscal,_x000D_
 bancário e telefônico, para uma efetiva investigação a minha pessoa.</t>
   </si>
   <si>
     <t>5590</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5590/indicacao_38-2018_quelli_-_especialidades_medicas_27-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5590/indicacao_38-2018_quelli_-_especialidades_medicas_27-08.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal, na forma_x000D_
 regimental, a necessidade de se oferecer, no recém-inaugurado Centro de_x000D_
 Especialidades Médicas, atendimento das especialidades de Alergista,_x000D_
 Dermatologista, Hematologista e Otorrinolaringologista.</t>
   </si>
   <si>
     <t>5591</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5591/indicacao_39-2018_preto_-_fiscalizar_sinalizaca_qjFwc9N.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5591/indicacao_39-2018_preto_-_fiscalizar_sinalizaca_qjFwc9N.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal, na forma_x000D_
 regimental, a necessidade de se realizar uma efetiva fiscalização no serviço de_x000D_
 pintura das faixas de pedestres e demais sinalizações de trânsito no solo, bem como_x000D_
 nos redutores de velocidade, para verificar se os mesmos estão sendo executados_x000D_
 de acordo com o previsto no Edital.</t>
   </si>
   <si>
     <t>5593</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5593/indicacao_40-2018_cida_-_semaforo_avenida_jose__8ehhRTq.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5593/indicacao_40-2018_cida_-_semaforo_avenida_jose__8ehhRTq.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal, na forma_x000D_
 regimental, a necessidade de se retirar ou consertar o semáforo situado no_x000D_
 cruzamento da Av. José Bernardes Maciel com a Rua Rio de Janeiro, no centro_x000D_
 desta cidade e no caso de retirada, instalá-lo em um outro cruzamento que esteja_x000D_
 precisando de sinalização para regular o fluxo do trânsito, visando evitar acidentes.</t>
   </si>
   <si>
     <t>5608</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5608/indicacao_41-2018_-_joanes_-_jr_-_poste_samuel__OB8DIdL.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5608/indicacao_41-2018_-_joanes_-_jr_-_poste_samuel__OB8DIdL.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal, na forma regimental,_x000D_
 a necessidade de se colocar um Poste de Energia Elétrica na Rua Samuel_x000D_
 Bernardes, próximo ao seu cruzamento com a Rua Eurico dos Santos Ribeiro, no_x000D_
 Bairro Marília, nesta cidade.</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5609/indicacao_42-2018_preto_-_sinal_tv_24-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5609/indicacao_42-2018_preto_-_sinal_tv_24-09.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal, na forma_x000D_
 regimental, a necessidade de se tomar providências para a melhoria da qualidade do_x000D_
 sinal da “TV ABERTA” no Município.</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5610/indicacao_43-2018_-_cida_-_tapa-buraco_24-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5610/indicacao_43-2018_-_cida_-_tapa-buraco_24-09.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal, na forma_x000D_
 regimental, a necessidade da realização de operação tapa-buracos, nas ruas Josino_x000D_
 Francisco Vidal e Cecília Bernardes, no bairro Marília, nesta cidade.</t>
   </si>
   <si>
     <t>5611</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal, na forma_x000D_
 regimental, a necessidade de se colocar bueiro(s) (“boca de lobo”) na Rua Tomé de_x000D_
 Souza, em seu cruzamento com Rua Bom Despacho, no Bairro Américo Silva, nesta_x000D_
 cidade.</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5612/indicacao_45-2018_-_vereadores_mirins.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5612/indicacao_45-2018_-_vereadores_mirins.pdf</t>
   </si>
   <si>
     <t>indicam ao Executivo Municipal, atendendo reivindicações dos Vereadores_x000D_
 Mirins:_x000D_
 a) a necessidade de se renovar e adicionar novas placas indicativas das vias_x000D_
 e placas de sinalização de trânsito;_x000D_
 b) a necessidade de se proibir o estacionamento ao lado do Campo Municipal,_x000D_
 na Rua Paraná, entre as Ruas Alagoas e a Rua Pernambuco, deixando apenas o_x000D_
 outro lado da referida rua liberada para estacionamento;_x000D_
 c) a necessidade de se colocar Redutores de Velocidade nas Ruas Coronel_x000D_
 Amâncio Bernardes, Rodolfo Bernardes e Avenida Dona Rosa Maciel;_x000D_
 d) a necessidade de se realizar uma limpeza na Praça do Cruzeiro;</t>
   </si>
   <si>
     <t>5621</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5621/indicacao_46-2018_cida_-_jr_-_redutor_velocidad_0K4xfMn.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5621/indicacao_46-2018_cida_-_jr_-_redutor_velocidad_0K4xfMn.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal, na forma_x000D_
 regimental, a necessidade de se acrescentar um Redutor de Velocidade na Rua_x000D_
 Bahia, na quadra entre as Ruas José de Castro Teixeira e José Luiz Bernardes,_x000D_
 nesta cidade, onde já existia um redutor de velocidade e foi retirado.</t>
   </si>
   <si>
     <t>5656</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5656/indicacao_47-2018_quelli_iluminacao_jose_bernar_0UkCMxR.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5656/indicacao_47-2018_quelli_iluminacao_jose_bernar_0UkCMxR.pdf</t>
   </si>
   <si>
     <t>necessidade de se realizar obras de ampliação da_x000D_
 capacidade de iluminação pública na Avenida José Bernardes Maciel,_x000D_
 principalmente no trecho que compreende o denominado “Parque dos_x000D_
 Buritis”, assim como a necessidade de se reparar a iluminação_x000D_
 existente.</t>
   </si>
   <si>
     <t>5657</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5657/indicacao_48-2018_cida_-_sinalizacao_horizontal_26ShTa1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5657/indicacao_48-2018_cida_-_sinalizacao_horizontal_26ShTa1.pdf</t>
   </si>
   <si>
     <t>necessidade de colação do sinal horizontal de parada obrigatória no_x000D_
 cruzamento entre a Rua Rio de Janeiro e a Rua São Paulo, localizadas na região_x000D_
 Central da Cidade de Lagoa da Prata – MG.</t>
   </si>
   <si>
     <t>5658</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5658/indicacao_49-2018_cida_-_bebedouro_ubs_edil_22-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5658/indicacao_49-2018_cida_-_bebedouro_ubs_edil_22-10.pdf</t>
   </si>
   <si>
     <t>necessidade de realização de reparos e manutenções nos bebedouros_x000D_
 da Unidade Básica de Saúde - UBS – Edil Handan, e caso os bens estejam_x000D_
 inservíveis, realizar o processo de compra de novos bebedouros o mais breve_x000D_
 possível.</t>
   </si>
   <si>
     <t>5659</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5659/indicacao_50-2018_-_quelli_recapeamento_avenidas_05-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5659/indicacao_50-2018_-_quelli_recapeamento_avenidas_05-11.pdf</t>
   </si>
   <si>
     <t>necessidade de se realizar obras de recapeamento asfáltico na_x000D_
 Avenida Fernão Dias, especialmente no seu início, próximo à Escola Estadual_x000D_
 Dr. Arnaldo de Faria Tavares e borracharia do Assis; bem como da Avenida José_x000D_
 Bernardes Maciel, em toda sua extensão.</t>
   </si>
   <si>
     <t>5660</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5660/indicacao_51-2018_-_quelli_revitalizacao_de_praca_05-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5660/indicacao_51-2018_-_quelli_revitalizacao_de_praca_05-11.pdf</t>
   </si>
   <si>
     <t>necessidade de se realizar obras de revitalização do espaço de_x000D_
 terreno, em formato triangular, localizado no entrocamento das Ruas Princesa_x000D_
 Isabel, Duque de Caxias e Rua Homero de Castro, no Bairro Gomes.</t>
   </si>
   <si>
     <t>5688</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5688/indicacao_52-2018_-_vereadores_mirins_19-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5688/indicacao_52-2018_-_vereadores_mirins_19-11.pdf</t>
   </si>
   <si>
     <t>indicam ao Executivo Municipal, atendendo reivindicações dos Vereadores_x000D_
 Mirins:_x000D_
 a) necessidade de instalação de placas, indicativas com o nome das ruas,_x000D_
 como também a realização do cadastramento numérico nos domicílios urbanos da_x000D_
 nossa cidade;_x000D_
 b) a necessidade de construir rampas de acesso em todos os espaços_x000D_
 públicos e privados, repartições públicas, comércios e afins da cidade de Lagoa da_x000D_
 Prata, e que os espaços públicos de maneira geral, públicos ou privados tenham_x000D_
 acessibilidade.</t>
   </si>
   <si>
     <t>5718</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5718/indicacao_53-2018_nunes_-_limpeza_dos_cemiterios_19-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5718/indicacao_53-2018_nunes_-_limpeza_dos_cemiterios_19-11.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal a necessidade de se realizar capina, limpeza_x000D_
 e posterior recolhimento de lixo e entulhos dentro dos Cemitérios da Saudade e_x000D_
 Campo da Paz, nesta cidade.</t>
   </si>
   <si>
     <t>5719</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5719/indicacao_54-2018_preto_-_manutencao_das_vias_p_l6Y0XOE.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5719/indicacao_54-2018_preto_-_manutencao_das_vias_p_l6Y0XOE.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal, na forma_x000D_
 regimental, a necessidade de se dar manutenção nas vias públicas próximo à_x000D_
 Pharlab – Indústria Farmacêutica, no Bairro Américo Silva, nesta cidade.</t>
   </si>
   <si>
     <t>5720</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5720/indicacao_55-2018_cida_-_desobstrucao_das_calca_773KOVk.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5720/indicacao_55-2018_cida_-_desobstrucao_das_calca_773KOVk.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal, na forma_x000D_
 regimental, a necessidade de se implementar ações de fiscalização no sentido de se_x000D_
 desobstruir as calçadas das vias públicas municipais, principalmente na área central,_x000D_
 considerando que concessionárias de veículo têm estacionado veículos em cima das_x000D_
 calçadas, pessoas têm colocado materiais de construção também nas calçadas, e_x000D_
 por fim, as já tradicionais mesas e cadeiras dos bares e lanchonetes, que ocupam_x000D_
 parte das calçadas, atrapalhando assim, a utilização das mesmas pelos pedestres.</t>
   </si>
   <si>
     <t>5397</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5397/5397_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5397/5397_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO_x000D_
 SENHOR REINALDO CÉSAR FELISBINO DE CASTRO, PARABENIZANDO-O PELO_x000D_
 EXCELENTE TRABALHO PRESTADO À COLETIVIDADE DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>5398</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5398/5398_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5398/5398_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO À_x000D_
 REDE CIDADÃ, PARABENIZANDO-A PELO EXCELENTE TRABALHO PRESTADO À COLETIVIDADE DE_x000D_
 LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>5399</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5399/5399_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5399/5399_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO À_x000D_
 SENHORA VÂNIA MÁRCIA RUAS DO CARMO, PARABENIZANDO-A PELO BELO TRABALHO_x000D_
 PRESTADO À COLETIVIDADE DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5419/5419_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5419/5419_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO À_x000D_
 ACADEMIA SEISHIN&amp;#8211;KAY, PARABENIZANDO-A PELAS CONQUISTAS EM COMPETIÇÕES_x000D_
 DE KARATÊ, TANTO MUNICIPAIS, REGIONAIS, ESTADUAIS, NACIONAIS E INTERNACIONAIS,_x000D_
 ELEVANDO ASSIM O NOME DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>5474</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5474/5474_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5474/5474_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA_x000D_
 EXCELÊNCIA SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO MOÇÃO DE APLAUSO AO_x000D_
 200º GRUPO ESCOTEIRO PROFESSORA SIDÔNIA, PELOS BELOS TRABALHOS_x000D_
 REALIZADOS PELO GRUPO EM LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>5620</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5620/mocao_de_aplauso_06-2018_-_preto_-jaime.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5620/mocao_de_aplauso_06-2018_-_preto_-jaime.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, regimentalmente apoiado, requer a Vossa Excelência seja submetida à aprovação do Plenário MOÇÃO DE APLAUSO a Jaime Ferreira Júnior, parabenizando-o pelo excelente trabalho prestado ao Poder Legislativo local, aos Vereadores e à coletividade de Lagoa da Prata, como Assessor Jurídico desta Casa de Leis</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
     <t>PL-CM</t>
   </si>
   <si>
     <t>Projeto de Lei CM</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5491/5491_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5491/5491_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DE EQUIPAMENTO PARA AFERIR PRESSÃO ARTERIAL EM ACADEMIAS DE GINÁSTICA E ESTABELECIMENTOS SIMILARES.</t>
   </si>
   <si>
     <t>5478</t>
   </si>
   <si>
     <t>Cabo Nunes , Adriano Moreira, Preto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5478/projeto_de_lei_cm_no_12-2018_-_diaria_so_para_s_BZ7AYrS.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5478/projeto_de_lei_cm_no_12-2018_-_diaria_so_para_s_BZ7AYrS.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PAGAMENTO DE DIÁRIA DE VIAGEM A SERVIDORES DA CÂMARA MUNICIPAL DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>5479</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5479/5479_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5479/5479_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 954, DE 24 DE ABRIL DE 2001, QUE DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA DE SEGURANÇA PÚBLICA DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>5494</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5494/projeto_de_lei_cm_no_14-2018_-_mes_abril_laranj_4MDrzQU.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5494/projeto_de_lei_cm_no_14-2018_-_mes_abril_laranj_4MDrzQU.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI NO CALENDÁRIO DE EVENTOS DO MUNICÍPIO O MÊS DE INCENTIVO À ADOÇÃO, CASTRAÇÃO E PREVENÇÃO DA CRUELDADE CONTRA ANIMAIS &amp;#8211; ABRIL LARANJA&amp;#8221;.</t>
   </si>
   <si>
     <t>5542</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5542/projeto_de_lei_cm_no_15-2018_preto_-_rev_-_maio_amarelo.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5542/projeto_de_lei_cm_no_15-2018_preto_-_rev_-_maio_amarelo.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário de Eventos do Município o mês Maio – Amarelo - Prevenção de Acidentes</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5543/projeto_de_lei__cm_no16-2018_altera_a_lei_de_no_6KgqFmy.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5543/projeto_de_lei__cm_no16-2018_altera_a_lei_de_no_6KgqFmy.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2323 de 17 de setembro de 2014, que Institui a Política de Controle e Bem Estar Animal das Espécies Canina e Felina no Município de Lagoa da Prata</t>
   </si>
   <si>
     <t>5547</t>
   </si>
   <si>
     <t>Dá nome à Creche Pró-Infância que passa a se denominar Creche Municipal Dona Zuleica Machado Malta</t>
   </si>
   <si>
     <t>5597</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5597/projeto_de_lei_cm_no_18-2018_-_cabo_nunes_-_out_pYQUf18.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5597/projeto_de_lei_cm_no_18-2018_-_cabo_nunes_-_out_pYQUf18.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário de Eventos do Município o  “Outubro – Todos Contra a Pedofilia”.</t>
   </si>
   <si>
     <t>5601</t>
   </si>
   <si>
     <t>Dá nome à Estação de Tratamento de Esgoto – ETE -  do Município, que passa a se denominar “Estação de Tratamento de Esgoto José Modesto de Miranda".</t>
   </si>
   <si>
     <t>5602</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5602/projeto_de_lei_cm_no_20-2018_-_cabo_nunes_-_da__gCVz088.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5602/projeto_de_lei_cm_no_20-2018_-_cabo_nunes_-_da__gCVz088.pdf</t>
   </si>
   <si>
     <t>Dá nome à Quadra de Basquete de Rua do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>5603</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5603/projeto_de_lei_cm_no_21-2018_-_elias_-_institui_7rTBDoz.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5603/projeto_de_lei_cm_no_21-2018_-_elias_-_institui_7rTBDoz.pdf</t>
   </si>
   <si>
     <t>5628</t>
   </si>
   <si>
     <t>AUTORIZA O SERVIÇO AUTÔNOMO DE ÁGUA E  ESGOTO DE LAGOA DA PRATA – SAAE-LP A RECEBER DOAÇÕES.</t>
   </si>
   <si>
     <t>5629</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5629/proposta_de_emenda_a_lom_no_03-2018_-_jr_-_pret_yLJtQHh.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5629/proposta_de_emenda_a_lom_no_03-2018_-_jr_-_pret_yLJtQHh.pdf</t>
   </si>
   <si>
     <t>Dá nome à Policlínica ll do Município de Lagoa da Prata, que passa a se denominar Policlínica Dr. Carlos Bernardes de Castro.</t>
   </si>
   <si>
     <t>5682</t>
   </si>
   <si>
     <t>Lalinho Duzinho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5682/projeto_de_lei_cm_no_24-2018_-_lalinho_utilidad_dCeHSOd.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5682/projeto_de_lei_cm_no_24-2018_-_lalinho_utilidad_dCeHSOd.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO ESCOLINHA MTB TEAM.</t>
   </si>
   <si>
     <t>5694</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5694/projeto_de_lei_cm_no_25-2018_preto_-_jr_-_laboratorios.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5694/projeto_de_lei_cm_no_25-2018_preto_-_jr_-_laboratorios.pdf</t>
   </si>
   <si>
     <t>Determina que os laboratórios contratados que prestam serviços à Rede Pública Municipal de Saúde realizem coleta de materiais para exames laboratoriais nas residências de pessoas com dificuldades de locomoção, no Município de Lagoa da Prata</t>
   </si>
   <si>
     <t>5492</t>
   </si>
   <si>
     <t>PLC-C</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - CM</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5492/5492_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5492/5492_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 05/1991, QUE INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>5477</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5477/5477_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5477/5477_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 05/1991 QUE INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>5488</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5488/5488_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5488/5488_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À LEI COMPLEMENTAR MUNICIPAL Nº 176/2.017, QUE DISPÕE SOBRE A INSTITUIÇÃO DO PLANO DIRETOR DO MUNICÍPIO DE LAGOA DA PRATA, DECÊNIO 2017-2026</t>
   </si>
   <si>
     <t>5535</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5535/projeto_de_lei_complementar_-_cm_07_altera_42-2_jiXO7WF.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5535/projeto_de_lei_complementar_-_cm_07_altera_42-2_jiXO7WF.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 42, de 31 de dezembro de 2001, que Institui o Código Tributário do Município de Lagoa da Prata</t>
   </si>
   <si>
     <t>5541</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5541/projeto_de_lei_complementar_cm_08-2018_cida_rev_NlauDp2.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5541/projeto_de_lei_complementar_cm_08-2018_cida_rev_NlauDp2.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 05/1991, que Institui o Código de Posturas do Município de Lagoa da Prata</t>
   </si>
   <si>
     <t>5679</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5679/projeto_de_lei_complementar_cm_no_09-2018_adria_XhvzN9s.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5679/projeto_de_lei_complementar_cm_no_09-2018_adria_XhvzN9s.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº42/2001, QUE DISPÕE SOBRE O SISTEMA TRIBUTÁRIO DO MUNICÍPIO DE LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
     <t>PLC-E</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei Complementar - EM </t>
   </si>
   <si>
     <t>Paulo César Teodoro</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5482/5482_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5482/5482_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 038, DE 20 DE NOVEMBRO DE 2000.&amp;#8221;</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5448/5448_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5448/5448_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CORREGEDORIA E A OUVIDORIA DA GUARDA CIVIL MUNICIPAL DE LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>5643</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5643/projeto_de_lei_complementar_em_06-2018_-__alter_3yZeo8V.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5643/projeto_de_lei_complementar_em_06-2018_-__alter_3yZeo8V.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 003, DE 22 DE MAIO DE 1991</t>
   </si>
   <si>
     <t>5681</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5681/projeto_de_lei_complementar_em_08-2018_-__alter_gT8wjxp.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5681/projeto_de_lei_complementar_em_08-2018_-__alter_gT8wjxp.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº  003, DE 22 DE MAIO DE 1991</t>
   </si>
   <si>
     <t>5685</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5685/projeto_de_lei_complementar_em_07-2018_-__alter_9ccBcLh.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5685/projeto_de_lei_complementar_em_07-2018_-__alter_9ccBcLh.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 079, DE 16 DE DEZEMBRO DE 2008</t>
   </si>
   <si>
     <t>5690</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL 176, DE 03 DE JANEIRO DE 2017</t>
   </si>
   <si>
     <t>5691</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL 087, DE 21 DE JUNHO DE 2010</t>
   </si>
   <si>
     <t>5692</t>
   </si>
   <si>
     <t>5693</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>PL-EM</t>
   </si>
   <si>
     <t>Projeto de Lei EM</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.519 DE 24 DE JUNHO DE 2015</t>
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5480/5480_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5480/5480_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O MUNICÍPIO DE LAGOA DA PRATA A DOAR IMÓVEL QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>&amp;#8220;ABRE CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8217;.</t>
   </si>
   <si>
     <t>5528</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5528/projeto_de_lei_71-2018_-_autoriza_doacao_de_imo_zcpahux.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5528/projeto_de_lei_71-2018_-_autoriza_doacao_de_imo_zcpahux.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Lagoa da Prata a Doar Imóvel Que Menciona e Contém Outras Providências</t>
   </si>
   <si>
     <t>5529</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5529/projetode_lei_em_72-2018_ldo_2019.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5529/projetode_lei_em_72-2018_ldo_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre As Diretrizes Para A Elaboração Da Lei Orçamentária De 2019 E Dá Outras Providências</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5483/5483_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5483/5483_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI MUNICIPAL Nº 541, DE 30 DE NOVEMBRO DE 1992.&amp;#8221;</t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Autoriza o Município de Lagoa da Prata a Doar Imóvel Que Menciona e Contém Outras Providências.”</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5475</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5475/5475_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5475/5475_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5484</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5484/5484_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5484/5484_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA  E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5485</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5485/5485_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5485/5485_texto_integral.pdf</t>
   </si>
   <si>
     <t>5490</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>5511</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5511/projeto_de_lei_-_altera_lei_3017-2017_-_ratific_SgLdHCa.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5511/projeto_de_lei_-_altera_lei_3017-2017_-_ratific_SgLdHCa.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.017, de 22 de setembro de 2017.</t>
   </si>
   <si>
     <t>5531</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5531/projeto_de_lei__82-__2018credito_especial_-_r_7_t4p3Cmb.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5531/projeto_de_lei__82-__2018credito_especial_-_r_7_t4p3Cmb.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata e Contém Outras Providências</t>
   </si>
   <si>
     <t>5532</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5536/projeto_de_lei_84-2018_-_credito_especial-_r_37_eQd0EFE.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5536/projeto_de_lei_84-2018_-_credito_especial-_r_37_eQd0EFE.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata e Contém Outras Providências</t>
   </si>
   <si>
     <t>5537</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5537/projeto_de_lei__85-2018-_concede_subvencao_soci_RcJ5Bcv.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5537/projeto_de_lei__85-2018-_concede_subvencao_soci_RcJ5Bcv.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata</t>
   </si>
   <si>
     <t>5538</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5538/projeto_de_lei_86-2018-_autoriza_doacao_de_imov_eV87r0a.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5538/projeto_de_lei_86-2018-_autoriza_doacao_de_imov_eV87r0a.pdf</t>
   </si>
   <si>
     <t>5544</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.519 de 24 de junho de 2015.</t>
   </si>
   <si>
     <t>5545</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5545/projeto_de_lei_-_em_88-2018_aut_trans_de_saldo__VJNCrjO.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5545/projeto_de_lei_-_em_88-2018_aut_trans_de_saldo__VJNCrjO.pdf</t>
   </si>
   <si>
     <t>Autoriza a transferência de Saldo Orçamentário em Dotações do Exercício de 2018 do Município de Lagoa da Prata e Contém Outras Providências</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5546/projeto_de_lei_-_em_89_-2018_credito_suplementa_2qhuTGF.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5546/projeto_de_lei_-_em_89_-2018_credito_suplementa_2qhuTGF.pdf</t>
   </si>
   <si>
     <t>5550</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5550/projeto_de_lei__em_90-2018-_credito_suplementar_AMyqPPK.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5550/projeto_de_lei__em_90-2018-_credito_suplementar_AMyqPPK.pdf</t>
   </si>
   <si>
     <t>5551</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5551/projeto_de_lei_em_91-2018_-_credito_suplementar_TtZ3zcp.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5551/projeto_de_lei_em_91-2018_-_credito_suplementar_TtZ3zcp.pdf</t>
   </si>
   <si>
     <t>5552</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5552/projeto_de_lei__em_92-2018_-_altera_lei_2602-20_HDecqyg.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5552/projeto_de_lei__em_92-2018_-_altera_lei_2602-20_HDecqyg.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.602/2015</t>
   </si>
   <si>
     <t>5592</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>5598</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>5599</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5599/projeto_de_lei__em_95-2018-_concede_subvencao_s_4iHSgeb.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5599/projeto_de_lei__em_95-2018-_concede_subvencao_s_4iHSgeb.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Conceder Contribuição à Entidade Que Menciona e Contém Outras Providências</t>
   </si>
   <si>
     <t>5600</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5600/projeto_de_lei_em_96-2018_-_credito_suplementar_m6NgW5M.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5600/projeto_de_lei_em_96-2018_-_credito_suplementar_m6NgW5M.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional ao Orçamento Vigente do Município de Lagoa da Prata e Contém Outras Providências</t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5605/projeto_de_lei_em_97-2018_-_autoriza_doacao_de__rmmt4QJ.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5605/projeto_de_lei_em_97-2018_-_autoriza_doacao_de__rmmt4QJ.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Lagoa da Prata a Doar Imóvel Que Menciona e Contém Outras Providências.</t>
   </si>
   <si>
     <t>5606</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5606/projeto_de_lei_em_98-2018_-_contrat_e_trans_de__KKXtzKk.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5606/projeto_de_lei_em_98-2018_-_contrat_e_trans_de__KKXtzKk.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transferência de recursos públicos para as entidades do Terceiro Setor e contém outras providências.</t>
   </si>
   <si>
     <t>5607</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5607/projeto_de_lei__em_99-2018-_ratifica_a_segunda__WnLja7C.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5607/projeto_de_lei__em_99-2018-_ratifica_a_segunda__WnLja7C.pdf</t>
   </si>
   <si>
     <t>Ratifica a segunda alteração do Protocolo de Intenções consubstanciado em Contrato de Consórcio Público do Consórcio Intermunicipal de Saúde da Região Ampliada Oeste para Gerenciamento dos Serviços de Urgência e emergência – CIS-URG Oeste e dá outras providências</t>
   </si>
   <si>
     <t>5626</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5626/projeto_de_lei_em_100-2018_autoriza_a_compra_de_pLuuWk6.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5626/projeto_de_lei_em_100-2018_autoriza_a_compra_de_pLuuWk6.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Lagoa da Prata a adquirir o imóvel que menciona e contém outras providências.</t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5627/projeto_de_lei_-_101-2018_-_ratifica_alteracoes_lQDxAE8.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5627/projeto_de_lei_-_101-2018_-_ratifica_alteracoes_lQDxAE8.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações e consolidação do Contrato de Consórcio Público da Instituição de Cooperação Intermunicipal do Médio Paraopeba – ICISMEP.</t>
   </si>
   <si>
     <t>5640</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5640/projeto_de_lei_em_102-2018_-_credito_suplementa_lzuSVei.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5640/projeto_de_lei_em_102-2018_-_credito_suplementa_lzuSVei.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata e Contém Outras Providências.</t>
   </si>
   <si>
     <t>5641</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5641/projeto_de_lei__em_103-2018-_credito_especial_-_6Re17ph.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5641/projeto_de_lei__em_103-2018-_credito_especial_-_6Re17ph.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata e Contém Outras Providências.</t>
   </si>
   <si>
     <t>5642</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5642/projeto_de_lei_em_104-2018_-_credito_suplementa_ore0LHO.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5642/projeto_de_lei_em_104-2018_-_credito_suplementa_ore0LHO.pdf</t>
   </si>
   <si>
     <t>5644</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5644/projeto_de_lei_em_106-2018_-_auxilio_transporte_uNsqiXs.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5644/projeto_de_lei_em_106-2018_-_auxilio_transporte_uNsqiXs.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXILIO TRANSPORTE AOS ESTUDANTES UNIVERSITÁRIOS NO MUNICÍPIO DE LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5645/projeto_de_lei_em_107-2018_-_autoriza_doacao_de_DMr0qzi.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5645/projeto_de_lei_em_107-2018_-_autoriza_doacao_de_DMr0qzi.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LAGOA DA PRATA A DOAR O VEÍCULO QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5646</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5646/projeto_de_lei_em_108-2018_-_ppa_2019_-_alteracao.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5646/projeto_de_lei_em_108-2018_-_ppa_2019_-_alteracao.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 3049/2017, QUE INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO PARA O PERÍODO DE 2018 A 2021</t>
   </si>
   <si>
     <t>5647</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5647/projeto_de_lei_em_109-2018_-_ldo_2019_alteracao.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5647/projeto_de_lei_em_109-2018_-_ldo_2019_alteracao.pdf</t>
   </si>
   <si>
     <t>ALTERA AS METAS FISCAIS DA LEI 3.152/2018 QUE INSTITUI AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2019</t>
   </si>
   <si>
     <t>5648</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5648/projeto_de_lei_em_110-2018_-_loa_2019_-_projeto_de_lei.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5648/projeto_de_lei_em_110-2018_-_loa_2019_-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA AS DESPESAS DO MUNICÍPIO DE LAGOA DA PRATA PARA O EXERCÍCIO FINANCEIRO DE 2019</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5649/projeto_de_lei_em_111-2018_-_credito_especial-__eGeRUmb.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5649/projeto_de_lei_em_111-2018_-_credito_especial-__eGeRUmb.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL AO ORÇAMENTO DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5650</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5650/projeto_de_lei_em_112-2018_-_autoriza_doacao_de_qJm859E.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5650/projeto_de_lei_em_112-2018_-_autoriza_doacao_de_qJm859E.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LAGOA DA PRATA A DOAR IMÓVEL QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5651</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5651/projeto_de_lei_em_113-2018_-_altera_lei_no_203-_6K6fxUO.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5651/projeto_de_lei_em_113-2018_-_altera_lei_no_203-_6K6fxUO.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 203, DE 21 DE NOVEMBRO DE 1984</t>
   </si>
   <si>
     <t>5652</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5652/projeto_de_lei_em_114-2018_-_credito_suplementa_lIfLG1M.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5652/projeto_de_lei_em_114-2018_-_credito_suplementa_lIfLG1M.pdf</t>
   </si>
   <si>
     <t>5653</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5653/projeto_de_lei_em_115-2018_-_credito_suplementa_Luma8hP.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5653/projeto_de_lei_em_115-2018_-_credito_suplementa_Luma8hP.pdf</t>
   </si>
   <si>
     <t>5680</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5680/projeto_de_lei_em_116-2018_-_autoriza_a_compra__XB8avST.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5680/projeto_de_lei_em_116-2018_-_autoriza_a_compra__XB8avST.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LAGOA DA PRATA A ADQUIRIR O IMÓVEL QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5686</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5686/projeto_de_lei_em_117-2018_-_credito_suplementa_v8vDbK4.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5686/projeto_de_lei_em_117-2018_-_credito_suplementa_v8vDbK4.pdf</t>
   </si>
   <si>
     <t>5687</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5687/projeto_de_lei_em_118-2018_-_altera_do_perimetr_V8uEs8F.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5687/projeto_de_lei_em_118-2018_-_altera_do_perimetr_V8uEs8F.pdf</t>
   </si>
   <si>
     <t>DELIMITA O PERÍMETRO URBANO DA CIDADE DE LAGOA DA PRATA</t>
   </si>
   <si>
     <t>5689</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5689/projeto_de_lei_em_119_-_doa_bens_inserviveis_pa_WiAXodG.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5689/projeto_de_lei_em_119_-_doa_bens_inserviveis_pa_WiAXodG.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de bens que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5451/5451_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5451/5451_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O REGIME INTERNO DA CÂMARA MUNICIPAL DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>5486</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5486/5486_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5486/5486_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE LAGOA DA PRATA. </t>
   </si>
   <si>
     <t>5526</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5526/projeto_de_resolucao_no_18-2018_-_elias_joanes__hbtg9rJ.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5526/projeto_de_resolucao_no_18-2018_-_elias_joanes__hbtg9rJ.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 462/2004 – Regimento Interno da Câmara Municipal</t>
   </si>
   <si>
     <t>5533</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5533/projeto_de_resolucao_no_19-2018_-_preto_-_cria__RcO8gmL.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5533/projeto_de_resolucao_no_19-2018_-_preto_-_cria__RcO8gmL.pdf</t>
   </si>
   <si>
     <t>INSTITUI NA CÂMARA MUNICIPAL DE LAGOA DA PRATA A HONRARIA POLICIAL DESTAQUE DO ANO</t>
   </si>
   <si>
     <t>5534</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5534/projeto_de_resolucao_no_20-2018_-_moreira_-__al_bjMoQLk.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5534/projeto_de_resolucao_no_20-2018_-_moreira_-__al_bjMoQLk.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 754/2017</t>
   </si>
   <si>
     <t>5540</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5540/projeto_de_resolucao_no_21-_2018_-_rev_-_cida_e_jUTeiea.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5540/projeto_de_resolucao_no_21-_2018_-_rev_-_cida_e_jUTeiea.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara Municipal de Lagoa da Prata</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
     <t>Referenda Despesa Para o Orçamento da Câmara Municipal de Lagoa da Prata Para o Exercício de 2019.</t>
   </si>
   <si>
     <t>5630</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5630/projeto_de_resolucao_no_023-2018_-_cidadao_amarilio.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5630/projeto_de_resolucao_no_023-2018_-_cidadao_amarilio.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO A AMARÍLIO FERNANDES SOBRINHO NETO.</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5631/projeto_de_resolucao_no_024-2018_-_cidadao__edmilson.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5631/projeto_de_resolucao_no_024-2018_-_cidadao__edmilson.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO A EDIMILSON JOSÉ DA LAGE.</t>
   </si>
   <si>
     <t>5632</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5632/projeto_de_resolucao_no__025-2018_-_cidadao-edson.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5632/projeto_de_resolucao_no__025-2018_-_cidadao-edson.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO A EDSON TADEU DA SILVA</t>
   </si>
   <si>
     <t>5633</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5633/projeto_de_resolucao_n_o_026-2018_-_cidadao_gilfar.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5633/projeto_de_resolucao_n_o_026-2018_-_cidadao_gilfar.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO A GILFAR ALVES RIBEIRO</t>
   </si>
   <si>
     <t>5634</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5634/projeto_de_resolucao__n_o_027-2018_-_cidadao__l_SAfs3lB.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5634/projeto_de_resolucao__n_o_027-2018_-_cidadao__l_SAfs3lB.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO A LUIZ FRANCISCO DE JESUS</t>
   </si>
   <si>
     <t>5635</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5635/projeto_de_resolucao_no_028-2018_-_cidadao_marcia.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5635/projeto_de_resolucao_no_028-2018_-_cidadao_marcia.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA A MÁRCIA DE FÁTIMA SALVADOR DOS SANTOS</t>
   </si>
   <si>
     <t>5636</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5636/projeto_de_resolucao_n_o_029-2018_-_cidadao-ozamar.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5636/projeto_de_resolucao_n_o_029-2018_-_cidadao-ozamar.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO A OZAMAR TÚLIO DOS SANTOS</t>
   </si>
   <si>
     <t>5637</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5637/projeto_de_resolucao__n_o_030-2018_-_cidadao-_p_HvlYL8P.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5637/projeto_de_resolucao__n_o_030-2018_-_cidadao-_p_HvlYL8P.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO PASTOR VINÍCIUS RAVANI DE OLIVEIRA.</t>
   </si>
   <si>
     <t>5638</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5638/projeto_de_resolucao_no_031-2018_-_cidadao_dr._reinaldo.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5638/projeto_de_resolucao_no_031-2018_-_cidadao_dr._reinaldo.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO A REINALDO ARAÚJO DA CRUZ</t>
   </si>
   <si>
     <t>5639</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5639/projeto_de_resolucao_no_032-2018_-_ilidio_carva_gHfPB18.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5639/projeto_de_resolucao_no_032-2018_-_ilidio_carva_gHfPB18.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA ILÍDIO DE CARVALHO A   CLAUDINEI REZENDE DE OLIVEIRA.</t>
   </si>
   <si>
     <t>5695</t>
   </si>
   <si>
     <t>Adriano Moreira, Cabo Nunes , Preto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5695/projeto_de_resolucao_no_033-2018_-_altera_camar_y0LKFYs.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5695/projeto_de_resolucao_no_033-2018_-_altera_camar_y0LKFYs.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 672/2013 que “INSTITUI O PROGRAMA CÂMARA MIRIM NA CÂMARA MUNICIPAL DE LAGOA DA PRATA”</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
     <t>P-LOM</t>
   </si>
   <si>
     <t>Proposta de Emenda LOM</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5453/5453_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5453/5453_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ARTIGO 22 DA LEI ORGÂNICA DO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>5481</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5481/5481_texto_integral.doc</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5481/5481_texto_integral.doc</t>
   </si>
   <si>
     <t>REVOGA O PARÁGRAFO ÚNICO DO ARTIGO 178 DA LEI ORGÂNICA DO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>5489</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5489/5489_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5489/5489_texto_integral.pdf</t>
   </si>
   <si>
     <t>5539</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5539/proposta_de_emenda_a_lom_no_05-2018_elias_-_jr__ANqoh8H.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5539/proposta_de_emenda_a_lom_no_05-2018_elias_-_jr__ANqoh8H.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORGÂNICA DO MUNICÍPIO DE LAGOA DA PRATA</t>
   </si>
   <si>
     <t>5337</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5337/5337_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5337/5337_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O_x000D_
 PROJETO DE RESOLUÇÃO Nº 01/2018, QUE &amp;#8220;REVISA OS VALORES DOS_x000D_
 VENCIMENTOS DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE_x000D_
 LAGOA DA PRATA, NOS TERMOS DO INCISO X DO ARTIGO 37 DA CR/1988 E DA_x000D_
 LEI MUNICIPAL Nº 2.198/2014&amp;#8221;, O VETO À PROPOSIÇÃO DE LEI Nº 143/2017, QUE_x000D_
 &amp;#8220;DISPÕE SOBRE A VIDA ÚTIL DOS VEÍCULOS DA SECRETARIA MUNICIPAL DE_x000D_
 SAÚDE UTILIZADOS PARA TRANSPORTE DE PACIENTES PARA TRATAMENTO_x000D_
 FORA DE DOMICÍLIO DO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221;, E O PROJETO DE LEI_x000D_
 EM Nº 01/2018, QUE &amp;#8220;ABRE CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE_x000D_
 DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;,_x000D_
 SEJAM DELIBERADOS EM DISCUSSÃO E VOTAÇÃO ÚNICAS NA PRESENTE REUNIÃO._x000D_
 REQUER TAMBÉM QUE O PROJETO DE LEI EM Nº 02/2018, QUE &amp;#8220;AUTORIZA_x000D_
 O REMANEJAMENTO DE SALDO ORÇAMENTÁRIO EM DOTAÇÕES DO_x000D_
 EXERCÍCIO DE 2018 DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;, E O PROJETO DE LEI CM Nº 02/2018, QUE &amp;#8220;REVISA OS VALORES_x000D_
 DOS SUBSÍDIOS DOS AGENTES POLÍTICOS DO MUNICÍPIO DE LAGOA DA_x000D_
 PRATA&amp;#8221;, SEJAM DELIBERADOS EM PRIMEIRA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5338/5338_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5338/5338_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A REUNIÃO ORDINÁRIA DO DIA 12 DE FEVEREIRO_x000D_
 SEJA ADIADA PARA O DIA 15 DE FEVEREIRO DE 2018, QUINTA-FEIRA.</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5340/5340_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5340/5340_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE A REUNIÃO ORDINÁRIA DO DIA 12 DE FEVEREIRO SEJA ADIADA PARA O DIA 15 DE FEVEREIRO DE 2018, QUINTA-FEIRA.</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5341/5341_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5341/5341_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER_x000D_
 EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO_x000D_
 SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO E AO SECRETÁRIO DE SAÚDE QUE INFORMEM A_x000D_
 ESTA CASA SE HÁ POSSIBILIDADE DA ABERTURA DE UMA NOVA UNIDADE BÁSICA DE SAÚDE_x000D_
 (UBS) PARA ATENDER OS MORADORES DOS BAIRROS PARADÍSO E SANTA EUGÊNIA II.</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5342/5342_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5342/5342_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER_x000D_
 EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO_x000D_
 SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E GOVERNO E AO SECRETÁRIO DE TRANSPORTES E_x000D_
 LIMPEZA PÚBLICA QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DA DEMARCAÇÃO DE_x000D_
 VAGAS EXCLUSIVAS PARA ESTACIONAMENTO DE VEÍCULOS DE IDOSOS E DEFICIENTES FÍSICOS,_x000D_
 NAS PRINCIPAIS VIAS DA CIDADE.</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SEJA DETERMINADA A REALIZAÇÃO DE UMA AUDIÊNCIA_x000D_
 PÚBLICA COM O SEGUINTE TEMA: &amp;#8220;CESSÃO GRATUITA DO CASTRAMÓVEL&amp;#8221;, A SE REALIZAR NESTE_x000D_
 ANO, EM DATA A SER AGENDADA.</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5344/5344_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5344/5344_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI Nº 14/2018, QUE &amp;#8220;ABRE CRÉDITO SUPLEMENTAR AO ORÇAMENTO_x000D_
 VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;, SEJA DELIBERADO EM DISCUSSÃO E VOTAÇÃO ÚNICAS NA PRESENTE_x000D_
 REUNIÃO.</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5345/5345_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5345/5345_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI CM Nº 01/2018 QUE &amp;#8220;INSTITUI O PROGRAMA DE INCENTIVO AO_x000D_
 SERVIDOR ESTUDANTE NA CÂMARA MUNICIPAL DE LAGOA DA PRATA&amp;#8221;, SEJA_x000D_
 DELIBERADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
     <t>Josiane Protetora dos Animais, Preto, Professor Elias Izaias</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5346/5346_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5346/5346_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM A VOSSA EXCELÊNCIA QUE SE ENVIE OFÍCIO AO CHEFE DO PODER_x000D_
 EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO_x000D_
 SECRETÁRIO DE SAÚDE, GERALDO MANGELO DE ALMEIDA, QUE INFORME A ESTA CASA SE HÁ_x000D_
 POSSIBILIDADE DE SE ENVIAR AO LEGISLATIVO PROJETO DE LEI VISANDO A ABERTURA DE VAGAS_x000D_
 PARA O CARGO PÚBLICO DE PSICÓLOGO E POSTERIOR NOMEAÇÃO, PARA QUE SEJA OFERTADO_x000D_
 ATENDIMENTO EM CADA UMA DAS UNIDADES DE SAÚDE, OU, ENQUANTO NÃO SE ABRIR VAGAS_x000D_
 E NÃO REALIZAR CONCURSO, QUE ESTES PROFISSIONAIS POSSAM SER CONTRATADOS_x000D_
 TEMPORARIAMENTE OU POR MEIO DE TERCEIRIZAÇÃO, A FIM DE QUE SE AUMENTE O_x000D_
 ATENDIMENTO AOS PACIENTES EM SEUS PRÓPRIOS BAIRROS.</t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5347/5347_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5347/5347_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA AGENDADA REUNIÃO COM OS MEMBROS DA DIRETORIA DE CADA UMA DAS_x000D_
 ENTIDADES FILANTRÓPICAS SITUADAS NO MUNICÍPIO, A INICIAR-SE COM O SERVIÇO DE OBRAS_x000D_
 SOCIAIS &amp;#8211; SOS, E AINDA, QUE SEJA REALIZADA NA SEDE DAS MESMAS, COM TODOS OS_x000D_
 VEREADORES OU COM AQUELES QUE SE INTERESSAREM.</t>
   </si>
   <si>
     <t>5348</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5348/5348_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5348/5348_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER_x000D_
 EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO_x000D_
 SECRETÁRIO DE CULTURA E TURISMO QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE_x000D_
 ESTENDER O HORÁRIO DE TÉRMINO DO CARNAVAL PARA A MEIA-NOITE, NA PRAÇA DE EVENTOS_x000D_
 DESTE MUNICÍPIO, A PARTIR DE 2019.</t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5349/5349_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5349/5349_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER_x000D_
 EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO_x000D_
 SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E GOVERNO, BEM COMO AO SECRETÁRIO DE_x000D_
 TRANSPORTES E LIMPEZA PÚBLICA, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE SE_x000D_
 COLOCAR PLACAS DE SINALIZAÇÃO NO CRUZAMENTO DA AV. FERNÃO DIAS, COM AS RUAS_x000D_
 ALEXANDRE BERNARDES LOBATO E ENÉIAS LOBATO, NO BAIRRO SANTA HELENA, INDICANDO_x000D_
 QUE REFERIDAS VIAS FICAM &amp;#8220;SEM SAÍDA&amp;#8221; NO SENTIDO À RUA DA REDE FERROVIÁRIA, NESTA_x000D_
 CIDADE.</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5350/5350_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5350/5350_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SE ENVIE OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE SAÚDE E À CHEFE_x000D_
 DO SETOR DE PESSOAL, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE SE COLOCAR, O MAIS_x000D_
 URGENTE POSSÍVEL, UM NOVO RELÓGIO DE PONTO DIGITAL DA UPA &amp;#8211; UNIDADE DE PRONTO_x000D_
 ATENDIMENTO.</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5351/5351_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5351/5351_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO À PRESIDENTE DO COMITÊ MUNICIPAL_x000D_
 DE COMBATE À DENGUE, SENHORA JANEANY CRISTINA ALMEIDA, SOLICITANDO_x000D_
 QUE COMPAREÇA A ESTA CASA, NO PRAZO REGIMENTAL, PARA DAR CIÊNCIA AOS VEREADORES E_x000D_
 À POPULAÇÃO EM GERAL SOBRE O PLANEJAMENTO DE COMBATE AOS FOCOS DE MOSQUITOS_x000D_
 TRANSMISSORES DA DENGUE E OUTRAS ENFERMIDADES, ASSIM COMO DA ATUAÇÃO DE EQUIPE_x000D_
 DOS AGENTES DE EPIDEMIOLOGIA, DIANTE DA EXPANSÃO HORIZONTAL DA MALHA URBANA E DOS_x000D_
 LOTES VAGOS, QUE INVARIAVELMENTE ACUMULAM MATO, LIXO E ENTULHO EM TODOS OS BAIRROS_x000D_
 DA CIDADE.</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5352/5352_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5352/5352_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS_x000D_
 PROJETOS DE LEI EM Nº 09 E 17/2018, QUE ABREM CRÉDITO SUPLEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÊM_x000D_
 OUTRAS PROVIDÊNCIAS, E OS PROJETOS DE LEI EM Nº 11, 12, 13, 18/2018, QUE ABREM CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE_x000D_
 LAGOA DA PRATA E CONTÊM OUTRAS PROVIDÊNCIAS, SEJAM DELIBERADOS EM_x000D_
 DISCUSSÃO E VOTAÇÃO ÚNICAS NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>5353</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5353/5353_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5353/5353_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER_x000D_
 EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO_x000D_
 SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE_x000D_
 DE SE VENDER O PRÉDIO DA PREFEITURA, NOS TERMOS DA LEI DE LICITAÇÕES, VISANDO À_x000D_
 CONSTRUÇÃO DA NOVA SEDE.</t>
   </si>
   <si>
     <t>5354</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5354/5354_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5354/5354_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SE ENVIE OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE CULTURA E TURISMO_x000D_
 QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE REDUZIR OS VALORES COBRADOS DOS_x000D_
 PARTICULARES QUE EXPLORAM BARRACAS E TENDAS DURANTE AS FESTIVIDADES DO CARNAVAL NO_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5355/5355_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5355/5355_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI CM Nº 03/2018, QUE &amp;#8220;AUTORIZA O PODER LEGISLATIVO_x000D_
 MUNICIPAL A ADOTAR O DIÁRIO OFICIAL DOS MUNICÍPIOS DO ESTADO DE_x000D_
 MINAS GERAIS, INSTITUÍDO E ADMINISTRADO PELA ASSOCIAÇÃO MINEIRA_x000D_
 DE MUNICÍPIOS &amp;#8211; AMM, COMO MEIO OFICIAL DE COMUNICAÇÃO DOS ATOS_x000D_
 NORMATIVOS E ADMINISTRATIVOS DA CÂMARA MUNICIPAL DE LAGOA DA_x000D_
 PRATA&amp;#8221;, SEJA DELIBERADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5356/5356_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5356/5356_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AOS GERENTES DE_x000D_
 INSTITUIÇÕES FINANCEIRAS SITUADAS EM NOSSO MUNICÍPIO ENCAMINHANDO O PRESENTE_x000D_
 REQUERIMENTO, QUE QUESTIONA SE HÁ PREVISÃO PARA O RETORNO DA DISPONIBILIDADE DOS_x000D_
 TERMINAIS DE AUTOATENDIMENTO AOS USUÁRIOS E/OU CORRENTISTAS DAS AGÊNCIAS, NOS_x000D_
 MESMOS HORÁRIOS ANTERIORES, PRINCIPALMENTE NOS FINAIS DE SEMANA E FERIADOS.</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5357/5357_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5357/5357_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER_x000D_
 EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AOS_x000D_
 SECRETÁRIOS DE MEIO AMBIENTE E DE TRANSPORTES E LIMPEZA PÚBLICA QUE INFORMEM A_x000D_
 ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR CAPINA, LIMPEZA E POSTERIOR_x000D_
 RECOLHIMENTO DE LIXO E ENTULHOS DENTRO DO CEMITÉRIO DA SAUDADE, NO CENTRO DESTA_x000D_
 CIDADE.</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5358/5358_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5358/5358_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SE ENVIE OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E_x000D_
 GOVERNO, ANTÔNIO JUAREZ DE CASTRO, QUE INFORME A ESTA CASA A DATA PREVISTA PARA_x000D_
 COMEÇAR A CONSTRUÇÃO DO GALPÃO SITUADO NA RUA DR. CARLOS BERNARDES DE CASTRO, BAIRRO_x000D_
 AMÉRICO SILVA, NESTA CIDADE, DA EMPRESA MG LOCAÇÃO E TRANSPORTES LTDA., INSCRITA NO_x000D_
 CNPJ SOB O Nº 19.535.161/0001-08, CONFORME PREVISTO NA LEI MUNICIPAL Nº 3.041/2017.</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5359/5359_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5359/5359_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA À SECRETÁRIA DE_x000D_
 OBRAS E URBANISMO, SRA. ANITA DE BESSAS ADONIN, QUE INFORME A ESTA CASA SE HÁ_x000D_
 POSSIBILIDADE DE SE REFORMAR AS PONTES DAS ESTRADAS VICINAIS QUE DÃO ACESSO AO_x000D_
 DISTRITO DE MARTINS GUIMARÃES E A DENOMINADA &amp;#8220;PONTE DO VANDO&amp;#8221;, QUE LIGA REFERIDO_x000D_
 DISTRITO À COMUNIDADE DOS MIRANDAS.</t>
   </si>
   <si>
     <t>5360</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5360/5360_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5360/5360_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE A REUNIÃO ORDINÁRIA DO DIA 12 DE MARÇO DO_x000D_
 CORRENTE ANO SEJA ANTECIPADA PARA O DIA 08 DE MARÇO DE 2018, QUINTA-FEIRA.</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5361/5361_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5361/5361_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI COMPLEMENTAR EM Nº 23/2017, QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR_x000D_
 Nº 176, DE 03 DE JANEIRO DE 2017&amp;#8221;, SEJA DELIBERADO EM SEGUNDA DISCUSSÃO E_x000D_
 VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5362/5362_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5362/5362_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE A REUNIÃO ORDINÁRIA DO DIA 09 DE ABRIL DE_x000D_
 2018 SEJA ADIADA PARA O DIA 12 DE ABRIL DE 2018, QUINTA-FEIRA.</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, AUTORIZAÇÃO PARA A CONCESSÃO DE ADIANTAMENTO DE_x000D_
 VIAGEM AOS VEREADORES QUE MANIFESTAREM INTERESSE, PARA A CIDADE DE SÃO ROQUE DE_x000D_
 MINAS, PARA MELHOR CONHECERMOS O PROJETO &amp;#8220;A EDUCAÇÃO É A BASE DA SEGURANÇA.&amp;#8221;</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5364/5364_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5364/5364_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SE ENVIE OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, ANTÔNIO JUAREZ DE CASTRO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE DAR NOVA DESTINAÇÃO À ÁREA ATUALMENTE OCUPADA PELO CAMPO DO BAIANO, NO BAIRRO CHICO MIRANDA, QUAL SEJA, O PARCELAMENTO DO TERRENO EM LOTES PARA CONSTRUÇÃO DE APROXIMADAMENTE 20 (VINTE) CASAS POPULARES EM BENEFICIO DE PESSOAS CARENTES, FAZENDO É CLARO, O DEVIDO APROVEITAMENTO DA INFRAESTRUTURA LÁ EXISTENTE, EM ESPECIAL A DA_x000D_
 ILUMINAÇÃO DO CAMPO.</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5365/5365_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5365/5365_texto_integral.pdf</t>
   </si>
   <si>
     <t>RQUEREM A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER_x000D_
 EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA À SECRETÁRIA DE EDUCAÇÃO QUE INFORME A ESTA CASA SE A MESMA ESTÁ BUSCANDO_x000D_
 ALTERNATIVAS PARA O REPASSE DE RECURSOS PARA O AUXÍLIO-TRANSPORTE AOS ESTUDANTES UNIVERSITÁRIOS DE LAGOA DA PRATA, DENTRE ELAS O REPASSE DIRETAMENTE PARA OS ALUNOS, CONFORME JÁ VEM SENDO REALIZADO POR OUTROS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5366/5366_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5366/5366_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER_x000D_
 EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AOS_x000D_
 SECRETÁRIOS DE ADMINISTRAÇÃO E GOVERNO E DE DESENVOLVIMENTO ECONÔMICO QUE_x000D_
 INFORMEM A ESTA CASA SE JÁ TOMARAM OU PRETENDEM TOMAR PROVIDÊNCIAS A RESPEITO DA_x000D_
 UTILIZAÇÃO DO TANQUE DE RESFRIAMENTO DE LEITE QUE SE ENCONTRA NO PÁTIO DA GARAGEM_x000D_
 MUNICIPAL.</t>
   </si>
   <si>
     <t>5367</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5367/5367_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5367/5367_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E_x000D_
 LIMPEZA PÚBLICA, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR UMA_x000D_
 LIMPEZA NAS VIAS PÚBLICAS DO DISTRITO DE MARTINS GUIMARÃES, NESTE MUNICÍPIO, PELO_x000D_
 MENOS DE 15 EM 15 DIAS SE NÃO FOR POSSÍVEL TODA SEMANA, BEM COMO A LIMPEZA E_x000D_
 MANUTENÇÃO DIÁRIA DA PRAÇA PÚBLICA SITUADA NO REFERIDO DISTRITO.</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5368/5368_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5368/5368_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER_x000D_
 EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO_x000D_
 SECRETÁRIO DE MEIO AMBIENTE QUE INFORME A ESTA CASA O MOTIVO PELO QUAL OCORREM_x000D_
 FREQUENTES QUEDAS DE ENERGIA ELÉTRICA NO CEMITÉRIO CAMPO DA PAZ, LOCALIZADO NO_x000D_
 BAIRRO GOMES, NESTA CIDADE, E AINDA, JUSTIFIQUE A AUSÊNCIA DE ILUMINAÇÃO NA ÁREA_x000D_
 INTERNA E EXTERNA DO REFERIDO LOCAL.</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5369/5369_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5369/5369_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER_x000D_
 EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO_x000D_
 SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE_x000D_
 DA CRIAÇÃO DE UMA SECRETARIA MUNICIPAL DE SEGURANÇA PÚBLICA.</t>
   </si>
   <si>
     <t>5370</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5370/5370_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5370/5370_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER_x000D_
 EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO_x000D_
 SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, SR. ANTÔNIO JUAREZ DE CASTRO, QUE INFORME A_x000D_
 ESTA CASA SE HÁ POSSIBILIDADE DE SE AMPLIAR A REDE DE ILUMINAÇÃO PÚBLICA, COLOCANDO_x000D_
 DOIS POSTES DE ENERGIA ELÉTRICA, COM AS RESPECTIVAS LUMINÁRIAS E LÂMPADAS, PRÓXIMO_x000D_
 AO Nº 83 DA RUA TEODOLINO FERREIRA DE MOURA, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5371/5371_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5371/5371_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI EM Nº 25/2018, QUE &amp;#8220;ABRE CRÉDITO ESPECIAL AO ORÇAMENTO_x000D_
 VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;, SEJA DELIBERADO EM DISCUSSÃO E VOTAÇÃO ÚNICAS NA PRESENTE_x000D_
 REUNIÃO.</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5372/5372_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5372/5372_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E_x000D_
 GOVERNO, ANTÔNIO JUAREZ DE CASTRO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE_x000D_
 IMPLEMENTAR NOVAMENTE A JORNADA DE TRABALHO DE 6 (SEIS) HORAS DIÁRIAS PARA OS_x000D_
 SERVIDORES PÚBLICOS DO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
     <t>Cida Marcelino, Adriano Moreira, Cabo Nunes , Joanes Bosco</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5373/5373_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5373/5373_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER_x000D_
 EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA À_x000D_
 SECRETÁRIA MUNICIPAL DE OBRAS E URBANISMO, BEM COMO AO SECRETÁRIO DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE SE_x000D_
 ASFALTAR, URGENTEMENTE, A ESTRADA DE TERRA QUE DÁ ACESSO AO DISTRITO DE MARTINS_x000D_
 GUIMARÃES (QUE LIGA A MG-429 AO REFERIDO DISTRITO), NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5374/5374_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5374/5374_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER_x000D_
 EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA À_x000D_
 SECRETARIA MUNICIPAL DE EDUCAÇÃO, SRA. PAULENE MÁRCIA ANDRADE E SILVA, QUE_x000D_
 INFORME A ESTA CASA SE EXISTE NO PLANEJAMENTO DIDÁTICO-PEDAGÓGICO DA REFERIDA_x000D_
 SECRETARIA ESTUDO ACERCA DA POSSIBILIDADE DE SE DESMEMBRAR TURMAS DO ENSINO_x000D_
 FUNDAMENTAL I DAS ESCOLAS MUNICIPAIS, QUE SE ENCONTRAM COM NÚMERO ELEVADO DE_x000D_
 CRIANÇAS EM SALA DE AULA.</t>
   </si>
   <si>
     <t>5375</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI CM Nº 13/2017, QUE &amp;#8220;ALTERA A LEI MUNICIPAL Nº 1646/2008, QUE_x000D_
 PROÍBE O LANÇAMENTO DE AGROTÓXICO E CONGÊNERE, POR VIA AÉREA,_x000D_
 NAS LAVOURAS CULTIVADAS EM IMÓVEIS SITUADOS NA ÁREA TERRITORIAL_x000D_
 DO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221;, SEJA DELIBERADO EM SEGUNDA DISCUSSÃO E_x000D_
 VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5376/5376_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5376/5376_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO, ENCAMINHANDO O_x000D_
 PRESENTE REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE SAÚDE, GERALDO MANGELO DE ALMEIDA,_x000D_
 SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR COM_x000D_
 URGÊNCIA PROCESSO SELETIVO SIMPLIFICADO, ATÉ A REALIZAÇÃO DO CONCURSO PÚBLICO, PARA A_x000D_
 CONTRATAÇÃO TEMPORÁRIA DE AGENTES DE EPIDEMIOLOGIA, PARA SUPRIR A NECESSIDADE URGENTE_x000D_
 DE COMBATE AOS FOCOS DO MOSQUITO DA DENGUE EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5377/5377_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5377/5377_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE RESOLUÇÃO Nº 03/2018, QUE &amp;#8220;DISPÕE SOBRE O NOVO MANUAL DE_x000D_
 NORMAS E PROCEDIMENTOS DO CONTROLE INTERNO DA CÂMARA_x000D_
 MUNICIPAL DE LAGOA DA PRATA&amp;#8221;; OS PROJETOS DE LEI EM Nº 35 E 39/2018, QUE_x000D_
 ABREM CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO_x000D_
 DE LAGOA DA PRATA E CONTÊM OUTRAS PROVIDÊNCIAS; E O VETO APOSTO À_x000D_
 PROPOSIÇÃO DE LEI COMPLEMENTAR 21/2017; SEJAM DELIBERADOS EM DISCUSSÃO E_x000D_
 VOTAÇÃO ÚNICAS NA PRESENTE REUNIÃO._x000D_
 REQUER TAMBÉM QUE A PROPOSTA DE EMENDA À LEI ORGÂNICA MUNICIPAL_x000D_
 Nº 01/2018, QUE &amp;#8220;ACRESCENTA DISPOSITIVO À LEI ORGÂNICA DO MUNICÍPIO_x000D_
 DE LAGOA DA PRATA&amp;#8221;, SEJA DELIBERADA EM PRIMEIRA DISCUSSÃO E VOTAÇÃO NESTA_x000D_
 REUNIÃO.</t>
   </si>
   <si>
     <t>5378</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5378/5378_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5378/5378_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE_x000D_
 SAÚDE QUE INFORME A ESTA CASA SE HÁ POR PARTE DA ADMINISTRAÇÃO MUNICIPAL A_x000D_
 INTENÇÃO DE CONCRETIZAR A APLICAÇÃO SISTEMÁTICA DO &amp;#8220;FUMACÊ&amp;#8221; EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5379/5379_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5379/5379_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SE ENVIE OFÍCIO AO CHEFE DO PODER_x000D_
 EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO_x000D_
 SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, ANTÔNIO JUAREZ DE CASTRO, QUE INFORME A_x000D_
 ESTA CASA SE HÁ POSSIBILIDADE DA CONTRATAÇÃO TEMPORÁRIA, VIA PROCESSO SELETIVO, DE_x000D_
 FISCAIS PARA ATUAREM EM &amp;#8220;FORÇA TAREFA&amp;#8221; PARA FISCALIZAR A LIMPEZA DE LOTES VAGOS,_x000D_
 NOTIFICANDO SEUS PROPRIETÁRIOS, USUÁRIOS OU POSSUIDORES, DA SITUAÇÃO DE SEUS IMÓVEIS_x000D_
 PARA QUE OBEDEÇAM À LEGISLAÇÃO MUNICIPAL VIGENTE.</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5380/5380_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5380/5380_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER_x000D_
 EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA À_x000D_
 SECRETARIA DE EDUCAÇÃO, SRA. PAULENE MÁRCIA ANDRADE E SILVA, QUE INFORME A ESTA_x000D_
 CASA SE HÁ POSSIBILIDADE DO RETORNO DO SISTEMA DE ENSINO EJA &amp;#8211; EDUCAÇÃO DE_x000D_
 JOVENS E ADULTOS &amp;#8211; ENSINO FUNDAMENTAL - EM NOSSA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5381/5381_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5381/5381_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE_x000D_
 SAÚDE, SR. GERALDO DE ALMEIDA, QUE INFORME A ESTA CASA SE EXISTE A OBRIGATORIEDADE_x000D_
 DAS FARMÁCIAS PERMANECEREM EM REGIME DE PLANTÃO NOTURNO E FINAIS DE SEMANA PARA_x000D_
 ATENDIMENTO AO PÚBLICO. CASO SEJA AFIRMATIVA A RESPOSTA, QUE NOS ENVIE A RELAÇÃO DE_x000D_
 PLANTÕES POR FARMÁCIA E, CASO NÃO SEJA OBRIGATÓRIO, QUE INFORME SE EXISTE A_x000D_
 POSSIBILIDADE DE SE ESTABELECER A OBRIGATORIEDADE.</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5382/5382_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5382/5382_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI CM Nº 06/2018, QUE &amp;#8220;ALTERA A LEI MUNICIPAL Nº 1.523/2007, QUE_x000D_
 AUTORIZA A CÂMARA MUNICIPAL DE LAGOA DA PRATA A FIRMAR CONVÊNIO_x000D_
 COM INSTITUIÇÕES EDUCACIONAIS DO ENSINO SUPERIOR VISANDO A_x000D_
 CONCESSÃO DE ESTÁGIO CURRICULAR&amp;#8221;, O PROJETO DE LEI EM Nº 27/2018, QUE_x000D_
 &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR,_x000D_
 CONCEDER CONTRIBUIÇÕES À ENTIDADE QUE MENCIONA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221; E O PROJETO DE LEI COMPLEMENTAR EM Nº 01/2018, QUE_x000D_
 &amp;#8220;ALTERA A LEI COMPLEMENTAR Nº 068, DE 12 DE DEZEMBRO DE 2007, SEJAM_x000D_
 DELIBERADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NESTA REUNIÃO.</t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5383/5383_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5383/5383_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI CM Nº 05/2018, QUE &amp;#8220;INSTITUI O DIA MUNICIPAL DA ORDEM_x000D_
 DEMOLAY NO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221;, SEJA DELIBERADO EM SEGUNDA_x000D_
 DISCUSSÃO E VOTAÇÃO NESTA REUNIÃO.</t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5384/5384_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5384/5384_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SE ENVIE OFÍCIO AO CHEFE DO PODER_x000D_
 EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO_x000D_
 SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, ANTÔNIO JUAREZ DE CASTRO, BEM COMO À_x000D_
 SECRETÁRIA DE EDUCAÇÃO, PAULENE MÁRCIA ANDRADE E SILVA, QUE INFORMEM A ESTA CASA_x000D_
 SE HÁ POSSIBILIDADE DE SE BUSCAR UMA ALTERNATIVA PARA QUE A SERVIDORA PÚBLICA_x000D_
 MUNICIPAL OCUPANTE DO CARGO PÚBLICO DE PROFESSORA, DE PROVIMENTO EFETIVO, EUNICE_x000D_
 PEREIRA, QUE POSSUI VASTO CONHECIMENTO E EXPERIÊNCIA NO TRABALHO COM PESSOAS COM_x000D_
 TRANSTORNO DO ESPECTRO AUTISTA, POSSA ATUAR PELA ASAP &amp;#8211; ASSOCIAÇÃO AUTISMO E_x000D_
 POSSIBILIDADES &amp;#8211; COM A REMUNERAÇÃO PAGA PELO MUNICÍPIO, SEJA CEDIDA À ENTIDADE OU_x000D_
 DE UMA OUTRA FORMA, VISANDO ATENDER TANTO OS ALUNOS DA REDE PÚBLICA MUNICIPAL DE_x000D_
 ENSINO, QUANTO DEMAIS CRIANÇAS, ADOLESCENTES E JOVENS PORTADORES DO REFERIDO_x000D_
 TRANSTORNO.</t>
   </si>
   <si>
     <t>5400</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5400/5400_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5400/5400_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ADIADA PARA A PRÓXIMA REUNIÃO, SEGUNDA-FEIRA, DIA 23 DE ABRIL_x000D_
 DO CORRENTE ANO, A VOTAÇÃO DO PROJETO DE LEI EM Nº 16/2018 QUE &amp;#8220;ALTERA A LEI Nº 363,_x000D_
 DE 16 DE OUTUBRO DE 1967.&amp;#8221;</t>
   </si>
   <si>
     <t>5401</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5401/5401_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5401/5401_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE CONVOCA O SECRETÁRIO MUNICIPAL DE_x000D_
 DESPORTOS, SENHOR VILMAR PEREIRA, A COMPARECER A ESTA CASA, NO PRAZO REGIMENTAL,_x000D_
 PARA TRATAR DE ASSUNTOS REFERENTES À SUA SECRETARIA, EM ESPECIAL QUANTO AOS PROJETOS_x000D_
 EM ANDAMENTO E AO PLANEJAMENTO DA PASTA.</t>
   </si>
   <si>
     <t>5402</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5402/5402_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5402/5402_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SE ENVIE OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E_x000D_
 GOVERNO, BEM COMO AO SECRETÁRIO DE DESENVOLVIMENTO ECONÔMICO, E À SENHORA ÉRICA_x000D_
 MENDONÇA DE LIMA VARGAS, QUE INFORMEM A ESTA CASA A DATA PREVISTA PARA COMEÇAR A_x000D_
 CONSTRUÇÃO DO PROJETO INDUSTRIAL, QUE SERÁ REALIZADO POR REFERIDA CIDADÃ.</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5403/5403_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5403/5403_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O PROJETO DE LEI EM Nº 16/2018, QUE &amp;#8220;ALTERA A LEI Nº 363, DE 16 DE OUTUBRO DE 1967&amp;#8221;, SEJA DELIBERADO EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO. </t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5404/5404_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5404/5404_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SE ENVIE OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, ANTÔNIO JUAREZ DE CASTRO, QUE INFORME A ESTA CASA SE HÁ_x000D_
 POSSIBILIDADE DE REALIZAR-SE UM ESTUDO DETALHADO A RESPEITO DOS CUSTOS DO TRANSPORTE_x000D_
 COLETIVO PÚBLICO LOCAL, BEM COMO A VIABILIDADE DE SE CONCEDER SUBSÍDIO ÀS EMPRESAS_x000D_
 CONCESSIONÁRIAS DO SERVIÇO.</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5405/5405_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5405/5405_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, SR. ANTÔNIO JUAREZ DE CASTRO, QUE VERIFIQUE A POSSIBILIDADE_x000D_
 DE SE MUDAR A LOCALIZAÇÃO E FUNCIONAMENTO DO &amp;#8220;POSTO DE ATENDIMENTO DE SAÚDE&amp;#8221; DO_x000D_
 DISTRITO DE MARTINS GUIMARÃES DO LOCAL ONDE SE ENCONTRA PARA O PRÉDIO DA ESCOLA_x000D_
 MUNICIPAL ÂNGELO PERILO, UMA VEZ QUE ESTA SE ENCONTRA FECHADA E POSSUI MELHORES_x000D_
 CONDIÇÕES DE INFRAESTRUTURA PARA O ATENDIMENTO À POPULAÇÃO.</t>
   </si>
   <si>
     <t>5406</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5406/5406_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5406/5406_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE RESOLUÇÃO Nº 04/2018, QUE &amp;#8220;DISPÕE SOBRE O ARQUIVAMENTO DOS_x000D_
 ÁUDIOS DAS REUNIÕES DA CÂMARA MUNICIPAL DE LAGOA DA PRATA&amp;#8221; SEJA_x000D_
 DELIBERADO EM DISCUSSÃO E VOTAÇÃO ÚNICAS NESTA REUNIÃO.</t>
   </si>
   <si>
     <t>5407</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5407/5407_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5407/5407_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI EM Nº 43/2018 QUE &amp;#8220;ABRE CRÉDITO SUPLEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJA DELIBERADO EM DISCUSSÃO E VOTAÇÃO ÚNICAS NESTA_x000D_
 REUNIÃO.</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5408/5408_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5408/5408_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA AGENDADA UMA AUDIÊNCIA PÚBLICA PARA A APRESENTAÇÃO E_x000D_
 DIVULGAÇÃO DO PROJETO &amp;#8220;NA PONTA DO LÁPIS&amp;#8221;, DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS_x000D_
 GERAIS, VOLTADO PARA O CONTROLE DA EDUCAÇÃO PÚBLICA, TANTO ESTADUAL, QUANTO MUNICIPAL,_x000D_
 BEM COMO DO RESPECTIVO APLICATIVO MÓVEL, QUE É IMPORTANTE FERRAMENTA PARA UMA EFETIVA_x000D_
 FISCALIZAÇÃO DOS GASTOS COM A EDUCAÇÃO.</t>
   </si>
   <si>
     <t>5409</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5409/5409_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5409/5409_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, ANTÔNIO JUAREZ DE CASTRO, QUE INFORME A ESTA CASA SE HÁ_x000D_
 POSSIBILIDADE DE SE ADQUIRIR UM CAMINHÃO-PIPA PARA COMBATE A INCÊNDIO, COM AS_x000D_
 SEGUINTES CARACTERÍSTICAS: CAPACIDADE DE 4 ATÉ 20.000 LITROS; CARRETEL NA PARTE_x000D_
 DIANTEIRA OU TRASEIRA DO TANQUE, COM 20 (VINTE) METROS DE MANGUEIRA MANGOTINHO DE_x000D_
 Ø1" E ESGUICHO TIPO JATO SÓLIDO E NEBLINA; ESCADA TUBULAR COM DEGRAU ANTIDERRAPANTE_x000D_
 DE ACESSO AO PASSADIÇO NA PARTE TRASEIRA DO TANQUE; GUARDA-CORPO SUPERIOR TUBULAR_x000D_
 (BAGAGEIRO); REGISTRO DE SAÍDA DO TIPO ESFERA, INTERNAMENTE COM SISTEMA QUEBRA_x000D_
 ONDAS; E NA PARTE SUPERIOR COM 01 (UM) BOCAL DE INSPEÇÃO/ABASTECIMENTO POR_x000D_
 GRAVIDADE; PARA QUE O MESMO POSSA FICAR SEMPRE COM O SEU RESERVATÓRIO CHEIO DE_x000D_
 ÁGUA E COM UM MOTORISTA À DISPOSIÇÃO, 24 HORAS, PARA ATENDIMENTO DA POPULAÇÃO_x000D_
 EM SITUAÇÕES DE URGÊNCIA E EMERGÊNCIA, EM ESPECIAL NO COMBATE A INCÊNDIOS.</t>
   </si>
   <si>
     <t>5410</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5410/5410_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5410/5410_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS_x000D_
 PROJETOS DE RESOLUÇÃO Nº 5 A 13/2018 QUE CONCEDEM MEDALHAS DE HONRA AO MÉRITO_x000D_
 MUNICIPAL, BEM COMO OS PROJETOS DE LEI EM Nº 50 E 52/2018, QUE &amp;#8220;ABREM_x000D_
 CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE_x000D_
 LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM DELIBERADOS EM_x000D_
 DISCUSSÃO E VOTAÇÃO ÚNICAS NESTA REUNIÃO.</t>
   </si>
   <si>
     <t>5411</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5411/5411_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5411/5411_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA À SECRETÁRIA DE OBRAS E_x000D_
 URBANISMO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE ACRESCENTAR DOIS_x000D_
 REDUTORES DE VELOCIDADE EM FRENTE À ESCOLA MUNICIPAL PROFESSOR AFONSO GOULART,_x000D_
 SITUADA NA RUA JOSAFÁ BERNARDES, BAIRRO GOMES, NESTA CIDADE, BEM COMO A DEVIDA_x000D_
 SINALIZAÇÃO INDICANDO A PRESENÇA DA INSTITUIÇÃO DE ENSINO E DA PRESENÇA DE CRIANÇAS_x000D_
 NA VIA PÚBLICA.</t>
   </si>
   <si>
     <t>5412</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5412/5412_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5412/5412_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO DIRETOR DO SERVIÇO AUTÔNOMO_x000D_
 DE ÁGUA E ESGOTO DE LAGOA DA PRATA &amp;#8211; SAAE-LP, SOLICITANDO QUE INFORME A ESTA_x000D_
 CASA SE HÁ POSSIBILIDADE DE CONTRATAR EMPRESA PARA FORNECER PLANO DE SAÚDE PARA_x000D_
 OS SERVIDORES DA REFERIDA AUTARQUIA MUNICIPAL</t>
   </si>
   <si>
     <t>5413</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5413/5413_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5413/5413_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SE ENVIE OFÍCIO AO CHEFE DO PODER_x000D_
 EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO_x000D_
 SECRETÁRIO DE TRANSPORTES E LIMPEZA PÚBLICA, QUE INFORME A ESTA CASA SE HÁ_x000D_
 POSSIBILIDADE DE SE REALIZAR A REVITALIZAÇÃO DAS FAIXAS DE PEDESTRES SITUADAS NAS VIAS_x000D_
 PÚBLICAS DO MUNICÍPIO, BEM COMO DAS ROTATÓRIAS EXISTENTES, EM ESPECIAL READEQUAR A_x000D_
 SINALIZAÇÃO DE SOLO DO CRUZAMENTO DA AV. BENEDITO VALADARES COM A RUA OLEGÁRIO_x000D_
 MACIEL, NO CENTRO DESTA CIDADE.</t>
   </si>
   <si>
     <t>5414</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5414/5414_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5414/5414_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, QUE SEJA REQUERIDO JUNTO À MESA DIRETORA DESTA CASA, PARA_x000D_
 QUE, INTERESSANDO, POSSA SOLICITAR À COORDENADORA DO PROGRAMA &amp;#8220;CÂMARA MIRIM&amp;#8221;,_x000D_
 SENHORA RAQUEL VIDAL GONÇALVES DE OLIVEIRA, QUE APRESENTE A SEUS INTEGRANTES O_x000D_
 PROJETO DA CÂMARA FEDERAL, TAMBÉM INTITULADO &amp;#8220;CÂMARA MIRIM 2018&amp;#8221;, QUE ENVOLVE_x000D_
 ESTUDANTES DE TODO O PAÍS, E BUSCA INCENTIVAR, A EXEMPLO DO QUE FAZ O PROGRAMA_x000D_
 MUNICIPAL, A PARTICIPAÇÃO DOS ESTUDANTES DO ENSINO FUNDAMENTAL II (5º AO 9º ANO), NO_x000D_
 DEBATE E APRESENTAÇÃO DE PROJETOS A NÍVEL NACIONAL.</t>
   </si>
   <si>
     <t>5420</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5420/5420_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5420/5420_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA_x000D_
 EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE A REUNIÃO ORDINÁRIA DO DIA 21 DE MAIO SEJA_x000D_
 ADIADA PARA O DIA 24 DE MAIO DE 2018, QUINTA-FEIRA.</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5421/5421_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5421/5421_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS_x000D_
 PROJETOS DE LEI EM Nº 48, 49, 54 E 55/2018, QUE &amp;#8220;ABREM CRÉDITO_x000D_
 SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA_x000D_
 PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM DELIBERADOS EM DISCUSSÃO E_x000D_
 VOTAÇÃO ÚNICAS NESTA REUNIÃO.</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5422/5422_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5422/5422_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL, ENCAMINHANDO ESTE REQUERIMENTO, QUE SOLICITA À SECRETÁRIA DE_x000D_
 ASSISTÊNCIA SOCIAL, CALIMÉRIA GONÇALVES SOUTO E SILVA, E À SECRETÁRIA DE_x000D_
 EDUCAÇÃO, PAULENE MÁRCIA ANDRADE E SILVA, QUE INFORMEM A ESTA CASA, SE HÁ_x000D_
 POSSIBILIDADE, JÁ PARA O PRÓXIMO ANO, DE SE DESENVOLVER EM SUAS PASTAS UM AMPLO_x000D_
 PROGRAMA DE ESCLARECIMENTO E PREVENÇÃO CONTRA O ABUSO SEXUAL DE CRIANÇAS E_x000D_
 ADOLESCENTES, ESTABELECENDO UMA SEMANA DE ATIVIDADES VOLTADAS PARA O TEMA NA_x000D_
 REDE MUNICIPAL DE ENSINO E RESERVANDO UM DIA NO CALENDÁRIO ESCOLAR PARA A_x000D_
 REALIZAÇÃO DE UMA CAMINHADA COM A PRESENÇA DE REPRESENTANTES DAS ESCOLAS_x000D_
 MUNICIPAIS, ESTADUAIS, DA SECRETARIA DE ASSISTÊNCIA SOCIAL E ENTIDADES QUE ATUAM NA_x000D_
 DEFESA DE CRIANÇAS E JOVENS NO MUNICÍPIO, COM O OBJETIVO DE LEVAR À POPULAÇÃO_x000D_
 INFORMAÇÕES SOBRE O TEMA E ENVOLVER TODA A SOCIEDADE CIVIL ORGANIZADA EM SUA_x000D_
 DISCUSSÃO.</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5423/5423_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5423/5423_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SE ENVIE OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E_x000D_
 GOVERNO, ANTÔNIO JUAREZ DE CASTRO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE_x000D_
 MANTER O ALAMBRADO E AS TELAS DE PROTEÇÃO SITUADOS NA QUADRA POLIESPORTIVA DO BAIRRO_x000D_
 AMÉRICO SILVA, LOCALIZADA NA RUA DIVINÓPOLIS, E, AINDA, DE SE ADQUIRIR UM PORTÃO COM_x000D_
 CADEADO, PARA MANTER O LOCAL FECHADO, ENQUANTO NÃO HOUVER EXECUÇÃO DE OBRAS OU_x000D_
 SERVIÇOS PARA SUA RECUPERAÇÃO OU CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5427/5427_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5427/5427_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER_x000D_
 EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AOS_x000D_
 SECRETÁRIOS DE MEIO AMBIENTE E DE TRANSPORTES E LIMPEZA PÚBLICA, QUE INFORMEM A_x000D_
 ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR CAPINA, LIMPEZA E POSTERIOR_x000D_
 RECOLHIMENTO DE LIXO E ENTULHOS NAS RUAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5428/5428_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5428/5428_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM A VOSSA EXCELÊNCIA QUE SEJA CONVOCADA UMA REUNIÃO_x000D_
 EXTRAORDINÁRIA PARA AMANHÃ, DIA 29/05/2018, EM HORÁRIO A SER DEFINIDO, PARA_x000D_
 DELIBERAÇÃO DE PROJETOS DE LEI QUE AUTORIZAM REPASSE DE RECURSOS PARA O SOS E_x000D_
 PARA O LAR SÃO VICENTE, BEM COMO PARA LEITURA DE PARECER E DELIBERAÇÃO DE UM_x000D_
 PROJETO DE LEI QUE AUTORIZA ABERTURA DE CRÉDITO PARA FUTURO REPASSE DE RECURSOS À_x000D_
 APAE E AO LAR SÃO VICENTE, OS QUAIS SE ENCONTRAM EM TRAMITAÇÃO NESTA CASA.</t>
   </si>
   <si>
     <t>5429</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5429/5429_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5429/5429_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI COMPLEMENTAR EM Nº 03/2018, QUE &amp;#8220;ALTERA A LEI COMPLEMENTAR_x000D_
 Nº 022, DE 25 DE NOVEMBRO DE 1997&amp;#8221;, BEM COMO OS PROJETOS DE LEI EM Nº 44 E_x000D_
 47/2018, QUE &amp;#8220;AUTORIZAM O MUNICÍPIO DE LAGOA DA PRATA A DOAR IMÓVEIS_x000D_
 QUE MENCIONAM E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM DELIBERADOS EM_x000D_
 SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>5430</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5430/5430_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5430/5430_texto_integral.pdf</t>
   </si>
   <si>
     <t>5431</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5431/5431_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5431/5431_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO DIRETOR DO SERVIÇO AUTÔNOMO DE ÁGUA E_x000D_
 ESGOTO DE LAGOA DA PRATA &amp;#8211; SAAE-LP, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA SE_x000D_
 HÁ POSSIBILIDADE DE SE IMPLANTAR UMA OUVIDORIA NA REFERIDA AUTARQUIA, A QUAL SERIA MAIS_x000D_
 UMA FERRAMENTA PARA O CUMPRIMENTO DA LEI DE ACESSO À INFORMAÇÃO.</t>
   </si>
   <si>
     <t>5432</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5432/5432_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5432/5432_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI EM Nº 63/2018, QUE &amp;#8220;ABRE CRÉDITO SUPLEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJA DELIBERADO EM DISCUSSÃO E VOTAÇÃO ÚNICAS NA_x000D_
 PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>5433</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5433/5433_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5433/5433_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE OS_x000D_
 PROJETOS DE LEI EM Nº 61, 62, 64 E 65/2018, QUE &amp;#8220;ABREM CRÉDITO_x000D_
 SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA_x000D_
 PRATA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJAM DELIBERADOS EM DISCUSSÃO E_x000D_
 VOTAÇÃO ÚNICAS NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>5434</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5434/5434_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5434/5434_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER_x000D_
 EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA À_x000D_
 SECRETÁRIA DE EDUCAÇÃO, BEM COMO AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, QUE_x000D_
 INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE SE TOMAR AS DEVIDAS PROVIDÊNCIAS PARA_x000D_
 A DOAÇÃO DE TODA ESTRUTURA METÁLICA DA COBERTURA DO TERRAÇO DO CEMEI ALEXANDRE_x000D_
 BERNARDES PRIMO, QUE SERÁ RETIRADO EM VIRTUDE DA CONSTRUÇÃO DE SUA NOVA SEDE,_x000D_
 PARA A ASSOCIAÇÃO FRANCISCO DE ASSIS, PARA QUE ESTA POSSA UTILIZÁ-LA NA CONSTRUÇÃO_x000D_
 DE SUA SEDE.</t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5435/5435_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5435/5435_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER_x000D_
 EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE CONVOCA O_x000D_
 SECRETÁRIO MUNICIPAL DE TRANSPORTES E LIMPEZA PÚBLICA, SENHOR SÉRGIO APARECIDO DE_x000D_
 OLIVEIRA, A COMPARECER A ESTA CASA, NO PRAZO REGIMENTAL, PARA TRATAR DE ASSUNTOS_x000D_
 REFERENTES À SUA SECRETARIA, EM ESPECIAL QUANTO À FROTA MUNICIPAL E SEU_x000D_
 PLANEJAMENTO PARA RENOVÁ-LA.</t>
   </si>
   <si>
     <t>5436</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5436/5436_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5436/5436_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E_x000D_
 LIMPEZA PÚBLICA E AO SECRETÁRIO DE DESPORTOS, QUE INFORMEM A ESTA CASA SE HÁ_x000D_
 POSSIBILIDADE DE SE IMPLEMENTAR O PROJETO DE ACADEMIA AO AR LIVRE NA PRAÇA_x000D_
 &amp;#8220;DONANA BERNARDES&amp;#8221;, NO CENTRO.</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5437/5437_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5437/5437_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI EM Nº 67/2018, QUE &amp;#8220;ABRE CRÉDITO SUPLEMENTAR AO_x000D_
 ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;, SEJA DELIBERADO EM DISCUSSÃO E VOTAÇÃO ÚNICAS NA_x000D_
 PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5438/5438_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5438/5438_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE CONVOCA A PROCURADORA DO_x000D_
 MUNICÍPIO, SENHORA ANDRÉA ISABEL LOPES, A COMPARECER A ESTA CASA, NO PRAZO_x000D_
 REGIMENTAL, PARA TRATAR DE ASSUNTOS REFERENTES AO CENTRO ALTERNATIVO HABITACIONAL_x000D_
 SOCIOASSISTENCIAL DE MINAS GERAIS &amp;#8211; CASA MINEIRA, EM ESPECIAL QUANTO AO_x000D_
 VENCIMENTO DO PRAZO DE VIGÊNCIA DE INÚMERAS CONCESSÕES DE USO DOS IMÓVEIS_x000D_
 RELACIONADOS AO REFERIDO PROGRAMA E A NECESSIDADE DO PODER PÚBLICO TOMAR_x000D_
 PROVIDÊNCIAS NO SENTIDO DE SOLUCIONAR O PROBLEMA DOS CIDADÃOS ENVOLVIDOS.</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5439/5439_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5439/5439_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL, ENCAMINHANDO ESTE REQUERIMENTO, QUE SOLICITA À SECRETÁRIA MUNICIPAL DE_x000D_
 FAZENDA E AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, QUE INFORMEM A ESTA CASA, OS_x000D_
 VALORES ARRECADADOS COM AS INSCRIÇÕES REFERENTES AO CONCURSO PÚBLICO MUNICIPAL EM_x000D_
 EXECUÇÃO.</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5440/5440_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5440/5440_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE_x000D_
 IMPLEMENTAR UM POSTO DE IDENTIFICAÇÃO PARA CONFECÇÃO DA CARTEIRA DE IDENTIDADE NO_x000D_
 SINE &amp;#8211; SISTEMA NACIONAL DE EMPREGO, DESTE MUNICÍPIO, COM PROFISSIONAL ADEQUADO_x000D_
 PARA TANTO.</t>
   </si>
   <si>
     <t>5441</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5441/5441_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5441/5441_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SEJA DETERMINADA A REALIZAÇÃO DE UMA AUDIÊNCIA_x000D_
 PÚBLICA, NO DIA 27 DE JUNHO DE 2018, PARA QUE SEJA DISCUTIDA E CRIADA A CAMPANHA_x000D_
 &amp;#8220;JANEIRO BRANCO&amp;#8221; NO MUNICÍPIO DE LAGOA DA PRATA, RELACIONADA À SAÚDE MENTAL.</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5442/5442_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5442/5442_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA_x000D_
 EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO DEPUTADO ESTADUAL_x000D_
 ANTÔNIO CARLOS ARANTES, PRINCIPAL ARTICULADOR DENTRO DA ASSEMBLEIA DE MINAS_x000D_
 GERAIS, DA AÇÃO PARLAMENTAR QUE CULMINOU COM O ENVIO DE REQUERIMENTO AO_x000D_
 GOVERNADOR DO ESTADO, SENHOR FERNANDO PIMENTEL, QUE RESULTOU NO DECRETO QUE_x000D_
 PERMITIU AS USINAS SUCROALCOOLEIRAS INSTALADAS NO ESTADO DE MINAS GERAIS ABASTECER_x000D_
 DIRETAMENTE OS POSTOS DE COMBUSTÍVEIS AMENIZANDO OS EFEITOS DO DESABASTECIMENTO_x000D_
 DOS POSTOS QUANTO AO ETANOL;</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5454/5454_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5454/5454_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI CM Nº 11/2018, QUE &amp;#8220;INSTITUI O DIA MUNICIPAL DO_x000D_
 EMPREENDEDOR AMBULANTE NO MUNICÍPIO DE LAGOA DA PRATA&amp;#8221;; O PROJETO_x000D_
 DE LEI EM Nº 53/2018, QUE &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A DOAR_x000D_
 IMÓVEL À ASSOCIAÇÃO MUNICIPAL DE APOIO ÀS VITIMAS DE VIOLÊNCIA E_x000D_
 CONTEM OUTRAS PROVIDENCIAS&amp;#8221;; O PROJETO DE RESOLUÇÃO Nº 14/2018, QUE_x000D_
 &amp;#8220;ALTERA A RESOLUÇÃO Nº 750/2017&amp;#8221;; E O PROJETO DE RESOLUÇÃO Nº 15/2018, QUE_x000D_
 &amp;#8220;ALTERA A RESOLUÇÃO Nº 462/2004 &amp;#8211; REGIMENTO INTERNO DA CÂMARA_x000D_
 MUNICIPAL&amp;#8221;, SEJAM DELIBERADOS EM SEGUNDA DISCUSSÃO E VOTAÇÃO NA PRESENTE_x000D_
 REUNIÃO.</t>
   </si>
   <si>
     <t>5456</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5456/5456_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5456/5456_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SE ENVIE OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE SAÚDE, GERALDO_x000D_
 MANGELO DE ALMEIDA, E TAMBÉM AO RESPONSÁVEL PELAS COMPRAS DA REFERIDA SECRETARIA, QUE_x000D_
 INFORMEM A ESTA CASA A REAL SITUAÇÃO DA TRAMITAÇÃO DO PROCESSO DE COMPRAS PARA_x000D_
 AQUISIÇÃO DE SONDA URETRAL Nº 12, DE PLACAS DE HIDROGEL E BOTA DE UNNA PARA CURATIVO.</t>
   </si>
   <si>
     <t>5455</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5455/5455_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5455/5455_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO REPRESENTANTE DO SERVIÇO SOCIAL DO_x000D_
 COMÉRCIO DE MINAS GERAIS &amp;#8211; SESC, SOLICITANDO AO MESMO QUE INFORME A ESTA CASA_x000D_
 SE HÁ A POSSIBILIDADE DE SE REALIZAR EM NOSSO MUNICÍPIO UMA NOITE MUSICAL_x000D_
 CONTEMPLANDO, MAIS UMA VEZ, O PROGRAMA &amp;#8220;MINAS AO LUAR.&amp;#8221;</t>
   </si>
   <si>
     <t>5457</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5457/5457_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5457/5457_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL, ENCAMINHANDO ESTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, BEM COMO AO SECRETÁRIO DE DESENVOLVIMENTO ECONÔMICO,_x000D_
 QUE INFORMEM A ESTA CASA, SE HÁ POSSIBILIDADE DE SE DISPONIBILIZAR, GRATUITAMENTE,_x000D_
 ACESSO À INTERNET POR MEIO DE DISPOSITIVO DE REDE LOCAL SEM FIO (WI-FI), NA PRAÇA_x000D_
 CORONEL CARLOS BERNARDES E TAMBÉM NA PRAIA PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>5458</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5458/5458_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5458/5458_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO COMANDANTE DA 107ª COMPANHIA DA_x000D_
 POLÍCIA MILITAR LOCAL E AO COMANDANTE DA GUARDA CIVIL MUNICIPAL, QUE INFORMEM A_x000D_
 ESTA CASA, SE HÁ POSSIBILIDADE DE SE REFORÇAR O POLICIAMENTO OSTENSIVO,_x000D_
 PRINCIPALMENTE EM PERÍODO NOTURNO, NO FINAL DA RUA GERALDO DOMINGOS PEREIRA,_x000D_
 PRÓXIMO AO CÓRREGO DO PÍTICO, NO BAIRRO GOMES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5459</t>
   </si>
   <si>
     <t>Joanes Bosco, Preto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5459/5459_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5459/5459_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM QUE SEJAM DISPENSADAS AS EXIGÊNCIAS REGIMENTAIS PARA QUE O_x000D_
 PROJETO DE LEI EM Nº 66/2018, QUE &amp;#8220;AUTORIZA O MUNICÍPIO DE LAGOA DA_x000D_
 PRATA A DOAR IMÓVEL QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221;,_x000D_
 BEM COMO O PROJETO DE LEI EM-70/2018 QUE &amp;#8220;DELIMITA O PERÍMETRO URBANO_x000D_
 DA CIDADE DE LAGOA DA PRATA&amp;#8221; SEJAM DELIBERADOS EM SEGUNDA DISCUSSÃO E_x000D_
 VOTAÇÃO NA PRESENTE REUNIÃO.</t>
   </si>
   <si>
     <t>5460</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5460/5460_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5460/5460_texto_integral.pdf</t>
   </si>
   <si>
     <t>5461</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5461/5461_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5461/5461_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E_x000D_
 LIMPEZA PÚBLICA E AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, QUE INFORMEM A ESTA_x000D_
 CASA SE HÁ A POSSIBILIDADE DE SE IMPLANTAR TRÁFEGO DE MÃO ÚNICA NA AVENIDA BRASIL,_x000D_
 COM SENTIDO BAIRRO/CENTRO (À PRAÇA DA MATRIZ), E EM CONTRAPARTIDA, A AVENIDA JOSÉ_x000D_
 BERNARDES MACIEL SE TORNARIA MÃO ÚNICA NO SENTIDO CENTRO/BAIRRO (ATÉ A RODOVIA MG-_x000D_
 170).</t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5462/5462_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5462/5462_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AOS SECRETÁRIOS DE_x000D_
 TRANSPORTES E LIMPEZA PÚBLICA E DE OBRAS E URBANISMO, QUE INFORMEM A ESTA CASA_x000D_
 SE HÁ POSSIBILIDADE DE SE FAZER PINTURA DE DELIMITAÇÕES DE ESTACIONAMENTOS_x000D_
 PARALELOS E DE 45 GRAUS, DEMARCANDO E REGULAMENTANDO O TIPO DE ESTACIONAMENTO_x000D_
 COM A DEVIDA SINALIZAÇÃO DO TRÂNSITO NAS VIAS PÚBLICAS, PRINCIPALMENTE NA ÁREA_x000D_
 CENTRAL DA CIDADE.</t>
   </si>
   <si>
     <t>5463</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5463/5463_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5463/5463_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, ANTÔNIO JUAREZ DE CASTRO, QUE INFORME A ESTA CASA SE HÁ_x000D_
 POSSIBILIDADE QUE SE ESTUDAR A VIABILIDADE DO MUNICÍPIO FIRMAR PARCERIA DENOMINADA_x000D_
 &amp;#8220;PROGRAMA PREFEITO AMIGO DA COHAB&amp;#8221;, QUE FAZ PARTE DO PROGRAMA &amp;#8220;MINHA CASA_x000D_
 MINHA VIDA.&amp;#8221;</t>
   </si>
   <si>
     <t>5464</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SE ENVIE OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E_x000D_
 GOVERNO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE FAZER CUMPRIR A LEI Nº_x000D_
 1.067/2003, QUE DISPÕE SOBRE A PROIBIÇÃO AOS PROPRIETÁRIOS DE CÃES DA RAÇA PITBULL,_x000D_
 ROTWEILLER, SIMILARES OU RESULTANTE DOS CRUZAMENTOS DAS MESMAS, DE TRANSITAR NA ÁREA_x000D_
 URBANA DO MUNICÍPIO (AVENIDA, RUAS E ESTABELECIMENTOS PÚBLICOS) SEM O USO PREVENTIVO DE_x000D_
 FOCINHEIRAS.</t>
   </si>
   <si>
     <t>5465</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5465/5465_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5465/5465_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, BEM COMO À SECRETÁRIA DE OBRAS E URBANISMO, QUE_x000D_
 INFORMEM A ESTA CASA, COMO ESTÁ O ANDAMENTO DO PROCESSO PARA A PAVIMENTAÇÃO_x000D_
 ASFÁLTICA DA ESTRADA QUE LIGA A MG-429 AO DISTRITO DE MARTINS GUIMARÃES.</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5466/5466_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5466/5466_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A_x000D_
 VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL_x000D_
 ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE_x000D_
 ADMINISTRAÇÃO E GOVERNO, QUE INFORME A ESTA CASA, SE HÁ POSSIBILIDADE DE SE_x000D_
 AMPLIAR A REDE DE ILUMINAÇÃO PÚBLICA, COLOCANDO UM BRAÇO EM AÇO GALVANIZADO_x000D_
 CURVO, COM A RESPECTIVA LUMINÁRIA, NO POSTE DE ENERGIA ELÉTRICA JÁ EXISTENTE À RUA_x000D_
 ROSA MACIEL, EM FRENTE A CASA DE Nº 1.046, NO BAIRRO SANTA HELENA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>5467</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5467/5467_texto_integral.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5467/5467_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA,_x000D_
 CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO DIRETOR DO SERVIÇO AUTÔNOMO DE_x000D_
 ÁGUA E ESGOTO DE LAGOA DA PRATA &amp;#8211; SAAE-LP, CONVOCANDO-O A COMPARECER A ESTA_x000D_
 CASA, NO PRAZO REGIMENTAL, PARA, DE FORMA PESSOAL E EXCLUSIVA, TRATAR DE ASSUNTOS_x000D_
 REFERENTES À SUA GESTÃO FRENTE À AUTARQUIA MUNICIPAL, EM ESPECIAL: A RESPEITO DA FORMA_x000D_
 COMO VEM SENDO EXECUTADO O TRABALHO DE RECUPERAÇÃO DAS VIAS PÚBLICAS APÓS_x000D_
 INTERVENÇÕES DO SAAE-LP; QUANDO ENTRARÁ EM FUNCIONAMENTO A USINA DE ASFALTO ADQUIRIDA_x000D_
 PELA AUTARQUIA; E POR FIM, SOBRE VALOR DA TARIFA DE ESGOTO E A POSSIBILIDADE DE_x000D_
 SUA REDUÇÃO.</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
     <t>requer que sejam dispensadas as exigências regimentais para que o_x000D_
 Projeto de Lei Complementar CM nº 03/2018 que “ALTERA A LEI COMPLEMENTAR_x000D_
 MUNICIPAL Nº 05/1991, QUE INSTITUI O CÓDIGO DE POSTURAS DO_x000D_
 MUNICÍPIO DE LAGOA DA PRATA”, bem como o Projeto de Lei EM nº 73/2018, que_x000D_
 “ALTERA A LEI MUNICIPAL N° 2.229, DE 02 DE ABRIL DE 2014”, sejam deliberados_x000D_
 em segunda discussão e votação na presente reunião.</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5496/requerimento_98-2018_preto_-_jr_-_auxilio_unive_3OiWVL0.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5496/requerimento_98-2018_preto_-_jr_-_auxilio_unive_3OiWVL0.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência,_x000D_
 consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo_x000D_
 Municipal, encaminhando este Requerimento, que solicita ao Secretário de_x000D_
 Administração e Governo, bem como à Secretária de Assistência Social, que_x000D_
 informem a esta Casa, se há previsão para o envio a esta Casa, do Projeto de Lei_x000D_
 que autorizará e regulamentará a concessão de auxílio financeiro aos estudantes_x000D_
 universitários.</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5497/requerimento_99-2018_elias_-_jr_-_show_ecumenico_09-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5497/requerimento_99-2018_elias_-_jr_-_show_ecumenico_09-07.pdf</t>
   </si>
   <si>
     <t>requer a_x000D_
 Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal_x000D_
 encaminhando o presente Requerimento, que solicita ao Secretário de Cultura e_x000D_
 Turismo, que informe a esta Casa, se há possibilidade da contratação, em um dos_x000D_
 próximos eventos a serem promovidos pela referida secretaria, de show com artista_x000D_
 que cante músicas voltadas à religiosidade, de forma ecumênica.</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5498/requerimento_100-2018_cida_-_jr_-_placas_para_s_9TpcTM7.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5498/requerimento_100-2018_cida_-_jr_-_placas_para_s_9TpcTM7.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência,_x000D_
 consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal_x000D_
 encaminhando o presente Requerimento, que solicita ao Secretário de Transportes e_x000D_
 Limpeza Pública e ao Secretário de Administração e Governo, que informem a esta_x000D_
 Casa se há a possibilidade de se concretizar a identificação das vias públicas do_x000D_
 nosso Município, em especial nos bairros mais novos, com a colocação de placas de_x000D_
 identificação nas esquinas ou próximo das mesmas, por meio de empresa_x000D_
 terceirizada, devidamente contratada por meio de Licitação.</t>
   </si>
   <si>
     <t>5499</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5499/requerimento_101-2018_-_todos_os_vereadores_-_c_XTx6C1m.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5499/requerimento_101-2018_-_todos_os_vereadores_-_c_XTx6C1m.pdf</t>
   </si>
   <si>
     <t>requerem a Vossa_x000D_
 Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder_x000D_
 Executivo Municipal encaminhando o presente Requerimento, fruto do trabalho da_x000D_
 Câmara Mirim, que solicita aos Ilustres Secretários Municipais de Meio Ambiente e_x000D_
 de Transportes e Limpeza Pública, que informem a esta Casa, se há possibilidade_x000D_
 de se realizar capina, limpeza e posterior recolhimento de lixo e entulhos no Bairro_x000D_
 Santa Helena, neste município.</t>
   </si>
   <si>
     <t>5500</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5500/requerimento_102-2018_lalinho_-_dispensa_16-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5500/requerimento_102-2018_lalinho_-_dispensa_16-07.pdf</t>
   </si>
   <si>
     <t>requer que sejam dispensadas as exigências regimentais para que o_x000D_
 Projeto de Lei Complementar EM nº 04/2018, que “ALTERA A LEI COMPLEMENTAR_x000D_
 MUNICIPAL Nº 038, DE 20 DE NOVEMBRO DE 2000”, o Projeto de Lei_x000D_
 Complementar EM nº 05/2018, que “INSTITUI A CORREGEDORIA E A OUVIDORIA_x000D_
 DA GUARDA CIVIL MUNICIPAL DE LAGOA DA PRATA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS” e o Projeto de Lei EM nº 74/2018, que “ALTERA A LEI MUNICIPAL_x000D_
 Nº 541, DE 30 DE NOVEMBRO DE 1992”, sejam deliberados em segunda_x000D_
 discussão e votação na presente reunião.</t>
   </si>
   <si>
     <t>5501</t>
   </si>
   <si>
     <t>requer a Vossa Excelência,_x000D_
 consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal_x000D_
 encaminhando o presente Requerimento, que solicita ao Secretário de_x000D_
 Administração e Governo e ao Secretário de Saúde, que informem a esta Casa se_x000D_
 há a possibilidade de se firmar parcerias com faculdades e/ou universidades visando_x000D_
 a realização de castrações, “em massa”, no município.</t>
   </si>
   <si>
     <t>5502</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5502/requerimento_104-2018_preto_-_jr_-_retirada_do__2r6E9Kv.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5502/requerimento_104-2018_preto_-_jr_-_retirada_do__2r6E9Kv.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência,_x000D_
 consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo_x000D_
 Municipal, encaminhando este Requerimento que solicita ao Secretário de_x000D_
 Meio Ambiente, que informe a esta Casa, se há possibilidade de se buscar junto à_x000D_
 Secretaria de Obras e Urbanismo a retirada do toco e raízes aparentes das árvores_x000D_
 que são cortadas nas vias públicas principais do Município ou que tenham maior_x000D_
 trânsito de pedestres, bem como a cimentação do local onde estavam os tocos, de_x000D_
 modo que as calçadas fiquem desobstruídas, desimpedidas e livres à circulação dos_x000D_
 pedestres.</t>
   </si>
   <si>
     <t>5503</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5503/requerimento_105-2018_nunes_-_jr_-_recolhimento_tOJ0nV3.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5503/requerimento_105-2018_nunes_-_jr_-_recolhimento_tOJ0nV3.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência,_x000D_
 consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal_x000D_
 encaminhando o presente Requerimento, que solicita ao Secretário de Transportes e_x000D_
 Limpeza Pública, que informe a esta Casa como funciona o recolhimento de lixo e os_x000D_
 critérios de seleção dos mesmos, em especial com as folhas que caem das árvores,_x000D_
 que são acondicionadas pelos cidadãos e colocadas à margem das vias públicas_x000D_
 para recolhimento pelos garis.</t>
   </si>
   <si>
     <t>5504</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5504/requerimento_106-2018_quelli_-_jr_-_insalubrida_cQMLFG6.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5504/requerimento_106-2018_quelli_-_jr_-_insalubrida_cQMLFG6.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal_x000D_
 encaminhando o presente Requerimento, que solicita ao Secretário de Saúde, Geraldo_x000D_
 Mangelo de Almeida, informe a esta Casa, se há possibilidade do pagamento do Adicional_x000D_
 de Insalubridade a todas as Agentes Comunitárias de Saúde, uma vez que aquelas que_x000D_
 trabalham no Bairro Santa Eugênia já tiveram seu Direito reconhecido pela Justiça do_x000D_
 Trabalho e estão recebendo normalmente.</t>
   </si>
   <si>
     <t>5505</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5505/requerimento_107-2018_preto_-_secretario_saude_23-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5505/requerimento_107-2018_preto_-_secretario_saude_23-07.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência,_x000D_
 consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo_x000D_
 Municipal, encaminhando este Requerimento, que solicita ao Secretário de Saúde,_x000D_
 que informe a esta Casa, se há previsão para a inauguração do Centro de_x000D_
 Especialidades, em convênio com o ICISMEP, bem como, quais especialidades serão_x000D_
 atendidas no município._x000D_
 Que informe ainda, quantas consultas já foram realizadas pelo ICISMEP até o_x000D_
 momento, em atendimento ao Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>5506</t>
   </si>
   <si>
     <t>Professor Elias Izaias, Joanes Bosco</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5506/requerimento_108-2018_joanes_bosco_-_jr_-_camin_J3gsrDg.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5506/requerimento_108-2018_joanes_bosco_-_jr_-_camin_J3gsrDg.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência que se envie ofício ao Diretor do Serviço Autônomo de Água e_x000D_
 Esgoto de Lagoa da Prata – SAAE-LP, solicitando ao mesmo que informe a esta Casa se_x000D_
 há possibilidade da Autarquia Municipal adquirir um caminhão desentupidor de rede de_x000D_
 esgoto.</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5522/requerimento_109-2018_moreira_-_jr_-_asfalto_de_ybWVSMF.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5522/requerimento_109-2018_moreira_-_jr_-_asfalto_de_ybWVSMF.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo_x000D_
 Municipal encaminhando o presente Requerimento, que solicita ao Secretário de_x000D_
 Administração e Governo, bem como à Secretária de Obras e Urbanismo, que_x000D_
 informem a esta Casa, qual a data prevista para início da pavimentação asfáltica da_x000D_
 estrada que liga a MG-429 ao Distrito de Martins Guimarães e se serão asfaltadas_x000D_
 algumas vias no interior da referida localidade.</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5523/requerimento_110-2018_joanes_-_jr_-_rede_de_esg_K9y1O0f.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5523/requerimento_110-2018_joanes_-_jr_-_rede_de_esg_K9y1O0f.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência que seja enviado ofício ao Diretor do Serviço_x000D_
 Autônomo de Água e Esgoto de Lagoa da Prata – SAAE-LP, solicitando ao mesmo_x000D_
 que informe a esta Casa se há possibilidade de se providenciar a instalação da rede_x000D_
 de coleta de esgoto na Rua Maria da Glória Maciel, no trecho que compreende os_x000D_
 números 984 a 1.030, no Bairro Gomes, nesta cidade.</t>
   </si>
   <si>
     <t>5524</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5524/requerimento_111-2018_-_cida_-_jr_-_placa_inaug_HLeftXB.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5524/requerimento_111-2018_-_cida_-_jr_-_placa_inaug_HLeftXB.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder_x000D_
 Executivo, encaminhando o presente Requerimento, que solicita à Secretária de_x000D_
 Obras e Urbanismo, Sra. Anita de Bessas Adonin, bem como ao Secretário de Meio_x000D_
 Ambiente, Lessandro Gabriel da Costa, que informem a esta Casa onde se_x000D_
 encontra a placa de identificação e inauguração do velório municipal do Cemitério da_x000D_
 Saudade e se há possibilidade de colocá-la no lugar novamente.</t>
   </si>
   <si>
     <t>5525</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5525/requerimento_112-2018_nunes_-_lona_caminhoes_ca_irp59yZ.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5525/requerimento_112-2018_nunes_-_lona_caminhoes_ca_irp59yZ.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder_x000D_
 Executivo Municipal encaminhando o presente Requerimento, que solicita ao_x000D_
 Secretário de Administração e Governo, que informe a esta Casa se há_x000D_
 possibilidade de se determinar ao setor competente, que equipe os caminhões_x000D_
 caçamba de propriedade do Município com lona ou outro equipamento que cubra a_x000D_
 carga, de forma a evitar seu derramamento nas vias públicas.</t>
   </si>
   <si>
     <t>5555</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5555/requerimento_113-2018_preto_-_jr_-_replantio_de_L0nxMSA.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5555/requerimento_113-2018_preto_-_jr_-_replantio_de_L0nxMSA.pdf</t>
   </si>
   <si>
     <t>que seja enviado ofício ao Chefe do Poder Executivo_x000D_
 Municipal, encaminhando este Requerimento que solicita ao Secretário de_x000D_
 Meio Ambiente, que informe a esta Casa, se há possibilidade de se determinar aos_x000D_
 servidores de sua secretaria que faça o plantio de novos coqueiros, em substituição_x000D_
 aos que estão sendo cortados ou arrancados da calçada da Avenida do Contorno,_x000D_
 em vez de se plantar árvores de espécies que não têm nada a ver com o paisagismo_x000D_
 que sempre predominou na orla da Praia Pública Municipal.</t>
   </si>
   <si>
     <t>5556</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5556/requerimento_114-2018_nunes_-_aplicativo_escolar_06-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5556/requerimento_114-2018_nunes_-_aplicativo_escolar_06-08.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo_x000D_
 Municipal encaminhando o presente Requerimento, que solicita à Secretária de_x000D_
 Educação, Sra. Paulene Márcia Andrade e Silva, que informe a esta Casa se há_x000D_
 possibilidade da implementação, em todas as escolas, de portais e aplicativos para_x000D_
 dispositivos móveis, para que os alunos e os pais possam acompanhar o andamento_x000D_
 das atividades escolares, como por exemplo, notas e frequência.</t>
   </si>
   <si>
     <t>5557</t>
   </si>
   <si>
     <t>Cida Marcelino, Joanes Bosco</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5557/requerimento_115-2018_-_cida_-_contrucao_do_cen_fvClQgU.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5557/requerimento_115-2018_-_cida_-_contrucao_do_cen_fvClQgU.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder_x000D_
 Executivo, encaminhando o presente Requerimento, que solicita ao Secretário de_x000D_
 Saúde e ao Secretário de Administração e Governo, que informem a esta Casa, se_x000D_
 há projeto para a construção de um Centro de Especialidades Médicas no imóvel_x000D_
 situado na rua Santo Antônio do Monte, esquina com Alexandre Bernardes Primo, no_x000D_
 centro da cidade, onde o município é o proprietário.</t>
   </si>
   <si>
     <t>5558</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5558/requerimento_116-2018_quelli_-_concurso_publico_06-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5558/requerimento_116-2018_quelli_-_concurso_publico_06-08.pdf</t>
   </si>
   <si>
     <t>seja enviado ofício ao Chefe do Poder Executivo, encaminhando o_x000D_
 presente Requerimento, que solicita ao Secretário de Administração e Governo, Sr. José_x000D_
 Teófilo Filho, que informe a esta Casa, se foram realizadas mudanças no edital do_x000D_
 Concurso Público 01/2018 e caso tenham ocorrido, que envie a esta Casa informação a_x000D_
 respeito das mesmas, especialmente em relação ao quantitativo de cadastro de reserva e_x000D_
 vagas em aberto para nomeações.</t>
   </si>
   <si>
     <t>5559</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5559/requerimento_117-2018_nunes_-_jr_-_mao_unica_e__xdgtlcm.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5559/requerimento_117-2018_nunes_-_jr_-_mao_unica_e__xdgtlcm.pdf</t>
   </si>
   <si>
     <t>seja enviado ofício ao Chefe do Poder Executivo Municipal,_x000D_
 encaminhando o presente Requerimento, que solicita à Secretária de Obras e_x000D_
 Urbanismo, que informe a esta Casa se há possibilidade de se implantar tráfego de_x000D_
 mão única na Rua José Maria Botelho, localizada no Bairro Chico Miranda, nesta_x000D_
 cidade, em frente à Escola Estadual Monsenhor Alfredo Dohr. E ainda, a_x000D_
 possibilidade de se colocar uma passagem elevada para pedestres na Rua Prefeito_x000D_
 Paulo Lobato, paralela à supracitada rua, também entrada para a escola.</t>
   </si>
   <si>
     <t>5560</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5560/requerimento_118-2018_josiane_-_jr_-_contrataca_BIcqFOX.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5560/requerimento_118-2018_josiane_-_jr_-_contrataca_BIcqFOX.pdf</t>
   </si>
   <si>
     <t>seja enviado ofício ao Chefe do Poder Executivo Municipal_x000D_
 encaminhando o presente Requerimento, que solicita ao Secretário de_x000D_
 Administração e Governo e ao Secretário de Saúde, que informem a esta Casa se_x000D_
 há possibilidade de se aumentar o número de vagas para o emprego público de_x000D_
 Veterinário, visando a realização de castrações em cães, ou, se não for possível_x000D_
 esta alternativa, ou até que se conclua o Concurso Público em aberto, que informem_x000D_
 se há possibilidade de se terceirizar este serviço para empresas que atuam na área,_x000D_
 mediante licitação, assim como acontece com os serviços de saúde, onde pessoas_x000D_
 jurídicas compostas por médicos são contratadas.</t>
   </si>
   <si>
     <t>5561</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5561/requerimento_119-2018_preto_-_locacao_de_imoveis_13-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5561/requerimento_119-2018_preto_-_locacao_de_imoveis_13-08.pdf</t>
   </si>
   <si>
     <t>seja enviado ofício ao Chefe do Poder Executivo,_x000D_
 encaminhando o presente Requerimento, que solicita ao Secretário de_x000D_
 Administração e Governo, Sr. José Teófilo Filho, que envie a esta Casa, relação de_x000D_
 todos os imóveis que se encontram alugados pela Administração Pública Municipal,_x000D_
 devendo constar no relatório o seguinte:_x000D_
 1. Endereço dos imóveis;_x000D_
 2. Valores dos aluguéis;_x000D_
 3. Secretaria Solicitante;_x000D_
 4. Justificativa para a sua realização;_x000D_
 5. Identificação do Proprietário, quando se tratar de imóvel alugado junto a_x000D_
 imobiliária, ou em nome de empresa.</t>
   </si>
   <si>
     <t>5562</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5562/requerimento_120-2018_cida_-_jr_-_recursos_do_c_zxSJMl2.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5562/requerimento_120-2018_cida_-_jr_-_recursos_do_c_zxSJMl2.pdf</t>
   </si>
   <si>
     <t>requer_x000D_
 a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal_x000D_
 encaminhando o presente Requerimento, que solicita ao Secretário de Cultura_x000D_
 e Turismo que informe a esta Casa, se o Município tem firmado parceria com as_x000D_
 entidades do congado para o repasse de recursos visando auxiliá-las na realização_x000D_
 desta tradicional festa popular e religiosa.</t>
   </si>
   <si>
     <t>5563</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5563/requerimento_121-2018_adriano_-_rev_-_terceiriz_35ynrqK.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5563/requerimento_121-2018_adriano_-_rev_-_terceiriz_35ynrqK.pdf</t>
   </si>
   <si>
     <t>que seja enviado ofício ao Chefe do Poder Executivo_x000D_
 Municipal encaminhando o presente Requerimento, que solicita ao Secretário de_x000D_
 Administração e Governo, bem como ao de Transportes e Limpeza Pública, que_x000D_
 informem a esta Casa, se há possibilidade ou previsão de se contratar empresa para_x000D_
 a execução complementar dos serviços de limpeza pública em Lagoa da Prata_x000D_
 (terceirização), incluindo varrição, capina, limpeza de lotes, praças, jardins, visando_x000D_
 melhorar e ampliar a prestação destes serviços.</t>
   </si>
   <si>
     <t>5564</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5564/requerimento_122-2018_preto_-_rev_-_canalizacao_u1toiX8.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5564/requerimento_122-2018_preto_-_rev_-_canalizacao_u1toiX8.pdf</t>
   </si>
   <si>
     <t>seja enviado ofício ao Diretor do Serviço Autônomo de Água e_x000D_
 Esgoto de Lagoa da Prata – SAAE-LP, solicitando ao mesmo que informe a esta_x000D_
 Casa quando se dará início às Obras de Canalização do Córrego Chico Silveira, no_x000D_
 trecho compreendido a partir da Rua Goiás até a Alameda dos Ipês Brancos, no_x000D_
 Bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>5565</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5565/requerimento_123-2018_josiane_-_rev_-_reforma_d_uwx3xpx.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5565/requerimento_123-2018_josiane_-_rev_-_reforma_d_uwx3xpx.pdf</t>
   </si>
   <si>
     <t>seja enviado ofício ao Chefe do Poder Executivo Municipal_x000D_
 encaminhando o presente Requerimento, que solicita ao Secretário de_x000D_
 Administração e Governo e ao Secretário de Saúde, que informem a esta Casa se_x000D_
 os materiais de construção para reforma do canil e sala de castração, descritos no_x000D_
 Edital do Pregão nº 15/2018, já foram entregues e ainda, se há previsão para_x000D_
 conclusão das obras, em especial a colocação de novo portão no canil municipal.</t>
   </si>
   <si>
     <t>5566</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5566/requerimento_124-2018_joanes_bosco_-_jr_-_pavim_RonELaX.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5566/requerimento_124-2018_joanes_bosco_-_jr_-_pavim_RonELaX.pdf</t>
   </si>
   <si>
     <t>que se envie ofício ao Chefe do Poder Executivo Municipal_x000D_
 encaminhando o presente Requerimento, que solicita à Secretária de Obras e Urbanismo_x000D_
 que informe a esta Casa se há previsão para a pavimentação de pequenos trechos das_x000D_
 seguintes vias públicas:</t>
   </si>
   <si>
     <t>5567</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5567/requerimento_125-2018_cida_-_jr_-_asfaltar_a_ru_LYlPFu1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5567/requerimento_125-2018_cida_-_jr_-_asfaltar_a_ru_LYlPFu1.pdf</t>
   </si>
   <si>
     <t>que seja enviado ofício ao Chefe do Poder Executivo_x000D_
 Municipal encaminhando o presente Requerimento, que solicita ao Secretário de_x000D_
 Administração e Governo, bem como à Secretária de Obras e Urbanismo, que_x000D_
 informem a esta Casa, se há possibilidade de realizarem a pavimentação asfáltica_x000D_
 da Rua Francisco Sales, no trecho correspondente à horta comunitária até a_x000D_
 Rodovia MG-170, e ainda, realizarem a capina, limpeza e recolhimento de lixo que_x000D_
 têm sido descartados nos lotes.</t>
   </si>
   <si>
     <t>5568</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5568/requerimento_126-2018_quelli_-_casa_de_apoio_27-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5568/requerimento_126-2018_quelli_-_casa_de_apoio_27-08.pdf</t>
   </si>
   <si>
     <t>seja enviado ofício ao Chefe do Poder Executivo Municipal,_x000D_
 encaminhando o presente Requerimento, que solicita ao Secretário de Saúde que_x000D_
 informe a esta Casa se há possibilidade de se realizar a mudança de localização da_x000D_
 “Casa de Apoio”, em Belo Horizonte, do imóvel que se encontra, hoje alugado pela_x000D_
 Prefeitura, para outro que ofereça maior acessibilidade e conforto para aqueles que_x000D_
 ali permanecem hospedados ou apenas aguardam o momento de retornarem a Lagoa_x000D_
 da Prata.</t>
   </si>
   <si>
     <t>5569</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5569/requerimento_127-2018_preto_-_posto_martins_27-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5569/requerimento_127-2018_preto_-_posto_martins_27-08.pdf</t>
   </si>
   <si>
     <t>que seja enviado ofício ao Chefe do Poder Executivo_x000D_
 Municipal, encaminhando este Requerimento, que solicita ao Secretário de Saúde,_x000D_
 que informe a esta Casa, se há previsão para a reforma do Posto de Saúde do_x000D_
 Distrito de Martins Guimarães ou outra solução para viabilizar um imóvel adequado_x000D_
 para o atendimento aos usuários e um melhor ambiente de trabalho para os_x000D_
 servidores.</t>
   </si>
   <si>
     <t>5570</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5570/requerimento_128-2018_nunes_-_predio_para_centr_vioWdBv.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5570/requerimento_128-2018_nunes_-_predio_para_centr_vioWdBv.pdf</t>
   </si>
   <si>
     <t>seja enviado ofício ao Chefe do Poder Executivo Municipal,_x000D_
 encaminhando o presente Requerimento, que solicita ao Secretário de_x000D_
 Administração e Governo e à Secretária de Educação, que informem a esta Casa se_x000D_
 há possibilidade de se fazer a Cessão de Uso do imóvel onde funcionava a Creche_x000D_
 Madrinha Nonóia, para o funcionamento do Centro de Convivência para Idosos.</t>
   </si>
   <si>
     <t>5571</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5571/requerimento_129-2018_-_cida_-_iuminacao_trecho_30veDxf.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5571/requerimento_129-2018_-_cida_-_iuminacao_trecho_30veDxf.pdf</t>
   </si>
   <si>
     <t>que seja enviado ofício ao Chefe do Poder Executivo,_x000D_
 encaminhando o presente Requerimento, que solicita à Secretária de Obras e Urbanismo,_x000D_
 Sra. Anita de Bessas Adonin, que informe a esta Casa se há possibilidade de_x000D_
 se colocar postes de energia elétrica, com as respectivas luminárias, nos seguintes_x000D_
 trechos de vias públicas: Na Rua João Jafar, entre a Rua Santa Catarina e a Av._x000D_
 Minas Gerais; e na Rua Dona Tinoca, entre a Av. Dona Alexandrina e a Av. Brasil.</t>
   </si>
   <si>
     <t>5572</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5572/requerimento_130-2018_-_cida_-_retirada_de_tram_0P89UxY.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5572/requerimento_130-2018_-_cida_-_retirada_de_tram_0P89UxY.pdf</t>
   </si>
   <si>
     <t>requerer a retirada de tramitação e consequente arquivamento, do_x000D_
 Projeto de Lei Complementar CM nº 08/2018, que “ALTERA A LEI COMPLEMENTAR_x000D_
 MUNICIPAL Nº 05/1991, QUE INSTITUI O CÓDIGO DE POSTURAS DO_x000D_
 MUNICÍPIO DE LAGOA DA PRATA”.</t>
   </si>
   <si>
     <t>5573</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5573/requerimento_131-2018_-_preto_-_solicita_o_adia_adNxe7Y.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5573/requerimento_131-2018_-_preto_-_solicita_o_adia_adNxe7Y.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência,_x000D_
 consultado o Plenário, seja adiada para a próxima reunião ordinária, a Primeira Discussão_x000D_
 e Votação do Projeto de Lei CM nº 15/2018 que que “INSTITUI NO CALENDÁRIO DE_x000D_
 EVENTOS DO MUNICÍPIO O MÊS MAIO – AMARELO - PREVENÇÃO DE ACIDENTES”.</t>
   </si>
   <si>
     <t>5574</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5574/requerimento_132-2018_moreira_-_camera_olho_vivo_03-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5574/requerimento_132-2018_moreira_-_camera_olho_vivo_03-09.pdf</t>
   </si>
   <si>
     <t>que seja enviado ofício ao Chefe do Poder Executivo_x000D_
 Municipal encaminhando o presente Requerimento, que solicita ao Secretário de_x000D_
 Administração e Governo, bem como à Secretária de Obras e Urbanismo, que_x000D_
 informem a esta Casa, se há possibilidade de se instalar câmeras do Sistema “Olho_x000D_
 Vivo” na Rua Divinópolis, em pontos estratégicos a serem definidos pela Polícia_x000D_
 Militar e Guarda Civil Municipal, em especial nas entradas para o Conjunto_x000D_
 Habitacional do Bairro Américo Silva.</t>
   </si>
   <si>
     <t>5575</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5575/requerimento_133-2018_elias_-_praca_alfredo_lob_Ok46gow.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5575/requerimento_133-2018_elias_-_praca_alfredo_lob_Ok46gow.pdf</t>
   </si>
   <si>
     <t>que seja enviado ofício ao Chefe do Poder Executivo Municipal_x000D_
 encaminhando o presente Requerimento, que solicita à Secretária de Obras e_x000D_
 Urbanismo que informe a esta Casa, se há previsão para a execução de obras ou_x000D_
 serviços visando a implementação efetiva da Praça Alfredo Bernardes Lobato, ao_x000D_
 final da Rua Mário Mendes, no sentido centro / bairro, no Bairro Maria Fernanda II,_x000D_
 uma vez que até o momento, existe somente o espaço aberto para sua construção.</t>
   </si>
   <si>
     <t>5576</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5576/requerimento_134-2018_cida_-_asfaltar_a_av_suda_fVm78MM.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5576/requerimento_134-2018_cida_-_asfaltar_a_av_suda_fVm78MM.pdf</t>
   </si>
   <si>
     <t>que seja enviado ofício ao Chefe do Poder Executivo_x000D_
 Municipal encaminhando o presente Requerimento, que solicita ao Secretário de_x000D_
 Administração e Governo, bem como à Secretária de Obras e Urbanismo, que_x000D_
 informem a esta Casa, se há possibilidade de realizar a pavimentação asfáltica da_x000D_
 Avenida Sudário Felizardo de Castro, no Bairro Sol Nascente.</t>
   </si>
   <si>
     <t>5577</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5577/requerimento_135-2018_-_nunes_-_adia_a_reuniao_03-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5577/requerimento_135-2018_-_nunes_-_adia_a_reuniao_03-09.pdf</t>
   </si>
   <si>
     <t>que a Reunião Ordinária do dia 10 de setembro_x000D_
 de 2018 seja adiada para o dia 11 de setembro de 2018, terça-feira.</t>
   </si>
   <si>
     <t>5578</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5578/requerimento_136-2018_-_todos_os_vereadores_-_c_NPBgDc8.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5578/requerimento_136-2018_-_todos_os_vereadores_-_c_NPBgDc8.pdf</t>
   </si>
   <si>
     <t>nos termos do Artigo 2º da Resolução desta_x000D_
 Casa de nº 755/2017, que “Institui na Câmara Municipal de Lagoa da Prata a_x000D_
 Comenda São Francisco de Assis”, vêm apresentar os nomes a serem agraciados_x000D_
 com a referida comenda para aprovação do Plenário:_x000D_
 Bruno Leopoldo Malta;_x000D_
 Carla Fernanda Batista Borges;_x000D_
 Edilamar Pinto Ribeiro;_x000D_
 Elza Marta Lino;_x000D_
 Hamilton Silva;_x000D_
 Isabel Lúcia Robadel;_x000D_
 Mônica Urban de Menezes Machado;_x000D_
 Rosângela Bernardes Delgado;_x000D_
 Tânia Bernardes Castro.</t>
   </si>
   <si>
     <t>5594</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5594/requerimento_137-2018_-_preto_-_onibus_na_garagem_11-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5594/requerimento_137-2018_-_preto_-_onibus_na_garagem_11-09.pdf</t>
   </si>
   <si>
     <t>que seja enviado ofício ao Chefe do Poder Executivo_x000D_
 Municipal, encaminhando este Requerimento, que solicita ao Secretário de_x000D_
 Transportes e Limpeza Pública, que informe a esta Casa sobre o andamento do_x000D_
 processo de regularização da documentação de um ônibus escolar, que se encontra_x000D_
 parado no pátio da garagem municipal, o qual foi recebido pelo município por_x000D_
 indicação de um Deputado, atendendo pedido dos Vereadores Preto e Adriano_x000D_
 Moreira.</t>
   </si>
   <si>
     <t>5595</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5595/requerimento_138-2018_moreira_policia_militar_-_bxpQvkg.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5595/requerimento_138-2018_moreira_policia_militar_-_bxpQvkg.pdf</t>
   </si>
   <si>
     <t>que seja enviado ofício ao Comandante da 107ª_x000D_
 Companhia da Polícia Militar, solicitando ao mesmo que indique ao Executivo_x000D_
 Municipal a necessidade de se instalar câmeras do Sistema “Olho Vivo” na Rua_x000D_
 Divinópolis, em pontos estratégicos a serem definidos pela Polícia Militar,_x000D_
 especialmente nas entradas para o Conjunto Habitacional do Bairro Américo Silva.</t>
   </si>
   <si>
     <t>5596</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5596/requerimento_139-2018_cida_-_transparencia_11-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5596/requerimento_139-2018_cida_-_transparencia_11-09.pdf</t>
   </si>
   <si>
     <t>que seja enviado ofício ao Chefe do Poder Executivo_x000D_
 Municipal encaminhando o presente Requerimento, que solicita ao Secretário de_x000D_
 Administração e Governo, que informe a esta Casa se há possibilidade de se_x000D_
 disponibilizar no site de transparência do Município, a relação dos servidores_x000D_
 públicos municipais, tanto efetivos, quanto comissionados e contratados_x000D_
 temporariamente, em uma tabela com as informações completas em relação aos_x000D_
 mesmos, como: local de trabalho, jornada de trabalho e remuneração, de forma a_x000D_
 permitir uma rápida consulta e não somente por meio de pesquisa nominal e_x000D_
 individual, conforme hoje fica disponibilizado no site.</t>
   </si>
   <si>
     <t>5613</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5613/requerimento_140-2018_-_joanes_-_rotatoria_e_si_F305qjj.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5613/requerimento_140-2018_-_joanes_-_rotatoria_e_si_F305qjj.pdf</t>
   </si>
   <si>
     <t>que se envie ofício ao Chefe do Poder_x000D_
 Executivo Municipal encaminhando o presente Requerimento, que solicita ao_x000D_
 Secretário de Transportes e Limpeza Pública, que informe a esta Casa se há_x000D_
 possibilidade de se implantar rotatória e devida sinalização de solo e com placas no_x000D_
 cruzamento das ruas Bahia, Joaquim Gomes Bernardes Filho e Avenida Almirante_x000D_
 Tamandaré, nesta cidade.</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Professor Elias Izaias, Cida Marcelino, Joanes Bosco, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5614/requerimento_141-2018_-_elias_e_outros_-_ubs_ba_4glctXM.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5614/requerimento_141-2018_-_elias_e_outros_-_ubs_ba_4glctXM.pdf</t>
   </si>
   <si>
     <t>que solicita à_x000D_
 Secretaria Municipal de Obras e Urbanismo que informe a esta Casa se já foram_x000D_
 tomadas providências no sentido de interpelar o representante legal da construtora_x000D_
 responsável pela construção da Unidade Básica de Saúde do Bairro Gomes, no_x000D_
 sentido de reparar as avarias existentes no mencionado prédio, caso esteja ainda_x000D_
 protegido pela garantia contratual.</t>
   </si>
   <si>
     <t>5615</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Cida Marcelino, Joanes Bosco, Professor Elias Izaias</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5615/requerimento_142-2018_cida_e_outros_-_paulene___zt232Tl.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5615/requerimento_142-2018_cida_e_outros_-_paulene___zt232Tl.pdf</t>
   </si>
   <si>
     <t>solicita à Secretária_x000D_
 Municipal de Educação, Sra. Paulene Márcia Andrade e Silva, que informe a esta_x000D_
 Casa:_x000D_
 1 – Os fundamentos para a transferência das crianças das creches Madrinha_x000D_
 Nonoia, Clara Luciano e Maria Belarmino para a Creche Pró-infância, em vez_x000D_
 de abrir novas vagas nesta última para atender a fila de espera existente;_x000D_
 2 – As creches Madrinha Nonoia, Clara Luciano e Maria Belarmina_x000D_
 serão fechadas e extintas?_x000D_
 3 - A Creche Madrinha Nonoia II, localizada no Bairro Américo Silva,_x000D_
 continuará com o nome caso a Creche Madrinha Nonoia I for extinta?</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5616/requerimento_143-2018_quelli_-_creche_madrinha_nonoia.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5616/requerimento_143-2018_quelli_-_creche_madrinha_nonoia.pdf</t>
   </si>
   <si>
     <t>seja enviado ofício à Secretária de Educação, Senhora_x000D_
 Paulene Márcia Andrade e Silva, encaminhando o presente Requerimento, que_x000D_
 solicita à mesma que responda a esta Casa se existe Planejamento dentro da_x000D_
 Secretaria de Educação, de se construir nova sede de Creche para atender as_x000D_
 famílias do bairro Gomes e seus adjacentes.</t>
   </si>
   <si>
     <t>5617</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5617/requerimento_144-2018_-_preto_-_contracao_tempo_q4kHsAD.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5617/requerimento_144-2018_-_preto_-_contracao_tempo_q4kHsAD.pdf</t>
   </si>
   <si>
     <t>que seja enviado ofício ao Chefe do Poder Executivo_x000D_
 Municipal, encaminhando este Requerimento, que solicita ao Secretário de_x000D_
 Administração e Governo, que informe a esta Casa, quais os motivos impedem o_x000D_
 município de Lagoa da Prata contratar servidores, temporariamente, para algumas_x000D_
 áreas imprescindíveis, onde a prestação do serviço ao cidadão não pode ser_x000D_
 interrompida, como, saúde e educação e há falta de profissionais.</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5618/requerimento_145-2018_-_joanes_-_postes_proximo_qZSmxGC.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5618/requerimento_145-2018_-_joanes_-_postes_proximo_qZSmxGC.pdf</t>
   </si>
   <si>
     <t>que se envie ofício ao Chefe do Poder_x000D_
 Executivo Municipal encaminhando o presente Requerimento, que solicita à_x000D_
 Secretária de Obras e Urbanismo, que informe a esta Casa se há possibilidade de_x000D_
 se providenciar a colocação de dois postes de energia elétrica, com as respectivas_x000D_
 luminárias, na Rua João Antônio de Oliveira, próximo à Igreja São Sebastião, no_x000D_
 Bairro Maria Fernanda I, nesta cidade.</t>
   </si>
   <si>
     <t>5619</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5619/requerimento_146-2018_-_vereadores_mirins.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5619/requerimento_146-2018_-_vereadores_mirins.pdf</t>
   </si>
   <si>
     <t>que seja enviado ofício ao Chefe do Poder_x000D_
 Executivo Municipal encaminhando o presente Requerimento, fruto do trabalho_x000D_
 dos VEREADORES MIRINS, que solicita aos Ilustres Secretários Municipais abaixo_x000D_
 mencionados, cada um em sua respectiva área de atuação, que informem o_x000D_
 seguinte:_x000D_
 1 – Aos Secretários de Saúde e Educação:_x000D_
 Se há possibilidade de se realizar uma campanha, com palestras sobre_x000D_
 vacinação, drogas e doenças sexualmente transmissíveis, em todas as escolas do_x000D_
 município, do 6° ao 9° ano do ensino fundamental e ensino médio._x000D_
 2 – Aos Secretários de Administração e Governo e Obras e Urbanismo:_x000D_
 Se há possibilidade da criação e desenvolvimento de rede de ciclovias ou_x000D_
 ciclo faixas, nas vias públicas de nossa cidade._x000D_
 3 – Aos Secretários de Meio Ambiente e de Transportes e Limpeza Pública:_x000D_
 Se há possibilidade de se instalar lixeiras em alguns pontos do bairro Chico_x000D_
 Miranda, nesta cidade, em local a ser definido pela Secretaria Municipal competente,_x000D_
 de modo a garantir a limpeza das ruas e facilitar o trabalho dos Garis.</t>
   </si>
   <si>
     <t>5622</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5622/requerimento_147-2018_-_quelli_-_icms_esportivo.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5622/requerimento_147-2018_-_quelli_-_icms_esportivo.pdf</t>
   </si>
   <si>
     <t>que seja enviado ofício ao Chefe do Poder Executivo Municipal,_x000D_
 encaminhando o presente Requerimento, que solicita ao Secretário de Desportos,_x000D_
 Sr. Vilmar Pereira, solicitando ao mesmo que informe a esta Casa o seguinte:_x000D_
 1 - Quais projetos esportivos recebem apoio e recursos econômicos da Secretaria_x000D_
 de Desportos, assim como os eventos esportivos que de alguma maneira somam para o_x000D_
 recebimento por parte do município de recursos da Secretaria Estadual de Esportes em_x000D_
 forma de ICMS Esportivo;_x000D_
 2 – Os valores do ICMS Esportivo que foram enviados ao Município de 2013 até o_x000D_
 momento;_x000D_
 3 - Quais atletas e suas modalidades esportivas recebem o Bolsa Atleta, bem_x000D_
 como os valores repassados a cada um.</t>
   </si>
   <si>
     <t>5623</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5623/requerimento_148-2018_-_nunes_-_limpeza_canalet_aOtmEnN.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5623/requerimento_148-2018_-_nunes_-_limpeza_canalet_aOtmEnN.pdf</t>
   </si>
   <si>
     <t>que seja enviado ofício ao Chefe do Poder Executivo_x000D_
 Municipal encaminhando o presente Requerimento, que solicita ao Secretário de_x000D_
 Administração e Governo, bem como ao de Transportes e Limpeza Pública, a_x000D_
 necessidade de se realizar a limpeza e manutenção preventiva da canaleta de_x000D_
 escoamento de água pluvial próximo à linha de ferro, que desce até a cachoeira, no_x000D_
 Distrito de Martins Guimarães, neste município.</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5624/requerimento_149-2018_preto_-_jr_-_insalubridade_01-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5624/requerimento_149-2018_preto_-_jr_-_insalubridade_01-10.pdf</t>
   </si>
   <si>
     <t>que solicita ao Secretário de Saúde e ao_x000D_
 Secretário de Administração e Governo, informem a esta Casa, se há possibilidade do_x000D_
 pagamento do Adicional de Insalubridade a todos os servidores públicos municipais_x000D_
 lotados na Secretaria de Saúde, em qualquer de suas unidades, considerando que alguns_x000D_
 servidores recebem e outros não, apesar de atuarem sob os mesmos riscos.</t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5625/requerimento_150-2018_cida_-_convoca_fabao_08-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5625/requerimento_150-2018_cida_-_convoca_fabao_08-10.pdf</t>
   </si>
   <si>
     <t>que seja enviado ofício ao Chefe do Poder Executivo_x000D_
 Municipal, convocando o Servidor Fábio Pereira Borges a comparecer a esta Casa,_x000D_
 no prazo regimental, para tratar de assuntos referentes à sua área de trabalho, em_x000D_
 especial:_x000D_
 se são verdadeiras as informações trazidas até esta Vereadora de que_x000D_
 referido servidor maltrata as servidoras que atuam na limpeza e no caminhão_x000D_
 compactador de lixo; se também é verdade que servidores da coleta de lixo_x000D_
 trabalham à noite, além da jornada normal de trabalho, sem receber hora extra, a_x000D_
 mando de Fábio; por fim, se são verdadeiras as informações de que Fábio obriga_x000D_
 algumas servidoras a exercerem atribuições para as quais não possuem condições,_x000D_
 por questão física até, causando às mesmas situações constrangedoras e até_x000D_
 problemas de saúde, como psicológicos.</t>
   </si>
   <si>
     <t>5661</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5661/requerimento_151-2018_-_preto_-_tombamento_do_c_YswMKpS.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5661/requerimento_151-2018_-_preto_-_tombamento_do_c_YswMKpS.pdf</t>
   </si>
   <si>
     <t>que solicita ao Secretário Municipal de_x000D_
 Cultura e Turismo, que informe a esta Casa sobre a possibilidade da realização de_x000D_
 estudos para o “Tombamento” do “Casarão do Chico Cadeado”, localizado no_x000D_
 loteamento das Palmeiras, neste Município, como bem material do Patrimônio,_x000D_
 Histórico, Arquitetônico e Cultural de Lagoa da Prata.</t>
   </si>
   <si>
     <t>5662</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5662/requerimento_152-2018_-_moreira_-_limpeza_no_di_mGaf0U1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5662/requerimento_152-2018_-_moreira_-_limpeza_no_di_mGaf0U1.pdf</t>
   </si>
   <si>
     <t>solicita ao Secretário de Transportes e_x000D_
 Limpeza Pública, que informe a esta Casa se há possibilidade de se realizar uma_x000D_
 limpeza geral no Distrito de Martins Guimarães, bem como designar um empregado_x000D_
 público municipal para ficar responsável pela limpeza e manutenção diária da Praça_x000D_
 Pública situada no referido Distrito.</t>
   </si>
   <si>
     <t>5663</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5663/requerimento_153-2018_-_quelli_-_transporte_alt_lXfHC0E.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5663/requerimento_153-2018_-_quelli_-_transporte_alt_lXfHC0E.pdf</t>
   </si>
   <si>
     <t>solicita ao Secretário de Saúde, Sr. Geraldo_x000D_
 Mangelo de Almeida, que informe a esta Casa se existem critérios pré estabelecidos para_x000D_
 que o Município possa proceder ao transporte de pacientes em alta hospitalar, SUS/_x000D_
 Convênios ou particulares, ou ainda, transferência de pacientes para internação hospitalar_x000D_
 em outra localidade, especialmente quando o transporte a ser realizado tenha que ser_x000D_
 feito por ambulância. E, se existindo tais critérios, ou mesmo lei ou portaria que impeça o_x000D_
 município de realizar tal transporte, que envie a esta Casa, cópia dos mesmos.</t>
   </si>
   <si>
     <t>5664</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5664/requerimento_154-2018_-_preto_-_identificacao_v_B0yQ7vC.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5664/requerimento_154-2018_-_preto_-_identificacao_v_B0yQ7vC.pdf</t>
   </si>
   <si>
     <t>solicita à Secretária de_x000D_
 Obras e Urbanismo, que informe a esta Casa se há possibilidade de se colocar os_x000D_
 nomes das vias públicas do Bairro Cidade Nova.</t>
   </si>
   <si>
     <t>5665</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Cabo Nunes , Preto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5665/requerimento_155-2018_nunes_-_redutores_de_velo_oDWpiOr.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5665/requerimento_155-2018_nunes_-_redutores_de_velo_oDWpiOr.pdf</t>
   </si>
   <si>
     <t>solicita à Secretária de_x000D_
 Obras e Urbanismo, bem como ao Secretário de Transportes e Limpeza Pública,_x000D_
 que informem a esta Casa se há possibilidade de se colocar Redutores de_x000D_
 Velocidade na Rua Maria Cândida de Paulo, na entrada do Bairro Cidade Nova, em_x000D_
 frente a estação elevatória do SAAE/LP, nesta cidade, com a devida sinalização.</t>
   </si>
   <si>
     <t>5666</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5666/requerimento_156-2018_-_adriano_moreira_passage_azGxTXK.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5666/requerimento_156-2018_-_adriano_moreira_passage_azGxTXK.pdf</t>
   </si>
   <si>
     <t>solicita ao Secretário Municipal de_x000D_
 Transportes e Limpeza Pública, bem como à Secretária de Obras e Urbanismo, que_x000D_
 informem a esta Casa se há possibilidade de se colocar passagem elevada para_x000D_
 pedestres nas proximidades do Hospital São Carlos e em frente à Unidade de_x000D_
 Pronto Atendimento – UPA - Municipal.</t>
   </si>
   <si>
     <t>5667</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5667/requerimento_157-2018_cida_-_ponto_eletronico_22-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5667/requerimento_157-2018_cida_-_ponto_eletronico_22-10.pdf</t>
   </si>
   <si>
     <t>solicita aos Secretários_x000D_
 de Administração e Governo, Transportes e Limpeza Pública e ainda, à Secretária_x000D_
 de Obras e Urbanismo, que informem a esta Casa se há possibilidade de se_x000D_
 implantar, o mais breve possível e de forma obrigatória, o uso do Relógio de Ponto_x000D_
 Digital para todos os servidores públicos municipais, com a aquisição de máquinas_x000D_
 que registram o ponto sem fio, de forma remota, para aqueles que trabalham em situações_x000D_
 que inviabilizam o registro em seus setores.</t>
   </si>
   <si>
     <t>5668</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5668/requerimento_158-2018_-_preto_-__manutencao_de__zd70L6N.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5668/requerimento_158-2018_-_preto_-__manutencao_de__zd70L6N.pdf</t>
   </si>
   <si>
     <t>solicita ao Secretário de_x000D_
 Saúde que informe a esta Casa, se há possibilidade de se realizar reparos e_x000D_
 manutenções nos bebedouros e ventiladores de todas as Unidades Básicas de_x000D_
 Saúde – UBS - e caso os bens estejam inservíveis, realizar o devido processo de_x000D_
 compra de novos bebedouros e ventiladores, o mais breve possível.</t>
   </si>
   <si>
     <t>5669</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Cabo Nunes , Lalinho Duzinho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5669/requerimento_159-2018_nunes_e_lalinho_-_secreta_OMPfGBW.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5669/requerimento_159-2018_nunes_e_lalinho_-_secreta_OMPfGBW.pdf</t>
   </si>
   <si>
     <t>seja enviado ofício ao Chefe do Poder Executivo Municipal_x000D_
 encaminhando o presente Requerimento, ao Secretário Municipal de Desportos,_x000D_
 Sr Vilmar Pereira, que nos informe se há possibilidades de se realizar manutenção na_x000D_
 quadra poliesportiva do Bairro Gomes em especial iluminação, cobertura e bebedouro.</t>
   </si>
   <si>
     <t>5670</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5670/requerimento_160-2018_cida_-_gastos_da_camionete_29-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5670/requerimento_160-2018_cida_-_gastos_da_camionete_29-10.pdf</t>
   </si>
   <si>
     <t>solicita ao Secretário de_x000D_
 Transportes e Limpeza Pública, que informe a esta Casa o valor gasto nos últimos_x000D_
 três meses (julho, agosto e setembro de 2018) com combustível, detalhando os_x000D_
 valores mês a mês, referente ao veículo de placas HLF-6377, de propriedade do_x000D_
 Município.</t>
   </si>
   <si>
     <t>5671</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5671/requerimento_161-2018_-_adriano_moreira_-_polic_TkGHRCA.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5671/requerimento_161-2018_-_adriano_moreira_-_polic_TkGHRCA.pdf</t>
   </si>
   <si>
     <t>seja enviado ofício ao Comandante da 107ª Companhia da_x000D_
 Polícia Militar local e ao Diretor da Guarda Civil Municipal, solicitando aos mesmos_x000D_
 que informem a esta Casa, se há possibilidade de se reforçar o policiamento_x000D_
 ostensivo, principalmente em período noturno, próximo à quadra poliesportiva do_x000D_
 Bairro Gomes, neste Município.</t>
   </si>
   <si>
     <t>5672</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5672/requerimento_162-2018_preto_-_jr_audiencia_publ_pBLRNeL.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5672/requerimento_162-2018_preto_-_jr_audiencia_publ_pBLRNeL.pdf</t>
   </si>
   <si>
     <t>que seja enviado ofício ao Chefe do Poder Executivo_x000D_
 Municipal, convocando a Secretária Municipal de Obras e Urbanismo, Anita de_x000D_
 Bessas Adonin, a comparecer a esta Casa, no prazo regimental, para tratar de_x000D_
 assuntos referentes à sua área de trabalho, em especial: sobre a situação em que_x000D_
 se encontram os prédios públicos municipais, visando um trabalho preventivo para_x000D_
 manutenção e recuperação dos mesmos, visando não prejudicar a continuidade dos_x000D_
 serviços prestados à população.</t>
   </si>
   <si>
     <t>5673</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Joanes Bosco, Adriano Moreira, Cida Marcelino, Josiane Protetora dos Animais, Professor Elias Izaias, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5673/requerimento_163-2018_-_alguns_vereadores_-_ava_10WNYDo.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5673/requerimento_163-2018_-_alguns_vereadores_-_ava_10WNYDo.pdf</t>
   </si>
   <si>
     <t>que determine aos setores competentes desta_x000D_
 Casa, que tomem as devidas providências para a contratação de outras três_x000D_
 imobiliárias, distintas daquelas cujas avaliações se encontram nos autos do_x000D_
 Processo Legislativo do Projeto de Lei EM 100/2018 e também daquele que virá_x000D_
 para autorizar a aquisição de um imóvel no Bairro Chico Miranda, para instalação de_x000D_
 uma Unidade Básica de Saúde.</t>
   </si>
   <si>
     <t>5674</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5674/requerimento_164-2018_-_cida_-_combate_a_dengue_05-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5674/requerimento_164-2018_-_cida_-_combate_a_dengue_05-11.pdf</t>
   </si>
   <si>
     <t>solicita ao Secretário Municipal de_x000D_
 Saúde e à responsável pela Vigilância em Saúde, que informem a esta Casa, quais_x000D_
 as medidas estão ou serão implementadas visando o combate à Dengue e outras_x000D_
 doenças causadas pelo mosquito Aedes Aegypti, em nosso Município.</t>
   </si>
   <si>
     <t>5675</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5675/requerimento_165-2018_quelli_-_convoca_servidor_rUnFQx6.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5675/requerimento_165-2018_quelli_-_convoca_servidor_rUnFQx6.pdf</t>
   </si>
   <si>
     <t>que seja enviado ofício ao Chefe do Poder Executivo_x000D_
 Municipal encaminhando o presente Requerimento, que convoca as servidoras_x000D_
 Adriana Elisa Borges, Ione Duarte Teixeira, Vânia Conceição da Silva, Glécia_x000D_
 Cristina da Silva, Rosilene Aparecida Mendonça, e os servidores Bernardo Teixeira_x000D_
 de Amorim Filho e Edmar Vitor dos Santos, todos ocupantes de cargo de provimento_x000D_
 efetivo e que atuam no setor de compras e contratações do Município, bem como o_x000D_
 Advogado Público, Dr. Elvis Ezequiel Aquino de Almeida, a comparecerem a esta_x000D_
 Casa, no prazo regimental, para tratarem de assuntos referentes às aquisições e_x000D_
 contratações públicas municipais, em especial quanto à tramitação dos processos,_x000D_
 dificuldades e obstáculos encontrados.</t>
   </si>
   <si>
     <t>5676</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Cida Marcelino, Professor Elias Izaias</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5676/requerimento_166-2018_-_cida_-_convoca_enfermei_Nj2hWyG.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5676/requerimento_166-2018_-_cida_-_convoca_enfermei_Nj2hWyG.pdf</t>
   </si>
   <si>
     <t>convoca as enfermeiras_x000D_
 chefes das Unidades Básicas de Saúde do Município de Lagoa da Prata, a_x000D_
 comparecerem a esta Casa, no prazo regimental, quando deverão contar com seis_x000D_
 minutos cada uma, para prestar os seguintes esclarecimentos:_x000D_
 1) Horário de atendimento dos médicos;_x000D_
 2) Quantas consultas são feitas por dia;_x000D_
 3) Como as consultas são agendadas;_x000D_
 4) Quais são os serviços prestados em cada UBS (ex.: curativo, vacina,_x000D_
 triagem, consulta médica, grupos operativos, exame de preventivo de colo do útero,_x000D_
 aferição de pressão arterial, entre outros);_x000D_
 5) Qual o número de servidores em cada unidade;_x000D_
 6) Como é feito o fechamento mensal.</t>
   </si>
   <si>
     <t>5677</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5677/requerimento_167-2018_-_elias_-_abrigo_nos_pont_mMqSPrn.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5677/requerimento_167-2018_-_elias_-_abrigo_nos_pont_mMqSPrn.pdf</t>
   </si>
   <si>
     <t>solicita ao Secretário Municipal de_x000D_
 Transportes e Limpeza Pública, bem como à Secretária de Obras e Urbanismo, que_x000D_
 informem a esta Casa se há possibilidade de se construir abrigos para passageiros_x000D_
 nos pontos de ônibus situados nas vias públicas municipais.</t>
   </si>
   <si>
     <t>5678</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5678/requerimento_168-2018_-_joanes_-_reforma_quadra_bmDWkbA.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5678/requerimento_168-2018_-_joanes_-_reforma_quadra_bmDWkbA.pdf</t>
   </si>
   <si>
     <t>solicita à_x000D_
 Secretária de Obras e Urbanismo, Sra. Anita de Bessas Adonin, que informe a esta_x000D_
 Casa se há possibilidade de se reformar a quadra de esportes do Bairro Nossa_x000D_
 Senhora das Graças, situada na Rua Almirante Tamandaré, próximo à horta_x000D_
 comunitária.</t>
   </si>
   <si>
     <t>5697</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5697/requerimento_169-2018_josiane_-_veiculo_para_zo_sEsOZ1f.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5697/requerimento_169-2018_josiane_-_veiculo_para_zo_sEsOZ1f.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência,_x000D_
 consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal_x000D_
 encaminhando o presente Requerimento, que solicita ao Secretário de_x000D_
 Administração e Governo e ao Secretário de Saúde, que informem a esta Casa:_x000D_
 1) Se há possibilidade de se adquirir um veículo para o setor de zoonoses;_x000D_
 2) Se a contratação do veterinário para realização de castrações foi concluída_x000D_
 com sucesso;_x000D_
 3) Se há possibilidade de se contratar empresas ou profissionais_x000D_
 (terceirizados) e, caso seja possível, a partir de quando as contratações serão_x000D_
 iniciadas.</t>
   </si>
   <si>
     <t>5698</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5698/requerimento_170-2018_nunes_-_vereadores_em_eve_pDrL3FV.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5698/requerimento_170-2018_nunes_-_vereadores_em_eve_pDrL3FV.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder_x000D_
 Executivo Municipal encaminhando o presente Requerimento, que solicita ao_x000D_
 Secretário de Administração e Governo que informe a esta Casa o seguinte: quando_x000D_
 há eventos promovidos por alguma secretaria municipal, com convite à Câmara_x000D_
 Municipal para que envie um representante, se há por parte da Administração,_x000D_
 orientação no sentido de se respeitar o Vereador presente, inclusive o convidando_x000D_
 para compor a mesa, quando for o caso.</t>
   </si>
   <si>
     <t>5699</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5699/requerimento_171-2018_-_vereadores_mirins_19-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5699/requerimento_171-2018_-_vereadores_mirins_19-11.pdf</t>
   </si>
   <si>
     <t>requerem a Vossa_x000D_
 Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder_x000D_
 Executivo Municipal encaminhando o presente Requerimento, fruto do trabalho_x000D_
 dos VEREADORES MIRINS, que solicita aos Ilustres Secretários Municipais abaixo_x000D_
 mencionados, cada um em sua respectiva área de atuação, que informem o_x000D_
 seguinte:_x000D_
 1 – Ao Secretário de Saúde:_x000D_
 Se há possibilidade dos laboratórios contratados com o município serem_x000D_
 obrigados a realizar a coleta de materiais para exames laboratoriais de idosos ou_x000D_
 portadores de necessidades especiais em suas residências._x000D_
 Se há possibilidade de implementação do “Odontomóvel” nas escolas, uma_x000D_
 vez que isso já aconteceu e foi de grande importância para o município;_x000D_
 2 – Aos Secretários de Administração e Governo e Obras e Urbanismo:_x000D_
 Se há possibilidade de se colocar uma rotatória na Avenida Brasil, na esquina_x000D_
 do novo estabelecimento Supermercados BH;_x000D_
 3 – Aos Secretários de Administração e Governo e Obras e Urbanismo:_x000D_
 Se há possibilidade de se implantar estacionamento rotativo na Praça da_x000D_
 Matriz.</t>
   </si>
   <si>
     <t>5700</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5700/requerimento_172-2018_quelli_-_convoca_defesa_c_RMhzjnQ.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5700/requerimento_172-2018_quelli_-_convoca_defesa_c_RMhzjnQ.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência,_x000D_
 consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo_x000D_
 Municipal encaminhando o presente Requerimento, que convoca o Coordenador da_x000D_
 Defesa Civil Municipal – COMDEC, Senhor Antônio Juarez de Castro, para que_x000D_
 compareça a esta Casa, no prazo regimental, para tratar de assuntos relacionados à_x000D_
 atuação do COMDEC em Lagoa da Prata.</t>
   </si>
   <si>
     <t>5701</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5701/requerimento_173-2018_preto_-_secretaria_de_sau_jaFQrxL.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5701/requerimento_173-2018_preto_-_secretaria_de_sau_jaFQrxL.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência,_x000D_
 consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo_x000D_
 Municipal, encaminhando este Requerimento, que solicita ao Secretário de Saúde,_x000D_
 que informe a esta Casa, quantas ressonâncias magnéticas e tomografias o_x000D_
 município tem disponibilizado, mensalmente, pelo Sistema Único de Saúde – SUS e_x000D_
 quantas são custeadas pelo município, especificando a quantidade disponibilizada_x000D_
 para a Unidade de Pronto Atendimento – UPA e para a Secretaria de Saúde.</t>
   </si>
   <si>
     <t>5702</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5702/requerimento_174-2018_-_adriano_-_convida_pierr_SxR3914.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5702/requerimento_174-2018_-_adriano_-_convida_pierr_SxR3914.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência,_x000D_
 consultado o Plenário, seja enviado ofício ao Sr. Pierre Siveli Almeida, convidando-o,_x000D_
 para que compareça a esta Casa, em Reunião a ser agendada, para tratar sobre a_x000D_
 possibilidade de enquadramento do Serviço de Obras Sociais – SOS, de Lagoa da_x000D_
 Prata, na tarifa social e sobre a possibilidade de se colocar um transformador_x000D_
 trifásico na Rua João de Barro, nº 10, bairro Etelvina Miranda, nesta cidade.</t>
   </si>
   <si>
     <t>5703</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Lalinho Duzinho, Adriano Moreira, Cabo Nunes , Cida Marcelino, Joanes Bosco, Josiane Protetora dos Animais, Preto, Professor Elias Izaias, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5703/requerimento_175-2018_todos_os_vereadores_-_vol_D0nKmLP.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5703/requerimento_175-2018_todos_os_vereadores_-_vol_D0nKmLP.pdf</t>
   </si>
   <si>
     <t>requerem a Vossa_x000D_
 Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder_x000D_
 Executivo Municipal, encaminhando este Requerimento, que solicita ao Secretário de_x000D_
 Saúde, que informe a esta Casa, os motivos pelos quais, desde 2016, o Município_x000D_
 não repassa recursos para as comunidades terapêuticas, em especial para a_x000D_
 Associação Feminina de Recuperação – ASFER.</t>
   </si>
   <si>
     <t>5704</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5704/requerimento_176-2018_nunes_-_retirada_deposito_Umor1zq.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5704/requerimento_176-2018_nunes_-_retirada_deposito_Umor1zq.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência,_x000D_
 consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal,_x000D_
 encaminhando o presente Requerimento, que solicita ao Secretário de Transportes_x000D_
 e Limpeza Pública, que informe a esta Casa se há possibilidade de se retirar do lote_x000D_
 de terreno situado atrás do Poliesportivo Francelino Pereira o descarte e depósito de_x000D_
 lixo e sucatas da Administração.</t>
   </si>
   <si>
     <t>5705</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5705/requerimento_177-2018_-_cida_-_convoca_sabrina__dhlAmzu.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5705/requerimento_177-2018_-_cida_-_convoca_sabrina__dhlAmzu.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência,_x000D_
 consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo_x000D_
 Municipal encaminhando o presente Requerimento, que convoca a Coordenadora_x000D_
 das Unidades Básicas de Saúde, Sra. Sabrina Elen de Novaes, a comparecer a esta_x000D_
 Casa, no prazo regimental, para esclarecer aos vereadores e à população a respeito_x000D_
 da construção da nova Unidade Básica de Saúde do Bairro Américo Silva, em_x000D_
 especial sobre sua localização, uma vez que segundo fui informada referida sede_x000D_
 está sendo construída em uma área que não é coberta pela UBS._x000D_
 Que nos informe ainda, como ficará a situação dos moradores do bairro que_x000D_
 não poderão ser atendidos na unidade que está sendo construída, se a divisão do_x000D_
 atendimento permanecer da forma como se encontra atualmente.</t>
   </si>
   <si>
     <t>5706</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5706/requerimento_178-2018_preto_-_projeto_aulas_-_c_X1PJbvg.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5706/requerimento_178-2018_preto_-_projeto_aulas_-_c_X1PJbvg.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência,_x000D_
 consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo_x000D_
 Municipal, encaminhando este Requerimento, que solicita ao Secretário de Cultura e_x000D_
 Turismo que informe a esta Casa se há possibilidade de se executar um projeto_x000D_
 visando disponibilizar às crianças, adolescentes e jovens carentes residentes no_x000D_
 Município, aulas de dança, teatro, violão, canto e outras atividades artísticas.</t>
   </si>
   <si>
     <t>5707</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5707/requerimento_179-2018_preto_-_convoca_diretora__8uL9goS.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5707/requerimento_179-2018_preto_-_convoca_diretora__8uL9goS.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência,_x000D_
 consultado o Plenário, que seja enviado ofício à Diretora do Serviço Autônomo de_x000D_
 Água e Esgoto de Lagoa da Prata – SAAE-LP, Maria de Fátima Tavares,_x000D_
 convocando-a a comparecer a esta Casa, no prazo regimental, para tratar de_x000D_
 assunto relacionado à obra a ser executada no Córrego Chico Silveira, solicitando_x000D_
 ainda, que a mesma traga cópia do Contrato referente à obra.</t>
   </si>
   <si>
     <t>5708</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5708/requerimento_180-2018_-_joanes_-_escoamento_agu_k2Lj4OV.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5708/requerimento_180-2018_-_joanes_-_escoamento_agu_k2Lj4OV.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência que se envie ofício ao Chefe do Poder_x000D_
 Executivo Municipal encaminhando o presente Requerimento, que solicita à_x000D_
 Secretária de Obras e Urbanismo, Sra. Anita de Bessas Adonin, que informe a esta_x000D_
 Casa se há possibilidade de se executar intervenções visando solucionar um grave_x000D_
 problema de escoamento das águas pluviais na Avenida Fernão Dias, em frente ao_x000D_
 nº 182, no Bairro Santa Helena, nesta cidade.</t>
   </si>
   <si>
     <t>5709</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Josiane Protetora dos Animais, Cida Marcelino, Joanes Bosco</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5709/requerimento_181-2018_josiane_e_outros_-_religa_lkqxQvC.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5709/requerimento_181-2018_josiane_e_outros_-_religa_lkqxQvC.pdf</t>
   </si>
   <si>
     <t>requerem a_x000D_
 Vossa Excelência, consultado o Plenário, que seja enviado ofício à Diretora do_x000D_
 Serviço Autônomo de Água e Esgoto de Lagoa da Prata – SAAE-LP, Maria de_x000D_
 Fátima Tavares, solicitando à mesma que informe a esta Casa, se há possibilidade_x000D_
 de se realizar a religação de água na praça popularmente denominada de “Praça do_x000D_
 Bolo”, localizada entre as Ruas Toniquinho Rodrigues e José Gonçalves Paulino, no_x000D_
 Bairro Chico Miranda, nesta cidade.</t>
   </si>
   <si>
     <t>5710</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5710/requerimento_182-2018_cida_e_joanes_-_olho_vivo_ZsDYHcq.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5710/requerimento_182-2018_cida_e_joanes_-_olho_vivo_ZsDYHcq.pdf</t>
   </si>
   <si>
     <t>requerem a Vossa_x000D_
 Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder_x000D_
 Executivo Municipal, encaminhando o presente Requerimento, que solicita ao_x000D_
 Secretário de Administração e Governo, que informe a esta Casa se há possibilidade_x000D_
 de se colocar câmeras do Sistema “Olho Vivo” na praça popularmente denominada_x000D_
 de “Praça do Bolo”, localizada entre as Ruas Toniquinho Rodrigues e José_x000D_
 Gonçalves Paulino, no Bairro Chico Miranda, nesta cidade, bem como substituir as_x000D_
 lâmpadas dos postes de iluminação que estão queimadas.</t>
   </si>
   <si>
     <t>5711</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5711/requerimento_183-2018__lalinho_-_secretaria_de__d5XgvNn.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5711/requerimento_183-2018__lalinho_-_secretaria_de__d5XgvNn.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência,_x000D_
 consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal_x000D_
 encaminhando o presente Requerimento, que solicita à Secretária Municipal de Obras_x000D_
 e Urbanismo, Anita de Bessas Adonin, que informe a esta Casa, se há possibilidade de_x000D_
 se desviar o trânsito da Rua Dr. Rômulo Amorim, na Praça Capitão José Bahia até o_x000D_
 prédio da antiga Estação Ferroviária, de forma que seja construído um calçadão_x000D_
 emendando a calçada da referida via pública com a calçada da mencionada praça, em_x000D_
 frente a Pista de Skate e a Quadra de Basquete, próximo à Praia Pública Municipal.</t>
   </si>
   <si>
     <t>5712</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5712/requerimento_184-2018_moreira_-_reforma_piso_ca_v7GI7fu.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5712/requerimento_184-2018_moreira_-_reforma_piso_ca_v7GI7fu.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo_x000D_
 Municipal encaminhando o presente Requerimento, que solicita à Secretária de_x000D_
 Obras e Urbanismo, Anita de Bessas Adonin, que informe a esta Casa se há_x000D_
 possibilidade de se executar obras de reforma no piso da calçada no entorno da_x000D_
 Praia Pública Municipal, em toda sua extensão.</t>
   </si>
   <si>
     <t>5713</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5713/requerimento_185-2018_quelli_-_convoca_pessoal__vYSqhGZ.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5713/requerimento_185-2018_quelli_-_convoca_pessoal__vYSqhGZ.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência,_x000D_
 consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo_x000D_
 Municipal encaminhando o presente Requerimento, que convoca a Secretária_x000D_
 Municipal de Educação, Senhora Paulene Márcia Andrade e Silva, bem como as_x000D_
 Diretoras das Escolas, CEMEIs e as Coordenadoras das Creches do Município,_x000D_
 membros do Conselho Municipal de Educação, cujos nomes seguem em folha_x000D_
 anexa a este Requerimento, para que compareçam a esta Casa, no prazo_x000D_
 regimental, para tratarem do assunto que foi pauta de reunião citada no ofício_x000D_
 370/2018, enviado a esta Casa pela Secretária Municipal de Educação, onde_x000D_
 segundo a mesma, chegou-se à conclusão de que não tem como mais manter nas_x000D_
 escolas estagiários remunerados._x000D_
 Solicito que seja convocada ou convidada a inspetora citada no mencionado_x000D_
 ofício, que participou da reunião, caso a mesma seja servidora pública municipal ou_x000D_
 não.</t>
   </si>
   <si>
     <t>5714</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5714/requerimento_186-2018_-_vereadores_mirins_17-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5714/requerimento_186-2018_-_vereadores_mirins_17-12.pdf</t>
   </si>
   <si>
     <t>requerem a Vossa_x000D_
 Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder_x000D_
 Executivo Municipal encaminhando o presente Requerimento, fruto do trabalho_x000D_
 dos VEREADORES MIRINS, que solicita aos Ilustres Secretários Municipais abaixo_x000D_
 mencionados, cada um em sua respectiva área de atuação, que forneçam informações a esta Casa</t>
   </si>
   <si>
     <t>5715</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5715/requerimento_187-2018_quelli_-_antecipa_reunioe_X45JiMl.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5715/requerimento_187-2018_quelli_-_antecipa_reunioe_X45JiMl.pdf</t>
   </si>
   <si>
     <t>requer a Vossa_x000D_
 Excelência, consultado o Plenário, que a Reunião Ordinária do dia 24 de dezembro_x000D_
 do corrente ano seja antecipada para o dia 19 de dezembro de 2018, próxima_x000D_
 quarta-feira e a Reunião Ordinária do dia 31 de dezembro do corrente ano seja_x000D_
 antecipada para o dia 28 de dezembro de 2018, uma sexta-feira.</t>
   </si>
   <si>
     <t>5716</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5716/requerimento_188-2018_-_adriano_-_convida_futur_kNbUw5W.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5716/requerimento_188-2018_-_adriano_-_convida_futur_kNbUw5W.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência,_x000D_
 consultado o Plenário, seja enviado ofício aos representantes da Fundação Futura,_x000D_
 convidando-os para que compareçam a esta Casa, em Reunião a ser agendada,_x000D_
 para tratar de assuntos relacionados ao museu.</t>
   </si>
   <si>
     <t>5717</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5717/requerimento_189-2018_preto_-_estacionamento_po_jPgOyhL.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5717/requerimento_189-2018_preto_-_estacionamento_po_jPgOyhL.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder_x000D_
 Executivo Municipal encaminhando o presente Requerimento, que solicita ao_x000D_
 Secretário Municipal de Administração e Governo e ao Secretário de Transportes e_x000D_
 Limpeza Pública que informem a esta Casa se há possibilidade da demarcação de_x000D_
 vagas exclusivas para estacionamento de viaturas, nas principais vias da cidade.</t>
   </si>
   <si>
     <t>5549</t>
   </si>
   <si>
     <t>veto</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>VETO DO EXECUTIVO APRESENTADO A PROPOSIÇÃO DE LEI 92/2018 - PROJETO DE LEI 072/2017 - LDO</t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
     <t>Veto aposto à Proposição de Lei Complementar n° 11/2018, que “ACRESCENTA DISPOSITIVOS À LEI COMPLEMENTAR MUNICIPAL 176/2017, QUE DISPÕE SOBRE A INSTITUIÇÃO DO PLANO DIRETOR DO MUNICÍPIO DE LAGOA DA PRATA, DECÊNIO 2017-2026”</t>
   </si>
   <si>
     <t>5897</t>
   </si>
   <si>
     <t>RR</t>
   </si>
   <si>
     <t>Recurso Regimental</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5897/recurso_regimental_no_1-2018_-_contra_proposta__Gn9lPcT.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5897/recurso_regimental_no_1-2018_-_contra_proposta__Gn9lPcT.pdf</t>
   </si>
   <si>
     <t>RECURSO REGIMENTAL CONTRA PARECER PELA INCONSTITUCIONALIDADE EXARADO PELA COMISSÃO ESPECIAL A RESPEITO DA PROPOSTA DE EMENDA À LOM Nº 5/2018.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5553,67 +5553,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5512/anteprojeto_01-2018_quelli_-_parcerias_horta_co_BrWKg4H.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5513/anteprojeto_02-2018_quelli_-_conselho_municipal_27LFWFJ.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5514/anteprojeto_03-2018_joanes_-_portaria_da_praia_jr.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5515/anteprojeto_04-2018_quelli_-_aumento_no_numero__srIowNQ.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5516/anteprojeto_05-2018_preto_e_nunes_-_concessao_a_mJB3Eko.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5517/anteprojeto_06-2018_quelli_-_odontologos_07-05.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5518/anteprojeto_07-2018_-_jr_-_adriano_-_autista.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5519/anteprojeto_08-2018_nunes_-_gratificacao_enferm_z3YUcuS.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5520/anteprojeto_09-2018-preto_jr_-_reducao_tarifa_esgoto.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5447/5447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5493/anteprojeto_12-2018_-_adocao_de_animais_rev_-_23-07.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5530/anteprojeto_13-2018_-_jr_-_quelli_-_centro_de_a_fGdOhQV.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5553/anteprojeto_14-2018_-_preto_-_gravacao_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5554/anteprojeto_15-2018_-_moreira_-_servico_de_conv_uHHSTFp.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5654/anteprojeto_16-2018_elias_-_institui_o_janeiro__IvxAZJc.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5683/anteprojeto_17-2018_cida_-_interprete_de_libras_IokvprU.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5684/anteprojeto_18-2018_cida_-_interprete_de_libras_udljzps.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5696/anteprojeto_19-2018_nunes_-_institui_o_dia_de_r_EBI2aAt.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5385/5385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5386/5386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5387/5387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5388/5388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5389/5389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5390/5390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5391/5391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5392/5392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5393/5393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5394/5394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5395/5395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5396/5396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5415/5415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5416/5416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5417/5417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5418/5418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5468/5468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5469/5469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5470/5470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5471/5471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5472/5472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5473/5473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5507/indicacao_23-2018_-_cida_-_jr_-_placas_de_redut_Gy7FTKM.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5508/indicacao_24-2016_-_vereadores_mirins.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5509/indicacao_25-2017_-_elias_-_jr_-_redutor_veloci_giWL7VH.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5510/indicacao_26-2018_-_joanes_-_jr_-_poste_publico_RRmGDeN.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5579/indicacao_27-2018_preto_-_lampadas_da_quadra_do_Iyga0d1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5580/indicacao_28-2018_preto_-_lampadas_da_praca_do__4u43gyY.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5581/indicacao_29-2018_preto_-_gradear_praca_dona_zaza_06-08.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5582/indicacao_30-2018_preto_-_rearborizacao_06-08.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5583/indicacao_31-2018_-_nunes_-_jr_-_pavimentacao_a_v6ZAndh.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5584/indicacao_32-2018_preto_-_jr_-_lampadas_da_pist_BelDFCc.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5585/indicacao_33-2018_cida_-_jr_-_limpeza__horta_am_VnVQYLN.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5587/indicacao_35-2018_preto_-_rev_-_vias_publica_20-08.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5588/indicacao_36-2018_cida_-_rev_-_rotatoria_na_rua_vjcq6H2.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5589/indicacao_37-2018_adriano_-_quebra_de_sigilo_20-08.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5590/indicacao_38-2018_quelli_-_especialidades_medicas_27-08.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5591/indicacao_39-2018_preto_-_fiscalizar_sinalizaca_qjFwc9N.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5593/indicacao_40-2018_cida_-_semaforo_avenida_jose__8ehhRTq.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5608/indicacao_41-2018_-_joanes_-_jr_-_poste_samuel__OB8DIdL.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5609/indicacao_42-2018_preto_-_sinal_tv_24-09.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5610/indicacao_43-2018_-_cida_-_tapa-buraco_24-09.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5612/indicacao_45-2018_-_vereadores_mirins.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5621/indicacao_46-2018_cida_-_jr_-_redutor_velocidad_0K4xfMn.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5656/indicacao_47-2018_quelli_iluminacao_jose_bernar_0UkCMxR.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5657/indicacao_48-2018_cida_-_sinalizacao_horizontal_26ShTa1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5658/indicacao_49-2018_cida_-_bebedouro_ubs_edil_22-10.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5659/indicacao_50-2018_-_quelli_recapeamento_avenidas_05-11.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5660/indicacao_51-2018_-_quelli_revitalizacao_de_praca_05-11.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5688/indicacao_52-2018_-_vereadores_mirins_19-11.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5718/indicacao_53-2018_nunes_-_limpeza_dos_cemiterios_19-11.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5719/indicacao_54-2018_preto_-_manutencao_das_vias_p_l6Y0XOE.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5720/indicacao_55-2018_cida_-_desobstrucao_das_calca_773KOVk.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5397/5397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5398/5398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5399/5399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5419/5419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5474/5474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5620/mocao_de_aplauso_06-2018_-_preto_-jaime.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5491/5491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5478/projeto_de_lei_cm_no_12-2018_-_diaria_so_para_s_BZ7AYrS.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5479/5479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5494/projeto_de_lei_cm_no_14-2018_-_mes_abril_laranj_4MDrzQU.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5542/projeto_de_lei_cm_no_15-2018_preto_-_rev_-_maio_amarelo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5543/projeto_de_lei__cm_no16-2018_altera_a_lei_de_no_6KgqFmy.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5597/projeto_de_lei_cm_no_18-2018_-_cabo_nunes_-_out_pYQUf18.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5602/projeto_de_lei_cm_no_20-2018_-_cabo_nunes_-_da__gCVz088.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5603/projeto_de_lei_cm_no_21-2018_-_elias_-_institui_7rTBDoz.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5629/proposta_de_emenda_a_lom_no_03-2018_-_jr_-_pret_yLJtQHh.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5682/projeto_de_lei_cm_no_24-2018_-_lalinho_utilidad_dCeHSOd.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5694/projeto_de_lei_cm_no_25-2018_preto_-_jr_-_laboratorios.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5492/5492_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5477/5477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5488/5488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5535/projeto_de_lei_complementar_-_cm_07_altera_42-2_jiXO7WF.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5541/projeto_de_lei_complementar_cm_08-2018_cida_rev_NlauDp2.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5679/projeto_de_lei_complementar_cm_no_09-2018_adria_XhvzN9s.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5482/5482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5448/5448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5643/projeto_de_lei_complementar_em_06-2018_-__alter_3yZeo8V.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5681/projeto_de_lei_complementar_em_08-2018_-__alter_gT8wjxp.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5685/projeto_de_lei_complementar_em_07-2018_-__alter_9ccBcLh.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5480/5480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5528/projeto_de_lei_71-2018_-_autoriza_doacao_de_imo_zcpahux.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5529/projetode_lei_em_72-2018_ldo_2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5483/5483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5475/5475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5484/5484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5485/5485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5511/projeto_de_lei_-_altera_lei_3017-2017_-_ratific_SgLdHCa.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5531/projeto_de_lei__82-__2018credito_especial_-_r_7_t4p3Cmb.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5536/projeto_de_lei_84-2018_-_credito_especial-_r_37_eQd0EFE.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5537/projeto_de_lei__85-2018-_concede_subvencao_soci_RcJ5Bcv.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5538/projeto_de_lei_86-2018-_autoriza_doacao_de_imov_eV87r0a.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5545/projeto_de_lei_-_em_88-2018_aut_trans_de_saldo__VJNCrjO.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5546/projeto_de_lei_-_em_89_-2018_credito_suplementa_2qhuTGF.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5550/projeto_de_lei__em_90-2018-_credito_suplementar_AMyqPPK.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5551/projeto_de_lei_em_91-2018_-_credito_suplementar_TtZ3zcp.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5552/projeto_de_lei__em_92-2018_-_altera_lei_2602-20_HDecqyg.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5599/projeto_de_lei__em_95-2018-_concede_subvencao_s_4iHSgeb.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5600/projeto_de_lei_em_96-2018_-_credito_suplementar_m6NgW5M.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5605/projeto_de_lei_em_97-2018_-_autoriza_doacao_de__rmmt4QJ.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5606/projeto_de_lei_em_98-2018_-_contrat_e_trans_de__KKXtzKk.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5607/projeto_de_lei__em_99-2018-_ratifica_a_segunda__WnLja7C.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5626/projeto_de_lei_em_100-2018_autoriza_a_compra_de_pLuuWk6.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5627/projeto_de_lei_-_101-2018_-_ratifica_alteracoes_lQDxAE8.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5640/projeto_de_lei_em_102-2018_-_credito_suplementa_lzuSVei.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5641/projeto_de_lei__em_103-2018-_credito_especial_-_6Re17ph.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5642/projeto_de_lei_em_104-2018_-_credito_suplementa_ore0LHO.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5644/projeto_de_lei_em_106-2018_-_auxilio_transporte_uNsqiXs.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5645/projeto_de_lei_em_107-2018_-_autoriza_doacao_de_DMr0qzi.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5646/projeto_de_lei_em_108-2018_-_ppa_2019_-_alteracao.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5647/projeto_de_lei_em_109-2018_-_ldo_2019_alteracao.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5648/projeto_de_lei_em_110-2018_-_loa_2019_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5649/projeto_de_lei_em_111-2018_-_credito_especial-__eGeRUmb.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5650/projeto_de_lei_em_112-2018_-_autoriza_doacao_de_qJm859E.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5651/projeto_de_lei_em_113-2018_-_altera_lei_no_203-_6K6fxUO.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5652/projeto_de_lei_em_114-2018_-_credito_suplementa_lIfLG1M.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5653/projeto_de_lei_em_115-2018_-_credito_suplementa_Luma8hP.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5680/projeto_de_lei_em_116-2018_-_autoriza_a_compra__XB8avST.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5686/projeto_de_lei_em_117-2018_-_credito_suplementa_v8vDbK4.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5687/projeto_de_lei_em_118-2018_-_altera_do_perimetr_V8uEs8F.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5689/projeto_de_lei_em_119_-_doa_bens_inserviveis_pa_WiAXodG.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5451/5451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5486/5486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5526/projeto_de_resolucao_no_18-2018_-_elias_joanes__hbtg9rJ.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5533/projeto_de_resolucao_no_19-2018_-_preto_-_cria__RcO8gmL.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5534/projeto_de_resolucao_no_20-2018_-_moreira_-__al_bjMoQLk.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5540/projeto_de_resolucao_no_21-_2018_-_rev_-_cida_e_jUTeiea.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5630/projeto_de_resolucao_no_023-2018_-_cidadao_amarilio.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5631/projeto_de_resolucao_no_024-2018_-_cidadao__edmilson.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5632/projeto_de_resolucao_no__025-2018_-_cidadao-edson.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5633/projeto_de_resolucao_n_o_026-2018_-_cidadao_gilfar.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5634/projeto_de_resolucao__n_o_027-2018_-_cidadao__l_SAfs3lB.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5635/projeto_de_resolucao_no_028-2018_-_cidadao_marcia.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5636/projeto_de_resolucao_n_o_029-2018_-_cidadao-ozamar.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5637/projeto_de_resolucao__n_o_030-2018_-_cidadao-_p_HvlYL8P.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5638/projeto_de_resolucao_no_031-2018_-_cidadao_dr._reinaldo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5639/projeto_de_resolucao_no_032-2018_-_ilidio_carva_gHfPB18.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5695/projeto_de_resolucao_no_033-2018_-_altera_camar_y0LKFYs.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5453/5453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5481/5481_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5489/5489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5539/proposta_de_emenda_a_lom_no_05-2018_elias_-_jr__ANqoh8H.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5337/5337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5338/5338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5340/5340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5341/5341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5342/5342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5344/5344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5345/5345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5346/5346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5347/5347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5348/5348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5349/5349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5350/5350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5351/5351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5352/5352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5353/5353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5354/5354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5355/5355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5356/5356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5357/5357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5358/5358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5359/5359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5360/5360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5361/5361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5362/5362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5364/5364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5365/5365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5366/5366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5367/5367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5368/5368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5369/5369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5370/5370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5371/5371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5372/5372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5373/5373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5374/5374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5376/5376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5377/5377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5378/5378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5379/5379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5380/5380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5381/5381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5382/5382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5383/5383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5384/5384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5400/5400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5401/5401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5402/5402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5403/5403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5404/5404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5405/5405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5406/5406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5407/5407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5408/5408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5409/5409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5410/5410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5411/5411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5412/5412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5413/5413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5414/5414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5420/5420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5421/5421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5422/5422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5423/5423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5427/5427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5428/5428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5429/5429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5430/5430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5431/5431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5432/5432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5433/5433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5434/5434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5435/5435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5436/5436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5437/5437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5438/5438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5439/5439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5440/5440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5441/5441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5442/5442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5454/5454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5456/5456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5455/5455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5457/5457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5458/5458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5459/5459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5460/5460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5461/5461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5462/5462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5463/5463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5465/5465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5466/5466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5467/5467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5496/requerimento_98-2018_preto_-_jr_-_auxilio_unive_3OiWVL0.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5497/requerimento_99-2018_elias_-_jr_-_show_ecumenico_09-07.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5498/requerimento_100-2018_cida_-_jr_-_placas_para_s_9TpcTM7.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5499/requerimento_101-2018_-_todos_os_vereadores_-_c_XTx6C1m.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5500/requerimento_102-2018_lalinho_-_dispensa_16-07.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5502/requerimento_104-2018_preto_-_jr_-_retirada_do__2r6E9Kv.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5503/requerimento_105-2018_nunes_-_jr_-_recolhimento_tOJ0nV3.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5504/requerimento_106-2018_quelli_-_jr_-_insalubrida_cQMLFG6.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5505/requerimento_107-2018_preto_-_secretario_saude_23-07.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5506/requerimento_108-2018_joanes_bosco_-_jr_-_camin_J3gsrDg.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5522/requerimento_109-2018_moreira_-_jr_-_asfalto_de_ybWVSMF.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5523/requerimento_110-2018_joanes_-_jr_-_rede_de_esg_K9y1O0f.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5524/requerimento_111-2018_-_cida_-_jr_-_placa_inaug_HLeftXB.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5525/requerimento_112-2018_nunes_-_lona_caminhoes_ca_irp59yZ.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5555/requerimento_113-2018_preto_-_jr_-_replantio_de_L0nxMSA.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5556/requerimento_114-2018_nunes_-_aplicativo_escolar_06-08.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5557/requerimento_115-2018_-_cida_-_contrucao_do_cen_fvClQgU.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5558/requerimento_116-2018_quelli_-_concurso_publico_06-08.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5559/requerimento_117-2018_nunes_-_jr_-_mao_unica_e__xdgtlcm.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5560/requerimento_118-2018_josiane_-_jr_-_contrataca_BIcqFOX.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5561/requerimento_119-2018_preto_-_locacao_de_imoveis_13-08.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5562/requerimento_120-2018_cida_-_jr_-_recursos_do_c_zxSJMl2.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5563/requerimento_121-2018_adriano_-_rev_-_terceiriz_35ynrqK.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5564/requerimento_122-2018_preto_-_rev_-_canalizacao_u1toiX8.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5565/requerimento_123-2018_josiane_-_rev_-_reforma_d_uwx3xpx.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5566/requerimento_124-2018_joanes_bosco_-_jr_-_pavim_RonELaX.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5567/requerimento_125-2018_cida_-_jr_-_asfaltar_a_ru_LYlPFu1.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5568/requerimento_126-2018_quelli_-_casa_de_apoio_27-08.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5569/requerimento_127-2018_preto_-_posto_martins_27-08.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5570/requerimento_128-2018_nunes_-_predio_para_centr_vioWdBv.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5571/requerimento_129-2018_-_cida_-_iuminacao_trecho_30veDxf.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5572/requerimento_130-2018_-_cida_-_retirada_de_tram_0P89UxY.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5573/requerimento_131-2018_-_preto_-_solicita_o_adia_adNxe7Y.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5574/requerimento_132-2018_moreira_-_camera_olho_vivo_03-09.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5575/requerimento_133-2018_elias_-_praca_alfredo_lob_Ok46gow.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5576/requerimento_134-2018_cida_-_asfaltar_a_av_suda_fVm78MM.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5577/requerimento_135-2018_-_nunes_-_adia_a_reuniao_03-09.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5578/requerimento_136-2018_-_todos_os_vereadores_-_c_NPBgDc8.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5594/requerimento_137-2018_-_preto_-_onibus_na_garagem_11-09.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5595/requerimento_138-2018_moreira_policia_militar_-_bxpQvkg.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5596/requerimento_139-2018_cida_-_transparencia_11-09.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5613/requerimento_140-2018_-_joanes_-_rotatoria_e_si_F305qjj.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5614/requerimento_141-2018_-_elias_e_outros_-_ubs_ba_4glctXM.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5615/requerimento_142-2018_cida_e_outros_-_paulene___zt232Tl.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5616/requerimento_143-2018_quelli_-_creche_madrinha_nonoia.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5617/requerimento_144-2018_-_preto_-_contracao_tempo_q4kHsAD.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5618/requerimento_145-2018_-_joanes_-_postes_proximo_qZSmxGC.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5619/requerimento_146-2018_-_vereadores_mirins.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5622/requerimento_147-2018_-_quelli_-_icms_esportivo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5623/requerimento_148-2018_-_nunes_-_limpeza_canalet_aOtmEnN.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5624/requerimento_149-2018_preto_-_jr_-_insalubridade_01-10.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5625/requerimento_150-2018_cida_-_convoca_fabao_08-10.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5661/requerimento_151-2018_-_preto_-_tombamento_do_c_YswMKpS.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5662/requerimento_152-2018_-_moreira_-_limpeza_no_di_mGaf0U1.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5663/requerimento_153-2018_-_quelli_-_transporte_alt_lXfHC0E.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5664/requerimento_154-2018_-_preto_-_identificacao_v_B0yQ7vC.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5665/requerimento_155-2018_nunes_-_redutores_de_velo_oDWpiOr.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5666/requerimento_156-2018_-_adriano_moreira_passage_azGxTXK.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5667/requerimento_157-2018_cida_-_ponto_eletronico_22-10.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5668/requerimento_158-2018_-_preto_-__manutencao_de__zd70L6N.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5669/requerimento_159-2018_nunes_e_lalinho_-_secreta_OMPfGBW.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5670/requerimento_160-2018_cida_-_gastos_da_camionete_29-10.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5671/requerimento_161-2018_-_adriano_moreira_-_polic_TkGHRCA.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5672/requerimento_162-2018_preto_-_jr_audiencia_publ_pBLRNeL.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5673/requerimento_163-2018_-_alguns_vereadores_-_ava_10WNYDo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5674/requerimento_164-2018_-_cida_-_combate_a_dengue_05-11.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5675/requerimento_165-2018_quelli_-_convoca_servidor_rUnFQx6.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5676/requerimento_166-2018_-_cida_-_convoca_enfermei_Nj2hWyG.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5677/requerimento_167-2018_-_elias_-_abrigo_nos_pont_mMqSPrn.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5678/requerimento_168-2018_-_joanes_-_reforma_quadra_bmDWkbA.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5697/requerimento_169-2018_josiane_-_veiculo_para_zo_sEsOZ1f.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5698/requerimento_170-2018_nunes_-_vereadores_em_eve_pDrL3FV.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5699/requerimento_171-2018_-_vereadores_mirins_19-11.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5700/requerimento_172-2018_quelli_-_convoca_defesa_c_RMhzjnQ.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5701/requerimento_173-2018_preto_-_secretaria_de_sau_jaFQrxL.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5702/requerimento_174-2018_-_adriano_-_convida_pierr_SxR3914.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5703/requerimento_175-2018_todos_os_vereadores_-_vol_D0nKmLP.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5704/requerimento_176-2018_nunes_-_retirada_deposito_Umor1zq.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5705/requerimento_177-2018_-_cida_-_convoca_sabrina__dhlAmzu.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5706/requerimento_178-2018_preto_-_projeto_aulas_-_c_X1PJbvg.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5707/requerimento_179-2018_preto_-_convoca_diretora__8uL9goS.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5708/requerimento_180-2018_-_joanes_-_escoamento_agu_k2Lj4OV.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5709/requerimento_181-2018_josiane_e_outros_-_religa_lkqxQvC.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5710/requerimento_182-2018_cida_e_joanes_-_olho_vivo_ZsDYHcq.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5711/requerimento_183-2018__lalinho_-_secretaria_de__d5XgvNn.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5712/requerimento_184-2018_moreira_-_reforma_piso_ca_v7GI7fu.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5713/requerimento_185-2018_quelli_-_convoca_pessoal__vYSqhGZ.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5714/requerimento_186-2018_-_vereadores_mirins_17-12.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5715/requerimento_187-2018_quelli_-_antecipa_reunioe_X45JiMl.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5716/requerimento_188-2018_-_adriano_-_convida_futur_kNbUw5W.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5717/requerimento_189-2018_preto_-_estacionamento_po_jPgOyhL.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5897/recurso_regimental_no_1-2018_-_contra_proposta__Gn9lPcT.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5512/anteprojeto_01-2018_quelli_-_parcerias_horta_co_BrWKg4H.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5513/anteprojeto_02-2018_quelli_-_conselho_municipal_27LFWFJ.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5514/anteprojeto_03-2018_joanes_-_portaria_da_praia_jr.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5515/anteprojeto_04-2018_quelli_-_aumento_no_numero__srIowNQ.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5516/anteprojeto_05-2018_preto_e_nunes_-_concessao_a_mJB3Eko.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5517/anteprojeto_06-2018_quelli_-_odontologos_07-05.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5518/anteprojeto_07-2018_-_jr_-_adriano_-_autista.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5519/anteprojeto_08-2018_nunes_-_gratificacao_enferm_z3YUcuS.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5520/anteprojeto_09-2018-preto_jr_-_reducao_tarifa_esgoto.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5447/5447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5493/anteprojeto_12-2018_-_adocao_de_animais_rev_-_23-07.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5530/anteprojeto_13-2018_-_jr_-_quelli_-_centro_de_a_fGdOhQV.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5553/anteprojeto_14-2018_-_preto_-_gravacao_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5554/anteprojeto_15-2018_-_moreira_-_servico_de_conv_uHHSTFp.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5654/anteprojeto_16-2018_elias_-_institui_o_janeiro__IvxAZJc.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5683/anteprojeto_17-2018_cida_-_interprete_de_libras_IokvprU.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5684/anteprojeto_18-2018_cida_-_interprete_de_libras_udljzps.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5696/anteprojeto_19-2018_nunes_-_institui_o_dia_de_r_EBI2aAt.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5385/5385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5386/5386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5387/5387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5388/5388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5389/5389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5390/5390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5391/5391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5392/5392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5393/5393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5394/5394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5395/5395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5396/5396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5415/5415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5416/5416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5417/5417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5418/5418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5468/5468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5469/5469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5470/5470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5471/5471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5472/5472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5473/5473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5507/indicacao_23-2018_-_cida_-_jr_-_placas_de_redut_Gy7FTKM.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5508/indicacao_24-2016_-_vereadores_mirins.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5509/indicacao_25-2017_-_elias_-_jr_-_redutor_veloci_giWL7VH.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5510/indicacao_26-2018_-_joanes_-_jr_-_poste_publico_RRmGDeN.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5579/indicacao_27-2018_preto_-_lampadas_da_quadra_do_Iyga0d1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5580/indicacao_28-2018_preto_-_lampadas_da_praca_do__4u43gyY.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5581/indicacao_29-2018_preto_-_gradear_praca_dona_zaza_06-08.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5582/indicacao_30-2018_preto_-_rearborizacao_06-08.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5583/indicacao_31-2018_-_nunes_-_jr_-_pavimentacao_a_v6ZAndh.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5584/indicacao_32-2018_preto_-_jr_-_lampadas_da_pist_BelDFCc.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5585/indicacao_33-2018_cida_-_jr_-_limpeza__horta_am_VnVQYLN.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5587/indicacao_35-2018_preto_-_rev_-_vias_publica_20-08.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5588/indicacao_36-2018_cida_-_rev_-_rotatoria_na_rua_vjcq6H2.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5589/indicacao_37-2018_adriano_-_quebra_de_sigilo_20-08.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5590/indicacao_38-2018_quelli_-_especialidades_medicas_27-08.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5591/indicacao_39-2018_preto_-_fiscalizar_sinalizaca_qjFwc9N.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5593/indicacao_40-2018_cida_-_semaforo_avenida_jose__8ehhRTq.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5608/indicacao_41-2018_-_joanes_-_jr_-_poste_samuel__OB8DIdL.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5609/indicacao_42-2018_preto_-_sinal_tv_24-09.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5610/indicacao_43-2018_-_cida_-_tapa-buraco_24-09.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5612/indicacao_45-2018_-_vereadores_mirins.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5621/indicacao_46-2018_cida_-_jr_-_redutor_velocidad_0K4xfMn.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5656/indicacao_47-2018_quelli_iluminacao_jose_bernar_0UkCMxR.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5657/indicacao_48-2018_cida_-_sinalizacao_horizontal_26ShTa1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5658/indicacao_49-2018_cida_-_bebedouro_ubs_edil_22-10.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5659/indicacao_50-2018_-_quelli_recapeamento_avenidas_05-11.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5660/indicacao_51-2018_-_quelli_revitalizacao_de_praca_05-11.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5688/indicacao_52-2018_-_vereadores_mirins_19-11.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5718/indicacao_53-2018_nunes_-_limpeza_dos_cemiterios_19-11.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5719/indicacao_54-2018_preto_-_manutencao_das_vias_p_l6Y0XOE.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5720/indicacao_55-2018_cida_-_desobstrucao_das_calca_773KOVk.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5397/5397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5398/5398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5399/5399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5419/5419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5474/5474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5620/mocao_de_aplauso_06-2018_-_preto_-jaime.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5491/5491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5478/projeto_de_lei_cm_no_12-2018_-_diaria_so_para_s_BZ7AYrS.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5479/5479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5494/projeto_de_lei_cm_no_14-2018_-_mes_abril_laranj_4MDrzQU.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5542/projeto_de_lei_cm_no_15-2018_preto_-_rev_-_maio_amarelo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5543/projeto_de_lei__cm_no16-2018_altera_a_lei_de_no_6KgqFmy.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5597/projeto_de_lei_cm_no_18-2018_-_cabo_nunes_-_out_pYQUf18.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5602/projeto_de_lei_cm_no_20-2018_-_cabo_nunes_-_da__gCVz088.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5603/projeto_de_lei_cm_no_21-2018_-_elias_-_institui_7rTBDoz.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5629/proposta_de_emenda_a_lom_no_03-2018_-_jr_-_pret_yLJtQHh.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5682/projeto_de_lei_cm_no_24-2018_-_lalinho_utilidad_dCeHSOd.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5694/projeto_de_lei_cm_no_25-2018_preto_-_jr_-_laboratorios.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5492/5492_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5477/5477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5488/5488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5535/projeto_de_lei_complementar_-_cm_07_altera_42-2_jiXO7WF.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5541/projeto_de_lei_complementar_cm_08-2018_cida_rev_NlauDp2.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5679/projeto_de_lei_complementar_cm_no_09-2018_adria_XhvzN9s.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5482/5482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5448/5448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5643/projeto_de_lei_complementar_em_06-2018_-__alter_3yZeo8V.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5681/projeto_de_lei_complementar_em_08-2018_-__alter_gT8wjxp.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5685/projeto_de_lei_complementar_em_07-2018_-__alter_9ccBcLh.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5480/5480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5528/projeto_de_lei_71-2018_-_autoriza_doacao_de_imo_zcpahux.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5529/projetode_lei_em_72-2018_ldo_2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5483/5483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5475/5475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5484/5484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5485/5485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5511/projeto_de_lei_-_altera_lei_3017-2017_-_ratific_SgLdHCa.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5531/projeto_de_lei__82-__2018credito_especial_-_r_7_t4p3Cmb.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5536/projeto_de_lei_84-2018_-_credito_especial-_r_37_eQd0EFE.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5537/projeto_de_lei__85-2018-_concede_subvencao_soci_RcJ5Bcv.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5538/projeto_de_lei_86-2018-_autoriza_doacao_de_imov_eV87r0a.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5545/projeto_de_lei_-_em_88-2018_aut_trans_de_saldo__VJNCrjO.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5546/projeto_de_lei_-_em_89_-2018_credito_suplementa_2qhuTGF.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5550/projeto_de_lei__em_90-2018-_credito_suplementar_AMyqPPK.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5551/projeto_de_lei_em_91-2018_-_credito_suplementar_TtZ3zcp.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5552/projeto_de_lei__em_92-2018_-_altera_lei_2602-20_HDecqyg.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5599/projeto_de_lei__em_95-2018-_concede_subvencao_s_4iHSgeb.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5600/projeto_de_lei_em_96-2018_-_credito_suplementar_m6NgW5M.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5605/projeto_de_lei_em_97-2018_-_autoriza_doacao_de__rmmt4QJ.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5606/projeto_de_lei_em_98-2018_-_contrat_e_trans_de__KKXtzKk.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5607/projeto_de_lei__em_99-2018-_ratifica_a_segunda__WnLja7C.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5626/projeto_de_lei_em_100-2018_autoriza_a_compra_de_pLuuWk6.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5627/projeto_de_lei_-_101-2018_-_ratifica_alteracoes_lQDxAE8.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5640/projeto_de_lei_em_102-2018_-_credito_suplementa_lzuSVei.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5641/projeto_de_lei__em_103-2018-_credito_especial_-_6Re17ph.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5642/projeto_de_lei_em_104-2018_-_credito_suplementa_ore0LHO.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5644/projeto_de_lei_em_106-2018_-_auxilio_transporte_uNsqiXs.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5645/projeto_de_lei_em_107-2018_-_autoriza_doacao_de_DMr0qzi.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5646/projeto_de_lei_em_108-2018_-_ppa_2019_-_alteracao.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5647/projeto_de_lei_em_109-2018_-_ldo_2019_alteracao.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5648/projeto_de_lei_em_110-2018_-_loa_2019_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5649/projeto_de_lei_em_111-2018_-_credito_especial-__eGeRUmb.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5650/projeto_de_lei_em_112-2018_-_autoriza_doacao_de_qJm859E.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5651/projeto_de_lei_em_113-2018_-_altera_lei_no_203-_6K6fxUO.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5652/projeto_de_lei_em_114-2018_-_credito_suplementa_lIfLG1M.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5653/projeto_de_lei_em_115-2018_-_credito_suplementa_Luma8hP.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5680/projeto_de_lei_em_116-2018_-_autoriza_a_compra__XB8avST.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5686/projeto_de_lei_em_117-2018_-_credito_suplementa_v8vDbK4.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5687/projeto_de_lei_em_118-2018_-_altera_do_perimetr_V8uEs8F.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5689/projeto_de_lei_em_119_-_doa_bens_inserviveis_pa_WiAXodG.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5451/5451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5486/5486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5526/projeto_de_resolucao_no_18-2018_-_elias_joanes__hbtg9rJ.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5533/projeto_de_resolucao_no_19-2018_-_preto_-_cria__RcO8gmL.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5534/projeto_de_resolucao_no_20-2018_-_moreira_-__al_bjMoQLk.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5540/projeto_de_resolucao_no_21-_2018_-_rev_-_cida_e_jUTeiea.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5630/projeto_de_resolucao_no_023-2018_-_cidadao_amarilio.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5631/projeto_de_resolucao_no_024-2018_-_cidadao__edmilson.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5632/projeto_de_resolucao_no__025-2018_-_cidadao-edson.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5633/projeto_de_resolucao_n_o_026-2018_-_cidadao_gilfar.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5634/projeto_de_resolucao__n_o_027-2018_-_cidadao__l_SAfs3lB.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5635/projeto_de_resolucao_no_028-2018_-_cidadao_marcia.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5636/projeto_de_resolucao_n_o_029-2018_-_cidadao-ozamar.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5637/projeto_de_resolucao__n_o_030-2018_-_cidadao-_p_HvlYL8P.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5638/projeto_de_resolucao_no_031-2018_-_cidadao_dr._reinaldo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5639/projeto_de_resolucao_no_032-2018_-_ilidio_carva_gHfPB18.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5695/projeto_de_resolucao_no_033-2018_-_altera_camar_y0LKFYs.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5453/5453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5481/5481_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5489/5489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5539/proposta_de_emenda_a_lom_no_05-2018_elias_-_jr__ANqoh8H.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5337/5337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5338/5338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5340/5340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5341/5341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5342/5342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5344/5344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5345/5345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5346/5346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5347/5347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5348/5348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5349/5349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5350/5350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5351/5351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5352/5352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5353/5353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5354/5354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5355/5355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5356/5356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5357/5357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5358/5358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5359/5359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5360/5360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5361/5361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5362/5362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5364/5364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5365/5365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5366/5366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5367/5367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5368/5368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5369/5369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5370/5370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5371/5371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5372/5372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5373/5373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5374/5374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5376/5376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5377/5377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5378/5378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5379/5379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5380/5380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5381/5381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5382/5382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5383/5383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5384/5384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5400/5400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5401/5401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5402/5402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5403/5403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5404/5404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5405/5405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5406/5406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5407/5407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5408/5408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5409/5409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5410/5410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5411/5411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5412/5412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5413/5413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5414/5414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5420/5420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5421/5421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5422/5422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5423/5423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5427/5427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5428/5428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5429/5429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5430/5430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5431/5431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5432/5432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5433/5433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5434/5434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5435/5435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5436/5436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5437/5437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5438/5438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5439/5439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5440/5440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5441/5441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5442/5442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5454/5454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5456/5456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5455/5455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5457/5457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5458/5458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5459/5459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5460/5460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5461/5461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5462/5462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5463/5463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5465/5465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5466/5466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/./sapl/public/materialegislativa/2018/5467/5467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5496/requerimento_98-2018_preto_-_jr_-_auxilio_unive_3OiWVL0.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5497/requerimento_99-2018_elias_-_jr_-_show_ecumenico_09-07.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5498/requerimento_100-2018_cida_-_jr_-_placas_para_s_9TpcTM7.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5499/requerimento_101-2018_-_todos_os_vereadores_-_c_XTx6C1m.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5500/requerimento_102-2018_lalinho_-_dispensa_16-07.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5502/requerimento_104-2018_preto_-_jr_-_retirada_do__2r6E9Kv.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5503/requerimento_105-2018_nunes_-_jr_-_recolhimento_tOJ0nV3.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5504/requerimento_106-2018_quelli_-_jr_-_insalubrida_cQMLFG6.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5505/requerimento_107-2018_preto_-_secretario_saude_23-07.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5506/requerimento_108-2018_joanes_bosco_-_jr_-_camin_J3gsrDg.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5522/requerimento_109-2018_moreira_-_jr_-_asfalto_de_ybWVSMF.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5523/requerimento_110-2018_joanes_-_jr_-_rede_de_esg_K9y1O0f.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5524/requerimento_111-2018_-_cida_-_jr_-_placa_inaug_HLeftXB.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5525/requerimento_112-2018_nunes_-_lona_caminhoes_ca_irp59yZ.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5555/requerimento_113-2018_preto_-_jr_-_replantio_de_L0nxMSA.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5556/requerimento_114-2018_nunes_-_aplicativo_escolar_06-08.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5557/requerimento_115-2018_-_cida_-_contrucao_do_cen_fvClQgU.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5558/requerimento_116-2018_quelli_-_concurso_publico_06-08.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5559/requerimento_117-2018_nunes_-_jr_-_mao_unica_e__xdgtlcm.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5560/requerimento_118-2018_josiane_-_jr_-_contrataca_BIcqFOX.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5561/requerimento_119-2018_preto_-_locacao_de_imoveis_13-08.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5562/requerimento_120-2018_cida_-_jr_-_recursos_do_c_zxSJMl2.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5563/requerimento_121-2018_adriano_-_rev_-_terceiriz_35ynrqK.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5564/requerimento_122-2018_preto_-_rev_-_canalizacao_u1toiX8.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5565/requerimento_123-2018_josiane_-_rev_-_reforma_d_uwx3xpx.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5566/requerimento_124-2018_joanes_bosco_-_jr_-_pavim_RonELaX.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5567/requerimento_125-2018_cida_-_jr_-_asfaltar_a_ru_LYlPFu1.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5568/requerimento_126-2018_quelli_-_casa_de_apoio_27-08.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5569/requerimento_127-2018_preto_-_posto_martins_27-08.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5570/requerimento_128-2018_nunes_-_predio_para_centr_vioWdBv.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5571/requerimento_129-2018_-_cida_-_iuminacao_trecho_30veDxf.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5572/requerimento_130-2018_-_cida_-_retirada_de_tram_0P89UxY.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5573/requerimento_131-2018_-_preto_-_solicita_o_adia_adNxe7Y.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5574/requerimento_132-2018_moreira_-_camera_olho_vivo_03-09.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5575/requerimento_133-2018_elias_-_praca_alfredo_lob_Ok46gow.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5576/requerimento_134-2018_cida_-_asfaltar_a_av_suda_fVm78MM.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5577/requerimento_135-2018_-_nunes_-_adia_a_reuniao_03-09.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5578/requerimento_136-2018_-_todos_os_vereadores_-_c_NPBgDc8.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5594/requerimento_137-2018_-_preto_-_onibus_na_garagem_11-09.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5595/requerimento_138-2018_moreira_policia_militar_-_bxpQvkg.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5596/requerimento_139-2018_cida_-_transparencia_11-09.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5613/requerimento_140-2018_-_joanes_-_rotatoria_e_si_F305qjj.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5614/requerimento_141-2018_-_elias_e_outros_-_ubs_ba_4glctXM.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5615/requerimento_142-2018_cida_e_outros_-_paulene___zt232Tl.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5616/requerimento_143-2018_quelli_-_creche_madrinha_nonoia.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5617/requerimento_144-2018_-_preto_-_contracao_tempo_q4kHsAD.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5618/requerimento_145-2018_-_joanes_-_postes_proximo_qZSmxGC.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5619/requerimento_146-2018_-_vereadores_mirins.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5622/requerimento_147-2018_-_quelli_-_icms_esportivo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5623/requerimento_148-2018_-_nunes_-_limpeza_canalet_aOtmEnN.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5624/requerimento_149-2018_preto_-_jr_-_insalubridade_01-10.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5625/requerimento_150-2018_cida_-_convoca_fabao_08-10.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5661/requerimento_151-2018_-_preto_-_tombamento_do_c_YswMKpS.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5662/requerimento_152-2018_-_moreira_-_limpeza_no_di_mGaf0U1.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5663/requerimento_153-2018_-_quelli_-_transporte_alt_lXfHC0E.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5664/requerimento_154-2018_-_preto_-_identificacao_v_B0yQ7vC.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5665/requerimento_155-2018_nunes_-_redutores_de_velo_oDWpiOr.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5666/requerimento_156-2018_-_adriano_moreira_passage_azGxTXK.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5667/requerimento_157-2018_cida_-_ponto_eletronico_22-10.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5668/requerimento_158-2018_-_preto_-__manutencao_de__zd70L6N.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5669/requerimento_159-2018_nunes_e_lalinho_-_secreta_OMPfGBW.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5670/requerimento_160-2018_cida_-_gastos_da_camionete_29-10.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5671/requerimento_161-2018_-_adriano_moreira_-_polic_TkGHRCA.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5672/requerimento_162-2018_preto_-_jr_audiencia_publ_pBLRNeL.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5673/requerimento_163-2018_-_alguns_vereadores_-_ava_10WNYDo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5674/requerimento_164-2018_-_cida_-_combate_a_dengue_05-11.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5675/requerimento_165-2018_quelli_-_convoca_servidor_rUnFQx6.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5676/requerimento_166-2018_-_cida_-_convoca_enfermei_Nj2hWyG.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5677/requerimento_167-2018_-_elias_-_abrigo_nos_pont_mMqSPrn.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5678/requerimento_168-2018_-_joanes_-_reforma_quadra_bmDWkbA.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5697/requerimento_169-2018_josiane_-_veiculo_para_zo_sEsOZ1f.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5698/requerimento_170-2018_nunes_-_vereadores_em_eve_pDrL3FV.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5699/requerimento_171-2018_-_vereadores_mirins_19-11.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5700/requerimento_172-2018_quelli_-_convoca_defesa_c_RMhzjnQ.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5701/requerimento_173-2018_preto_-_secretaria_de_sau_jaFQrxL.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5702/requerimento_174-2018_-_adriano_-_convida_pierr_SxR3914.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5703/requerimento_175-2018_todos_os_vereadores_-_vol_D0nKmLP.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5704/requerimento_176-2018_nunes_-_retirada_deposito_Umor1zq.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5705/requerimento_177-2018_-_cida_-_convoca_sabrina__dhlAmzu.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5706/requerimento_178-2018_preto_-_projeto_aulas_-_c_X1PJbvg.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5707/requerimento_179-2018_preto_-_convoca_diretora__8uL9goS.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5708/requerimento_180-2018_-_joanes_-_escoamento_agu_k2Lj4OV.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5709/requerimento_181-2018_josiane_e_outros_-_religa_lkqxQvC.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5710/requerimento_182-2018_cida_e_joanes_-_olho_vivo_ZsDYHcq.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5711/requerimento_183-2018__lalinho_-_secretaria_de__d5XgvNn.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5712/requerimento_184-2018_moreira_-_reforma_piso_ca_v7GI7fu.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5713/requerimento_185-2018_quelli_-_convoca_pessoal__vYSqhGZ.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5714/requerimento_186-2018_-_vereadores_mirins_17-12.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5715/requerimento_187-2018_quelli_-_antecipa_reunioe_X45JiMl.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5716/requerimento_188-2018_-_adriano_-_convida_futur_kNbUw5W.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5717/requerimento_189-2018_preto_-_estacionamento_po_jPgOyhL.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2018/5897/recurso_regimental_no_1-2018_-_contra_proposta__Gn9lPcT.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H375"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="140" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="138" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="137.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>