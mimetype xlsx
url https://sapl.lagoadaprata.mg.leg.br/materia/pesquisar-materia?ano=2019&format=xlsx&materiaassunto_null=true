--- v0 (2025-11-06)
+++ v1 (2026-04-25)
@@ -54,1677 +54,1677 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5741</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ANTEP</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>Adriano Moreira</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5741/anteprojeto_001-2019-adriano__-_reducao_tarifa_esgoto.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5741/anteprojeto_001-2019-adriano__-_reducao_tarifa_esgoto.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO A REDUZIR O VALOR DA TARIFA DE ESGOTO A PERCENTUAL QUE MENCIONA.</t>
   </si>
   <si>
     <t>5785</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Josiane Protetora dos Animais</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5785/anteprojeto_002-2019_-_josiane_-_farmacia_veter_LpECyxG.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5785/anteprojeto_002-2019_-_josiane_-_farmacia_veter_LpECyxG.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO SERVIÇO DA FARMÁCIA VETERINÁRIA POPULAR NO ÂMBITO MUNICIPAL</t>
   </si>
   <si>
     <t>5763</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Preto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5763/anteprojeto_003-2019_-_preto_-_monitores_no_tra_pWvgyP1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5763/anteprojeto_003-2019_-_preto_-_monitores_no_tra_pWvgyP1.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A OBRIGATORIEDADE DA PRESENÇA DE MONITOR NO SERVIÇO DE TRANSPORTE ESCOLAR NO ÂMBITO DO MUNICÍPIO DE LAGOA DA PRATA</t>
   </si>
   <si>
     <t>5764</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Adriano Moreira, Cabo Nunes , Lalinho Duzinho, Preto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5764/anteprojeto_004-2019_-_adriano_-_casa_mineira_06-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5764/anteprojeto_004-2019_-_adriano_-_casa_mineira_06-03.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LAGOA DA PRATA A DOAR IMÓVEL QUE MENCIONA, FACE AO CUMPRIMENTO DAS CONDIÇÕES DO CONTRATO DE CONCESSÃO DE USO ESPECIAL PARA FINS DE MORADIA, PREVISTO NA LEI MUNICIPAL Nº 1.529/2007 – CASA MINEIRA</t>
   </si>
   <si>
     <t>5810</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t xml:space="preserve">Cabo Nunes </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5810/anteprojeto_006-2019_-_plano_acao_semed_-_01-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5810/anteprojeto_006-2019_-_plano_acao_semed_-_01-04.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INSTITUIÇÃO DE PLANO DE AÇÃO NA SECRETARIA MUNICIPAL DE EDUCAÇÃO PARA SUPERAÇÃO DAS METAS DO IDEB – ÍNDICE DE DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA.</t>
   </si>
   <si>
     <t>5818</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Professor Elias Izaias</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/</t>
   </si>
   <si>
     <t>AUTORIZA A MANUTENÇÃO DE PSICÓLOGO ESCOLAR PARA ATUAR JUNTO ÀS FAMÍLIAS, CORPO DOCENTE, DISCENTE, DIREÇÃO E EQUIPE TÉCNICA, NAS ESCOLAS DE ENSINO INFANTIL NO MUNICÍPIO DE LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5833</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5833/anteprojeto_008-2019_-_plano_acao_semed_ii_-_15-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5833/anteprojeto_008-2019_-_plano_acao_semed_ii_-_15-04.pdf</t>
   </si>
   <si>
     <t>5834</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5834/anteprojeto_009-2019_-_preto_-_isencao_total_-__ZXC0Poo.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5834/anteprojeto_009-2019_-_preto_-_isencao_total_-__ZXC0Poo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA A CONCEDER ISENÇÃO TOTAL DA TARIFA DE ÁGUA E ESGOTO ÀS ENTIDADES SEM FINS LUCRATIVOS E DECLARADAS DE UTILIDADE PÚBLICA MUNICIPAL E  ÓRGÃOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>5967</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Preto, Cabo Nunes , Lalinho Duzinho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5967/anteprojeto_010-2019_-_preto_lalinho_nunes_-_jet-sky.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5967/anteprojeto_010-2019_-_preto_lalinho_nunes_-_jet-sky.pdf</t>
   </si>
   <si>
     <t>CRIA A RAIA AQUÁTICA ESPORTIVA MUNICIPAL NA LAGOA DA PRAIA PÚBLICA SITUADA NO PARQUE NATURAL MUNICIPAL FRANCISCO DE ASSIS RESENDE E REGULAMENTA O USO DE JET-SKY NO LOCAL</t>
   </si>
   <si>
     <t>5968</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5968/anteprojeto_011-2019_-_nunes_-_modifica_lei_981_ya2bLAA.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5968/anteprojeto_011-2019_-_nunes_-_modifica_lei_981_ya2bLAA.pdf</t>
   </si>
   <si>
     <t>MODIFICA A LEI MUNICIPAL 981 DE 12 DE SETEMBRO DE 2001.</t>
   </si>
   <si>
     <t>5973</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5973/anteprojeto_012-2019_-_preto_lalinho_nunes_-_mo_g5HMV1Z.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5973/anteprojeto_012-2019_-_preto_lalinho_nunes_-_mo_g5HMV1Z.pdf</t>
   </si>
   <si>
     <t>MODIFICA A LEI MUNICIPAL 984 DE 12 DE SETEMBRO DE 2001</t>
   </si>
   <si>
     <t>6011</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6011/anteprojeto_013-2019_-_preto_-_gratificacao_cpl_SCCcWEh.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6011/anteprojeto_013-2019_-_preto_-_gratificacao_cpl_SCCcWEh.pdf</t>
   </si>
   <si>
     <t>CRIA GRATIFICAÇÃO PARA OS SERVIDORES MUNICIPAIS QUE COMPÕEM A COMISSÃO PERMANENTE DE LICITAÇÕES E PARA OS PREGOEIROS MUNICIPAIS.</t>
   </si>
   <si>
     <t>6012</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Cida Marcelino</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6012/anteprojeto_014-2019_-_jr_-_cida_-_elias_-_elim_ZZm1zxx.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6012/anteprojeto_014-2019_-_jr_-_cida_-_elias_-_elim_ZZm1zxx.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE EQUIPAMENTO ELIMINADOR DE AR NA TUBULAÇÃO DO SISTEMA DE ABASTECIMENTO DE ÁGUA.</t>
   </si>
   <si>
     <t>5795</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ANTEC</t>
   </si>
   <si>
     <t>Anteprojeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5795/anteprojeto_005-2019_-_nunes_-_institui_a_guard_Qs4VHmp.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5795/anteprojeto_005-2019_-_nunes_-_institui_a_guard_Qs4VHmp.pdf</t>
   </si>
   <si>
     <t>INSTITUI A GUARDA ESCOLAR MUNICIPAL DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>5974</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5974/anteprojeto_013-2019_-_preto_-_gratificacao_cpl_2RsloYf.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5974/anteprojeto_013-2019_-_preto_-_gratificacao_cpl_2RsloYf.pdf</t>
   </si>
   <si>
     <t>CRIA GRATIFICAÇÃO PARA OS SERVIDORES MUNICIPAIS QUE COMPÕEM A COMISSÃO PERMANENTE DE LICITAÇÕES E PARA OS PREGOEIROS MUNICIPAIS</t>
   </si>
   <si>
     <t>6034</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Cida Marcelino, Joanes Bosco, Professor Elias Izaias, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6034/anteprojeto_015-2019_-_cida_quelli_joanes_e_eli_156ralW.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6034/anteprojeto_015-2019_-_cida_quelli_joanes_e_eli_156ralW.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 03/1991, QUE CRIA O PLANO DE CARREIRA DO SERVIDOR PÚBLICO CIVIL DA PREFEITURA DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>6042</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6042/anteprojeto_016-2019_-_adriano_-_tarifa_social__9KpU4Rk.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6042/anteprojeto_016-2019_-_adriano_-_tarifa_social__9KpU4Rk.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA A CRIAR A TARIFA SOCIAL DE ÁGUA E ESGOTO EM FAVOR DAS FAMÍLIAS BENEFICIÁRIAS DO PROGRAMA BOLSA FAMÍLIA</t>
   </si>
   <si>
     <t>6043</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6043/anteprojeto_017-2019_-_quelli_-_bombeiro_civil_10-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6043/anteprojeto_017-2019_-_quelli_-_bombeiro_civil_10-10.pdf</t>
   </si>
   <si>
     <t>INSTITUI O BOMBEIRO CIVIL MUNICIPAL NO ÂMBITO DO MUNICÍPIO DE LAGOA DA PRATA, NOS TERMOS DA LEI FEDERAL Nº 13.425, DE 30 DE MARÇO DE 2017</t>
   </si>
   <si>
     <t>5723</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5723/indicacao_001-2019_quelli_-_limpeza_av_isabel_d_yKYm9Or.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5723/indicacao_001-2019_quelli_-_limpeza_av_isabel_d_yKYm9Or.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR LIMPEZA COMPLETA DA AVENIDA ISABEL DE CASTRO, ESPECIALMENTE NO TRECHO COMPREENDIDO ENTRE A RUA SÃO PAULO ATÉ A RUA CASSIMIRO DE ABREU, PRÓXIMO À APAE, REALIZANDO A CAPINA DA AVENIDA E A RETIRADA DE ENTULHO, CARCAÇAS DE VEÍCULOS ABANDONADOS E LIXO QUE TÊM SIDO DESCARTADOS NOS LOTES E TAMBÉM NO LEITO DA AVENIDA. INDICO AINDA, A NECESSIDADE DE SE PAVIMENTAR O TRECHO AINDA NÃO PAVIMENTADO DA REFERIDA VIA PÚBICA, COMPREENDIDO ENTRE A RUA LUZ E A RUA CASSIMIRO DE ABREU.</t>
   </si>
   <si>
     <t>5724</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5724/indicacao_002-2019_cida_retirada_da_guarita_7_d_na72dpt.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5724/indicacao_002-2019_cida_retirada_da_guarita_7_d_na72dpt.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal, na forma_x000D_
 regimental, a necessidade de se retirar a guarita de passageiros para coletivos,_x000D_
 situada na rua Sete de Setembro, ao lado do número 902, esquina com a rua_x000D_
 Modesto Gomes.</t>
   </si>
   <si>
     <t>5725</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5725/indicacao_003-2019_cida_olimpio_crioulo_14-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5725/indicacao_003-2019_cida_olimpio_crioulo_14-01.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal, na forma_x000D_
 regimental, a necessidade de se tomar providências no sentido de desimpedir o_x000D_
 trânsito na Rua Olímpio Crioulo, no Bairro Américo Silva, o mais urgente possível,_x000D_
 ou informe aos moradores do bairro supracitado e dos circunvizinhos se serão_x000D_
 executadas as obras necessárias no local, bem como o prazo de duração das_x000D_
 mesmas</t>
   </si>
   <si>
     <t>5726</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5726/indicacao_004-2019_cida_rotatoria_na_luz_com_se_rMCcRAW.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5726/indicacao_004-2019_cida_rotatoria_na_luz_com_se_rMCcRAW.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal, na forma_x000D_
 regimental, a necessidade de se colocar uma rotatória no cruzamento das Ruas Luz_x000D_
 com a Rua Sete de Setembro, no Bairro Américo Silva, nesta cidade, com a devida_x000D_
 sinalização de solo e com placas.</t>
   </si>
   <si>
     <t>5727</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5727/indicacao_005-2019_cida_rotatoria_rua_maria_rit_J7knhTq.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5727/indicacao_005-2019_cida_rotatoria_rua_maria_rit_J7knhTq.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal, na forma_x000D_
 regimental, a necessidade de se colocar uma rotatória e a devida sinalização de solo_x000D_
 e com placas, no cruzamento das Ruas Maria Rita Vidal (Loteamento Hipocampo)_x000D_
 com Divinópolis, no bairro Américo Silva, nesta cidade.</t>
   </si>
   <si>
     <t>5728</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5728/indicacao_006-2019_-_nunes_-_jr_-_nome_bem_publ_OWdNwXw.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5728/indicacao_006-2019_-_nunes_-_jr_-_nome_bem_publ_OWdNwXw.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal, na forma regimental, a_x000D_
 necessidade de se colocar o nome do Sr. Balduíno Bernardes de Amorim, ex Prefeito e ex_x000D_
 Vereador desta cidade, que era também, carinhosamente, chamado de Sr. Dudu, em uma_x000D_
 via pública, em uma praça ou em um prédio público.</t>
   </si>
   <si>
     <t>5817</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5817/indicacao_007-2019_preto_-_iluminacao_sol_nasce_5HPyyAf.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5817/indicacao_007-2019_preto_-_iluminacao_sol_nasce_5HPyyAf.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE COMPLETAR A ILUMINAÇÃO PÚBLICA DA RUA MARIA JESUS OLIVEIRA, NO BAIRRO SOL NASCENTE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>5866</t>
   </si>
   <si>
     <t>Adriano Moreira, Cabo Nunes , Cida Marcelino, Joanes Bosco, Josiane Protetora dos Animais, Lalinho Duzinho, Preto, Professor Elias Izaias, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5866/indicacao_008-2019_-_todos_vereadores_-_vereado_qUbXJao.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5866/indicacao_008-2019_-_todos_vereadores_-_vereado_qUbXJao.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES INFRA-ASSINADOS, NA FORMA REGIMENTAL, CONSULTADO O PLENÁRIO, INDICAM AO EXECUTIVO MUNICIPAL, ATENDENDO REIVINDICAÇÕES DOS VEREADORES MIRINS, A NECESSIDADE DE SE REALIZAR OBRAS DE AMPLIAÇÃO DA CAPACIDADE DE ILUMINAÇÃO PÚBLICA NO CRUZAMENTO DA RUA PAULO FRANCISCO MESQUITA COM TRAVESSA SANTA MARIA.</t>
   </si>
   <si>
     <t>5890</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5890/indicacao_009-2019_quelli_-_psicopedagogia_03-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5890/indicacao_009-2019_quelli_-_psicopedagogia_03-06.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA INDICA AO EXECUTIVO MUNICIPAL, EM ESPECIAL PARA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, NA FORMA REGIMENTAL, A NECESSIDADE DE SE CONTRATAR PROFISSIONAIS DA ÁREA DE PSICOPEDAGOGIA PARA ATENDIMENTO NO CEMAE E OUTROS LOCAIS QUE SE FIZEREM NECESSÁRIOS NO ACOMPANHAMENTO DE CRIANÇAS E SUAS RESPECTIVAS FAMÍLIAS EM ASSUNTOS RELACIONADOS AO PROCESSO DE ENSINO APRENDIZAGEM.</t>
   </si>
   <si>
     <t>5905</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5905/indicacao_010-2019_preto_-_faixa_de_pedestres_10-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5905/indicacao_010-2019_preto_-_faixa_de_pedestres_10-06.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE SINALIZAR COM FAIXAS PARA PEDESTRES O PISO DA RUA CHICO FERREIRA, EM FRENTE À ESCOLA ESTADUAL MONSENHOR ALFREDO DOHR, NO BAIRRO CHICO MIRANDA.</t>
   </si>
   <si>
     <t>5906</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5906/indicacao_011-2019_adriano_-_calcamento_praca_d_evyVv8c.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5906/indicacao_011-2019_adriano_-_calcamento_praca_d_evyVv8c.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REFORMAR O CALÇAMENTO DA PRAÇA DO CRUZEIRO.</t>
   </si>
   <si>
     <t>5907</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5907/indicacao_012-2019_preto_-_limpeza_av_isabel_de_1TClDu4.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5907/indicacao_012-2019_preto_-_limpeza_av_isabel_de_1TClDu4.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR LIMPEZA COMPLETA DA AVENIDA ISABEL DE CASTRO, ESPECIALMENTE NO TRECHO COMPREENDIDO ENTRE A AVENIDA JOSÉ BERNARDES MACIEL ATÉ A RUA JOAQUIM GOMES PEREIRA, PRÓXIMO À APAE, REALIZANDO A CAPINA DA AVENIDA E A RETIRADA DE ENTULHO, CARCAÇAS DE VEÍCULOS ABANDONADOS E LIXO.</t>
   </si>
   <si>
     <t>5951</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5951/indicacao_013-2019_-_quelli_-_22-07_-_pavimentacao.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5951/indicacao_013-2019_-_quelli_-_22-07_-_pavimentacao.pdf</t>
   </si>
   <si>
     <t>a necessidade de se pavimentar trecho da Rua Geraldo de Inácio Fonseca, no_x000D_
 Conjunto Habitacional Monsenhor Alfredo Dhor.</t>
   </si>
   <si>
     <t>5958</t>
   </si>
   <si>
     <t>Lalinho Duzinho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5958/indicacao_014-2019_-_l.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5958/indicacao_014-2019_-_l.pdf</t>
   </si>
   <si>
     <t>necessidade de instalação de placas com o nome das ruas, bem como a realização do cadastramento numérico nos domicílios urbanos da nossa cidade.</t>
   </si>
   <si>
     <t>5966</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5966/indicacao_015-2019_-_nunes_-_pavimentacao_asfal_wUCfg3d.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5966/indicacao_015-2019_-_nunes_-_pavimentacao_asfal_wUCfg3d.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR PAVIMENTAÇÃO ASFÁLTICA NA RUA LUIZ GUADALUPE, NO TRECHO COMPREENDIDO ENTRE A PRAÇA OLINTO PINTO RIBEIRO, TAMBÉM CONHECIDA COMO PRAÇA DO CRUZEIRO, ATÉ A RUA SETE DE SETEMBRO, NA ÁREA CENTRAL DA CIDADE.</t>
   </si>
   <si>
     <t>5983</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5983/indicacao_016-2019_-_cida_-_praca-_26-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5983/indicacao_016-2019_-_cida_-_praca-_26-08.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR A IRRIGAÇÃO, OU SEJA, AGUAR AS PLANTAS NO INTERIOR DA PRAIA MUNICIPAL, PRINCIPALMENTE AS QUE ESTÃO PLANTADAS NOS VASOS, COCHOS E TAMBORES.</t>
   </si>
   <si>
     <t>6014</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6014/indicacao_017-2019_-_nunes_-_adquirir_caminhao-_dpbmf4G.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6014/indicacao_017-2019_-_nunes_-_adquirir_caminhao-_dpbmf4G.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE ADQUIRIR UM CAMINHÃO-PIPA DO PORTE DO CORPO DE BOMBEIROS, PARA ATENDER A DEMANDA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6023/indicacao_018-2019_-_preto_-_limpeza_de_corrego_ko9B1YL.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6023/indicacao_018-2019_-_preto_-_limpeza_de_corrego_ko9B1YL.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR LIMPEZA PREVENTIVA NOS CÓRREGOS E BUEIROS, ESPECIALMENTE NOS  PONTOS PROPÍCIOS A ALAGAMENTOS.</t>
   </si>
   <si>
     <t>6024</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Josiane Protetora dos Animais, Adriano Moreira, Cabo Nunes , Lalinho Duzinho, Preto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6024/indicacao_019-2019_-_josiane_adriano_nunes_pret_KR0vZGL.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6024/indicacao_019-2019_-_josiane_adriano_nunes_pret_KR0vZGL.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES INFRA-ASSINADOS, NA FORMA REGIMENTAL, CONSULTADO O PLENÁRIO, INDICAM AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE INSTALAR HIDRANTES PRÓXIMOS À ÁREA ONDE OCORRE A  QUEIMA DA TURFA, NAS PROXIMIDADES DOS BAIRROS SÃO JOSÉ E PALMEIRAS.</t>
   </si>
   <si>
     <t>6032</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6032/indicacao_020-2019_-_nunes_-_passagem_elevada_f_hnZ7WX6.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6032/indicacao_020-2019_-_nunes_-_passagem_elevada_f_hnZ7WX6.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE COLOCAR UMA PASSAGEM ELEVADA PARA PEDESTRES, ROTATÓRIA OU REDUTOR DE VELOCIDADE NA AVENIDA FERNÃO DIAS, ESQUINA COM A RUA VEREADOR CHICO FERREIRA, NO BAIRRO CHICO MIRANDA.</t>
   </si>
   <si>
     <t>6033</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6033/indicacao_021-2019_-_preto_-_manutencao_semafar_AtylxQ0.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6033/indicacao_021-2019_-_preto_-_manutencao_semafar_AtylxQ0.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR MANUTENÇÃO PERIÓDICA NOS SEMÁFOROS DA AVENIDA BRASIL.</t>
   </si>
   <si>
     <t>6050</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6050/indicacao_022-2019_-_elias_-_trocar_a_placa_pare_21-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6050/indicacao_022-2019_-_elias_-_trocar_a_placa_pare_21-10.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE TROCAR A PLACA DE SINALIZAÇÃO DE PARADA OBRIGATÓRIA, “PARE”, SITUADA NO CRUZAMENTO DA RUA BAHIA COM A RUA CARLOS CHAGAS, POIS A MESMA ENCONTRA-SE NA CONTRAMÃO DE DIREÇÃO.</t>
   </si>
   <si>
     <t>6051</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6051/indicacao_023-2019_-_preto_-_quebra_molas_21-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6051/indicacao_023-2019_-_preto_-_quebra_molas_21-10.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE ANALISAR A VIABILIDADE DE SE COLOCAR UM REDUTOR DE VELOCIDADE, NA FORMA DE LOMBADA (QUEBRA-MOLAS), NO REFERIDO ENDEREÇO: RUA HÉLCIO DE CASTRO, ENTRE AS RUAS ALAGOAS E BAHIA, NO BAIRRO PARADISO.</t>
   </si>
   <si>
     <t>6052</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6052/indicacao_024-2019_-_cida_-_sinalizacao_cruzame_b9cSdz1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6052/indicacao_024-2019_-_cida_-_sinalizacao_cruzame_b9cSdz1.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE SINALIZAR O CRUZAMENTO DAS RUAS BAHIA COM ALMIRANTE TAMANDARÉ E JOAQUIM GOMES BERNARDES FILHO, NESTA CIDADE, COM A DEVIDA SINALIZAÇÃO DE SOLO E COM PLACAS.</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6066/indicacao_025-2019_-_nunes_-_eventos_da_camara_05-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6066/indicacao_025-2019_-_nunes_-_eventos_da_camara_05-11.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO INDICA A VOSSA EXCELÊNCIA, COMO PRESIDENTE DESTA CASA LEGISLATIVA, NA FORMA REGIMENTAL, A NECESSIDADE DE SE DETERMINAR QUE EM TODOS OS EVENTOS EM QUE A CÂMARA MUNICIPAL DE LAGOA DA PRATA PROMOVER, SEJA DE FORMA INTEGRAL OU POR MEIO DE PARCERIAS, FAÇA-SE CONSTAR DO CERIMONIAL O NOME DO VEREADOR QUE ESTIVER PRESENTE NO EVENTO, COMO FORMA DE RESPEITO AO PARLAMENTAR.</t>
   </si>
   <si>
     <t>6072</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6072/indicacao_026-2019_-_quelli_-_ponte_benedito_va_YK5VW1j.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6072/indicacao_026-2019_-_quelli_-_ponte_benedito_va_YK5VW1j.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA INDICA AO EXECUTIVO MUNICIPAL, NA FORMA REGIMENTAL, A NECESSIDADE DE SE REALIZAR OBRAS DE PAVIMENTAÇÃO, LIMPEZA, ILUMINAÇÃO E REFORMA DA “PONTE” SOBRE O CÓRREGO CHICO SILVEIRA, NA AVENIDA BENEDITO VALADARES, PRÓXIMO À APAE, NO BAIRRO GOMES.</t>
   </si>
   <si>
     <t>5722</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5722/mocao_de_aplauso_01-2019_-_dr_ivan_-_josiane_21-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5722/mocao_de_aplauso_01-2019_-_dr_ivan_-_josiane_21-01.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, REGIMENTALMENTE APOIADA, REQUER A VOSSA EXCELÊNCIA QUE SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO MOÇÃO DE APLAUSO AO DR. IVAN JOSÉ LOPES, PARABENIZANDO-O PELA NOMEAÇÃO COMO COORDENADOR GERAL DE SEGURANÇA, NA SUPERINTENDÊNCIA DE INFORMAÇÕES E INTELIGÊNCIA POLICIAL, NA POLÍCIA CIVIL DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>5811</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5811/mocao_de_aplauso_03-2019_-_atonio_de_melo_resen_Q8pm3Cm.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5811/mocao_de_aplauso_03-2019_-_atonio_de_melo_resen_Q8pm3Cm.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES INFRA-ASSINADOS, REGIMENTALMENTE APOIADOS, REQUEREM A VOSSA EXCELÊNCIA QUE SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO MOÇÃO DE APLAUSO AO SR. ANTÔNIO DE MELO RESENDE, PARABENIZANDO-O PELA SUA PRESENÇA EM TODAS AS REUNIÕES DA CÂMARA MUNICIPAL DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>5858</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5858/mocao_de_aplauso_04-2019_-_homero_lalinho.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5858/mocao_de_aplauso_04-2019_-_homero_lalinho.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES INFRA-ASSINADOS, REGIMENTALMENTE APOIADOS, REQUEREM A VOSSA EXCELÊNCIA QUE SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO MOÇÃO DE APLAUSO AO SR. HOMERO FIGUEIREDO DA SILVA, PARABENIZANDO-O POR SEUS RELEVANTES SERVIÇOS PRESTADOS A NOSSA COMUNIDADE.</t>
   </si>
   <si>
     <t>5925</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5925/mocao_de_aplauso_05-2019_-_nunes_-_terco_dos_homens.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5925/mocao_de_aplauso_05-2019_-_nunes_-_terco_dos_homens.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, REGIMENTALMENTE APOIADO, REQUER A VOSSA EXCELÊNCIA QUE SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO MOÇÃO DE APLAUSO AOS HOMENS DO TERÇO, PARABENIZANDO-OS PELO EXCELENTE TRABALHO PRESTADO À COLETIVIDADE DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>6084</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6084/mocao_de_aplauso_006-2019_-_preto_-_familia_coutinho.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6084/mocao_de_aplauso_006-2019_-_preto_-_familia_coutinho.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, REGIMENTALMENTE APOIADO, REQUER A VOSSA EXCELÊNCIA QUE SEJA SUBMETIDA À APROVAÇÃO DO PLENÁRIO MOÇÃO DE APLAUSO À FAMÍLIA COUTINHO, PARABENIZANDO-A PELO EMPREENDEDORISMO QUE TANTO CONTRIBUI PARA O DESENVOLVIMENTO ECONÔMICO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>5742</t>
   </si>
   <si>
     <t>PL-CM</t>
   </si>
   <si>
     <t>Projeto de Lei CM</t>
   </si>
   <si>
     <t>Preto, Adriano Moreira, Cida Marcelino</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5742/projeto_de_lei_cm_no_01-2019_-_revoga_maturador_G0oqTNh.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5742/projeto_de_lei_cm_no_01-2019_-_revoga_maturador_G0oqTNh.pdf</t>
   </si>
   <si>
     <t>REVOGA AS DISPOSIÇÕES DA LEI MUNICIPAL Nº 3.105/2018 QUE “ALTERA A LEI MUNICIPAL Nº 1646/2008, QUE PROÍBE O LANÇAMENTO DE AGROTÓXICO E CONGÊNERE, POR VIA AÉREA, NAS LAVOURAS CULTIVADAS EM IMÓVEIS SITUADOS NO MUNICÍPIO DE LAGOA DA PRATA</t>
   </si>
   <si>
     <t>5745</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5745/projeto_de_lei_cm_no_02-2019_preto_-_lista_de_castracao.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5745/projeto_de_lei_cm_no_02-2019_preto_-_lista_de_castracao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DE LISTA DE ESPERA DE CASTRAÇÃO DE CÃES E GATOS NO SITE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5747</t>
   </si>
   <si>
     <t>Josiane Protetora dos Animais, Cida Marcelino, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5747/projeto_de_lei_cm_no_05-2019_mesa_-_transmissao_Z4f055u.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5747/projeto_de_lei_cm_no_05-2019_mesa_-_transmissao_Z4f055u.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A TRANSMISSÃO AUDIOVISUAL DAS REUNIÕES ORDINÁRIAS, EXTRAORDINÁRIAS, SOLENES E AUDIÊNCIAS PÚBLICAS DA CÂMARA MUNICIPAL DE LAGOA DA PRATA, AO VIVO PELA INTERNET.</t>
   </si>
   <si>
     <t>5804</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5804/projeto_de_lei_cm_no_06-2019_-_josiane_-_incent_FB011db.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5804/projeto_de_lei_cm_no_06-2019_-_josiane_-_incent_FB011db.pdf</t>
   </si>
   <si>
     <t>OBRIGA OS ESTABELECIMENTOS VETERINÁRIOS, OS QUE COMERCIALIZAM ANIMAIS OU PRODUTOS PARA ANIMAIS, A FIXAREM CARTAZ QUE FACILITE A ADOÇÃO DE ANIMAIS, NO ÂMBITO DO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>5751</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5751/projeto_de_lei_cm_no_07-2019_-_dia_municipal_da_8sbzawJ.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5751/projeto_de_lei_cm_no_07-2019_-_dia_municipal_da_8sbzawJ.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO PROFISSIONAL SOCORRISTA E EMERGENCISTA NO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>5798</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5798/projeto_de_lei_cm_no_08-2019_-_dia_municipal_do_OJdfAu0.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5798/projeto_de_lei_cm_no_08-2019_-_dia_municipal_do_OJdfAu0.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO PROFISSIONAL MÉDICO NO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>5794</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5794/projeto_de_lei_cm_no_09-2019_adriano_-_deducao__mdJMspQ.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5794/projeto_de_lei_cm_no_09-2019_adriano_-_deducao__mdJMspQ.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DESPESAS A SEREM DEDUZIDAS NO CÁLCULO DA RENDA PER CAPTA PARA CONCESSÃO DE BENEFÍCIOS E AUXÍLIOS ASSISTENCIAIS NO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>5807</t>
   </si>
   <si>
     <t>Cida Marcelino, Josiane Protetora dos Animais</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5807/projeto_de_lei_cm_no_010-2019_cida_-_samu_sem_trote.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5807/projeto_de_lei_cm_no_010-2019_cida_-_samu_sem_trote.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APLICAÇÃO DE MULTA AOS RESPONSÁVEIS POR TROTES CONTRA O SAMU - SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA – NO ÂMBITO DO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>5822</t>
   </si>
   <si>
     <t>Josiane Protetora dos Animais, Cida Marcelino, Joanes Bosco, Professor Elias Izaias, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5822/projeto_de_lei_cm_no_011-2019_mesa_-_transmissa_GepN7PI.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5822/projeto_de_lei_cm_no_011-2019_mesa_-_transmissa_GepN7PI.pdf</t>
   </si>
   <si>
     <t>5829</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5829/projeto_de_lei_cm_no_012-2019_nunes_lista_de_sa_2D7Ocaz.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5829/projeto_de_lei_cm_no_012-2019_nunes_lista_de_sa_2D7Ocaz.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE PUBLICAÇÃO NO SITE DO MUNICÍPIO, COM ATUALIZAÇÃO SEMANAL, DA LISTA DE ESPERA DOS PACIENTES QUE SERÃO SUBMETIDOS A PROCEDIMENTOS MÉDICOS ELETIVOS, NOS CASOS QUE MENCIONA.</t>
   </si>
   <si>
     <t>5830</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5830/projeto_de_lei_cm_no_013-2019_-_josiane_-_alter_oTVJDjK.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5830/projeto_de_lei_cm_no_013-2019_-_josiane_-_alter_oTVJDjK.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2.323, DE 17 DE SETEMBRO DE 2014, QUE INSTITUI A POLÍTICA DE CONTROLE E BEM ESTAR ANIMAL DAS ESPÉCIES CANINA E FELINA NO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>5831</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5831/projeto_de_lei_cm_no_014-2019_-_josiane_-_divul_icj8aqx.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5831/projeto_de_lei_cm_no_014-2019_-_josiane_-_divul_icj8aqx.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DE FOTOGRAFIAS DE ANIMAIS RECOLHIDOS NO CANIL MUNICIPAL DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>5832</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5832/projeto_de_lei_cm_no_015-2019_-_dia_municipal_d_nzUNONV.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5832/projeto_de_lei_cm_no_015-2019_-_dia_municipal_d_nzUNONV.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DE CONSCIENTIZAÇÃO E ENFRENTAMENTO À FIBROMIALGIA NO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>5891</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5891/projeto_de_lei_cm_no_016-2019_-_nunes_nome_rua__0r8CbEX.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5891/projeto_de_lei_cm_no_016-2019_-_nunes_nome_rua__0r8CbEX.pdf</t>
   </si>
   <si>
     <t>DÁ NOME À RUA QUE MENCIONA.</t>
   </si>
   <si>
     <t>5892</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5892/projeto_de_lei_cm_no_017-2019_-_nunes_-_nome_ma_j6jUNBS.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5892/projeto_de_lei_cm_no_017-2019_-_nunes_-_nome_ma_j6jUNBS.pdf</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5893/projeto_de_lei_cm_no_018-2019_-_nunes_-_nome_ru_raP60pZ.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5893/projeto_de_lei_cm_no_018-2019_-_nunes_-_nome_ru_raP60pZ.pdf</t>
   </si>
   <si>
     <t>5894</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5894/projeto_de_lei_cm_no_019-2019_nunes_-_nome_rua__FTIWCzk.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5894/projeto_de_lei_cm_no_019-2019_nunes_-_nome_rua__FTIWCzk.pdf</t>
   </si>
   <si>
     <t>5895</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5895/projeto_de_lei_cm_no_020-2019_-_quelli_-_doacao_kL9Khgb.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5895/projeto_de_lei_cm_no_020-2019_-_quelli_-_doacao_kL9Khgb.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA – SAAE-LP- A RECEBER DOAÇÕES.</t>
   </si>
   <si>
     <t>5909</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5909/projeto_de_lei_cm_no_021-2019_-_adriano_-_alter_7VugXa1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5909/projeto_de_lei_cm_no_021-2019_-_adriano_-_alter_7VugXa1.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.791, DE 24 DE MARÇO DE 2010, QUE DISPÕE SOBRE ADIANTAMENTO DE VALORES A VEREADORES E SERVIDORES PARA VIAGENS A SERVIÇO DA CÂMARA MUNICIPAL DE LAGOA DA PRATA</t>
   </si>
   <si>
     <t>5920</t>
   </si>
   <si>
     <t>Cida Marcelino, Josiane Protetora dos Animais, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5920/projeto_de_lei_cm_no_022-2019_mesa_-_doacao_de__pfZMjiP.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5920/projeto_de_lei_cm_no_022-2019_mesa_-_doacao_de__pfZMjiP.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE BENS INSERVÍVEIS À ASSOCIAÇÃO DOS CATADORES DE PAPEL, PAPELÃO E DE MATERIAIS REAPROVEITÁVEIS DE LAGOA DA PRATA – ASCALP.</t>
   </si>
   <si>
     <t>5972</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5972/projeto_de_lei_cm_023-2019_-_josiane_quelli_cid_ulCxWR1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5972/projeto_de_lei_cm_023-2019_-_josiane_quelli_cid_ulCxWR1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE BENS AO CAIXA ESCOLAR DOUTOR ARNALDO DE FARIAS TAVARES</t>
   </si>
   <si>
     <t>5984</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5984/projeto_de_lei_cm_024-2019_-_preto_-_lixeira_26-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5984/projeto_de_lei_cm_024-2019_-_preto_-_lixeira_26-08.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROJETO DE ADOÇÃO DE LIXEIRAS PELA INICIATIVA PRIVADA</t>
   </si>
   <si>
     <t>6025</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6025/projeto_de_lei_cm_025-2019_-_quelli_declara_de__ir19k3Z.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6025/projeto_de_lei_cm_025-2019_-_quelli_declara_de__ir19k3Z.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O INSTITUTO MARCOS MORAES.</t>
   </si>
   <si>
     <t>6082</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6082/projeto_de_lei_cm_026-2019_-_lalinho_-_altera_a_klrq7sz.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6082/projeto_de_lei_cm_026-2019_-_lalinho_-_altera_a_klrq7sz.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2.602, DE 27 DE AGOSTO DE 2015, QUE AUTORIZA A PERMUTA DE IMÓVEIS QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5842</t>
   </si>
   <si>
     <t>PLC-C</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - CM</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5842/projeto_de_lei_complementar_cm_no_01-2019_mesa__oqUArJ8.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5842/projeto_de_lei_complementar_cm_no_01-2019_mesa__oqUArJ8.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>5929</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5929/projeto_de_lei_complementar_cm_no_02-2019_josia_QThtHtO.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5929/projeto_de_lei_complementar_cm_no_02-2019_josia_QThtHtO.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ARTIGO À LEI COMPLEMENTAR MUNICIPAL Nº 5, DE 15 DE JULHO DE 1991, QUE INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6097/projeto_de_lei_complementar_cm_no_003-2019_-_preto_-_altera_plano_diretor_-_desmembramento_e_app.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6097/projeto_de_lei_complementar_cm_no_003-2019_-_preto_-_altera_plano_diretor_-_desmembramento_e_app.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 176/2.017, que Dispõe Sobre a Instituição do Plano Diretor do Município de Lagoa da Prata, Decênio 2017-2026.</t>
   </si>
   <si>
     <t>5744</t>
   </si>
   <si>
     <t>PLC-E</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei Complementar - EM </t>
   </si>
   <si>
     <t>Paulo César Teodoro</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5744/projeto_de_lei_complementar_-_em_01-2019_altera_5HDAZht.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5744/projeto_de_lei_complementar_-_em_01-2019_altera_5HDAZht.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 176, DE 03 DE JANEIRO DE 2017</t>
   </si>
   <si>
     <t>5791</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5791/projeto_de_lei_complementar_-_em_02-2019_altera_DM2NQNI.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5791/projeto_de_lei_complementar_-_em_02-2019_altera_DM2NQNI.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 003, DE 22 DE MAIO DE 1991, A FIM DE CRIAR CARGO ELETIVO DE DIRETOR DE CRECHE.</t>
   </si>
   <si>
     <t>5769</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 79, DE 16 DE DEZEMBRO DE 2008</t>
   </si>
   <si>
     <t>5786</t>
   </si>
   <si>
     <t>CRIA GRATIFICAÇÃO PARA OS SERVIDORES MUNICIPAIS EFETIVOS QUE COMPÕEM A COMISSÃO FIXA DE SELEÇÃO E COMISSÃO FIXA DE MONITORAMENTO E AVALIAÇÃO RELATIVAS À LEI Nº 13.019/2014 - MARCO REGULATÓRIO DAS ORGANIZAÇÕES DA SOCIEDADE CIVIL.</t>
   </si>
   <si>
     <t>5851</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 176, DE 03 DE JANEIRO DE 2017</t>
   </si>
   <si>
     <t>5942</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5942/projeto_de_lei_complementar_-_em_06-2019_altera_1CsnFw3.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5942/projeto_de_lei_complementar_-_em_06-2019_altera_1CsnFw3.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 022, DE 25 DE NOVEMBRO DE 1997 PARA CRIAR VAGAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5960</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5960/projeto_de_lei_complementar_em_07_-.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5960/projeto_de_lei_complementar_em_07_-.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº. 022, DE 25 DE NOVEMBRO DE 1997 PARA CRIAR VAGAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5985</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR 003/1991, QUE CRIA O PLANO DE CARREIRA DO SERVIDOR PÚBLICO CIVIL DA PREFEITURA MUNICIPAL DE LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6053</t>
   </si>
   <si>
     <t>ALTERA LEI COMPLEMENTAR Nº 003, DE 22 DE MAIO DE 1991, PARA CRIAR O EMPREGO PÚBLICO DE EDUCADOR DE CRECHE</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 003/1991, QUE CRIA O PLANO DE CARREIRA DO SERVIDOR PÚBLICO CIVIL DA PREFEITURA MUNICIPAL DE LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6068/projeto_de_lei_complementar_em_011-2019_altera__d2Si1aB.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6068/projeto_de_lei_complementar_em_011-2019_altera__d2Si1aB.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº. 003, DE 22 DE MAIO DE 1991 E A LEI COMPLEMENTAR Nº. 022, DE 25 DE NOVEMBRO DE 1997 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6110</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6110/plc_em_12-2019.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6110/plc_em_12-2019.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 003, DE 22 DE MAIO DE 1991 E A LEI COMPLEMENTAR Nº 093, DE 06 DE JULHO DE 2001, PARA CRIAR VAGAS DE ADVOGADO E ODONTÓLOGO DE UNIDADE BÁSICA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6120</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6120/projeto_de_lei_completar_em_13-2019_e_mensagem.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6120/projeto_de_lei_completar_em_13-2019_e_mensagem.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar 051, de 30 de setembro de 2005 e a Lei Complementar nº 003, de 22 de maio de 1991 e dá outras providências.</t>
   </si>
   <si>
     <t>5721</t>
   </si>
   <si>
     <t>PL-EM</t>
   </si>
   <si>
     <t>Projeto de Lei EM</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5721/projeto_de_lei_em_01_-_autoriza_doacao_de_imove_oIHOqSz.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5721/projeto_de_lei_em_01_-_autoriza_doacao_de_imove_oIHOqSz.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LAGOA DA PRATA A DOAR IMÓVEL QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5883</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5883/projeto_de_lei_em_02_-_autoriza_doacao_de_imove_oObnIE2.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5883/projeto_de_lei_em_02_-_autoriza_doacao_de_imove_oObnIE2.pdf</t>
   </si>
   <si>
     <t>5748</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5748/projeto_de_lei_em_03_-_altera_lei_municipal_no__NFmFprN.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5748/projeto_de_lei_em_03_-_altera_lei_municipal_no__NFmFprN.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2152/2013, QUE INSTITUI NO ÂMBITO DO MUNICÍPIO DE LAGOA DA PRATA O PROGRAMA BOLSA ATLETA.</t>
   </si>
   <si>
     <t>5792</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5792/projeto_de_lei_em_04-_altera_do_perimetro_urban_re08zM6.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5792/projeto_de_lei_em_04-_altera_do_perimetro_urban_re08zM6.pdf</t>
   </si>
   <si>
     <t>DELIMITA O PERÍMETRO URBANO DA CIDADE DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>5754</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5754/projeto_de_lei_em_05_-_credito_suplementar_-_r__ti0ihgR.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5754/projeto_de_lei_em_05_-_credito_suplementar_-_r__ti0ihgR.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5755</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5755/projeto_de_lei_em_06_-_credito_especial_-_r100.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5755/projeto_de_lei_em_06_-_credito_especial_-_r100.00000.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5756</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5756/projeto_de_lei_em_07_-_credito_suplementar_-_r3_tBBPjfU.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5756/projeto_de_lei_em_07_-_credito_suplementar_-_r3_tBBPjfU.pdf</t>
   </si>
   <si>
     <t>5779</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5779/projeto_de_lei_em_08_-_credito_especial_-_r_430_pk0R2Wn.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5779/projeto_de_lei_em_08_-_credito_especial_-_r_430_pk0R2Wn.pdf</t>
   </si>
   <si>
     <t>5750</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5750/projeto_de_lei_em_09_-_abre_credito_suplementar_P4Ye506.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5750/projeto_de_lei_em_09_-_abre_credito_suplementar_P4Ye506.pdf</t>
   </si>
   <si>
     <t>5757</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5757/projeto_de_lei_em_10_-_credito_especial_-_r_1.7_Dyvb0a2.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5757/projeto_de_lei_em_10_-_credito_especial_-_r_1.7_Dyvb0a2.pdf</t>
   </si>
   <si>
     <t>5743</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5743/projeto_de_lei_em_11_-_altera_lei_3181-2018_-_a_gQFvbA5.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5743/projeto_de_lei_em_11_-_altera_lei_3181-2018_-_a_gQFvbA5.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2181/2019, QUE DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO-TRANSPORTE AOS ESTUDANTES UNIVERSITÁRIOS NO MUNICÍPIO DE LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5780</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5780/projeto_de_lei_em_12_-_concede_subvencao_social_SZGHzwp.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5780/projeto_de_lei_em_12_-_concede_subvencao_social_SZGHzwp.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À ENTIDADE QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5758</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5758/projeto_de_lei_em_13_-_doa_bens_inserviveis_par_cN1gFZT.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5758/projeto_de_lei_em_13_-_doa_bens_inserviveis_par_cN1gFZT.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE BENS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5781</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5781/projeto_de_lei_em_14_-_credito_especial_-_r15.0_uBYlIX4.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5781/projeto_de_lei_em_14_-_credito_especial_-_r15.0_uBYlIX4.pdf</t>
   </si>
   <si>
     <t>5759</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5759/projeto_de_lei_em_15_-_credito_suplementar_-_r2_l1FdSCK.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5759/projeto_de_lei_em_15_-_credito_suplementar_-_r2_l1FdSCK.pdf</t>
   </si>
   <si>
     <t>5760</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5760/projeto_de_lei_em_16_-_credito_suplementar_-_r9_8SSC4CA.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5760/projeto_de_lei_em_16_-_credito_suplementar_-_r9_8SSC4CA.pdf</t>
   </si>
   <si>
     <t>5836</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5836/projeto_de_lei_em_17_-_credito_suplementar_-_r1_K3tDenb.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5836/projeto_de_lei_em_17_-_credito_suplementar_-_r1_K3tDenb.pdf</t>
   </si>
   <si>
     <t>5761</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5761/projeto_de_lei_em_18_-_credito_suplementar_-_r2_oznMGps.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5761/projeto_de_lei_em_18_-_credito_suplementar_-_r2_oznMGps.pdf</t>
   </si>
   <si>
     <t>5782</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5782/projeto_de_lei_em_19_-_altera_lei_municipal_no__hCAQRBe.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5782/projeto_de_lei_em_19_-_altera_lei_municipal_no__hCAQRBe.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2924/2017, QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUIÇÃO À UNIÃO NACIONAL DOS DIRIGENTES MUNICIPAIS DE EDUCAÇÃO DO ESTADO DE MINAS GERAIS – UNDIME-MG – PARA O QUADRIÊNIO 2017-2020</t>
   </si>
   <si>
     <t>5783</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5783/projeto_de_lei_em_20_-_credito_suplementar_-_r3_mtr9Bqs.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5783/projeto_de_lei_em_20_-_credito_suplementar_-_r3_mtr9Bqs.pdf</t>
   </si>
   <si>
     <t>5765</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5765/projeto_de_lei_em_21_-_credito_suplementar_-_r__JPkpxe7.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5765/projeto_de_lei_em_21_-_credito_suplementar_-_r__JPkpxe7.pdf</t>
   </si>
   <si>
     <t>5928</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5928/projeto_de_lei_em_22_-_credito_suplementar_-_r__s2E9kVg.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5928/projeto_de_lei_em_22_-_credito_suplementar_-_r__s2E9kVg.pdf</t>
   </si>
   <si>
     <t>ABRE CREDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5844</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5844/projeto_de_lei_em_23_-_credito_suplementar_-_r__ZmwTgRe.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5844/projeto_de_lei_em_23_-_credito_suplementar_-_r__ZmwTgRe.pdf</t>
   </si>
   <si>
     <t>5845</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5845/projeto_de_lei_em_24_-_credito_suplementar_-_r__ChSCfLd.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5845/projeto_de_lei_em_24_-_credito_suplementar_-_r__ChSCfLd.pdf</t>
   </si>
   <si>
     <t>5846</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5846/projeto_de_lei_em_25_-_credito_suplementar_-_r7_Wt2XlWz.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5846/projeto_de_lei_em_25_-_credito_suplementar_-_r7_Wt2XlWz.pdf</t>
   </si>
   <si>
     <t>5766</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5766/projeto_de_lei_em_26_-_credito_suplementar_-_r__fG6mqLD.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5766/projeto_de_lei_em_26_-_credito_suplementar_-_r__fG6mqLD.pdf</t>
   </si>
   <si>
     <t>5767</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5767/projeto_de_lei_em_27_-_credito_suplementar_-_r__MwHKLpn.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5767/projeto_de_lei_em_27_-_credito_suplementar_-_r__MwHKLpn.pdf</t>
   </si>
   <si>
     <t>5770</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5770/projeto_de_lei_em_28_-_credito_suplementar_-_r__PJtkktU.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5770/projeto_de_lei_em_28_-_credito_suplementar_-_r__PJtkktU.pdf</t>
   </si>
   <si>
     <t>5771</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5771/projeto_de_lei_em_29_-_credito_especial_-_r87.2_05SKaIG.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5771/projeto_de_lei_em_29_-_credito_especial_-_r87.2_05SKaIG.pdf</t>
   </si>
   <si>
     <t>5772</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5772/projeto_de_lei_em_30_-_credito_suplementar_-_r__N5JwZHx.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5772/projeto_de_lei_em_30_-_credito_suplementar_-_r__N5JwZHx.pdf</t>
   </si>
   <si>
     <t>5773</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5773/projeto_de_lei_em_31_-_credito_suplementar_-_r1_2jSGUUT.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5773/projeto_de_lei_em_31_-_credito_suplementar_-_r1_2jSGUUT.pdf</t>
   </si>
   <si>
     <t>5774</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5774/projeto_de_lei_em_32_-_credito_suplementar_-_r4_gjf2NiV.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5774/projeto_de_lei_em_32_-_credito_suplementar_-_r4_gjf2NiV.pdf</t>
   </si>
   <si>
     <t>5775</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5775/projeto_de_lei_em_33_-_credito_suplementar_-_r__un5GUJk.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5775/projeto_de_lei_em_33_-_credito_suplementar_-_r__un5GUJk.pdf</t>
   </si>
   <si>
     <t>5776</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5776/projeto_de_lei_em_34_-_credito_suplementar_-_r8_k8HomkL.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5776/projeto_de_lei_em_34_-_credito_suplementar_-_r8_k8HomkL.pdf</t>
   </si>
   <si>
     <t>5778</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5778/projeto_de_lei_em_35_-_credito_suplementar_-_r3_4tq3QXx.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5778/projeto_de_lei_em_35_-_credito_suplementar_-_r3_4tq3QXx.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5787</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5787/projeto_de_lei_em_36_-_credito_suplementar_-_r1_Rj5w9sQ.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5787/projeto_de_lei_em_36_-_credito_suplementar_-_r1_Rj5w9sQ.pdf</t>
   </si>
   <si>
     <t>5803</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5803/projeto_de_lei_em_37_-_credito_suplementar_-_r__6otJp8Q.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5803/projeto_de_lei_em_37_-_credito_suplementar_-_r__6otJp8Q.pdf</t>
   </si>
   <si>
     <t>5835</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5835/projeto_de_lei_em_38_-_organizacao_social.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5835/projeto_de_lei_em_38_-_organizacao_social.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUALIFICAÇÃO DE ENTIDADES SEM FINS LUCRATIVOS COMO ORGANIZAÇÕES SOCIAIS, PARA ATUAÇÃO NA ÁREA DA SAÚDE PÚBLICA</t>
   </si>
   <si>
     <t>5859</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5859/projeto_de_lei_em_39_-_credito_suplementar_-_r__dhwENuN.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5859/projeto_de_lei_em_39_-_credito_suplementar_-_r__dhwENuN.pdf</t>
   </si>
   <si>
     <t>5860</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5860/projeto_de_lei_em_40_-_credito_suplementar_-_r__N2I4Cpg.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5860/projeto_de_lei_em_40_-_credito_suplementar_-_r__N2I4Cpg.pdf</t>
   </si>
   <si>
     <t>5861</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5861/projeto_de_lei_em_41_-_credito_suplementar_-_r__c6E8m25.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5861/projeto_de_lei_em_41_-_credito_suplementar_-_r__c6E8m25.pdf</t>
   </si>
   <si>
     <t>5867</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5867/projeto_de_lei_em_42_-_doa_bens_inserviveis_par_LWhlB9v.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5867/projeto_de_lei_em_42_-_doa_bens_inserviveis_par_LWhlB9v.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE BENS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5868</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5868/projeto_de_lei_em_43_-_credito_especial_-_r22.5_fMpoj1N.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5868/projeto_de_lei_em_43_-_credito_especial_-_r22.5_fMpoj1N.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5869</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5869/projeto_de_lei_em_44_-_cria_o_conselho_municipa_w4K2i0H.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5869/projeto_de_lei_em_44_-_cria_o_conselho_municipa_w4K2i0H.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ALIMENTAÇÃO ESCOLAR DE LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5870</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5870/projeto_de_lei_em_45_-_credito_especial_-_r18.8_Nykvz6Q.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5870/projeto_de_lei_em_45_-_credito_especial_-_r18.8_Nykvz6Q.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL E CONCEDER SUBVENÇÃO SOCIAL À ENTIDADE QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5896</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5896/projeto_de_lei_em_46_-_ldo_2020_-_texto_projeto_de_lei.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5896/projeto_de_lei_em_46_-_ldo_2020_-_texto_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5898</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5898/projeto_de_lei_em_47_-_credito_suplementar_-_r__tuDjHFs.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5898/projeto_de_lei_em_47_-_credito_suplementar_-_r__tuDjHFs.pdf</t>
   </si>
   <si>
     <t>5899</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5899/projeto_de_lei_em_48_-_credito_suplementar_-_r__j8w4yDF.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5899/projeto_de_lei_em_48_-_credito_suplementar_-_r__j8w4yDF.pdf</t>
   </si>
   <si>
     <t>5910</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5910/projeto_de_lei_em_49_-_credito_suplementar_-_r__fyS0ZAT.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5910/projeto_de_lei_em_49_-_credito_suplementar_-_r__fyS0ZAT.pdf</t>
   </si>
   <si>
     <t>5911</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5911/projeto_de_lei_em_50_-_credito_suplementar_-_r__KpdRShV.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5911/projeto_de_lei_em_50_-_credito_suplementar_-_r__KpdRShV.pdf</t>
   </si>
   <si>
     <t>5912</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5912/projeto_de_lei_em_51_-_credito_suplementar__-_r_4GigzG2.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5912/projeto_de_lei_em_51_-_credito_suplementar__-_r_4GigzG2.pdf</t>
   </si>
   <si>
     <t>5913</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5913/projeto_de_lei_em_52_-_credito_suplementar_-_r__RIK1GWD.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5913/projeto_de_lei_em_52_-_credito_suplementar_-_r__RIK1GWD.pdf</t>
   </si>
   <si>
     <t>5914</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5914/projeto_de_lei_em_53_-_credito_suplementar_-_r__rDCXr0p.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5914/projeto_de_lei_em_53_-_credito_suplementar_-_r__rDCXr0p.pdf</t>
   </si>
   <si>
     <t>5915</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5915/projeto_de_lei_em_54_-_credito_suplementar_-_r__JrqFBCq.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5915/projeto_de_lei_em_54_-_credito_suplementar_-_r__JrqFBCq.pdf</t>
   </si>
   <si>
     <t>5916</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5916/projeto_de_lei_em_55_-_credito_suplementar_-_r__CJLcBMf.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5916/projeto_de_lei_em_55_-_credito_suplementar_-_r__CJLcBMf.pdf</t>
   </si>
   <si>
     <t>5934</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5934/projeto_de_lei_em_56_-_credito_suplementar_-_r__wfscMhI.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5934/projeto_de_lei_em_56_-_credito_suplementar_-_r__wfscMhI.pdf</t>
   </si>
   <si>
     <t>5935</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5935/projeto_de_lei_em_57_-_credito_suplementar_-_r__lsPMRq5.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5935/projeto_de_lei_em_57_-_credito_suplementar_-_r__lsPMRq5.pdf</t>
   </si>
   <si>
     <t>5940</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5940/projeto_de_lei_em_58_-_concede_contribuicao_emater.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5940/projeto_de_lei_em_58_-_concede_contribuicao_emater.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER CONTRIBUIÇÃO E REALIZAR PAGAMENTO DE DESPESAS DIRETAS À EMATER – EMPRESA DE ASSISTÊNCIA TÉCNICA E EXTENSÃO RURAL DO ESTADO DE MINAS GERAIS</t>
   </si>
   <si>
     <t>5941</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5941/projeto_de_lei_em_59_-_autoriza_financiamento_bdmg.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5941/projeto_de_lei_em_59_-_autoriza_financiamento_bdmg.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LAGOA DA PRATA A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A – BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5952</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5952/projeto_de_lei_-_da_nome_a_estrada.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5952/projeto_de_lei_-_da_nome_a_estrada.pdf</t>
   </si>
   <si>
     <t>DÁ NOME A ESTRADA QUE DÁ ACESSO AO DISTRITO DE MARTINS GUIMARÃES À MG – 429</t>
   </si>
   <si>
     <t>5954</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5954/projeto_de_lei_em_61-_altera_lei_3.152_ldo.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5954/projeto_de_lei_em_61-_altera_lei_3.152_ldo.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 3.152/2018 QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5955</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5975</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5975/projeto_de_lei_em_63_-_credito_suplementar_-_r__900RSSJ.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5975/projeto_de_lei_em_63_-_credito_suplementar_-_r__900RSSJ.pdf</t>
   </si>
   <si>
     <t>5976</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5976/projeto_de_lei_em_64_-_credito_suplementar_-_r__famZunr.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5976/projeto_de_lei_em_64_-_credito_suplementar_-_r__famZunr.pdf</t>
   </si>
   <si>
     <t>5977</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5977/projeto_de_lei_em_65_-_altera_a_lei_3012-2019_-_Gw5rxdr.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5977/projeto_de_lei_em_65_-_altera_a_lei_3012-2019_-_Gw5rxdr.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 3.012/2017 QUE DISPÕE SOBRE O FUNCIONAMENTO E ELEIÇÃO DO CONSELHO TUTELAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5999</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5999/projeto_de_lei_em_066-2019_-_credito_suplementa_5TlYDB5.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5999/projeto_de_lei_em_066-2019_-_credito_suplementa_5TlYDB5.pdf</t>
   </si>
   <si>
     <t>6000</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6000/projeto_de_lei_em_067-2019_-_credito_suplementa_7l83Plk.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6000/projeto_de_lei_em_067-2019_-_credito_suplementa_7l83Plk.pdf</t>
   </si>
   <si>
     <t>6001</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6001/projeto_de_lei_em_068-2019_-_altera_a_lei_3184-_UyyMBt1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6001/projeto_de_lei_em_068-2019_-_altera_a_lei_3184-_UyyMBt1.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO NA LEI Nº 3.184/2018 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LAGOA DA PRATA PARA O EXERCÍCIO FINANCEIRO DE 2019</t>
   </si>
   <si>
     <t>6002</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6002/projeto_de_lei_em_069-2019_-_credito_adicional__RM0yFPr.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6002/projeto_de_lei_em_069-2019_-_credito_adicional__RM0yFPr.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6003</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6003/projeto_de_lei_em_070-2019_-_credito_adicional__KrtVYJa.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6003/projeto_de_lei_em_070-2019_-_credito_adicional__KrtVYJa.pdf</t>
   </si>
   <si>
     <t>6004</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6004/projeto_de_lei_em_071-2019_-_credito_adicional__DCcOMeY.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6004/projeto_de_lei_em_071-2019_-_credito_adicional__DCcOMeY.pdf</t>
   </si>
   <si>
     <t>6005</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6005/projeto_de_lei_em_072-2019_-_autoriza_remanejam_JLHekpQ.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6005/projeto_de_lei_em_072-2019_-_autoriza_remanejam_JLHekpQ.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REMANEJAMENTO DE DOTAÇÃO ORÇAMENTÁRIA DO EXERCÍCIO DE 2019 DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6006</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6006/projeto_de_lei_em_073-2019_-_credito_adicional__eGtgSwA.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6006/projeto_de_lei_em_073-2019_-_credito_adicional__eGtgSwA.pdf</t>
   </si>
   <si>
     <t>6026</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6026/projeto_de_lei_em_074-2019_-_credito_suplementa_8PMd2hi.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6026/projeto_de_lei_em_074-2019_-_credito_suplementa_8PMd2hi.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>6027</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6027/projeto_de_lei_em_075-2019_-_credito_especial_-_ZX2qrv2.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6027/projeto_de_lei_em_075-2019_-_credito_especial_-_ZX2qrv2.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>6035</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LAGOA DA PRATA A DESAFETAR E ALIENAR BEM IMÓVEL QUE MENCIONA</t>
   </si>
   <si>
     <t>6036</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>6037</t>
   </si>
@@ -1770,2518 +1770,2518 @@
   <si>
     <t>83</t>
   </si>
   <si>
     <t>6067</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6083</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6094/projeto_de_lei_em_086-2019_-_altera_a_lei_no_3.049-2017_que_insitui_o_plano.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6094/projeto_de_lei_em_086-2019_-_altera_a_lei_no_3.049-2017_que_insitui_o_plano.pdf</t>
   </si>
   <si>
     <t>Altera a lei 3.049/2017 que institui o Plano Plurianual para o Período de 2018 a 2021 e dá Outras Providências.</t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6095/projeto_de_lei_em_87-2019_-_altera_a_lei_3.253-2019_que_institui_as_diretrizes_orcamentarias_para_o_exercicio_de_2.020_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6095/projeto_de_lei_em_87-2019_-_altera_a_lei_3.253-2019_que_institui_as_diretrizes_orcamentarias_para_o_exercicio_de_2.020_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera a lei 3.253/2019 que institui as Diretrizes Orçamentárias para o exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6096/projeto_de_lei_em_88-2019_-_estima_a__receita_e_fixa_a_despesa_do_municipio_de_lagoa_da_prata_para_o_exercicio_financeiro_de_2020.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6096/projeto_de_lei_em_88-2019_-_estima_a__receita_e_fixa_a_despesa_do_municipio_de_lagoa_da_prata_para_o_exercicio_financeiro_de_2020.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Lagoa da Prata para o Exercício Financeiro de 2020.</t>
   </si>
   <si>
     <t>6183</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6183/projeto_de_lei_em_089-2019_-_credito_adicional_especial_-_r_9.00000_-_grupo_de_escoteiros.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6183/projeto_de_lei_em_089-2019_-_credito_adicional_especial_-_r_9.00000_-_grupo_de_escoteiros.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Adicional Especial ao Orçamento Vigente do Município de Lagoa da Prata e Contém Outras Providências.”</t>
   </si>
   <si>
     <t>6085</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A DOAR IMÓVEIS QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>6159</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6159/projeto_de_resolucao_001-2019_-_josiane_quelli_cida_-_mesa_diretora_revisao_servidores_da_camara.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6159/projeto_de_resolucao_001-2019_-_josiane_quelli_cida_-_mesa_diretora_revisao_servidores_da_camara.pdf</t>
   </si>
   <si>
     <t>Revisa os Valores dos Vencimentos dos Servidores Públicos da Câmara Municipal de Lagoa da Prata, nos termos do Inciso X do Artigo 37 da CR/1988 e da Lei Municipal nº 2.198/2014.</t>
   </si>
   <si>
     <t>5749</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5749/projeto_de_resolucao_no_02-2019_-_altera_resolu_9ZxAETH.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5749/projeto_de_resolucao_no_02-2019_-_altera_resolu_9ZxAETH.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO 755/2017, QUE INSTITUI NA CÂMARA MUNICIPAL DE LAGOA DA PRATA A COMENDA SÃO FRANCISCO DE ASSIS.</t>
   </si>
   <si>
     <t>5793</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5793/projeto_de_resolucao_no_03-2019_-_altera_resolu_A8Ycm3X.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5793/projeto_de_resolucao_no_03-2019_-_altera_resolu_A8Ycm3X.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO 750/2017, QUE REGULAMENTA O CONTROLE DE PRESENÇA E FALTAS DOS VEREADORES ÀS REUNIÕES E SESSÕES DA CÂMARA MUNICIPAL DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>5808</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5808/projeto_de_resolucao_no_04-2019_-_altera_resolu_QUUy5ki.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5808/projeto_de_resolucao_no_04-2019_-_altera_resolu_QUUy5ki.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 433/2003 QUE INSTITUI A TRIBUNA POPULAR E PARTICIPAÇÃO DA COMUNIDADE NOS TRABALHOS DAS COMISSÕES DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>5809</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5809/projeto_de_resolucao_no_05-2019_-_altera_resolu_lYlbGbk.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5809/projeto_de_resolucao_no_05-2019_-_altera_resolu_lYlbGbk.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 495/2005 QUE CRIA A MEDALHA DE HONRA AO MÉRITO FEMININO OSMARI CLARINDA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>5857</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5857/projeto_de_resolucao_no_06-2019_-_da_nome_a_sal_f4mUKx5.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5857/projeto_de_resolucao_no_06-2019_-_da_nome_a_sal_f4mUKx5.pdf</t>
   </si>
   <si>
     <t>DÁ NOME À SALA DE SOM DA CÂMARA MUNICIPAL DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>5908</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5908/projeto_de_resolucao_no_07-2019_-_altera_regime_LOW8wjw.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5908/projeto_de_resolucao_no_07-2019_-_altera_regime_LOW8wjw.pdf</t>
   </si>
   <si>
     <t>ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE LAGOA DA PRATA – RESOLUÇÃO 462/2004</t>
   </si>
   <si>
     <t>5953</t>
   </si>
   <si>
     <t>Cida Marcelino, Quelli Cássia Couto</t>
   </si>
   <si>
     <t>SUPRIME O § 5º DO ARTIGO 2º DA RESOLUÇÃO 750/2017, QUE REGULAMENTA O CONTROLE DE PRESENÇA E FALTAS DOS VEREADORES ÀS REUNIÕES E SESSÕES DA CÂMARA MUNICIPAL DE LAGOA DA PRATA</t>
   </si>
   <si>
     <t>5959</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5959/projeto_de_resolucao_no_09-2019_-_medalha_osmar_ZmdWmAu.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5959/projeto_de_resolucao_no_09-2019_-_medalha_osmar_ZmdWmAu.pdf</t>
   </si>
   <si>
     <t>5996</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5996/projeto_de_resolucao_011-2019_-_mesa_diretora_-_l2X7inC.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5996/projeto_de_resolucao_011-2019_-_mesa_diretora_-_l2X7inC.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE HOMENAGEM PÓSTUMA A EX AUTORIDADES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>5997</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5997/projeto_de_resolucao_012-2019_-_josiane_e_outro_PHlL1PK.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5997/projeto_de_resolucao_012-2019_-_josiane_e_outro_PHlL1PK.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 574, DE 19 DE OUTUBRO DE 2009, QUE REGULAMENTA A REALIZAÇÃO DE SESSÕES SOLENES NA CÂMARA MUNICIPAL DE LAGOA DA PRATA</t>
   </si>
   <si>
     <t>6017</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6017/projeto_de_resolucao_013-2019_-_josiane_adriano_kHVKMlc.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6017/projeto_de_resolucao_013-2019_-_josiane_adriano_kHVKMlc.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO 755/2017, QUE INSTITUI NA CÂMARA MUNICIPAL DE LAGOA DA PRATA A COMENDA SÃO FRANCISCO DE ASSIS</t>
   </si>
   <si>
     <t>6041</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6041/projeto_de_resolucao_014-2019_-_mesa_diretora_-_nmac32e.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6041/projeto_de_resolucao_014-2019_-_mesa_diretora_-_nmac32e.pdf</t>
   </si>
   <si>
     <t>REFERENDA DESPESA PARA O ORÇAMENTO DA CÂMARA MUNICIPAL DE LAGOA DA PRATA PARA O EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
     <t>Joanes Bosco</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6073/projeto_de_resolucao_015-2019_-_cidadao_edercio_7M0Myfd.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6073/projeto_de_resolucao_015-2019_-_cidadao_edercio_7M0Myfd.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO A EDÉRCIO BITTENCOURT MUNIZ</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6074/projeto_de_resolucao_016-2019_-_cidadao_ricardo_MypgK8g.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6074/projeto_de_resolucao_016-2019_-_cidadao_ricardo_MypgK8g.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO A RICARDO PEREIRA COSTA</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6075/projeto_de_resolucao_017-2019_-_cidadao_adelio__JlJvyqg.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6075/projeto_de_resolucao_017-2019_-_cidadao_adelio__JlJvyqg.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO A ADÉLIO DO COUTO COUTINHO</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6076/projeto_de_resolucao_018-2019_-_cidadao_chicao_-_cida.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6076/projeto_de_resolucao_018-2019_-_cidadao_chicao_-_cida.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO A FRANCISCO MARTINS OLIVEIRA</t>
   </si>
   <si>
     <t>6077</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6077/projeto_de_resolucao_019-2019_-_cidadao_matozin_tjzHiAt.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6077/projeto_de_resolucao_019-2019_-_cidadao_matozin_tjzHiAt.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO A MATOZINHO NUNES CARNEIRO</t>
   </si>
   <si>
     <t>6078</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6078/projeto_de_resolucao_020-2019_-_cidadao_pr._dav_pknfmDq.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6078/projeto_de_resolucao_020-2019_-_cidadao_pr._dav_pknfmDq.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO A DAVID AZEVEDO</t>
   </si>
   <si>
     <t>6079</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6079/projeto_de_resolucao_021-2019_-_cidadao_pr._alm_IXx5YF9.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6079/projeto_de_resolucao_021-2019_-_cidadao_pr._alm_IXx5YF9.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO A ALMERINDO DA SILVEIRA BARBOSA</t>
   </si>
   <si>
     <t>6080</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6080/projeto_de_resolucao_022-2019_-_cidadao_raimund_uUirdcA.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6080/projeto_de_resolucao_022-2019_-_cidadao_raimund_uUirdcA.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA A RAIMUNDA DA SILVA SANTOS</t>
   </si>
   <si>
     <t>6081</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6081/projeto_de_resolucao_023-2019_-_cidadao_joao_is_Ia1qH0D.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6081/projeto_de_resolucao_023-2019_-_cidadao_joao_is_Ia1qH0D.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO A JOÃO ISAÍAS DA SILVA</t>
   </si>
   <si>
     <t>6007</t>
   </si>
   <si>
     <t>P-LOM</t>
   </si>
   <si>
     <t>Proposta de Emenda LOM</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6007/proposta_de_emenda_a_lei_organcia_001-2019_-_in_OGW7OWi.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6007/proposta_de_emenda_a_lei_organcia_001-2019_-_in_OGW7OWi.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORGÂNICA DO MUNICÍPIO DE LAGOA DA PRATA</t>
   </si>
   <si>
     <t>5998</t>
   </si>
   <si>
     <t>Preto, Cida Marcelino</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5998/proposta_de_emenda_a_lom_no_02-2019_-_preto_-_10-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5998/proposta_de_emenda_a_lom_no_02-2019_-_preto_-_10-09.pdf</t>
   </si>
   <si>
     <t>6088</t>
   </si>
   <si>
     <t>Josiane Protetora dos Animais, Adriano Moreira, Cabo Nunes , Cida Marcelino, Joanes Bosco, Lalinho Duzinho, Preto, Professor Elias Izaias, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6088/proposta_de_emenda_a_lom_no_03-2019_-_21-10-2019.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6088/proposta_de_emenda_a_lom_no_03-2019_-_21-10-2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orgânica do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>5729</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5729/requerimento_001-2019_preto_-_audiencia_publica_Gr0ceyE.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5729/requerimento_001-2019_preto_-_audiencia_publica_Gr0ceyE.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO, SEJA DETERMINADA A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA NA CÂMARA MUNICIPAL SOBRE AS QUESTÕES QUE ENVOLVEM O RECOLHIMENTO DE ENTULHOS NO MUNICÍPIO, A SE REALIZAR EM FEVEREIRO DE 2019, EM DATA A SER DEFINIDA. PROPONHO QUE SEJAM CONVIDADOS PARA ESTA AUDIÊNCIA PÚBLICA, POR MEIO DE OFÍCIO, O SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E GOVERNO, A SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, A SECRETÁRIA MUNICIPAL DE OBRAS E URBANISMO, O SECRETÁRIO MUNICIPAL DE SAÚDE, REPRESENTANTES DA VIGILÂNCIA EM SAÚDE, SECRETÁRIO MUNICIPAL DE TRANSPORTES E LIMPEZA PÚBLICA, CHEFE DESTE SETOR E OS FISCAIS MUNICIPAIS.</t>
   </si>
   <si>
     <t>5730</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5730/requerimento_002-2019_josiane_escoamento_agua_p_KPMFP5M.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5730/requerimento_002-2019_josiane_escoamento_agua_p_KPMFP5M.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA À SECRETÁRIA DE OBRAS E URBANISMO QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE EXECUTAR OBRAS VISANDO SOLUCIONAR GRAVE PROBLEMA DE ESCOAMENTO DAS ÁGUAS PLUVIAIS AO FINAL DA AV. BELA VISTA, PRÓXIMO À CASA DE NÚMERO 1.451, O MAIS RÁPIDO POSSÍVEL, UMA VEZ QUE QUANDO CHOVE AS ÁGUAS ESTÃO INVADINDO RESIDÊNCIAS NO LOCAL. REQUER AINDA, QUE SEJA ENVIADO OFÍCIO NESTE MESMO SENTIDO À DIRETORA DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO – SAAE-LP.</t>
   </si>
   <si>
     <t>5731</t>
   </si>
   <si>
     <t>Joanes Bosco, Professor Elias Izaias</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5731/requerimento_003-2019_joanes_plano_de_saude_saa_llZVNrj.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5731/requerimento_003-2019_joanes_plano_de_saude_saa_llZVNrj.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES INFRA-ASSINADOS, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUEREM A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO À DIRETORA DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA – SAAE-LP, SOLICITANDO QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE CONTRATAR EMPRESA PARA FORNECER PLANO DE SAÚDE PARA OS SERVIDORES DA REFERIDA AUTARQUIA MUNICIPAL.</t>
   </si>
   <si>
     <t>5732</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5732/requerimento_004-2019_quelli_estagiarias_07-01_TxXjfqS.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5732/requerimento_004-2019_quelli_estagiarias_07-01_TxXjfqS.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À SECRETÁRIA DE EDUCAÇÃO, SENHORA PAULENE MÁRCIA ANDRADE E SILVA, QUE INFORME A ESTA CASA O SEGUINTE: ...</t>
   </si>
   <si>
     <t>5733</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5733/requerimento_005-2019_cida_calcamento_rua_joao__pTUEO7y.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5733/requerimento_005-2019_cida_calcamento_rua_joao__pTUEO7y.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E LIMPEZA PÚBLICA, BEM COMO À SECRETÁRIA DE OBRAS E URBANISMO, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADES DE SE COMPLETAR A PAVIMENTAÇÃO DA RUA JOÃO MARTINS VASCONCELOS, QUE INTERLIGA OS BAIRROS AMÉRICO SILVA E MANGABEIRAS, NESTA CIDADE, COMPREENDIDA ENTRE A RUA DIREITA E A RUA BARÃO DO RIO BRANCO, OU PELO MENOS, COM MAIS URGÊNCIA, FAZER MANUTENÇÃO NO PISO DO TRECHO JÁ PAVIMENTADO COM CALÇAMENTO POLIÉDRICO.</t>
   </si>
   <si>
     <t>5734</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5734/requerimento_006-2019_professor_elias_scanners__2W624qz.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5734/requerimento_006-2019_professor_elias_scanners__2W624qz.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE ADQUIRIR PARA ESTA CASA LEGISLATIVA, SCANNERS PROFISSIONAIS, TANTO PORTÁTIL, QUANTO DE USO LOCAL, PARA A DEVIDA E NECESSÁRIA DIGITALIZAÇÃO DE TODOS OS DOCUMENTOS DA CÂMARA, BEM COMO PARA A ORGANIZAÇÃO E ARQUIVAMENTO DOS MESMOS.</t>
   </si>
   <si>
     <t>5735</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5735/requerimento_007-2019_preto_passagem_elevada_fe_CdzlUX9.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5735/requerimento_007-2019_preto_passagem_elevada_fe_CdzlUX9.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE  TRANSPORTES E LIMPEZA PÚBLICA, BEM COMO À SECRETÁRIA DE OBRAS E URBANISMO, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE SE COLOCAR PASSAGEM ELEVADA PARA PEDESTRES, COM ONDULAÇÃO, NA AV. FERNÃO DIAS, NAS PROXIMIDADES DA EMPRESA  COMBRITA ARTEFATOS.</t>
   </si>
   <si>
     <t>5736</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5736/requerimento_008-2019_adriano_limpeza_14-01_1MTyGIW.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5736/requerimento_008-2019_adriano_limpeza_14-01_1MTyGIW.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E LIMPEZA PÚBLICA, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR LIMPEZA NO BECO LOCALIZADO ENTRE A RUA ANTÔNIO FRANCISCO VIDAL E A RUA “F”, NO BAIRRO AMÉRICO SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>5737</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5737/requerimento_009-2019_cida_-_fumace_14-01_pnZx6v3.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5737/requerimento_009-2019_cida_-_fumace_14-01_pnZx6v3.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,  ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE SAÚDE QUE INFORME A ESTA CASA SE HÁ POR PARTE DA ADMINISTRAÇÃO MUNICIPAL A INTENÇÃO DE CONCRETIZAR A APLICAÇÃO SISTEMÁTICA DO “FUMACÊ” EM NOSSO MUNICÍPIO, INICIANDO-SE O MAIS RÁPIDO POSSÍVEL.</t>
   </si>
   <si>
     <t>5738</t>
   </si>
   <si>
     <t>Preto, Lalinho Duzinho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5738/requerimento_010-2019_preto_e_lalinho_bordas_de_vUBqwJQ.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5738/requerimento_010-2019_preto_e_lalinho_bordas_de_vUBqwJQ.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES INFRA-ASSINADOS, NA FORMA REGIMENTAL, REQUEREM A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E LIMPEZA PÚBLICA, BEM COMO À SECRETÁRIA DE OBRAS E URBANISMO, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE SE ASFALTAR AS BORDAS DOS BUEIROS, EM UMA ÁREA DE UM METRO LINEAR DE CADA LADO.</t>
   </si>
   <si>
     <t>5739</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5739/requerimento_011-2019_adriano_tapa_buraco_21-01_jWR7tj5.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5739/requerimento_011-2019_adriano_tapa_buraco_21-01_jWR7tj5.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À SECRETÁRIA DE OBRAS E URBANISMO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADES DE SE REALIZAR “OPERAÇÃO TAPA BURACO” EM TODA EXTENSÃO DO BAIRRO AMÉRICO SILVA II.</t>
   </si>
   <si>
     <t>5740</t>
   </si>
   <si>
     <t>Lalinho Duzinho, Adriano Moreira, Cabo Nunes , Preto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5740/requerimento_012-2019_lalinho_oficio_a_cemig_21-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5740/requerimento_012-2019_lalinho_oficio_a_cemig_21-01.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES INFRA-ASSINADOS, NA FORMA REGIMENTAL, REQUEREM A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO SR. BERNARDO AFONSO SALOMÃO ALVARENGA, DIRETOR-PRESIDENTE DA CEMIG, SOLICITANDO ESCLARECIMENTOS SOBRE RUMORES ENTRE OS FUNCIONÁRIOS DE QUE A EMPRESA FECHARÁ SEU ESCRITÓRIO DE ATENDIMENTO EM LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>6142</t>
   </si>
   <si>
     <t>Joanes Bosco, Cida Marcelino, Professor Elias Izaias</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6142/requerimento_013-2019_-_joanes_cida_elias_-_convoca_diretora_e_tecnicos_do_saae_21-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6142/requerimento_013-2019_-_joanes_cida_elias_-_convoca_diretora_e_tecnicos_do_saae_21-01.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício à Diretora do Serviço Autônomo de Água e Esgoto de Lagoa da Prata – SAAE-LP, Maria de Fátima Tavares, e aos técnicos da Autarquia Municipal, convocando-os a comparecer a esta Casa, no prazo regimental, para tratar de assunto relacionado ao abastecimento de água no município e sobre a redução da tarifa de esgoto.</t>
   </si>
   <si>
     <t>6143</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6143/requerimento_014-2019_-_nunes_-_recolhimento_entulho_21-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6143/requerimento_014-2019_-_nunes_-_recolhimento_entulho_21-01.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário de Transportes e Limpeza Pública, que informe a esta Casa se há possibilidade de se proibir a utilização de máquinas e caminhões do Município para o recolhimento de entulho nas vias públicas, em frente a imóveis particulares, exceto quando se tratar de mutirão de limpeza e recolhimento de entulho devidamente programado e publicado pela Administração Pública, ou nos casos em que o cidadão solicitou autorização para o descarte dos materiais e o setor competente tenha autorizado tal procedimento.</t>
   </si>
   <si>
     <t>6144</t>
   </si>
   <si>
     <t xml:space="preserve">Adriano Moreira, Cabo Nunes </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6144/requerimento_015-2019_-_adriano_nunes_-_escorpioes_28-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6144/requerimento_015-2019_-_adriano_nunes_-_escorpioes_28-01.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário de Meio Ambiente, que informe a esta Casa se há possibilidade de se buscar soluções efetivas para combater a infestação e proliferação de escorpiões nos cemitérios do nosso município.</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6145/requerimento_016-2019_-_preto_-_paulene_-_creche_americo_silva_28-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6145/requerimento_016-2019_-_preto_-_paulene_-_creche_americo_silva_28-01.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder   Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretária Municipal de Educação, Sra. Paulene Márcia Andrade e Silva, que informe a esta Casa se há possibilidade de se determinar um estudo para a construção de uma outra creche para o Bairro Américo Silva, nesta cidade.</t>
   </si>
   <si>
     <t>6146</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6146/requerimento_017-2019_-_joanes_-_passagem_elevada_upa_28-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6146/requerimento_017-2019_-_joanes_-_passagem_elevada_upa_28-01.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário Municipal de  Transportes e Limpeza Pública, bem como à Secretária de Obras e Urbanismo, que informem a esta Casa se há possibilidade de se colocar passagem elevada para pedestres nas proximidades do Hospital São Carlos e em frente a UPA (Unidade de Pronto Atendimento) do município.</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6147/requerimento_018-2019_-_quelli_-_centro_cultural_28-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6147/requerimento_018-2019_-_quelli_-_centro_cultural_28-01.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Cultura e     Turismo, bem como ao Secretário de Administração e Governo, que informem a esta Casa se há possibilidade de se iniciar procedimentos visando a construção de um novo Centro Cultural Municipal em nossa cidade e programa de incentivo e apoio às diversas formas de manifestação cultural em nossa cidade.</t>
   </si>
   <si>
     <t>6148</t>
   </si>
   <si>
     <t>Lalinho Duzinho, Cabo Nunes , Preto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6148/requerimento_019-2019_-_lalinho_preto_nunes_-_procon_28-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6148/requerimento_019-2019_-_lalinho_preto_nunes_-_procon_28-01.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao representante do PROCON no Município de Lagoa da Prata e também para o PROCON Minas Gerais, solicitando aos mesmos que informem a esta Casa se há fiscalização nos preços de combustíveis praticados neste Município, bem como os motivos pelos quais não notamos queda nestes preços, uma vez que em toda região constatamos a redução nos valores dos combustíveis comercializados nos postos de serviços.</t>
   </si>
   <si>
     <t>6149</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6149/requerimento_020-2019_-_todos_-_medalha_04-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6149/requerimento_020-2019_-_todos_-_medalha_04-02.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, nos termos do Artigo 3º da Resolução desta Casa de nº 495/2005, que “Cria a Medalha de Honra ao Mérito Feminino Osmari Clarinda de Oliveira e contém outras providências”, alterada pela Resolução nº 587/2009, vêm apresentar os nomes das mulheres a serem agraciadas com a referida comenda para aprovação do Plenário.</t>
   </si>
   <si>
     <t>6150</t>
   </si>
   <si>
     <t>Quelli Cássia Couto, Cida Marcelino, Joanes Bosco, Josiane Protetora dos Animais, Professor Elias Izaias</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6150/requerimento_021-2019_-_quelli_elias_cida_joanes_josiane_-_luis_francisco_04-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6150/requerimento_021-2019_-_quelli_elias_cida_joanes_josiane_-_luis_francisco_04-02.pdf</t>
   </si>
   <si>
     <t>As Vereadoras e os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao    Sr. Luiz Francisco de Jesus, convidando-o para vir a esta Casa, conhecer as dependências da Câmara Municipal a fim de comprovar que a reforma feita em 2016 não se restringiu apenas à fachada do prédio.</t>
   </si>
   <si>
     <t>6151</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6151/requerimento_022-2019_-_adriano_-_adia_a_reuniao_04-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6151/requerimento_022-2019_-_adriano_-_adia_a_reuniao_04-02.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que a Reunião Ordinária do dia 11 de fevereiro do corrente ano seja antecipada para o dia 08 de fevereiro de 2019, sexta-feira.</t>
   </si>
   <si>
     <t>6152</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6152/requerimento_023-2019_-_josiane_-_praia_04-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6152/requerimento_023-2019_-_josiane_-_praia_04-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Cultura e Turismo que nos informe sobre o “Preço Público” que está sendo cobrado para entrada na Praia Pública Municipal e se há possibilidade de redução do mesmo.</t>
   </si>
   <si>
     <t>6153</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6153/requerimento_024-2019_-_nunes_-_fabio_avelar_04-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6153/requerimento_024-2019_-_nunes_-_fabio_avelar_04-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Deputado Estadual Fábio Avelar solicitando ao mesmo que intervenha junto aos órgãos competentes para que sejam direcionados ônibus ou micro-ônibus a serem utilizados pelas áreas da cultura e do esporte, assim como já é feito para a Educação.</t>
   </si>
   <si>
     <t>6154</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6154/requerimento_025-2019_-_cida_-_iluminacao_rua_joao_martins_vasconcelos_04-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6154/requerimento_025-2019_-_cida_-_iluminacao_rua_joao_martins_vasconcelos_04-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita à Secretária de Obras e Urbanismo, que informe a esta Casa se há possibilidade de se completar a iluminação pública da Rua JOÃO MARTINS VASCONCELOS, que interliga os Bairros Américo Silva e Mangabeiras, nesta cidade, compreendida entre a Rua Direita e a Rua Barão do Rio Branco.</t>
   </si>
   <si>
     <t>6155</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6155/requerimento_026-2019_-_elias_-_isencao_preco_publico_04-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6155/requerimento_026-2019_-_elias_-_isencao_preco_publico_04-02.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado, na forma regimental e ouvido o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, ao Secretário Municipal de Desportos e ao Secretário de Cultura e Turismo que informem a esta Casa, se há possibilidade de conceder isenção do pagamento de Preço Público para utilização de bens públicos municipais, como: poliesportivos, Centro Cultural Fausto Resende e outros, quando a utilização for para fins não lucrativos, ou lucrativos, mas com finalidade beneficente.</t>
   </si>
   <si>
     <t>6156</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6156/requerimento_027-2019_-_cida_-_adiamento_de_votacao_em_007-2018_-_04-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6156/requerimento_027-2019_-_cida_-_adiamento_de_votacao_em_007-2018_-_04-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja adiada para a próxima reunião ordinária, a Segunda Discussão e Votação do Projeto de Lei Complementar EM nº 07/2018 que “ALTERA A LEI COMPLEMENTAR Nº 003, DE 22 DE MAIO DE 1991”.</t>
   </si>
   <si>
     <t>6157</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6157/requerimento_028-2019_-_elias_-_passagem_elevada_av._brasil_08-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6157/requerimento_028-2019_-_elias_-_passagem_elevada_av._brasil_08-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário Municipal de  Transportes e Limpeza Pública, bem como à Secretária de Obras e Urbanismo, que informem a esta Casa se há possibilidade de se colocar passagem elevada para pedestres, com ondulação, na Av. Brasil, no cruzamento com a Rua Dona Tinuca, nesta cidade.</t>
   </si>
   <si>
     <t>6158</t>
   </si>
   <si>
     <t>Quelli Cássia Couto, Cida Marcelino, Joanes Bosco</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6158/requerimento_029-2019_-_quelli_cida_joanes_-_para_adriano_08-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6158/requerimento_029-2019_-_quelli_cida_joanes_-_para_adriano_08-02.pdf</t>
   </si>
   <si>
     <t>As Vereadoras e os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Vereador Adriano Moreira Pinto, solicitando ao mesmo - visando dar ampla transparência e lisura ao procedimento regimental adotado para a antecipação da reunião ordinária do dia 11/02/2019 para esta data - que apresente a esta Casa, comprovante de que esteve com seu filho em consulta médica em Foz do Iguaçu, bem como que esteve na instituição de ensino do mesmo para renovação de matrícula, considerando que estas foram as justificativas apresentadas pelo Vereador para que seu Requerimento fosse aprovado em Plenário.</t>
   </si>
   <si>
     <t>5746</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5746/requerimento_030-2019_preto_-_adiamento_de_vota_INgpxFB.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5746/requerimento_030-2019_preto_-_adiamento_de_vota_INgpxFB.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ADIADA PARA A PRÓXIMA REUNIÃO ORDINÁRIA, A PRIMEIRA DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI CM Nº 04/2019 E A DISCUSSÃO E VOTAÇÃO ÚNICAS DO SUBSTITUTIVO APRESENTADO AO PROJETO DE LEI CM 02/2019.</t>
   </si>
   <si>
     <t>6160</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6160/requerimento_031-2019_-_adriano_nunes_-_saae_-_esgoto_martins_guimaraes_08-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6160/requerimento_031-2019_-_adriano_nunes_-_saae_-_esgoto_martins_guimaraes_08-02.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental e consultado o Plenário, requerem a Vossa Excelência que seja enviado ofício à Diretora do Serviço Autônomo de Água e Esgoto de Lagoa da Prata – SAAE-LP, solicitando à mesma que informe a esta Casa se há possibilidade de se reformar a Estação de Tratamento de Esgoto – ETE do Distrito de Martins Guimarães e providenciar a canalização da rede de coleta de esgoto na Rua Nelsindo Miranda, na mesma localidade.</t>
   </si>
   <si>
     <t>6161</t>
   </si>
   <si>
     <t>Cabo Nunes , Adriano Moreira</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6161/requerimento_032-2019_-_nunes_adriano_-_saritur_e_sao_cristovao_08-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6161/requerimento_032-2019_-_nunes_adriano_-_saritur_e_sao_cristovao_08-02.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência, consultado o Plenário, que seja enviado ofício aos representantes legais do GRUPO EMPRESARIAL SARITUR e da VIAÇÃO SÃO CRISTÓVÃO, responsáveis pelo transporte público intermunicipal que atende a população lagopratense, solicitando aos mesmos que intercedam junto aos órgãos competentes para que os ônibus que saem de Lagoa da Prata com destino a Santo Antônio do Monte, Divinópolis e Belo Horizonte, possam passar no Distrito de Martins Guimarães, na ida e na volta, em virtude do asfaltamento da estrada que liga a MG-429 e referida localidade.</t>
   </si>
   <si>
     <t>6162</t>
   </si>
   <si>
     <t xml:space="preserve">Preto, Cabo Nunes </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6162/requerimento_033-2019_-_preto_nunes_-_revoga_decimo_terceiro_18-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6162/requerimento_033-2019_-_preto_nunes_-_revoga_decimo_terceiro_18-02.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental e consultado o Plenário, requerem a Vossa Excelência que seja estudada a possibilidade de se revogar a Resolução 753/2017, ato normativo que autorizou e regulamentou o pagamento do Décimo Terceiro   Subsídio nesta Casa de Leis.</t>
   </si>
   <si>
     <t>6163</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6163/requerimento_034-2019_-_adriano_nunes_-_aumento_efetivo_pm_18-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6163/requerimento_034-2019_-_adriano_nunes_-_aumento_efetivo_pm_18-02.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Comandante Geral da Polícia Militar do Estado de Minas Gerais, ao Comandante da nossa Regional da Polícia Militar, ao Comandante do Batalhão e ao Secretário de Estado de Segurança Pública, solicitando aos mesmos que envidem esforços para o aumento do efetivo da Polícia Militar em Lagoa da Prata.</t>
   </si>
   <si>
     <t>6164</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6164/requerimento_035-2019_-_nunes_-_alterar_dia_reuniao_18-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6164/requerimento_035-2019_-_nunes_-_alterar_dia_reuniao_18-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que informe sobre a possibilidade de se modificar o dia da realização das Reuniões Ordinárias desta Casa, passando das segundas-feiras para as terças-feiras.</t>
   </si>
   <si>
     <t>6165</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6165/requerimento_036-2019_-_joanes_-_lixeira_-_lagoa_das_palmeiras_18-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6165/requerimento_036-2019_-_joanes_-_lixeira_-_lagoa_das_palmeiras_18-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Ilustre Secretário de Transportes e Limpeza Pública, que informe a esta Casa se há possibilidade de se instalar lixeiras em pontos estratégicos no entorno da Lagoa das Palmeiras.</t>
   </si>
   <si>
     <t>6184</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6184/requerimento_037-2019_-_cida_quelli_joanes_elias_-_interdicao_em_frente_jacinto_18-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6184/requerimento_037-2019_-_cida_quelli_joanes_elias_-_interdicao_em_frente_jacinto_18-02.pdf</t>
   </si>
   <si>
     <t>As Vereadoras e os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário de Transportes e Limpeza Pública, que informe a esta Casa se há possibilidade de se interditar a Rua Professor Jacinto Ribeiro, na quadra em frente a Escola Municipal Professor Jacinto Campos, nos horários de chegada e saída dos alunos.</t>
   </si>
   <si>
     <t>6167</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6167/requerimento_038-2019_-_quelli_-_limpeza_lotes_18-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6167/requerimento_038-2019_-_quelli_-_limpeza_lotes_18-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, bem como ao Chefe do Setor de Tributação, Fiscalização e Cadastro, que informem a esta Casa, quais medidas vêm sendo adotadas para o cumprimento das disposições da Lei Complementar Municipal nº 87/2010, que obriga o proprietário, inclusive o Município, a fechar com muro ou cerca seu lote, bem como de limpá-lo e de construir calçada à sua frente.</t>
   </si>
   <si>
     <t>6168</t>
   </si>
   <si>
     <t>Lalinho Duzinho, Preto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6168/requerimento_039-2019_-_lalinho_preto_-_limpeza_no_distrito_de_martins_guimaraes_25-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6168/requerimento_039-2019_-_lalinho_preto_-_limpeza_no_distrito_de_martins_guimaraes_25-02.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário de Transportes e Limpeza Pública, que informe a esta Casa se há possibilidade de se realizar uma limpeza geral nas vias públicas do Distrito de Martins Guimarães, bem como disponibilizar banheiros químicos para as festividades de carnaval.</t>
   </si>
   <si>
     <t>6169</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6169/requerimento_040-2019_-_nunes_-_demarcacao_viaria_martins_-_carnaval_25-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6169/requerimento_040-2019_-_nunes_-_demarcacao_viaria_martins_-_carnaval_25-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita aos Secretários de Transportes e Limpeza Pública e de Obras e Urbanismo, que informem a esta Casa se há possibilidade de se buscar junto ao DEER-MG – Departamento de Edificações e Estradas de Rodagem de Minas Gerais, a demarcação viária (sinalização) na MG-429, no trecho que liga Lagoa da Prata ao Distrito de Martins Guimarães, antes do dia 1º de março, face às comemorações do Carnaval, ou se a própria Administração Pública Municipal pode executar esta obra.</t>
   </si>
   <si>
     <t>6170</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6170/requerimento_041-2019_-_elias_-_retirar_barreira_paradiso_25-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6170/requerimento_041-2019_-_elias_-_retirar_barreira_paradiso_25-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita à Secretária de Obras e Urbanismo, que informe a esta Casa se há possibilidade de se retirar um obstáculo ou barreira de cimento colocada no piso da Rua José Coutinho de Oliveira, em seu cruzamento com a Rua Paraíba, no Bairro Paradiso, nesta cidade</t>
   </si>
   <si>
     <t>6171</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6171/requerimento_042-2019_-_josiane_-_audiencia_publica_25-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6171/requerimento_042-2019_-_josiane_-_audiencia_publica_25-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, ouvido o Plenário, seja determinada a realização de uma Audiência Pública na Câmara Municipal sobre Incentivo à Adoção, Castração e Prevenção da Crueldade Contra Animais – Abril Laranja, a se realizar no dia 09 abril de 2019.</t>
   </si>
   <si>
     <t>6172</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6172/requerimento_043-2019_-_adriano_-_asfalto_martins_-_25-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6172/requerimento_043-2019_-_adriano_-_asfalto_martins_-_25-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita aos Secretários de Transportes e Limpeza Pública e de Obras e Urbanismo, que informem a esta Casa se há possibilidade de se colocar redutores de velocidade e a devida sinalização de solo em pontos estratégicos da estrada que liga a MG-429 ao Distrito de Martins Guimarães, antes do dia 1º de março, face às comemorações do Carnaval.</t>
   </si>
   <si>
     <t>6173</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6173/requerimento_044-2019_-_cida_quelli_elias_joanes_-_olho_vivo_saida_para_luz_25-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6173/requerimento_044-2019_-_cida_quelli_elias_joanes_-_olho_vivo_saida_para_luz_25-02.pdf</t>
   </si>
   <si>
     <t>As Vereadoras e os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, que informe a esta Casa se há possibilidade de se colocar câmeras do Sistema “Olho Vivo” ao final da Rua Modesto Gomes, na saída para a cidade de Luz.</t>
   </si>
   <si>
     <t>6174</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6174/requerimento_045-2019_-_preto_-_carlao_-_desenvolvimento_economico_06-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6174/requerimento_045-2019_-_preto_-_carlao_-_desenvolvimento_economico_06-03.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Desenvolvimento Econômico, Sr. Carlos Rezende, que informe a esta Casa se há possibilidade de se firmar convênio com a EMATER para a reativar a Agência para prestar serviços no Município.</t>
   </si>
   <si>
     <t>5762</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5762/requerimento_046-2019_preto_-_adiamento_de_vota_9Bb8zD6.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5762/requerimento_046-2019_preto_-_adiamento_de_vota_9Bb8zD6.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ADIADA PARA A PRÓXIMA REUNIÃO ORDINÁRIA, A SEGUNDA DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI CM Nº 01/2019.</t>
   </si>
   <si>
     <t>5768</t>
   </si>
   <si>
     <t>Cida Marcelino, Joanes Bosco</t>
   </si>
   <si>
     <t>A VEREADORA E O VEREADOR INFRA-ASSINADOS, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUEREM A VOSSA EXCELÊNCIA QUE SE ENVIE OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR CONVÊNIO COM O CORPO DE BOMBEIROS MILITAR DO ESTADO DE MINAS GERAIS, PARA QUE SE INSTALE EM LAGOA DA PRATA UMA UNIDADE DA CORPORAÇÃO.</t>
   </si>
   <si>
     <t>5777</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5777/requerimento_048-2019_-_quelli_-_limpeza_vias_p_caBQJRS.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5777/requerimento_048-2019_-_quelli_-_limpeza_vias_p_caBQJRS.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, JOSÉ TEÓFILO FILHO, BEM COMO AO SECRETÁRIO DE TRANSPORTES E LIMPEZA PÚBLICA, SÉRGIO APARECIDO OLIVEIRA, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE SE CONTRATAR, COM URGÊNCIA, UMA EMPRESA PARA AUXILIAR OS SERVIDORES PÚBLICOS MUNICIPAIS A REALIZAR AMPLA LIMPEZA EM TODAS AS VIAS PÚBICAS DO MUNICÍPIO E TAMBÉM, SE HÁ POSSIBILIDADE DE SE AUMENTAR O NÚMERO DE SERVIDORES PARA ATUAREM NA FISCALIZAÇÃO.</t>
   </si>
   <si>
     <t>5784</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5784/requerimento_049-2019_-_adriano_biosev_18-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5784/requerimento_049-2019_-_adriano_biosev_18-03.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES INFRA-ASSINADOS, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUEREM A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO À DIRETORIA DA BIOSEV, SOLICITANDO QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE FAZER DIVULGAÇÃO, COM ANTECEDÊNCIA, DO INÍCIO DOS TRABALHOS DE PULVERIZAÇÃO AÉREA DE AGROTÓXICOS E SIMILARES, PARA QUE A POPULAÇÃO TOME CONHECIMENTO.</t>
   </si>
   <si>
     <t>5788</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5788/requerimento_050-2019_elias_plano_de_carreira_e_DCxnX2t.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5788/requerimento_050-2019_elias_plano_de_carreira_e_DCxnX2t.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SRA. PAULENE MÁRCIA DE ANDRADE E SILVA, QUE INFORME A ESTA CASA EM QUE SITUAÇÃO SE ENCONTRA O PROCESSO DE ELABORAÇÃO DO PLANO DE CARREIRA DOS PROFISSIONAIS DA EDUCAÇÃO, TENDO EM VISTA QUE, INDEPENDENTEMENTE DO REGIME JURÍDICO A QUE ESTES SERVIDORES ESTEJAM SUJEITOS, É POSSÍVEL A ELABORAÇÃO DE UM PLANO DE CARREIRA.</t>
   </si>
   <si>
     <t>5789</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5789/requerimento_051-2019_preto_novo_ceminterio_25-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5789/requerimento_051-2019_preto_novo_ceminterio_25-03.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE  ADMINISTRAÇÃO E GOVERNO, BEM COMO AO SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, QUE INFORMEM A ESTA CASA: 1 - SE A CAPACIDADE PARA SEPULTAMENTO DO CEMITÉRIO CAMPO DA PAZ JÁ ESTÁ PRÓXIMA DO SEU LIMITE MÁXIMO; 2 - SE HÁ UM PLANEJAMENTO OU PROJETO PARA CONSTRUÇÃO DE UM NOVO CEMITÉRIO OU ATÉ MESMO AMPLIAÇÃO DOS JÁ EXISTENTES.</t>
   </si>
   <si>
     <t>5790</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5790/requerimento_052-2019_-_lalinho_-_entrada_abc_-_fHV6k1Q.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5790/requerimento_052-2019_-_lalinho_-_entrada_abc_-_fHV6k1Q.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E LIMPEZA PÚBLICA, BEM COMO À SECRETÁRIA DE OBRAS E URBANISMO, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE SE INTERCEDER JUNTO À DIRETORIA DO SUPERMERCADO ABC, NO SENTIDO DE SE  RETIRAR O ACESSO DE VEÍCULOS AO ESTACIONAMENTO DO REFERIDO ESTABELECIMENTO PELA AVENIDA BRASIL, FACE AO ENORME RISCO DE ACIDENTE NO LOCAL. SOLICITO AINDA, QUE SEJA ENVIADO OFÍCIO À DIRETORIA DO SUPERMERCADO ABC DANDO CIÊNCIA DESTE REQUERIMENTO E SOLICITANDO QUE COLABOREM PARA A CONCRETIZAÇÃO DESTA PROPOSTA, QUE COLABORARÁ PARA A SEGURANÇA DO TRÂNSITO PRÓXIMO A UM CRUZAMENTO BASTANTE MOVIMENTADO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>5796</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5796/requerimento_053-2019_cida_publicacoes_no_site__cJfM6kt.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5796/requerimento_053-2019_cida_publicacoes_no_site__cJfM6kt.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, BEM COMO À PROCURADORIA MUNICIPAL, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR A PUBLICAÇÃO DOS ATOS NORMATIVOS MUNICIPAIS, INCLUSIVE DECRETOS E PORTARIAS NO SITE DO MUNICÍPIO, BEM COMO NO DIÁRIO OFICIAL DOS MUNICÍPIOS MINEIROS DA ASSOCIAÇÃO MINEIRA DE MUNICÍPIOS, DE MODO A ATENDER OS PRINCÍPIOS DA PUBLICIDADE E TRANSPARÊNCIA.</t>
   </si>
   <si>
     <t>5797</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5797/requerimento_054-2019_quelli_-_reuniao_sobre_cemiterios.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5797/requerimento_054-2019_quelli_-_reuniao_sobre_cemiterios.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE O REQUERIMENTO AO SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, SENHOR LESSANDRO GABRIEL DA COSTA, SOLICITANDO AO MESMO QUE AGENDE REUNIÃO DE TRABALHO COM REPRESENTANTES DA CÂMARA MUNICIPAL E OUTROS SEGMENTOS DA SOCIEDADE ORGANIZADA, PARA QUE SE OBJETIVE A DISCUSSÃO E PROVÁVEIS SOLUÇÕES PARA A “LOTAÇÃO” DOS CEMITÉRIOS LOCAIS, A EXEMPLO DO CEMITÉRIO DA SAUDADE, ONDE POR AFIRMAÇÕES DO PRÓPRIO SECRETÁRIO, “JÁ NÃO SE ENCONTRA MAIS ESPAÇO PARA A ABERTURA DE NOVOS JAZIGOS”. QUE POSSA TAMBÉM SER INCLUÍDA NA PAUTA DE ASSUNTOS A SEREM DEBATIDOS O CONTROLE DE ESCORPIÕES NOS CEMITÉRIOS DA CIDADE E/OU A POSSIBILIDADE DE SE CONSTRUIR NOVO VELÓRIO, SEPARADO DO CEMITÉRIO, MINIMIZANDO ASSIM, A POSSIBILIDADE DO APARECIMENTO DE ESCORPIÕES NO ESPAÇO DESTINADO AO VELAMENTO DOS MORTOS.</t>
   </si>
   <si>
     <t>5812</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5812/requerimento_055-2019_preto_-_rua_olimpio_crioulo_01-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5812/requerimento_055-2019_preto_-_rua_olimpio_crioulo_01-04.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À SECRETÁRIA DE OBRAS E URBANISMO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE ARRUMAR A PASSAGEM DA RUA OLÍMPIO CRIOULO NO AMÉRICO SILVA, NESTA CIDADE, BEM COMO DE SE CONCLUIR A PAVIMENTAÇÃO EM TODA EXTENSÃO DA MENCIONADA VIA PÚBLICA.</t>
   </si>
   <si>
     <t>5813</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5813/requerimento_056-2019_nunes_-_adia_a_reuniao_de_xT5nsbv.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5813/requerimento_056-2019_nunes_-_adia_a_reuniao_de_xT5nsbv.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE A REUNIÃO ORDINÁRIA DO DIA 29 DE ABRIL DE 2019 SEJA ADIADA PARA O DIA 30 DE ABRIL DE 2019, TERÇA-FEIRA.</t>
   </si>
   <si>
     <t>5814</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5814/requerimento_057-2019_lalinho_publicacao_oferta_KaWqBka.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5814/requerimento_057-2019_lalinho_publicacao_oferta_KaWqBka.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE DESENVOLVIMENTO ECONÔMICO, BEM COMO AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E GOVERNO, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE SE PUBLICAR A RELAÇÃO DAS VAGAS DE EMPREGOS DISPONÍVEIS PELO SINE, NOS ESPAÇOS PÚBLICOS MAIS FREQUENTADOS PELOS CIDADÃOS, COMO POR EXEMPLO, NAS UNIDADES BÁSICAS DE SAÚDE, UPA, POLICLÍNICAS, CEMEIS, CRECHES E OUTROS.</t>
   </si>
   <si>
     <t>5815</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5815/requerimento_058-2019_cida_festa_junina_01-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5815/requerimento_058-2019_cida_festa_junina_01-04.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO DE CULTURA E         TURISMO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE PROMOVER NO CORRENTE ANO UMA FESTA JUNINA OU “JULINA”, INCLUINDO-A NO CALENDÁRIO CULTURAL OFICIAL DO MUNICÍPIO, PARA QUE VIRE UMA TRADIÇÃO.</t>
   </si>
   <si>
     <t>5816</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5816/requerimento_059-2019_-_construcao_sede_para_po_OwoIX6n.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5816/requerimento_059-2019_-_construcao_sede_para_po_OwoIX6n.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À SECRETÁRIA DE OBRAS E URBANISMO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE CONSTRUIR UMA SEDE NAS PROXIMIDADES DA PRAIA MUNICIPAL, PARA A GUARDA CIVIL MUNICIPAL, PODENDO O MUNICÍPIO, POR MEIO DE CONVÊNIO, PERMITIR O USO DESTA, TAMBÉM PELAS POLÍCIAS CIVIL E MILITAR, DE FORMA INTEGRADA.</t>
   </si>
   <si>
     <t>5819</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5819/requerimento_060-2019_quelli_cleitinho_08-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5819/requerimento_060-2019_quelli_cleitinho_08-04.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO EXCELENTÍSSIMO CLEITINHO AZEVEDO, DEPUTADO ESTADUAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO MESMO QUE ENVIDE ESFORÇOS JUNTO AO GOVERNO DO ESTADO DE MINAS GERAIS PARA O ENVIO DE RECURSOS AO MUNICÍPIO DE LAGOA DA PRATA, SEJA POR MEIO DE EMENDA PARLAMENTAR OU POR OUTROS MEIOS DISPONÍVEIS, EM ESPECIAL AO HOSPITAL SÃO CARLOS. QUE POSSA AINDA, SER VERIFICADA POR MEIO DE SEU INTERMÉDIO O ENVIO DE VEÍCULOS AUTOMOTORES A ESTE MUNICÍPIO, COMO AMBULÂNCIAS E ÔNIBUS PARA A SECRETARIA MUNICIPAL DE SAÚDE E SECRETARIA MUNICIPAL DE DESPORTOS.</t>
   </si>
   <si>
     <t>5820</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5820/requerimento_061-2019_-_elias_-_faixa_continua__46DmwZZ.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5820/requerimento_061-2019_-_elias_-_faixa_continua__46DmwZZ.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E GOVERNO, SR. JOSÉ TEÓFILO FILHO, E À SECRETÁRIA MUNICIPAL DE OBRAS E URBANISMO, ANITA DE BESSAS ADONIN, QUE INFORMEM A ESTA CASA, SE HÁ POSSIBILIDADE DE SE SINALIZAR COM FAIXA DUPLA CONTÍNUA O PISO DA RUA ALEXANDRE BERNARDES PRIMO, NO TRECHO COMPREENDIDO ENTRE AS RUAS CIRILO MACIEL E JOSÉ BERNARDES LOBATO, ONDE FICA SITUADA A UPA - UNIDADE DE PRONTO ATENDIMENTO - DO MUNICÍPIO. QUE INFORMEM AINDA, SE HÁ POSSIBILIDADE DE SE COLOCAR PASSAGEM ELEVADA PARA PEDESTRES EM FRENTE À UNIDADE DE PRONTO ATENDIMENTO – UPA – MUNICIPAL.</t>
   </si>
   <si>
     <t>5821</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5821/requerimento_062-2019_cida_-_farmacinha_08-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5821/requerimento_062-2019_cida_-_farmacinha_08-04.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE SAÚDE, SR. GERALDO MANGELO DE ALMEIDA, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE MANTER O ATENDIMENTO NA FARMÁCIA MUNICIPAL TAMBÉM AOS SÁBADOS, NO HORÁRIO DAS 7 ÀS 16 HORAS, FAZENDO UM REVEZAMENTO ENTRE OS SERVIDORES QUE TRABALHAM NO LOCAL, UMA VEZ QUE NO DIA DE SÁBADO, TALVEZ NÃO HAJA A NECESSIDADE DE SE TRABALHAR COM O QUADRO COMPLETO DE SERVIDORES.</t>
   </si>
   <si>
     <t>5823</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5823/requerimento_063-2019_preto_-_adiamento_de_vota_rHaHfxD.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5823/requerimento_063-2019_preto_-_adiamento_de_vota_rHaHfxD.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ADIADA PARA A PRÓXIMA REUNIÃO ORDINÁRIA, A DISCUSSÃO E VOTAÇÃO ÚNICAS DA EMENDA APRESENTADA AO PROJETO DE RESOLUÇÃO Nº 03/2019.</t>
   </si>
   <si>
     <t>5824</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5824/requerimento_064-2019_joanes_bosco__mudancas_no_YO8PjSX.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5824/requerimento_064-2019_joanes_bosco__mudancas_no_YO8PjSX.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E LIMPEZA PÚBLICA E AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, QUE INFORMEM A ESTA CASA, SE HÁ  POSSIBILIDADE DE SE PROIBIR O TRÁFEGO DE VEÍCULOS PESADOS NA AVENIDA BRASIL.</t>
   </si>
   <si>
     <t>5825</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5825/requerimento_065-2019_josiane_medico_veterinario_15-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5825/requerimento_065-2019_josiane_medico_veterinario_15-04.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA À RESPONSÁVEL PELO SETOR DE ZOONOSES,  SRA. JOSEANY CRISTINA DE CASTRO ALMEIDA, QUE INFORME A ESTA CASA, QUANDO SERÁ FEITA A NOMEAÇÃO OU CONTRATAÇÃO DE MÉDICO VETERINÁRIO PARA O SETOR, BEM COMO SE É VERDADEIRA A INFORMAÇÃO QUE RECEBI DE CIDADÃOS, DE QUE O ATENDIMENTO ESTÁ SENDO FEITO SOMENTE POR ESTAGIÁRIOS.</t>
   </si>
   <si>
     <t>5826</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5826/requerimento_066-2019_nunes_-_deputados_15-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5826/requerimento_066-2019_nunes_-_deputados_15-04.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AOS EXCELENTÍSSIMOS DEPUTADOS FEDERAIS ANDRÉ JANONES, REGINALDO LOPES, CABO JUNIO AMARAL, NEWTON JÚNIOR E PAULO ABI-ACKEL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AOS MESMOS QUE ENVIDEM ESFORÇOS JUNTO AO GOVERNO FEDERAL, PARA O ENVIO DE RECURSOS AO MUNICÍPIO DE LAGOA DA PRATA, SEJA POR MEIO DE EMENDAS PARLAMENTARES OU POR OUTROS MEIOS DISPONÍVEIS, EM ESPECIAL À FUNDAÇÃO SÃO CARLOS / HOSPITAL SÃO CARLOS.</t>
   </si>
   <si>
     <t>5827</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5827/requerimento_067-2019_-_cida_-_ferros_velhos_15-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5827/requerimento_067-2019_-_cida_-_ferros_velhos_15-04.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, JOSÉ TEÓFILO    FILHO, BEM COMO AO SECRETÁRIO DE TRANSPORTES E LIMPEZA PÚBLICA, SÉRGIO APARECIDO OLIVEIRA, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE SE EXECUTAR AÇÃO DE RETIRADA DE VEÍCULOS OU  CARCAÇAS DE VEÍCULOS, ABANDONADOS NAS VIAS PÚBICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5828</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5828/requerimento_068-2019_quelli_upa_15-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5828/requerimento_068-2019_quelli_upa_15-04.pdf</t>
   </si>
   <si>
     <t>A VEREADORA E O VEREADOR INFRA-ASSINADOS, NA FORMA REGIMENTAL, REQUEREM A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE CONVOCA O SECRETÁRIO DE SAÚDE, SR. GERALDO DE ALMEIDA, BEM COMO OS MÉDICOS RESPONSÁVEIS PELA DIREÇÃO TÉCNICA E CLÍNICA DA UNIDADE DE PRONTO ATENDIMENTO - UPA, E AINDA, A ENFERMEIRA RESPONSÁVEL PELA MESMA UNIDADE, PARA QUE NO PRAZO LEGAL COMPAREÇAM A ESTA CASA, EM REUNIÃO DE SERVIÇO PREVIAMENTE AGENDADA, COM O OBJETIVO DE DISCUTIRMOS A ATUAL FORMA DE DISPENSAÇÃO DE MEDICAMENTOS E INJETÁVEIS NA UPA E A REALIZAÇÃO DE PLANTÕES SOBREAVISO, ASSIM COMO OUTROS ASSUNTOS PERTINENTES AO FUNCIONAMENTO DA MESMA.</t>
   </si>
   <si>
     <t>5837</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5837/requerimento_069-2019_adriano_centro_de_referen_fgwZmFT.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5837/requerimento_069-2019_adriano_centro_de_referen_fgwZmFT.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À SECRETÁRIA DE OBRAS E URBANISMO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE CONSTRUIR OU ADAPTAR UM LOCAL PARA INSTALAÇÃO E ACOMODAÇÃO DE UM CENTRO DE REFERÊNCIA PARA O IDOSO – CRID.</t>
   </si>
   <si>
     <t>5838</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5838/requerimento_070-2019_cida_asfaltar_a_rua_magno_TKeDgAh.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5838/requerimento_070-2019_cida_asfaltar_a_rua_magno_TKeDgAh.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E       GOVERNO, BEM COMO À SECRETÁRIA DE OBRAS E URBANISMO, QUE INFORMEM A ESTA CASA, SE HÁ   POSSIBILIDADE DE REALIZAR A PAVIMENTAÇÃO ASFÁLTICA DA RUA MAGNÓLIA, NO BAIRRO CORONEL LUCIANO, NO TRECHO EM QUE A MESMA AINDA NÃO É PAVIMENTADA.</t>
   </si>
   <si>
     <t>5839</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5839/requerimento_071-2019_nunes__-_asfaltar_a_rua_m_OSGFDHh.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5839/requerimento_071-2019_nunes__-_asfaltar_a_rua_m_OSGFDHh.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, BEM COMO À SECRETÁRIA DE OBRAS E URBANISMO, QUE INFORMEM A ESTA CASA, SE HÁ POSSIBILIDADE DE SE CONCLUIR A PAVIMENTAÇÃO ASFÁLTICA DA RUA MÁRCIO FRANCISCO RABELO, ESQUINA COM A RUA RAUL GOMES BERNARDES.</t>
   </si>
   <si>
     <t>5840</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5840/requerimento_072-2019_preto__-_concurso_22-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5840/requerimento_072-2019_preto__-_concurso_22-04.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E       GOVERNO, QUE INFORME A ESTA CASA SE HÁ PREVISÃO PARA INÍCIO DAS NOMEAÇÕES DOS PROFISSIONAIS CLASSIFICADOS NO CONCURSO PÚBLICO EM VIGÊNCIA E ESTUDO DO IMPACTO ORÇAMENTÁRIO E FINANCEIRO PARA NOMEAÇÃO TAMBÉM DOS PROFISSIONAIS QUE O MUNICÍPIO PRECISA, MAS QUE ESTÃO CLASSIFICADOS EM CADASTRO DE RESERVA.</t>
   </si>
   <si>
     <t>5841</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5841/requerimento_073-2019_elias_-_adiamento_de_vota_cJ0lvXk.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5841/requerimento_073-2019_elias_-_adiamento_de_vota_cJ0lvXk.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ADIADA PARA A PRÓXIMA REUNIÃO ORDINÁRIA, A DISCUSSÃO E VOTAÇÃO ÚNICAS DO PROJETO DE LEI EM Nº 17/2019.</t>
   </si>
   <si>
     <t>5847</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5847/requerimento_074-2019_elias_-_rotatoria_30-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5847/requerimento_074-2019_elias_-_rotatoria_30-04.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, JOSÉ TEÓFILO FILHO E À SECRETÁRIA DE OBRAS E URBANISMO, ANITA DE BESSAS ADONIN, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE SE COLOCAR UMA ROTATÓRIA NO CRUZAMENTO DAS RUAS AFONSO PENA, COM PROFESSOR JACINTO RIBEIRO.</t>
   </si>
   <si>
     <t>5848</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5848/requerimento_075-2019_-_adriano_-_estacionament_HQTKE67.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5848/requerimento_075-2019_-_adriano_-_estacionament_HQTKE67.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À SECRETÁRIA DE OBRAS E URBANISMO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE ESTABELECER E REALIZAR A COLOCAÇÃO DE SINALIZAÇÃO HORIZONTAL DELIMITANDO E REGULAMENTANDO AS ÁREAS DE ESTACIONAMENTO PARA MOTOCICLETAS NAS DIVERSAS VIAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5849</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5849/requerimento_076-2019_cida_-_pedido_de_cacambas_30-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5849/requerimento_076-2019_cida_-_pedido_de_cacambas_30-04.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, JOSÉ TEÓFILO FILHO, BEM COMO AO SECRETÁRIO DE TRANSPORTE E LIMPEZA PÚBLICA, SÉRGIO APARECIDO OLIVEIRA, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE SE COLOCAR CAÇAMBAS NAS ENTRADAS E SAÍDAS DA CIDADE, PRINCIPALMENTE NA SAÍDA PARA LUZ, ONDE FUNCIONAVA O ESCRITÓRIO DA EMPRESA COWAN, E NA MG-170, PRÓXIMO AO DEPÓSITO DE AREIA E BRITAS DA EMPRESA COMBRITA.</t>
   </si>
   <si>
     <t>5850</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5850/requerimento_077-2019_-_nunes_-_pavimentacao_de_SAWeqQe.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5850/requerimento_077-2019_-_nunes_-_pavimentacao_de_SAWeqQe.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À SECRETÁRIA DE OBRAS E URBANISMO QUE INFORME A ESTA CASA, SE HÁ POSSIBILIDADE DA PAVIMENTAÇÃO ASFÁLTICA OU POLIÉDRICA DE DIVERSAS VIAS DE NOSSA CIDADE, QUE AINDA SE ENCONTRAM SEM ESTE BENEFÍCIO. SÃO ELAS: GERALDO INÁCIO DA FONSECA, FRANCISCO SALES, ALEXANDRE MENDES MACIEL, JOÃO MARTINS MIRANDA, MONSENHOR OTAVIANO JOSÉ ARAÚJO, VILICO DE MORAIS, MANACÁS, PIÚNAS, ARAUCÁRIA, MAGNÓLIA, IPÊ AMARELO, DENTRE OUTRAS QUE POR VENTURA PRECISAREM. RESSALTANDO QUE QUASE TODAS ELAS NECESSITAM APENAS DE COMPLEMENTAÇÃO, POIS JÁ TÊM PARTE JÁ PAVIMENTADA.</t>
   </si>
   <si>
     <t>5852</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5852/requerimento_078-2019_nunes_-_campanha_de_comba_KGRB8aR.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5852/requerimento_078-2019_nunes_-_campanha_de_comba_KGRB8aR.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA À SECRETÁRIA DE EDUCAÇÃO, BEM COMO À DE ASSISTÊNCIA SOCIAL, QUE INFORMEM A ESTA CASA, SE HÁ POSSIBILIDADE DE SE INSTAURAR UMA CAMPANHA DE COMBATE À PEDOFILIA, UMA VEZ QUE NO DIA 18 DE MAIO SE COMEMORA O DIA NACIONAL DE COMBATE AO ABUSO E À EXPLORAÇÃO SEXUAL INFANTIL.</t>
   </si>
   <si>
     <t>5853</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5853/requerimento_079-2019_preto_-_novas_vans_06-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5853/requerimento_079-2019_preto_-_novas_vans_06-05.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AOS SECRETÁRIOS DE ADMINISTRAÇÃO E     GOVERNO, DE SAÚDE E DE TRANSPORTES E LIMPEZA PÚBLICA, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE SE ADQUIRIR NOVAS VANS PARA ATENDIMENTO NA ÁREA DE SAÚDE, PARA O TRANSPORTE DE PACIENTES PARA BELO HORIZONTE, DIVINÓPOLIS E FORMIGA.</t>
   </si>
   <si>
     <t>5854</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5854/requerimento_080-2019_quelli_upa_06-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5854/requerimento_080-2019_quelli_upa_06-05.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO  MUNICIPAL DE ADMINISTRAÇÃO E GOVERNO, SENHOR JOSÉ TEÓFILO FILHO, QUE INFORME A ESTA CASA, OS VALORES REPASSADOS ÀS ENTIDADES BENEFICENTES DE NOSSA CIDADE NOS ANOS DE 2017 E 2018, DISCRIMINANDO A ENTIDADE E OS VALORES EFETIVAMENTE REPASSADOS A CADA UMA DELAS. QUE INFORME TAMBÉM O CRONOGRAMA DE REPASSE PREVISTO PARA O ANO DE 2019, OS VALORES PREVISTOS E AS ENTIDADES A SEREM CONTEMPLADAS PELA ADMINISTRAÇÃO.</t>
   </si>
   <si>
     <t>5855</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5855/requerimento_081-2019_adriano_-_convoca_secreta_w6LlsIg.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5855/requerimento_081-2019_adriano_-_convoca_secreta_w6LlsIg.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE CONVOCA O SECRETÁRIO DE ADMINISTRAÇÃO E       GOVERNO, JOSÉ TEÓFILO FILHO, A COMPARECER A ESTA CASA, NO PRAZO REGIMENTAL, PARA INFORMAR AOS VEREADORES E MEMBROS DAS ENTIDADES BENEFICENTES SITUADAS NO MUNICÍPIO, QUAL O POSICIONAMENTO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL A RESPEITO DO ORÇAMENTO IMPOSITIVO, BEM COMO SE JÁ FOI MONTADO UM CRONOGRAMA PARA ATENDIMENTO DAS EMENDAS IMPOSITIVAS AO ORÇAMENTO MUNICIPAL.</t>
   </si>
   <si>
     <t>5856</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5856/requerimento_082-2019_joanes_limpeza_praca_donana_13-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5856/requerimento_082-2019_joanes_limpeza_praca_donana_13-05.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, BEM COMO AO DE TRANSPORTES E LIMPEZA PÚBLICA, E AINDA, À SECRETÁRIA DE OBRAS E URBANISMO, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE EFETUAR A LIMPEZA DA PRAÇA DONANA BERNARDES, ASSIM COMO A REFORMA NA ILUMINAÇÃO PÚBLICA DA MESMA.</t>
   </si>
   <si>
     <t>5862</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5862/requerimento_083-2019_elias_-_paulene_-_20-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5862/requerimento_083-2019_elias_-_paulene_-_20-05.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SRA. PAULENE MÁRCIA ANDRADE E SILVA, QUE INFORME A ESTA CASA SE PROCEDE A INFORMAÇÃO RECEBIDA POR ESTE VEREADOR, DE QUE AS ESPECIALISTAS EDUCACIONAIS DO MUNICÍPIO SE ENCONTRAM VINCULADAS À SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E GOVERNO E NÃO, À DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>5863</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5863/requerimento_084-2019_nunes_-_infraestrutura_co_mhOehy6.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5863/requerimento_084-2019_nunes_-_infraestrutura_co_mhOehy6.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E        GOVERNO, BEM COMO À SECRETÁRIA DE OBRAS E URBANISMO, QUE INFORMEM A ESTA CASA, SE HÁ UMA PREVISÃO PARA A CONCLUSÃO DA PAVIMENTAÇÃO DA RUA IPÊ AMARELO, NO BAIRRO CORONEL LUCIANO, BEM COMO SE JÁ EXISTE PROJETO PARA O CANTEIRO CENTRAL, E POR FIM, SE HÁ PREVISÃO DA CONCLUSÃO DA ILUMINAÇÃO PÚBLICA NO LOCAL.</t>
   </si>
   <si>
     <t>5864</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5864/requerimento_085-2019_-_comissoes_-_adia_parece_ukbbV0L.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5864/requerimento_085-2019_-_comissoes_-_adia_parece_ukbbV0L.pdf</t>
   </si>
   <si>
     <t>AS VEREADORAS E OS VEREADORES INFRA-ASSINADOS, NA FORMA REGIMENTAL, REQUEREM A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE OS PARECERES DAS COMISSÕES PERMANENTES DESTA CASA SOBRE O PROJETO DE LEI EM Nº 38/2019, SEJAM LIDOS EM PLENÁRIO NA PRÓXIMA SEGUNDA-FEIRA, DIA 27/05/2019, PARA QUE NÃO SEJA ULTRAPASSADO O PRAZO REGIMENTAL PARA DELIBERAÇÃO DO PROJETO, QUE SE ENCONTRA COM PEDIDO DE URGÊNCIA.</t>
   </si>
   <si>
     <t>5865</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5865/requerimento_086-2019_-_todos_os_vereadores_-_c_PRSDXVX.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5865/requerimento_086-2019_-_todos_os_vereadores_-_c_PRSDXVX.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES INFRA-ASSINADOS, NA FORMA REGIMENTAL, REQUEREM A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, FRUTO DO TRABALHO DOS VEREADORES MIRINS, QUE SOLICITA AOS ILUSTRES SECRETÁRIOS MUNICIPAIS ABAIXO MENCIONADOS, CADA UM EM SUA RESPECTIVA ÁREA DE ATUAÇÃO, QUE INFORMEM O SEGUINTE: (CONFERIR TEXTO INTEGRAL)</t>
   </si>
   <si>
     <t>5871</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5871/requerimento_087-2019_nunes_-_convoca_contadoras_27-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5871/requerimento_087-2019_nunes_-_convoca_contadoras_27-05.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE CONVOCA A CONTADORA DO MUNICÍPIO, VIVIANI   ROCHA FONSECA, A COMPARECER A ESTA CASA, NO PRAZO REGIMENTAL, PARA INFORMAR AOS VEREADORES E À POPULAÇÃO SOBRE OS PROCEDIMENTOS REFERENTES À DEVOLUÇÃO DE RECURSOS POR PARTE DA CÂMARA MUNICIPAL AO PODER EXECUTIVO. QUE VOSSA EXCELÊNCIA DETERMINE QUE O CONTADOR DESTA CASA DE LEIS, RONALDO LACERDA RESENDE, BEM COMO SEU SUBSTITUTO IMEDIATO, JOSÉ OSVANDER BORGES, PARTICIPEM DA REUNIÃO EM QUE SE FARÁ PRESENTE A CONTADORA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5872</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5872/requerimento_088-2019_preto_-_cafe_paciente_tfd_27-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5872/requerimento_088-2019_preto_-_cafe_paciente_tfd_27-05.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE SAÚDE, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DO PAGAMENTO DE CAFÉ, ACOMPANHADO DE ALGUMA QUITANDA, PODENDO SER PÃO FRANCÊS COM MANTEIGA, PÃO DE QUEIJO, BROA, ETC…, DURANTE A VIAGEM, AOS PACIENTES QUE PRECISAM SE LOCOMOVER PARA TRATAMENTO EM OUTROS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>5873</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5873/requerimento_089-2019_-_quelli_convoca_carlao_e_DRNw20D.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5873/requerimento_089-2019_-_quelli_convoca_carlao_e_DRNw20D.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE CONVOCA O SECRETÁRIO MUNICIPAL DE                 DESENVOLVIMENTO ECONÔMICO, BEM COMO O COORDENADOR DO SINE EM NOSSO MUNICÍPIO, PARA QUE COMPAREÇAM A ESTA CASA NO PRAZO REGIMENTAL, EM REUNIÃO SEM TRANSMISSÃO, PARA TRATAR DE ASSUNTOS RELACIONADOS À ATUAÇÃO DA SECRETARIA DE DESENVOLVIMENTO ECONÔMICO E DO SINE NA QUALIFICAÇÃO, TREINAMENTO E BUSCA DE NOVAS VAGAS DE TRABALHO PARA ATENDER AQUELES QUE SE ENCONTRAM EM BUSCA DE EMPREGO E AINDA AQUELA PARCELA ESPECIFICA DE TRABALHADORES QUE POR NÃO POSSUÍREM EXPERIÊNCIA NÃO CONSEGUEM SER INSERIDOS NO MERCADO DE TRABALHO.</t>
   </si>
   <si>
     <t>5885</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5885/requerimento_090-2019_-_adriano_-_limpeza_da_mo_It9nUWZ.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5885/requerimento_090-2019_-_adriano_-_limpeza_da_mo_It9nUWZ.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO COORDENADOR REGIONAL DO DEPARTAMENTO DE EDIFICAÇÕES E ESTRADAS DE RODAGEM DE MINAS GERAIS – DEER – MG, EM FORMIGA – MG, SOLICITANDO AO MESMO QUE SEJA FEITA UMA LIMPEZA GERAL NA MG-429 (LAGOA DA PRATA / LUZ), NO TRECHO QUE PASSA DENTRO DA CIDADE DE LAGOA DA PRATA (RUA MODESTO GOMES, DANDO INÍCIO NA DIVISA DO BAIRRO PALMEIRAS ATÉ O FINAL DO BAIRRO RODOLFO PIO), CASO ESTE TRECHO SEJA DE SUA RESPONSABILIDADE E/OU JURISDIÇÃO. SOLICITO AINDA, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO EXECUTIVO MUNICIPAL ENCAMINHANDO O REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E LIMPEZA PÚBLICA, SÉRGIO APARECIDO OLIVEIRA, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR UMA LIMPEZA GERAL NA RUA MODESTO GOMES, DANDO INÍCIO NA DIVISA DO BAIRRO PALMEIRAS ATÉ O FINAL DO BAIRRO RODOLFO PIO, CASO SEJA DE SUA RESPONSABILIDADE.</t>
   </si>
   <si>
     <t>5886</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5886/requerimento_091-2019_-_todos_os_vereadores_-_c_Vnc7tM6.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5886/requerimento_091-2019_-_todos_os_vereadores_-_c_Vnc7tM6.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES INFRA-ASSINADOS, NA FORMA REGIMENTAL, REQUEREM A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, FRUTO DO TRABALHO DOS VEREADORES MIRINS, QUE SOLICITA AOS ILUSTRES SECRETÁRIOS MUNICIPAIS ABAIXO MENCIONADOS, CADA UM EM SUA RESPECTIVA ÁREA DE ATUAÇÃO, QUE INFORMEM O SEGUINTE: ...</t>
   </si>
   <si>
     <t>5887</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5887/requerimento_092-2019_quelli_comissao_de_licita_7VbDLwN.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5887/requerimento_092-2019_quelli_comissao_de_licita_7VbDLwN.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO PRESIDENTE DA COMISSÃO PERMANENTE DE LICITAÇÃO DO MUNICÍPIO, QUE INFORME A ESTA CASA, NO PRAZO REGIMENTAL, SE EXISTE PROCESSO DE LICITAÇÃO EM ANDAMENTO, SOLICITAÇÃO DE REALIZAÇÃO OU MESMO PROCEDIMENTO DE COMPRA “FRUSTRADO”, NO ANO DE 2019, COM O OBJETO DE CONTRATAÇÃO DE SERVIÇOS FUNERÁRIOS PARA ATENDIMENTOS A FAMÍLIAS CARENTES OU COM VULNERABILIDADE ECONÔMICA, POR MEIO DO BENEFÍCIO  EVENTUAL DE AUXILIO-FUNERAL.</t>
   </si>
   <si>
     <t>5888</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5888/requerimento_093-2019_nunes_-_secretario_saude__ZCHi2Ae.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5888/requerimento_093-2019_nunes_-_secretario_saude__ZCHi2Ae.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE SAÚDE E À CHEFE DO SETOR DE ZOONOSES, QUE INFORMEM A ESTA CASA O SEGUINTE: ...</t>
   </si>
   <si>
     <t>5889</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5889/requerimento_094-2019_cida_-_veiculos_ubs_03-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5889/requerimento_094-2019_cida_-_veiculos_ubs_03-06.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,  ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, JOSÉ TEÓFILO FILHO, BEM COMO AO SECRETÁRIO DE TRANSPORTE E LIMPEZA PÚBLICA, SÉRGIO APARECIDO OLIVEIRA, E SECRETÁRIO DE SAÚDE GERALDO MANGELO DE ALMEIDA, QUE INFORMEM A ESTA CASA SOBRE OS VEÍCULOS NOVOS QUE FORAM ADQUIRIDOS PARA AS UNIDADES BÁSICAS DE SAÚDE – UBSS – SE OS MESMOS FORAM DISTRIBUÍDOS, CADA UM PARA A UNIDADE ESPECÍFICA.</t>
   </si>
   <si>
     <t>5884</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Cabo Nunes , Preto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5884/requerimento_095-2019_-_preto_e_nunes_-_retirad_JnJ4NgR.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5884/requerimento_095-2019_-_preto_e_nunes_-_retirad_JnJ4NgR.pdf</t>
   </si>
   <si>
     <t>SERVIMO-NOS DO PRESENTE, COM FULCRO NO ARTIGO 88 DO REGIMENTO INTERNO DESTA CASA, PARA REQUERER A RETIRADA DE TRAMITAÇÃO E CONSEQUENTE ARQUIVAMENTO, DA EMENDA APRESENTADA AO  PROJETO DE LEI EM Nº 38/2019, QUE “DISPÕE SOBRE A QUALIFICAÇÃO DE ENTIDADES SEM FINS LUCRATIVOS COMO ORGANIZAÇÕES SOCIAIS PARA ATUAÇÃO NA ÁREA DE SAÚDE PÚBLICA”.</t>
   </si>
   <si>
     <t>5900</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5900/requerimento_096-2019_joanes_asfaltar_a_ruas_10-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5900/requerimento_096-2019_joanes_asfaltar_a_ruas_10-06.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA À SECRETÁRIA DE OBRAS E URBANISMO QUE INFORME A ESTA CASA, SE HÁ POSSIBILIDADE DE SE REALIZAR A PAVIMENTAÇÃO ASFÁLTICA NAS RUAS PERNAMBUCO, 96, ABDALA MAMEDE, RIO GRANDE DO NORTE E CEARÁ, NO BAIRRO NOSSA SENHORA DAS GRAÇAS, NOS PEQUENOS TRECHOS EM QUE AS MESMAS AINDA NÃO SÃO PAVIMENTADAS.</t>
   </si>
   <si>
     <t>5901</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5901/requerimento_097-2019_nunes_-_saae_-_canalizaca_J6xrstN.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5901/requerimento_097-2019_nunes_-_saae_-_canalizaca_J6xrstN.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO À DIRETORA DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA – SAAE-LP, E À SECRETÁRIA DE OBRAS E URBANISMO, SOLICITANDO ÀS MESMAS QUE INFORMEM A ESTA CASA SE HÁ PREVISÃO DE SE INICIAR AS OBRAS DE CANALIZAÇÃO DO CÓRREGO CHICO SILVEIRA, QUE PASSA PELA AVENIDA ISABEL DE CASTRO, NO TRECHO ENTRE A RUA GOIÁS ATÉ A RUA DOS FERROVIÁRIOS.</t>
   </si>
   <si>
     <t>5902</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5902/requerimento_098-2019_adriano_-_audiencia_publica_10-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5902/requerimento_098-2019_adriano_-_audiencia_publica_10-06.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO, SEJA DETERMINADA A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA NA CÂMARA MUNICIPAL PARA TRAZER A PÚBLICO OS DIFICULTADORES COM RELAÇÃO À FIBROMIALGIA, A SE REALIZAR NO MÊS DE AGOSTO DE 2019. PROPONHO QUE SEJAM CONVIDADOS PARA ESTA AUDIÊNCIA PÚBLICA, POR MEIO DE OFÍCIO, PALESTRANTES, MÉDICOS, PSICÓLOGOS, SECRETÁRIO DE SAÚDE, ENFERMEIRAS DAS ESF'S E TAMBÉM OS PACIENTES, ETC…</t>
   </si>
   <si>
     <t>5903</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5903/requerimento_099-2019_preto_-_cid_em_atestados__QTp3bGR.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5903/requerimento_099-2019_preto_-_cid_em_atestados__QTp3bGR.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE SAÚDE, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE DETERMINAR AO SETOR DE PESSOAL QUE DEIXE DE EXIGIR O LANÇAMENTO DO NÚMERO DO CID (CÓDIGO INTERNACIONAL DE DOENÇA) NOS ATESTADOS MÉDICOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, FACE À CONFIRMAÇÃO DE ENTENDIMENTO DO TRIBUNAL SUPERIOR DO TRABALHO A ESTE RESPEITO.</t>
   </si>
   <si>
     <t>5904</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5904/requerimento_100-2019_-_cida_-_convoca_enfermei_Ac0gI8Y.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5904/requerimento_100-2019_-_cida_-_convoca_enfermei_Ac0gI8Y.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUEREM A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE CONVOCA AS ENFERMEIRAS CHEFES DAS UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO DE LAGOA DA PRATA, A COMPARECEREM A ESTA CASA, NO PRAZO REGIMENTAL, QUANDO DEVERÃO CONTAR COM SEIS MINUTOS CADA UMA, PARA PRESTAR OS SEGUINTES ESCLARECIMENTOS: ...</t>
   </si>
   <si>
     <t>5917</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5917/requerimento_101-2019_preto_-_contratar_empresa_xVo7f6l.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5917/requerimento_101-2019_preto_-_contratar_empresa_xVo7f6l.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AOS SECRETÁRIOS DE ADMINISTRAÇÃO E     GOVERNO E DE TRANSPORTES E LIMPEZA PÚBLICA, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE SE CONTRATAR EMPRESA PARA AUXILIAR NA LIMPEZA DA CIDADE.</t>
   </si>
   <si>
     <t>5918</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5918/requerimento_102-2019_quelli_-_iptu_progressivo_17-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5918/requerimento_102-2019_quelli_-_iptu_progressivo_17-06.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO, SEJA DETERMINADA A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA NA CÂMARA MUNICIPAL PARA DISCUTIR E OUVIR OPINIÕES A CERCA DO IPTU PROGRESSIVO, CONFORME PREVISTO NO ESTATUTO DA CIDADE, LEI NACIONAL N° 10.257/2001. PROPONHO QUE SEJAM CONVIDADOS PARA ESTA AUDIÊNCIA PÚBLICA, POR MEIO DE OFÍCIO, SECRETÁRIOS MUNICIPAIS, FISCAIS, AGENTES DE COMBATE A ENDEMIAS, CHEFE E COORDENADORES DESTE SETOR E SERVIDORES DO MUNICÍPIO LIGADOS A ESTA ÁREA, ARQUITETOS(AS), ENGENHEIROS(AS), MEMBROS DO CONSELHO MUNICIPAL DA CIDADE E DO CODEMA, EMPREENDEDORES DO RAMO IMOBILIÁRIO E DE LOTEAMENTOS, REPRESENTANTE DO MINISTÉRIO PÚBLICO LOCAL, DA IMPRENSA ESCRITA E FALADA, PARA QUE TODOS POSSAM EMITIR SUA OPINIÃO A RESPEITO DO TEMA PROPOSTO.</t>
   </si>
   <si>
     <t>5919</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5919/requerimento_103-2019_-_cida_-_inormacoes_sobre_6vfnkAL.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5919/requerimento_103-2019_-_cida_-_inormacoes_sobre_6vfnkAL.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À SECRETÁRIA DE OBRAS E URBANISMO, QUE INFORME A ESTA CASA, AS QUESTÕES ABAIXO RELACIONADAS: 1) SE JÁ TEM PREVISÃO DE DATA PARA A LICITAÇÃO REFERENTE À PAVIMENTAÇÃO DE VIAS NO MUNICÍPIO DE LAGOA DA PRATA, CITADA EM PROJETO APROVADO NESTA CASA, RECENTEMENTE; 2) SE A SECRETÁRIA DE OBRAS FICARÁ RESPONSÁVEL PELO ACOMPANHAMENTO E FISCALIZAÇÃO DA REFERIDA OBRAS; 3) QUAL SERÁ A ESPESSURA DO ASFALTO A SER EXIGIDA NA LICITAÇÃO.</t>
   </si>
   <si>
     <t>5922</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5922/requerimento_104-2019_-_nunes_-_abrir_rua_pedro_Ay88V4B.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5922/requerimento_104-2019_-_nunes_-_abrir_rua_pedro_Ay88V4B.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA À SECRETÁRIA DE OBRAS E URBANISMO, QUE INFORME A ESTA CASA, SE HÁ POSSIBILIDADE DA ABERTURA DA RUA DOM PEDRO II, SEGUINDO ATÉ A RUA DIREITA, NO BAIRRO AMÉRICO SILVA.</t>
   </si>
   <si>
     <t>5923</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5923/requerimento_105-2019_-_preto_-_curso_oratoria_-_24-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5923/requerimento_105-2019_-_preto_-_curso_oratoria_-_24-06.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE DESENVOLVIMENTO     ECONÔMICO QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE REALIZAR UM CURSO DE ORATÓRIA E REPRESENTAÇÃO COMERCIAL, A SER OFERTADO AOS NOSSOS VENDEDORES AMBULANTES, TAMBÉM DENOMINADOS DE  “RIFEIROS”.</t>
   </si>
   <si>
     <t>5924</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Joanes Bosco, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5924/requerimento_106-2019_-_quelli_e_joanes_-_saae_24-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5924/requerimento_106-2019_-_quelli_e_joanes_-_saae_24-06.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES INFRA-ASSINADOS, NA FORMA REGIMENTAL, REQUEREM A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO À DIRETORA DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO - SAAE, SENHORA MARIA DE FÁTIMA TAVARES, SOLICITANDO À MESMA QUE INFORME A ESTA CASA QUAIS AS PROVIDÊNCIAS E PLANEJAMENTO FORAM REALIZADOS PARA ATENDER AS RECOMENDAÇÕES FEITAS PELA ARISB – AGÊNCIA REGULADORA INTERMUNICIPAL DE SANEAMENTO BÁSICO DE MINAS GERAIS, NA NOTA TÉCNICA DE Nº 087/2019, SOLICITADA POR ESSA AUTARQUIA. RECOMENDAÇÕES ESSAS QUE, AINDA DE ACORDO COM A NOTA TÉCNICA, SÃO NECESSÁRIAS PARA MANTER O EQUILÍBRIO FINANCEIRO E O PLANO DE INVESTIMENTO DA AUTARQUIA – SAAE; ...</t>
   </si>
   <si>
     <t>5930</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5930/requerimento_107-2019_-_nunes_-_secretaria_de_e_3MYHOPc.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5930/requerimento_107-2019_-_nunes_-_secretaria_de_e_3MYHOPc.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO À SRª JÚLIA SANT’ANNA – SECRETÁRIA DE ESTADO DE EDUCAÇÃO DE MINAS GERAIS, SOLICITANDO AS SEGUINTES INFORMAÇÕES: – SE TODOS OS MUNICÍPIOS RETORNARÃO AO ENSINO EM TEMPO INTEGRAL; – SE HOUVE MAPEAMENTO DE QUAIS AS ESCOLAS DO MUNICÍPIO SE ENCONTRAM EM SITUAÇÃO DE RISCO, POIS É UM PROJETO MUITO IMPORTANTE; – SE É UM PLANEJAMENTO DA PRÓPRIA SECRETARIA DEVIDO À CRISE FINANCEIRA OU SE É INTERFERÊNCIA OU INDICAÇÃO DE DEPUTADOS?</t>
   </si>
   <si>
     <t>5931</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5931/requerimento_108-2019_-_todos_os_vereadores_-_c_0hTY2Iz.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5931/requerimento_108-2019_-_todos_os_vereadores_-_c_0hTY2Iz.pdf</t>
   </si>
   <si>
     <t>5932</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5932/requerimento_109-2019_-_adriano_e_nunes_-_trevo_13WNDzF.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5932/requerimento_109-2019_-_adriano_e_nunes_-_trevo_13WNDzF.pdf</t>
   </si>
   <si>
     <t>OS  VEREADORES INFRA-ASSINADOS, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUEREM A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À SECRETÁRIA DE OBRAS E URBANISMO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE UMA AÇÃO CONJUNTA, EM PARCERIA COM O DEER/MG, VISANDO A CONSTRUÇÃO DE UM TREVO NA RODOVIA MG-429, ONDE DÁ ACESSO AO DISTRITO DE MARTINS GUIMARÃES, QUE RECEBERA RECENTEMENTE A PAVIMENTAÇÃO ASFÁLTICA.</t>
   </si>
   <si>
     <t>5936</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5936/requerimento_110-2019_-_nunes_-_banheiros_quimi_N5XPNU6.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5936/requerimento_110-2019_-_nunes_-_banheiros_quimi_N5XPNU6.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA À SECRETÁRIA DE ASSISTÊNCIA SOCIAL, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE ADQUIRIR BANHEIROS QUÍMICOS PARA USO DOS PRODUTORES E FREGUESES NAS HORTAS COMUNITÁRIAS SITUADAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5937</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5937/requerimento_111-2019_-_cida_-_motoristas_efeti_M6XLMZz.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5937/requerimento_111-2019_-_cida_-_motoristas_efeti_M6XLMZz.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES INFRA-ASSINADOS, NA FORMA REGIMENTAL, REQUEREM A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, JOSÉ TEÓFILO FILHO, QUE INFORME A ESTA CASA, CONSULTANDO OUTROS SECRETÁRIOS SE FOR PRECISO, QUAIS SÃO OS MOTORISTAS EFETIVOS DO MUNICÍPIO, QUANTOS ATUAM PELA SECRETARIA DE SAÚDE, OS NOMES DOS MESMOS, QUAIS SÃO OS QUE REALIZAM VIAGENS PARA BELO HORIZONTE, DIVINÓPOLIS, FORMIGA E OUTRAS CIDADES.</t>
   </si>
   <si>
     <t>5938</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5938/requerimento_112-2019_-_preto_-_volta_dos_curat_kSobmm7.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5938/requerimento_112-2019_-_preto_-_volta_dos_curat_kSobmm7.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE SAÚDE, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE VIABILIZAR A VOLTA DOS CURATIVOS DOMICILIARES, REALIZADOS AOS DOMINGOS E FERIADOS.</t>
   </si>
   <si>
     <t>5939</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5939/requerimento_113-2019_-_professor_elias_-_munic_qH20lxN.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5939/requerimento_113-2019_-_professor_elias_-_munic_qH20lxN.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO ILUSTRE SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E GOVERNO, QUE INFORME A ESTA CASA SE HÁ PREVISÃO PARA “MUNICIPALIZAÇÃO DO TRÂNSITO” E SE ESTÃO SENDO FEITOS ESTUDOS NESTE SENTIDO.</t>
   </si>
   <si>
     <t>5944</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5944/requerimento_114-2019_-_adriano_-_limpeza_vias__teAO7Cc.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5944/requerimento_114-2019_-_adriano_-_limpeza_vias__teAO7Cc.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E LIMPEZA PÚBLICA, SÉRGIO OTONI OLIVEIRA, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR AMPLA LIMPEZA EM TODAS AS VIAS PÚBICAS DO BAIRRO SOL NASCENTE E TAMBÉM DA RUA OLÍMPIO CRIOULO, NO BAIRRO AMÉRICO SILVA.</t>
   </si>
   <si>
     <t>5945</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Cida Marcelino, Professor Elias Izaias</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5945/requerimento_115-2019_-_cida_-_seguranca_para_c_E88Y9lS.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5945/requerimento_115-2019_-_cida_-_seguranca_para_c_E88Y9lS.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,  ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, JOSÉ TEÓFILO FILHO, QUE INFORMEM A ESTA CASA A POSSIBILIDADE DE SE APRIMORAR A SEGURANÇA NOS ESTABELECIMENTOS MUNICIPAIS DAS ÁREAS DE EDUCAÇÃO E SAÚDE, COMO EXEMPLO, CRECHES, ESCOLAS, UBS’S, UPA ETC. INFORMEM TAMBÉM A POSSIBILIDADE DE SE FAZER USO DOS SERVIÇOS DA GUARDA CIVIL MUNICIPAL E DE EQUIPAMENTOS DE SEGURANÇA, TANTO QUANTO POSSÍVEL, PARA MAIOR PROTEÇÃO NESTES LOCAIS PÚBLICOS.</t>
   </si>
   <si>
     <t>5946</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5946/requerimento_116-2019_-_preto_-_veiculo_guarda__gaqFtQB.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5946/requerimento_116-2019_-_preto_-_veiculo_guarda__gaqFtQB.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E GOVERNO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE ADQUIRIR COM URGÊNCIA UM VEÍCULO COM ADAPTAÇÕES NECESSÁRIAS PARA TRANSPORTE DE PESSOAS DETIDAS PELA GUARDA CIVIL MUNICIPAL.</t>
   </si>
   <si>
     <t>5947</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5947/requerimento_117-2019_-_nunes_-_limpeza-_15-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5947/requerimento_117-2019_-_nunes_-_limpeza-_15-07.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E LIMPEZA PÚBLICA, SÉRGIO OTONI OLIVEIRA, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE REALIZAR COM URGÊNCIA LIMPEZA GERAL NO BAIRRO DOS BURITIS E FISCALIZAÇÃO NA LIMPEZA DOS LOTES.</t>
   </si>
   <si>
     <t>5948</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Joanes Bosco, Josiane Protetora dos Animais</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5948/requerimento_118-2019_-_joanes_e_josiane_-_sess_jigM0iA.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5948/requerimento_118-2019_-_joanes_e_josiane_-_sess_jigM0iA.pdf</t>
   </si>
   <si>
     <t>seja realizada ainda este ano, a Sessão Solene em Homenagem Póstuma a_x000D_
 Ex-autoridades, Resolução nº 409/2002.</t>
   </si>
   <si>
     <t>5949</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5949/requerimento_119-2019_-_josiane.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5949/requerimento_119-2019_-_josiane.pdf</t>
   </si>
   <si>
     <t>seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento,_x000D_
 que solicita ao Secretário de Transportes e Limpeza Pública, que informe a esta_x000D_
 Casa se há possibilidade de se recolocar as placas de sinalização em diversas vias públicas do_x000D_
 município, haja vista que essas placas já existiram, foram tiradas e/ou arrancadas por vândalos,_x000D_
 e não foram feita as substituições, tendo sido observado que falta na Av. Fernão Dias com_x000D_
 a Rua Goias, Rua Piauí com a Rua Goias, Rua Rosa Maciel com a Rua Maranhão, Rua Maranhão_x000D_
 com a AV. Fernão Dias, na Rua da Guarda Municipal com a Rua Rio Grande do Norte,_x000D_
 na Av. Brasil, ao lado do Banco do Brasil, e muitos outros pontos. Devido o grande fluxo de_x000D_
 veículos, as placas de sinalização são de grande valia.</t>
   </si>
   <si>
     <t>5950</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Quelli Cássia Couto, Cida Marcelino, Josiane Protetora dos Animais</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5950/requerimento_120-2019_-_quelli_-_outubro.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5950/requerimento_120-2019_-_quelli_-_outubro.pdf</t>
   </si>
   <si>
     <t>seja enviado ofício à Mesa Diretora da Câmara Municipal, solicitando à mesma que realize no mês de outubro do corrente ano, "Outubro Rosa", encontro das lideranças politicas e sociais femininas da Região Centro-Oeste de Minas, com o intuito de discutir o papel das mulheres na construção de políticas públicas voltadas para as mulheres e a participação das mulheres na política.</t>
   </si>
   <si>
     <t>5956</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>que se envie ofício à Diretora do Serviço Autônomo de Água e Esgoto de Lagoa da Prata – SAAE-LP, solicitando à mesma que informe a esta Casa se há possibilidade da Autarquia Municipal adquirir um caminhão desentupidor de rede de esgoto.</t>
   </si>
   <si>
     <t>5957</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5957/requerimento_122-2019_-.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5957/requerimento_122-2019_-.pdf</t>
   </si>
   <si>
     <t>seja enviado ofício ao Chefe do Poder Executivo Municipal,  encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, José Teófilo Filho, que informe a esta Casa, se há possibilidade de se iniciar a entrega das cestas básicas aos servidores do Poder Executivo Municipal, na mesma data em que cestas são repassadas ao Sr. Edson para entrega aos servidores que pagam por este serviço.</t>
   </si>
   <si>
     <t>5961</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita à Secretária de Obras e Urbanismo, Anita de Bessas Adonin e ao         Secretário de Transportes e Limpeza Pública, Sérgio Otoni Oliveira, que informem a esta Casa se há     possibilidade de se realizar, com urgência, a reforma da ponte e da estrada que faz ligação com o Distrito Industrial, o Aterro Sanitário e com o Parque de Exposição de nossa cidade._x000D_
 _x000D_
 	Que seja enviado ofício também à Diretoria da BIOSEV, encaminhando cópia deste          Requerimento, para que estudem a possibilidade de uma parceria para a realização da mencionada obra, considerando que a empresa também utiliza esta ponte.</t>
   </si>
   <si>
     <t>5963</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5963/requerimento_124-2019_-_elias_-_instalacao_play_49I6bCY.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5963/requerimento_124-2019_-_elias_-_instalacao_play_49I6bCY.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE CULTURA E TURISMO QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE INSTALAR UM PLAYGROUND INCLUSIVO NA PRAIA PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>5964</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5964/requerimento_125-2019_-_nunes_-_recapeamento_da_ux52o8K.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5964/requerimento_125-2019_-_nunes_-_recapeamento_da_ux52o8K.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À SECRETÁRIA DE OBRAS E URBANISMO, ANITA DE BESSAS ADONIN, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR, COM URGÊNCIA, O RECAPEAMENTO DA AV. FERNÃO DIAS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>5965</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5965/requerimento_126-2019_-_josiane_-_retirada_de_a_r1qSr4E.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5965/requerimento_126-2019_-_josiane_-_retirada_de_a_r1qSr4E.pdf</t>
   </si>
   <si>
     <t>SERVIMO-NOS DO PRESENTE, COM FULCRO NO ARTIGO 88 DO REGIMENTO INTERNO DESTA CASA, PARA REQUERER A RETIRADA DE MEU NOME COMO COAUTORA DO PROJETO DE RESOLUÇÃO Nº 8/2019, QUE “SUPRIME O § 5º DO ARTIGO 2º DA RESOLUÇÃO 750/2017, QUE REGULAMENTA O CONTROLE DE PRESENÇA E FALTAS DOS VEREADORES ÀS REUNIÕES E SESSÕES DA CÂMARA MUNICIPAL DE LAGOA DA PRATA”.</t>
   </si>
   <si>
     <t>5962</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5962/requerimento_127-2019_-_preto_-_adiamento_de_vo_ziJ45xC.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5962/requerimento_127-2019_-_preto_-_adiamento_de_vo_ziJ45xC.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ADIADA PARA A PRÓXIMA REUNIÃO ORDINÁRIA, A PRIMEIRA DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI EM Nº 59/2019.</t>
   </si>
   <si>
     <t>5969</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5969/requerimento_128-2019_-_joanes_-_drenagem_pluvi_1WH2GcZ.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5969/requerimento_128-2019_-_joanes_-_drenagem_pluvi_1WH2GcZ.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE ENVIE OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO ESTE REQUERIMENTO, QUE SOLICITA À SECRETÁRIA DE OBRAS E URBANISMO, ANITA DE BESSAS ADONIN, QUE INFORME A ESTA CASA, SE O PROBLEMA DE ESCOAMENTO DAS ÁGUAS PLUVIAIS EXISTENTE NA AVENIDA ISABEL DE CASTRO, NO TRECHO ENTRE A RUA LUZ E A RUA CASSIMIRO DE ABREU, SERÁ SOLUCIONADO ANTES DA PAVIMENTAÇÃO ASFÁLTICA PREVISTA NA RELAÇÃO DE VIAS A SEREM PAVIMENTADAS COM OS RECURSOS ADVINDOS DO FINANCIAMENTO JUNTO AO BDMG, CASO O PROJETO SEJA APROVADO.</t>
   </si>
   <si>
     <t>5970</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5970/requerimento_129-2019_-_nunes_-_adia_a_reuniao_19-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5970/requerimento_129-2019_-_nunes_-_adia_a_reuniao_19-08.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE A REUNIÃO ORDINÁRIA DO DIA 09 DE SETEMBRO DE 2019 SEJA ADIADA PARA O DIA 10 DE SETEMBRO DE 2019, TERÇA-FEIRA.</t>
   </si>
   <si>
     <t>5971</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5971/requerimento_130-2019_-_quelli_-_emendas_imposi_ov7Yzb2.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5971/requerimento_130-2019_-_quelli_-_emendas_imposi_ov7Yzb2.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIOS AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E GOVERNO, SR JOSÉ TEÓFILO FILHO E A SECRETÁRIA MUNICIPAL DE FAZENDA, SRTA. NÍVEA MARIA DE MELO, SOLICITANDO AOS MESMOS QUE INFORMEM A ESSA CASA, SE EXISTE PREVISÃO PARA LIBERAÇÃO E PAGAMENTO DAS EMENDAS IMPOSITIVAS, VOTADAS E APROVADAS POR ESSA CÂMARA LEGISLATIVA, QUANDO DA APROVAÇÃO DA LEI ORÇAMENTARIA EM VIGOR E QUE SE DESTINAM A ATENDER DIVERSAS ENTIDADES BENEFICENTES DE NOSSA CIDADE (LISTA ANEXA), QUE INFORME AINDA: OS CRITÉRIOS QUE SERÃO ADOTADOS NO CRONOGRAMA DE LIBERAÇÃO E SE TODAS AS ENTIDADES QUE FORAM INDICADAS PELAS EMENDAS AO PROJETO SERÃO ATENDIDAS, SE ACASO, ALGUMA ENTIDADE NÃO FOR ATENDIDA QUE AS REFERIDAS SECRETARIAS INFORMEM A ESSA CASA A RAZÃO DO NÃO ATENDIMENTO.</t>
   </si>
   <si>
     <t>5979</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5979/requerimento_131-2019_-_joanes_-_limpeza-_26-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5979/requerimento_131-2019_-_joanes_-_limpeza-_26-08.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E LIMPEZA PÚBLICA, SÉRGIO OTONI OLIVEIRA, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR, COM URGÊNCIA, A LIMPEZA E FISCALIZAÇÃO NOS LOTES VAGOS DE PROPRIEDADE DO MUNICÍPIO, SITUADOS NO CONJUNTO HABITACIONAL ÂNGELO TEODORO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>5980</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5980/requerimento_132-2019_-_preto_nunes_-_energia_s_EEWYNx6.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5980/requerimento_132-2019_-_preto_nunes_-_energia_s_EEWYNx6.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E        GOVERNO, QUE INFORME A ESTA CASA, SE HÁ A POSSIBILIDADE DE SE FAZER UM ESTUDO PARA UTILIZAR A ENERGIA SOLAR COMO FONTE DE ABASTECIMENTO PARA OS PRÉDIOS PÚBLICOS. SOLICITA AINDA, QUE SEJA ENVIADO OFÍCIO À DIRETORA DO SAAE-LP PARA QUE A MESMA FAÇA TAMBÉM UM ESTUDO E VEJA A POSSIBILIDADE DE SE UTILIZAR A ENERGIA SOLAR.</t>
   </si>
   <si>
     <t>5981</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5981/requerimento_133-2019_-_quelli_-_abaixo-assinado_26-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5981/requerimento_133-2019_-_quelli_-_abaixo-assinado_26-08.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO AO REPRESENTANTE DO MINISTÉRIO PÚBLICO DO ESTADO DE MINAS GERAIS, EXMO. SR. LUÍS AUGUSTO DE REZENDE PENA, PROMOTOR DE JUSTIÇA DA COMARCA DE LAGOA DA PRATA, OFÍCIO SOLICITANDO AO MESMO QUE, ENTENDENDO ESTAR DENTRO DE SUAS ATRIBUIÇÕES, SOLICITE DAS PESSOAS RESPONSÁVEIS; A SABER: SENHORA VERA LÚCIA NOGUEIRA SILVA RIBEIRO E SENHORA CRISTIELE REZENDE ALVES, QUE ORGANIZAM ABAIXO-ASSINADO NO MUNICÍPIO DE LAGOA DA PRATA COM O OBJETIVO DE REALIZAR AUDITORIA NO HOSPITAL SÃO CARLOS, QUE ENCAMINHE AO MINISTÉRIO PÚBLICO DA COMARCA OS FATOS QUE SUSTENTAM A REALIZAÇÃO DA REFERIDA AUDITORIA E QUE PORTANTO, SERVEM DE ARGUMENTOS PARA A “COLHEITA” DE ASSINATURAS AO REFERIDO PROCESSO E AINDA, QUE DIANTE DA APRESENTAÇÃO DOS FUNDAMENTOS TOME AS DEVIDAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5982</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5982/requerimento_134-2019_-_cida_-_limpeza_praca_do_TnkOO7G.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5982/requerimento_134-2019_-_cida_-_limpeza_praca_do_TnkOO7G.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, BEM COMO AO DE TRANSPORTES E LIMPEZA PÚBLICA, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE SE EFETUAR A LIMPEZA E AGUAR AS PLANTAS E ÁRVORES DA PRAÇA DONA ALEXANDRINA (MUSEU) E DA PRAÇA CAPITÃO BAHIA, ASSIM COMO A REFORMA DA ILUMINAÇÃO PÚBLICA DESTA ÚLTIMA PRAÇA QUE FORA CITADA.</t>
   </si>
   <si>
     <t>5986</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5986/requerimento_135-2019_-_nunes_-_sinal_de_tv_02-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5986/requerimento_135-2019_-_nunes_-_sinal_de_tv_02-09.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, SOLICITANDO AO SECRETÁRIO DE ADMINISTRAÇÃO E        GOVERNO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE ENVIAR OFÍCIO AOS DIRETORES RESPONSÁVEIS PELAS EMPRESAS REDE GLOBO DE TELEVISÃO, TV BANDEIRANTES, TV ALTEROSA, TV RECORD E DE OUTRAS QUE TAMBÉM POSSUAM SINAL DE TRANSMISSÃO EM NOSSO MUNICÍPIO, SOLICITANDO QUE SEJAM FEITAS MELHORIAS NESTES SINAIS E NA ANTENA REPETIDORA DO SINAL. QUE INFORME AINDA, QUEM É O TÉCNICO RESPONSÁVEL PELA MANUTENÇÃO DOS EQUIPAMENTOS RECEPTORES E TRANSMISSORES DOS SINAIS DE TV, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5987</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5987/requerimento_136-2019_-_quelli_-_convoca_viviani_02-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5987/requerimento_136-2019_-_quelli_-_convoca_viviani_02-09.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE CONVOCA A CONTADORA DO MUNICÍPIO, VIVIANI   ROCHA FONSECA, A COMPARECER A ESTA CASA, NO PRAZO REGIMENTAL E NOS TERMOS DA LEI ORGÂNICA DO MUNICÍPIO, EM HORÁRIO QUE MELHOR LHE CONVIER, PARA INFORMAR AOS VEREADORES E À POPULAÇÃO A RESPEITO DE SUPERAVIT FINANCEIRO, RECURSOS VINCULADOS E NÃO VINCULADOS E OUTROS ASSUNTOS INERENTES A ESTAS QUESTÕES.</t>
   </si>
   <si>
     <t>5988</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5988/requerimento_137-2019_-_josiane_preto_lalinho_a_iGkdoAl.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5988/requerimento_137-2019_-_josiane_preto_lalinho_a_iGkdoAl.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES INFRA-ASSINADOS, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUEREM A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO DEPARTAMENTO NACIONAL DE AUDITORIA DO SUS, LOCALIZADO NA SRTVN, QUADRA 701, VIA W5 NORTE, LOTE D, EDIFÍCIO PO 700, EM BRASÍLIA - DF, TELEFONE Nº 61-3315-7973, SOLICITANDO A REALIZAÇÃO DE UMA AUDITORIA FINANCEIRA/CONTÁBIL NA FUNDAÇÃO SÃO CARLOS, MANTENEDORA DO HOSPITAL SÃO CARLOS, QUE HOJE, É NOSSO ÚNICO HOSPITAL.</t>
   </si>
   <si>
     <t>5989</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5989/requerimento_138-2019_-_adriano_-_delegado_de_p_6qxBcLD.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5989/requerimento_138-2019_-_adriano_-_delegado_de_p_6qxBcLD.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO DELEGADO DE POLÍCIA CIVIL DE LAGOA DA PRATA SOLICITANDO AO MESMO AS SEGUINTES INFORMAÇÕES: POR MEIO DE RELATÓRIO, NOS INFORME O NÚMERO DE OPERAÇÕES, PROCEDIMENTOS, DILIGÊNCIAS E ATENDIMENTOS REALIZADOS PELO REFERIDO DELEGADO DE POLÍCIA; QUE NOS INFORME TAMBÉM, O NÚMERO DE INQUÉRITOS E/OU OUTROS PROCEDIMENTOS PRÓPRIOS DA DEPOL, QUE FORAM REALIZADOS NO PRAZO LEGAL, BEM COMO, O NÚMERO DAQUELES QUE SE ENCONTRAM COM A TRAMITAÇÃO EM ATRASO NA DELEGACIA.</t>
   </si>
   <si>
     <t>5990</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5990/requerimento_139-2019_-_lalinho_-_antecipa_reun_s6oX0J3.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5990/requerimento_139-2019_-_lalinho_-_antecipa_reun_s6oX0J3.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE A REUNIÃO ORDINÁRIA DO DIA 14 DE OUTUBRO DO CORRENTE ANO SEJA ANTECIPADA PARA O DIA 10 DE OUTUBRO DE 2019, UMA QUINTA-FEIRA.</t>
   </si>
   <si>
     <t>5991</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5991/requerimento_140-2019_-_todos_-_camara_mirim_10-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5991/requerimento_140-2019_-_todos_-_camara_mirim_10-09.pdf</t>
   </si>
   <si>
     <t>5992</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5992/requerimento_141-2019_-_nunes_e_adriano_-_trans_dvkYv07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5992/requerimento_141-2019_-_nunes_e_adriano_-_trans_dvkYv07.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES INFRA-ASSINADOS, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUEREM A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AOS REPRESENTANTES DA EMPRESA TRANSNOVA,   ATUAL CONCESSIONÁRIA DOS SERVIÇOS DE TRANSPORTE COLETIVO PÚBLICO NO MUNICÍPIO, SOLICITANDO AOS MESMOS QUE AGENDEM UMA REUNIÃO COM OS VEREADORES PARA TRATARMOS DA POSSIBILIDADE DE SE MELHORAR OS TRAJETOS E HORÁRIOS DOS ÔNIBUS.</t>
   </si>
   <si>
     <t>5993</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Quelli Cássia Couto, Cida Marcelino, Joanes Bosco, Professor Elias Izaias</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5993/requerimento_142-2019_-_quelli_cida_elias_joane_PUzIYN6.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5993/requerimento_142-2019_-_quelli_cida_elias_joane_PUzIYN6.pdf</t>
   </si>
   <si>
     <t>AS VEREADORAS E OS VEREADORES INFRA-ASSINADOS, NA FORMA REGIMENTAL, REQUEREM A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DA DELEGACIA REGIONAL DA POLÍCIA FEDERAL, SITUADA EM DIVINÓPOLIS – MG, ENCAMINHANDO ESTE REQUERIMENTO, QUE SOLICITA AO MESMO QUE INFORME A ESTA CASA DE LEIS SE HÁ POSSIBILIDADE DE SE INSTAURAR PROCEDIMENTOS PRÓPRIOS E PERTINENTES PARA A EXECUÇÃO DE INVESTIGAÇÃO NO USO DE RECURSOS PÚBLICOS VINCULADOS AO GOVERNO FEDERAL, APLICADOS PELA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE LAGOA DA PRATA – MG, CONFORME EXPLICAÇÃO CONTIDA NA JUSTIFICATIVA DESTE REQUERIMENTO, EM ESPECIAL: ...</t>
   </si>
   <si>
     <t>5994</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5994/requerimento_143-2019_-_preto_-_rua_mestre_eucl_7V6laqh.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5994/requerimento_143-2019_-_preto_-_rua_mestre_eucl_7V6laqh.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À SECRETÁRIA DE OBRAS E URBANISMO, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR A LIGAÇÃO DA RUA MESTRE EUCLIDES SILAMI GARCIA (RUA E), À RUA DR. CARLOS BERNARDES, NO BAIRRO AMÉRICO SILVA.</t>
   </si>
   <si>
     <t>5995</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5995/requerimento_144-2019_-_cida_-_audiencia_public_vfdCAgr.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5995/requerimento_144-2019_-_cida_-_audiencia_public_vfdCAgr.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, OUVIDO O PLENÁRIO, SEJA ENVIADO OFÍCIO À DIRETORA DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO, SOLICITANDO À MESMA QUE NOS INFORME SE HÁ POSSIBILIDADE DE REALIZARMOS AUDIÊNCIA PÚBLICA NA CÂMARA MUNICIPAL, COM TRANSMISSÃO, PARA PRESTAÇÃO DE CONTAS DA REFERIDA AUTARQUIA MUNICIPAL, EM DATA PRÓXIMA À AUDIÊNCIA PÚBLICA DE PRESTAÇÃO DE CONTAS GERAL DO PODER EXECUTIVO MUNICIPAL, QUE OCORREM NOS MESES DE FEVEREIRO, MAIO E SETEMBRO DE CADA ANO, NOS TERMOS DA LEI DE RESPONSABILIDADE FISCAL. PROPONHO QUE VENHAM PARA ESTA AUDIÊNCIA PÚBLICA, A DIREÇÃO DO SAAE-LP E OS TÉCNICOS DA ÁREA DE CONTABILIDADE, FINANÇAS E OBRAS.</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6008/requerimento_145-2019_-_nunes_-_ambulantes_praia_16-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6008/requerimento_145-2019_-_nunes_-_ambulantes_praia_16-09.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, SOLICITANDO AO SECRETÁRIO DE CULTURA E TURISMO, SR. VILMAR PEREIRA, QUE INFORME A ESTA CASA, QUAIS PROCEDIMENTOS E REQUISITOS EXIGIDOS PARA QUE AMBULANTES POSSAM VENDER SEUS PRODUTOS NA PRAIA PÚBLICA MUNICIPAL, E AINDA, SE EXISTE PROIBIÇÃO OU RESTRIÇÃO QUANTO À VENDA DE ALGUM PRODUTO, PRINCIPALMENTE BEBIDAS ALCOÓLICAS. QUE INFORME AINDA, QUEM FICA RESPONSÁVEL PELA FISCALIZAÇÃO DAS VENDAS DENTRO DO RECINTO DA PRAIA PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>6009</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6009/requerimento_146-2019_-_quelli_-_convoca_sec_de_S76kGN8.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6009/requerimento_146-2019_-_quelli_-_convoca_sec_de_S76kGN8.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE CONVOCA A SECRETÁRIA DE ASSISTÊNCIA SOCIAL, A SRA. CALIMÉRIA GONÇALVES SOUTO E SILVA, BEM COMO OS ASSISTENTES SOCIAIS DOS CRAS, A COMPARECEREM A ESTA CASA, NO PRAZO REGIMENTAL E NOS TERMOS DA LEI ORGÂNICA DO MUNICÍPIO, EM HORÁRIO QUE MELHOR LHES CONVIER, PARA INFORMAR AOS VEREADORES E À POPULAÇÃO A PARTIR DE QUANDO OS SERVIDORES DOS CRAS RECEBERAM ORIENTAÇÕES PARA O INÍCIO DE NOVOS PROCEDIMENTOS PARA O CADASTRO OU INSCRIÇÃO DE FAMÍLIAS QUE APRESENTAREM DEMANDA DE DOAÇÃO DE LOTES PARA CONSTRUÇÃO DE SUAS MORADIAS. QUE ENTREGUE A ESTA CASA A RELAÇÃO DAS PESSOAS CADASTRADAS, INCLUSIVE A DATA DO CADASTRO DE CADA UMA.</t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6010/requerimento_147-2019_-_cida_-_convoca_medicos__J2uBKa6.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6010/requerimento_147-2019_-_cida_-_convoca_medicos__J2uBKa6.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE CONVOCA TODOS OS MÉDICOS DAS UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO, A COMPARECEREM A ESTA CASA, NO PRAZO REGIMENTAL E NOS TERMOS DA LEI ORGÂNICA DO MUNICÍPIO, EM DATA E HORÁRIO QUE MELHOR LHES CONVIER, PARA NÃO ATRAPALHAR A AGENDA DE ATENDIMENTO DOS MESMOS, PARA QUE ESCLAREÇAM AOS VEREADORES E À POPULAÇÃO SOBRE SEUS ATENDIMENTOS NOS BAIRROS, EM ESPECIAL AS VISITAS DOMICILIARES, QUAIS OS TIPOS DE             PROCEDIMENTOS SÃO REALIZADOS, A QUANTIDADE DESTES, DAS CONSULTAS E DOS EXAMES SOLICITADOS (DE MÉDIA E ALTA COMPLEXIDADE), BEM COMO SOBRE OUTROS ASSUNTOS INERENTES A ESTAS QUESTÕES.</t>
   </si>
   <si>
     <t>6013</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6013/requerimento_148-2019_-_nunes_-_posto_do_corpo__L1dgwCv.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6013/requerimento_148-2019_-_nunes_-_posto_do_corpo__L1dgwCv.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO COMANDO-GERAL DO CORPO DE BOMBEIROS MILITARES DE MINAS GERAIS – CBMMG, COM SEDE NA CIDADE ADMINISTRATIVA EM BELO HORIZONTE, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA INFORMAÇÃO SOBRE A POSSIBILIDADE DE IMPLANTAR UM POSTO DE ATENDIMENTO EM LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>6015</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6015/requerimento_149-2019_-_preto_-_mao_unica_no_ce_sP8ROey.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6015/requerimento_149-2019_-_preto_-_mao_unica_no_ce_sP8ROey.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE TRANSPORTES E LIMPEZA PÚBLICA, BEM COMO AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE SE VIABILIZAR UM ESTUDO PARA IMPLANTAÇÃO DE MÃO ÚNICA DE DIREÇÃO EM ALGUMAS VIAS DO CENTRO DA CIDADE, BEM COMO IMPLANTAR ESTACIONAMENTO 45º GRAUS NAS MESMAS.</t>
   </si>
   <si>
     <t>6016</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6016/requerimento_150-2019_-_quelli_-_upa_23-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6016/requerimento_150-2019_-_quelli_-_upa_23-09.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE SAÚDE, SR. GERALDO MANGELO DE ALMEIDA, QUE INFORME A ESTA CASA, SE O MUNICÍPIO DE LAGOA DA PRATA ADOTARÁ O PROGRAMA OFERECIDO PELO MINISTÉRIO DA SAÚDE QUE PREVÊ A EXTENSÃO DO HORÁRIO DE ATENDIMENTO DAS UNIDADES BÁSICAS DE SAÚDE PARA AS 22 HORAS, BEM COMO AOS SÁBADOS OU DOMINGOS, SE POSSÍVEL.</t>
   </si>
   <si>
     <t>6018</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6018/requerimento_151-2019_-_quelli_-_upa_30-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6018/requerimento_151-2019_-_quelli_-_upa_30-09.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE SAÚDE, SR. GERALDO MANGELO DE ALMEIDA, QUE INFORME A ESTA CASA, SE O MUNICÍPIO DE LAGOA DA PRATA ADOTARÁ O PROGRAMA OFERECIDO PELO MINISTÉRIO DA SAÚDE QUE PREVÊ A EXTENSÃO DO HORÁRIO DE ATENDIMENTO DAS UNIDADES BÁSICAS DE SAÚDE ATÉ AS 22 HORAS.</t>
   </si>
   <si>
     <t>6019</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6019/requerimento_152-2019_-_elias_-_fechamento_de_d_lepX15y.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6019/requerimento_152-2019_-_elias_-_fechamento_de_d_lepX15y.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE MEIO       AMBIENTE, BEM COMO À SECRETÁRIA DE OBRAS E URBANISMO, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE SE REALIZAR INTERVENÇÕES CONCRETAS (FECHAMENTO DOS DRENOS NAS PRIMEIRAS CHUVAS) ONDE EXISTEM INCIDÊNCIAS DE TURFA NA ÁREA URBANA DE NOSSO MUNICÍPIO, DEIXANDO QUE A PRÓPRIA NATUREZA SE ENCARREGUE DE SE RECUPERAR NATURALMENTE.</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6020/requerimento_153-2019_-_preto_-_aplicativos_30-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6020/requerimento_153-2019_-_preto_-_aplicativos_30-09.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, BEM COMO À SECRETÁRIA DE OBRAS E URBANISMO E AO SECRETÁRIO DE MEIO AMBIENTE, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE CRIAÇÃO OU AQUISIÇÃO DE APLICATIVOS PARA SOLICITAÇÃO DE MANUTENÇÃO NA ILUMINAÇÃO E VIAS PÚBLICAS, PARA SOLICITAÇÃO DE PODAS DE ÁRVORES  E PARA REALIZAÇÃO DE DENÚNCIAS ANÔNIMAS DE DESCARTE IRREGULAR DE LIXO NAS VIAS PÚBLICAS, LOTES VAGOS E TERRENOS BALDIOS LOCALIZADOS NO PERÍMETRO URBANO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>6021</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6021/requerimento_154-2019_-_nunes_-_fiscalizacao_lo_29HzJpA.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6021/requerimento_154-2019_-_nunes_-_fiscalizacao_lo_29HzJpA.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO DEER E BIOSEV, SOLICITANDO INTENSIFICAÇÃO NA FISCALIZAÇÃO DO USO DA LONA DE PROTEÇÃO DE CARGA NOS CAMINHÕES QUE TRANSPORTAM CANA, ESPECIFICAMENTE NAQUELES QUE TRAFEGAM NA MG-429, QUE LIGA LAGOA DA PRATA À LUZ.</t>
   </si>
   <si>
     <t>6022</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Joanes Bosco, Cida Marcelino, Professor Elias Izaias, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6022/requerimento_155-2019_-_joanes_cida_elias_-_que_9ly8FvC.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6022/requerimento_155-2019_-_joanes_cida_elias_-_que_9ly8FvC.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES INFRA-ASSINADOS, NA FORMA REGIMENTAL, REQUEREM A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AOS SECRETÁRIOS MUNICIPAIS DE ADMINISTRAÇÃO E GOVERNO, DE MEIO AMBIENTE E DE OBRAS E URBANISMO, INFORMAÇÕES QUANTO À PREVISÃO PARA A EXECUÇÃO DE OBRAS OU SERVIÇOS VISANDO A CONSTRUÇÃO DA PRAÇA DONA ZAZÁ, NO BAIRRO AMÉRICO SILVA.</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6028/requerimento_156-2019_-_nunes_-_energia_solar_f_JHJYfxU.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6028/requerimento_156-2019_-_nunes_-_energia_solar_f_JHJYfxU.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE INFORME AOS DEMAIS PARLAMENTARES SE HÁ POSSIBILIDADE DE SE IMPLANTAR O SISTEMA DE ENERGIA SOLAR FOTOVOLTAICA NO PRÉDIO DA CÂMARA MUNICIPAL DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>6029</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6029/requerimento_157-2019_-_adriano_-_diligencias_e_elKiulr.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6029/requerimento_157-2019_-_adriano_-_diligencias_e_elKiulr.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO COMANDANTE DA GUARDA CIVIL         MUNICIPAL QUE INFORME A ESTA CASA, SE HÁ POSSIBILIDADE DE SE DETERMINAR AOS GUARDAS CIVIS QUE REALIZEM DILIGÊNCIAS CONTÍNUAS NO DISTRITO DE MARTINS GUIMARÃES. QUE SEJA ENVIADO OFÍCIO TAMBÉM, AO COMANDO DA POLÍCIA MILITAR DE LAGOA DA PRATA, NESTE MESMO SENTIDO.</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6030/requerimento_158-2019_-_preto_-_cemae_07-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6030/requerimento_158-2019_-_preto_-_cemae_07-10.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE                 ADMINISTRAÇÃO E GOVERNO, BEM COMO AO SECRETÁRIO MUNICIPAL DE SAÚDE E À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, QUE INFORMEM A ESTA CASA SE HÁ POSSIBILIDADE DE SE CONTRATAR MAIS PROFISSIONAIS DE FONOAUDIOLOGIA E PSICOLOGIA PARA ATENDER A DEMANDA DO CENTRO MUNICIPAL DE ATENDIMENTO AO EDUCANDO - CEMAE.</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6031/requerimento_159-2019_-_cida_-_deer-mg_-_revita_KO4bOnW.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6031/requerimento_159-2019_-_cida_-_deer-mg_-_revita_KO4bOnW.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO DIRETOR DO DEPARTAMENTO DE EDIFICAÇÕES E ESTRADAS DE RODAGEM DE MINAS GERAIS – DEER-MG – FABRÍCIO TORRES SAMPAIO, BEM COMO AO COORDENADOR DA COORDENADORIA REGIONAL DO DEER-MG EM FORMIGA, JOSÉ TADEU LA GUARDIA, SOLICITANDO AOS MESMOS QUE INFORMEM A ESTA CASA E A TODA POPULAÇÃO LAGOPRATENSE SE HÁ POSSIBILIDADE DE SE EXECUTAR OBRAS OU SERVIÇOS PARA A REVITALIZAÇÃO TANTO DO TREVO PRINCIPAL DE ACESSO À NOSSA CIDADE, QUANTO DO TREVO SECUNDÁRIO, MELHORANDO A IMAGEM DOS MESMOS, COM CAPINA, PINTURA, SINALIZAÇÃO DE SOLO, NOVAS PLACAS INDICATIVAS E DE SINALIZAÇÃO, AUMENTO DA QUALIDADE DA ILUMINAÇÃO, DENTRE OUTRAS MELHORIAS DE INFRAESTRUTURA NECESSÁRIAS.</t>
   </si>
   <si>
     <t>6039</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6039/requerimento_160-2019_-_preto_-_cameras_martins_10-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6039/requerimento_160-2019_-_preto_-_cameras_martins_10-10.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO AO CHEFE DO PODER EXECUTIVO MUNICIPAL OFÍCIO ENCAMINHANDO O PRESENTE REQUERIMENTO, SOLICITANDO AO SECRETÁRIO DE ADMINISTRAÇÃO E         GOVERNO, SR. JOSÉ TEÓFILO FILHO, QUE ANALISE A POSSIBILIDADE DE SE INSTALAR UMA CÂMERA DE VIGILÂNCIA NA SAÍDA DO DISTRITO DE MARTINS GUIMARÃES. SOLICITO AINDA QUE ENVIE A ESTA CASA, OS PONTOS ONDE SERÃO INSTALADAS AS NOVAS CÂMERAS CONFORME ANUNCIADO PELA ADMINISTRAÇÃO.</t>
   </si>
   <si>
     <t>6040</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6040/requerimento_161-2019_-_quelli_-_antecipa_reuniao_10-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6040/requerimento_161-2019_-_quelli_-_antecipa_reuniao_10-10.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE A REUNIÃO ORDINÁRIA DO DIA 28 DE OUTUBRO DO CORRENTE ANO SEJA ANTECIPADA PARA O DIA 24 DE OUTUBRO DE 2019, UMA QUINTA-FEIRA. SOLICITO AINDA, QUE AS REUNIÕES DAS COMISSÕES PERMANENTES DESTA CASA, DO DIA 29 DE OUTUBRO DE 2019, SEJAM ADIADAS PARA O DIA 30 DE OUTUBRO DE 2019.</t>
   </si>
   <si>
     <t>6044</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6044/requerimento_162-2019_-_adriano_-_trasnsporte_e_8rALBRV.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6044/requerimento_162-2019_-_adriano_-_trasnsporte_e_8rALBRV.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A   VOSSA EXCELÊNCIA QUE SEJA ENVIADO AO CHEFE DO PODER EXECUTIVO MUNICIPAL OFÍCIO ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA À SECRETÁRIA DE EDUCAÇÃO E AO SECRETÁRIO DE TRANSPORTES E LIMPEZA PÚBLICA, QUE INFORMEM A ESTA CASA A RESPEITO DA POSSIBILIDADE DE SE DISPONIBILIZAR UM VEÍCULO ESCOLAR PARA TRANSPORTE DOS ALUNOS QUE REALIZARÃO OS EXAMES ESPECIAIS PARA CERTIFICAÇÃO DO ENSINO FUNDAMENTAL E MÉDIO NO CESEC - CENTRO ESTADUAL DE EDUCAÇÃO CONTINUADA MONSENHOR GERALDO MENDES VASCONCELOS, NA CIDADE DE ARCOS-MG.</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6045/requerimento_163-2019_-_elias_-_degraus_escada_-_21-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6045/requerimento_163-2019_-_elias_-_degraus_escada_-_21-10.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE DESPORTOS, QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE CONSTRUIR PEQUENOS DEGRAUS EM CADA VÃO DE 10 METROS DE EXTENSÃO NAS ARQUIBANCADAS DO POLIESPORTIVO LEOPOLDO BESSONE.</t>
   </si>
   <si>
     <t>6046</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6046/requerimento_164-2019_-_preto_-_escorpioes-_21-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6046/requerimento_164-2019_-_preto_-_escorpioes-_21-10.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE SAÚDE E AO SECRETÁRIO DO MEIO AMBIENTE QUE FORNEÇAM DADOS SOBRE A QUANTIDADE DE CASOS DE PICADAS DE ESCORPIÕES NO ANO DE 2018 E QUANTOS CASOS ACONTECERAM ATÉ AGORA NO ANO DE 2019, E SE O MUNICÍPIO TEM O SORO ANTIESCORPIÔNICO.</t>
   </si>
   <si>
     <t>6047</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6047/requerimento_165-2019_-_joanes_-_elias_-_quelli_habHBuf.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6047/requerimento_165-2019_-_joanes_-_elias_-_quelli_habHBuf.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES INFRA-ASSINADOS, NA FORMA REGIMENTAL E OUVIDO O PLENÁRIO, REQUEREM A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, AO SECRETÁRIO DE TRANSPORTE E LIMPEZA PÚBLICA E AOS SETORES RESPONSÁVEIS, QUE INFORMEM A ESTA CASA SE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL TEM TOMADO PROVIDÊNCIAS NO SENTIDO DE COMUNICAR À POPULAÇÃO, COM ANÚNCIO EM RÁDIO OU POR MEIO DE CARRO DE SOM, QUE NÃO HAVERÁ COLETA DE LIXO, QUANDO HOUVER FERIADO OU PONTO FACULTATIVO NO MUNICÍPIO QUE ACARRETE A SUSPENSÃO DO SERVIÇO DE RECOLHIMENTO DO LIXO.</t>
   </si>
   <si>
     <t>6048</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Quelli Cássia Couto, Cida Marcelino</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6048/requerimento_166-2019_-_quelli_-_cida_-_21-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6048/requerimento_166-2019_-_quelli_-_cida_-_21-10.pdf</t>
   </si>
   <si>
     <t>AS VEREADORAS INFRA-ASSINADAS, NA FORMA REGIMENTAL, REQUEREM A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE CONVOCA O COORDENADOR DA SAÚDE BUCAL DO MUNICÍPIO, A COMPARECER A ESTA CASA, NO PRAZO REGIMENTAL E NOS TERMOS DA LEI ORGÂNICA DO MUNICÍPIO, PARA QUE ESCLAREÇA AOS VEREADORES E À POPULAÇÃO SOBRE OS SERVIÇOS BÁSICOS PRESTADOS NAS UNIDADES BÁSICAS DE SAÚDE PELOS ODONTÓLOGOS, BEM COMO SOBRE OS PRESTADOS NO ODONTO MÓVEL.</t>
   </si>
   <si>
     <t>6049</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6049/requerimento_167-2019_-_cida_-_quelli_-_21-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6049/requerimento_167-2019_-_cida_-_quelli_-_21-10.pdf</t>
   </si>
   <si>
     <t>AS VEREADORAS INFRA-ASSINADAS, NA FORMA REGIMENTAL, REQUEREM A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE ENVIAR UM PROJETO DE LEI VISANDO UM AUMENTO NA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS, DE FORMA A SE RECUPERAR AS PERDAS SALARIAIS OCORRIDAS NO DECORRER DOS ÚLTIMOS ANOS.</t>
   </si>
   <si>
     <t>6055</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6055/requerimento_168-2019_-_comenda_sao_francisco_d_CatvLiZ.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6055/requerimento_168-2019_-_comenda_sao_francisco_d_CatvLiZ.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, NOS TERMOS DA RESOLUÇÃO DESTA CASA DE Nº 755/2017, QUE “INSTITUI NA CÂMARA MUNICIPAL DE LAGOA DA PRATA A COMENDA SÃO FRANCISCO DE ASSIS”, VEM APRESENTAR OS NOMES SELECIONADOS PARA SEREM AGRACIADOS COM A REFERIDA COMENDA, PARA APROVAÇÃO DO PLENÁRIO: ANTONIO MARCOS DA SILVA; AVANI JÚNIA DE OLIVEIRA; FABIANE AMADOR FERNANDES; MÁRCIA VIDAL; MARIANA FARNESE AMARAL FRANCO; MARIA BÁRBARA MARTINS COUTO; MARIANA SANTOS AMARAL; PATRÍCIA APARECIDA DE AQUINO; VIVIANE SANTOS LOPES SANTANA.</t>
   </si>
   <si>
     <t>6056</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Professor Elias Izaias, Joanes Bosco</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6056/requerimento_169-2019_-_elias_e_joanes_-_saae_24-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6056/requerimento_169-2019_-_elias_e_joanes_-_saae_24-10.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES INFRA-ASSINADOS, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUEREM A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO À DIRETORA DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE LAGOA DA PRATA – SAAE-LP, SOLICITANDO QUE INFORME A ESTA CASA SE HÁ POSSIBILIDADE DE SE ATENDER, COM A MÁXIMA URGÊNCIA, A REIVINDICAÇÃO CONTIDA NO ABAIXO-ASSINADO ANEXO A ESTE REQUERIMENTO, ENVIADO POR MORADORES DO BAIRRO SOL NASCENTE.</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6057/requerimento_170-2019_-_preto_-_wendel_mesquita_-_24-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6057/requerimento_170-2019_-_preto_-_wendel_mesquita_-_24-10.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO DEPUTADO ESTADUAL SR. WENDEL CRISTIANO SOARES DE MESQUITA, SOLICITANDO DESTINAÇÃO DE EMENDA PARLAMENTAR PARA EXECUÇÃO DA COBERTURA DA QUADRA DA ESCOLA ESTADUAL DONA TILOSA, SITUADA NA RUA MANOEL PENA, Nº 600, BAIRRO AMÉRICO SILVA, EM NOSSA CIDADE DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6058/requerimento_171-2019_-_cida_-_24-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6058/requerimento_171-2019_-_cida_-_24-10.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, À SECRETÁRIA DE FAZENDA, BEM COMO AO SECRETÁRIO DE ADMINISTRAÇÃO E GOVERNO, QUE INFORMEM A ESTA CASA, SE POSSUEM CONHECIMENTO DE QUE O IMÓVEL SITUADO NA RUA 27 DE DEZEMBRO, AO LADO DAQUELE QUE O MUNICÍPIO PRETENDE ADQUIRIR PARA A AMPLIAÇÃO DA ESCOLA MUNICIPAL PROFESSOR JACINTO CAMPOS E CONSTRUÇÃO DA SEDE DA SECRETARIA DE EDUCAÇÃO, TAMBÉM ESTÁ À VENDA, TENDO O MESMO COMO ÁREA 737 M² E COM VALOR BEM MENOR DO QUE O OUTRO QUE SE PRETENDE ADQUIRIR.</t>
   </si>
   <si>
     <t>6063</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6063/requerimento_172-2019_-_cida_-_alterar_local_pa_7Wa7PQZ.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6063/requerimento_172-2019_-_cida_-_alterar_local_pa_7Wa7PQZ.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,  ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AO SECRETÁRIO DE SAÚDE, GERALDO MANGELO DE ALMEIDA, QUE INFORME A ESTA CASA SE HÁ POR PARTE DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, INTENÇÃO DE ALTERAR A SITUAÇÃO DO PADRÃO DE ENERGIA ELÉTRICA, BEM COMO DO RELÓGIO DO SAAE-LP, PASSANDO-OS PARA DENTRO DA UNIDADE BÁSICA DE SAÚDE DO BAIRRO AMÉRICO SILVA, ANTES QUE A MESMA COMECE A FUNCIONAR.</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6064/requerimento_173-2019_-_adriano_-_iluminacao_pr_bfosLfp.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6064/requerimento_173-2019_-_adriano_-_iluminacao_pr_bfosLfp.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, QUE INFORME A ESTA CASA, SE HÁ PREVISÃO PARA A ILUMINAÇÃO DA PRAÇA DO DISTRITO DE MARTINS GUIMARÃES.</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6065/requerimento_174-2019_-_nunes_-_sec_estado_educ_mZSPl01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6065/requerimento_174-2019_-_nunes_-_sec_estado_educ_mZSPl01.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL E CONSULTADO O PLENÁRIO, REQUER A VOSSA EXCELÊNCIA QUE SEJA ENVIADO OFÍCIO À SECRETÁRIA DE ESTADO DE EDUCAÇÃO DE MINAS GERAIS, JULIA FIGUEIREDO GOYTACAZ SANT'ANNA, OU A QUEM POR VENTURA A SUBSTITUIR, SOLICITANDO À MESMA QUE INFORME A ESTA CASA E A TODA POPULAÇÃO LAGOPRATENSE, SE É VERDADEIRA A INFORMAÇÃO DE QUE A PARTIR DO ANO DE 2020 AS ESCOLAS ESTADUAIS DEIXARÃO DE MATRICULAR CRIANÇAS DO PRIMEIRO ANO. SE FOR VERDADEIRA A INFORMAÇÃO, QUE NOS ENVIE UMA JUSTIFICATIVA PARA TANTO. SOLICITO AINDA, QUE SEJA ENVIADO OFÍCIO AO PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE MINAS GERAIS – ALMG, DEPUTADO ESTADUAL AGOSTINHO PATRUS, BEM COMO À DEPUTADA ESTADUAL BEATRIZ CERQUEIRA, PRESIDENTE DA COMISSÃO DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA DA ALMG.</t>
   </si>
   <si>
     <t>6069</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6069/requerimento_175-2019_-_nunes_-_venda_de_bebida_JSirPPP.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6069/requerimento_175-2019_-_nunes_-_venda_de_bebida_JSirPPP.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA-ASSINADO, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHANDO O PRESENTE REQUERIMENTO QUE SOLICITA AOS FISCAIS DE POSTURAS DO MUNICÍPIO, AO SETOR DE CADASTRO E À GUARDA CIVIL MUNICIPAL, QUE DILIGENCIEM PARA FAZER CUMPRIR AS DETERMINAÇÕES DO CÓDIGO DE POSTURAS, ESPECIFICAMENTE QUANTO AO ARTIGO 315-A E INCISO VII DO ARTIGO 328, AMBOS COM REDAÇÃO DETERMINADA PELA LEI COMPLEMENTAR Nº 128/2013. QUE SEJA ENCAMINHADO OFÍCIO TAMBÉM À POLÍCIA MILITAR DANDO CONHECIMENTO DA SUPRACITADA LEI COMPLEMENTAR.</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6070/requerimento_176-2019_-_alguns_vereadores_-_ava_w89OmGw.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6070/requerimento_176-2019_-_alguns_vereadores_-_ava_w89OmGw.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES INFRA-ASSINADOS, NA FORMA REGIMENTAL, REQUEREM A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, QUE DETERMINE AOS SETORES COMPETENTES DESTA CASA, QUE TOMEM AS DEVIDAS PROVIDÊNCIAS PARA A CONTRATAÇÃO DE OUTRAS TRÊS IMOBILIÁRIAS, DISTINTAS DAQUELAS CUJAS AVALIAÇÕES SE ENCONTRAM NOS AUTOS DO PROCESSO LEGISLATIVO DO PROJETO DE LEI EM 83/2019 (AQUISIÇÃO DE IMÓVEL PARA A EDUCAÇÃO) E DO PROJETO DE LEI EM 76/2019 (QUE ALIENA O PRÉDIO DA PREFEITURA), VISANDO NOVAS AVALIAÇÕES DOS IMÓVEIS CITADOS NOS MENCIONADOS PROJETOS DE LEI.</t>
   </si>
   <si>
     <t>6071</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6071/requerimento_177-2019_-_quelli_-_asfalto_denuncia_18-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6071/requerimento_177-2019_-_quelli_-_asfalto_denuncia_18-11.pdf</t>
   </si>
   <si>
     <t>A VEREADORA INFRA-ASSINADA, NA FORMA REGIMENTAL, REQUER A VOSSA EXCELÊNCIA, CONSULTADO O PLENÁRIO, SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ENCAMINHANDO O PRESENTE REQUERIMENTO, QUE SOLICITA AO PRESIDENTE DA COMISSÃO PERMANENTE DE LICITAÇÕES, À CONTROLADORA INTERNA MUNICIPAL, E AINDA, À SECRETÁRIA DE OBRAS E URBANISMO,  QUE NO EXERCÍCIO DE SUAS FUNÇÕES, ENVIEM A ESTA CASA, NO PRAZO REGIMENTAL, CÓPIA DOS AUTOS DO  PROCESSO DE LICITAÇÃO QUE ORIGINOU O CONTRATO DE PAVIMENTAÇÃO ASFÁLTICA, QUE SE ENCONTRA EM EXECUÇÃO NO MOMENTO, ASSIM COMO A CÓPIA DO REFERIDO CONTRATO.</t>
   </si>
   <si>
     <t>6175</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6175/requerimento_178-2019_-_joanes_-_plano_de_saude_saae_e_executivo_02-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6175/requerimento_178-2019_-_joanes_-_plano_de_saude_saae_e_executivo_02-12.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando este Requerimento, que solicita ao Secretário de Administração e Governo, bem como à Diretora do Serviço Autônomo de Água e Esgoto de Lagoa da Prata – SAAE-LP - que informem a esta Casa se há possibilidade de contratar empresa para fornecer Plano de Saúde para os servidores da referida autarquia e do Poder Executivo. Em relação ao SAAE-LP, que seja enviado ofício diretamente para sua diretora.</t>
   </si>
   <si>
     <t>6176</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6176/requerimento_179-2019_-_preto_-_quiosque_nas_pracas_02-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6176/requerimento_179-2019_-_preto_-_quiosque_nas_pracas_02-12.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, bem como à Secretária de Obras e Urbanismo, que informem a esta Casa se há possibilidade de se instalar quiosques nas praças municipais.</t>
   </si>
   <si>
     <t>6177</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Cabo Nunes , Adriano Moreira, Cida Marcelino, Joanes Bosco, Josiane Protetora dos Animais, Lalinho Duzinho, Preto, Professor Elias Izaias, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6177/requerimento_180-2019_-_josiane_-_pedidos_colegio_aguia_de_prata_02-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6177/requerimento_180-2019_-_josiane_-_pedidos_colegio_aguia_de_prata_02-12.pdf</t>
   </si>
   <si>
     <t>Atendendo a solicitação de alunos de alunos do colégio Águia de Prata, para vários problemas no Município.</t>
   </si>
   <si>
     <t>6178</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6178/requerimento_181-2019_-_cida_-_reforma_praca_de_esportes_02-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6178/requerimento_181-2019_-_cida_-_reforma_praca_de_esportes_02-12.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal,  encaminhando o presente Requerimento que solicita ao Secretário de Desportos que informe a esta Casa se há por parte da Administração Pública Municipal, intenção de se reformar a construção situada no interior da Praça de Esportes do Município.</t>
   </si>
   <si>
     <t>6179</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6179/requerimento_182-2019_-_nunes_-_cobertura_de_quadras_-_09-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6179/requerimento_182-2019_-_nunes_-_cobertura_de_quadras_-_09-12.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita informações ao Secretário Municipal de Obras e Urbanismo e ao Secretário Municipal de Desportos, sobre a previsão de início das obras para cobertura e iluminação das Quadras dos Bairros Santa Helena e Sol Nascente.</t>
   </si>
   <si>
     <t>6180</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6180/requerimento_183-2019_-_cida_-_convoca_nivia_melo_-_09-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6180/requerimento_183-2019_-_cida_-_convoca_nivia_melo_-_09-12.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a   Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que convoca a Secretária da Fazenda Nivia Melo, a comparecer a esta Casa, no prazo regimental e nos termos da Lei Orgânica do Município,   para esclarecer aos Vereadores e à população como são gastos os valores arrecadados com a Contribuição de Iluminação Pública.</t>
   </si>
   <si>
     <t>6181</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6181/requerimento_184-2019_-_quelli_-_importunacao_sexual_upa_09-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6181/requerimento_184-2019_-_quelli_-_importunacao_sexual_upa_09-12.pdf</t>
   </si>
   <si>
     <t>As Vereadoras infra-assinadas, na forma regimental, requerem a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário Municipal de Saúde, Senhor Geraldo Mangelo de Almeida e ao Secretário Municipal de Administração e Governo, Senhor José Teófilo Filho, que informem a esta Casa, respeitados os limites de sigilos que  cercam os processos administrativos disciplinares e os processos de sindicância administrativa, quais foram as efetivas medidas tomadas pela Secretaria de Saúde e Secretaria de Administração e Governo, quanto aos fatos ocorridos na noite de quarta-feira última, dia 04/12/2019, na UPA – Unidade de Pronto Atendimento, envolvendo um servidor da referida unidade.</t>
   </si>
   <si>
     <t>6182</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6182/requerimento_185-2019_-_preto_-_resposta_do_andamento_do_concurso_guarda_09-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6182/requerimento_185-2019_-_preto_-_resposta_do_andamento_do_concurso_guarda_09-12.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo que informe a esta Casa, sobre o andamento do Concurso realizado para aumentar o efetivo da Guarda Civil Municipal.</t>
   </si>
   <si>
     <t>6098</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6098/requerimento_186-2019_-_joanes_-_colocar_poste_rua_divinopolis_16-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6098/requerimento_186-2019_-_joanes_-_colocar_poste_rua_divinopolis_16-12.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo que informe a esta Casa se há possibilidade de se instalar um poste de energia elétrica, com a respectiva luminária na Rua Divinópolis, próximo ao nº 85, Bairro Américo Silva, nesta cidade.</t>
   </si>
   <si>
     <t>6099</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Preto, Adriano Moreira, Cabo Nunes , Josiane Protetora dos Animais, Lalinho Duzinho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6099/requerimento_187-2019_-_preto_e_outros_-_documentos_fsc_16-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6099/requerimento_187-2019_-_preto_e_outros_-_documentos_fsc_16-12.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental e consultado o Plenário, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário Municipal de Saúde que envie a esta Casa, cópia das prestações de contas referentes a Subvenções, Auxílios e Contribuições repassados pelo Município à Fundação São Carlos, nos anos de 2013 a 2016.</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6100/requerimento_188-2019_-_cida_marcelino_-_relatorio_imoveis_16-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6100/requerimento_188-2019_-_cida_marcelino_-_relatorio_imoveis_16-12.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita à(ao) responsável pelo controle do Patrimônio Público Municipal ou à Procuradoria do Município que envie a esta Casa os seguintes documentos e/ou informações:_x000D_
 1 – A relação dos imóveis de propriedade do Município, acompanhados da respectiva Certidão de Registro dos mesmos e mapa de localização;_x000D_
 2 – Relatório informando quais imóveis foram alienados por meio da autorização contida na Lei Municipal nº 2271/2014, bem como os valores apurados e onde foram investidos.</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6101/requerimento_189-2019_-_lalinho_-_antecipa_reuniao_16-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6101/requerimento_189-2019_-_lalinho_-_antecipa_reuniao_16-12.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que a Reunião Ordinária do dia 23 de dezembro do corrente ano seja antecipada para o dia 20 de dezembro de 2019, uma sexta-feira.</t>
   </si>
   <si>
     <t>6102</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6102/requerimento_190-2019_-_adriano_-_estrutura_dos_poliesportivos_16-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6102/requerimento_190-2019_-_adriano_-_estrutura_dos_poliesportivos_16-12.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Desportos e ao Secretário de Obras e Urbanismo, que informem a esta Casa como se encontram as estruturas dos Ginásios Poliesportivos de Lagoa da Prata, em especial quanto a saídas de emergência, estrutura física, parte hidráulica e elétrica.</t>
   </si>
   <si>
     <t>6087</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6087/requerimento_191-2019_preto_-_insalubridade_20-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6087/requerimento_191-2019_preto_-_insalubridade_20-12.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Saúde e ao Secretário de Administração e Governo, que informem a esta Casa, se há possibilidade do pagamento do Adicional de Insalubridade às Agentes Comunitárias de Saúde, considerando que vários Municípios já pagam este adicional às suas profissionais.</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo que informe a esta Casa se há possibilidade de oferecer Cursos de Capacitação e Treinamentos específicos para os servidores públicos municipais que trabalham em setores e unidades com atendimento direto ao público, em especial aos servidores da Secretaria de Saúde, da UPA, das UBS, Farmácia Municipal, Setor de Cadastro, Fiscalização e Tributação e da Secretaria de Assistência Social, uma vez que estas secretarias, setores e unidades oferecem serviços que demandam atendimento diretamente aos usuários.</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6090/requerimento_193-2019_-_quelli_-_regularizacao_casa_mineira_20-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6090/requerimento_193-2019_-_quelli_-_regularizacao_casa_mineira_20-12.pdf</t>
   </si>
   <si>
     <t>As Vereadoras infra-assinadas, na forma regimental, requerem a Vossa Excelência,         consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal,       encaminhando o presente Requerimento que solicita à Secretária de Assistência Social,        Caliméria Gonçalves Solto e Silva, que informe a esta Casa, se enviará, com a urgência que exige a matéria, Projeto de Lei que regularize a doação dos imóveis feitos ao Centro            Alternativo Habitacional Sócio Assistencial de Minas Gerais “Casa Mineira”, por meio de  concessão de uso especial para fins de moradia, para a construção de casas no bairro Sol    Nascente, por meio de sistema de mutirão e financiados pela Caixa Econômica Federal - CEF, via Lei Municipal nº 1529/2007.</t>
   </si>
   <si>
     <t>6091</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6091/requerimento_194-2019_-_adriano_-_antecipa_reuniao_20-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6091/requerimento_194-2019_-_adriano_-_antecipa_reuniao_20-12.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que a Reunião Ordinária do dia 30 de dezembro do corrente ano seja antecipada para o dia 26 de dezembro de 2019, uma quinta-feira.</t>
   </si>
   <si>
     <t>6092</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6092/requerimento_195-2019_-_joanes_-_convoca_paulene_20-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6092/requerimento_195-2019_-_joanes_-_convoca_paulene_20-12.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência,             consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal,              encaminhando o presente Requerimento, que convoca a Secretária Municipal de Educação,    Senhora Paulene Márcia Andrade e Silva, para comparecer à Câmara Municipal no prazo      regimental e nos termos da Lei Orgânica do Município, para esclarecer aos Vereadores e à    população a respeito de assuntos administrativos e funcionais das Escolas e Creches           Municipais.</t>
   </si>
   <si>
     <t>5753</t>
   </si>
   <si>
     <t>veto</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>VETO APOSTO À PROPOSIÇÃO DE LEI Nº 003/2019 (PROJETO DE LEI CM Nº 025/2019), QUE “DETERMINA QUE OS LABORATÓRIOS QUE PRESTAM SERVIÇOS À REDE PÚBLICA MUNICIPAL DE SAÚDE REALIZEM COLETA DE MATERIAIS PARA EXAMES LABORATORIAIS NAS RESIDÊNCIAS DE PESSOAS COM DIFICULDADE DE LOCOMOÇÃO, NO MUNICÍPIO DE LAGOA DA PRATA”.</t>
   </si>
   <si>
     <t>5800</t>
   </si>
   <si>
     <t>VETO APOSTO À PROPOSIÇÃO DE LEI Nº 5/2019, QUE "DISPÕE SOBRE A DIVULGAÇÃO DE LISTA DE ESPERA DE CASTRAÇÃO DE CÃES E GATOS NO SITE DO MUNICÍPIO".</t>
   </si>
   <si>
     <t>5806</t>
   </si>
   <si>
     <t>VETO APOSTO À PROPOSIÇÃO DE LEI COMPLEMENTAR Nº 4/2019, QUE "ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 176, DE 03 DE JANEIRO DE 2017".</t>
   </si>
   <si>
     <t>5843</t>
   </si>
   <si>
     <t>VETO APOSTO À PROPOSIÇÃO DE LEI COMPLEMENTAR Nº 5/2019, QUE "ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 176, DE 03 DE JANEIRO DE 2017".</t>
   </si>
   <si>
     <t>5921</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5921/veto_006-2019_-_veta_proposicao_de_lei_compleme_Oeh07Cf.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5921/veto_006-2019_-_veta_proposicao_de_lei_compleme_Oeh07Cf.pdf</t>
   </si>
   <si>
     <t>VETO APOSTO À PROPOSIÇÃO DE LEI COMPLEMENTAR Nº 11/2019, REFERENTE AO PROJETO DE LEI COMPLEMENTAR Nº 5/2019, QUE "ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 176, DE 03 DE JANEIRO DE 2017"</t>
   </si>
   <si>
     <t>5943</t>
   </si>
   <si>
     <t>VETO APOSTO À PROPOSIÇÃO DE LEI Nº 49/2019, QUE "AUTORIZA DOAÇÃO DE BENS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>5978</t>
   </si>
   <si>
     <t>VETO APOSTO À PROPOSIÇÃO DE LEI Nº 61/2019, QUE "DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2020 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>5799</t>
   </si>
   <si>
     <t>DECLE</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
@@ -4627,67 +4627,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5741/anteprojeto_001-2019-adriano__-_reducao_tarifa_esgoto.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5785/anteprojeto_002-2019_-_josiane_-_farmacia_veter_LpECyxG.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5763/anteprojeto_003-2019_-_preto_-_monitores_no_tra_pWvgyP1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5764/anteprojeto_004-2019_-_adriano_-_casa_mineira_06-03.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5810/anteprojeto_006-2019_-_plano_acao_semed_-_01-04.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5833/anteprojeto_008-2019_-_plano_acao_semed_ii_-_15-04.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5834/anteprojeto_009-2019_-_preto_-_isencao_total_-__ZXC0Poo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5967/anteprojeto_010-2019_-_preto_lalinho_nunes_-_jet-sky.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5968/anteprojeto_011-2019_-_nunes_-_modifica_lei_981_ya2bLAA.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5973/anteprojeto_012-2019_-_preto_lalinho_nunes_-_mo_g5HMV1Z.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6011/anteprojeto_013-2019_-_preto_-_gratificacao_cpl_SCCcWEh.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6012/anteprojeto_014-2019_-_jr_-_cida_-_elias_-_elim_ZZm1zxx.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5795/anteprojeto_005-2019_-_nunes_-_institui_a_guard_Qs4VHmp.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5974/anteprojeto_013-2019_-_preto_-_gratificacao_cpl_2RsloYf.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6034/anteprojeto_015-2019_-_cida_quelli_joanes_e_eli_156ralW.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6042/anteprojeto_016-2019_-_adriano_-_tarifa_social__9KpU4Rk.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6043/anteprojeto_017-2019_-_quelli_-_bombeiro_civil_10-10.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5723/indicacao_001-2019_quelli_-_limpeza_av_isabel_d_yKYm9Or.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5724/indicacao_002-2019_cida_retirada_da_guarita_7_d_na72dpt.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5725/indicacao_003-2019_cida_olimpio_crioulo_14-01.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5726/indicacao_004-2019_cida_rotatoria_na_luz_com_se_rMCcRAW.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5727/indicacao_005-2019_cida_rotatoria_rua_maria_rit_J7knhTq.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5728/indicacao_006-2019_-_nunes_-_jr_-_nome_bem_publ_OWdNwXw.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5817/indicacao_007-2019_preto_-_iluminacao_sol_nasce_5HPyyAf.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5866/indicacao_008-2019_-_todos_vereadores_-_vereado_qUbXJao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5890/indicacao_009-2019_quelli_-_psicopedagogia_03-06.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5905/indicacao_010-2019_preto_-_faixa_de_pedestres_10-06.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5906/indicacao_011-2019_adriano_-_calcamento_praca_d_evyVv8c.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5907/indicacao_012-2019_preto_-_limpeza_av_isabel_de_1TClDu4.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5951/indicacao_013-2019_-_quelli_-_22-07_-_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5958/indicacao_014-2019_-_l.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5966/indicacao_015-2019_-_nunes_-_pavimentacao_asfal_wUCfg3d.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5983/indicacao_016-2019_-_cida_-_praca-_26-08.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6014/indicacao_017-2019_-_nunes_-_adquirir_caminhao-_dpbmf4G.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6023/indicacao_018-2019_-_preto_-_limpeza_de_corrego_ko9B1YL.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6024/indicacao_019-2019_-_josiane_adriano_nunes_pret_KR0vZGL.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6032/indicacao_020-2019_-_nunes_-_passagem_elevada_f_hnZ7WX6.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6033/indicacao_021-2019_-_preto_-_manutencao_semafar_AtylxQ0.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6050/indicacao_022-2019_-_elias_-_trocar_a_placa_pare_21-10.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6051/indicacao_023-2019_-_preto_-_quebra_molas_21-10.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6052/indicacao_024-2019_-_cida_-_sinalizacao_cruzame_b9cSdz1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6066/indicacao_025-2019_-_nunes_-_eventos_da_camara_05-11.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6072/indicacao_026-2019_-_quelli_-_ponte_benedito_va_YK5VW1j.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5722/mocao_de_aplauso_01-2019_-_dr_ivan_-_josiane_21-01.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5811/mocao_de_aplauso_03-2019_-_atonio_de_melo_resen_Q8pm3Cm.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5858/mocao_de_aplauso_04-2019_-_homero_lalinho.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5925/mocao_de_aplauso_05-2019_-_nunes_-_terco_dos_homens.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6084/mocao_de_aplauso_006-2019_-_preto_-_familia_coutinho.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5742/projeto_de_lei_cm_no_01-2019_-_revoga_maturador_G0oqTNh.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5745/projeto_de_lei_cm_no_02-2019_preto_-_lista_de_castracao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5747/projeto_de_lei_cm_no_05-2019_mesa_-_transmissao_Z4f055u.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5804/projeto_de_lei_cm_no_06-2019_-_josiane_-_incent_FB011db.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5751/projeto_de_lei_cm_no_07-2019_-_dia_municipal_da_8sbzawJ.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5798/projeto_de_lei_cm_no_08-2019_-_dia_municipal_do_OJdfAu0.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5794/projeto_de_lei_cm_no_09-2019_adriano_-_deducao__mdJMspQ.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5807/projeto_de_lei_cm_no_010-2019_cida_-_samu_sem_trote.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5822/projeto_de_lei_cm_no_011-2019_mesa_-_transmissa_GepN7PI.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5829/projeto_de_lei_cm_no_012-2019_nunes_lista_de_sa_2D7Ocaz.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5830/projeto_de_lei_cm_no_013-2019_-_josiane_-_alter_oTVJDjK.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5831/projeto_de_lei_cm_no_014-2019_-_josiane_-_divul_icj8aqx.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5832/projeto_de_lei_cm_no_015-2019_-_dia_municipal_d_nzUNONV.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5891/projeto_de_lei_cm_no_016-2019_-_nunes_nome_rua__0r8CbEX.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5892/projeto_de_lei_cm_no_017-2019_-_nunes_-_nome_ma_j6jUNBS.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5893/projeto_de_lei_cm_no_018-2019_-_nunes_-_nome_ru_raP60pZ.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5894/projeto_de_lei_cm_no_019-2019_nunes_-_nome_rua__FTIWCzk.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5895/projeto_de_lei_cm_no_020-2019_-_quelli_-_doacao_kL9Khgb.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5909/projeto_de_lei_cm_no_021-2019_-_adriano_-_alter_7VugXa1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5920/projeto_de_lei_cm_no_022-2019_mesa_-_doacao_de__pfZMjiP.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5972/projeto_de_lei_cm_023-2019_-_josiane_quelli_cid_ulCxWR1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5984/projeto_de_lei_cm_024-2019_-_preto_-_lixeira_26-08.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6025/projeto_de_lei_cm_025-2019_-_quelli_declara_de__ir19k3Z.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6082/projeto_de_lei_cm_026-2019_-_lalinho_-_altera_a_klrq7sz.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5842/projeto_de_lei_complementar_cm_no_01-2019_mesa__oqUArJ8.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5929/projeto_de_lei_complementar_cm_no_02-2019_josia_QThtHtO.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6097/projeto_de_lei_complementar_cm_no_003-2019_-_preto_-_altera_plano_diretor_-_desmembramento_e_app.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5744/projeto_de_lei_complementar_-_em_01-2019_altera_5HDAZht.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5791/projeto_de_lei_complementar_-_em_02-2019_altera_DM2NQNI.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5942/projeto_de_lei_complementar_-_em_06-2019_altera_1CsnFw3.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5960/projeto_de_lei_complementar_em_07_-.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6068/projeto_de_lei_complementar_em_011-2019_altera__d2Si1aB.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6110/plc_em_12-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6120/projeto_de_lei_completar_em_13-2019_e_mensagem.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5721/projeto_de_lei_em_01_-_autoriza_doacao_de_imove_oIHOqSz.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5883/projeto_de_lei_em_02_-_autoriza_doacao_de_imove_oObnIE2.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5748/projeto_de_lei_em_03_-_altera_lei_municipal_no__NFmFprN.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5792/projeto_de_lei_em_04-_altera_do_perimetro_urban_re08zM6.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5754/projeto_de_lei_em_05_-_credito_suplementar_-_r__ti0ihgR.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5755/projeto_de_lei_em_06_-_credito_especial_-_r100.00000.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5756/projeto_de_lei_em_07_-_credito_suplementar_-_r3_tBBPjfU.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5779/projeto_de_lei_em_08_-_credito_especial_-_r_430_pk0R2Wn.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5750/projeto_de_lei_em_09_-_abre_credito_suplementar_P4Ye506.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5757/projeto_de_lei_em_10_-_credito_especial_-_r_1.7_Dyvb0a2.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5743/projeto_de_lei_em_11_-_altera_lei_3181-2018_-_a_gQFvbA5.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5780/projeto_de_lei_em_12_-_concede_subvencao_social_SZGHzwp.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5758/projeto_de_lei_em_13_-_doa_bens_inserviveis_par_cN1gFZT.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5781/projeto_de_lei_em_14_-_credito_especial_-_r15.0_uBYlIX4.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5759/projeto_de_lei_em_15_-_credito_suplementar_-_r2_l1FdSCK.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5760/projeto_de_lei_em_16_-_credito_suplementar_-_r9_8SSC4CA.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5836/projeto_de_lei_em_17_-_credito_suplementar_-_r1_K3tDenb.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5761/projeto_de_lei_em_18_-_credito_suplementar_-_r2_oznMGps.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5782/projeto_de_lei_em_19_-_altera_lei_municipal_no__hCAQRBe.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5783/projeto_de_lei_em_20_-_credito_suplementar_-_r3_mtr9Bqs.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5765/projeto_de_lei_em_21_-_credito_suplementar_-_r__JPkpxe7.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5928/projeto_de_lei_em_22_-_credito_suplementar_-_r__s2E9kVg.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5844/projeto_de_lei_em_23_-_credito_suplementar_-_r__ZmwTgRe.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5845/projeto_de_lei_em_24_-_credito_suplementar_-_r__ChSCfLd.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5846/projeto_de_lei_em_25_-_credito_suplementar_-_r7_Wt2XlWz.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5766/projeto_de_lei_em_26_-_credito_suplementar_-_r__fG6mqLD.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5767/projeto_de_lei_em_27_-_credito_suplementar_-_r__MwHKLpn.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5770/projeto_de_lei_em_28_-_credito_suplementar_-_r__PJtkktU.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5771/projeto_de_lei_em_29_-_credito_especial_-_r87.2_05SKaIG.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5772/projeto_de_lei_em_30_-_credito_suplementar_-_r__N5JwZHx.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5773/projeto_de_lei_em_31_-_credito_suplementar_-_r1_2jSGUUT.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5774/projeto_de_lei_em_32_-_credito_suplementar_-_r4_gjf2NiV.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5775/projeto_de_lei_em_33_-_credito_suplementar_-_r__un5GUJk.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5776/projeto_de_lei_em_34_-_credito_suplementar_-_r8_k8HomkL.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5778/projeto_de_lei_em_35_-_credito_suplementar_-_r3_4tq3QXx.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5787/projeto_de_lei_em_36_-_credito_suplementar_-_r1_Rj5w9sQ.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5803/projeto_de_lei_em_37_-_credito_suplementar_-_r__6otJp8Q.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5835/projeto_de_lei_em_38_-_organizacao_social.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5859/projeto_de_lei_em_39_-_credito_suplementar_-_r__dhwENuN.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5860/projeto_de_lei_em_40_-_credito_suplementar_-_r__N2I4Cpg.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5861/projeto_de_lei_em_41_-_credito_suplementar_-_r__c6E8m25.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5867/projeto_de_lei_em_42_-_doa_bens_inserviveis_par_LWhlB9v.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5868/projeto_de_lei_em_43_-_credito_especial_-_r22.5_fMpoj1N.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5869/projeto_de_lei_em_44_-_cria_o_conselho_municipa_w4K2i0H.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5870/projeto_de_lei_em_45_-_credito_especial_-_r18.8_Nykvz6Q.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5896/projeto_de_lei_em_46_-_ldo_2020_-_texto_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5898/projeto_de_lei_em_47_-_credito_suplementar_-_r__tuDjHFs.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5899/projeto_de_lei_em_48_-_credito_suplementar_-_r__j8w4yDF.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5910/projeto_de_lei_em_49_-_credito_suplementar_-_r__fyS0ZAT.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5911/projeto_de_lei_em_50_-_credito_suplementar_-_r__KpdRShV.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5912/projeto_de_lei_em_51_-_credito_suplementar__-_r_4GigzG2.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5913/projeto_de_lei_em_52_-_credito_suplementar_-_r__RIK1GWD.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5914/projeto_de_lei_em_53_-_credito_suplementar_-_r__rDCXr0p.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5915/projeto_de_lei_em_54_-_credito_suplementar_-_r__JrqFBCq.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5916/projeto_de_lei_em_55_-_credito_suplementar_-_r__CJLcBMf.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5934/projeto_de_lei_em_56_-_credito_suplementar_-_r__wfscMhI.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5935/projeto_de_lei_em_57_-_credito_suplementar_-_r__lsPMRq5.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5940/projeto_de_lei_em_58_-_concede_contribuicao_emater.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5941/projeto_de_lei_em_59_-_autoriza_financiamento_bdmg.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5952/projeto_de_lei_-_da_nome_a_estrada.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5954/projeto_de_lei_em_61-_altera_lei_3.152_ldo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5975/projeto_de_lei_em_63_-_credito_suplementar_-_r__900RSSJ.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5976/projeto_de_lei_em_64_-_credito_suplementar_-_r__famZunr.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5977/projeto_de_lei_em_65_-_altera_a_lei_3012-2019_-_Gw5rxdr.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5999/projeto_de_lei_em_066-2019_-_credito_suplementa_5TlYDB5.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6000/projeto_de_lei_em_067-2019_-_credito_suplementa_7l83Plk.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6001/projeto_de_lei_em_068-2019_-_altera_a_lei_3184-_UyyMBt1.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6002/projeto_de_lei_em_069-2019_-_credito_adicional__RM0yFPr.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6003/projeto_de_lei_em_070-2019_-_credito_adicional__KrtVYJa.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6004/projeto_de_lei_em_071-2019_-_credito_adicional__DCcOMeY.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6005/projeto_de_lei_em_072-2019_-_autoriza_remanejam_JLHekpQ.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6006/projeto_de_lei_em_073-2019_-_credito_adicional__eGtgSwA.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6026/projeto_de_lei_em_074-2019_-_credito_suplementa_8PMd2hi.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6027/projeto_de_lei_em_075-2019_-_credito_especial_-_ZX2qrv2.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6094/projeto_de_lei_em_086-2019_-_altera_a_lei_no_3.049-2017_que_insitui_o_plano.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6095/projeto_de_lei_em_87-2019_-_altera_a_lei_3.253-2019_que_institui_as_diretrizes_orcamentarias_para_o_exercicio_de_2.020_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6096/projeto_de_lei_em_88-2019_-_estima_a__receita_e_fixa_a_despesa_do_municipio_de_lagoa_da_prata_para_o_exercicio_financeiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6183/projeto_de_lei_em_089-2019_-_credito_adicional_especial_-_r_9.00000_-_grupo_de_escoteiros.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6159/projeto_de_resolucao_001-2019_-_josiane_quelli_cida_-_mesa_diretora_revisao_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5749/projeto_de_resolucao_no_02-2019_-_altera_resolu_9ZxAETH.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5793/projeto_de_resolucao_no_03-2019_-_altera_resolu_A8Ycm3X.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5808/projeto_de_resolucao_no_04-2019_-_altera_resolu_QUUy5ki.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5809/projeto_de_resolucao_no_05-2019_-_altera_resolu_lYlbGbk.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5857/projeto_de_resolucao_no_06-2019_-_da_nome_a_sal_f4mUKx5.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5908/projeto_de_resolucao_no_07-2019_-_altera_regime_LOW8wjw.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5959/projeto_de_resolucao_no_09-2019_-_medalha_osmar_ZmdWmAu.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5996/projeto_de_resolucao_011-2019_-_mesa_diretora_-_l2X7inC.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5997/projeto_de_resolucao_012-2019_-_josiane_e_outro_PHlL1PK.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6017/projeto_de_resolucao_013-2019_-_josiane_adriano_kHVKMlc.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6041/projeto_de_resolucao_014-2019_-_mesa_diretora_-_nmac32e.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6073/projeto_de_resolucao_015-2019_-_cidadao_edercio_7M0Myfd.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6074/projeto_de_resolucao_016-2019_-_cidadao_ricardo_MypgK8g.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6075/projeto_de_resolucao_017-2019_-_cidadao_adelio__JlJvyqg.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6076/projeto_de_resolucao_018-2019_-_cidadao_chicao_-_cida.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6077/projeto_de_resolucao_019-2019_-_cidadao_matozin_tjzHiAt.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6078/projeto_de_resolucao_020-2019_-_cidadao_pr._dav_pknfmDq.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6079/projeto_de_resolucao_021-2019_-_cidadao_pr._alm_IXx5YF9.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6080/projeto_de_resolucao_022-2019_-_cidadao_raimund_uUirdcA.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6081/projeto_de_resolucao_023-2019_-_cidadao_joao_is_Ia1qH0D.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6007/proposta_de_emenda_a_lei_organcia_001-2019_-_in_OGW7OWi.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5998/proposta_de_emenda_a_lom_no_02-2019_-_preto_-_10-09.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6088/proposta_de_emenda_a_lom_no_03-2019_-_21-10-2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5729/requerimento_001-2019_preto_-_audiencia_publica_Gr0ceyE.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5730/requerimento_002-2019_josiane_escoamento_agua_p_KPMFP5M.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5731/requerimento_003-2019_joanes_plano_de_saude_saa_llZVNrj.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5732/requerimento_004-2019_quelli_estagiarias_07-01_TxXjfqS.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5733/requerimento_005-2019_cida_calcamento_rua_joao__pTUEO7y.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5734/requerimento_006-2019_professor_elias_scanners__2W624qz.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5735/requerimento_007-2019_preto_passagem_elevada_fe_CdzlUX9.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5736/requerimento_008-2019_adriano_limpeza_14-01_1MTyGIW.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5737/requerimento_009-2019_cida_-_fumace_14-01_pnZx6v3.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5738/requerimento_010-2019_preto_e_lalinho_bordas_de_vUBqwJQ.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5739/requerimento_011-2019_adriano_tapa_buraco_21-01_jWR7tj5.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5740/requerimento_012-2019_lalinho_oficio_a_cemig_21-01.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6142/requerimento_013-2019_-_joanes_cida_elias_-_convoca_diretora_e_tecnicos_do_saae_21-01.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6143/requerimento_014-2019_-_nunes_-_recolhimento_entulho_21-01.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6144/requerimento_015-2019_-_adriano_nunes_-_escorpioes_28-01.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6145/requerimento_016-2019_-_preto_-_paulene_-_creche_americo_silva_28-01.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6146/requerimento_017-2019_-_joanes_-_passagem_elevada_upa_28-01.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6147/requerimento_018-2019_-_quelli_-_centro_cultural_28-01.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6148/requerimento_019-2019_-_lalinho_preto_nunes_-_procon_28-01.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6149/requerimento_020-2019_-_todos_-_medalha_04-02.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6150/requerimento_021-2019_-_quelli_elias_cida_joanes_josiane_-_luis_francisco_04-02.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6151/requerimento_022-2019_-_adriano_-_adia_a_reuniao_04-02.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6152/requerimento_023-2019_-_josiane_-_praia_04-02.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6153/requerimento_024-2019_-_nunes_-_fabio_avelar_04-02.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6154/requerimento_025-2019_-_cida_-_iluminacao_rua_joao_martins_vasconcelos_04-02.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6155/requerimento_026-2019_-_elias_-_isencao_preco_publico_04-02.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6156/requerimento_027-2019_-_cida_-_adiamento_de_votacao_em_007-2018_-_04-02.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6157/requerimento_028-2019_-_elias_-_passagem_elevada_av._brasil_08-02.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6158/requerimento_029-2019_-_quelli_cida_joanes_-_para_adriano_08-02.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5746/requerimento_030-2019_preto_-_adiamento_de_vota_INgpxFB.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6160/requerimento_031-2019_-_adriano_nunes_-_saae_-_esgoto_martins_guimaraes_08-02.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6161/requerimento_032-2019_-_nunes_adriano_-_saritur_e_sao_cristovao_08-02.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6162/requerimento_033-2019_-_preto_nunes_-_revoga_decimo_terceiro_18-02.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6163/requerimento_034-2019_-_adriano_nunes_-_aumento_efetivo_pm_18-02.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6164/requerimento_035-2019_-_nunes_-_alterar_dia_reuniao_18-02.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6165/requerimento_036-2019_-_joanes_-_lixeira_-_lagoa_das_palmeiras_18-02.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6184/requerimento_037-2019_-_cida_quelli_joanes_elias_-_interdicao_em_frente_jacinto_18-02.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6167/requerimento_038-2019_-_quelli_-_limpeza_lotes_18-02.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6168/requerimento_039-2019_-_lalinho_preto_-_limpeza_no_distrito_de_martins_guimaraes_25-02.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6169/requerimento_040-2019_-_nunes_-_demarcacao_viaria_martins_-_carnaval_25-02.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6170/requerimento_041-2019_-_elias_-_retirar_barreira_paradiso_25-02.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6171/requerimento_042-2019_-_josiane_-_audiencia_publica_25-02.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6172/requerimento_043-2019_-_adriano_-_asfalto_martins_-_25-02.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6173/requerimento_044-2019_-_cida_quelli_elias_joanes_-_olho_vivo_saida_para_luz_25-02.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6174/requerimento_045-2019_-_preto_-_carlao_-_desenvolvimento_economico_06-03.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5762/requerimento_046-2019_preto_-_adiamento_de_vota_9Bb8zD6.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5777/requerimento_048-2019_-_quelli_-_limpeza_vias_p_caBQJRS.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5784/requerimento_049-2019_-_adriano_biosev_18-03.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5788/requerimento_050-2019_elias_plano_de_carreira_e_DCxnX2t.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5789/requerimento_051-2019_preto_novo_ceminterio_25-03.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5790/requerimento_052-2019_-_lalinho_-_entrada_abc_-_fHV6k1Q.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5796/requerimento_053-2019_cida_publicacoes_no_site__cJfM6kt.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5797/requerimento_054-2019_quelli_-_reuniao_sobre_cemiterios.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5812/requerimento_055-2019_preto_-_rua_olimpio_crioulo_01-04.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5813/requerimento_056-2019_nunes_-_adia_a_reuniao_de_xT5nsbv.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5814/requerimento_057-2019_lalinho_publicacao_oferta_KaWqBka.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5815/requerimento_058-2019_cida_festa_junina_01-04.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5816/requerimento_059-2019_-_construcao_sede_para_po_OwoIX6n.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5819/requerimento_060-2019_quelli_cleitinho_08-04.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5820/requerimento_061-2019_-_elias_-_faixa_continua__46DmwZZ.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5821/requerimento_062-2019_cida_-_farmacinha_08-04.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5823/requerimento_063-2019_preto_-_adiamento_de_vota_rHaHfxD.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5824/requerimento_064-2019_joanes_bosco__mudancas_no_YO8PjSX.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5825/requerimento_065-2019_josiane_medico_veterinario_15-04.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5826/requerimento_066-2019_nunes_-_deputados_15-04.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5827/requerimento_067-2019_-_cida_-_ferros_velhos_15-04.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5828/requerimento_068-2019_quelli_upa_15-04.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5837/requerimento_069-2019_adriano_centro_de_referen_fgwZmFT.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5838/requerimento_070-2019_cida_asfaltar_a_rua_magno_TKeDgAh.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5839/requerimento_071-2019_nunes__-_asfaltar_a_rua_m_OSGFDHh.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5840/requerimento_072-2019_preto__-_concurso_22-04.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5841/requerimento_073-2019_elias_-_adiamento_de_vota_cJ0lvXk.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5847/requerimento_074-2019_elias_-_rotatoria_30-04.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5848/requerimento_075-2019_-_adriano_-_estacionament_HQTKE67.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5849/requerimento_076-2019_cida_-_pedido_de_cacambas_30-04.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5850/requerimento_077-2019_-_nunes_-_pavimentacao_de_SAWeqQe.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5852/requerimento_078-2019_nunes_-_campanha_de_comba_KGRB8aR.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5853/requerimento_079-2019_preto_-_novas_vans_06-05.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5854/requerimento_080-2019_quelli_upa_06-05.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5855/requerimento_081-2019_adriano_-_convoca_secreta_w6LlsIg.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5856/requerimento_082-2019_joanes_limpeza_praca_donana_13-05.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5862/requerimento_083-2019_elias_-_paulene_-_20-05.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5863/requerimento_084-2019_nunes_-_infraestrutura_co_mhOehy6.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5864/requerimento_085-2019_-_comissoes_-_adia_parece_ukbbV0L.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5865/requerimento_086-2019_-_todos_os_vereadores_-_c_PRSDXVX.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5871/requerimento_087-2019_nunes_-_convoca_contadoras_27-05.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5872/requerimento_088-2019_preto_-_cafe_paciente_tfd_27-05.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5873/requerimento_089-2019_-_quelli_convoca_carlao_e_DRNw20D.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5885/requerimento_090-2019_-_adriano_-_limpeza_da_mo_It9nUWZ.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5886/requerimento_091-2019_-_todos_os_vereadores_-_c_Vnc7tM6.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5887/requerimento_092-2019_quelli_comissao_de_licita_7VbDLwN.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5888/requerimento_093-2019_nunes_-_secretario_saude__ZCHi2Ae.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5889/requerimento_094-2019_cida_-_veiculos_ubs_03-06.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5884/requerimento_095-2019_-_preto_e_nunes_-_retirad_JnJ4NgR.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5900/requerimento_096-2019_joanes_asfaltar_a_ruas_10-06.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5901/requerimento_097-2019_nunes_-_saae_-_canalizaca_J6xrstN.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5902/requerimento_098-2019_adriano_-_audiencia_publica_10-06.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5903/requerimento_099-2019_preto_-_cid_em_atestados__QTp3bGR.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5904/requerimento_100-2019_-_cida_-_convoca_enfermei_Ac0gI8Y.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5917/requerimento_101-2019_preto_-_contratar_empresa_xVo7f6l.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5918/requerimento_102-2019_quelli_-_iptu_progressivo_17-06.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5919/requerimento_103-2019_-_cida_-_inormacoes_sobre_6vfnkAL.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5922/requerimento_104-2019_-_nunes_-_abrir_rua_pedro_Ay88V4B.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5923/requerimento_105-2019_-_preto_-_curso_oratoria_-_24-06.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5924/requerimento_106-2019_-_quelli_e_joanes_-_saae_24-06.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5930/requerimento_107-2019_-_nunes_-_secretaria_de_e_3MYHOPc.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5931/requerimento_108-2019_-_todos_os_vereadores_-_c_0hTY2Iz.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5932/requerimento_109-2019_-_adriano_e_nunes_-_trevo_13WNDzF.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5936/requerimento_110-2019_-_nunes_-_banheiros_quimi_N5XPNU6.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5937/requerimento_111-2019_-_cida_-_motoristas_efeti_M6XLMZz.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5938/requerimento_112-2019_-_preto_-_volta_dos_curat_kSobmm7.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5939/requerimento_113-2019_-_professor_elias_-_munic_qH20lxN.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5944/requerimento_114-2019_-_adriano_-_limpeza_vias__teAO7Cc.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5945/requerimento_115-2019_-_cida_-_seguranca_para_c_E88Y9lS.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5946/requerimento_116-2019_-_preto_-_veiculo_guarda__gaqFtQB.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5947/requerimento_117-2019_-_nunes_-_limpeza-_15-07.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5948/requerimento_118-2019_-_joanes_e_josiane_-_sess_jigM0iA.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5949/requerimento_119-2019_-_josiane.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5950/requerimento_120-2019_-_quelli_-_outubro.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5957/requerimento_122-2019_-.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5963/requerimento_124-2019_-_elias_-_instalacao_play_49I6bCY.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5964/requerimento_125-2019_-_nunes_-_recapeamento_da_ux52o8K.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5965/requerimento_126-2019_-_josiane_-_retirada_de_a_r1qSr4E.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5962/requerimento_127-2019_-_preto_-_adiamento_de_vo_ziJ45xC.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5969/requerimento_128-2019_-_joanes_-_drenagem_pluvi_1WH2GcZ.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5970/requerimento_129-2019_-_nunes_-_adia_a_reuniao_19-08.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5971/requerimento_130-2019_-_quelli_-_emendas_imposi_ov7Yzb2.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5979/requerimento_131-2019_-_joanes_-_limpeza-_26-08.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5980/requerimento_132-2019_-_preto_nunes_-_energia_s_EEWYNx6.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5981/requerimento_133-2019_-_quelli_-_abaixo-assinado_26-08.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5982/requerimento_134-2019_-_cida_-_limpeza_praca_do_TnkOO7G.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5986/requerimento_135-2019_-_nunes_-_sinal_de_tv_02-09.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5987/requerimento_136-2019_-_quelli_-_convoca_viviani_02-09.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5988/requerimento_137-2019_-_josiane_preto_lalinho_a_iGkdoAl.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5989/requerimento_138-2019_-_adriano_-_delegado_de_p_6qxBcLD.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5990/requerimento_139-2019_-_lalinho_-_antecipa_reun_s6oX0J3.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5991/requerimento_140-2019_-_todos_-_camara_mirim_10-09.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5992/requerimento_141-2019_-_nunes_e_adriano_-_trans_dvkYv07.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5993/requerimento_142-2019_-_quelli_cida_elias_joane_PUzIYN6.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5994/requerimento_143-2019_-_preto_-_rua_mestre_eucl_7V6laqh.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5995/requerimento_144-2019_-_cida_-_audiencia_public_vfdCAgr.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6008/requerimento_145-2019_-_nunes_-_ambulantes_praia_16-09.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6009/requerimento_146-2019_-_quelli_-_convoca_sec_de_S76kGN8.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6010/requerimento_147-2019_-_cida_-_convoca_medicos__J2uBKa6.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6013/requerimento_148-2019_-_nunes_-_posto_do_corpo__L1dgwCv.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6015/requerimento_149-2019_-_preto_-_mao_unica_no_ce_sP8ROey.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6016/requerimento_150-2019_-_quelli_-_upa_23-09.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6018/requerimento_151-2019_-_quelli_-_upa_30-09.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6019/requerimento_152-2019_-_elias_-_fechamento_de_d_lepX15y.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6020/requerimento_153-2019_-_preto_-_aplicativos_30-09.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6021/requerimento_154-2019_-_nunes_-_fiscalizacao_lo_29HzJpA.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6022/requerimento_155-2019_-_joanes_cida_elias_-_que_9ly8FvC.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6028/requerimento_156-2019_-_nunes_-_energia_solar_f_JHJYfxU.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6029/requerimento_157-2019_-_adriano_-_diligencias_e_elKiulr.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6030/requerimento_158-2019_-_preto_-_cemae_07-10.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6031/requerimento_159-2019_-_cida_-_deer-mg_-_revita_KO4bOnW.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6039/requerimento_160-2019_-_preto_-_cameras_martins_10-10.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6040/requerimento_161-2019_-_quelli_-_antecipa_reuniao_10-10.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6044/requerimento_162-2019_-_adriano_-_trasnsporte_e_8rALBRV.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6045/requerimento_163-2019_-_elias_-_degraus_escada_-_21-10.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6046/requerimento_164-2019_-_preto_-_escorpioes-_21-10.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6047/requerimento_165-2019_-_joanes_-_elias_-_quelli_habHBuf.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6048/requerimento_166-2019_-_quelli_-_cida_-_21-10.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6049/requerimento_167-2019_-_cida_-_quelli_-_21-10.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6055/requerimento_168-2019_-_comenda_sao_francisco_d_CatvLiZ.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6056/requerimento_169-2019_-_elias_e_joanes_-_saae_24-10.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6057/requerimento_170-2019_-_preto_-_wendel_mesquita_-_24-10.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6058/requerimento_171-2019_-_cida_-_24-10.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6063/requerimento_172-2019_-_cida_-_alterar_local_pa_7Wa7PQZ.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6064/requerimento_173-2019_-_adriano_-_iluminacao_pr_bfosLfp.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6065/requerimento_174-2019_-_nunes_-_sec_estado_educ_mZSPl01.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6069/requerimento_175-2019_-_nunes_-_venda_de_bebida_JSirPPP.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6070/requerimento_176-2019_-_alguns_vereadores_-_ava_w89OmGw.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6071/requerimento_177-2019_-_quelli_-_asfalto_denuncia_18-11.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6175/requerimento_178-2019_-_joanes_-_plano_de_saude_saae_e_executivo_02-12.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6176/requerimento_179-2019_-_preto_-_quiosque_nas_pracas_02-12.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6177/requerimento_180-2019_-_josiane_-_pedidos_colegio_aguia_de_prata_02-12.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6178/requerimento_181-2019_-_cida_-_reforma_praca_de_esportes_02-12.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6179/requerimento_182-2019_-_nunes_-_cobertura_de_quadras_-_09-12.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6180/requerimento_183-2019_-_cida_-_convoca_nivia_melo_-_09-12.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6181/requerimento_184-2019_-_quelli_-_importunacao_sexual_upa_09-12.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6182/requerimento_185-2019_-_preto_-_resposta_do_andamento_do_concurso_guarda_09-12.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6098/requerimento_186-2019_-_joanes_-_colocar_poste_rua_divinopolis_16-12.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6099/requerimento_187-2019_-_preto_e_outros_-_documentos_fsc_16-12.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6100/requerimento_188-2019_-_cida_marcelino_-_relatorio_imoveis_16-12.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6101/requerimento_189-2019_-_lalinho_-_antecipa_reuniao_16-12.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6102/requerimento_190-2019_-_adriano_-_estrutura_dos_poliesportivos_16-12.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6087/requerimento_191-2019_preto_-_insalubridade_20-12.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6090/requerimento_193-2019_-_quelli_-_regularizacao_casa_mineira_20-12.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6091/requerimento_194-2019_-_adriano_-_antecipa_reuniao_20-12.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6092/requerimento_195-2019_-_joanes_-_convoca_paulene_20-12.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5921/veto_006-2019_-_veta_proposicao_de_lei_compleme_Oeh07Cf.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5741/anteprojeto_001-2019-adriano__-_reducao_tarifa_esgoto.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5785/anteprojeto_002-2019_-_josiane_-_farmacia_veter_LpECyxG.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5763/anteprojeto_003-2019_-_preto_-_monitores_no_tra_pWvgyP1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5764/anteprojeto_004-2019_-_adriano_-_casa_mineira_06-03.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5810/anteprojeto_006-2019_-_plano_acao_semed_-_01-04.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5833/anteprojeto_008-2019_-_plano_acao_semed_ii_-_15-04.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5834/anteprojeto_009-2019_-_preto_-_isencao_total_-__ZXC0Poo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5967/anteprojeto_010-2019_-_preto_lalinho_nunes_-_jet-sky.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5968/anteprojeto_011-2019_-_nunes_-_modifica_lei_981_ya2bLAA.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5973/anteprojeto_012-2019_-_preto_lalinho_nunes_-_mo_g5HMV1Z.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6011/anteprojeto_013-2019_-_preto_-_gratificacao_cpl_SCCcWEh.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6012/anteprojeto_014-2019_-_jr_-_cida_-_elias_-_elim_ZZm1zxx.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5795/anteprojeto_005-2019_-_nunes_-_institui_a_guard_Qs4VHmp.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5974/anteprojeto_013-2019_-_preto_-_gratificacao_cpl_2RsloYf.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6034/anteprojeto_015-2019_-_cida_quelli_joanes_e_eli_156ralW.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6042/anteprojeto_016-2019_-_adriano_-_tarifa_social__9KpU4Rk.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6043/anteprojeto_017-2019_-_quelli_-_bombeiro_civil_10-10.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5723/indicacao_001-2019_quelli_-_limpeza_av_isabel_d_yKYm9Or.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5724/indicacao_002-2019_cida_retirada_da_guarita_7_d_na72dpt.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5725/indicacao_003-2019_cida_olimpio_crioulo_14-01.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5726/indicacao_004-2019_cida_rotatoria_na_luz_com_se_rMCcRAW.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5727/indicacao_005-2019_cida_rotatoria_rua_maria_rit_J7knhTq.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5728/indicacao_006-2019_-_nunes_-_jr_-_nome_bem_publ_OWdNwXw.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5817/indicacao_007-2019_preto_-_iluminacao_sol_nasce_5HPyyAf.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5866/indicacao_008-2019_-_todos_vereadores_-_vereado_qUbXJao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5890/indicacao_009-2019_quelli_-_psicopedagogia_03-06.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5905/indicacao_010-2019_preto_-_faixa_de_pedestres_10-06.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5906/indicacao_011-2019_adriano_-_calcamento_praca_d_evyVv8c.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5907/indicacao_012-2019_preto_-_limpeza_av_isabel_de_1TClDu4.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5951/indicacao_013-2019_-_quelli_-_22-07_-_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5958/indicacao_014-2019_-_l.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5966/indicacao_015-2019_-_nunes_-_pavimentacao_asfal_wUCfg3d.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5983/indicacao_016-2019_-_cida_-_praca-_26-08.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6014/indicacao_017-2019_-_nunes_-_adquirir_caminhao-_dpbmf4G.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6023/indicacao_018-2019_-_preto_-_limpeza_de_corrego_ko9B1YL.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6024/indicacao_019-2019_-_josiane_adriano_nunes_pret_KR0vZGL.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6032/indicacao_020-2019_-_nunes_-_passagem_elevada_f_hnZ7WX6.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6033/indicacao_021-2019_-_preto_-_manutencao_semafar_AtylxQ0.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6050/indicacao_022-2019_-_elias_-_trocar_a_placa_pare_21-10.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6051/indicacao_023-2019_-_preto_-_quebra_molas_21-10.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6052/indicacao_024-2019_-_cida_-_sinalizacao_cruzame_b9cSdz1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6066/indicacao_025-2019_-_nunes_-_eventos_da_camara_05-11.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6072/indicacao_026-2019_-_quelli_-_ponte_benedito_va_YK5VW1j.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5722/mocao_de_aplauso_01-2019_-_dr_ivan_-_josiane_21-01.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5811/mocao_de_aplauso_03-2019_-_atonio_de_melo_resen_Q8pm3Cm.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5858/mocao_de_aplauso_04-2019_-_homero_lalinho.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5925/mocao_de_aplauso_05-2019_-_nunes_-_terco_dos_homens.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6084/mocao_de_aplauso_006-2019_-_preto_-_familia_coutinho.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5742/projeto_de_lei_cm_no_01-2019_-_revoga_maturador_G0oqTNh.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5745/projeto_de_lei_cm_no_02-2019_preto_-_lista_de_castracao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5747/projeto_de_lei_cm_no_05-2019_mesa_-_transmissao_Z4f055u.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5804/projeto_de_lei_cm_no_06-2019_-_josiane_-_incent_FB011db.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5751/projeto_de_lei_cm_no_07-2019_-_dia_municipal_da_8sbzawJ.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5798/projeto_de_lei_cm_no_08-2019_-_dia_municipal_do_OJdfAu0.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5794/projeto_de_lei_cm_no_09-2019_adriano_-_deducao__mdJMspQ.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5807/projeto_de_lei_cm_no_010-2019_cida_-_samu_sem_trote.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5822/projeto_de_lei_cm_no_011-2019_mesa_-_transmissa_GepN7PI.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5829/projeto_de_lei_cm_no_012-2019_nunes_lista_de_sa_2D7Ocaz.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5830/projeto_de_lei_cm_no_013-2019_-_josiane_-_alter_oTVJDjK.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5831/projeto_de_lei_cm_no_014-2019_-_josiane_-_divul_icj8aqx.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5832/projeto_de_lei_cm_no_015-2019_-_dia_municipal_d_nzUNONV.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5891/projeto_de_lei_cm_no_016-2019_-_nunes_nome_rua__0r8CbEX.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5892/projeto_de_lei_cm_no_017-2019_-_nunes_-_nome_ma_j6jUNBS.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5893/projeto_de_lei_cm_no_018-2019_-_nunes_-_nome_ru_raP60pZ.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5894/projeto_de_lei_cm_no_019-2019_nunes_-_nome_rua__FTIWCzk.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5895/projeto_de_lei_cm_no_020-2019_-_quelli_-_doacao_kL9Khgb.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5909/projeto_de_lei_cm_no_021-2019_-_adriano_-_alter_7VugXa1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5920/projeto_de_lei_cm_no_022-2019_mesa_-_doacao_de__pfZMjiP.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5972/projeto_de_lei_cm_023-2019_-_josiane_quelli_cid_ulCxWR1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5984/projeto_de_lei_cm_024-2019_-_preto_-_lixeira_26-08.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6025/projeto_de_lei_cm_025-2019_-_quelli_declara_de__ir19k3Z.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6082/projeto_de_lei_cm_026-2019_-_lalinho_-_altera_a_klrq7sz.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5842/projeto_de_lei_complementar_cm_no_01-2019_mesa__oqUArJ8.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5929/projeto_de_lei_complementar_cm_no_02-2019_josia_QThtHtO.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6097/projeto_de_lei_complementar_cm_no_003-2019_-_preto_-_altera_plano_diretor_-_desmembramento_e_app.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5744/projeto_de_lei_complementar_-_em_01-2019_altera_5HDAZht.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5791/projeto_de_lei_complementar_-_em_02-2019_altera_DM2NQNI.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5942/projeto_de_lei_complementar_-_em_06-2019_altera_1CsnFw3.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5960/projeto_de_lei_complementar_em_07_-.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6068/projeto_de_lei_complementar_em_011-2019_altera__d2Si1aB.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6110/plc_em_12-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6120/projeto_de_lei_completar_em_13-2019_e_mensagem.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5721/projeto_de_lei_em_01_-_autoriza_doacao_de_imove_oIHOqSz.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5883/projeto_de_lei_em_02_-_autoriza_doacao_de_imove_oObnIE2.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5748/projeto_de_lei_em_03_-_altera_lei_municipal_no__NFmFprN.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5792/projeto_de_lei_em_04-_altera_do_perimetro_urban_re08zM6.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5754/projeto_de_lei_em_05_-_credito_suplementar_-_r__ti0ihgR.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5755/projeto_de_lei_em_06_-_credito_especial_-_r100.00000.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5756/projeto_de_lei_em_07_-_credito_suplementar_-_r3_tBBPjfU.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5779/projeto_de_lei_em_08_-_credito_especial_-_r_430_pk0R2Wn.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5750/projeto_de_lei_em_09_-_abre_credito_suplementar_P4Ye506.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5757/projeto_de_lei_em_10_-_credito_especial_-_r_1.7_Dyvb0a2.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5743/projeto_de_lei_em_11_-_altera_lei_3181-2018_-_a_gQFvbA5.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5780/projeto_de_lei_em_12_-_concede_subvencao_social_SZGHzwp.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5758/projeto_de_lei_em_13_-_doa_bens_inserviveis_par_cN1gFZT.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5781/projeto_de_lei_em_14_-_credito_especial_-_r15.0_uBYlIX4.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5759/projeto_de_lei_em_15_-_credito_suplementar_-_r2_l1FdSCK.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5760/projeto_de_lei_em_16_-_credito_suplementar_-_r9_8SSC4CA.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5836/projeto_de_lei_em_17_-_credito_suplementar_-_r1_K3tDenb.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5761/projeto_de_lei_em_18_-_credito_suplementar_-_r2_oznMGps.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5782/projeto_de_lei_em_19_-_altera_lei_municipal_no__hCAQRBe.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5783/projeto_de_lei_em_20_-_credito_suplementar_-_r3_mtr9Bqs.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5765/projeto_de_lei_em_21_-_credito_suplementar_-_r__JPkpxe7.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5928/projeto_de_lei_em_22_-_credito_suplementar_-_r__s2E9kVg.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5844/projeto_de_lei_em_23_-_credito_suplementar_-_r__ZmwTgRe.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5845/projeto_de_lei_em_24_-_credito_suplementar_-_r__ChSCfLd.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5846/projeto_de_lei_em_25_-_credito_suplementar_-_r7_Wt2XlWz.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5766/projeto_de_lei_em_26_-_credito_suplementar_-_r__fG6mqLD.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5767/projeto_de_lei_em_27_-_credito_suplementar_-_r__MwHKLpn.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5770/projeto_de_lei_em_28_-_credito_suplementar_-_r__PJtkktU.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5771/projeto_de_lei_em_29_-_credito_especial_-_r87.2_05SKaIG.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5772/projeto_de_lei_em_30_-_credito_suplementar_-_r__N5JwZHx.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5773/projeto_de_lei_em_31_-_credito_suplementar_-_r1_2jSGUUT.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5774/projeto_de_lei_em_32_-_credito_suplementar_-_r4_gjf2NiV.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5775/projeto_de_lei_em_33_-_credito_suplementar_-_r__un5GUJk.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5776/projeto_de_lei_em_34_-_credito_suplementar_-_r8_k8HomkL.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5778/projeto_de_lei_em_35_-_credito_suplementar_-_r3_4tq3QXx.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5787/projeto_de_lei_em_36_-_credito_suplementar_-_r1_Rj5w9sQ.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5803/projeto_de_lei_em_37_-_credito_suplementar_-_r__6otJp8Q.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5835/projeto_de_lei_em_38_-_organizacao_social.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5859/projeto_de_lei_em_39_-_credito_suplementar_-_r__dhwENuN.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5860/projeto_de_lei_em_40_-_credito_suplementar_-_r__N2I4Cpg.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5861/projeto_de_lei_em_41_-_credito_suplementar_-_r__c6E8m25.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5867/projeto_de_lei_em_42_-_doa_bens_inserviveis_par_LWhlB9v.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5868/projeto_de_lei_em_43_-_credito_especial_-_r22.5_fMpoj1N.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5869/projeto_de_lei_em_44_-_cria_o_conselho_municipa_w4K2i0H.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5870/projeto_de_lei_em_45_-_credito_especial_-_r18.8_Nykvz6Q.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5896/projeto_de_lei_em_46_-_ldo_2020_-_texto_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5898/projeto_de_lei_em_47_-_credito_suplementar_-_r__tuDjHFs.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5899/projeto_de_lei_em_48_-_credito_suplementar_-_r__j8w4yDF.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5910/projeto_de_lei_em_49_-_credito_suplementar_-_r__fyS0ZAT.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5911/projeto_de_lei_em_50_-_credito_suplementar_-_r__KpdRShV.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5912/projeto_de_lei_em_51_-_credito_suplementar__-_r_4GigzG2.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5913/projeto_de_lei_em_52_-_credito_suplementar_-_r__RIK1GWD.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5914/projeto_de_lei_em_53_-_credito_suplementar_-_r__rDCXr0p.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5915/projeto_de_lei_em_54_-_credito_suplementar_-_r__JrqFBCq.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5916/projeto_de_lei_em_55_-_credito_suplementar_-_r__CJLcBMf.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5934/projeto_de_lei_em_56_-_credito_suplementar_-_r__wfscMhI.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5935/projeto_de_lei_em_57_-_credito_suplementar_-_r__lsPMRq5.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5940/projeto_de_lei_em_58_-_concede_contribuicao_emater.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5941/projeto_de_lei_em_59_-_autoriza_financiamento_bdmg.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5952/projeto_de_lei_-_da_nome_a_estrada.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5954/projeto_de_lei_em_61-_altera_lei_3.152_ldo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5975/projeto_de_lei_em_63_-_credito_suplementar_-_r__900RSSJ.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5976/projeto_de_lei_em_64_-_credito_suplementar_-_r__famZunr.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5977/projeto_de_lei_em_65_-_altera_a_lei_3012-2019_-_Gw5rxdr.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5999/projeto_de_lei_em_066-2019_-_credito_suplementa_5TlYDB5.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6000/projeto_de_lei_em_067-2019_-_credito_suplementa_7l83Plk.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6001/projeto_de_lei_em_068-2019_-_altera_a_lei_3184-_UyyMBt1.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6002/projeto_de_lei_em_069-2019_-_credito_adicional__RM0yFPr.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6003/projeto_de_lei_em_070-2019_-_credito_adicional__KrtVYJa.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6004/projeto_de_lei_em_071-2019_-_credito_adicional__DCcOMeY.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6005/projeto_de_lei_em_072-2019_-_autoriza_remanejam_JLHekpQ.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6006/projeto_de_lei_em_073-2019_-_credito_adicional__eGtgSwA.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6026/projeto_de_lei_em_074-2019_-_credito_suplementa_8PMd2hi.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6027/projeto_de_lei_em_075-2019_-_credito_especial_-_ZX2qrv2.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6094/projeto_de_lei_em_086-2019_-_altera_a_lei_no_3.049-2017_que_insitui_o_plano.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6095/projeto_de_lei_em_87-2019_-_altera_a_lei_3.253-2019_que_institui_as_diretrizes_orcamentarias_para_o_exercicio_de_2.020_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6096/projeto_de_lei_em_88-2019_-_estima_a__receita_e_fixa_a_despesa_do_municipio_de_lagoa_da_prata_para_o_exercicio_financeiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6183/projeto_de_lei_em_089-2019_-_credito_adicional_especial_-_r_9.00000_-_grupo_de_escoteiros.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6159/projeto_de_resolucao_001-2019_-_josiane_quelli_cida_-_mesa_diretora_revisao_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5749/projeto_de_resolucao_no_02-2019_-_altera_resolu_9ZxAETH.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5793/projeto_de_resolucao_no_03-2019_-_altera_resolu_A8Ycm3X.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5808/projeto_de_resolucao_no_04-2019_-_altera_resolu_QUUy5ki.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5809/projeto_de_resolucao_no_05-2019_-_altera_resolu_lYlbGbk.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5857/projeto_de_resolucao_no_06-2019_-_da_nome_a_sal_f4mUKx5.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5908/projeto_de_resolucao_no_07-2019_-_altera_regime_LOW8wjw.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5959/projeto_de_resolucao_no_09-2019_-_medalha_osmar_ZmdWmAu.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5996/projeto_de_resolucao_011-2019_-_mesa_diretora_-_l2X7inC.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5997/projeto_de_resolucao_012-2019_-_josiane_e_outro_PHlL1PK.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6017/projeto_de_resolucao_013-2019_-_josiane_adriano_kHVKMlc.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6041/projeto_de_resolucao_014-2019_-_mesa_diretora_-_nmac32e.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6073/projeto_de_resolucao_015-2019_-_cidadao_edercio_7M0Myfd.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6074/projeto_de_resolucao_016-2019_-_cidadao_ricardo_MypgK8g.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6075/projeto_de_resolucao_017-2019_-_cidadao_adelio__JlJvyqg.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6076/projeto_de_resolucao_018-2019_-_cidadao_chicao_-_cida.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6077/projeto_de_resolucao_019-2019_-_cidadao_matozin_tjzHiAt.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6078/projeto_de_resolucao_020-2019_-_cidadao_pr._dav_pknfmDq.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6079/projeto_de_resolucao_021-2019_-_cidadao_pr._alm_IXx5YF9.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6080/projeto_de_resolucao_022-2019_-_cidadao_raimund_uUirdcA.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6081/projeto_de_resolucao_023-2019_-_cidadao_joao_is_Ia1qH0D.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6007/proposta_de_emenda_a_lei_organcia_001-2019_-_in_OGW7OWi.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5998/proposta_de_emenda_a_lom_no_02-2019_-_preto_-_10-09.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6088/proposta_de_emenda_a_lom_no_03-2019_-_21-10-2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5729/requerimento_001-2019_preto_-_audiencia_publica_Gr0ceyE.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5730/requerimento_002-2019_josiane_escoamento_agua_p_KPMFP5M.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5731/requerimento_003-2019_joanes_plano_de_saude_saa_llZVNrj.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5732/requerimento_004-2019_quelli_estagiarias_07-01_TxXjfqS.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5733/requerimento_005-2019_cida_calcamento_rua_joao__pTUEO7y.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5734/requerimento_006-2019_professor_elias_scanners__2W624qz.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5735/requerimento_007-2019_preto_passagem_elevada_fe_CdzlUX9.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5736/requerimento_008-2019_adriano_limpeza_14-01_1MTyGIW.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5737/requerimento_009-2019_cida_-_fumace_14-01_pnZx6v3.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5738/requerimento_010-2019_preto_e_lalinho_bordas_de_vUBqwJQ.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5739/requerimento_011-2019_adriano_tapa_buraco_21-01_jWR7tj5.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5740/requerimento_012-2019_lalinho_oficio_a_cemig_21-01.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6142/requerimento_013-2019_-_joanes_cida_elias_-_convoca_diretora_e_tecnicos_do_saae_21-01.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6143/requerimento_014-2019_-_nunes_-_recolhimento_entulho_21-01.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6144/requerimento_015-2019_-_adriano_nunes_-_escorpioes_28-01.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6145/requerimento_016-2019_-_preto_-_paulene_-_creche_americo_silva_28-01.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6146/requerimento_017-2019_-_joanes_-_passagem_elevada_upa_28-01.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6147/requerimento_018-2019_-_quelli_-_centro_cultural_28-01.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6148/requerimento_019-2019_-_lalinho_preto_nunes_-_procon_28-01.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6149/requerimento_020-2019_-_todos_-_medalha_04-02.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6150/requerimento_021-2019_-_quelli_elias_cida_joanes_josiane_-_luis_francisco_04-02.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6151/requerimento_022-2019_-_adriano_-_adia_a_reuniao_04-02.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6152/requerimento_023-2019_-_josiane_-_praia_04-02.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6153/requerimento_024-2019_-_nunes_-_fabio_avelar_04-02.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6154/requerimento_025-2019_-_cida_-_iluminacao_rua_joao_martins_vasconcelos_04-02.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6155/requerimento_026-2019_-_elias_-_isencao_preco_publico_04-02.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6156/requerimento_027-2019_-_cida_-_adiamento_de_votacao_em_007-2018_-_04-02.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6157/requerimento_028-2019_-_elias_-_passagem_elevada_av._brasil_08-02.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6158/requerimento_029-2019_-_quelli_cida_joanes_-_para_adriano_08-02.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5746/requerimento_030-2019_preto_-_adiamento_de_vota_INgpxFB.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6160/requerimento_031-2019_-_adriano_nunes_-_saae_-_esgoto_martins_guimaraes_08-02.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6161/requerimento_032-2019_-_nunes_adriano_-_saritur_e_sao_cristovao_08-02.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6162/requerimento_033-2019_-_preto_nunes_-_revoga_decimo_terceiro_18-02.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6163/requerimento_034-2019_-_adriano_nunes_-_aumento_efetivo_pm_18-02.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6164/requerimento_035-2019_-_nunes_-_alterar_dia_reuniao_18-02.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6165/requerimento_036-2019_-_joanes_-_lixeira_-_lagoa_das_palmeiras_18-02.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6184/requerimento_037-2019_-_cida_quelli_joanes_elias_-_interdicao_em_frente_jacinto_18-02.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6167/requerimento_038-2019_-_quelli_-_limpeza_lotes_18-02.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6168/requerimento_039-2019_-_lalinho_preto_-_limpeza_no_distrito_de_martins_guimaraes_25-02.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6169/requerimento_040-2019_-_nunes_-_demarcacao_viaria_martins_-_carnaval_25-02.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6170/requerimento_041-2019_-_elias_-_retirar_barreira_paradiso_25-02.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6171/requerimento_042-2019_-_josiane_-_audiencia_publica_25-02.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6172/requerimento_043-2019_-_adriano_-_asfalto_martins_-_25-02.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6173/requerimento_044-2019_-_cida_quelli_elias_joanes_-_olho_vivo_saida_para_luz_25-02.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6174/requerimento_045-2019_-_preto_-_carlao_-_desenvolvimento_economico_06-03.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5762/requerimento_046-2019_preto_-_adiamento_de_vota_9Bb8zD6.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5777/requerimento_048-2019_-_quelli_-_limpeza_vias_p_caBQJRS.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5784/requerimento_049-2019_-_adriano_biosev_18-03.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5788/requerimento_050-2019_elias_plano_de_carreira_e_DCxnX2t.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5789/requerimento_051-2019_preto_novo_ceminterio_25-03.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5790/requerimento_052-2019_-_lalinho_-_entrada_abc_-_fHV6k1Q.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5796/requerimento_053-2019_cida_publicacoes_no_site__cJfM6kt.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5797/requerimento_054-2019_quelli_-_reuniao_sobre_cemiterios.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5812/requerimento_055-2019_preto_-_rua_olimpio_crioulo_01-04.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5813/requerimento_056-2019_nunes_-_adia_a_reuniao_de_xT5nsbv.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5814/requerimento_057-2019_lalinho_publicacao_oferta_KaWqBka.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5815/requerimento_058-2019_cida_festa_junina_01-04.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5816/requerimento_059-2019_-_construcao_sede_para_po_OwoIX6n.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5819/requerimento_060-2019_quelli_cleitinho_08-04.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5820/requerimento_061-2019_-_elias_-_faixa_continua__46DmwZZ.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5821/requerimento_062-2019_cida_-_farmacinha_08-04.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5823/requerimento_063-2019_preto_-_adiamento_de_vota_rHaHfxD.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5824/requerimento_064-2019_joanes_bosco__mudancas_no_YO8PjSX.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5825/requerimento_065-2019_josiane_medico_veterinario_15-04.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5826/requerimento_066-2019_nunes_-_deputados_15-04.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5827/requerimento_067-2019_-_cida_-_ferros_velhos_15-04.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5828/requerimento_068-2019_quelli_upa_15-04.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5837/requerimento_069-2019_adriano_centro_de_referen_fgwZmFT.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5838/requerimento_070-2019_cida_asfaltar_a_rua_magno_TKeDgAh.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5839/requerimento_071-2019_nunes__-_asfaltar_a_rua_m_OSGFDHh.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5840/requerimento_072-2019_preto__-_concurso_22-04.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5841/requerimento_073-2019_elias_-_adiamento_de_vota_cJ0lvXk.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5847/requerimento_074-2019_elias_-_rotatoria_30-04.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5848/requerimento_075-2019_-_adriano_-_estacionament_HQTKE67.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5849/requerimento_076-2019_cida_-_pedido_de_cacambas_30-04.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5850/requerimento_077-2019_-_nunes_-_pavimentacao_de_SAWeqQe.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5852/requerimento_078-2019_nunes_-_campanha_de_comba_KGRB8aR.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5853/requerimento_079-2019_preto_-_novas_vans_06-05.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5854/requerimento_080-2019_quelli_upa_06-05.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5855/requerimento_081-2019_adriano_-_convoca_secreta_w6LlsIg.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5856/requerimento_082-2019_joanes_limpeza_praca_donana_13-05.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5862/requerimento_083-2019_elias_-_paulene_-_20-05.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5863/requerimento_084-2019_nunes_-_infraestrutura_co_mhOehy6.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5864/requerimento_085-2019_-_comissoes_-_adia_parece_ukbbV0L.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5865/requerimento_086-2019_-_todos_os_vereadores_-_c_PRSDXVX.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5871/requerimento_087-2019_nunes_-_convoca_contadoras_27-05.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5872/requerimento_088-2019_preto_-_cafe_paciente_tfd_27-05.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5873/requerimento_089-2019_-_quelli_convoca_carlao_e_DRNw20D.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5885/requerimento_090-2019_-_adriano_-_limpeza_da_mo_It9nUWZ.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5886/requerimento_091-2019_-_todos_os_vereadores_-_c_Vnc7tM6.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5887/requerimento_092-2019_quelli_comissao_de_licita_7VbDLwN.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5888/requerimento_093-2019_nunes_-_secretario_saude__ZCHi2Ae.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5889/requerimento_094-2019_cida_-_veiculos_ubs_03-06.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5884/requerimento_095-2019_-_preto_e_nunes_-_retirad_JnJ4NgR.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5900/requerimento_096-2019_joanes_asfaltar_a_ruas_10-06.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5901/requerimento_097-2019_nunes_-_saae_-_canalizaca_J6xrstN.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5902/requerimento_098-2019_adriano_-_audiencia_publica_10-06.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5903/requerimento_099-2019_preto_-_cid_em_atestados__QTp3bGR.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5904/requerimento_100-2019_-_cida_-_convoca_enfermei_Ac0gI8Y.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5917/requerimento_101-2019_preto_-_contratar_empresa_xVo7f6l.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5918/requerimento_102-2019_quelli_-_iptu_progressivo_17-06.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5919/requerimento_103-2019_-_cida_-_inormacoes_sobre_6vfnkAL.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5922/requerimento_104-2019_-_nunes_-_abrir_rua_pedro_Ay88V4B.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5923/requerimento_105-2019_-_preto_-_curso_oratoria_-_24-06.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5924/requerimento_106-2019_-_quelli_e_joanes_-_saae_24-06.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5930/requerimento_107-2019_-_nunes_-_secretaria_de_e_3MYHOPc.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5931/requerimento_108-2019_-_todos_os_vereadores_-_c_0hTY2Iz.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5932/requerimento_109-2019_-_adriano_e_nunes_-_trevo_13WNDzF.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5936/requerimento_110-2019_-_nunes_-_banheiros_quimi_N5XPNU6.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5937/requerimento_111-2019_-_cida_-_motoristas_efeti_M6XLMZz.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5938/requerimento_112-2019_-_preto_-_volta_dos_curat_kSobmm7.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5939/requerimento_113-2019_-_professor_elias_-_munic_qH20lxN.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5944/requerimento_114-2019_-_adriano_-_limpeza_vias__teAO7Cc.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5945/requerimento_115-2019_-_cida_-_seguranca_para_c_E88Y9lS.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5946/requerimento_116-2019_-_preto_-_veiculo_guarda__gaqFtQB.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5947/requerimento_117-2019_-_nunes_-_limpeza-_15-07.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5948/requerimento_118-2019_-_joanes_e_josiane_-_sess_jigM0iA.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5949/requerimento_119-2019_-_josiane.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5950/requerimento_120-2019_-_quelli_-_outubro.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5957/requerimento_122-2019_-.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5963/requerimento_124-2019_-_elias_-_instalacao_play_49I6bCY.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5964/requerimento_125-2019_-_nunes_-_recapeamento_da_ux52o8K.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5965/requerimento_126-2019_-_josiane_-_retirada_de_a_r1qSr4E.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5962/requerimento_127-2019_-_preto_-_adiamento_de_vo_ziJ45xC.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5969/requerimento_128-2019_-_joanes_-_drenagem_pluvi_1WH2GcZ.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5970/requerimento_129-2019_-_nunes_-_adia_a_reuniao_19-08.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5971/requerimento_130-2019_-_quelli_-_emendas_imposi_ov7Yzb2.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5979/requerimento_131-2019_-_joanes_-_limpeza-_26-08.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5980/requerimento_132-2019_-_preto_nunes_-_energia_s_EEWYNx6.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5981/requerimento_133-2019_-_quelli_-_abaixo-assinado_26-08.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5982/requerimento_134-2019_-_cida_-_limpeza_praca_do_TnkOO7G.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5986/requerimento_135-2019_-_nunes_-_sinal_de_tv_02-09.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5987/requerimento_136-2019_-_quelli_-_convoca_viviani_02-09.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5988/requerimento_137-2019_-_josiane_preto_lalinho_a_iGkdoAl.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5989/requerimento_138-2019_-_adriano_-_delegado_de_p_6qxBcLD.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5990/requerimento_139-2019_-_lalinho_-_antecipa_reun_s6oX0J3.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5991/requerimento_140-2019_-_todos_-_camara_mirim_10-09.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5992/requerimento_141-2019_-_nunes_e_adriano_-_trans_dvkYv07.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5993/requerimento_142-2019_-_quelli_cida_elias_joane_PUzIYN6.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5994/requerimento_143-2019_-_preto_-_rua_mestre_eucl_7V6laqh.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5995/requerimento_144-2019_-_cida_-_audiencia_public_vfdCAgr.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6008/requerimento_145-2019_-_nunes_-_ambulantes_praia_16-09.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6009/requerimento_146-2019_-_quelli_-_convoca_sec_de_S76kGN8.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6010/requerimento_147-2019_-_cida_-_convoca_medicos__J2uBKa6.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6013/requerimento_148-2019_-_nunes_-_posto_do_corpo__L1dgwCv.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6015/requerimento_149-2019_-_preto_-_mao_unica_no_ce_sP8ROey.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6016/requerimento_150-2019_-_quelli_-_upa_23-09.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6018/requerimento_151-2019_-_quelli_-_upa_30-09.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6019/requerimento_152-2019_-_elias_-_fechamento_de_d_lepX15y.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6020/requerimento_153-2019_-_preto_-_aplicativos_30-09.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6021/requerimento_154-2019_-_nunes_-_fiscalizacao_lo_29HzJpA.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6022/requerimento_155-2019_-_joanes_cida_elias_-_que_9ly8FvC.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6028/requerimento_156-2019_-_nunes_-_energia_solar_f_JHJYfxU.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6029/requerimento_157-2019_-_adriano_-_diligencias_e_elKiulr.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6030/requerimento_158-2019_-_preto_-_cemae_07-10.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6031/requerimento_159-2019_-_cida_-_deer-mg_-_revita_KO4bOnW.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6039/requerimento_160-2019_-_preto_-_cameras_martins_10-10.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6040/requerimento_161-2019_-_quelli_-_antecipa_reuniao_10-10.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6044/requerimento_162-2019_-_adriano_-_trasnsporte_e_8rALBRV.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6045/requerimento_163-2019_-_elias_-_degraus_escada_-_21-10.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6046/requerimento_164-2019_-_preto_-_escorpioes-_21-10.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6047/requerimento_165-2019_-_joanes_-_elias_-_quelli_habHBuf.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6048/requerimento_166-2019_-_quelli_-_cida_-_21-10.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6049/requerimento_167-2019_-_cida_-_quelli_-_21-10.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6055/requerimento_168-2019_-_comenda_sao_francisco_d_CatvLiZ.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6056/requerimento_169-2019_-_elias_e_joanes_-_saae_24-10.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6057/requerimento_170-2019_-_preto_-_wendel_mesquita_-_24-10.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6058/requerimento_171-2019_-_cida_-_24-10.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6063/requerimento_172-2019_-_cida_-_alterar_local_pa_7Wa7PQZ.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6064/requerimento_173-2019_-_adriano_-_iluminacao_pr_bfosLfp.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6065/requerimento_174-2019_-_nunes_-_sec_estado_educ_mZSPl01.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6069/requerimento_175-2019_-_nunes_-_venda_de_bebida_JSirPPP.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6070/requerimento_176-2019_-_alguns_vereadores_-_ava_w89OmGw.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6071/requerimento_177-2019_-_quelli_-_asfalto_denuncia_18-11.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6175/requerimento_178-2019_-_joanes_-_plano_de_saude_saae_e_executivo_02-12.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6176/requerimento_179-2019_-_preto_-_quiosque_nas_pracas_02-12.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6177/requerimento_180-2019_-_josiane_-_pedidos_colegio_aguia_de_prata_02-12.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6178/requerimento_181-2019_-_cida_-_reforma_praca_de_esportes_02-12.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6179/requerimento_182-2019_-_nunes_-_cobertura_de_quadras_-_09-12.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6180/requerimento_183-2019_-_cida_-_convoca_nivia_melo_-_09-12.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6181/requerimento_184-2019_-_quelli_-_importunacao_sexual_upa_09-12.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6182/requerimento_185-2019_-_preto_-_resposta_do_andamento_do_concurso_guarda_09-12.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6098/requerimento_186-2019_-_joanes_-_colocar_poste_rua_divinopolis_16-12.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6099/requerimento_187-2019_-_preto_e_outros_-_documentos_fsc_16-12.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6100/requerimento_188-2019_-_cida_marcelino_-_relatorio_imoveis_16-12.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6101/requerimento_189-2019_-_lalinho_-_antecipa_reuniao_16-12.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6102/requerimento_190-2019_-_adriano_-_estrutura_dos_poliesportivos_16-12.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6087/requerimento_191-2019_preto_-_insalubridade_20-12.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6090/requerimento_193-2019_-_quelli_-_regularizacao_casa_mineira_20-12.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6091/requerimento_194-2019_-_adriano_-_antecipa_reuniao_20-12.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/6092/requerimento_195-2019_-_joanes_-_convoca_paulene_20-12.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2019/5921/veto_006-2019_-_veta_proposicao_de_lei_compleme_Oeh07Cf.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H410"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="140" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="215.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="214.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>