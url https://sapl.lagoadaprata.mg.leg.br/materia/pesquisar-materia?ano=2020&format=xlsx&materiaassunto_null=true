--- v0 (2026-02-06)
+++ v1 (2026-04-25)
@@ -54,2800 +54,2800 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6262</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ANTEP</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t xml:space="preserve">Cabo Nunes </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6262/anteprojeto_004-2020_-_nunes_-_gratificacao_extraordinaria.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6262/anteprojeto_004-2020_-_nunes_-_gratificacao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Institui o pagamento de Gratificação Extraordinária de um salário mínimo aos servidores públicos municipais que estão na linha de frente no combate ao coronavírus.</t>
   </si>
   <si>
     <t>6292</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6292/anteprojeto_005-2020_-_quelli_-_apreensao_animais_de_grande_porte.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6292/anteprojeto_005-2020_-_quelli_-_apreensao_animais_de_grande_porte.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a apreensão, guarda e penalidades impostas no caso de animais de grande porte soltos em vias e logradouros públicos urbanos no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6299</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t xml:space="preserve">Quelli Cássia Couto, Cabo Nunes </t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6299/anteprojeto_006-2020_-_quelli_e_nunes_-_apreensao_animais_de_grande_porte.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6299/anteprojeto_006-2020_-_quelli_e_nunes_-_apreensao_animais_de_grande_porte.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a apreensão, guarda e penalidades impostas no caso de animais de grande porte soltos em vias e logradouros públicos urbanos no Município de Lagoa da Prata."</t>
   </si>
   <si>
     <t>6347</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Lalinho Duzinho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6347/anteprojeto_007-2020_-_lalinho_-_modifica_lei_981-2001_-_pesca_na_praia.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6347/anteprojeto_007-2020_-_lalinho_-_modifica_lei_981-2001_-_pesca_na_praia.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 981 de 12 de setembro de 2001.</t>
   </si>
   <si>
     <t>6370</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6370/anteprojeto_008-2020_-_quelli_-_maternidade_e_unidade_gestante_08-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6370/anteprojeto_008-2020_-_quelli_-_maternidade_e_unidade_gestante_08-09.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Lagoa da Prata a oferecer à comunidade os serviços médicos especializados em saúde de Acolhimento à Gestante e Maternidade, nos termos que especifica.</t>
   </si>
   <si>
     <t>6119</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ANTEC</t>
   </si>
   <si>
     <t>Anteprojeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6119/anteprojeto_001-2020_-_quelli_-_bombeiro_civil_06-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6119/anteprojeto_001-2020_-_quelli_-_bombeiro_civil_06-01.pdf</t>
   </si>
   <si>
     <t>Institui o Bombeiro Civil Municipal no âmbito do Município de Lagoa da Prata, nos termos da Lei Federal nº 13.425, de 30 de Março de 2017.</t>
   </si>
   <si>
     <t>6226</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Josiane Protetora dos Animais, Adriano Moreira, Cabo Nunes , Cida Marcelino, Joanes Bosco, Lalinho Duzinho, Preto, Professor Elias Izaias, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6226/anteprojeto_002-2020_-_todos_os_vereadores_-_monitoras.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6226/anteprojeto_002-2020_-_todos_os_vereadores_-_monitoras.pdf</t>
   </si>
   <si>
     <t>Altera Lei Complementar Municipal nº 003, de 22 de Maio de 199.</t>
   </si>
   <si>
     <t>6108</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6108/indicacao_001-2020_-_quelli_-_tapa_buracos_e_recapeamento_06-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6108/indicacao_001-2020_-_quelli_-_tapa_buracos_e_recapeamento_06-01.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se realizar obras de tapa buracos ou recapeamento de trechos da rua Joaquim Gomes Pereira, no bairro Gomes, próximo aos números 148 e 158, conforme comprovam as fotos anexas.</t>
   </si>
   <si>
     <t>6109</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6109/indicacao_002-2020_-_quelli_-_sinalizacao_com_nome_das_vias_06-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6109/indicacao_002-2020_-_quelli_-_sinalizacao_com_nome_das_vias_06-01.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se realizar obras de colocação de placas com indicação dos nomes das vias públicas do bairro Guadalupe, assim como também em outros bairros de nossa cidade.</t>
   </si>
   <si>
     <t>6190</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Preto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6190/indicacao_003-2020_-_preto_-_corrimao_ou_gradil_03-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6190/indicacao_003-2020_-_preto_-_corrimao_ou_gradil_03-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se analisar a viabilidade de colocar corrimão ou gradil nas calçadas da Avenida José Bernardes Maciel, no lado externo das mesmas, contrário à pista de rolamento, no pequeno trecho onde referida via passa por cima do córrego Chico Messias, ainda não canalizado, de modo a proteger os pedestres que por ali trafegam para que não caiam nas águas do citado córrego.</t>
   </si>
   <si>
     <t>6196</t>
   </si>
   <si>
     <t>Cida Marcelino</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6196/indicacao_004-2020_-_cida_-_limpeza_rua_modesto_gomes_10-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6196/indicacao_004-2020_-_cida_-_limpeza_rua_modesto_gomes_10-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se limpar os dois lados da Rua Modesto Gomes, a partir de seu cruzamento com a Rua Tiradentes, até o Bairro ou Loteamento Rodolfo Pio, na saída para a cidade de Luz.</t>
   </si>
   <si>
     <t>6197</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6197/indicacao_005-2020_-_quelli_-_abastecimento_onibus_10-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6197/indicacao_005-2020_-_quelli_-_abastecimento_onibus_10-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se solucionar o problema relacionado ao abastecimento do ônibus que realiza o transporte de pacientes para atendimento em Belo Horizonte.</t>
   </si>
   <si>
     <t>6217</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6217/indicacao_006-2020_-_cida_-_limpeza_lote_17-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6217/indicacao_006-2020_-_cida_-_limpeza_lote_17-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se determinar a um fiscal do Município que realize visita a um lote de terreno situado à Rua Cirilo Maciel, próximo ao Hospital São Carlos, no centro desta cidade e constatada a denúncia a mim apresentada, realize a notificação ao proprietário para que o mesmo limpe o imóvel e feche a frente do lote, nos termos da Legislação Municipal vigente.</t>
   </si>
   <si>
     <t>6238</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6238/indicacao_007-2020_-_cida_-_limpeza_antiga_horta_comunitaria_as_09-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6238/indicacao_007-2020_-_cida_-_limpeza_antiga_horta_comunitaria_as_09-03.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se determinar ao Secretário de Transportes e Limpeza Pública que tome as devidas providências para que seja passada a máquina patrol na antiga Horta Comunitária do Bairro Américo Silva, bem como para retirada de entulhos lá depositados.</t>
   </si>
   <si>
     <t>6239</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6239/indicacao_008-2020_-_cida_-_limpeza_area_atras_campo_baiano_09-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6239/indicacao_008-2020_-_cida_-_limpeza_area_atras_campo_baiano_09-03.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se determinar ao Secretário de Transportes e Limpeza Pública que tome as devidas providências para que seja realizada a limpeza da área que fica atrás do Campo do Baiano, no Bairro Chico Miranda, nesta cidade, que salvo engano compreende uma via pública e lotes de terreno.</t>
   </si>
   <si>
     <t>6283</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6283/indicacao_009-2020_-_quelli_-_desinfeccao_08-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6283/indicacao_009-2020_-_quelli_-_desinfeccao_08-06.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se estender o serviço de desinfeção de vias públicas, que hoje é feito nas vias centrais de nossa cidade, para todos os bairros e vias públicas de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6309</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6309/indicacao_010-2020_-_nunes_-_tapa_buracos_na_av._do_contorno_-_22-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6309/indicacao_010-2020_-_nunes_-_tapa_buracos_na_av._do_contorno_-_22-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se executar operação “tapa buracos” ou integral recapeamento na Avenida das Palmeiras, popularmente conhecida como Avenida do Contorno, que dá acesso direto aos Bairros Coronel Luciano e Sol Nascente, nesta cidade.</t>
   </si>
   <si>
     <t>6326</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6326/indicacao_011-2020_-_preto_-_redutor_de_velocidade_na_rua_divinopolis_-_16-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6326/indicacao_011-2020_-_preto_-_redutor_de_velocidade_na_rua_divinopolis_-_16-07.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se colocar um redutor de velocidade na Rua Divinópolis, próximo ao Supermercado Lopes e Pharlab, no bairro Américo Silva, nesta cidade.</t>
   </si>
   <si>
     <t>6378</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6378/indicacao_012-2020_-_nunes_-_redutor_de_velocidade_21-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6378/indicacao_012-2020_-_nunes_-_redutor_de_velocidade_21-09.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se colocar um redutor de velocidade na Rua Márcio Francisco Rabelo, antiga Rua Bela Vista, próximo ao nº 181, no bairro Maria Fernanda II, nesta cidade.</t>
   </si>
   <si>
     <t>6388</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6388/indicacao_013-2020_-_quelli_-_manilhas_28-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6388/indicacao_013-2020_-_quelli_-_manilhas_28-09.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se tomar as devidas providências para a retirada de umas manilhas que se encontram em um lote de terreno situado à Avenida Isabel de Castro, centro, as quais seriam utilizadas para a canalização do Córrego Chico Silveira.</t>
   </si>
   <si>
     <t>6389</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6389/indicacao_014-2020_-_quelli_-_redutor_de_velocidade_28-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6389/indicacao_014-2020_-_quelli_-_redutor_de_velocidade_28-09.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se colocar redutor de velocidade na Rua Pernambuco, após o número 154, próximo ao cruzamento desta com a Rua José Maria Rezende, no Bairro Marília, nesta cidade.</t>
   </si>
   <si>
     <t>6390</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6390/indicacao_015-2020_-_cida_-_indicacao_de_rotatoria_rua_bom_despacho_28-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6390/indicacao_015-2020_-_cida_-_indicacao_de_rotatoria_rua_bom_despacho_28-09.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se colocar uma passagem elevada para pedestres, rotatória ou redutor de velocidade na Rua Bom Despacho, próximo ao seu cruzamento com a Rua Maria Rita Vidal, no Bairro Américo Silva, nesta cidade.</t>
   </si>
   <si>
     <t>6274</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Josiane Protetora dos Animais</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6274/mocao_de_aplauso_01-2020_-_josiane_-_dr._alyson.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6274/mocao_de_aplauso_01-2020_-_josiane_-_dr._alyson.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, regimentalmente apoiada, requer a Vossa Excelência que seja submetida à aprovação do Plenário MOÇÃO DE APLAUSO ao Dr. Alyson Henrique Marques Xavier, parabenizando-o  pelos trabalhos prestados, como único delegado de polícia, tem se desdobrado para gerenciar o trabalho da Polícia Civil nesta cidade.</t>
   </si>
   <si>
     <t>6357</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6357/mocao_de_aplauso_02-2020_-_nunes_-_senhor_julio.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6357/mocao_de_aplauso_02-2020_-_nunes_-_senhor_julio.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, regimentalmente apoiado, requer a Vossa Excelência que seja submetida à aprovação do Plenário MOÇÃO DE APLAUSO ao Senhor Júlio Osvaldo Rodrigues, parabenizando-o pela relevante contribuição à Cultura local por meio de suas ações, em especial por ter escrito e protagonizado o filme “Vou cantando à procura de Jackson.”</t>
   </si>
   <si>
     <t>6369</t>
   </si>
   <si>
     <t>Janeany</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6369/mocao_de_aplauso_03-2020_-_janeany_-_policiais_militares.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6369/mocao_de_aplauso_03-2020_-_janeany_-_policiais_militares.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, regimentalmente apoiada, requer a Vossa Excelência que seja submetida à aprovação do Plenário MOÇÃO DE APLAUSOS aos Policiais Militares, pela competência, eficiência, agilidade e presteza, na apreensão do estuprador dos menores, no ocorrido do dia 12 de agosto do ano corrente.</t>
   </si>
   <si>
     <t>6403</t>
   </si>
   <si>
     <t>Adriano Moreira</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6403/mocao_de_aplauso_04-2020_-__dr.euripedes.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6403/mocao_de_aplauso_04-2020_-__dr.euripedes.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, regimentalmente apoiado, requer a Vossa Excelência que seja submetida à aprovação do Plenário MOÇÃO DE APLAUSO ao Sr. Benedito Eurípedes Barbosa, parabenizando-o pelos trabalhos prestados em nosso município.</t>
   </si>
   <si>
     <t>6410</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6410/mocao_de_aplauso_05-2020_-_quelli_-_projeto_elas.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6410/mocao_de_aplauso_05-2020_-_quelli_-_projeto_elas.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, regimentalmente apoiada, requer a Vossa Excelência que seja submetida à aprovação do Plenário MOÇÃO DE APLAUSOS às mulheres do Projeto “ELAS, MULHERES EM AÇÃO NO OUTUBRO ROSA”, pelos relevantes serviços prestados à coletividade deste Município.</t>
   </si>
   <si>
     <t>6432</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6432/mocao_de_aplauso_06-2020_-_preto_-_allysson_-_upa.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6432/mocao_de_aplauso_06-2020_-_preto_-_allysson_-_upa.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, regimentalmente apoiado, requer a Vossa Excelência que seja submetida à aprovação do Plenário MOÇÃO DE APLAUSO ao Senhor Allysson Eustáquio Francisco das Graças, parabenizando-o pelos relevantes trabalhos prestados na área da saúde em nosso município.</t>
   </si>
   <si>
     <t>6135</t>
   </si>
   <si>
     <t>PL-CM</t>
   </si>
   <si>
     <t>Projeto de Lei CM</t>
   </si>
   <si>
     <t>Josiane Protetora dos Animais, Cida Marcelino, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6135/projeto_de_lei_cm_001-2020_-_mesa_diretora_-_revisa_subsidios_agentes_politicos.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6135/projeto_de_lei_cm_001-2020_-_mesa_diretora_-_revisa_subsidios_agentes_politicos.pdf</t>
   </si>
   <si>
     <t>Revisa os Valores dos Subsídios dos Agentes Políticos do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6198</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6198/projeto_de_lei_cm_002-2020_-_adriano_-_altera_lei_384-89_17-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6198/projeto_de_lei_cm_002-2020_-_adriano_-_altera_lei_384-89_17-02.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 384/1989 que dispõe sobre a Gratuidade no uso dos Transportes Coletivos Urbanos, no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6219</t>
   </si>
   <si>
     <t>Adriano Moreira, Cabo Nunes , Joanes Bosco, Josiane Protetora dos Animais, Lalinho Duzinho, Professor Elias Izaias, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6219/projeto_de_lei_cm_003-2020_-_adriano_-_sacolas_plasticas.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6219/projeto_de_lei_cm_003-2020_-_adriano_-_sacolas_plasticas.pdf</t>
   </si>
   <si>
     <t>Proíbe a utilização de embalagens e sacolas plásticas e a comercialização e utilização de canudos de plástico, exceto Biodegradáveis, e contém outras providências.</t>
   </si>
   <si>
     <t>6266</t>
   </si>
   <si>
     <t>Professor Elias Izaias</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6266/projeto_de_lei_cm_004_-2020_-_elias_-_plotagem.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6266/projeto_de_lei_cm_004_-2020_-_elias_-_plotagem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso de adesivos de identificação nos veículos do Poder Executivo do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6268</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6268/projeto_de_lei_cm_005_-_2020_-_nunes_-_declarar.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6268/projeto_de_lei_cm_005_-_2020_-_nunes_-_declarar.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Lagopratense de Futebol.</t>
   </si>
   <si>
     <t>6271</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6271/projeto_de_lei_cm_006-2020_-_preto_-_altera_a_lei_2828-2016_-_taxi.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6271/projeto_de_lei_cm_006-2020_-_preto_-_altera_a_lei_2828-2016_-_taxi.pdf</t>
   </si>
   <si>
     <t>"Altera Lei Municipal nº 2.828 de 1º de agosto de 2016."</t>
   </si>
   <si>
     <t>6272</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6272/projeto_de_lei_cm_007-2020_-_elias_-_jet_ski_-_jr.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6272/projeto_de_lei_cm_007-2020_-_elias_-_jet_ski_-_jr.pdf</t>
   </si>
   <si>
     <t>"Proíbe a navegação com uso de Jet Ski  na Lagoa das Palmeiras, situada neste Município."</t>
   </si>
   <si>
     <t>6288</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6288/projeto_de_lei_cm_008-2020_-_elias_-_jet_ski_-.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6288/projeto_de_lei_cm_008-2020_-_elias_-_jet_ski_-.pdf</t>
   </si>
   <si>
     <t>Proíbe a navegação com uso de Jet Ski  e outras embarcações motorizadas na Lagoa das Palmeiras, situada neste Município.</t>
   </si>
   <si>
     <t>6354</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6354/projeto_de_lei_cm_009-2020_-_preto_-_altera_a_lei_1053-2002_-_antena_celular.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6354/projeto_de_lei_cm_009-2020_-_preto_-_altera_a_lei_1053-2002_-_antena_celular.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.053 de 16 de dezembro de 2.002.</t>
   </si>
   <si>
     <t>6380</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6380/projeto_de_lei_cm_010-2020_-_nunes_-_declarar_up.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6380/projeto_de_lei_cm_010-2020_-_nunes_-_declarar_up.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Ferroviário Futebol Club.</t>
   </si>
   <si>
     <t>6231</t>
   </si>
   <si>
     <t>PLC-C</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - CM</t>
   </si>
   <si>
     <t>Cida Marcelino, Joanes Bosco</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6231/projeto_de_lei_complementar_cm_no_001-2020_-_cida_e_joanes_-_altera_plano_diretor_-_area_verde.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6231/projeto_de_lei_complementar_cm_no_001-2020_-_cida_e_joanes_-_altera_plano_diretor_-_area_verde.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 176/2.017, que dispõe Sobre a Instituição do Plano Diretor do Município de Lagoa da Prata, Decênio 2017-2026.</t>
   </si>
   <si>
     <t>6335</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6335/projeto_de_lei_complementar_cm_no_002-2020_-_nunes_-_altera_plano_diretor_-_175.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6335/projeto_de_lei_complementar_cm_no_002-2020_-_nunes_-_altera_plano_diretor_-_175.pdf</t>
   </si>
   <si>
     <t>6371</t>
   </si>
   <si>
     <t>Cida Marcelino, Joanes Bosco, Preto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6371/projeto_de_lei_complementar_cm_no_003-2020_-_altera_plano_diretor_-_artigo_54.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6371/projeto_de_lei_complementar_cm_no_003-2020_-_altera_plano_diretor_-_artigo_54.pdf</t>
   </si>
   <si>
     <t>6218</t>
   </si>
   <si>
     <t>PLC-E</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei Complementar - EM </t>
   </si>
   <si>
     <t>Paulo César Teodoro</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6218/plc_em_01-2020_-_institui_regime_juridico_unico_do_servidor_publico_da_administracao_direta_e_indireta_do_municipio_de_lagoa_da_prata.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6218/plc_em_01-2020_-_institui_regime_juridico_unico_do_servidor_publico_da_administracao_direta_e_indireta_do_municipio_de_lagoa_da_prata.pdf</t>
   </si>
   <si>
     <t>Institui Regime Jurídico Único do servidor público da administração direta e indireta do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6250</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6250/plc_em_002-2020_-_reajusta_os_valores_dos_vencimentos_dos_servidores_municipais_ocupantes_do_emprego_publico_de_professor_i_ii_e_iii_e_altera_a_lc_3-1991_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6250/plc_em_002-2020_-_reajusta_os_valores_dos_vencimentos_dos_servidores_municipais_ocupantes_do_emprego_publico_de_professor_i_ii_e_iii_e_altera_a_lc_3-1991_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Reajusta os Valores dos Vencimentos dos Servidores Municipais Ocupantes do Emprego Público de Professor I, II e III e Altera a Lei Complementar 003 de 1991 e dá Outras Providências.</t>
   </si>
   <si>
     <t>6258</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6258/plc_em_no_3-2020_-_altera_a_lei_complementar_no_3-1991_para_criar_vagas_de_guarda_civil_e_veterinario_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6258/plc_em_no_3-2020_-_altera_a_lei_complementar_no_3-1991_para_criar_vagas_de_guarda_civil_e_veterinario_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar 003/1991 para Criar Vagas de Guarda Civil e Veterinário e dá Outras Providências</t>
   </si>
   <si>
     <t>6375</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6375/plc_em_004-2020_-_altera_a_lei_complementar_no_3-1991_para_criar_cargos_de_chefe_de_setor_assessor_adm_dir_tecnico_regulador_e_comandante_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6375/plc_em_004-2020_-_altera_a_lei_complementar_no_3-1991_para_criar_cargos_de_chefe_de_setor_assessor_adm_dir_tecnico_regulador_e_comandante_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 3 DE 22 DE MAIO DE 1991, A FIM DE CRIAR OS CARGOS EM COMISSÃO DE CHEFE DE SETOR, ASSESSOR ADMINISTRATIVO, DIRETOR TÉCNICO REGULADOR DE SAÚDE E COMANDANTE DA GUARDA CIVIL MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6426</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/</t>
   </si>
   <si>
     <t>“ALTERA A LEI COMPLEMENTAR Nº 176, DE 1º DE JANEIRO DE 2017, REDEFININDO AS ZONAS DE USO E OCUPAÇÃO DO SOLO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6433</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O PARCELAMENTO DO SOLO URBANO PARA OS CONDOMÍNIOS DE CHÁCARA DE RECREIO, SOB A FORMA DE CHACREAMENTO, NO MUNICÍPIO DE LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>6121</t>
   </si>
   <si>
     <t>PL-EM</t>
   </si>
   <si>
     <t>Projeto de Lei EM</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6121/projeto_de_lei_em_no_01-2020.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6121/projeto_de_lei_em_no_01-2020.pdf</t>
   </si>
   <si>
     <t>Altera a lei nº 984, de 12 de Setembro de 2001 que Regulamenta o Artigo 189 Da Lei Orgânica Municipal e Dá Outras Providências.</t>
   </si>
   <si>
     <t>6122</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6122/pl_em_02-2020_-_abre_credito_suplementar.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6122/pl_em_02-2020_-_abre_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Abre crédito Suplementar ao orçamento vigente do Município de Lagoa da Prata e contém outras providências.</t>
   </si>
   <si>
     <t>6123</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6123/pl_em_03-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6123/pl_em_03-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>Abre crédito Adicional Especial  ao orçamento vigente do Município de Lagoa da Prata e contém outras providências.</t>
   </si>
   <si>
     <t>6124</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6124/pl_em_04_-2020_abre_credito_adicional_especial_ao_orcamento_vigente.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6124/pl_em_04_-2020_abre_credito_adicional_especial_ao_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>Abre crédito Adicional Especial ao orçamento vigente do Município de Lagoa da Prata e contém outras providências.</t>
   </si>
   <si>
     <t>6125</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6125/pl_em_05_-2020_abre_credito_adicional_especial_ao_orcamento_vigente.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6125/pl_em_05_-2020_abre_credito_adicional_especial_ao_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>6126</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6126/pl_em_06-2020_-_abre_credito_suplementar.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6126/pl_em_06-2020_-_abre_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>6200</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6200/pl_em_7-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6200/pl_em_7-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar ao Orçamento Vigente do Município de Lagoa da Prata e Contém Outras Providências.</t>
   </si>
   <si>
     <t>6201</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6201/pl_em_8-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6201/pl_em_8-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial ao Orçamento Vigente do Município de Lagoa da Prata e Contém Outras Providências.</t>
   </si>
   <si>
     <t>6202</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6202/pl_em_9-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6202/pl_em_9-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio.pdf</t>
   </si>
   <si>
     <t>6203</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6203/pl_em_10-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6203/pl_em_10-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar  ao Orçamento Vigente do Município de Lagoa da Prata e Contém Outras Providências.</t>
   </si>
   <si>
     <t>6204</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6204/pl_em_11-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6204/pl_em_11-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf</t>
   </si>
   <si>
     <t>6205</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6205/pl_em_12-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6205/pl_em_12-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf</t>
   </si>
   <si>
     <t>6206</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6206/pl_em_13-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6206/pl_em_13-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf</t>
   </si>
   <si>
     <t>6207</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6207/pl_em_14-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6207/pl_em_14-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf</t>
   </si>
   <si>
     <t>6208</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6208/pl_em_15-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6208/pl_em_15-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata e Contém Outras Providências.</t>
   </si>
   <si>
     <t>6209</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6209/pl_em_16-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6209/pl_em_16-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf</t>
   </si>
   <si>
     <t>6210</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6210/pl_em_17-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6210/pl_em_17-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf</t>
   </si>
   <si>
     <t>6211</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6211/pl_em_18-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6211/pl_em_18-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf</t>
   </si>
   <si>
     <t>6212</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6212/pl_em_19-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6212/pl_em_19-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf</t>
   </si>
   <si>
     <t>6220</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6220/pl_em_20-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6220/pl_em_20-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
   </si>
   <si>
     <t>6221</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6221/pl_em_21-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6221/pl_em_21-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
   </si>
   <si>
     <t>6222</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6222/pl_em_22-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6222/pl_em_22-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
   </si>
   <si>
     <t>6223</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6223/pl_em_23-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6223/pl_em_23-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
   </si>
   <si>
     <t>6224</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6224/pl_em_24-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6224/pl_em_24-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
   </si>
   <si>
     <t>6225</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6225/pl_em_25-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6225/pl_em_25-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
   </si>
   <si>
     <t>6227</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6227/pl_em_26-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6227/pl_em_26-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
   </si>
   <si>
     <t>6228</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6228/pl_em_27-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6228/pl_em_27-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
   </si>
   <si>
     <t>6232</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6232/pl_em_28-2020_-_altera_a_lei_municipal_363-1967.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6232/pl_em_28-2020_-_altera_a_lei_municipal_363-1967.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 363, de 16 de outubro de 1967.</t>
   </si>
   <si>
     <t>6233</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6233/pl_em_29-2020_-_autoriza_o_executivo_municipal_a_conceder_subvencao_social_a_entidade_que_menciona_e_contem_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6233/pl_em_29-2020_-_autoriza_o_executivo_municipal_a_conceder_subvencao_social_a_entidade_que_menciona_e_contem_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Conceder a Subvenção Social à Entidade que Menciona e Contém Outras Providências.</t>
   </si>
   <si>
     <t>6234</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6234/pl_em_30-2020_-_autoriza_o_executivo_municipal_a_conceder_subvencao_social_a_entidade_que_menciona_e_contem_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6234/pl_em_30-2020_-_autoriza_o_executivo_municipal_a_conceder_subvencao_social_a_entidade_que_menciona_e_contem_outras_providencias.pdf</t>
   </si>
   <si>
     <t>6244</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6244/pl_em_31-2020_-_altera_a_lei_2.924-17_que_autoriza_o_executivo_a_conceder_contribuicao_a_undimg_para_o_quadrienio_2017-2020.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6244/pl_em_31-2020_-_altera_a_lei_2.924-17_que_autoriza_o_executivo_a_conceder_contribuicao_a_undimg_para_o_quadrienio_2017-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2924/2017 que autoriza o executivo municipal a conceder contribuição à união nacional dos dirigentes municipais da educação do estado de Minas Gerais UNDIME-MG para o quadriênio 2017-2020.</t>
   </si>
   <si>
     <t>6245</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6245/pl_em_32-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_lp.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6245/pl_em_32-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_lp.pdf</t>
   </si>
   <si>
     <t>6246</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6246/pl_em_33-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_lp.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6246/pl_em_33-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_lp.pdf</t>
   </si>
   <si>
     <t>6247</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6247/pl_em_34-2020_-_abre_credito_especial_ao_orcamento_vigente_do_municipio_lp.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6247/pl_em_34-2020_-_abre_credito_especial_ao_orcamento_vigente_do_municipio_lp.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata e Contém Outras Providências.</t>
   </si>
   <si>
     <t>6248</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6248/pl_em_35-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_lp.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6248/pl_em_35-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_lp.pdf</t>
   </si>
   <si>
     <t>6249</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6249/pl_em_36-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_lp.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6249/pl_em_36-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_lp.pdf</t>
   </si>
   <si>
     <t>6251</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6251/pl_em_37-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6251/pl_em_37-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata e Contém Outras Providências</t>
   </si>
   <si>
     <t>6252</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6252/pl_em_38-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6252/pl_em_38-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
   </si>
   <si>
     <t>6253</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6253/pl_em_39-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6253/pl_em_39-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
   </si>
   <si>
     <t>6254</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6254/pl_em_40-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6254/pl_em_40-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
   </si>
   <si>
     <t>6255</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6255/pl_em_41-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6255/pl_em_41-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
   </si>
   <si>
     <t>6256</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6256/pl_em_42-2020_-_abre_credito_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6256/pl_em_42-2020_-_abre_credito_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata e Contém Outras Providências</t>
   </si>
   <si>
     <t>6257</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6257/pl_em_43-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6257/pl_em_43-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
   </si>
   <si>
     <t>6265</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6265/pl_em_44-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6265/pl_em_44-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Suplementar ao orçamento vigente do Município de Lagoa da Prata e contém outras providências".</t>
   </si>
   <si>
     <t>6269</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6275</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6275/pl_em_46-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r610.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6275/pl_em_46-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r610.00000.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata e Contém Outras Providências."</t>
   </si>
   <si>
     <t>6276</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6276/pl_em_47-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r170.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6276/pl_em_47-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r170.00000.pdf</t>
   </si>
   <si>
     <t>6277</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6277/pl_em_48-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r255.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6277/pl_em_48-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r255.00000.pdf</t>
   </si>
   <si>
     <t>6278</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6278/pl_em_49-2020_-_autoriza_o_executivo_municipal_a_abrir_credito_suplementar_e_contem_outras_providencias_-_19.47400_c.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6278/pl_em_49-2020_-_autoriza_o_executivo_municipal_a_abrir_credito_suplementar_e_contem_outras_providencias_-_19.47400_c.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a Abrir Crédito Suplementar e Contém Outras Providências."</t>
   </si>
   <si>
     <t>6279</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6279/pl_em_50-2020_-_abre_credito_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_1.595.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6279/pl_em_50-2020_-_abre_credito_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_1.595.00000.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6284</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6284/pl_em_51-2020_-_abre_credito_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_159.61179.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6284/pl_em_51-2020_-_abre_credito_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_159.61179.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata e Contém Outras Providências."</t>
   </si>
   <si>
     <t>6285</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6285/pl_em_52-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r122.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6285/pl_em_52-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r122.00000.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Adicional Suplementar ao Orçamento Vigente do Município de Lagoa da Prata e Contém Outras Providências."</t>
   </si>
   <si>
     <t>6286</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6286/pl_em_53-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r200.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6286/pl_em_53-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r200.00000.pdf</t>
   </si>
   <si>
     <t>6287</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6287/pl_em_54-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r300.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6287/pl_em_54-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r300.00000.pdf</t>
   </si>
   <si>
     <t>6300</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6300/pl_em_55-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r747.97784.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6300/pl_em_55-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r747.97784.pdf</t>
   </si>
   <si>
     <t>6301</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6301/pl_em_56-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r80.36922.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6301/pl_em_56-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r80.36922.pdf</t>
   </si>
   <si>
     <t>6302</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6302/pl_em_57-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r874.64893.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6302/pl_em_57-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r874.64893.pdf</t>
   </si>
   <si>
     <t>6303</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6303/pl_em_58-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r750.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6303/pl_em_58-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r750.00000.pdf</t>
   </si>
   <si>
     <t>6304</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6304/pl_em_59-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r700.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6304/pl_em_59-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r700.00000.pdf</t>
   </si>
   <si>
     <t>6313</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6313/pl_em_60-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_390_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6313/pl_em_60-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_390_mil.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Adicional Especial ao Orçamento Vigente do Município de Lagoa da Prata e Contém Outras Providências."</t>
   </si>
   <si>
     <t>6314</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6314/pl_em_61-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_55_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6314/pl_em_61-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_55_mil.pdf</t>
   </si>
   <si>
     <t>6320</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6320/pl_em_62-2020_-_autoriza_doacao_de_bens_que_menciona_e_da_outras_providencias_-_ascalp.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6320/pl_em_62-2020_-_autoriza_doacao_de_bens_que_menciona_e_da_outras_providencias_-_ascalp.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A DOAÇÃO DE BENS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>6321</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6321/pl_em_63-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_785.40000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6321/pl_em_63-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_785.40000.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>6322</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6322/pl_em_64-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_555_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6322/pl_em_64-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_555_mil.pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>6327</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6327/pl_em_65-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_1.475.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6327/pl_em_65-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_1.475.00000.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6328</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6328/pl_em_66-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_195_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6328/pl_em_66-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_195_mil.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6329</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6329/pl_em_67-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_132_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6329/pl_em_67-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_132_mil.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6330</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6330/pl_em_68-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_73_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6330/pl_em_68-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_73_mil.pdf</t>
   </si>
   <si>
     <t>6331</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6331/pl_em_69-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_825_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6331/pl_em_69-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_825_mil.pdf</t>
   </si>
   <si>
     <t>6332</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6332/pl_em_70-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_150.19500.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6332/pl_em_70-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_150.19500.pdf</t>
   </si>
   <si>
     <t>6333</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6333/pl_em_71-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_30_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6333/pl_em_71-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_30_mil.pdf</t>
   </si>
   <si>
     <t>6334</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6334/pl_em_72-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_30_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6334/pl_em_72-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_30_mil.pdf</t>
   </si>
   <si>
     <t>6339</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6339/pl_em_73-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_185.46000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6339/pl_em_73-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_185.46000.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial ao Orçamento Vigente do Município de Lagoa da Prata e contém outras providências.</t>
   </si>
   <si>
     <t>6340</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6340/pl_em_74-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_364_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6340/pl_em_74-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_364_mil.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6341</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6341/pl_em_75-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_35.90000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6341/pl_em_75-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_35.90000.pdf</t>
   </si>
   <si>
     <t>6342</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6342/pl_em_76-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_150.50000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6342/pl_em_76-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_150.50000.pdf</t>
   </si>
   <si>
     <t>6350</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6350/pl_em_77-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_300_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6350/pl_em_77-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_300_mil.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar ao orçamento vigente do município de Lagoa da Prata e contém outras providências.</t>
   </si>
   <si>
     <t>6351</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6351/pl_em_78-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_64_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6351/pl_em_78-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_64_mil.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional suplementar ao orçamento vigente do município de Lagoa da Prata e contém outras providências.</t>
   </si>
   <si>
     <t>6352</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6352/pl_em_79-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_84.32270.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6352/pl_em_79-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_84.32270.pdf</t>
   </si>
   <si>
     <t>6353</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6353/pl_em_80-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_540_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6353/pl_em_80-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_540_mil.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata e contém outras providências.</t>
   </si>
   <si>
     <t>6359</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6359/pl_em_81-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_124_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6359/pl_em_81-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_124_mil.pdf</t>
   </si>
   <si>
     <t>6381</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6381/pl_em_82-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_55_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6381/pl_em_82-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_55_mil.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6382</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6382/pl_em_83-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_60_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6382/pl_em_83-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_60_mil.pdf</t>
   </si>
   <si>
     <t>6383</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6383/pl_em_84-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_73.90000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6383/pl_em_84-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_73.90000.pdf</t>
   </si>
   <si>
     <t>6384</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6384/pl_em_85-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_392.96505.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6384/pl_em_85-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_392.96505.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6393</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6393/pl_em_86-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_2.100.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6393/pl_em_86-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_2.100.00000.pdf</t>
   </si>
   <si>
     <t>6396</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6396/pl_em_87-2020_-_altera_o_ppa.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6396/pl_em_87-2020_-_altera_o_ppa.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 3.049/2017 QUE INSTITUI O PLANO PLURIANUAL PARA O PERÍODO DE 2018 A 2021 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6397</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6397/pl_em_88-2020_-_altera_a_ldo.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6397/pl_em_88-2020_-_altera_a_ldo.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 3.365/2020 QUE INSTITUI AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6398</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6398/pl_em_89-2020_-_estima_receitas_e_fixa_despesas_para_o_exercicio_de_2021.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6398/pl_em_89-2020_-_estima_receitas_e_fixa_despesas_para_o_exercicio_de_2021.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LAGOA DA PRATA PARA O EXERCÍCIO DE 2021</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6399/pl_em_90-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_1.071.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6399/pl_em_90-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_1.071.00000.pdf</t>
   </si>
   <si>
     <t>6400</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6400/pl_em_91-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_39.5000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6400/pl_em_91-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_39.5000.pdf</t>
   </si>
   <si>
     <t>6401</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6401/pl_em_92-2020_-_abre_credito_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_161.29566.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6401/pl_em_92-2020_-_abre_credito_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_161.29566.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6402</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6402/pl_em_93-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_100.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6402/pl_em_93-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_100.00000.pdf</t>
   </si>
   <si>
     <t>6409</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6409/pl_em_94-2020_-_abre_credito_adicional_suplementar_e_contem_outras_providencias_r_200_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6409/pl_em_94-2020_-_abre_credito_adicional_suplementar_e_contem_outras_providencias_r_200_mil.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar ao Orçamento Vigente do Município de Lagoa da Prata e contém outras providências</t>
   </si>
   <si>
     <t>6419</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>“SUSPENDE OS PRAZOS DE VALIDADE DOS CONCURSOS PÚBLICOS JÁ HOMOLOGADOS E AINDA VÁLIDOS NA DATA DA PUBLICAÇÃO DO DECRETO LEGISLATIVO Nº6, DE 20 DE MARÇO DE 2020, QUE RECONHECEU ESTADO DE CALAMIDADE PÚBLICA EM DECORRÊNCIA DA PANDEMIA DE COVID-19”.</t>
   </si>
   <si>
     <t>6423</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6423/pl_em_96-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_15_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6423/pl_em_96-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_15_mil.pdf</t>
   </si>
   <si>
     <t>“ABRE CRÉDITO ADICIONAL ESPECIAL AO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS.”.</t>
   </si>
   <si>
     <t>6424</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6424/pl_em_97-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_910_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6424/pl_em_97-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_910_mil.pdf</t>
   </si>
   <si>
     <t>“ABRE CRÉDITO SUPLEMENTAR AO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS.”.</t>
   </si>
   <si>
     <t>6425</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6425/pl_em_98-2020_-_dispoe_sobre_o_processo_administrativo_no_ambito_da_administracao_direta_e_indireta_do_municipio_de_lagoa_da_prata.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6425/pl_em_98-2020_-_dispoe_sobre_o_processo_administrativo_no_ambito_da_administracao_direta_e_indireta_do_municipio_de_lagoa_da_prata.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O PROCESSO ADMINISTRATIVO NO ÂMBITO DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE LAGOA DA PRATA .”.</t>
   </si>
   <si>
     <t>6428</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6428/pl_em_99-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_275_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6428/pl_em_99-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_275_mil.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL  SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6435</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6435/pl_em_100-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_140_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6435/pl_em_100-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_140_mil.pdf</t>
   </si>
   <si>
     <t>6436</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>DELIMITA O PERÍMETRO URBANO DA CIDADE DE LAGOA DA PRATA</t>
   </si>
   <si>
     <t>6134</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6134/projeto_de_resolucao_001-2020_-_mesa_diretora_-_revisao_servidores_da_camara.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6134/projeto_de_resolucao_001-2020_-_mesa_diretora_-_revisao_servidores_da_camara.pdf</t>
   </si>
   <si>
     <t>Revisa os Valores dos Vencimentos dos Empregados Públicos da Câmara Municipal de Lagoa da Prata, nos termos do Inciso X do Artigo 37 da CR/1988 e da Lei Municipal nº 2.198/2014.</t>
   </si>
   <si>
     <t>6240</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6240/projeto_de_resolucao_no_002-2020_-_quelli_-_altera_regimento_-_retirada_de_proposicao.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6240/projeto_de_resolucao_no_002-2020_-_quelli_-_altera_regimento_-_retirada_de_proposicao.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara Municipal de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6379</t>
   </si>
   <si>
     <t>Quelli Cássia Couto, Cida Marcelino, Professor Elias Izaias</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6379/projeto_de_resolucao_no_003-2020_-_mesa_diretora_-_referenda_orcamento_da_camara_2021.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6379/projeto_de_resolucao_no_003-2020_-_mesa_diretora_-_referenda_orcamento_da_camara_2021.pdf</t>
   </si>
   <si>
     <t>Referenda Despesa Para o Orçamento da Câmara Municipal de Lagoa da Prata Para o Exercício de 2021.</t>
   </si>
   <si>
     <t>6411</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6411/projeto_de_resolucao_no_004-2020_-_humberto_rezende_-_cidadao__-_adriano.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6411/projeto_de_resolucao_no_004-2020_-_humberto_rezende_-_cidadao__-_adriano.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO A HUMBERTO REZENDE COSTA.</t>
   </si>
   <si>
     <t>6412</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6412/projeto_de_resolucao_no_005-2020_-_cidadao_jose_eustaquio_-_lalinho.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6412/projeto_de_resolucao_no_005-2020_-_cidadao_jose_eustaquio_-_lalinho.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO A JOSÉ EUSTÁQUIO DE FARIA.</t>
   </si>
   <si>
     <t>6413</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6413/projeto_de_resolucao_no_006-2020_-_cidada__ana_maria_carvalho_pinto_-_cabo_nunes.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6413/projeto_de_resolucao_no_006-2020_-_cidada__ana_maria_carvalho_pinto_-_cabo_nunes.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA A ANA MARIA CARVALHO PINTO.</t>
   </si>
   <si>
     <t>6414</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6414/projeto_de_resolucao_no_007-2020_-_cidada_elzira_maria_costa_-_elias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6414/projeto_de_resolucao_no_007-2020_-_cidada_elzira_maria_costa_-_elias.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA A ELZIRA MARIA COSTA RESENDE.</t>
   </si>
   <si>
     <t>6415</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6415/projeto_de_resolucao_no_008-2020_-_cidada__ordalita_-_janeany.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6415/projeto_de_resolucao_no_008-2020_-_cidada__ordalita_-_janeany.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA A ORDALITA MARIA DAS GRAÇAS REZENDE.</t>
   </si>
   <si>
     <t>6416</t>
   </si>
   <si>
     <t>Joanes Bosco</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6416/projeto_de_resolucao_no_009-2020_-_zebio_-_cidadao_-_joanes_bosco.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6416/projeto_de_resolucao_no_009-2020_-_zebio_-_cidadao_-_joanes_bosco.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO A ZÉBIO FERNANDO ANDREOLA.</t>
   </si>
   <si>
     <t>6417</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6417/projeto_de_resolucao_no_010-2020_-_roberto_cidadao_-_cida.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6417/projeto_de_resolucao_no_010-2020_-_roberto_cidadao_-_cida.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO A ROBERTO PROVENZANO DOMINGUES DA SILVA.</t>
   </si>
   <si>
     <t>6418</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6418/projeto_de_resolucao_no_011-2020_-_antonio_marcos_-_cidadao_-_preto.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6418/projeto_de_resolucao_no_011-2020_-_antonio_marcos_-_cidadao_-_preto.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO A ANTONIO MARCOS DA SILVA.</t>
   </si>
   <si>
     <t>6420</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6420/projeto_de_resolucao_no_012-2020-_tarcilia_-queli.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6420/projeto_de_resolucao_no_012-2020-_tarcilia_-queli.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA A TARCILIA DE CASTRO FERREIRA</t>
   </si>
   <si>
     <t>6421</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6421/projeto_de_resolucao_no_013-2020_-_ilidio_de_carvalho.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6421/projeto_de_resolucao_no_013-2020_-_ilidio_de_carvalho.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA ILÍDIO DE CARVALHO A   HEMERSON KENEDY DA SILVA.</t>
   </si>
   <si>
     <t>6431</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6431/projeto_de_resolucao_no_014-2020_-_cida_-_da_nome_a_hall_jaime_jose_ferreira_07-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6431/projeto_de_resolucao_no_014-2020_-_cida_-_da_nome_a_hall_jaime_jose_ferreira_07-12.pdf</t>
   </si>
   <si>
     <t>Dá Nome ao Hall de Entrada da Câmara Municipal de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6230</t>
   </si>
   <si>
     <t>P-LOM</t>
   </si>
   <si>
     <t>Proposta de Emenda LOM</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6230/proposta_de_emenda_a_lom_no_001-2020_-_elias_-_proibir_inauguracao_obra_inacabada.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6230/proposta_de_emenda_a_lom_no_001-2020_-_elias_-_proibir_inauguracao_obra_inacabada.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orgânica do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6103/requerimento_001-2020_-_preto_-_pintar_quebra-molas_06-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6103/requerimento_001-2020_-_preto_-_pintar_quebra-molas_06-01.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário de Transportes e Limpeza Pública, bem como ao Secretário de Obras e Urbanismo, que informem a esta Casa se há possibilidade de se pintar com faixas amarelas os redutores de velocidade do tipo lombada, bem como de se colocar a respectiva sinalização vertical, com placas..</t>
   </si>
   <si>
     <t>6104</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6104/requerimento_002-2020_-_nunes_-_aquisicao_e_distribuicao_de_materiais_esportivos_06-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6104/requerimento_002-2020_-_nunes_-_aquisicao_e_distribuicao_de_materiais_esportivos_06-01.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário Municipal de Desportos que informe a esta Casa, quais os materiais esportivos foram adquiridos pela Administração nos últimos meses, bem como a forma e os critérios para distribuição dos mesmos.</t>
   </si>
   <si>
     <t>6105</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6105/requerimento_003-2020_-_joanes_-_colocar_poste_rua_buritis_06-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6105/requerimento_003-2020_-_joanes_-_colocar_poste_rua_buritis_06-01.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo que informe a esta Casa se há possibilidade de se instalar um poste de energia elétrica, com a respectiva luminária na Rua Buritis, próximo ao nº 47, Bairro Coronel Luciano, nesta cidade.</t>
   </si>
   <si>
     <t>6106</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6106/requerimento_004-2020_-_cida_-_insalubridade_das_agentes_comunitarias_de_saude_06-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6106/requerimento_004-2020_-_cida_-_insalubridade_das_agentes_comunitarias_de_saude_06-01.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo e ao Secretário de Saúde que informem a esta Casa, se há possibilidade do município pagar o que é Direito das Agentes Comunitárias de Saúde, sem a necessidade do ajuizamento de Ações Trabalhistas, bem como de não ficar recorrendo das decisões Judiciais proferidas em ações movidas pelas Agentes Comunitárias de Saúde, para que elas possam receber o que é de direito delas, inclusive o Adicional de Insalubridade.</t>
   </si>
   <si>
     <t>6107</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6107/requerimento_005-2020_-_quelli_-_mocao_dos_correios_06-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6107/requerimento_005-2020_-_quelli_-_mocao_dos_correios_06-01.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, sejam enviados ofícios às autoridades abaixo listadas encaminhando a elas ofício manifestando a Preocupação da Câmara Municipal de Lagoa da Prata e de seus representantes eleitos, com a possível privatização da EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS – ECT, em estudo pelo Governo Federal.</t>
   </si>
   <si>
     <t>6118</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6118/requerimento_006-2020_-_joanes_-_saae-lp_conscientizacao_13-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6118/requerimento_006-2020_-_joanes_-_saae-lp_conscientizacao_13-01.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício à Diretora do Serviço Autônomo de Água e Esgoto de Lagoa da Prata – SAAE-LP, solicitando que informe a esta Casa de Leis se há possibilidade de se implementar uma campanha de informação aos particulares que contratam os serviços do SAAE-LP, no sentido de demonstrar a importância de se transferir a titularidade das tarifas de água e esgoto junto à autarquia municipal quando seu imóvel for alugado.</t>
   </si>
   <si>
     <t>6112</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6112/requerimento_007-2020_-_nunes_-_execucao_de_obras_em_periodo_chuvoso_13-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6112/requerimento_007-2020_-_nunes_-_execucao_de_obras_em_periodo_chuvoso_13-01.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a    Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, bem como ao Secretário de Obras e Urbanismo, que informem a esta Casa, se há   possibilidade de se proibir a execução de obras públicas em períodos chuvosos.</t>
   </si>
   <si>
     <t>6113</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6113/requerimento_008-2020_-_preto_-_implantar_aplicativo_-_13-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6113/requerimento_008-2020_-_preto_-_implantar_aplicativo_-_13-01.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Saúde, Geraldo Mangelo de Almeida, que informe a esta Casa se há possibilidade de se implantar aplicativo onde possa verificar o histórico do paciente pelo número do cartão do SUS, identificando   exames já solicitados, identificando enfermidades crônicas, tipos de sangue, histórico cirúrgico.</t>
   </si>
   <si>
     <t>6114</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6114/requerimento_009-2020_-_josiane_-cpi_hospital_sao_carlos_13-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6114/requerimento_009-2020_-_josiane_-cpi_hospital_sao_carlos_13-01.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência, consultado o Plenário, que seja constituída Comissão Parlamentar de Inquérito, para apurar a regularidade da prestação de contas dos recursos públicos municipais e estaduais recebidos pelo Hospital São Carlos - Fundação São Carlos, e ainda as denúncias apresentadas à SEAUD/MS/MG, cuja competência para apuração é desta Casa Legislativa, conforme orientação recebida do DENASUS, através dos ofícios nº 629 e 631/2019/MG/SEAUD/DENASUS/MS.</t>
   </si>
   <si>
     <t>6115</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6115/requerimento_010-2020_-_cida_-_portal_13-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6115/requerimento_010-2020_-_cida_-_portal_13-01.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo que envie a esta Casa, cópia do Laudo Técnico a respeito do portal na entrada da cidade, certificando se o mesmo apresenta algum defeito ou risco para os cidadãos que transitam pela Av. Minas Gerais. Caso não tenha o laudo, que informe se há possibilidade de se realizar um laudo técnico a respeito do citado portal, para que seja certificado seu estado de conservação.</t>
   </si>
   <si>
     <t>6127</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6127/requerimento_011-2020_-_adriano_-_queimadas_na_turfa_-_20-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6127/requerimento_011-2020_-_adriano_-_queimadas_na_turfa_-_20-01.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário de Saúde e ao Secretário do Meio Ambiente que informem a esta Casa se há previsão de ações ou projetos direcionados a evitar novas queimadas na região da matinha, próximo à Lagoa das Palmeiras.</t>
   </si>
   <si>
     <t>6128</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6128/requerimento_012-2020_-_lalinho_-_convoca_todos_os_secretarios_20-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6128/requerimento_012-2020_-_lalinho_-_convoca_todos_os_secretarios_20-01.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que convoca os Secretários Municipais: Sr. Evandro de Oliveira Loureiro, de Obras e Urbanismo; Sr. José Teófilo Filho, de Administração e Governo; Sr. Lessandro Gabriel da Costa, de Meio Ambiente; Sr. Sérgio Otoni de Oliveira, de Transporte e Limpeza Pública; Sr. Vilmar Pereira, de Cultura e Turismo; Sr. Gilfar Alves Ribeiro, de Desportos, Sr. Geraldo Mangelo de Almeida, de Saúde; Sr. Carlos Henrique Rezende Lacerda, de Desenvolvimento Econômico; e Sra. Caliméria Gonçalves Souto e Silva, de Assistência Social, a comparecerem a esta Casa, no prazo regimental e nos termos da Lei Orgânica do Município, para esclarecerem aos Vereadores e à população de Lagoa da Prata, dúvidas quanto ao funcionamento de suas respectivas secretarias, quais atividades são desenvolvidas e como são investidos o</t>
   </si>
   <si>
     <t>6133</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6133/requerimento_013-2020_-_cida_-_convoca_evandro_20-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6133/requerimento_013-2020_-_cida_-_convoca_evandro_20-01.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a  Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal               encaminhando o presente Requerimento, que convoca o Secretário Municipal de Obras e     Urbanismo, Sr Evandro de Oliveira Loureiro, a comparecer a esta Casa, no prazo regimental e nos termos da Lei Orgânica do Município, para esclarecer aos Vereadores e à população como são gastos os valores arrecadados com a Contribuição de Iluminação Pública, em quais      condições de conservação e funcionamento encontra-se a Rede de Iluminação Pública da     cidade e como são feitos seus reparos e manutenções; Que esclareça também à população a respeito da substituição do portal na entrada da cidade, o qual está sendo retirado nesta data.</t>
   </si>
   <si>
     <t>6136</t>
   </si>
   <si>
     <t>Cabo Nunes , Adriano Moreira, Lalinho Duzinho, Preto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6136/requerimento_014-2020_-_nunes_-_estudo_do_bairro_lagoa_verde_27-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6136/requerimento_014-2020_-_nunes_-_estudo_do_bairro_lagoa_verde_27-01.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental e consultado o Plenário, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal              encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Meio       Ambiente que informe a esta Casa, se há possibilidade de se realizar um estudo ambiental    referente à situação do Bairro Lagoa Verde, no que concerne ao fato de que no referido bairro e em suas proximidades, constantemente o ar encontra-se impregnado de “plumas” brancas.</t>
   </si>
   <si>
     <t>6137</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6137/requerimento_015-2020_-_preto_-_emater_27-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6137/requerimento_015-2020_-_preto_-_emater_27-01.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário de Desenvolvimento Econômico, que informe a esta Casa se o convênio com a EMATER – Empresa de Assistência Técnica e Extensão Rural do Estado de Minas Gerais já se encontra em execução, e em caso negativo, que esclareça os motivos do atraso.</t>
   </si>
   <si>
     <t>6138</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6138/requerimento_016-2020_-_adriano_-_bueiros_27-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6138/requerimento_016-2020_-_adriano_-_bueiros_27-01.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário de Transportes e Limpeza Pública, bem como ao Secretário de Obras e Urbanismo e à Diretor do SAAE – Serviço Autônomo de Água e Esgoto de Lagoa da Prata, que informem a esta Casa se há possibilidade de fazer um estudo da capacidade pluvial dos bueiros, assim como da capacidade do manilhamento utilizado para escoamento das águas pluviais.</t>
   </si>
   <si>
     <t>6139</t>
   </si>
   <si>
     <t>Cida Marcelino, Joanes Bosco, Professor Elias Izaias, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6139/requerimento_017-2020_-_cida_-_transmissao_audiovisual__27-01_ii.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6139/requerimento_017-2020_-_cida_-_transmissao_audiovisual__27-01_ii.pdf</t>
   </si>
   <si>
     <t>As Vereadoras e os Vereadores infra-assinados, na forma regimental e consultado o Plenário, requerem a Vossa Excelência que informe a esta Casa, os motivos pelos quais a Câmara não contratou empresa para Transmissão Audiovisual das Reuniões.</t>
   </si>
   <si>
     <t>6140</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6140/requerimento_018-2020_-_adriano_-_estradas_das_comunidades.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6140/requerimento_018-2020_-_adriano_-_estradas_das_comunidades.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita aos Secretários de Transportes e Limpeza Pública e de Obras e Urbanismo, que informem a esta Casa se há possibilidade de   recuperar as estradas das comunidades Martins Guimarães e Mirandas.</t>
   </si>
   <si>
     <t>6185</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6185/requerimento_019-2020_-_preto_-_alimentacao_paciente_upa_-_03-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6185/requerimento_019-2020_-_preto_-_alimentacao_paciente_upa_-_03-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Saúde, Geraldo Mangelo de Almeida, que informe a esta Casa se há possibilidade de se fornecer alimentação, tipo café, almoço e janta, para os pacientes que se encontram na UPA, aguardando vagas para transferência hospitalar.</t>
   </si>
   <si>
     <t>6186</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6186/requerimento_020-2020_-_nunes_-_fiscalizacao_praia_pmamb_03-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6186/requerimento_020-2020_-_nunes_-_fiscalizacao_praia_pmamb_03-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a   Vossa Excelência que seja enviado ofício ao Comandante do Grupamento da Polícia de Meio Ambiente de Lagoa da Prata, Sargento Leonardo Ribeiro Borges, encaminhando o presente Requerimento, que solicita reforço na fiscalização da Lagoa da Prata, no que se refere à    prática de pesca predatória.</t>
   </si>
   <si>
     <t>6187</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6187/requerimento_021-2020_-_joanes_-_utilizacao_maquinas_e_tratores__03-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6187/requerimento_021-2020_-_joanes_-_utilizacao_maquinas_e_tratores__03-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário de Transportes e Limpeza Pública que informe a esta Casa, quais os critérios aplicados para se permitir a utilização de máquinas e tratores de propriedade do município, na prestação de serviços em imóvel particular. Que envie a esta Casa, cópia do ato normativo que regulamenta e permite referida utilização.</t>
   </si>
   <si>
     <t>6188</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6188/requerimento_022-2020_-_lalinho_-_passarelas_av._brasil_03-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6188/requerimento_022-2020_-_lalinho_-_passarelas_av._brasil_03-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Transportes e Limpeza Pública, bem como ao Secretário Municipal de Obras e Urbanismo, que informem a esta Casa se há possibilidade de se colocar passagem elevada para pedestres, com ondulação, na Av. Brasil, em frente ao ponto de ônibus existente próximo à entrada da Embaré.</t>
   </si>
   <si>
     <t>6189</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6189/requerimento_023-2020_-_cida_-_lote_-_03-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6189/requerimento_023-2020_-_cida_-_lote_-_03-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo e à Senhora Emília Cristina de Mesquita, Responsável pelo Patrimônio, que informem a esta Casa, se o lote de terreno de propriedade do Município, de aproximadamente 800 m², situado dentro do condomínio denominado Residencial São Vicente, no Bairro Américo Silva, será utilizado pelos particulares. Que informem ainda, se há pretensão por parte da Administração de se permutar este imóvel com o particular. Que enviem cópia da documentação em relação ao imóvel supracitado.</t>
   </si>
   <si>
     <t>6191</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6191/requerimento_024-2020_-_joanes_-_resolver_o_acumulo_de_agua_-_10-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6191/requerimento_024-2020_-_joanes_-_resolver_o_acumulo_de_agua_-_10-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo que informe a esta Casa se há possibilidade da execução de obras necessárias objetivando solucionar definitivamente o grave problema de acúmulo de água que ocorre em frente à loja situada na Rua Francisco Silveira, nº 1.729, no Bairro Marília, nesta cidade.</t>
   </si>
   <si>
     <t>6192</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6192/requerimento_025-2020_-_quelli_-_processo_seletivo_10-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6192/requerimento_025-2020_-_quelli_-_processo_seletivo_10-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita à Secretária Municipal de Educação, Srª. Paulene Márcia Andrade e Silva e ao Secretário Municipal de Administração e Governo, Srº. José Teófilo Filho, que informem a esta Casa se existe planejamento para a realização de Processo Seletivo Simplificado para a contratação em regime temporário de Auxiliar de Desenvolvimento Infantil até que se realize Concurso Público para esse cargo. Se existir o planejamento, qual a data provável para sua realização.</t>
   </si>
   <si>
     <t>6193</t>
   </si>
   <si>
     <t>Professor Elias Izaias, Joanes Bosco, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6193/requerimento_026-2020_-_elias__e_vereadores_-_horas_extras_-_10-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6193/requerimento_026-2020_-_elias__e_vereadores_-_horas_extras_-_10-02.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental e consultado o Plenário, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Procurador do Município que informe a esta Casa se foi realizado um novo estudo a respeito do não pagamento da 7ª e 8ª horas trabalhadas pelos empregados públicos municipais, após a alteração da jornada de trabalho para 6 horas, por meio da Lei Complementar Municipal, considerando entendimentos jurídicos divergentes sobre o assunto.</t>
   </si>
   <si>
     <t>6194</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6194/requerimento_027-2020_-_cida_-_lotes_-_10-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6194/requerimento_027-2020_-_cida_-_lotes_-_10-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Senhora Emília Cristina de Mesquita, Responsável pelo Patrimônio, que envie a esta Casa a relação dos imóveis doados pelo município em administrações passadas, que estão para serem regularizados por meio de Lei específica de doação, ou que o(a) donatário(a) ainda não tenha transferido o imóvel para seu nome.</t>
   </si>
   <si>
     <t>6195</t>
   </si>
   <si>
     <t>Adriano Moreira, Cabo Nunes , Cida Marcelino, Joanes Bosco, Josiane Protetora dos Animais, Lalinho Duzinho, Preto, Professor Elias Izaias, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6195/requerimento_028-2020_-_adriano_e_vereadores_-_convoca_paulene_jr_17-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6195/requerimento_028-2020_-_adriano_e_vereadores_-_convoca_paulene_jr_17-02.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que convoca a Secretária de Educação, Paulene Márcia Andrade e Silva, a Secretária de Fazenda, Nívia Maria de Melo, o Secretário de Administração e Governo, José Teófilo Filho, o Procurador do Município, Hans Rocha Baía, as Professoras Roberta Lorena Vidal de Oliveira Garbis e Kathya Margarete Geovana, para comparecerem à Câmara Municipal no prazo regimental e nos termos da Lei Orgânica do   Município, para falarem sobre a situação dos professores da Rede Municipal de Ensino, bem como sobre as reivindicações apresentadas a esta Casa, cuja cópia segue anexa.</t>
   </si>
   <si>
     <t>6213</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6213/requerimento_029-2020_-_nunes_-_trafego_na_porta_cemei_alexandre_17-02_-_jr.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6213/requerimento_029-2020_-_nunes_-_trafego_na_porta_cemei_alexandre_17-02_-_jr.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a   Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Transporte e Limpeza Pública, bem como ao Secretário de Obras e Urbanismo, que informem a esta Casa, se há   possibilidade de se fixar placas de sinalização permitindo o tráfego no trecho da Rua José Bernardes Lobato entre as Avenidas Benedito Valadares e Getúlio Vargas, em frente ao Centro Municipal de Educação Infantil Alexandre Bernardes Primo, nos horários de início e término das aulas, apenas para veículos pequenos e vans escolares, ou estudar uma outra forma que melhor atenda a demanda de tráfego do local.</t>
   </si>
   <si>
     <t>6214</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6214/requerimento_030-2020_-_lalinho_-_antecipa_reuniao_17-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6214/requerimento_030-2020_-_lalinho_-_antecipa_reuniao_17-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que a Reunião Ordinária do dia 24 de fevereiro do corrente ano seja antecipada para o dia 20 de fevereiro de 2020, uma quinta-feira.</t>
   </si>
   <si>
     <t>6215</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6215/requerimento_031-2020_-_cida_-_reforma_praca_matriz_17-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6215/requerimento_031-2020_-_cida_-_reforma_praca_matriz_17-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Meio Ambiente que informe a esta Casa se há possibilidade de se buscar junto à Secretaria de Obras e Urbanismo a execução de obras para a recuperação do calçadão da Praça da Matriz de São Carlos Borromeu, de modo a manter a originalidade do mesmo, retirando as partes cimentadas e voltando com as pedras idênticas às originais, para que a obra de arte existente com os caminhos e desenhos que sempre existiram voltem ao formato original do calçadão.</t>
   </si>
   <si>
     <t>6216</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6216/requerimento_032-2020_-_josiane_-_castracoes_-_17-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6216/requerimento_032-2020_-_josiane_-_castracoes_-_17-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à responsável pelo Setor de Zoonoses que envie a esta Casa relatório detalhado sobre as castrações de cães realizadas no ano de 2019.</t>
   </si>
   <si>
     <t>6229</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6229/requerimento_033-2020_-_adriano_-_audiencia_publica_pl_cm_003-2020_02-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6229/requerimento_033-2020_-_adriano_-_audiencia_publica_pl_cm_003-2020_02-03.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência, consultado o Plenário, que seja determinada a realização de uma Audiência Pública na Câmara Municipal sobre o Projeto de Lei CM 3/2020 que “Proíbe a Utilização de Embalagens e Sacolas Plásticas e a Comercialização e Utilização de Canudos de Plástico, Exceto os Biodegradáveis, e Contém Outras Providências.”, que tramita nesta Casa._x000D_
 _x000D_
 		Propomos que sejam convidados para esta Audiência Pública, por meio de ofícios e  outros meios oficiais de comunicação desta Câmara Municipal, os membros do CODEMA, Ambientalistas, profissionais e alunos da Educação, Estudantes Universitários das áreas biológicas e ambientais, Comerciantes em geral (comércios varejistas, supermercados, restaurantes, bares, padarias, etc).</t>
   </si>
   <si>
     <t>6235</t>
   </si>
   <si>
     <t>Cida Marcelino, Josiane Protetora dos Animais, Quelli Cássia Couto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6235/requerimento_034-2020_-_cida_-_debate_sobre_fsc_09-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6235/requerimento_034-2020_-_cida_-_debate_sobre_fsc_09-03.pdf</t>
   </si>
   <si>
     <t>As Vereadoras infra-assinados, na forma regimental, requerem a Vossa Excelência, consultado o Plenário, que seja determinada a realização de um Debate na Câmara Municipal sobre a situação da Fundação São Carlos, entidade situada neste Município.</t>
   </si>
   <si>
     <t>6236</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6236/requerimento_035-2020_-_quelli_-_passagem_elevada_pedestres_09-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6236/requerimento_035-2020_-_quelli_-_passagem_elevada_pedestres_09-03.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Transportes e Limpeza Pública e ao Secretário de Obras e Urbanismo que informem a esta Casa se há projeto ou pretensão por parte da Administração Pública Municipal de se construir passagens elevadas para pedestres nas portas de todas as escolas, públicas e particulares, que ainda não a possuem, ou de outra medida adequada, como forma de aumentar a segurança dos alunos, pais e professores, que muitas vezes se veem em risco de acidentes.</t>
   </si>
   <si>
     <t>6237</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6237/requerimento_036-2020_-_adriano_-_operacao_tapa_buraco_09-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6237/requerimento_036-2020_-_adriano_-_operacao_tapa_buraco_09-03.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requerem a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, que informe a esta Casa se há possibilidade de se realizar “operação tapa buraco” em todas as vias do Município, que estejam necessitando de reparação.</t>
   </si>
   <si>
     <t>6241</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6241/requerimento_037-2020_-_preto_-_coronavirus_-_16-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6241/requerimento_037-2020_-_preto_-_coronavirus_-_16-03.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal              encaminhando o presente Requerimento, que solicita ao Secretário de Saúde, Geraldo       Mangelo de Almeida, que informe a esta Casa as atitudes que estão sendo tomadas para conter o avanço do Coronavírus em nossa cidade. Se há alguma clínica credenciada pelo Município para a realização de testes para diagnosticar a doença. Se há algum contato com a Fundação São Carlos para preparação de leitos de isolamento, caso haja necessidade.</t>
   </si>
   <si>
     <t>6242</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6242/requerimento_038-2020_-_cida_-_lotes_existentes_no_municipio_16-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6242/requerimento_038-2020_-_cida_-_lotes_existentes_no_municipio_16-03.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado um ofício ao Chefe do Executivo Municipal, encaminhando o presente requerimento, que solicita à Secretária Municipal da Fazenda, responsável pelo Setor de Tributação, Fiscalização e Cadastro e à Sra. Emília Cristina de Mesquita, responsável pelo Patrimônio, que seja enviada a esta Casa a relação de todos os lotes de propriedade do Município, com a metragem e localização.</t>
   </si>
   <si>
     <t>6243</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6243/requerimento_039-2020_-_quelli_-_coronavirus_16-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6243/requerimento_039-2020_-_quelli_-_coronavirus_16-03.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita aos Secretários de Desportos, Saúde e de Cultura e Turismo, e ainda, à Secretária de Educação, que informem a esta Casa:_x000D_
 Se a Administração Municipal seguirá as medidas já adotadas pelo Estado e por outros Municípios, como forma de precaução e prevenção, como a suspensão de todos os campeonatos de futebol e outras modalidades de esportes coordenadas pela Secretaria Municipal de Desportos, assim como os eventos que envolvam grandes concentrações de pessoas a exemplo de shows musicais com previsão de grande público, coordenados pela Secretaria de Cultura e Turismo.</t>
   </si>
   <si>
     <t>6259</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6259/requerimento_040-2020_-_joanes_-_recursos_da_fundacao_sc_-_04-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6259/requerimento_040-2020_-_joanes_-_recursos_da_fundacao_sc_-_04-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário de Saúde, Geraldo Mangelo de Almeida, e à Secretária de Fazenda, Nívia Maria de Melo, que informem a esta Casa se houve por parte dos gestores destas secretarias, tratativa com o Prefeito para a liberação dos recursos financeiros provenientes de Emendas Parlamentares Impositivas, aprovadas por esta Casa de Leis em favor da Fundação São Carlos, sendo no ano de 2018 o valor de R$ 270.000,00 e no ano de 2019 o valor de R$ 193.500,00, somando-se um total de R$ 463.500,00. Que nos informe a Secretária de Fazenda se estes recursos podem ser utilizados para outra finalidade.</t>
   </si>
   <si>
     <t>6260</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6260/requerimento_041-2020_-_preto_-_convoca_nivia_e_geraldo_04-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6260/requerimento_041-2020_-_preto_-_convoca_nivia_e_geraldo_04-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que convoca a Secretária Municipal de Fazenda, Nívia Maria de Melo, bem como o Secretário de Saúde, Geraldo Mangelo de Almeida, a comparecerem a esta Casa, no prazo regimental e nos termos da Lei Orgânica do Município, para esclarecerem aos Vereadores e à população de Lagoa da Prata, dúvidas quanto aos recursos financeiros do Município que serão investidos na área da saúde em geral e no combate ao Coronavírus, em especial aqueles recursos que, em tese, seriam aplicados para concessão do aumento às Professoras municipais.</t>
   </si>
   <si>
     <t>6261</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6261/requerimento_042-2020_-_quelli_-_convoca_membros_comite_e_geraldo.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6261/requerimento_042-2020_-_quelli_-_convoca_membros_comite_e_geraldo.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que convoca o Secretário Municipal de Saúde, Geraldo Mangelo de Almeida, e os demais Membros do Comitê Municipal de Enfrentamento ao COVID-19, a comparecerem a esta Casa, no prazo regimental e nos termos da Lei Orgânica do Município, para informarem aos Vereadores e à população de Lagoa da Prata, as ações implementadas para a prevenção e combate ao COVID-19, os trabalhos realizados pelos membros do Comitê, a situação da Pandemia em Lagoa da Prata, os valores investidos até então e as expectativas de novos investimentos.</t>
   </si>
   <si>
     <t>6263</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6263/requerimento_043-2020_-_preto_-_convoca_calimeria_11-05_-_jr.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6263/requerimento_043-2020_-_preto_-_convoca_calimeria_11-05_-_jr.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que convoca a Secretária Municipal de Assistência Social, Caliméria Gonçalves Souto e Silva, a comparecer a esta Casa, no prazo regimental e nos termos da Lei Orgânica do Município, para esclarecer aos Vereadores e à população de Lagoa da Prata, dúvidas quanto às medidas tomadas pela Secretaria de Assistência Social no auxílio às pessoas necessitadas em nosso Município, neste período de enfrentamento ao COVID-19. Que a Secretária informe ainda, se o número de Assistentes Sociais está sendo suficiente para atender a demanda da secretaria neste momento e quais as ações estão sendo implementadas e executadas por estes profissionais.</t>
   </si>
   <si>
     <t>6264</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6264/requerimento_044-2020_-_adriano_-_servidor_em_risco_-_11-05_jr.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6264/requerimento_044-2020_-_adriano_-_servidor_em_risco_-_11-05_jr.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo e ao Secretário de Saúde e Presidente do Comitê Municipal de Enfrentamento ao COVID-19, que informem a esta Casa sobre a possibilidade de se restringir o horário de trabalho para servidores públicos que integram o “Grupo de Risco” ao Coronavírus, ou até mesmo a implementação de trabalho remoto para os mesmos, quando possível.</t>
   </si>
   <si>
     <t>6267</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6267/requerimento_045-2020_-_preto_nunes_e_lalinho_-_prefeito_e_cali_-_cesta_basica.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6267/requerimento_045-2020_-_preto_nunes_e_lalinho_-_prefeito_e_cali_-_cesta_basica.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretária Municipal de Assistência Social, Caliméria Gonçalves Souto e Silva, que informe a esta Casa se há a possibilidade da distribuição de cestas básicas para os profissionais mototaxistas, motoristas e monitoras de transporte escolar, devidamente cadastrados no Município de Lagoa da Prata, respeitando os critérios adotados pela Secretaria Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>6270</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6270/requerimento_046-2020_-_quelli_-_deputados_-_senadores_-_vereadores_-_fundo_eleitoral_25-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6270/requerimento_046-2020_-_quelli_-_deputados_-_senadores_-_vereadores_-_fundo_eleitoral_25-05.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Senador Álvaro Dias, ao Deputado Federal Igor Timo, ao Presidente da Câmara dos Deputados, Rodrigo Maia, bem como ao Presidente do Senado Federal, Davi Alcolumbre, solicitando aos mesmos que evidenciem esforços junto a seus pares no sentido de incluir ao texto da PEC 18/2020, dispositivo que vise a proibição da utilização dos recursos do Fundo Partidário e do Fundo Eleitoral nas próximas Eleições Municipais. O texto da PEC 18/2020, acrescenta o art. 115 ao Ato das Disposições Constitucionais Transitórias (ADCT) para dispor sobre o adiamento das eleições municipais para Prefeito, Vice-Prefeito e Vereador, previstas para 4 de outubro de 2020, para o dia 6 de dezembro do mesmo ano, em decorrência das medidas para o enfrentamento da pandemia da Covid-19 declarada pela Organização Mundial da Saúde, vemos ser de bom tom, nesse momento em que todos juntam esforços para o e</t>
   </si>
   <si>
     <t>6273</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6273/requerimento_047-2020_-_preto_-_convoca_sec_obras_-_antonio_01-06_-_jr.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6273/requerimento_047-2020_-_preto_-_convoca_sec_obras_-_antonio_01-06_-_jr.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que convoca o Secretário Municipal de Obras e Urbanismo, Antônio Aparecido dos Santos e o Secretário Municipal de Meio Ambiente, Lessandro Gabriel, a comparecer a esta Casa, no prazo regimental e nos termos da Lei Orgânica do Município, para esclarecer aos Vereadores e à população de Lagoa da Prata, sobre as obras que se encontram em execução no Município e as que estão planejadas para se iniciarem ainda no corrente Mandato, bem como sobre as intervenções em áreas verdes e APP – Área de Preservação Permanente em nosso Município.</t>
   </si>
   <si>
     <t>6289</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6289/requerimento_048-2020_-_quelli_-_sec_saude_-_pandemia_08-06-2020.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6289/requerimento_048-2020_-_quelli_-_sec_saude_-_pandemia_08-06-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência,consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que convoca a Secretária Municipal de Saúde,Sabrina Elen de Novaes, a comparecer nesta Casa, em caráter de urgência, para informar aos Vereadores e à população de Lagoa da Prata, o que abaixo se discrimina:_x000D_
 1 - Quando será retomado o atendimento pelo ICISMEP, na cidade de Betim e também no Centro de Especialidades em Lagoa da Prata;_x000D_
 2 - Como se encontra o serviço de atendimento de TFD - Tratamento Fora do Domicílio - com referência nas cidades de Belo Horizonte e Divinópolis;_x000D_
 3 - De que forma a Secretaria de Saúde está se organizando para a retomada dos atendimentos à população, em todas as suas unidades;_x000D_
 4 - A situação atual denosso Município face à Pandemia e a possibilidade de constar no informativo diário a relação de leitos livres e ocupados em UTI, CTI e enfermaria.</t>
   </si>
   <si>
     <t>6290</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6290/requerimento_049-2020_-_nunes_-_empresa_concessionaria_transporte_08-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6290/requerimento_049-2020_-_nunes_-_empresa_concessionaria_transporte_08-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a  Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal               encaminhando o presente Requerimento, que solicita ao Secretário Municipal de                  Administração e Governo, que informe a esta Casa o seguinte:_x000D_
 Se é verdadeira a informação de que o contrato com a empresa concessionária do transporte público coletivo urbano foi rescindido, bem como os motivos desta rescisão;_x000D_
 Se positiva a resposta, que nos informe quais medidas foram tomadas pela Administração Pública Municipal para evitar esta rescisão; _x000D_
 Que nos informe as medidas adotadas para a manutenção do contrato. Se foram oferecidos subsídios, se foram firmadas parcerias para a oferta de vale-transporte e outras ações.</t>
   </si>
   <si>
     <t>6291</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6291/requerimento_050-2020_-_cida_-_convoca_gilfar_alves_08-06_-_jr.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6291/requerimento_050-2020_-_cida_-_convoca_gilfar_alves_08-06_-_jr.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que convoca o Secretário Municipal de Desportos, Gilfar Alves Ribeiro, bem como o Secretário Municipal de Cultura e Turismo, Antônio Cláudio Pereira Silva, a comparecerem a esta Casa, no prazo regimental e nos termos da Lei Orgânica do Município, cada um em uma data e não conjuntamente, para esclarecerem aos Vereadores e à população de Lagoa da Prata, dúvidas quanto à forma de atuação de suas Secretarias perante a Pandemia do Covid-19; que apresentem as ações e obras executadas até o presente momento; bem como as demandas e projetos previstos para serem atendidas ou executados ainda neste ano.</t>
   </si>
   <si>
     <t>6293</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6293/requerimento_051-2020_-_quelli_-_convoca_com_guarda_civil_e_outros_15-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6293/requerimento_051-2020_-_quelli_-_convoca_com_guarda_civil_e_outros_15-06.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência,           consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal,             encaminhando o presente Requerimento que convoca o Comandante da Guarda Civil         Municipal, Sr. Emerson Silva Santos, para que compareça a esta Casa, no prazo regimental, para tratar de assuntos relacionados à atuação da Guarda Civil Municipal no cumprimento dos Decretos Municipais relacionados ao combate da Pandemia do novo Coronavírus em nossa   cidade.</t>
   </si>
   <si>
     <t>6294</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6294/requerimento_052-2020_-_preto_-_presidente_-_entrada_na_camara_-_para_15-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6294/requerimento_052-2020_-_preto_-_presidente_-_entrada_na_camara_-_para_15-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja reanalisada a possibilidade de entrada de cidadãos no Plenário da Câmara em dias de Reuniões Ordinárias e Extraordinárias desta Casa Legislativa, respeitando as orientações acerca da prevenção na disseminação do COVID-19, como o distanciamento e uso obrigatório de máscaras de proteção facial.</t>
   </si>
   <si>
     <t>6295</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6295/requerimento_053-2020_-_joanes_-_sec_saude_e_comite_-_barreiras_sanitarias_-_para_15-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6295/requerimento_053-2020_-_joanes_-_sec_saude_e_comite_-_barreiras_sanitarias_-_para_15-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência,             consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal,        encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde e      Presidente do Comitê Municipal de Enfrentamento ao COVID-19, Sabrina Elen de Novaes, que informe aos Vereadores e à população de Lagoa da Prata, sobre a possibilidade de se      estabelecer barreiras sanitárias nos trevos de acesso ao Município, para aferição da            temperatura das pessoas que entrem em nossa cidade.</t>
   </si>
   <si>
     <t>6296</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6296/requerimento_054-2020_-_josiane_-_jet_ski_-_15-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6296/requerimento_054-2020_-_josiane_-_jet_ski_-_15-06.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício a um dos representantes do grupo de munícipes usuários de Jet Ski, convidando dois deles a comparecerem a esta Casa, representando os  demais membros, para uma reunião com os Vereadores a título de esclarecimento quanto ao uso de Jet Ski nas Lagoas do nosso município.</t>
   </si>
   <si>
     <t>6297</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6297/requerimento_055-2020_-_nunes_-_acolhimento_moradores_de_rua_-_18-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6297/requerimento_055-2020_-_nunes_-_acolhimento_moradores_de_rua_-_18-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a   Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal               encaminhando o presente Requerimento, que solicita à Secretária Municipal de Assistência Social, que informe a esta Casa, se há possibilidade de se utilizar um poliesportivo do         Município como abrigo para os moradores de rua que se encontram em nossa cidade, em     especial neste período de frio, bem como de se oferecer banheiros, com chuveiro elétrico, para os mesmos.</t>
   </si>
   <si>
     <t>6298</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6298/requerimento_056-2020_-_adriano_-_ete_martins_guimaraes_-_18-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6298/requerimento_056-2020_-_adriano_-_ete_martins_guimaraes_-_18-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício à Diretora do Serviço Autônomo de Água e Esgoto de Lagoa da Prata – SAAE-LP, solicitando à mesma que informe a esta Casa se há previsão para o início das obras da Estação de Tratamento de Esgoto – ETE – no Distrito de Martins Guimarães.</t>
   </si>
   <si>
     <t>6305</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6305/requerimento_057-2020_-_preto_e_lalinho_-_sec._saude_-_impositivas_-_fisioterapia_-_para_18-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6305/requerimento_057-2020_-_preto_e_lalinho_-_sec._saude_-_impositivas_-_fisioterapia_-_para_18-06.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal,       encaminhando o presente Requerimento à Secretária Municipal de Saúde, Sra. Sabrina Elen de Novaes, solicitando que informe aos Vereadores desta Casa Legislativa como está o        andamento para a aquisição de equipamentos e material permanente para Manutenção da     Fisioterapia, utilizando-se os recursos das Emendas Impositivas destinadas pelos Vereadores Preto e Lalinho, com valor total de R$ 100.000,00 (cem mil reais).</t>
   </si>
   <si>
     <t>6306</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6306/requerimento_058-2020_-_cida_-_queima_da_turfa_para_18-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6306/requerimento_058-2020_-_cida_-_queima_da_turfa_para_18-06.pdf</t>
   </si>
   <si>
     <t>A Vereadora e os Vereadores infra-assinados, na forma regimental e consultado o Plenário, requerem a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Meio Ambiente, Lessandro Gabriel da Costa, que informe a esta Casa se há possibilidade de se buscar uma ação conjunta com o Serviço Autônomo de Água e Esgoto de Lagoa da Prata – SAAE-LP, no sentido de lançar água na área onde acontece a cada ano a queima da turfa, naquele terreno já conhecido por todas as autoridades,  próximo à Lagoa das Palmeiras, em especial onde se inicia sempre o fogo, de modo a evitar a queima da turfa que acontece sempre nos meses de julho e agosto._x000D_
 _x000D_
 		Que seja enviado também ofício à Diretora do SAAE-LP neste mesmo sentido, para que a Autarquia Municipal, em ação conjunta com a Secretaria de Meio Ambiente, possa participar desta imprescindível medida de prevenção e proteção da saúde dos cidadãos.</t>
   </si>
   <si>
     <t>6307</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6307/requerimento_059-2020_-_adriano_-_anatel_-_fios_soltos_-_22-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6307/requerimento_059-2020_-_adriano_-_anatel_-_fios_soltos_-_22-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício à ANATEL – Agência Nacional de Telecomunicações, solicitando à mesma que informe a esta Casa sobre a possibilidade de referida agência reguladora, por representante seu, entrar em contato com as empresas concessionárias de telecomunicação que atuam na cidade de Lagoa da Prata, Estado de Minas Gerais, para solicitar às mesmas que realizem o recolhimento dos fios de telefonia e/ou internet inservíveis, que ficam soltos nos postes de nossa cidade, provocando transtornos e enorme poluição visual.</t>
   </si>
   <si>
     <t>6308</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6308/requerimento_060-2020_-_secretaria_de_saude_-_ad_insalubridade_22-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6308/requerimento_060-2020_-_secretaria_de_saude_-_ad_insalubridade_22-06.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita à Secretária de Saúde, Sra. Sabrina Elen de Novaes, que informe a esta Casa, se todos os servidores que estão atuando na linha de frente no combate ao novo Coronavírus, estão recebendo ou receberão o Adicional de Insalubridade em seu grau máximo de 40 %, aprovado por regulamentação do Ministério do Trabalho para aqueles que estão na linha de frente do combate ao COVID-19.</t>
   </si>
   <si>
     <t>6310</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6310/requerimento_061-2020_-_adriano_-_enfermeiros_e_tecnicos_-_29-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6310/requerimento_061-2020_-_adriano_-_enfermeiros_e_tecnicos_-_29-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita à Secretária de Saúde, Sabrina Elen de Novaes, bem como ao Secretário de Administração e Governo, José Teófilo Filho, que informem a esta Casa sobre a quantidade de profissionais enfermeiros, técnicos e auxiliares de enfermagem que atuam por plantão na UPA – Unidade de Pronto Atendimento, de nosso Município.</t>
   </si>
   <si>
     <t>6311</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6311/requerimento_062-2020_-_preto_-_procon_-_pesquisa_de_preco_de_medicamentos_-_29-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6311/requerimento_062-2020_-_preto_-_procon_-_pesquisa_de_preco_de_medicamentos_-_29-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado Ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita à (ao) responsável pelo PROCON de nossa cidade que informe sobre a possibilidade de se realizar uma campanha que vise conscientizar e incentivar a população de nosso Município a pesquisar o preço de produtos e medicamentos em diferentes estabelecimentos comerciais de nossa cidade</t>
   </si>
   <si>
     <t>6312</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6312/requerimento_063-2020_-_nunes_-_testes_covid-19_-_29-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6312/requerimento_063-2020_-_nunes_-_testes_covid-19_-_29-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita à Secretária Municipal de Saúde e Presidente do Comitê de Enfrentamento ao COVID-19, Sabrina Elen de Novaes, bem como ao Secretário Municipal de Administração e Governo, José Teófilo Filho, que informem a esta Casa sobre a possibilidade de se realizar o teste rápido do COVID-19 pelo menos em uma pessoa de cada residência do nosso Município.</t>
   </si>
   <si>
     <t>6316</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6316/requerimento_064-2020_-_cida_-_imoveis_-_patrimonio_e_saae_-_06-07_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6316/requerimento_064-2020_-_cida_-_imoveis_-_patrimonio_e_saae_-_06-07_1.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado Ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário Municipal de Administração e Governo, José Teófilo Filho, e à responsável pelo Patrimônio, Emília Mesquita, que informem a esta Casa quantos e quais imóveis públicos foram adquiridos pela atual gestão; quantos foram doados regularmente, por meio de Lei aprovada pela Câmara Municipal; e quantos imóveis possui o Município de Lagoa da Prata atualmente, considerando que o mandato do atual Prefeito está se finalizando.</t>
   </si>
   <si>
     <t>6317</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6317/requerimento_065-2020_-_nunes_-_sec._desenvolvimento_economico_-_disponibilizacao_de_cursos_-_13-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6317/requerimento_065-2020_-_nunes_-_sec._desenvolvimento_economico_-_disponibilizacao_de_cursos_-_13-07.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário Municipal de Desenvolvimento Econômico, que informe a esta Casa quais medidas estão sendo tomadas em âmbito municipal como forma de auxílio aos cidadãos e proprietários de estabelecimentos comerciais que dependem da atividade econômica para seu sustento e o sustento de suas famílias, tendo em conta a crise causada em decorrência do COVID-19.</t>
   </si>
   <si>
     <t>6318</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6318/requerimento_066-2020_-_elias_-_arvores_motas_na_rua_-_13-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6318/requerimento_066-2020_-_elias_-_arvores_motas_na_rua_-_13-07.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado Ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário de Meio Ambiente, Secretário de Obras e Urbanismo e Secretário de Transportes e Limpeza Pública, que informem a esta Casa se há possibilidade de se tomar providências no sentido de se retirar duas árvores, que já estão mortas, localizadas na Rua Afonso Pena, nº 80, Centro, nesta cidade.</t>
   </si>
   <si>
     <t>6323</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6323/requerimento_067-2020_-_preto_-_procon_-_saae_-_falta_de_agua_em_alguns_bairros_-_13-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6323/requerimento_067-2020_-_preto_-_procon_-_saae_-_falta_de_agua_em_alguns_bairros_-_13-07.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado Ofício à Diretora do Serviço Autônomo de Água e Esgoto de Lagoa da Prata – SAAE – LP, solicitando que informe a esta Casa se há previsão para resolver a falta de água nos Bairros Sol Nascente e Coronel Luciano, nesta cidade, nos finais de semana.</t>
   </si>
   <si>
     <t>6324</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6324/requerimento_068-2020_-_preto_-_reforma_do_museu_-_biblioteca_16-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6324/requerimento_068-2020_-_preto_-_reforma_do_museu_-_biblioteca_16-07.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado Ofício ao Chefe do Poder Executivo Municipal              encaminhando o presente Requerimento, que solicita ao Secretário Municipal de                  Administração e Governo, bem como ao Secretário Municipal de Cultura e Turismo, que     informem a esta Casa sobre a possibilidade de se reformar o Museu Municipal para que o imóvel se torne também a sede da Biblioteca Municipal.</t>
   </si>
   <si>
     <t>6325</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6325/requerimento_069-2020_-_adriano_-testes_de_covid-19_em_massa_-_16-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6325/requerimento_069-2020_-_adriano_-testes_de_covid-19_em_massa_-_16-07.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita à Secretária Municipal de Saúde que informe a esta Casa, se há previsão para o oferecimento de testes rápidos de COVID-19, para testarem em massa a população do nosso Município, a fim de agilizar eventuais diagnósticos, bem como o respectivo tratamento.</t>
   </si>
   <si>
     <t>6336</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6336/requerimento_070-2020_-_adriano_-_alteracao_de_data_de_reuniao_-_23-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6336/requerimento_070-2020_-_adriano_-_alteracao_de_data_de_reuniao_-_23-07.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja adiada a Reunião Ordinária que seria realizada na próxima segunda-feira, dia 27 de julho do ano corrente, às 18 horas, para a próxima quinta-feira, dia 30 de julho, às 18 horas.</t>
   </si>
   <si>
     <t>6337</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6337/requerimento_071-2020_-_quelli_-_cida_-_nunes_-_imprensa_23-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6337/requerimento_071-2020_-_quelli_-_cida_-_nunes_-_imprensa_23-07.pdf</t>
   </si>
   <si>
     <t>As Vereadoras e o Vereador infra-assinados, na forma regimental, requerem a Vossa Excelência, consultado o Plenário, que seja enviado ofício aos representantes dos órgãos de imprensa escrita e falada de Lagoa da Prata, convidando os mesmos a se fazerem presentes nas Sessões para Julgamento das denúncias referentes à Vereadora Presidente desta Casa,    Josiane Lúcia de Almeida da Silva, bem como à Vereadora Maria Aparecida Marcelino da    Silva, sessões estas que ainda serão agendadas._x000D_
 	_x000D_
 	Que sejam convidados também, 5 representantes da Sociedade Civil, que poderão se inscrever por e-mail ou por outro modo remoto, sendo que no caso de haver mais de cinco    interessados deve ser feito um sorteio para selecionar as pessoas que comparecerão.</t>
   </si>
   <si>
     <t>6338</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6338/requerimento_072-2020_-_preto_-_retorno_de_atividades_-_23-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6338/requerimento_072-2020_-_preto_-_retorno_de_atividades_-_23-07.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência, consultado o Plenário, que seja enviado Ofício ao Chefe do Poder Executivo, encaminhando este Requerimento que solicita à Secretária Municipal de Saúde que informe a esta Casa sobre o retorno das atividades de futebol, sem presença de torcida, em nosso município, conforme já aprovado pelos membros do Comitê Municipal de Enfrentamento ao COVID-19.</t>
   </si>
   <si>
     <t>6343</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6343/requerimento_073-2020_-_cida_-_poco_artesiano_e_reservatorio_de_agua_30-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6343/requerimento_073-2020_-_cida_-_poco_artesiano_e_reservatorio_de_agua_30-07.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício à Diretora do Serviço Autônomo de Água e Esgoto de Lagoa da Prata – SAAE – LP, solicitando à mesma que informe a esta Casa, se há possibilidade de se perfurar um poço artesiano, bem como de se implantar um reservatório de água no Bairro Sol Nascente, nesta cidade.</t>
   </si>
   <si>
     <t>6344</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6344/requerimento_074-2020_-_preto_-_instalacao_de_camera_de_seguranca_-_praca_dona_zaza_30-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6344/requerimento_074-2020_-_preto_-_instalacao_de_camera_de_seguranca_-_praca_dona_zaza_30-07.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado Ofício ao Chefe do Poder Executivo, encaminhando este Requerimento que solicita ao Secretário Municipal de Administração e Governo que informe a esta Casa sobre a possibilidade da instalação de câmera de segurança (Sistema Olho Vivo) na Praça Dona Zazá, localizada no Bairro Américo Silva, em nossa cidade.</t>
   </si>
   <si>
     <t>6345</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6345/requerimento_075-2020_-_quelli_-_campanha_violencia_domestica_30-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6345/requerimento_075-2020_-_quelli_-_campanha_violencia_domestica_30-07.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, ouvido o Plenário, que seja determinada a realização de AUDIÊNCIA PÚBLICA para o lançamento em nossa cidade da campanha “SINAL VERMELHO CONTRA A VIOLÊNCIA DOMÉSTICA”!</t>
   </si>
   <si>
     <t>6346</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6346/requerimento_076-2020_-_preto_-_saae_e_sec._obras_-_solicitacao_de_cidadao_03-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6346/requerimento_076-2020_-_preto_-_saae_e_sec._obras_-_solicitacao_de_cidadao_03-08.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado Ofício ao Chefe do Poder Executivo, encaminhando este Requerimento que solicita ao Secretário Municipal de Obras e Urbanismo que informe a esta Casa de Leis se há possibilidade de se analisar as condições da Rua José Coutinho de Oliveira, no Bairro Santa Eugênia II, nesta cidade e realizar os reparos necessários._x000D_
 _x000D_
 Solicito ainda, que seja enviado ofício neste mesmo sentido à Diretora do Serviço Autônomo de Água e Esgoto de Lagoa da Prata – SAAE-LP.</t>
   </si>
   <si>
     <t>6348</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6348/requerimento_077-2020_-_josiane_-_alteracao_de_data_de_reuniao_-_05-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6348/requerimento_077-2020_-_josiane_-_alteracao_de_data_de_reuniao_-_05-08.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja adiada a Reunião Ordinária que seria realizada na próxima segunda-feira, dia 10 de agosto do ano corrente, às 18 horas, para a próxima quinta-feira, dia 13 de agosto, às 18 horas.</t>
   </si>
   <si>
     <t>6349</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6349/requerimento_078-2020_-_quelli_-_convoca_sabrina_17-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6349/requerimento_078-2020_-_quelli_-_convoca_sabrina_17-08.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência,           consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal,              encaminhando este Requerimento que convoca a Secretária Municipal de Saúde e também             Coordenadora do Comitê Municipal de Enfrentamento à COVID-19, Senhora Sabrina Elen de Novaes, a comparecer a esta Casa no prazo regimental para tratar de assuntos relacionados à atuação do referido Comitê e da Secretaria Municipal de Saúde nas ações de combate ao novo Coronavírus.</t>
   </si>
   <si>
     <t>6355</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6355/requerimento_079-2020_-_lalinho_-_deer-mg_-_redutor_na_mg__429-_24-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6355/requerimento_079-2020_-_lalinho_-_deer-mg_-_redutor_na_mg__429-_24-08.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Diretor do Departamento de Edificações e Estradas de Rodagem de Minas Gerais – DEER-MG – Kleyverson Rezende, bem como ao Coordenador da Regional da 20ª (Vigésima) Unidade do DEER-MG em Formiga, José Tadeu La Guardia, solicitando aos mesmos que informem a esta Casa e a toda população se há possibilidade de se instalar redutores de velocidade, seja eletrônico ou tipo lombada, na Rodovia MG-429, sendo um antes e o outro depois do acesso ao Distrito de Martins Guimarães, Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6356</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6356/requerimento_080-2020_-_preto_-_sinalizacao_24-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6356/requerimento_080-2020_-_preto_-_sinalizacao_24-08.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, bem como ao Secretário de Obras e Urbanismo, que informem a esta Casa se há previsão para a realização de manutenção na sinalização viária do município, tanto a  horizontal (pinturas no solo das vias), quanto da vertical (placas de sinalização de trânsito e instalação de placas indicativas com o nome das vias públicas municipais).</t>
   </si>
   <si>
     <t>6358</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6358/requerimento_081-2020_-_janeany_-_tendas_e_cadeiras_farmacia_24-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6358/requerimento_081-2020_-_janeany_-_tendas_e_cadeiras_farmacia_24-08.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde, Sabrina Elen de Novaes, bem como ao Secretário de Administração e Governo, José Teófilo Filho, que informem a esta Casa se há possibilidade de se instalar uma estrutura com tendas e cadeiras em frente à Farmácia Municipal, para acomodar os usuários que esperam por atendimento, para prevenção à infecção e à propagação do Coronavírus - COVID-19.</t>
   </si>
   <si>
     <t>6363</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6363/requerimento_082-2020_-_adriano_-_extencao_de_eletrificacao_do_distrito_industrial_31-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6363/requerimento_082-2020_-_adriano_-_extencao_de_eletrificacao_do_distrito_industrial_31-08.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando este Requerimento que solicita ao Secretário de Obras e Urbanismo que informe a esta Casa se há previsão para a extensão da rede de eletrificação ao prolongamento do Distrito Industrial.</t>
   </si>
   <si>
     <t>6364</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6364/requerimento_083-2020_-_quelli_-_cirurgias_31-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6364/requerimento_083-2020_-_quelli_-_cirurgias_31-08.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência,           consultado o Plenário, que seja enviado ofício ao Senhor Alan Rodrigo da Silva, Superintendente de Saúde da Regional de Saúde em Divinópolis - MG, solicitando que ele informe a esta Casa se existe previsão ou planejamento por parte da Superintendência Regional de Saúde em Divinópolis, ou até mesmo orientação da Secretaria de Estado de     Saúde, quanto à retomada das Cirurgias Eletivas em nossa região, especialmente em Lagoa da Prata.</t>
   </si>
   <si>
     <t>6365</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6365/requerimento_084-2020_-_elias_-_redutores_de_velocidade_08-09_-_jr.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6365/requerimento_084-2020_-_elias_-_redutores_de_velocidade_08-09_-_jr.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, que informe a esta Casa se há possibilidade de se colocar uma rotatória no cruzamento da Rua Luiz Guadalupe com a Rua Alexandre Bernardes Primo / Praça Olinto Pinto Ribeiro (Praça do Cruzeiro) ou redutores de velocidade próximo ao referido cruzamento.</t>
   </si>
   <si>
     <t>6366</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6366/requerimento_085-2020_-_janeany_-_mudanca_de_horario_farmacia_08-09_jr.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6366/requerimento_085-2020_-_janeany_-_mudanca_de_horario_farmacia_08-09_jr.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde, Sabrina Elen de Novaes, bem como ao Secretário de Administração e Governo, José Teófilo Filho, que informem a esta Casa se há possibilidade de se mudar o horário de atendimento da Farmácia Municipal, de forma que seja feito também na parte da manhã, realizando um revezamento entre os servidores que trabalham no local enquanto perdurar a Pandemia da COVID-19.</t>
   </si>
   <si>
     <t>6367</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6367/requerimento_086-2020_-_cida_-_veiculos_do_municipio_08-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6367/requerimento_086-2020_-_cida_-_veiculos_do_municipio_08-09.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita à Controladora Interna do Executivo Municipal que envie a esta Casa, a ficha cadastral de cada veículo de propriedade do Município de Lagoa da Prata e a situação deles, constando especificadamente a identificação, o tempo de uso, a quilometragem, o estado de conservação, o setor responsável, as condições de uso, se está em manutenção e qual o valor previsto para este serviço.</t>
   </si>
   <si>
     <t>6368</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6368/requerimento_087-2020_-_quelli_-_pavimentacao_eurico_dos_santos_ribeiro_08-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6368/requerimento_087-2020_-_quelli_-_pavimentacao_eurico_dos_santos_ribeiro_08-09.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência,           consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal              encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e     Urbanismo, Senhor Antônio Aparecido dos Santos, que informe a esta Casa, se os serviços de pavimentação asfáltica iniciados na rua Eurico dos Santos Ribeiro se estenderão por toda a via pública ou apenas em parte dela.</t>
   </si>
   <si>
     <t>6372</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6372/requerimento_088-2020_-_preto_-_praca_do_cruzeiro_10-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6372/requerimento_088-2020_-_preto_-_praca_do_cruzeiro_10-09.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita à Secretária de Assistência Social, que informe a esta Casa se há possibilidade de se adotar ação concreta para resolver a questão da vulnerabilidade social das pessoas que têm permanecido na Praça Olinto Pinto Ribeiro (Praça do Cruzeiro), de forma a encaminhar estas pessoas para suas famílias, para um lar ou um local para residirem de forma digna.</t>
   </si>
   <si>
     <t>6373</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6373/requerimento_089-2020_-_preto_-_postes_avenida_isabel_de_castro_14-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6373/requerimento_089-2020_-_preto_-_postes_avenida_isabel_de_castro_14-09.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, bem como ao Secretário de Obras e Urbanismo, que informem a esta Casa se há possibilidade de se instalar postes de energia elétrica, com as respectivas luminárias na Avenida Isabel de Castro, entre as Ruas Mato Grosso e Goiás, Centro, nesta cidade.</t>
   </si>
   <si>
     <t>6374</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6374/requerimento_090-2020_-_nunes_-_sec_adm_e_gov_-_14-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6374/requerimento_090-2020_-_nunes_-_sec_adm_e_gov_-_14-09.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário Municipal de Administração e Governo, que informe a esta Casa, se há possibilidade de se determinar aos fiscais municipais que notifiquem os responsáveis por construções que deixarem resíduos de material de construção, em especial massa de cimento, às margens das vias públicas e calçadas municipais, para que reparem a irregularidade, sob pena de multa prevista no Código de Posturas Municipais.</t>
   </si>
   <si>
     <t>6376</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6376/requerimento_091-2020_-_cida_-_reforma_da_ponte_do_fundao_21-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6376/requerimento_091-2020_-_cida_-_reforma_da_ponte_do_fundao_21-09.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo e ao Secretário de Transportes e Limpeza Pública, que informem a esta Casa se há possibilidade de se realizar, com urgência, uma parceria com o Município de Santo Antônio do Monte para reformarem a ponte do Córrego Santa Luzia, que faz divisa entre os municípios de Lagoa da Prata e Santo Antônio do Monte, localizada na região rural, conhecida pelo nome de “Fundão.”</t>
   </si>
   <si>
     <t>6377</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6377/requerimento_092-2020_-_nunes_-_repasse_de_recursos_21-09_-_j.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6377/requerimento_092-2020_-_nunes_-_repasse_de_recursos_21-09_-_j.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que informe aos demais Vereadores e à população, se há possibilidade da Mesa Diretora desta Casa Legislativa devolver parte dos recursos públicos que estão depositados na conta da Câmara Municipal e que não serão gastos no corrente ano, no montante de R$ 1.200.000,00 (um milhão e duzentos mil reais), para que sejam gastos com a  pavimentação asfáltica das seguintes vias públicas:_x000D_
 	1 – Rua Maria Tereza Winter, no Bairro Dona Alexandrina;_x000D_
 	2 – Alameda dos Ipês Brancos até a Rua Professor Jacinto Ribeiro, no Bairro Cidade Jardim;_x000D_
 	3 - Rua Eurico do Santos Ribeiro, entre as ruas Samuel Bernardes e Márcio Francisco Lacerda, no Bairro Marília;_x000D_
 	4 - Rua Bahia, entre a Rua Goiás e a Rua dos Ferroviários, no Bairro Dona Alexandrina;_x000D_
 	5 - Ruas Mato Grosso e Rio Grande do Sul, da Rua Bahia até a Rua Paraíba, no Bairro Santo Eugênia;_x000D_
 6 - Rua dos Ferroviários_x000D_
 7 - Rua Josino Francisco Vidal,</t>
   </si>
   <si>
     <t>6385</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6385/requerimento_093-2020_-_quelli_-_convoca_servidoras_da_secretaria_municipal_de_educacao_28-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6385/requerimento_093-2020_-_quelli_-_convoca_servidoras_da_secretaria_municipal_de_educacao_28-09.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando este             Requerimento que convoca a Servidora Municipal da Secretaria de Educação, Senhora Suzy       Aparecida Carvalho Miranda Ferreira, bem como a Nutricionista Lidiene Fernandes da Silva, a comparecerem a esta Casa no prazo regimental, para elucidarem como estão sendo entregues os kits alimentação para as famílias das crianças das creches do nosso município.</t>
   </si>
   <si>
     <t>6386</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6386/requerimento_094-2020_-_nunes_-_rua_antenor_chagas_madeira_28-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6386/requerimento_094-2020_-_nunes_-_rua_antenor_chagas_madeira_28-09.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo e ao Secretário de Transportes e Limpeza Pública, que informem a esta Casa se há possibilidade de se colocar rotatórias ou redutores de velocidade ao longo da Av. Vereador Doutor Antenor Chagas Madeira, no Bairro Marília, nesta cidade, em todos seus cruzamentos.</t>
   </si>
   <si>
     <t>6387</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo e ao Secretário de Transportes e Limpeza Pública, que informem a esta Casa se há possibilidade de se colocar, com urgência, uma rotatória no cruzamento das ruas Divinópolis com Maria Rita Vidal, no bairro Américo Silva, em Lagoa da Prata.</t>
   </si>
   <si>
     <t>6391</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6391/requerimento_096-2020_-_janeany_-__bicicleta_eletrica_-_ace_05-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6391/requerimento_096-2020_-_janeany_-__bicicleta_eletrica_-_ace_05-10.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, José Teófilo Filho, bem como à Secretária de Saúde, Sabrina Elen de Novaes, que informem a esta Casa se há possibilidade de se adquirir bicicleta elétrica para uso dos Agentes de Combate às Endemias do município, no exercício de suas atribuições.</t>
   </si>
   <si>
     <t>6392</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6392/requerimento_097-2020_-_preto_-_oficio_ao_mp_federal_05-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6392/requerimento_097-2020_-_preto_-_oficio_ao_mp_federal_05-10.pdf</t>
   </si>
   <si>
     <t>O Vereador e a Vereadora infra-assinados, na forma regimental, requerem a Vossa Excelência, consultado o Plenário, que seja enviado ofício à Procuradoria da República, Unidade de Divinópolis, solicitando aos Procuradores lá lotados que tomem as devidas providências para a investigação das supostas irregularidades apontadas pelo DENASUS – Departamento Nacional de Auditoria do SUS – Seção de Auditoria do Ministério da Saúde – MG, no Relatório Final da Auditoria nº 18.766.</t>
   </si>
   <si>
     <t>6394</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6394/requerimento_098-2020_-_janeany_-_sinalizacao_cruzamento_13-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6394/requerimento_098-2020_-_janeany_-_sinalizacao_cruzamento_13-10.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo e ao Secretário de Transportes e Limpeza Pública, que informem a esta Casa se há possibilidade de sinalizar e colocar redutores de velocidade, bem como de se organizar o tráfego no cruzamento da Rua Rio Grande do Sul com Avenida Vereador Dr. Antenor Chagas Madeira e Avenida Dona Alexandrina, no Bairro Santa Helena, nesta cidade.</t>
   </si>
   <si>
     <t>6395</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6395/requerimento_099-2020_-_quelli_-_centro_operacional_13-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6395/requerimento_099-2020_-_quelli_-_centro_operacional_13-10.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Administração e Governo, Sr. José Teófilo Filho, que informe a esta Casa se há possibilidade da criação de um Centro Operacional de Atendimento ao Terceiro Setor, com equipamentos e equipe multidisciplinar, compondo a equipe um assessor jurídico, para atender as entidades.</t>
   </si>
   <si>
     <t>6405</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6405/requerimento_100-2020_-_preto_-_suspende_prazo_validade_concurso_26-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6405/requerimento_100-2020_-_preto_-_suspende_prazo_validade_concurso_26-10.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, que informe a esta Casa se há previsão para o envio de Projeto de Lei ao Legislativo visando a suspensão do prazo de validade dos Concursos Públicos homologados até 20/03/2020 e ainda em vigência na Administração Pública Municipal, face ao Estado de Calamidade Pública decretado em todo território nacional, bem como ao disposto na Lei Complementar Nacional nº 173/2020.</t>
   </si>
   <si>
     <t>6406</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6406/requerimento_101-2020_-_preto_e_todos_-_alteracao_de_data_de_reuniao_-_23-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6406/requerimento_101-2020_-_preto_e_todos_-_alteracao_de_data_de_reuniao_-_23-07.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência, consultado o Plenário, que a Reunião Ordinária da próxima segunda-feira, dia 09/11/2020, às 18 horas, seja antecipada para as 14 horas da mesma data.</t>
   </si>
   <si>
     <t>6407</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6407/requerimento_102-2020_-_adriano_-_cesta_basica_doada_pela_sedese_09-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6407/requerimento_102-2020_-_adriano_-_cesta_basica_doada_pela_sedese_09-11.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretária Municipal de Assistência Social, Caliméria Gonçalves Souto e Silva, que informe a esta Casa a respeito das cestas básicas doadas pelo Governo de Minas e distribuídas pela Secretaria de Estado de Desenvolvimento Social (SEDESE). Que informe o seguinte:_x000D_
 		1 – Qual a data da retirada em Divinópolis?_x000D_
 _x000D_
 		2 - Quais os critérios aplicados para a distribuição das cestas básicas e quantas já foram doadas?_x000D_
 _x000D_
 		3 - Quantas cestas básicas ainda estão em estoque? Qual o local de armazenamento? Há previsão para a entrega destas cestas básicas armazenadas?</t>
   </si>
   <si>
     <t>6422</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6422/requerimento_103-2020_-_preto_-_aumento_professoras_23-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6422/requerimento_103-2020_-_preto_-_aumento_professoras_23-11.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, bem como à Secretária de Educação, que informem a esta Casa se há possibilidade de se aplicar de imediato a Lei Complementar Municipal nº 227/2020, que concedeu o aumento de 12,84 % às Professoras municipais, considerando que até o momento o Município não conseguiu sucesso frente ao Tribunal de Justiça do Estado de Minas Gerais para suspender a validade da Lei, gerando portanto, um passivo trabalhista enorme para a Administração Pública Municipal.</t>
   </si>
   <si>
     <t>6427</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6427/requerimento_104-2020_-_preto_-_adm_e_mp_-_festas_30-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6427/requerimento_104-2020_-_preto_-_adm_e_mp_-_festas_30-11.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal             encaminhando o presente Requerimento, que solicita à Secretária de Saúde, Sabrina Elen de Novaes, que informe a esta Casa, quais as providências estão sendo tomadas no sentido de se coibir a realização de festas e eventos sociais que possam provocar aglomeração de pessoas capazes de comprometer o combate ao Coronavírus, bem como à sua propagação._x000D_
        _x000D_
                                         		Solicito ainda, que seja enviado ofício no mesmo sentido ao Ilustríssimo      Representante do Ministério Público local, Curador da Saúde Pública.</t>
   </si>
   <si>
     <t>6429</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6429/requerimento_105-2020_-_quelli_-_recurso_fms_07-12_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6429/requerimento_105-2020_-_quelli_-_recurso_fms_07-12_1.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde, Sabrina Elen de Novaes, que informe a esta Casa se já foram utilizados os recursos recebidos  pelo Fundo Municipal de Saúde, no valor de R$ 61.600,00 (sessenta e um mil e seiscentos reais) para a Ação Assistência Financeira Complementar aos Estados, Distrito Federal e Municípios para Agentes de Combate às Endemias. Se positiva a resposta, que informe em que e onde foram aplicados estes recursos.</t>
   </si>
   <si>
     <t>6430</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6430/requerimento_106-2020_-_preto_-_cep_saae_07-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6430/requerimento_106-2020_-_preto_-_cep_saae_07-12.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício à Diretora do Serviço Autônomo de Água e Esgoto – SAAE – de Lagoa da Prata, solicitando que informe a esta Casa se há possibilidade de se disponibilizar os números dos novos Códigos de Endereçamento Postal (CEP) na tarifa de água e esgoto enviada ou distribuída em todas as residências do nosso município.</t>
   </si>
   <si>
     <t>6434</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6434/requerimento_107-2020_-_quelli_-_para_vereadores_e_prefeito_eleitos_10-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6434/requerimento_107-2020_-_quelli_-_para_vereadores_e_prefeito_eleitos_10-12.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, ouvido o Plenário, que seja enviado ofício a cada um dos Vereadores Eleitos para a próxima Legislatura, encaminhando este Requerimento que solicita que eles deem continuidade à Campanha “SINAL VERMELHO CONTRA A VIOLÊNCIA DOMÉSTICA”, com a frequente realização de Audiências Públicas e outras ações afetas ao Poder Legislativo Municipal, seja de seis em seis meses ou, no mínimo, anualmente._x000D_
 		Solicito que seja enviado ofício também ao Prefeito e Vice-Prefeito eleitos, Senhores Di-Gianne de Oliveira Nunes e Joanes Bosco Januário, respectivamente, encaminhando este Requerimento, para que possam dar continuidade e fomentar este movimento, esta campanha, que é muito importante para as mulheres de nossa cidade e que possam concretizar o sonho de um Conselho Municipal dos Direitos das Mulheres efetivamente ativo.</t>
   </si>
   <si>
     <t>6437</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência, consultado o Plenário, que a Reunião Ordinária do dia 28 de dezembro do corrente ano seja antecipada para o dia 22 de dezembro de 2020, uma terça-feira.</t>
   </si>
   <si>
     <t>6404</t>
   </si>
   <si>
     <t>DECLE</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6404/projeto_de_decreto_legislativo_-_01-2020.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6404/projeto_de_decreto_legislativo_-_01-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação do prazo de validade do  Concurso Público nº 01/2016 da Câmara Municipal de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6408</t>
   </si>
   <si>
     <t>PPTCE</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas do Estado</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6408/parecer_previo_tce_2018.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6408/parecer_previo_tce_2018.pdf</t>
   </si>
   <si>
     <t>PARECER PRÉVIO emitido pelo Tribunal de Contas do Estado de Minas Gerais sobre a Prestação de Contas do Executivo Municipal de Lagoa da Prata – Exercício de 2018.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3154,67 +3154,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6262/anteprojeto_004-2020_-_nunes_-_gratificacao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6292/anteprojeto_005-2020_-_quelli_-_apreensao_animais_de_grande_porte.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6299/anteprojeto_006-2020_-_quelli_e_nunes_-_apreensao_animais_de_grande_porte.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6347/anteprojeto_007-2020_-_lalinho_-_modifica_lei_981-2001_-_pesca_na_praia.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6370/anteprojeto_008-2020_-_quelli_-_maternidade_e_unidade_gestante_08-09.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6119/anteprojeto_001-2020_-_quelli_-_bombeiro_civil_06-01.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6226/anteprojeto_002-2020_-_todos_os_vereadores_-_monitoras.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6108/indicacao_001-2020_-_quelli_-_tapa_buracos_e_recapeamento_06-01.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6109/indicacao_002-2020_-_quelli_-_sinalizacao_com_nome_das_vias_06-01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6190/indicacao_003-2020_-_preto_-_corrimao_ou_gradil_03-02.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6196/indicacao_004-2020_-_cida_-_limpeza_rua_modesto_gomes_10-02.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6197/indicacao_005-2020_-_quelli_-_abastecimento_onibus_10-02.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6217/indicacao_006-2020_-_cida_-_limpeza_lote_17-02.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6238/indicacao_007-2020_-_cida_-_limpeza_antiga_horta_comunitaria_as_09-03.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6239/indicacao_008-2020_-_cida_-_limpeza_area_atras_campo_baiano_09-03.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6283/indicacao_009-2020_-_quelli_-_desinfeccao_08-06.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6309/indicacao_010-2020_-_nunes_-_tapa_buracos_na_av._do_contorno_-_22-06.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6326/indicacao_011-2020_-_preto_-_redutor_de_velocidade_na_rua_divinopolis_-_16-07.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6378/indicacao_012-2020_-_nunes_-_redutor_de_velocidade_21-09.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6388/indicacao_013-2020_-_quelli_-_manilhas_28-09.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6389/indicacao_014-2020_-_quelli_-_redutor_de_velocidade_28-09.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6390/indicacao_015-2020_-_cida_-_indicacao_de_rotatoria_rua_bom_despacho_28-09.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6274/mocao_de_aplauso_01-2020_-_josiane_-_dr._alyson.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6357/mocao_de_aplauso_02-2020_-_nunes_-_senhor_julio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6369/mocao_de_aplauso_03-2020_-_janeany_-_policiais_militares.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6403/mocao_de_aplauso_04-2020_-__dr.euripedes.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6410/mocao_de_aplauso_05-2020_-_quelli_-_projeto_elas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6432/mocao_de_aplauso_06-2020_-_preto_-_allysson_-_upa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6135/projeto_de_lei_cm_001-2020_-_mesa_diretora_-_revisa_subsidios_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6198/projeto_de_lei_cm_002-2020_-_adriano_-_altera_lei_384-89_17-02.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6219/projeto_de_lei_cm_003-2020_-_adriano_-_sacolas_plasticas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6266/projeto_de_lei_cm_004_-2020_-_elias_-_plotagem.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6268/projeto_de_lei_cm_005_-_2020_-_nunes_-_declarar.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6271/projeto_de_lei_cm_006-2020_-_preto_-_altera_a_lei_2828-2016_-_taxi.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6272/projeto_de_lei_cm_007-2020_-_elias_-_jet_ski_-_jr.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6288/projeto_de_lei_cm_008-2020_-_elias_-_jet_ski_-.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6354/projeto_de_lei_cm_009-2020_-_preto_-_altera_a_lei_1053-2002_-_antena_celular.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6380/projeto_de_lei_cm_010-2020_-_nunes_-_declarar_up.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6231/projeto_de_lei_complementar_cm_no_001-2020_-_cida_e_joanes_-_altera_plano_diretor_-_area_verde.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6335/projeto_de_lei_complementar_cm_no_002-2020_-_nunes_-_altera_plano_diretor_-_175.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6371/projeto_de_lei_complementar_cm_no_003-2020_-_altera_plano_diretor_-_artigo_54.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6218/plc_em_01-2020_-_institui_regime_juridico_unico_do_servidor_publico_da_administracao_direta_e_indireta_do_municipio_de_lagoa_da_prata.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6250/plc_em_002-2020_-_reajusta_os_valores_dos_vencimentos_dos_servidores_municipais_ocupantes_do_emprego_publico_de_professor_i_ii_e_iii_e_altera_a_lc_3-1991_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6258/plc_em_no_3-2020_-_altera_a_lei_complementar_no_3-1991_para_criar_vagas_de_guarda_civil_e_veterinario_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6375/plc_em_004-2020_-_altera_a_lei_complementar_no_3-1991_para_criar_cargos_de_chefe_de_setor_assessor_adm_dir_tecnico_regulador_e_comandante_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6121/projeto_de_lei_em_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6122/pl_em_02-2020_-_abre_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6123/pl_em_03-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6124/pl_em_04_-2020_abre_credito_adicional_especial_ao_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6125/pl_em_05_-2020_abre_credito_adicional_especial_ao_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6126/pl_em_06-2020_-_abre_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6200/pl_em_7-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6201/pl_em_8-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6202/pl_em_9-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6203/pl_em_10-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6204/pl_em_11-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6205/pl_em_12-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6206/pl_em_13-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6207/pl_em_14-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6208/pl_em_15-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6209/pl_em_16-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6210/pl_em_17-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6211/pl_em_18-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6212/pl_em_19-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6220/pl_em_20-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6221/pl_em_21-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6222/pl_em_22-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6223/pl_em_23-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6224/pl_em_24-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6225/pl_em_25-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6227/pl_em_26-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6228/pl_em_27-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6232/pl_em_28-2020_-_altera_a_lei_municipal_363-1967.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6233/pl_em_29-2020_-_autoriza_o_executivo_municipal_a_conceder_subvencao_social_a_entidade_que_menciona_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6234/pl_em_30-2020_-_autoriza_o_executivo_municipal_a_conceder_subvencao_social_a_entidade_que_menciona_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6244/pl_em_31-2020_-_altera_a_lei_2.924-17_que_autoriza_o_executivo_a_conceder_contribuicao_a_undimg_para_o_quadrienio_2017-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6245/pl_em_32-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_lp.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6246/pl_em_33-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_lp.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6247/pl_em_34-2020_-_abre_credito_especial_ao_orcamento_vigente_do_municipio_lp.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6248/pl_em_35-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_lp.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6249/pl_em_36-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_lp.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6251/pl_em_37-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6252/pl_em_38-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6253/pl_em_39-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6254/pl_em_40-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6255/pl_em_41-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6256/pl_em_42-2020_-_abre_credito_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6257/pl_em_43-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6265/pl_em_44-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6275/pl_em_46-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r610.00000.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6276/pl_em_47-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r170.00000.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6277/pl_em_48-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r255.00000.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6278/pl_em_49-2020_-_autoriza_o_executivo_municipal_a_abrir_credito_suplementar_e_contem_outras_providencias_-_19.47400_c.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6279/pl_em_50-2020_-_abre_credito_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_1.595.00000.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6284/pl_em_51-2020_-_abre_credito_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_159.61179.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6285/pl_em_52-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r122.00000.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6286/pl_em_53-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r200.00000.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6287/pl_em_54-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r300.00000.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6300/pl_em_55-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r747.97784.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6301/pl_em_56-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r80.36922.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6302/pl_em_57-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r874.64893.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6303/pl_em_58-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r750.00000.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6304/pl_em_59-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r700.00000.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6313/pl_em_60-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_390_mil.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6314/pl_em_61-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_55_mil.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6320/pl_em_62-2020_-_autoriza_doacao_de_bens_que_menciona_e_da_outras_providencias_-_ascalp.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6321/pl_em_63-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_785.40000.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6322/pl_em_64-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_555_mil.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6327/pl_em_65-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_1.475.00000.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6328/pl_em_66-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_195_mil.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6329/pl_em_67-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_132_mil.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6330/pl_em_68-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_73_mil.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6331/pl_em_69-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_825_mil.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6332/pl_em_70-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_150.19500.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6333/pl_em_71-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_30_mil.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6334/pl_em_72-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_30_mil.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6339/pl_em_73-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_185.46000.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6340/pl_em_74-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_364_mil.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6341/pl_em_75-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_35.90000.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6342/pl_em_76-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_150.50000.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6350/pl_em_77-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_300_mil.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6351/pl_em_78-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_64_mil.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6352/pl_em_79-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_84.32270.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6353/pl_em_80-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_540_mil.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6359/pl_em_81-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_124_mil.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6381/pl_em_82-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_55_mil.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6382/pl_em_83-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_60_mil.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6383/pl_em_84-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_73.90000.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6384/pl_em_85-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_392.96505.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6393/pl_em_86-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_2.100.00000.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6396/pl_em_87-2020_-_altera_o_ppa.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6397/pl_em_88-2020_-_altera_a_ldo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6398/pl_em_89-2020_-_estima_receitas_e_fixa_despesas_para_o_exercicio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6399/pl_em_90-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_1.071.00000.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6400/pl_em_91-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_39.5000.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6401/pl_em_92-2020_-_abre_credito_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_161.29566.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6402/pl_em_93-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_100.00000.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6409/pl_em_94-2020_-_abre_credito_adicional_suplementar_e_contem_outras_providencias_r_200_mil.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6423/pl_em_96-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_15_mil.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6424/pl_em_97-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_910_mil.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6425/pl_em_98-2020_-_dispoe_sobre_o_processo_administrativo_no_ambito_da_administracao_direta_e_indireta_do_municipio_de_lagoa_da_prata.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6428/pl_em_99-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_275_mil.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6435/pl_em_100-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_140_mil.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6134/projeto_de_resolucao_001-2020_-_mesa_diretora_-_revisao_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6240/projeto_de_resolucao_no_002-2020_-_quelli_-_altera_regimento_-_retirada_de_proposicao.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6379/projeto_de_resolucao_no_003-2020_-_mesa_diretora_-_referenda_orcamento_da_camara_2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6411/projeto_de_resolucao_no_004-2020_-_humberto_rezende_-_cidadao__-_adriano.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6412/projeto_de_resolucao_no_005-2020_-_cidadao_jose_eustaquio_-_lalinho.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6413/projeto_de_resolucao_no_006-2020_-_cidada__ana_maria_carvalho_pinto_-_cabo_nunes.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6414/projeto_de_resolucao_no_007-2020_-_cidada_elzira_maria_costa_-_elias.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6415/projeto_de_resolucao_no_008-2020_-_cidada__ordalita_-_janeany.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6416/projeto_de_resolucao_no_009-2020_-_zebio_-_cidadao_-_joanes_bosco.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6417/projeto_de_resolucao_no_010-2020_-_roberto_cidadao_-_cida.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6418/projeto_de_resolucao_no_011-2020_-_antonio_marcos_-_cidadao_-_preto.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6420/projeto_de_resolucao_no_012-2020-_tarcilia_-queli.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6421/projeto_de_resolucao_no_013-2020_-_ilidio_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6431/projeto_de_resolucao_no_014-2020_-_cida_-_da_nome_a_hall_jaime_jose_ferreira_07-12.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6230/proposta_de_emenda_a_lom_no_001-2020_-_elias_-_proibir_inauguracao_obra_inacabada.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6103/requerimento_001-2020_-_preto_-_pintar_quebra-molas_06-01.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6104/requerimento_002-2020_-_nunes_-_aquisicao_e_distribuicao_de_materiais_esportivos_06-01.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6105/requerimento_003-2020_-_joanes_-_colocar_poste_rua_buritis_06-01.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6106/requerimento_004-2020_-_cida_-_insalubridade_das_agentes_comunitarias_de_saude_06-01.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6107/requerimento_005-2020_-_quelli_-_mocao_dos_correios_06-01.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6118/requerimento_006-2020_-_joanes_-_saae-lp_conscientizacao_13-01.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6112/requerimento_007-2020_-_nunes_-_execucao_de_obras_em_periodo_chuvoso_13-01.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6113/requerimento_008-2020_-_preto_-_implantar_aplicativo_-_13-01.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6114/requerimento_009-2020_-_josiane_-cpi_hospital_sao_carlos_13-01.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6115/requerimento_010-2020_-_cida_-_portal_13-01.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6127/requerimento_011-2020_-_adriano_-_queimadas_na_turfa_-_20-01.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6128/requerimento_012-2020_-_lalinho_-_convoca_todos_os_secretarios_20-01.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6133/requerimento_013-2020_-_cida_-_convoca_evandro_20-01.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6136/requerimento_014-2020_-_nunes_-_estudo_do_bairro_lagoa_verde_27-01.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6137/requerimento_015-2020_-_preto_-_emater_27-01.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6138/requerimento_016-2020_-_adriano_-_bueiros_27-01.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6139/requerimento_017-2020_-_cida_-_transmissao_audiovisual__27-01_ii.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6140/requerimento_018-2020_-_adriano_-_estradas_das_comunidades.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6185/requerimento_019-2020_-_preto_-_alimentacao_paciente_upa_-_03-02.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6186/requerimento_020-2020_-_nunes_-_fiscalizacao_praia_pmamb_03-02.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6187/requerimento_021-2020_-_joanes_-_utilizacao_maquinas_e_tratores__03-02.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6188/requerimento_022-2020_-_lalinho_-_passarelas_av._brasil_03-02.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6189/requerimento_023-2020_-_cida_-_lote_-_03-02.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6191/requerimento_024-2020_-_joanes_-_resolver_o_acumulo_de_agua_-_10-02.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6192/requerimento_025-2020_-_quelli_-_processo_seletivo_10-02.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6193/requerimento_026-2020_-_elias__e_vereadores_-_horas_extras_-_10-02.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6194/requerimento_027-2020_-_cida_-_lotes_-_10-02.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6195/requerimento_028-2020_-_adriano_e_vereadores_-_convoca_paulene_jr_17-02.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6213/requerimento_029-2020_-_nunes_-_trafego_na_porta_cemei_alexandre_17-02_-_jr.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6214/requerimento_030-2020_-_lalinho_-_antecipa_reuniao_17-02.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6215/requerimento_031-2020_-_cida_-_reforma_praca_matriz_17-02.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6216/requerimento_032-2020_-_josiane_-_castracoes_-_17-02.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6229/requerimento_033-2020_-_adriano_-_audiencia_publica_pl_cm_003-2020_02-03.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6235/requerimento_034-2020_-_cida_-_debate_sobre_fsc_09-03.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6236/requerimento_035-2020_-_quelli_-_passagem_elevada_pedestres_09-03.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6237/requerimento_036-2020_-_adriano_-_operacao_tapa_buraco_09-03.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6241/requerimento_037-2020_-_preto_-_coronavirus_-_16-03.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6242/requerimento_038-2020_-_cida_-_lotes_existentes_no_municipio_16-03.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6243/requerimento_039-2020_-_quelli_-_coronavirus_16-03.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6259/requerimento_040-2020_-_joanes_-_recursos_da_fundacao_sc_-_04-05.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6260/requerimento_041-2020_-_preto_-_convoca_nivia_e_geraldo_04-05.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6261/requerimento_042-2020_-_quelli_-_convoca_membros_comite_e_geraldo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6263/requerimento_043-2020_-_preto_-_convoca_calimeria_11-05_-_jr.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6264/requerimento_044-2020_-_adriano_-_servidor_em_risco_-_11-05_jr.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6267/requerimento_045-2020_-_preto_nunes_e_lalinho_-_prefeito_e_cali_-_cesta_basica.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6270/requerimento_046-2020_-_quelli_-_deputados_-_senadores_-_vereadores_-_fundo_eleitoral_25-05.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6273/requerimento_047-2020_-_preto_-_convoca_sec_obras_-_antonio_01-06_-_jr.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6289/requerimento_048-2020_-_quelli_-_sec_saude_-_pandemia_08-06-2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6290/requerimento_049-2020_-_nunes_-_empresa_concessionaria_transporte_08-06.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6291/requerimento_050-2020_-_cida_-_convoca_gilfar_alves_08-06_-_jr.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6293/requerimento_051-2020_-_quelli_-_convoca_com_guarda_civil_e_outros_15-06.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6294/requerimento_052-2020_-_preto_-_presidente_-_entrada_na_camara_-_para_15-06.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6295/requerimento_053-2020_-_joanes_-_sec_saude_e_comite_-_barreiras_sanitarias_-_para_15-06.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6296/requerimento_054-2020_-_josiane_-_jet_ski_-_15-06.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6297/requerimento_055-2020_-_nunes_-_acolhimento_moradores_de_rua_-_18-06.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6298/requerimento_056-2020_-_adriano_-_ete_martins_guimaraes_-_18-06.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6305/requerimento_057-2020_-_preto_e_lalinho_-_sec._saude_-_impositivas_-_fisioterapia_-_para_18-06.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6306/requerimento_058-2020_-_cida_-_queima_da_turfa_para_18-06.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6307/requerimento_059-2020_-_adriano_-_anatel_-_fios_soltos_-_22-06.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6308/requerimento_060-2020_-_secretaria_de_saude_-_ad_insalubridade_22-06.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6310/requerimento_061-2020_-_adriano_-_enfermeiros_e_tecnicos_-_29-06.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6311/requerimento_062-2020_-_preto_-_procon_-_pesquisa_de_preco_de_medicamentos_-_29-06.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6312/requerimento_063-2020_-_nunes_-_testes_covid-19_-_29-06.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6316/requerimento_064-2020_-_cida_-_imoveis_-_patrimonio_e_saae_-_06-07_1.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6317/requerimento_065-2020_-_nunes_-_sec._desenvolvimento_economico_-_disponibilizacao_de_cursos_-_13-07.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6318/requerimento_066-2020_-_elias_-_arvores_motas_na_rua_-_13-07.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6323/requerimento_067-2020_-_preto_-_procon_-_saae_-_falta_de_agua_em_alguns_bairros_-_13-07.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6324/requerimento_068-2020_-_preto_-_reforma_do_museu_-_biblioteca_16-07.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6325/requerimento_069-2020_-_adriano_-testes_de_covid-19_em_massa_-_16-07.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6336/requerimento_070-2020_-_adriano_-_alteracao_de_data_de_reuniao_-_23-07.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6337/requerimento_071-2020_-_quelli_-_cida_-_nunes_-_imprensa_23-07.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6338/requerimento_072-2020_-_preto_-_retorno_de_atividades_-_23-07.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6343/requerimento_073-2020_-_cida_-_poco_artesiano_e_reservatorio_de_agua_30-07.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6344/requerimento_074-2020_-_preto_-_instalacao_de_camera_de_seguranca_-_praca_dona_zaza_30-07.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6345/requerimento_075-2020_-_quelli_-_campanha_violencia_domestica_30-07.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6346/requerimento_076-2020_-_preto_-_saae_e_sec._obras_-_solicitacao_de_cidadao_03-08.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6348/requerimento_077-2020_-_josiane_-_alteracao_de_data_de_reuniao_-_05-08.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6349/requerimento_078-2020_-_quelli_-_convoca_sabrina_17-08.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6355/requerimento_079-2020_-_lalinho_-_deer-mg_-_redutor_na_mg__429-_24-08.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6356/requerimento_080-2020_-_preto_-_sinalizacao_24-08.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6358/requerimento_081-2020_-_janeany_-_tendas_e_cadeiras_farmacia_24-08.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6363/requerimento_082-2020_-_adriano_-_extencao_de_eletrificacao_do_distrito_industrial_31-08.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6364/requerimento_083-2020_-_quelli_-_cirurgias_31-08.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6365/requerimento_084-2020_-_elias_-_redutores_de_velocidade_08-09_-_jr.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6366/requerimento_085-2020_-_janeany_-_mudanca_de_horario_farmacia_08-09_jr.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6367/requerimento_086-2020_-_cida_-_veiculos_do_municipio_08-09.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6368/requerimento_087-2020_-_quelli_-_pavimentacao_eurico_dos_santos_ribeiro_08-09.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6372/requerimento_088-2020_-_preto_-_praca_do_cruzeiro_10-09.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6373/requerimento_089-2020_-_preto_-_postes_avenida_isabel_de_castro_14-09.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6374/requerimento_090-2020_-_nunes_-_sec_adm_e_gov_-_14-09.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6376/requerimento_091-2020_-_cida_-_reforma_da_ponte_do_fundao_21-09.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6377/requerimento_092-2020_-_nunes_-_repasse_de_recursos_21-09_-_j.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6385/requerimento_093-2020_-_quelli_-_convoca_servidoras_da_secretaria_municipal_de_educacao_28-09.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6386/requerimento_094-2020_-_nunes_-_rua_antenor_chagas_madeira_28-09.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6391/requerimento_096-2020_-_janeany_-__bicicleta_eletrica_-_ace_05-10.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6392/requerimento_097-2020_-_preto_-_oficio_ao_mp_federal_05-10.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6394/requerimento_098-2020_-_janeany_-_sinalizacao_cruzamento_13-10.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6395/requerimento_099-2020_-_quelli_-_centro_operacional_13-10.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6405/requerimento_100-2020_-_preto_-_suspende_prazo_validade_concurso_26-10.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6406/requerimento_101-2020_-_preto_e_todos_-_alteracao_de_data_de_reuniao_-_23-07.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6407/requerimento_102-2020_-_adriano_-_cesta_basica_doada_pela_sedese_09-11.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6422/requerimento_103-2020_-_preto_-_aumento_professoras_23-11.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6427/requerimento_104-2020_-_preto_-_adm_e_mp_-_festas_30-11.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6429/requerimento_105-2020_-_quelli_-_recurso_fms_07-12_1.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6430/requerimento_106-2020_-_preto_-_cep_saae_07-12.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6434/requerimento_107-2020_-_quelli_-_para_vereadores_e_prefeito_eleitos_10-12.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6404/projeto_de_decreto_legislativo_-_01-2020.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6408/parecer_previo_tce_2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6262/anteprojeto_004-2020_-_nunes_-_gratificacao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6292/anteprojeto_005-2020_-_quelli_-_apreensao_animais_de_grande_porte.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6299/anteprojeto_006-2020_-_quelli_e_nunes_-_apreensao_animais_de_grande_porte.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6347/anteprojeto_007-2020_-_lalinho_-_modifica_lei_981-2001_-_pesca_na_praia.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6370/anteprojeto_008-2020_-_quelli_-_maternidade_e_unidade_gestante_08-09.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6119/anteprojeto_001-2020_-_quelli_-_bombeiro_civil_06-01.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6226/anteprojeto_002-2020_-_todos_os_vereadores_-_monitoras.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6108/indicacao_001-2020_-_quelli_-_tapa_buracos_e_recapeamento_06-01.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6109/indicacao_002-2020_-_quelli_-_sinalizacao_com_nome_das_vias_06-01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6190/indicacao_003-2020_-_preto_-_corrimao_ou_gradil_03-02.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6196/indicacao_004-2020_-_cida_-_limpeza_rua_modesto_gomes_10-02.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6197/indicacao_005-2020_-_quelli_-_abastecimento_onibus_10-02.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6217/indicacao_006-2020_-_cida_-_limpeza_lote_17-02.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6238/indicacao_007-2020_-_cida_-_limpeza_antiga_horta_comunitaria_as_09-03.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6239/indicacao_008-2020_-_cida_-_limpeza_area_atras_campo_baiano_09-03.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6283/indicacao_009-2020_-_quelli_-_desinfeccao_08-06.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6309/indicacao_010-2020_-_nunes_-_tapa_buracos_na_av._do_contorno_-_22-06.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6326/indicacao_011-2020_-_preto_-_redutor_de_velocidade_na_rua_divinopolis_-_16-07.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6378/indicacao_012-2020_-_nunes_-_redutor_de_velocidade_21-09.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6388/indicacao_013-2020_-_quelli_-_manilhas_28-09.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6389/indicacao_014-2020_-_quelli_-_redutor_de_velocidade_28-09.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6390/indicacao_015-2020_-_cida_-_indicacao_de_rotatoria_rua_bom_despacho_28-09.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6274/mocao_de_aplauso_01-2020_-_josiane_-_dr._alyson.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6357/mocao_de_aplauso_02-2020_-_nunes_-_senhor_julio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6369/mocao_de_aplauso_03-2020_-_janeany_-_policiais_militares.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6403/mocao_de_aplauso_04-2020_-__dr.euripedes.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6410/mocao_de_aplauso_05-2020_-_quelli_-_projeto_elas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6432/mocao_de_aplauso_06-2020_-_preto_-_allysson_-_upa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6135/projeto_de_lei_cm_001-2020_-_mesa_diretora_-_revisa_subsidios_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6198/projeto_de_lei_cm_002-2020_-_adriano_-_altera_lei_384-89_17-02.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6219/projeto_de_lei_cm_003-2020_-_adriano_-_sacolas_plasticas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6266/projeto_de_lei_cm_004_-2020_-_elias_-_plotagem.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6268/projeto_de_lei_cm_005_-_2020_-_nunes_-_declarar.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6271/projeto_de_lei_cm_006-2020_-_preto_-_altera_a_lei_2828-2016_-_taxi.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6272/projeto_de_lei_cm_007-2020_-_elias_-_jet_ski_-_jr.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6288/projeto_de_lei_cm_008-2020_-_elias_-_jet_ski_-.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6354/projeto_de_lei_cm_009-2020_-_preto_-_altera_a_lei_1053-2002_-_antena_celular.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6380/projeto_de_lei_cm_010-2020_-_nunes_-_declarar_up.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6231/projeto_de_lei_complementar_cm_no_001-2020_-_cida_e_joanes_-_altera_plano_diretor_-_area_verde.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6335/projeto_de_lei_complementar_cm_no_002-2020_-_nunes_-_altera_plano_diretor_-_175.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6371/projeto_de_lei_complementar_cm_no_003-2020_-_altera_plano_diretor_-_artigo_54.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6218/plc_em_01-2020_-_institui_regime_juridico_unico_do_servidor_publico_da_administracao_direta_e_indireta_do_municipio_de_lagoa_da_prata.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6250/plc_em_002-2020_-_reajusta_os_valores_dos_vencimentos_dos_servidores_municipais_ocupantes_do_emprego_publico_de_professor_i_ii_e_iii_e_altera_a_lc_3-1991_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6258/plc_em_no_3-2020_-_altera_a_lei_complementar_no_3-1991_para_criar_vagas_de_guarda_civil_e_veterinario_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6375/plc_em_004-2020_-_altera_a_lei_complementar_no_3-1991_para_criar_cargos_de_chefe_de_setor_assessor_adm_dir_tecnico_regulador_e_comandante_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6121/projeto_de_lei_em_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6122/pl_em_02-2020_-_abre_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6123/pl_em_03-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6124/pl_em_04_-2020_abre_credito_adicional_especial_ao_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6125/pl_em_05_-2020_abre_credito_adicional_especial_ao_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6126/pl_em_06-2020_-_abre_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6200/pl_em_7-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6201/pl_em_8-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6202/pl_em_9-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6203/pl_em_10-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6204/pl_em_11-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6205/pl_em_12-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6206/pl_em_13-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6207/pl_em_14-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6208/pl_em_15-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6209/pl_em_16-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6210/pl_em_17-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6211/pl_em_18-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6212/pl_em_19-2020_-_abre_credito_suplementar_ao_orcamento_vigente_no_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6220/pl_em_20-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6221/pl_em_21-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6222/pl_em_22-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6223/pl_em_23-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6224/pl_em_24-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6225/pl_em_25-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6227/pl_em_26-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6228/pl_em_27-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6232/pl_em_28-2020_-_altera_a_lei_municipal_363-1967.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6233/pl_em_29-2020_-_autoriza_o_executivo_municipal_a_conceder_subvencao_social_a_entidade_que_menciona_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6234/pl_em_30-2020_-_autoriza_o_executivo_municipal_a_conceder_subvencao_social_a_entidade_que_menciona_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6244/pl_em_31-2020_-_altera_a_lei_2.924-17_que_autoriza_o_executivo_a_conceder_contribuicao_a_undimg_para_o_quadrienio_2017-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6245/pl_em_32-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_lp.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6246/pl_em_33-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_lp.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6247/pl_em_34-2020_-_abre_credito_especial_ao_orcamento_vigente_do_municipio_lp.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6248/pl_em_35-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_lp.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6249/pl_em_36-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_lp.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6251/pl_em_37-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6252/pl_em_38-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6253/pl_em_39-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6254/pl_em_40-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6255/pl_em_41-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6256/pl_em_42-2020_-_abre_credito_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6257/pl_em_43-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6265/pl_em_44-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6275/pl_em_46-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r610.00000.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6276/pl_em_47-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r170.00000.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6277/pl_em_48-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r255.00000.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6278/pl_em_49-2020_-_autoriza_o_executivo_municipal_a_abrir_credito_suplementar_e_contem_outras_providencias_-_19.47400_c.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6279/pl_em_50-2020_-_abre_credito_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_1.595.00000.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6284/pl_em_51-2020_-_abre_credito_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_159.61179.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6285/pl_em_52-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r122.00000.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6286/pl_em_53-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r200.00000.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6287/pl_em_54-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r300.00000.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6300/pl_em_55-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r747.97784.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6301/pl_em_56-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r80.36922.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6302/pl_em_57-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r874.64893.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6303/pl_em_58-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r750.00000.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6304/pl_em_59-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r700.00000.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6313/pl_em_60-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_390_mil.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6314/pl_em_61-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_55_mil.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6320/pl_em_62-2020_-_autoriza_doacao_de_bens_que_menciona_e_da_outras_providencias_-_ascalp.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6321/pl_em_63-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_785.40000.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6322/pl_em_64-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_555_mil.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6327/pl_em_65-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_1.475.00000.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6328/pl_em_66-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_195_mil.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6329/pl_em_67-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_132_mil.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6330/pl_em_68-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_73_mil.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6331/pl_em_69-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_825_mil.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6332/pl_em_70-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_150.19500.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6333/pl_em_71-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_30_mil.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6334/pl_em_72-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_30_mil.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6339/pl_em_73-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_185.46000.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6340/pl_em_74-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_364_mil.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6341/pl_em_75-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_35.90000.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6342/pl_em_76-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_150.50000.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6350/pl_em_77-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_300_mil.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6351/pl_em_78-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_64_mil.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6352/pl_em_79-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_84.32270.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6353/pl_em_80-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_540_mil.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6359/pl_em_81-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_124_mil.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6381/pl_em_82-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_55_mil.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6382/pl_em_83-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_60_mil.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6383/pl_em_84-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_73.90000.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6384/pl_em_85-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_392.96505.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6393/pl_em_86-2020_-_abre_credito_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_2.100.00000.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6396/pl_em_87-2020_-_altera_o_ppa.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6397/pl_em_88-2020_-_altera_a_ldo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6398/pl_em_89-2020_-_estima_receitas_e_fixa_despesas_para_o_exercicio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6399/pl_em_90-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_1.071.00000.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6400/pl_em_91-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_39.5000.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6401/pl_em_92-2020_-_abre_credito_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_161.29566.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6402/pl_em_93-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_100.00000.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6409/pl_em_94-2020_-_abre_credito_adicional_suplementar_e_contem_outras_providencias_r_200_mil.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6423/pl_em_96-2020_-_abre_credito_adicional_especial_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_15_mil.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6424/pl_em_97-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_910_mil.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6425/pl_em_98-2020_-_dispoe_sobre_o_processo_administrativo_no_ambito_da_administracao_direta_e_indireta_do_municipio_de_lagoa_da_prata.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6428/pl_em_99-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_275_mil.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6435/pl_em_100-2020_-_abre_credito_adicional_suplementar_ao_orcamento_vigente_do_municipio_e_contem_outras_providencias_-_r_140_mil.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6134/projeto_de_resolucao_001-2020_-_mesa_diretora_-_revisao_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6240/projeto_de_resolucao_no_002-2020_-_quelli_-_altera_regimento_-_retirada_de_proposicao.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6379/projeto_de_resolucao_no_003-2020_-_mesa_diretora_-_referenda_orcamento_da_camara_2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6411/projeto_de_resolucao_no_004-2020_-_humberto_rezende_-_cidadao__-_adriano.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6412/projeto_de_resolucao_no_005-2020_-_cidadao_jose_eustaquio_-_lalinho.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6413/projeto_de_resolucao_no_006-2020_-_cidada__ana_maria_carvalho_pinto_-_cabo_nunes.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6414/projeto_de_resolucao_no_007-2020_-_cidada_elzira_maria_costa_-_elias.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6415/projeto_de_resolucao_no_008-2020_-_cidada__ordalita_-_janeany.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6416/projeto_de_resolucao_no_009-2020_-_zebio_-_cidadao_-_joanes_bosco.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6417/projeto_de_resolucao_no_010-2020_-_roberto_cidadao_-_cida.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6418/projeto_de_resolucao_no_011-2020_-_antonio_marcos_-_cidadao_-_preto.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6420/projeto_de_resolucao_no_012-2020-_tarcilia_-queli.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6421/projeto_de_resolucao_no_013-2020_-_ilidio_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6431/projeto_de_resolucao_no_014-2020_-_cida_-_da_nome_a_hall_jaime_jose_ferreira_07-12.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6230/proposta_de_emenda_a_lom_no_001-2020_-_elias_-_proibir_inauguracao_obra_inacabada.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6103/requerimento_001-2020_-_preto_-_pintar_quebra-molas_06-01.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6104/requerimento_002-2020_-_nunes_-_aquisicao_e_distribuicao_de_materiais_esportivos_06-01.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6105/requerimento_003-2020_-_joanes_-_colocar_poste_rua_buritis_06-01.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6106/requerimento_004-2020_-_cida_-_insalubridade_das_agentes_comunitarias_de_saude_06-01.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6107/requerimento_005-2020_-_quelli_-_mocao_dos_correios_06-01.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6118/requerimento_006-2020_-_joanes_-_saae-lp_conscientizacao_13-01.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6112/requerimento_007-2020_-_nunes_-_execucao_de_obras_em_periodo_chuvoso_13-01.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6113/requerimento_008-2020_-_preto_-_implantar_aplicativo_-_13-01.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6114/requerimento_009-2020_-_josiane_-cpi_hospital_sao_carlos_13-01.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6115/requerimento_010-2020_-_cida_-_portal_13-01.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6127/requerimento_011-2020_-_adriano_-_queimadas_na_turfa_-_20-01.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6128/requerimento_012-2020_-_lalinho_-_convoca_todos_os_secretarios_20-01.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6133/requerimento_013-2020_-_cida_-_convoca_evandro_20-01.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6136/requerimento_014-2020_-_nunes_-_estudo_do_bairro_lagoa_verde_27-01.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6137/requerimento_015-2020_-_preto_-_emater_27-01.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6138/requerimento_016-2020_-_adriano_-_bueiros_27-01.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6139/requerimento_017-2020_-_cida_-_transmissao_audiovisual__27-01_ii.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6140/requerimento_018-2020_-_adriano_-_estradas_das_comunidades.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6185/requerimento_019-2020_-_preto_-_alimentacao_paciente_upa_-_03-02.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6186/requerimento_020-2020_-_nunes_-_fiscalizacao_praia_pmamb_03-02.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6187/requerimento_021-2020_-_joanes_-_utilizacao_maquinas_e_tratores__03-02.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6188/requerimento_022-2020_-_lalinho_-_passarelas_av._brasil_03-02.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6189/requerimento_023-2020_-_cida_-_lote_-_03-02.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6191/requerimento_024-2020_-_joanes_-_resolver_o_acumulo_de_agua_-_10-02.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6192/requerimento_025-2020_-_quelli_-_processo_seletivo_10-02.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6193/requerimento_026-2020_-_elias__e_vereadores_-_horas_extras_-_10-02.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6194/requerimento_027-2020_-_cida_-_lotes_-_10-02.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6195/requerimento_028-2020_-_adriano_e_vereadores_-_convoca_paulene_jr_17-02.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6213/requerimento_029-2020_-_nunes_-_trafego_na_porta_cemei_alexandre_17-02_-_jr.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6214/requerimento_030-2020_-_lalinho_-_antecipa_reuniao_17-02.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6215/requerimento_031-2020_-_cida_-_reforma_praca_matriz_17-02.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6216/requerimento_032-2020_-_josiane_-_castracoes_-_17-02.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6229/requerimento_033-2020_-_adriano_-_audiencia_publica_pl_cm_003-2020_02-03.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6235/requerimento_034-2020_-_cida_-_debate_sobre_fsc_09-03.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6236/requerimento_035-2020_-_quelli_-_passagem_elevada_pedestres_09-03.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6237/requerimento_036-2020_-_adriano_-_operacao_tapa_buraco_09-03.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6241/requerimento_037-2020_-_preto_-_coronavirus_-_16-03.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6242/requerimento_038-2020_-_cida_-_lotes_existentes_no_municipio_16-03.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6243/requerimento_039-2020_-_quelli_-_coronavirus_16-03.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6259/requerimento_040-2020_-_joanes_-_recursos_da_fundacao_sc_-_04-05.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6260/requerimento_041-2020_-_preto_-_convoca_nivia_e_geraldo_04-05.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6261/requerimento_042-2020_-_quelli_-_convoca_membros_comite_e_geraldo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6263/requerimento_043-2020_-_preto_-_convoca_calimeria_11-05_-_jr.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6264/requerimento_044-2020_-_adriano_-_servidor_em_risco_-_11-05_jr.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6267/requerimento_045-2020_-_preto_nunes_e_lalinho_-_prefeito_e_cali_-_cesta_basica.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6270/requerimento_046-2020_-_quelli_-_deputados_-_senadores_-_vereadores_-_fundo_eleitoral_25-05.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6273/requerimento_047-2020_-_preto_-_convoca_sec_obras_-_antonio_01-06_-_jr.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6289/requerimento_048-2020_-_quelli_-_sec_saude_-_pandemia_08-06-2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6290/requerimento_049-2020_-_nunes_-_empresa_concessionaria_transporte_08-06.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6291/requerimento_050-2020_-_cida_-_convoca_gilfar_alves_08-06_-_jr.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6293/requerimento_051-2020_-_quelli_-_convoca_com_guarda_civil_e_outros_15-06.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6294/requerimento_052-2020_-_preto_-_presidente_-_entrada_na_camara_-_para_15-06.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6295/requerimento_053-2020_-_joanes_-_sec_saude_e_comite_-_barreiras_sanitarias_-_para_15-06.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6296/requerimento_054-2020_-_josiane_-_jet_ski_-_15-06.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6297/requerimento_055-2020_-_nunes_-_acolhimento_moradores_de_rua_-_18-06.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6298/requerimento_056-2020_-_adriano_-_ete_martins_guimaraes_-_18-06.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6305/requerimento_057-2020_-_preto_e_lalinho_-_sec._saude_-_impositivas_-_fisioterapia_-_para_18-06.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6306/requerimento_058-2020_-_cida_-_queima_da_turfa_para_18-06.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6307/requerimento_059-2020_-_adriano_-_anatel_-_fios_soltos_-_22-06.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6308/requerimento_060-2020_-_secretaria_de_saude_-_ad_insalubridade_22-06.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6310/requerimento_061-2020_-_adriano_-_enfermeiros_e_tecnicos_-_29-06.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6311/requerimento_062-2020_-_preto_-_procon_-_pesquisa_de_preco_de_medicamentos_-_29-06.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6312/requerimento_063-2020_-_nunes_-_testes_covid-19_-_29-06.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6316/requerimento_064-2020_-_cida_-_imoveis_-_patrimonio_e_saae_-_06-07_1.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6317/requerimento_065-2020_-_nunes_-_sec._desenvolvimento_economico_-_disponibilizacao_de_cursos_-_13-07.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6318/requerimento_066-2020_-_elias_-_arvores_motas_na_rua_-_13-07.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6323/requerimento_067-2020_-_preto_-_procon_-_saae_-_falta_de_agua_em_alguns_bairros_-_13-07.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6324/requerimento_068-2020_-_preto_-_reforma_do_museu_-_biblioteca_16-07.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6325/requerimento_069-2020_-_adriano_-testes_de_covid-19_em_massa_-_16-07.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6336/requerimento_070-2020_-_adriano_-_alteracao_de_data_de_reuniao_-_23-07.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6337/requerimento_071-2020_-_quelli_-_cida_-_nunes_-_imprensa_23-07.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6338/requerimento_072-2020_-_preto_-_retorno_de_atividades_-_23-07.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6343/requerimento_073-2020_-_cida_-_poco_artesiano_e_reservatorio_de_agua_30-07.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6344/requerimento_074-2020_-_preto_-_instalacao_de_camera_de_seguranca_-_praca_dona_zaza_30-07.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6345/requerimento_075-2020_-_quelli_-_campanha_violencia_domestica_30-07.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6346/requerimento_076-2020_-_preto_-_saae_e_sec._obras_-_solicitacao_de_cidadao_03-08.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6348/requerimento_077-2020_-_josiane_-_alteracao_de_data_de_reuniao_-_05-08.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6349/requerimento_078-2020_-_quelli_-_convoca_sabrina_17-08.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6355/requerimento_079-2020_-_lalinho_-_deer-mg_-_redutor_na_mg__429-_24-08.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6356/requerimento_080-2020_-_preto_-_sinalizacao_24-08.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6358/requerimento_081-2020_-_janeany_-_tendas_e_cadeiras_farmacia_24-08.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6363/requerimento_082-2020_-_adriano_-_extencao_de_eletrificacao_do_distrito_industrial_31-08.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6364/requerimento_083-2020_-_quelli_-_cirurgias_31-08.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6365/requerimento_084-2020_-_elias_-_redutores_de_velocidade_08-09_-_jr.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6366/requerimento_085-2020_-_janeany_-_mudanca_de_horario_farmacia_08-09_jr.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6367/requerimento_086-2020_-_cida_-_veiculos_do_municipio_08-09.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6368/requerimento_087-2020_-_quelli_-_pavimentacao_eurico_dos_santos_ribeiro_08-09.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6372/requerimento_088-2020_-_preto_-_praca_do_cruzeiro_10-09.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6373/requerimento_089-2020_-_preto_-_postes_avenida_isabel_de_castro_14-09.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6374/requerimento_090-2020_-_nunes_-_sec_adm_e_gov_-_14-09.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6376/requerimento_091-2020_-_cida_-_reforma_da_ponte_do_fundao_21-09.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6377/requerimento_092-2020_-_nunes_-_repasse_de_recursos_21-09_-_j.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6385/requerimento_093-2020_-_quelli_-_convoca_servidoras_da_secretaria_municipal_de_educacao_28-09.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6386/requerimento_094-2020_-_nunes_-_rua_antenor_chagas_madeira_28-09.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6391/requerimento_096-2020_-_janeany_-__bicicleta_eletrica_-_ace_05-10.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6392/requerimento_097-2020_-_preto_-_oficio_ao_mp_federal_05-10.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6394/requerimento_098-2020_-_janeany_-_sinalizacao_cruzamento_13-10.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6395/requerimento_099-2020_-_quelli_-_centro_operacional_13-10.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6405/requerimento_100-2020_-_preto_-_suspende_prazo_validade_concurso_26-10.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6406/requerimento_101-2020_-_preto_e_todos_-_alteracao_de_data_de_reuniao_-_23-07.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6407/requerimento_102-2020_-_adriano_-_cesta_basica_doada_pela_sedese_09-11.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6422/requerimento_103-2020_-_preto_-_aumento_professoras_23-11.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6427/requerimento_104-2020_-_preto_-_adm_e_mp_-_festas_30-11.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6429/requerimento_105-2020_-_quelli_-_recurso_fms_07-12_1.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6430/requerimento_106-2020_-_preto_-_cep_saae_07-12.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6434/requerimento_107-2020_-_quelli_-_para_vereadores_e_prefeito_eleitos_10-12.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6404/projeto_de_decreto_legislativo_-_01-2020.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2020/6408/parecer_previo_tce_2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H274"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="140" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="252.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="251.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>