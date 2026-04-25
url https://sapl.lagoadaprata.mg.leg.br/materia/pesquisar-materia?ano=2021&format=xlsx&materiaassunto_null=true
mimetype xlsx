--- v1 (2026-02-07)
+++ v2 (2026-04-25)
@@ -54,6289 +54,6289 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6492</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ANTEP</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>Sargento Washington</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6492/anteprojeto_01-2021_washington_-_conselho_municipal_dos_direitos_da_mulher_01-02_primeiro.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6492/anteprojeto_01-2021_washington_-_conselho_municipal_dos_direitos_da_mulher_01-02_primeiro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Conselho Municipal dos Direitos da Mulher – CMDM.</t>
   </si>
   <si>
     <t>6549</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Hermano Fofão</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6549/anteprojeto_002-2021_-_hermano_-_modifica_lei_984-2001_-_praia_-_pesca.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6549/anteprojeto_002-2021_-_hermano_-_modifica_lei_984-2001_-_praia_-_pesca.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 984 de 12 de setembro de 2001.</t>
   </si>
   <si>
     <t>6550</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Carol Castro</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6550/anteprojeto_03-2021_carol_-_carteira_de_identificacao_do_autista_-_22-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6550/anteprojeto_03-2021_carol_-_carteira_de_identificacao_do_autista_-_22-02.pdf</t>
   </si>
   <si>
     <t>Institui a Carteira de Identificação do Autista (CIA) no Município de Lagoa da Prata - MG.</t>
   </si>
   <si>
     <t>6617</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Toninho da Laje</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6617/anteprojeto_004-2021_-_toninho_da_laje_-_academias_essenciais.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6617/anteprojeto_004-2021_-_toninho_da_laje_-_academias_essenciais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento da prática de         atividade física como essencial para a saúde da      população e declara a essencialidade dos                 estabelecimentos de prestação de serviços de        atividade física ou Educação Física, públicos ou      privados, no âmbito do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6650</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Lisa Miranda</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6650/anteprojeto_005-2021_-_lisa_-_isencao_iptu_03-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6650/anteprojeto_005-2021_-_lisa_-_isencao_iptu_03-05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a não incidência do Imposto Sobre a Propriedade Predial e Territorial Urbana – IPTU - no Município de Lagoa da Prata, nos casos que          menciona.</t>
   </si>
   <si>
     <t>6698</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6698/anteprojeto_006-2021_-_carol_-_institui_o_mes_maio_laranja_24-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6698/anteprojeto_006-2021_-_carol_-_institui_o_mes_maio_laranja_24-05.pdf</t>
   </si>
   <si>
     <t>INSTITUI O MÊS “MAIO LARANJA” SOBRE A IMPORTÂNCIA DA CONSCIENTIZAÇÃO, PREVENÇÃO, ORIENTAÇÃO E COMBATE AO ABUSO E EXPLORAÇÃO SEXUAL DE CRIANÇA E ADOLESCENTE.</t>
   </si>
   <si>
     <t>6699</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Lisa Miranda, Soninha</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6699/anteprojeto_007-2021_-_lisa_-_carteira_de_saude_da_mulher_24-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6699/anteprojeto_007-2021_-_lisa_-_carteira_de_saude_da_mulher_24-05.pdf</t>
   </si>
   <si>
     <t>Institui a Carteira Municipal de Saúde da Mulher no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6714</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Soninha</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6714/anteprojeto_008-2021_-_soninha_-_curso_identificacao_maus-tratos_contra_criancas_31-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6714/anteprojeto_008-2021_-_soninha_-_curso_identificacao_maus-tratos_contra_criancas_31-05.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OFERTA DE CURSOS DE FORMAÇÃO COMPLEMENTAR, ANUAIS E OBRIGATÓRIOS, CUJOS CONTEÚDOS PROGRAMÁTICOS CONTERÃO TREINAMENTO E ORIENTAÇÃO PARA A IDENTIFICAÇÃO DE MAUS-TRATOS E ABUSOS SEXUAIS PRATICADOS CONTRA CRIANÇA E ADOLESCENTE, AOS PROFESSORES E DEMAIS PROFISSIONAIS DA REDE MUNICIPAL DE EDUCAÇÃO, EM LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>6791</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6791/anteprojeto_009-2021_-_carol_-_promocao_da_dignidade_menstrual_19-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6791/anteprojeto_009-2021_-_carol_-_promocao_da_dignidade_menstrual_19-07.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para as ações de Promoção da Dignidade Menstrual e o fornecimento gratuito de absorventes higiênicos no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6792</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Hermano Fofão, Toninho da Laje</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6792/anteprojeto_010-2021_-_hermano_-_transito_avenida_brasil_19-07_2.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6792/anteprojeto_010-2021_-_hermano_-_transito_avenida_brasil_19-07_2.pdf</t>
   </si>
   <si>
     <t>Proíbe o Trânsito de Veículos de Grande Porte na Avenida Brasil, situada no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6806</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6806/anteprojeto_011-2021_-_carol_-_conselho_de_protecao_animal_02-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6806/anteprojeto_011-2021_-_carol_-_conselho_de_protecao_animal_02-08.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho e o Fundo Municipal de Proteção e Bem-Estar Animal de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6826</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6826/anteprojeto_012-2021_-_carol_-_notificacao_compulsoria_violencia_contra_mulher_09-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6826/anteprojeto_012-2021_-_carol_-_notificacao_compulsoria_violencia_contra_mulher_09-08.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA NOTIFICAÇÃO COMPULSÓRIA DA VIOLÊNCIA CONTRA A MULHER.</t>
   </si>
   <si>
     <t>6842</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Sargento Washington, Cici, Lisa Miranda</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6842/anteprojeto_013-2021_-_motoristas_de_app_16-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6842/anteprojeto_013-2021_-_motoristas_de_app_16-08.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DO SISTEMA VIÁRIO URBANO NO MUNICÍPIO DE LAGOA DA PRATA/MG PARA A PRESTAÇÃO DE SERVIÇOS DE TRANSPORTE INDIVIDUAL REMUNERADO DE PASSAGEIROS, POR MEIO DE PLATAFORMAS DE TECNOLOGIAS POR APLICATIVOS.</t>
   </si>
   <si>
     <t>6854</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6854/anteprojeto_014-2021_-_carol_-_banco_de_racao_animal_e_utensilios_23-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6854/anteprojeto_014-2021_-_carol_-_banco_de_racao_animal_e_utensilios_23-08.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Banco de Ração e Utensílios para Animais, no Município de Lagoa da Prata</t>
   </si>
   <si>
     <t>6903</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6903/anteprojeto_015-2021_-_lisa_miranda_-_distribuicao_de_fraldas_27-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6903/anteprojeto_015-2021_-_lisa_miranda_-_distribuicao_de_fraldas_27-09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre distribuição gratuita de fraldas descartáveis para deficientes e idosos, nas condições que especifica.</t>
   </si>
   <si>
     <t>6913</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Pavio</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6913/anteprojeto_016-2021_-_pavio_-_distribuicao_de_cestas_natalinas_04-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6913/anteprojeto_016-2021_-_pavio_-_distribuicao_de_cestas_natalinas_04-10.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal fornecer,    anualmente, Cestas Natalinas aos Empregados       Públicos Municipais.</t>
   </si>
   <si>
     <t>6934</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6934/anteprojeto_017-2021_-_carol_-_carteira_de_identificacao_fibromialgia_-_11-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6934/anteprojeto_017-2021_-_carol_-_carteira_de_identificacao_fibromialgia_-_11-10.pdf</t>
   </si>
   <si>
     <t>Institui a Carteira de Identificação das Pessoas Acometidas pela Fibromialgia e estabelece prioridade de atendimento a estas, no Município de Lagoa da Prata - MG.</t>
   </si>
   <si>
     <t>6935</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Cici</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6935/anteprojeto_018-2021_-_cici_-_prazo_fechamento_vala_ou_buraco_nas_vias_e_calcadas_11-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6935/anteprojeto_018-2021_-_cici_-_prazo_fechamento_vala_ou_buraco_nas_vias_e_calcadas_11-10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do conserto de valas e buracos abertos nas vias públicas, no âmbito do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6973</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6973/anteprojeto_019-2021_-_carol_castro_-_direito_atendimento_em_libras_01-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6973/anteprojeto_019-2021_-_carol_castro_-_direito_atendimento_em_libras_01-11.pdf</t>
   </si>
   <si>
     <t>ASSEGURA ÀS PESSOAS SURDAS O DIREITO A ATENDIMENTO POR SERVIDOR CAPACITADO EM LÍNGUA BRASILEIRA DE SINAIS – LIBRAS, NOS ÓRGÃOS E ENTIDADES DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE LAGOA DA PRATA - MG</t>
   </si>
   <si>
     <t>6985</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6985/anteprojeto_020-2021_-_lisa_miranda_-_programa_pro_mulher_16-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6985/anteprojeto_020-2021_-_lisa_miranda_-_programa_pro_mulher_16-11.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Pró-Mulher de Qualificação de Mão de Obra Feminina no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6994</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6994/anteprojeto_021-2021_-_sargento_washington_-_universalizacao_bibliotecas_municipais.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6994/anteprojeto_021-2021_-_sargento_washington_-_universalizacao_bibliotecas_municipais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Municipal de Universalização das Bibliotecas nos Estabelecimentos de Ensino Integrantes do Sistema de Educação do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6996</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6996/anteprojeto_022-2021_-_cici_-_incentivo_a_reincercao_social_de_dependentes_quimicos_20-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6996/anteprojeto_022-2021_-_cici_-_incentivo_a_reincercao_social_de_dependentes_quimicos_20-11.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Incentivo ao      Emprego e à Reinserção Social de Dependentes   Químicos no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7016</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7016/anteprojeto_023-2021_-_lisa_-_obrigatoriedade_de_curso_de_primeiros_socorros_13-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7016/anteprojeto_023-2021_-_lisa_-_obrigatoriedade_de_curso_de_primeiros_socorros_13-12.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade da realização de cursos de primeiros socorros para professores, monitores e funcionários que tenham contato direto com alunos das Escolas Públicas, CEMEIS e Creches do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6769</t>
   </si>
   <si>
     <t>ANTEC</t>
   </si>
   <si>
     <t>Anteprojeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6769/anteprojeto_de_lei_complementar_001-2021_-_soninha_-_reducao_de_iss_-_entretenimento_28-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6769/anteprojeto_de_lei_complementar_001-2021_-_soninha_-_reducao_de_iss_-_entretenimento_28-06.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 42, DE 31 DE DEZEMBRO DE 2001, QUE INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE LAGOA DA PRATA</t>
   </si>
   <si>
     <t>6445</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Leandro Bibiano</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6445/indicacao_001-2021_-_leandro_-_limpeza_lotes_centro_11-01_2.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6445/indicacao_001-2021_-_leandro_-_limpeza_lotes_centro_11-01_2.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se fiscalizar e determinar a limpeza dos lotes situados no centro do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6446</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6446/indicacao_002-2021_-_leandro_-_ponte_corrego_pitico_11-01_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6446/indicacao_002-2021_-_leandro_-_ponte_corrego_pitico_11-01_1.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, indica ao Executivo Municipal a necessidade de se executar obra para reforma da “ponte” sobre o Córrego do “Pitico”, localizado na ESTRADA DO RETIRO DE BAIXO, Zona Rural de Lagoa da Prata/MG.</t>
   </si>
   <si>
     <t>6447</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6447/indicacao_003-2021_-_lisa_-_limpeza_martins_guimaraes_11-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6447/indicacao_003-2021_-_lisa_-_limpeza_martins_guimaraes_11-01.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se realizar uma limpeza geral no Distrito de Martins Guimarães, bem como a limpeza e manutenção da Praça Pública situada no referido Distrito.</t>
   </si>
   <si>
     <t>6448</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6448/indicacao_004-2021_-_lisa_-_poste_energia_11-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6448/indicacao_004-2021_-_lisa_-_poste_energia_11-01.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, indica ao Executivo Municipal, na forma regimental, a necessidade de se instalar um poste de energia elétrica, com a respectiva luminária na Rua Paulo Fabiano Mesquita, próximo ao nº 780, no Bairro Nossa Senhora das Graças, nesta cidade.</t>
   </si>
   <si>
     <t>6449</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6449/indicacao_005-2021_-_soninha_-_placas_nome_ruas_11-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6449/indicacao_005-2021_-_soninha_-_placas_nome_ruas_11-01.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade da instalação de placas com o nome das ruas, bem como a realização do cadastramento numérico nos domicílios urbanos da nossa cidade.</t>
   </si>
   <si>
     <t>6459</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6459/indicacao_006-2021_-_lisa_-_policiamento_ostensivo_18-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6459/indicacao_006-2021_-_lisa_-_policiamento_ostensivo_18-01.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se determinar ao comando da Guarda Civil Municipal que realize um policiamento ostensivo no Distrito de Martins Guimarães, especificamente nos finais de semana, bem como nos feriados.</t>
   </si>
   <si>
     <t>6460</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6460/indicacao_007-2021_-_pavio_-_tapar_buraco_via_publica_18-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6460/indicacao_007-2021_-_pavio_-_tapar_buraco_via_publica_18-01.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado na forma regimental, indica ao Executivo Municipal, a necessidade de se realizar intervenção para tapar um buraco na Rua João Antônio de Oliveira, no Bairro Chico Miranda, em frente ao nº 110.</t>
   </si>
   <si>
     <t>6476</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6476/indicacao_008-2021_-_leandro_-_faixa_de_pedestres_rua_joaquim_gomes_pereira_25-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6476/indicacao_008-2021_-_leandro_-_faixa_de_pedestres_rua_joaquim_gomes_pereira_25-01.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se repintar a faixa de pedestres situada na Rua Joaquim Gomes Pereira, próximo ao seu cruzamento com a Rua Barão do Rio Branco, no Bairro Gomes, nesta cidade.</t>
   </si>
   <si>
     <t>6477</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6477/indicacao_009-2021_-_soninha_-_limpeza_dos_bueiros_25-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6477/indicacao_009-2021_-_soninha_-_limpeza_dos_bueiros_25-01.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se realizar a limpeza em todos os bueiros existentes ao longo das vias públicas desta cidade.</t>
   </si>
   <si>
     <t>6478</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6478/indicacao_010-2021_-_carol_-_iluminacao_via_publica_25-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6478/indicacao_010-2021_-_carol_-_iluminacao_via_publica_25-01.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada na forma regimental, indica ao Executivo Municipal, a necessidade de se colocar um Poste de Energia Elétrica na Av. João Martins Miranda, nº 850, Bairro Sol Nascente, em frente à Construção da Igreja Matriz de Nossa Senhora de Guadalupe.</t>
   </si>
   <si>
     <t>6491</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6491/indicacao_011-2021_-_washington_-_rotatorias_e_sinalizacao_de_solo_01-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6491/indicacao_011-2021_-_washington_-_rotatorias_e_sinalizacao_de_solo_01-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se colocar uma rotatória no cruzamento da Rua São Paulo com a Rua Paraíba, no bairro Santa Eugênia; uma rotatória no cruzamento da Rua Rômulo Amorim com Rua Alagoas, no bairro Dona Alexandrina; e outra na Rua Joaquim Gomes Pereira com a Rua Luz, no bairro Américo Silva; e duas sinalizações de solo (faixa de pedestre) sendo uma na Praça Coronel Carlos Bernardes, em frente ao nº 80 e outra na Avenida Benedito Valadares em frente ao nº 897, nesta cidade.</t>
   </si>
   <si>
     <t>6503</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6503/indicacao_012-2021_-_pavio_-_desinfeccao_08-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6503/indicacao_012-2021_-_pavio_-_desinfeccao_08-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se realizar o serviço de desinfecção das vias públicas centrais de nossa cidade.</t>
   </si>
   <si>
     <t>6504</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6504/indicacao_013-2021_-_pavio_-_iluminacao_via_publica_08-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6504/indicacao_013-2021_-_pavio_-_iluminacao_via_publica_08-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, indica ao Executivo Municipal, a necessidade de se colocar um Poste de Energia Elétrica na Av. Dona Rosa Maciel, em frente ao nº 1.036, Bairro Chico Miranda, nesta cidade.</t>
   </si>
   <si>
     <t>6506</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6506/indicacao_014-2021_-_carol_-_placas_nas_pracas__08-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6506/indicacao_014-2021_-_carol_-_placas_nas_pracas__08-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade da instalação de placas com o nome das praças públicas de nossa cidade.</t>
   </si>
   <si>
     <t>6507</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6507/indicacao_015-2021_-_washington_-_mudanca_de_local_de_semaforo__08-02_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6507/indicacao_015-2021_-_washington_-_mudanca_de_local_de_semaforo__08-02_1.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se retirar o semáforo existente na Av. José Bernardes Maciel, esquina com a Rua Rio de Janeiro, transferindo-o para a Av. Benedito Valadares, cruzamento  com Rua Olegário Maciel.</t>
   </si>
   <si>
     <t>6508</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6508/indicacao_016-2021_-_leandro_bibiano_-_escoamento_de_agua_08-02_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6508/indicacao_016-2021_-_leandro_bibiano_-_escoamento_de_agua_08-02_1.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Chefe do Poder Executivo Municipal e ao Diretor do Serviço Autônomo de Água e Esgoto de Lagoa da Prata - SAAE-LP, na forma regimental, a necessidade de se realizar intervenção no sentido de solucionar o problema de escoamento de águas pluviais na rua Bom Despacho, entre a Rua Dom Pedro II até a Rua São Carlos, no Bairro Américo Silva, nesta cidade.</t>
   </si>
   <si>
     <t>6527</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6527/indicacao_017-2021_-_leandro_bibiano_-_rotatoria_joaquim_gomes_pereira_08-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6527/indicacao_017-2021_-_leandro_bibiano_-_rotatoria_joaquim_gomes_pereira_08-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se colocar uma rotatória no cruzamento da Rua Joaquim Gomes Pereira, com a Rua Barão do Rio Branco, no bairro Gomes, nesta cidade.</t>
   </si>
   <si>
     <t>6528</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6528/indicacao_018-2021_-_pavio_-_adesivos_veiculos_executivo_15-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6528/indicacao_018-2021_-_pavio_-_adesivos_veiculos_executivo_15-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, indica ao Executivo Municipal, a necessidade de se providenciar a colocação dos novos adesivos de identificação nos veículos oficiais do Poder Executivo Municipal, de acordo com os critérios estabelecidos na Lei Municipal nº 3.394/2021.</t>
   </si>
   <si>
     <t>6529</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6529/indicacao_019-2021_-_pavio_-_iluminacao_saida_para_luz_15-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6529/indicacao_019-2021_-_pavio_-_iluminacao_saida_para_luz_15-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, indica ao Executivo Municipal, a necessidade de se ampliar a rede de iluminação pública localizada na entrada do bairro Rodolfo Pio, próximo à saída para a cidade de Luz.</t>
   </si>
   <si>
     <t>6530</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6530/indicacao_020-2020_-_sargento_washington_-_buraco_na_cecilio_bernardes_-_22-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6530/indicacao_020-2020_-_sargento_washington_-_buraco_na_cecilio_bernardes_-_22-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, indica ao Executivo Municipal a necessidade de obras corretivas de tapa buraco na Rua Cecílio Bernardes Nº 1.885, bairro Marília, esquina com rua Joaquim Gomes Bernardes, nesta cidade.</t>
   </si>
   <si>
     <t>6531</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6531/indicacao_021-2021_-_leandro_bibiano_-_quadra_bairro_gomes_22-02_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6531/indicacao_021-2021_-_leandro_bibiano_-_quadra_bairro_gomes_22-02_1.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se realizar estudos visando a reforma no telhado e iluminação da quadra de esportes do Bairro Gomes, nesta cidade.</t>
   </si>
   <si>
     <t>6532</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6532/indicacao_022-2021_-_pavio_-_reforma_da_capela_da_garagem_prefeitura_22-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6532/indicacao_022-2021_-_pavio_-_reforma_da_capela_da_garagem_prefeitura_22-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, indica ao Executivo Municipal, a necessidade de se realizar uma reforma na Capela existente no pátio da garagem da Administração Pública Municipal, também conhecida como “Garagem da Prefeitura.”</t>
   </si>
   <si>
     <t>6533</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6533/indicacao_023-2021_-_pavio_-_iluminacao_praca_dona_zaza_22-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6533/indicacao_023-2021_-_pavio_-_iluminacao_praca_dona_zaza_22-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, indica ao Executivo Municipal, a necessidade de se executar obra para a iluminação da Praça Dona Zazá, no Bairro Américo Silva, próximo à entrada da indústria ali localizada.</t>
   </si>
   <si>
     <t>6560</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6560/indicacao_024-2021_-_leandro_bibiano_-_coletores_de_lixo_01-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6560/indicacao_024-2021_-_leandro_bibiano_-_coletores_de_lixo_01-03.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, _x000D_
 _x000D_
  		O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de uma melhor condição de trabalho para os empregados públicos  que prestam serviços de coletores de lixo.</t>
   </si>
   <si>
     <t>6570</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6570/indicacao_025-2020_-_sargento_washington_-_agua_na_porta_do_sgt_ricardo_08-03_jr.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6570/indicacao_025-2020_-_sargento_washington_-_agua_na_porta_do_sgt_ricardo_08-03_jr.pdf</t>
   </si>
   <si>
     <t>O Vereador que ora se apresenta indica ao Executivo Municipal, na forma regimental, a necessidade de obras corretivas de drenagem pluvial na Rua Maria Rita, nº 884, Bairro Chico Miranda, nesta cidade. Conforme foto anexa a esta Indicação.</t>
   </si>
   <si>
     <t>6571</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6571/indicacao_026-2021_-_hermano_-_castracao_08-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6571/indicacao_026-2021_-_hermano_-_castracao_08-03.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, indica ao Executivo Municipal, a necessidade de se intensificar a castração de cães e gatos em âmbito municipal, considerando a quantidade de animais soltos nas ruas da nossa cidade e a real necessidade de se implementar um serviço eficiente de castração desses animais.</t>
   </si>
   <si>
     <t>6582</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6582/indicacao_027-2021_-_leandro_-_receitas_em_duas_vias_15-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6582/indicacao_027-2021_-_leandro_-_receitas_em_duas_vias_15-03.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade que os médicos do município prescrevam receitas de medicamentos, quando ministrarem antibióticos, em duas vias.</t>
   </si>
   <si>
     <t>6597</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6597/indicacao_028-2021_-_carol_-_placas_protecao_reparticoes_publicas_05-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6597/indicacao_028-2021_-_carol_-_placas_protecao_reparticoes_publicas_05-04.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade da instalação de placas acrílicas de proteção nos setores de atendimento ao público da Administração Pública Municipal, como medida de proteção ao contágio do Coronavírus.</t>
   </si>
   <si>
     <t>6608</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6608/indicacao_029-2021-_pavio-retirada_de_eucalipitos_12-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6608/indicacao_029-2021-_pavio-retirada_de_eucalipitos_12-04.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se fazer um estudo sobre a necessidade ou não da retirada dos eucaliptos localizados na Praça de Esportes do Município, pois são de grande porte, causam danos às quadras e seus galhos estão muito próximos aos fios de energia elétrica, colocando em risco a segurança dos usuários da praça e dos que transitam pelas vias públicas que circundam o local.</t>
   </si>
   <si>
     <t>6609</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6609/indicacao_030-2021_-_leandro_bibiano_-_iluminacao_bairro_mangabeiras_12-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6609/indicacao_030-2021_-_leandro_bibiano_-_iluminacao_bairro_mangabeiras_12-04.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se completar a iluminação pública da Rua José Lucas, esquina com a Rua João de Barro, no Bairro Mangabeiras, nesta cidade, onde já existe o poste, faltando somente a instalação da luminária.</t>
   </si>
   <si>
     <t>6610</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se colocar dois Postes de Energia Elétrica, sendo um na Av. Benedito Valadares, e outro na esquina desta com a Rua Cassimiro de Abreu, no Bairro Américo Silva, nesta cidade.</t>
   </si>
   <si>
     <t>6611</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6611/indicacao_032-2021_-_soninha_-_transporte_publico_-_12-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6611/indicacao_032-2021_-_soninha_-_transporte_publico_-_12-04.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade da volta da oferta do transporte coletivo público para a população de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6612</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6612/indicacao_033-2021_-_hermano_-_limpeza_vias_12-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6612/indicacao_033-2021_-_hermano_-_limpeza_vias_12-04.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, indica ao Executivo Municipal, a necessidade de se executar a limpeza das vias vicinais ou marginais à Rodovia MG-170, começando pelo posto de combustível ali existente até o trevo secundário de acesso nesta cidade.</t>
   </si>
   <si>
     <t>6613</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6613/indicacao_034-2021_-_hermano_-_aguas_pluviais_12-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6613/indicacao_034-2021_-_hermano_-_aguas_pluviais_12-04.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, indica ao Executivo Municipal, a necessidade de se executar um projeto de drenagem pluvial visando solucionar o grave problema de escoamento das águas pluviais na Rua Francisco Silveira, cruzamento com a Rua Márcio Francisco Rabelo, Bairro Maria Fernanda II, nesta cidade.</t>
   </si>
   <si>
     <t>6622</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6622/indicacao_035-2021_-_pavio_-_rotatoria_rua_sete_de_setembro_19-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6622/indicacao_035-2021_-_pavio_-_rotatoria_rua_sete_de_setembro_19-04.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado na forma regimental, indica ao Executivo Municipal, a necessidade de se colocar uma rotatória no cruzamento da Rua Sete de Setembro com a Rua Luiz Guadalupe, no Bairro São José, nesta cidade.</t>
   </si>
   <si>
     <t>6623</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6623/indicacao_036-2021_-_pavio_-_poste_na_rua_divinopolis_19-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6623/indicacao_036-2021_-_pavio_-_poste_na_rua_divinopolis_19-04.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se colocar um Poste de Energia Elétrica, com a respectiva luminária, na Rua Divinópolis, próximo ao seu cruzamento com a Rua Acácio Mendes, no Bairro Américo Silva, nesta cidade.</t>
   </si>
   <si>
     <t>6630</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6630/indicacao_037-2021_-_washington_-_passagem_elevada_av._brasil_26-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6630/indicacao_037-2021_-_washington_-_passagem_elevada_av._brasil_26-04.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se colocar passagem elevada para pedestres, com ondulação, na Av. Brasil, próximo ao seu cruzamento com a Rua Paraíba, em frente a um supermercado e uma agência bancária ali existentes, nesta cidade.</t>
   </si>
   <si>
     <t>6642</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6642/indicacao_038-2021_-_soninha_-_odontomovel_03-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6642/indicacao_038-2021_-_soninha_-_odontomovel_03-05.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se restabelecer o atendimento odontológico do programa de saúde conhecido como “Odontomóvel” no município.</t>
   </si>
   <si>
     <t>6643</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6643/indicacao_039-2021_-_lisa_-_poda_ou_corte_das_arvores_da_secretaria_de_saude_03-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6643/indicacao_039-2021_-_lisa_-_poda_ou_corte_das_arvores_da_secretaria_de_saude_03-05.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se realizar estudo de viabilidade para poda ou corte das árvores em frente a sede da Secretaria de Saúde.</t>
   </si>
   <si>
     <t>6644</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6644/indicacao_040-2021_-_washington_-_rotatorias_e_sinalizacao_de_solo_03-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6644/indicacao_040-2021_-_washington_-_rotatorias_e_sinalizacao_de_solo_03-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se refazer a rotatória e sinalizar, bem como de se organizar o tráfego no    cruzamento da Avenida Bela Vista com Avenida Vereador Dr. Antenor Chagas Madeira e Rua Mato Grosso, no Bairro Santa Helena, nesta cidade.</t>
   </si>
   <si>
     <t>6645</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6645/indicacao_041-2021_-_washington_-_rotatorias_e_sinalizacao_de_solo_03-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6645/indicacao_041-2021_-_washington_-_rotatorias_e_sinalizacao_de_solo_03-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se instalar uma rotatória e sinalizar, bem como de se organizar o tráfego no cruzamento da Rua Rio Grande do Sul com Avenida Vereador Dr. Antenor Chagas Madeira e Avenida Dona Alexandrina, no Bairro Santa Helena, nesta cidade.</t>
   </si>
   <si>
     <t>6661</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6661/indicacao_042-2021_-_pavio_-_redutores_de_velocidades_10-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6661/indicacao_042-2021_-_pavio_-_redutores_de_velocidades_10-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se colocar redutores de velocidade nas Ruas Luz, Bom Despacho e José Maria Resende, cruzamento com a Avenida Izabel de Castro, nesta cidade.</t>
   </si>
   <si>
     <t>6662</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6662/indicacao_043-2021_-_sargento_washington_-_redutores_de_velocidades_10-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6662/indicacao_043-2021_-_sargento_washington_-_redutores_de_velocidades_10-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se colocar um redutor de velocidade na Rua Maria Rita Vidal, em seu cruzamento com a Rua Belo Horizonte, no bairro Américo Silva, nesta cidade.</t>
   </si>
   <si>
     <t>6690</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6690/indicacao_044-2021_-_washington_-_barras_fixas_24-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6690/indicacao_044-2021_-_washington_-_barras_fixas_24-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se instalar uma barra fixa (aparelho para exercícios físicos) na pista de caminhada, no calçadão no entorno da Lagoa, próximo ao bar externo existente no local.</t>
   </si>
   <si>
     <t>6706</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6706/indicacao_045-2021_-_toninho_-_suporte_para_soro_31-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6706/indicacao_045-2021_-_toninho_-_suporte_para_soro_31-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se adquirir suportes para soro, de preferência com regulagem de altura e rodízio, para serem utilizados na Casa de Apoio situada em Divinópolis.</t>
   </si>
   <si>
     <t>6707</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6707/indicacao_046-2021_-_pavio_-_rotatoria_luiz_guadalupe_-_fbp_31-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6707/indicacao_046-2021_-_pavio_-_rotatoria_luiz_guadalupe_-_fbp_31-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, indica ao Executivo Municipal a necessidade de se colocar uma rotatória ou um redutor de velocidade no cruzamento da Rua Luiz Guadalupe com a Rua Alexandre Bernardes Primo, no Bairro Centro, nesta cidade.</t>
   </si>
   <si>
     <t>6708</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6708/indicacao_047-2021_-_soninha_-_tapa-buracos_31-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6708/indicacao_047-2021_-_soninha_-_tapa-buracos_31-05.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se executar a atividade denominada “Tapa-buracos” ou executar obra de recapeamento do piso da Rua Joaquim Gomes Pereira, no Bairro Gomes, no trecho próximo ao número 931.</t>
   </si>
   <si>
     <t>6709</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6709/indicacao_048-2021_-_soninha_-_academia_ao_ar_livre_praia_municipal_31-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6709/indicacao_048-2021_-_soninha_-_academia_ao_ar_livre_praia_municipal_31-05.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se reparar os aparelhos de ginástica retirados da Academia ao Ar Livre então situada na Praia Pública Municipal, para que possam ser recolocados no local, ou a aquisição de novos aparelhos para a reativação do citado espaço para a prática de exercícios físicos, com todos os seus equipamentos.</t>
   </si>
   <si>
     <t>6710</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6710/indicacao_049-2021_-_leandro_bibiano_-_corte_arvore_31-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6710/indicacao_049-2021_-_leandro_bibiano_-_corte_arvore_31-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se realizar estudo de viabilidade para o corte da árvore situada na Rua Geraldo Domingos Pereira, esquina com a Rua José Geraldo da Silva, no Bairro Gomes, nesta cidade.</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6722/indicacao_050-2021_-_hermano_-_varal_praca_eventos_07-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6722/indicacao_050-2021_-_hermano_-_varal_praca_eventos_07-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, indica ao Executivo Municipal, a necessidade de se solucionar o problema sobre a instalação de varal de roupas na Praça de Eventos, utilizado por andarilhos e moradores de rua.</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6723/indicacao_051-2021_-_carol_-_passagem_elevada_embare_07-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6723/indicacao_051-2021_-_carol_-_passagem_elevada_embare_07-06.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se instalar passagem elevada para pedestres, com ondulação, na Avenida Brasil, em frente à portaria de entrada e saída dos funcionários da indústria Embaré.</t>
   </si>
   <si>
     <t>6742</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6742/indicacao_052-2021_-_soninha_-_camera_olho_vivo_14-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6742/indicacao_052-2021_-_soninha_-_camera_olho_vivo_14-06.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se colocar câmeras do Sistema “Olho Vivo”, na Rua Francisco Resende, esquina com Dona Maria Martins de Abreu, no Bairro Marília, nesta cidade.</t>
   </si>
   <si>
     <t>6743</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6743/indicacao_053-2021_-_leandro_bibiano_-_troca_de_lampada_14-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6743/indicacao_053-2021_-_leandro_bibiano_-_troca_de_lampada_14-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se trocar a lâmpada do poste de energia elétrica situado na Rua Pedro Roberto Amorim, esquina com Rua Joaquim Gomes Pereira, no Bairro Gomes, nesta cidade.</t>
   </si>
   <si>
     <t>6759</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6759/indicacao_054-2021_-_soninha_-_guardas_para_feira_livre_28-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6759/indicacao_054-2021_-_soninha_-_guardas_para_feira_livre_28-06.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se solicitar ao Comando da Guarda Civil Municipal que sejam designados dois membros da Guarda Civil para ficarem na Praça de Eventos aos sábados, pela manhã, durante a realização das atividades da feira livre, visando auxiliar na fiscalização dos frequentadores  quanto ao cumprimento do Decreto Municipal de combate à COVID-19.</t>
   </si>
   <si>
     <t>6822</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6822/indicacao_055-2021_-_sargento_washington_-_faixa_elevada_pedestres_09-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6822/indicacao_055-2021_-_sargento_washington_-_faixa_elevada_pedestres_09-08.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se viabilizar a construção de uma Faixa de Pedestre Elevada na Avenida José Bernardes Maciel, próximo ao número 1.430, próximo a um Supermercado e um posto de gasolina, no bairro Marília, nesta cidade.</t>
   </si>
   <si>
     <t>6834</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6834/indicacao_056-2021_-_sargento_washington_-_implantacao_de_rotatoria_16-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6834/indicacao_056-2021_-_sargento_washington_-_implantacao_de_rotatoria_16-08.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, _x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental, indica ao Executivo Municipal, ouvido Plenário, que determine ao setor competente da Administração Pública Municipal, que realize estudo e providencie uma rotatória na Rua Joaquim Gomes Bernardes Filho, cruzamento com a Rua Joaquim Gomes Pereira, bairro Gomes, nesta cidade.</t>
   </si>
   <si>
     <t>6849</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6849/indicacao_057-2021_-_soninha_-_poltronas_teatro_23-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6849/indicacao_057-2021_-_soninha_-_poltronas_teatro_23-08.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente, _x000D_
 _x000D_
 	A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se fazer reparação em várias poltronas do Teatro Fausto Resende, nesta cidade.</t>
   </si>
   <si>
     <t>6850</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6850/indicacao_058-2021_-_carol_-_faixa_elevada_pedestres_23-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6850/indicacao_058-2021_-_carol_-_faixa_elevada_pedestres_23-08.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 	A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se viabilizar a instalação de duas Faixas Elevadas para Pedestres, sendo uma na Rua Santa Catarina, próximo ao número 632, antes do cruzamento com a Rua Alagoas, e uma na Rua Alagoas, nas imediações do número 946, próximo a um estúdio fotográfico e uma casa de ração animal, no bairro Santa Eugênia, nesta cidade.</t>
   </si>
   <si>
     <t>6861</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6861/indicacao_059-2021_-_leandro_bibiano_-_poste_energia_30-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6861/indicacao_059-2021_-_leandro_bibiano_-_poste_energia_30-08.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, indica ao Executivo Municipal, na forma regimental, a necessidade de se instalar um poste de energia elétrica, com a respectiva luminária, no final da  Av. Benedito Valadares, em frente ao portão do campo dos veteranos, no bairro Gomes, nesta cidade.</t>
   </si>
   <si>
     <t>6862</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6862/indicacao_060-2021_-_sargento_washington_-_implantacao_de_rotatoria_30-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6862/indicacao_060-2021_-_sargento_washington_-_implantacao_de_rotatoria_30-08.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, _x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental, indica ao Executivo Municipal, ouvido Plenário, que determine ao setor competente da Administração Pública Municipal, que realize estudo e providencie uma rotatória na Rua Maria Rita, cruzamento com a Rua Prof. Paulo Lobato, próximo à Escola Estadual Monsenhor Alfredo Dohr, no Bairro Chico Miranda, nesta cidade.</t>
   </si>
   <si>
     <t>6874</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6874/indicacao_061-2021_-_hermano_fofao_-_manutencao_quebra-molas_e_faixas_pedestres_06-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6874/indicacao_061-2021_-_hermano_fofao_-_manutencao_quebra-molas_e_faixas_pedestres_06-09.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, _x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental, indica ao Executivo Municipal, a necessidade da manutenção no que diz respeito à pintura dos redutores de velocidade (quebra-molas), passagens elevadas e faixas de passagens de pedestres.</t>
   </si>
   <si>
     <t>6884</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Senhora Presidente, _x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental, indica ao Executivo Municipal, ouvido Plenário, que determine ao setor competente da Administração Pública Municipal, que realize estudo e providencie uma rotatória na Avenida Dona Rosa Maciel, cruzamento com a Rua Alexandre Bernardes Lobato, no Bairro Santa Helena; e outra na Rua Bahia, esquina com José de Castro Teixeira, no Bairro Santa Eugênia ll, nesta cidade.</t>
   </si>
   <si>
     <t>6893</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6893/indicacao_063-2021_-_hermano_fofao_-_barreira_para_escoamento_de_aguas_pluviais_20-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6893/indicacao_063-2021_-_hermano_fofao_-_barreira_para_escoamento_de_aguas_pluviais_20-09.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, indica ao Executivo Municipal, a necessidade de se fazer uma barreira de proteção (tipo quebra-molas), na Rua Joaquim Gomes Bernardes Filho, esquina com a Rua Sr. Doca (Travessa do Retiro).</t>
   </si>
   <si>
     <t>6902</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6902/indicacao_064-2021_-_washington_-_reforma_rotatoria_e_sinalizacao_27-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6902/indicacao_064-2021_-_washington_-_reforma_rotatoria_e_sinalizacao_27-09.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, _x000D_
 _x000D_
 	O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se realizar a reforma da rotatória no cruzamento da Rua Sete de Setembro com a Rua Santo Antônio do Monte, no bairro Américo Silva, nesta cidade.</t>
   </si>
   <si>
     <t>6959</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6959/indicacao_065-2021_-_toninho_da_laje_-_faixa_de_pedestres_rua_luiz_guadalupe_25-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6959/indicacao_065-2021_-_toninho_da_laje_-_faixa_de_pedestres_rua_luiz_guadalupe_25-10.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se repintar a faixa de pedestres situada na Rua Luiz Guadalupe, próximo ao seu cruzamento com a Av. Benedito Valadares, enfrente a Agência do INSS, no Centro, nesta cidade.</t>
   </si>
   <si>
     <t>6972</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6972/indicacao_066-2021_-_cici_-_implantacao_de_rotatoria_08-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6972/indicacao_066-2021_-_cici_-_implantacao_de_rotatoria_08-11.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, _x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental, indica ao Executivo Municipal, ouvido Plenário, que determine ao setor competente da Administração Pública Municipal, que realize estudo e providencie uma rotatória na Rua Cecílio Bernardes, cruzamento com a Rua Samuel Bernardes, no Bairro Marília, nesta cidade.</t>
   </si>
   <si>
     <t>6992</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6992/indicacao_067-2021_-_cici_-_implantacao_de_rotatoria_22-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6992/indicacao_067-2021_-_cici_-_implantacao_de_rotatoria_22-11.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, _x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental, indica ao Executivo Municipal, ouvido Plenário, que determine ao setor competente da Administração Pública Municipal, que realize estudo e providencie uma rotatória na Rua Ceará, em seu cruzamento com a Rua Almirante Tamandaré, próximo ao número 673, no Bairro Nossa Senhora das Graças, nesta cidade.</t>
   </si>
   <si>
     <t>6993</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6993/indicacao_068-2021_-_sargento_washington_-_implantacao_de_rotatoria_22-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6993/indicacao_068-2021_-_sargento_washington_-_implantacao_de_rotatoria_22-11.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, _x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental, indica ao Executivo Municipal, ouvido Plenário, que determine ao setor competente da Administração Pública Municipal, que  realize estudo e providencie a necessidade da se instalar uma rotatória e sinalizar, bem como de se organizar o tráfego no cruzamento da Rua Bahia, com a Rua Almirante Tamandaré e Joaquim Gomes Bernardes Filho, no Bairro Etelvina Miranda, nesta cidade.</t>
   </si>
   <si>
     <t>7015</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7015/indicacao_069-2021_-_sargento_washington_-_faixa_elevada_pedestres_06-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7015/indicacao_069-2021_-_sargento_washington_-_faixa_elevada_pedestres_06-12.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, _x000D_
 _x000D_
 	O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se viabilizar a construção de uma Faixa de Pedestre Elevada na Rua Dona Naná, próximo ao número 423, Bairro Gomes, em frente a Escola Professo Afonso Goulart, nesta cidade.</t>
   </si>
   <si>
     <t>6943</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6943/mocao_de_aplauso_001-2021-_hermano_-_deivid_miranda.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6943/mocao_de_aplauso_001-2021-_hermano_-_deivid_miranda.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, regimentalmente apoiado, requer a Vossa Excelência que seja submetida à aprovação do Plenário MOÇÃO DE APLAUSOS ao Senhor Deivid Miranda Viana, parabenizando-o pelos relevantes trabalhos prestados na Área de Saúde do  Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6974</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6974/mocao_de_aplausos_002-2021_-_carol_-_equipe_vacinacao_08-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6974/mocao_de_aplausos_002-2021_-_carol_-_equipe_vacinacao_08-11.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 	A Vereadora infra-assinada, regimentalmente apoiada, requer a Vossa Excelência que seja submetida à aprovação do Plenário MOÇÃO DE APLAUSOS aos Profissionais de Saúde que integram a Equipe de Vacinação contra a Covid-19, parabenizando-os pelos relevantes trabalhos prestados na Área de Saúde, no enfrentamento à Pandemia do Novo Coronavírus no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7014</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7014/mocao_de_aplausos_003-2021_-_washington_lagoa_corre_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7014/mocao_de_aplausos_003-2021_-_washington_lagoa_corre_1.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, regimentalmente apoiado, requer a Vossa Excelência que seja submetida à aprovação do Plenário MOÇÃO DE APLAUSOS aos Integrantes do Movimento Lagoa Corre, parabenizando-os pelo incentivo à prática de atividades físicas, diminuindo o sedentarismo e melhorando a qualidade de vida dos nossos lagopratenses.</t>
   </si>
   <si>
     <t>6467</t>
   </si>
   <si>
     <t>PL-CM</t>
   </si>
   <si>
     <t>Projeto de Lei CM</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6467/projeto_de_lei_cm_001-2021_-_mesa_diretora_-_revisa_subsidios_agentes_politicos_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6467/projeto_de_lei_cm_001-2021_-_mesa_diretora_-_revisa_subsidios_agentes_politicos_1.pdf</t>
   </si>
   <si>
     <t>Revisa os Valores dos Subsídios dos Agentes Políticos do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6493</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6493/projeto_de_lei_cm_002-2021_-_da_nome_ubs_americo_silva_i_-_lisa.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6493/projeto_de_lei_cm_002-2021_-_da_nome_ubs_americo_silva_i_-_lisa.pdf</t>
   </si>
   <si>
     <t>Dá nome à Unidade Básica de Saúde I – UBS I – do  Bairro Américo Silva, do Município de Lagoa da Prata, que passa a se denominar Unidade Básica de Saúde Balduíno Bernardes Amorim - Sr. Dudu.</t>
   </si>
   <si>
     <t>6521</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6521/projeto_de_lei_cm_no_3-2021_-_diaria_viagem_-_vereadores_e_empregados_-_mesa_diretora.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6521/projeto_de_lei_cm_no_3-2021_-_diaria_viagem_-_vereadores_e_empregados_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PAGAMENTO DE DIÁRIA DE VIAGEM A VEREADORES E EMPREGADOS PÚBLICOS DA      CÂMARA MUNICIPAL DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>6649</t>
   </si>
   <si>
     <t>Sargento Washington, Cici</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6649/projeto_de_lei_cm_004-2021_-_washington_e_cici_-_divulgacao_vacinados_covid-19.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6649/projeto_de_lei_cm_004-2021_-_washington_e_cici_-_divulgacao_vacinados_covid-19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da publicação diária da listagem de todos os vacinados contra a COVID-19 no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6663</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6663/projeto_de_lei_cm_005-2021_sargento_washington_-_regulamenta_capina_10-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6663/projeto_de_lei_cm_005-2021_sargento_washington_-_regulamenta_capina_10-05.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CAPINA QUÍMICA, ELÉTRICA E DE OUTRAS FORMAS, NAS ÁREAS QUE MENCIONA, NO ÂMBITO DO MUNICÍPIO DE LAGOA DA PRATA – MG.</t>
   </si>
   <si>
     <t>6677</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6677/projeto_de_lei_cm_006-2021_-_toninho_da_laje_-_altera_a_lei_2828-2016_-_taxi.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6677/projeto_de_lei_cm_006-2021_-_toninho_da_laje_-_altera_a_lei_2828-2016_-_taxi.pdf</t>
   </si>
   <si>
     <t>Revoga o Inciso II do Art. 7º da Lei Municipal nº 2.828, de 1º de agosto de 2016.</t>
   </si>
   <si>
     <t>6711</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6711/projeto_de_lei_cm_007-2021_-_lisa_miranda_-_junho_violeta_31-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6711/projeto_de_lei_cm_007-2021_-_lisa_miranda_-_junho_violeta_31-05.pdf</t>
   </si>
   <si>
     <t>Institui o “JUNHO VIOLETA” no Município de Lagoa da Prata, em alusão ao Dia Mundial de Conscientização da Violência contra a Pessoa Idosa.</t>
   </si>
   <si>
     <t>6942</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6942/projeto_de_lei_cm_008-2021_-_pavio_-_uso_obrigatorio_do_brasao.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6942/projeto_de_lei_cm_008-2021_-_pavio_-_uso_obrigatorio_do_brasao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de criação e utilização de logomarcas pelo Poder Executivo Municipal e institui a obrigatoriedade de uso do Brasão oficial.</t>
   </si>
   <si>
     <t>6995</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6995/projeto_de_lei_cm_009-2021_-_carol_-_doacao_saae_para_casa_da_uniao_22-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6995/projeto_de_lei_cm_009-2021_-_carol_-_doacao_saae_para_casa_da_uniao_22-11.pdf</t>
   </si>
   <si>
     <t>Autoriza o Serviço Autônomo de Água e Esgoto de Lagoa da Prata – SAAE-LP a receber doações e        repassar à entidade que menciona.</t>
   </si>
   <si>
     <t>7011</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7011/projeto_de_lei_cm_010-2021_-_carol_-_da_nome_a_rua_em_martins_guimaraes_06-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7011/projeto_de_lei_cm_010-2021_-_carol_-_da_nome_a_rua_em_martins_guimaraes_06-12.pdf</t>
   </si>
   <si>
     <t>Dá Nome a Logradouro Público Que Menciona.</t>
   </si>
   <si>
     <t>7022</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>6511</t>
   </si>
   <si>
     <t>PLC-C</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - CM</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6511/projeto_de_lei_complementar_cm_001-2021_-_mesa_diretora_-_altera_lcm_49-2005.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6511/projeto_de_lei_complementar_cm_001-2021_-_mesa_diretora_-_altera_lcm_49-2005.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 49/2005 que Instituiu o Quadro de Pessoal da Câmara Municipal.</t>
   </si>
   <si>
     <t>6697</t>
   </si>
   <si>
     <t>Sargento Washington, Lisa Miranda, Toninho da Laje</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6697/projeto_de_lei_complementar_cm_002-2021_-_altera_plano_diretor_-_poeira_-_sargento_washington_4.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6697/projeto_de_lei_complementar_cm_002-2021_-_altera_plano_diretor_-_poeira_-_sargento_washington_4.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 176/2.017, que dispõe Sobre a Instituição do Plano Diretor do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6912</t>
   </si>
   <si>
     <t>Sargento Washington, Toninho da Laje</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6912/projeto_de_lei_complementar_cm_003_-_sargento_washington_-_sucata_04-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6912/projeto_de_lei_complementar_cm_003_-_sargento_washington_-_sucata_04-10.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 5, de 15 de julho de 1991, que Institui o Código de Posturas do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6438</t>
   </si>
   <si>
     <t>PLC-E</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei Complementar - EM </t>
   </si>
   <si>
     <t>DI GIANNE DE OLIVEIRA NUNES</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6438/plc_em_1-2021_-_guarda_municipal_para_atuar_em_fiscalizacao_de_posturas_e_vigilancia_sanitaria.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6438/plc_em_1-2021_-_guarda_municipal_para_atuar_em_fiscalizacao_de_posturas_e_vigilancia_sanitaria.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DELEGAÇÃO DE COMPETÊNCIA AOS INTEGRANTES DA GUARDA CIVIL MUNICIPAL PARA ATUAR NA FISCALIZAÇÃO DE POSTURAS MUNICIPAIS E DE VIGILÂNCIA SANITÁRIA</t>
   </si>
   <si>
     <t>6495</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6495/plc_em_2-2021_-_institui_recompensas_aos_policiais_da_guarda_civil_de_lagoa_da_prata.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6495/plc_em_2-2021_-_institui_recompensas_aos_policiais_da_guarda_civil_de_lagoa_da_prata.pdf</t>
   </si>
   <si>
     <t>Institui Recompensas aos Policiais da Guarda Civil de Lagoa da Prata</t>
   </si>
   <si>
     <t>6551</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6551/plc_em_3-2021-_fixa_piso_salarial_acs_e_ace_em_atendimento_a_lei_11.350.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6551/plc_em_3-2021-_fixa_piso_salarial_acs_e_ace_em_atendimento_a_lei_11.350.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO II DA LCM Nº 79/2008 PARA FIXAR O PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AGENTES DE COMBATE AS ENDEMIAS (ACE) DO MUNICÍPIO EM CONSONÂNCIA ÀS DETERMINAÇÕES DA LEI FEDERAL 11.350</t>
   </si>
   <si>
     <t>6680</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6680/plc_em_4-2021__-_parcelamento_do_solo_condominio_chacaras_de_recreio_sob_a_forma_de_chacreamento.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6680/plc_em_4-2021__-_parcelamento_do_solo_condominio_chacaras_de_recreio_sob_a_forma_de_chacreamento.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DO SOLO URBANO PARA OS CONDOMÍNIOS DE CHÁCARA DE RECREIO, SOB A FORMA DE CHACREAMENTO, NO MUNICÍPIO DE LAGOA DA PRATA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6681</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6681/plc_em_5-2021_-_altera_a_lc_3-1991_procurador_adjunto_recrutamento_amplo.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6681/plc_em_5-2021_-_altera_a_lc_3-1991_procurador_adjunto_recrutamento_amplo.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 3 DE 22 DE MAIO DE 1991, DE MODO A PERMITIR O RECRUTAMENTO AMPLO PARA O CARGO DE PROCURADOR ADJUNTO.</t>
   </si>
   <si>
     <t>6682</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6682/plc_em_6-2021_-_altera_a_lc_176-2017_redefinindo_zonas_de_uso_e_ocupacap_do_solo.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6682/plc_em_6-2021_-_altera_a_lc_176-2017_redefinindo_zonas_de_uso_e_ocupacap_do_solo.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 176, DE 1º DE JANEIRO DE 2017, REDEFININDO AS ZONAS DE USO E OCUPAÇÃO DO SOLO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6732</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6732/plc_em_7-2021_-_altera_a_lc_176_plano_diretor_rotated.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6732/plc_em_7-2021_-_altera_a_lc_176_plano_diretor_rotated.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 176 DE 1º DE JANEIRO DE 2017.</t>
   </si>
   <si>
     <t>6733</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6733/plc_em_8-2021_-_autoriza_escala_de_revezamento_12x36_e_24x72_rotated.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6733/plc_em_8-2021_-_autoriza_escala_de_revezamento_12x36_e_24x72_rotated.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INSTITUIÇÃO DA ESCALA DE REVEZAMENTO DE DOZE (12) HORAS DE TRABALHO POR TRINTA E SEIS (36) DE DESCANSO E VINTE E QUATRO (24) HORAS DE TRABALHO POR 72 (SETENTA E DUAS) HORAS DE DESCANSO NAS UNIDADES DE FUNCIONAMENTO ININTERRUPTO DA SECRETARIA DE SAÚDE.</t>
   </si>
   <si>
     <t>6734</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6734/plc_em_9-2021_-_lotacao_de_servidores_especilista_educacional_da_rede_municipal_de_ensino_rotated.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6734/plc_em_9-2021_-_lotacao_de_servidores_especilista_educacional_da_rede_municipal_de_ensino_rotated.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LOTAÇÃO DE SERVIDORES OCUPANTES DO EMPREGO PÚBLICO DE ESPECIALISTA EDUCACIONAL DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>6863</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6863/plc_em_10-2021_-_altera_a_lc_184-2017_-_autoriza_a_contratar_aprendiz.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6863/plc_em_10-2021_-_altera_a_lc_184-2017_-_autoriza_a_contratar_aprendiz.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 184, DE 21 DE JUNHO DE 2017, QUE AUTORIZA O MUNICÍPIO DE LAGOA DA PRATA A CONTRATAR APRENDIZ</t>
   </si>
   <si>
     <t>6896</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6896/plc_em_11-2021.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6896/plc_em_11-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar 176/2017, que Dispõe sobre a Instituição do Plano Diretor do Município de Lagoa da Prata, Decênio 2017-2026, e o Mapa de Zoneamento nela compreendido.</t>
   </si>
   <si>
     <t>7005</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7005/plc_em_12-2021_-_altera_o_plano_diretor_e_mapa_de_zoneamento.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7005/plc_em_12-2021_-_altera_o_plano_diretor_e_mapa_de_zoneamento.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 176 DE 01 DE JANEIRO DE 2017.</t>
   </si>
   <si>
     <t>7013</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7013/plc_em_13-2021_-_altera_a_lei_complementar_3-91_-_cria_vagas.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7013/plc_em_13-2021_-_altera_a_lei_complementar_3-91_-_cria_vagas.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 3 DE 22 DE MAIO DE 1991.</t>
   </si>
   <si>
     <t>6461</t>
   </si>
   <si>
     <t>PL-EM</t>
   </si>
   <si>
     <t>Projeto de Lei EM</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6461/pl_em_01-2021_-_concede_revisao_anual_a_servidores.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6461/pl_em_01-2021_-_concede_revisao_anual_a_servidores.pdf</t>
   </si>
   <si>
     <t>“Concede Revisão Geral Anual aos Servidores Públicos Municipais, nos termos do Inciso X do Artigo 37,da Constituição Federal”</t>
   </si>
   <si>
     <t>6462</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6462/pl_em_02-2021_-_penalidades_a_descumprimento_das_medidas_de_prevencao_ao_coronavirus.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6462/pl_em_02-2021_-_penalidades_a_descumprimento_das_medidas_de_prevencao_ao_coronavirus.pdf</t>
   </si>
   <si>
     <t>“Define Penalidades a serem aplicadas na hipótese de descumprimento das determinações do Executivo Municipal no enfrentamento e prevenção ao Coronavírus (Covid-19)”</t>
   </si>
   <si>
     <t>6463</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6463/pl_em_03-2021_-_abre_credito_suplementar_ao_orcamento_vigente_-_r_395.65131.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6463/pl_em_03-2021_-_abre_credito_suplementar_ao_orcamento_vigente_-_r_395.65131.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6464</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6464/pl_em_04-2021_-_abre_credito_suplementar_ao_orcamento_vigente__-_r_201.82706.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6464/pl_em_04-2021_-_abre_credito_suplementar_ao_orcamento_vigente__-_r_201.82706.pdf</t>
   </si>
   <si>
     <t>6479</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6479/pl_em_5-2021_-_abre_credito_adicional_especial_-_r700_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6479/pl_em_5-2021_-_abre_credito_adicional_especial_-_r700_mil.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6480</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6480/pl_em_6-2021_-_abre_credito_adicional_especial_r305_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6480/pl_em_6-2021_-_abre_credito_adicional_especial_r305_mil.pdf</t>
   </si>
   <si>
     <t>6481</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6481/pl_em_7-2021_-_abre_credito_suplementar_r_6.748.50598.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6481/pl_em_7-2021_-_abre_credito_suplementar_r_6.748.50598.pdf</t>
   </si>
   <si>
     <t>6482</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6482/pl_em_08-2021_-_abre_credito_adic_especial_r_42_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6482/pl_em_08-2021_-_abre_credito_adic_especial_r_42_mil.pdf</t>
   </si>
   <si>
     <t>6483</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6483/pl_em_09-2021_-_revoga_os_paragrafos_1_e_2_do_art._1_da_lei_3.279-2019.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6483/pl_em_09-2021_-_revoga_os_paragrafos_1_e_2_do_art._1_da_lei_3.279-2019.pdf</t>
   </si>
   <si>
     <t>REVOGA OS PARÁGRAFOS 1º E 2º DO ARTIGO 1º DA LEI MUNICIPAL Nº 3.279 DE 12 DE DEZEMBRO DE 2019</t>
   </si>
   <si>
     <t>6484</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6484/pl_em_10-2021_-_revoga_o_paragrafo_unico_do_art_1_e_altera_redacao_do_2_da_lei_municipal_1985-2011.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6484/pl_em_10-2021_-_revoga_o_paragrafo_unico_do_art_1_e_altera_redacao_do_2_da_lei_municipal_1985-2011.pdf</t>
   </si>
   <si>
     <t>REVOGA O PARÁGRAFO ÚNICO DO ART. 1º E ALTERA A REDAÇÃO DO ART. 2º, TODOS DA LEI MUNICIPAL Nº 1.985 DE 11 DE NOVEMBRO DE 2011.</t>
   </si>
   <si>
     <t>6485</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6485/pl_em_11-2021_-_dispoe_sobre_o_programa_municipal_de_parcerias_publico-privadas_e_concessoes_do_municipio_de_lagoa_da_prata_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6485/pl_em_11-2021_-_dispoe_sobre_o_programa_municipal_de_parcerias_publico-privadas_e_concessoes_do_municipio_de_lagoa_da_prata_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa municipal de parcerias público-privadas e concessões do município de Lagoa da Prata e dá outras providências.</t>
   </si>
   <si>
     <t>6494</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6494/pl_em_12-2021_-_autoriza_o_executivo_a_conceder_contribuicao_a_undime-mg_no_ano_de_2021.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6494/pl_em_12-2021_-_autoriza_o_executivo_a_conceder_contribuicao_a_undime-mg_no_ano_de_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo a conceder contribuição à União Nacional dos Dirigentes Municipais de Educação do Estado de Minas Gerais - UNDIME-MG no ano de 2021</t>
   </si>
   <si>
     <t>6505</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6505/pl_em_13-2021_-_abre_credito_suplementar_r_1.300.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6505/pl_em_13-2021_-_abre_credito_suplementar_r_1.300.00000.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6509</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6509/pl_em_14-2021_-_abre_credito_suplementar_-_r_3.690.31500.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6509/pl_em_14-2021_-_abre_credito_suplementar_-_r_3.690.31500.pdf</t>
   </si>
   <si>
     <t>6510</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6510/pl_em_15-2021_-_abre_credito_suplementar_-_r_440_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6510/pl_em_15-2021_-_abre_credito_suplementar_-_r_440_mil.pdf</t>
   </si>
   <si>
     <t>6512</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6512/pl_em_16-2021_-_abre_credito_suplementar_ao_orcamento_vigente__-_r_441_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6512/pl_em_16-2021_-_abre_credito_suplementar_ao_orcamento_vigente__-_r_441_mil.pdf</t>
   </si>
   <si>
     <t>6513</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6513/pl_em_17-2021_-_abre_credito_adicional_especial_ao_orcamento__-_r_90.50000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6513/pl_em_17-2021_-_abre_credito_adicional_especial_ao_orcamento__-_r_90.50000.pdf</t>
   </si>
   <si>
     <t>6514</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6514/pl_em_18-2021_-_abre_credito_adcional_especial_ao_orcamento_vigente_-_r6.50000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6514/pl_em_18-2021_-_abre_credito_adcional_especial_ao_orcamento_vigente_-_r6.50000.pdf</t>
   </si>
   <si>
     <t>6515</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6515/pl_em_19-2021_-_abre_credito_adicional_especial_ao_orcamento_vigente_-_r_474.13461.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6515/pl_em_19-2021_-_abre_credito_adicional_especial_ao_orcamento_vigente_-_r_474.13461.pdf</t>
   </si>
   <si>
     <t>6516</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6516/pl_em_20-2021_-_abre_credito_adicional_especial_ao_orcamento_-_r_73_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6516/pl_em_20-2021_-_abre_credito_adicional_especial_ao_orcamento_-_r_73_mil.pdf</t>
   </si>
   <si>
     <t>6517</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6517/pl_em_21-2021_-_abre_credito_adicional_especial_ao_orcamento_vigente_-_r_3.600.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6517/pl_em_21-2021_-_abre_credito_adicional_especial_ao_orcamento_vigente_-_r_3.600.00000.pdf</t>
   </si>
   <si>
     <t>6518</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6518/pl_em_22-2021_-_abre_credito_suplementar_ao_orcamento_vigente_-_r_1.306.29412.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6518/pl_em_22-2021_-_abre_credito_suplementar_ao_orcamento_vigente_-_r_1.306.29412.pdf</t>
   </si>
   <si>
     <t>6519</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6519/pl_em_23-2021_-_abre_credito_suplementar_ao_orcamento_vigente_-_r_160_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6519/pl_em_23-2021_-_abre_credito_suplementar_ao_orcamento_vigente_-_r_160_mil.pdf</t>
   </si>
   <si>
     <t>6520</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6520/pl_em_24-2021__-_dispoe_sobre_a_criacao_do_conselho_do_fundeb.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6520/pl_em_24-2021__-_dispoe_sobre_a_criacao_do_conselho_do_fundeb.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - FUNDEB DE QUE TRATA O ART. 212-A DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>6542</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6542/pl_em_25-2021_-_abre_credito_adicional_especial_-_r_190.22700.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6542/pl_em_25-2021_-_abre_credito_adicional_especial_-_r_190.22700.pdf</t>
   </si>
   <si>
     <t>6543</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6543/pl_em_26-2021_-_abre_credito_adicional_especial_-_r_700.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6543/pl_em_26-2021_-_abre_credito_adicional_especial_-_r_700.00000.pdf</t>
   </si>
   <si>
     <t>6544</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6544/pl_em_27-2021_-_abre_credito_suplementar_-_r_1.244.40000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6544/pl_em_27-2021_-_abre_credito_suplementar_-_r_1.244.40000.pdf</t>
   </si>
   <si>
     <t>6545</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6545/pl_em_28-2021_-_abre_credito_suplementar_-_r_4.000.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6545/pl_em_28-2021_-_abre_credito_suplementar_-_r_4.000.00000.pdf</t>
   </si>
   <si>
     <t>6546</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6546/pl_em_29-2021_-_abre_credito_suplementar_-_r_250.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6546/pl_em_29-2021_-_abre_credito_suplementar_-_r_250.00000.pdf</t>
   </si>
   <si>
     <t>6547</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6547/pl_em_30-2021_-_abre_credito_suplementar_-_r_500.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6547/pl_em_30-2021_-_abre_credito_suplementar_-_r_500.00000.pdf</t>
   </si>
   <si>
     <t>6548</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6548/pl_em_31-2021_-_abre_credito_suplementar_-_r_700.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6548/pl_em_31-2021_-_abre_credito_suplementar_-_r_700.00000.pdf</t>
   </si>
   <si>
     <t>6552</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6552/pl_em_32-2021_-_institui_o_conselho_de_desenvolvimento_economico_-_comdes-lp.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6552/pl_em_32-2021_-_institui_o_conselho_de_desenvolvimento_economico_-_comdes-lp.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO SUSTENTÁVEL DE LAGOA DA PRATA - COMDES-LP</t>
   </si>
   <si>
     <t>6553</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6553/pl_em_33-2021_-_inclui_paragrafos_ao_art._1_da_lei_1.119-2004_que_regulamenta_a_cessao_de_servidores_publicos.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6553/pl_em_33-2021_-_inclui_paragrafos_ao_art._1_da_lei_1.119-2004_que_regulamenta_a_cessao_de_servidores_publicos.pdf</t>
   </si>
   <si>
     <t>INCLUI OS PARÁGRAFOS 5º E 6º AO ART. 1º DA LEI 1.119/2004 QUE REGULAMENTA A CESSÃO DE SERVIDORES PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6554</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6554/pl_em_34-2021_-_abre_credito_adicional_especial_-_r_53_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6554/pl_em_34-2021_-_abre_credito_adicional_especial_-_r_53_mil.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6561</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6561/pl_em_35-2021_-_patrulha_guardia_lei_maria_da_penha.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6561/pl_em_35-2021_-_patrulha_guardia_lei_maria_da_penha.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA PATRULHA GUARDIÃ MARIA DA PENHA, DE ATENDIMENTO À MULHER VÍTIMA DE VIOLÊNCIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6562</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6562/pl_em_36-2021_-_criacao_do_conselho_municipal_dos_direitos_da_mulher.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6562/pl_em_36-2021_-_criacao_do_conselho_municipal_dos_direitos_da_mulher.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DOS DIREITOS DA MULHER E DISPÕE SOBRE O FUNDO MUNICIPAL DE POLÍTICAS PÚBLICAS PARA A MULHER NO MUNICÍPIO DE LAGOA DA PRATA</t>
   </si>
   <si>
     <t>6572</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6572/pl_em_37-2021_-_ratifica_protocolo_de_intencoes__firmado_entre_municipios_adquirir_vacinas_combante_coronavirus..pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6572/pl_em_37-2021_-_ratifica_protocolo_de_intencoes__firmado_entre_municipios_adquirir_vacinas_combante_coronavirus..pdf</t>
   </si>
   <si>
     <t>“RATIFICA PROTOCOLO DE INTENÇÕES FIRMADO ENTRE MUNICÍPIOS BRASILEIROS, COM A FINALIDADE DE ADQUIRIR VACINAS PARA COMBATE À PANDEMIA DO CORONAVÍRUS; MEDICAMENTOS, INSUMOS E EQUIPAMENTOS NA ÁREA DA SAÚDE”.</t>
   </si>
   <si>
     <t>6573</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6573/pl_em_38-2021_-_filiacao_ao_fnp.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6573/pl_em_38-2021_-_filiacao_ao_fnp.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A CELEBRAR TERMO DE FILIAÇÃO E ARCAR COM DESPESAS DE CONTRIBUIÇÃO DE FILIAÇÃO À FRENTE NACIONAL DE PREFEITOS - FNP</t>
   </si>
   <si>
     <t>6574</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6574/pl_em_39-2021_-_abre_credito_suplementar_-_r_100.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6574/pl_em_39-2021_-_abre_credito_suplementar_-_r_100.00000.pdf</t>
   </si>
   <si>
     <t>6575</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6575/pl_em_40-2021_-_penalidades_por_descumprimento_as_medidas_preventivas_ao_covid_2.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6575/pl_em_40-2021_-_penalidades_por_descumprimento_as_medidas_preventivas_ao_covid_2.pdf</t>
   </si>
   <si>
     <t>DEFINE PENALIDADES A SEREM APLICADAS NA HIPÓTESE DE DESCUMPRIMENTO DAS DETERMINAÇÕES DO EXECUTIVO MUNICIPAL NO ENFRENTAMENTO E PREVENÇÃO AO CORONAVÍRUS (COVID-19)</t>
   </si>
   <si>
     <t>6583</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6583/pl_em_41-2021_-_credito_suplementar_r_1.300.00000_cemae.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6583/pl_em_41-2021_-_credito_suplementar_r_1.300.00000_cemae.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata e Contém Outras Providências."</t>
   </si>
   <si>
     <t>6584</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6584/pl_em_42-2021_-_credito_adicional_especial_-_r2.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6584/pl_em_42-2021_-_credito_adicional_especial_-_r2.00000.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Adicional Especial ao Orçamento Vigente do Município de Lagoa da Prata e Contém Outras Providências."</t>
   </si>
   <si>
     <t>6585</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6585/pl_em_43-2021_-_credito_adicional_especial_-_r760.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6585/pl_em_43-2021_-_credito_adicional_especial_-_r760.00000.pdf</t>
   </si>
   <si>
     <t>6586</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6586/pl_em_44-2021_-_credito_adicional_suplementar_-_r30.000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6586/pl_em_44-2021_-_credito_adicional_suplementar_-_r30.000.pdf</t>
   </si>
   <si>
     <t>6587</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6587/pl_em_45-2021_-_credito_suplementar_-_r50.000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6587/pl_em_45-2021_-_credito_suplementar_-_r50.000.pdf</t>
   </si>
   <si>
     <t>6588</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6588/pl_em_46-2021_-_credito_suplementar_-_r370.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6588/pl_em_46-2021_-_credito_suplementar_-_r370.00000.pdf</t>
   </si>
   <si>
     <t>6589</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6589/pl_em_47-2021_-_carteira_de_identificacao_do_autista.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6589/pl_em_47-2021_-_carteira_de_identificacao_do_autista.pdf</t>
   </si>
   <si>
     <t>"Institui a Carteira de Identificação do Autista (CIA) no Município de Lagoa da Prata - MG."</t>
   </si>
   <si>
     <t>6590</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6590/pl_em_48-2021_-_auxilio_emergencial_correto.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6590/pl_em_48-2021_-_auxilio_emergencial_correto.pdf</t>
   </si>
   <si>
     <t>"Dispõe Sobre a Criação do Benefício de Auxílio Emergencial Temporário para Famílias do Município de Lagoa da Prata e Abertura de Crédito Adicional Especial para Execução do Benefício, Considerando a Pandemia do Novo Coronavírus (COVID-19) e dá Outras Providências."</t>
   </si>
   <si>
     <t>6591</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6591/pl_em_49-2021_-_credito_suplementar_-_r_45.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6591/pl_em_49-2021_-_credito_suplementar_-_r_45.00000.pdf</t>
   </si>
   <si>
     <t>6592</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6592/pl_em_50-2021_-_credito_adicional_especial_-_r_40.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6592/pl_em_50-2021_-_credito_adicional_especial_-_r_40.00000.pdf</t>
   </si>
   <si>
     <t>6598</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6598/pl_em_51-2021_-_credito_suplementar_-_r_400.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6598/pl_em_51-2021_-_credito_suplementar_-_r_400.00000.pdf</t>
   </si>
   <si>
     <t>6599</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6599/pl_em_52-2021-_credito_suplementar_-_r_1.000.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6599/pl_em_52-2021-_credito_suplementar_-_r_1.000.00000.pdf</t>
   </si>
   <si>
     <t>6600</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6600/pl_em_53-2021_-_credito_suplementar_-_r_180.00000_pedido_030-2021_-_planejamento.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6600/pl_em_53-2021_-_credito_suplementar_-_r_180.00000_pedido_030-2021_-_planejamento.pdf</t>
   </si>
   <si>
     <t>6601</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6601/pl_em_54-2021_-_credito_suplementar_-_r_650.00000_pedido_033-2021_-_planejamento.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6601/pl_em_54-2021_-_credito_suplementar_-_r_650.00000_pedido_033-2021_-_planejamento.pdf</t>
   </si>
   <si>
     <t>6614</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6614/pl_em_55-2021_-_credito_suplementar_-_r_220.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6614/pl_em_55-2021_-_credito_suplementar_-_r_220.00000.pdf</t>
   </si>
   <si>
     <t>6615</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6615/pl_em_56-2021_-_credito_suplementar_-_r_160.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6615/pl_em_56-2021_-_credito_suplementar_-_r_160.00000.pdf</t>
   </si>
   <si>
     <t>6616</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6616/pl_em_57-2021_-_credito_suplementar_-_r_230.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6616/pl_em_57-2021_-_credito_suplementar_-_r_230.00000.pdf</t>
   </si>
   <si>
     <t>6624</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6624/pl_em_58-2021_-_credito_suplementar_-_r_434.50000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6624/pl_em_58-2021_-_credito_suplementar_-_r_434.50000.pdf</t>
   </si>
   <si>
     <t>6631</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6631/pl_em_59-2021_-_credito_suplementar_-_r_787_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6631/pl_em_59-2021_-_credito_suplementar_-_r_787_mil.pdf</t>
   </si>
   <si>
     <t>6632</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6632/pl_em_60-2021_-_credito_suplementar_-_r_180_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6632/pl_em_60-2021_-_credito_suplementar_-_r_180_mil.pdf</t>
   </si>
   <si>
     <t>6633</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6633/pl_em_61-2021_-_credito_suplementar_-_r_270_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6633/pl_em_61-2021_-_credito_suplementar_-_r_270_mil.pdf</t>
   </si>
   <si>
     <t>6634</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6634/pl_em_62-2021_-_autoriza_a_doacao_de_bens_que_menciona_ascalp.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6634/pl_em_62-2021_-_autoriza_a_doacao_de_bens_que_menciona_ascalp.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE BENS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6646</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6646/pl_em_63-2021_-_credito_suplementar_-_r_330_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6646/pl_em_63-2021_-_credito_suplementar_-_r_330_mil.pdf</t>
   </si>
   <si>
     <t>6647</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6647/pl_em_64-2021_-_credito_suplementar_-_r_16_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6647/pl_em_64-2021_-_credito_suplementar_-_r_16_mil.pdf</t>
   </si>
   <si>
     <t>6648</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6648/pl_em_65-2021_-_credito_suplementar_-_r_586.43389.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6648/pl_em_65-2021_-_credito_suplementar_-_r_586.43389.pdf</t>
   </si>
   <si>
     <t>6651</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6651/pl_em_66-2021_-_altera_a_lei_do_auxilio_emergencial.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6651/pl_em_66-2021_-_altera_a_lei_do_auxilio_emergencial.pdf</t>
   </si>
   <si>
     <t>REVOGA A ALÍNEA “B” DO ART. 3º E INCLUI O PARÁGRAFO ÚNICO AO ART. 9º, TODOS DA LEI MUNICIPAL Nº 3.428 DE 7 DE ABRIL DE 2021</t>
   </si>
   <si>
     <t>6652</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6652/pl_em_67-2021_-_credito_suplementar_-_r_546_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6652/pl_em_67-2021_-_credito_suplementar_-_r_546_mil.pdf</t>
   </si>
   <si>
     <t>6664</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6664/pl_em_68-2021_-_filiacao_a_associacao_do_circuito_turistico_grutas__e_mar_de_minas.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6664/pl_em_68-2021_-_filiacao_a_associacao_do_circuito_turistico_grutas__e_mar_de_minas.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A FIRMAR TERMO DE FILIAÇÃO E ARCAR COM DESPESAS DE CONTRIBUIÇÃO DE FILIAÇÃO À ASSOCIAÇÃO DO CIRCUITO TURÍSTICO GRUTAS E MAR DE MINAS</t>
   </si>
   <si>
     <t>6665</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6665/pl_em_69-2021_-_programa_banco_de_alimentos.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6665/pl_em_69-2021_-_programa_banco_de_alimentos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE COMBATE AO DESPERDÍCIO E INCENTIVO À DOAÇÃO DE ALIMENTOS – BANCO DE ALIMENTOS</t>
   </si>
   <si>
     <t>6666</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6666/pl_em_70-2021_-_credito_suplementar_r_600_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6666/pl_em_70-2021_-_credito_suplementar_r_600_mil.pdf</t>
   </si>
   <si>
     <t>6667</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6667/pl_em_71-2021_-_credito_suplementar_r_820_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6667/pl_em_71-2021_-_credito_suplementar_r_820_mil.pdf</t>
   </si>
   <si>
     <t>6668</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6668/pl_em_72-2021_-_credito_suplementar_r_70_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6668/pl_em_72-2021_-_credito_suplementar_r_70_mil.pdf</t>
   </si>
   <si>
     <t>6669</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6669/pl_em_73-2021_-_altera_a_lei_de_cosip.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6669/pl_em_73-2021_-_altera_a_lei_de_cosip.pdf</t>
   </si>
   <si>
     <t>INCLUI O ARTIGO 5º-A À LEI MUNICIPAL Nº 2.692 DE 2015 QUE DISPÕE SOBRE A CONTRIBUIÇÃO PARA CUSTEIO DA ILUMINAÇÃO PÚBLICA NO MUNICÍPIO</t>
   </si>
   <si>
     <t>6678</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6678/pl_em_74-2021_-_credito_suplementar_r_1.483.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6678/pl_em_74-2021_-_credito_suplementar_r_1.483.00000.pdf</t>
   </si>
   <si>
     <t>6679</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6679/pl_em_75-2021_-_ldo_2022.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6679/pl_em_75-2021_-_ldo_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DE LEI ORÇAMENTÁRIA DE 2022 DE DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6691</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6691/pl_em_76-2021_-_credito_especial_r_258_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6691/pl_em_76-2021_-_credito_especial_r_258_mil.pdf</t>
   </si>
   <si>
     <t>6692</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6692/pl_em_77-2021_-_credito_suplementar_r_5_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6692/pl_em_77-2021_-_credito_suplementar_r_5_mil.pdf</t>
   </si>
   <si>
     <t>6693</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6693/pl_em_78-2021_-_credito_suplementar_r_15_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6693/pl_em_78-2021_-_credito_suplementar_r_15_mil.pdf</t>
   </si>
   <si>
     <t>6694</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6694/pl_em_79-2021_-_credito_suplmentar_r_200_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6694/pl_em_79-2021_-_credito_suplmentar_r_200_mil.pdf</t>
   </si>
   <si>
     <t>6695</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6695/pl_em_80-2021_-_atividades_esportivas_essenciais.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6695/pl_em_80-2021_-_atividades_esportivas_essenciais.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DA PRÁTICA DE ATIVIDADE FÍSICA COMO ESSENCIAL PARA A SAÚDE DA POPULAÇÃO E DECLARA A ESSENCIALIDADE DOS ESTABELECIMENTOS DE PRESTAÇÃO DE SERVIÇOS DE ATIVIDADE FÍSICA OU EDUCAÇÃO FÍSICA, PÚBLICOS OU PRIVADOS, NO ÂMBITO DO MUNICÍPIO DE LAGOA DA PRATA</t>
   </si>
   <si>
     <t>6696</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6696/pl_em_81-2021_-_pesca_esportiva_na_praia.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6696/pl_em_81-2021_-_pesca_esportiva_na_praia.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 8º DA LEI MUNICIPAL Nº 984, DE 12 DE SETEMBRO DE 2001, PARA PERMITIR A PESCA ESPORTIVA.</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6712/pl_em_82-2021_-_credito_suplementar_-_r_1.200.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6712/pl_em_82-2021_-_credito_suplementar_-_r_1.200.00000.pdf</t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6713/pl_em_83-2021_-_politica_habitacional_de_interesse_social_alienacao_de_imoveis.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6713/pl_em_83-2021_-_politica_habitacional_de_interesse_social_alienacao_de_imoveis.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA HABITACIONAL DE INTERESSE SOCIAL DESTINADA A AUTORIZAR A ALIENAÇÃO DE TERRENOS DO MUNICÍPIO DE LAGOA DA PRATA PARA FAMÍLIAS CARENTES PARA FINS DE MORADIA, DEFINE OS CRITÉRIOS PERTINENTES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6724/pl_em_84-2021__-_credito_suplementar_r_73.39689.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6724/pl_em_84-2021__-_credito_suplementar_r_73.39689.pdf</t>
   </si>
   <si>
     <t>6725</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6725/pl_em_85-2021_-_credito_suplementar_r_18_mil_rotated.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6725/pl_em_85-2021_-_credito_suplementar_r_18_mil_rotated.pdf</t>
   </si>
   <si>
     <t>6726</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6726/pl_em_86-2021_-_recolhimento_remocao_transporte_e_descarte_de_entulho_rotated.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6726/pl_em_86-2021_-_recolhimento_remocao_transporte_e_descarte_de_entulho_rotated.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A ATIVIDADE RELATIVA À REMOÇÃO, COLETA, TRANSPORTE E DISPOSIÇÃO FINAL DE ENTULHO NO ÂMBITO DO PERÍMETRO URBANO DO MUNICÍPIO DE LAGOA DA PRATA, INSTITUI A COBRANÇA POR ESSES SERVIÇOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6727</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6727/pl_em_87-2021_-_limpeza_manutencao_uso_e_ocupacao_dos_imoveis_do_municipio_de_lagoa_da_prata_rotated.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6727/pl_em_87-2021_-_limpeza_manutencao_uso_e_ocupacao_dos_imoveis_do_municipio_de_lagoa_da_prata_rotated.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LIMPEZA, MANUTENÇÃO, USO E OCUPAÇÃO DOS IMÓVEIS SITUADOS NO MUNICÍPIO DE LAGOA DA PRATA</t>
   </si>
   <si>
     <t>6728</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6728/pl_em_88-2021-_credito_suplementar_r_94.50000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6728/pl_em_88-2021-_credito_suplementar_r_94.50000.pdf</t>
   </si>
   <si>
     <t>6729</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>6730</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6730/pl_em_90-2021-_credito_suplementar_r_152.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6730/pl_em_90-2021-_credito_suplementar_r_152.00000.pdf</t>
   </si>
   <si>
     <t>6731</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6731/pl_em_91-2021-_credito_especial_r59.53640.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6731/pl_em_91-2021-_credito_especial_r59.53640.pdf</t>
   </si>
   <si>
     <t>6744</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6744/pl_em_92-2021_-_credito_suplementar_r_15.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6744/pl_em_92-2021_-_credito_suplementar_r_15.00000.pdf</t>
   </si>
   <si>
     <t>6762</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6762/pl_em_93-2021_-_maio_laranja.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6762/pl_em_93-2021_-_maio_laranja.pdf</t>
   </si>
   <si>
     <t>"Dispõe Sobre a Instituição da Campanha Maio Laranja no Âmbito do Município de Lagoa da Prata e dá Outras Providências."</t>
   </si>
   <si>
     <t>6763</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6763/pl_em_94-2021-gratificacao_guardas_civis.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6763/pl_em_94-2021-gratificacao_guardas_civis.pdf</t>
   </si>
   <si>
     <t>Institui Gratificação Extraordinária e Temporária aos Guardas Civis Municipais que Atuem em Ações de Fiscalização de Regras Sanitárias de Enfrentamento ao Novo Coronavírus (COVID-19) no Município de Lagoa da Prata, e da Outras Providências.</t>
   </si>
   <si>
     <t>6764</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6764/pl_em_95-2021_-_adote_um_bem_publico.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6764/pl_em_95-2021_-_adote_um_bem_publico.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Adote um Bem Público no Município de Lagoa da Prata e dá Outras Providências.</t>
   </si>
   <si>
     <t>6765</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6765/pl_em_96-2021_-_credito_suplementar_r75000000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6765/pl_em_96-2021_-_credito_suplementar_r75000000.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar ao Orçamento Vigente no Município de Lagoa da Prata e Contém Outras Providências.</t>
   </si>
   <si>
     <t>6766</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6766/pl_em_97-2021_-_credito_especial_r_94.50000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6766/pl_em_97-2021_-_credito_especial_r_94.50000.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata e Contém Outras Providências.</t>
   </si>
   <si>
     <t>6767</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6767/pl_em_98-2021_-_credito_suplementar_r_1.71000000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6767/pl_em_98-2021_-_credito_suplementar_r_1.71000000.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata e Contém Outras Providências.</t>
   </si>
   <si>
     <t>6770</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Di Gianne Professor</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6770/pl_em_99-2021-_abre_credito_adicional_especial_r20.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6770/pl_em_99-2021-_abre_credito_adicional_especial_r20.00000.pdf</t>
   </si>
   <si>
     <t>6771</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6771/pl_em_100-2021_-_credito_suplementar_r_104.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6771/pl_em_100-2021_-_credito_suplementar_r_104.00000.pdf</t>
   </si>
   <si>
     <t>6772</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>6773</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6773/pl_em_102-2021_-_credito_suplementar_r_70.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6773/pl_em_102-2021_-_credito_suplementar_r_70.00000.pdf</t>
   </si>
   <si>
     <t>6774</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6774/pl_em_103-2021_-_credito_suplementar_r_34.53000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6774/pl_em_103-2021_-_credito_suplementar_r_34.53000.pdf</t>
   </si>
   <si>
     <t>6775</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6775/pl_em_104-2021_-_credito_suplementar_r_600.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6775/pl_em_104-2021_-_credito_suplementar_r_600.00000.pdf</t>
   </si>
   <si>
     <t>6797</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6797/pl_em_105-2021_-_abre_credito_adicional_especial_r_200.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6797/pl_em_105-2021_-_abre_credito_adicional_especial_r_200.00000.pdf</t>
   </si>
   <si>
     <t>6798</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6798/pl_em_106-2021_-_abre_credito_adicional_especial_r_100.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6798/pl_em_106-2021_-_abre_credito_adicional_especial_r_100.00000.pdf</t>
   </si>
   <si>
     <t>6799</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6799/pl_em_107-2021_-_abre_credito_adicional_especial_r_120.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6799/pl_em_107-2021_-_abre_credito_adicional_especial_r_120.00000.pdf</t>
   </si>
   <si>
     <t>6800</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6800/pl_em_108-2021_-_abre_credito_adicional_especial_r_153.0000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6800/pl_em_108-2021_-_abre_credito_adicional_especial_r_153.0000.pdf</t>
   </si>
   <si>
     <t>6801</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6801/pl_em_109-2021_-_abre_credito_adicional_especial_r_60.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6801/pl_em_109-2021_-_abre_credito_adicional_especial_r_60.00000.pdf</t>
   </si>
   <si>
     <t>6802</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6802/pl_em_110-2021_-_abre_credito_adicional_especial_r_762.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6802/pl_em_110-2021_-_abre_credito_adicional_especial_r_762.00000.pdf</t>
   </si>
   <si>
     <t>6803</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6803/pl_em_111-2021_-_abre_credito_suplementar_r_91.05500.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6803/pl_em_111-2021_-_abre_credito_suplementar_r_91.05500.pdf</t>
   </si>
   <si>
     <t>6804</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6804/pl_em_112-2021_-_abre_credito_suplementar_r_90.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6804/pl_em_112-2021_-_abre_credito_suplementar_r_90.00000.pdf</t>
   </si>
   <si>
     <t>6805</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6805/pl_em_113-2021_-_autoriza_a_doacao_de_bens.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6805/pl_em_113-2021_-_autoriza_a_doacao_de_bens.pdf</t>
   </si>
   <si>
     <t>6811</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6811/pl_em_114-2021_-_autoriza_o_executivo_a_conceder_subvencao_a_fundacao_sao_carlos.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6811/pl_em_114-2021_-_autoriza_o_executivo_a_conceder_subvencao_a_fundacao_sao_carlos.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À ENTIDADE QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6812</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6812/pl_em_115-2021_-_abre_credito_suplementar_r_436.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6812/pl_em_115-2021_-_abre_credito_suplementar_r_436.00000.pdf</t>
   </si>
   <si>
     <t>6813</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6813/pl_em_116-2021_-_abre_credito_suplementar_r_830.40000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6813/pl_em_116-2021_-_abre_credito_suplementar_r_830.40000.pdf</t>
   </si>
   <si>
     <t>6814</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6814/pl_em_117-2021_-_abre_credito_adicional_especial_r_95.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6814/pl_em_117-2021_-_abre_credito_adicional_especial_r_95.00000.pdf</t>
   </si>
   <si>
     <t>6815</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6815/pl_em_118-2021_-_abre_credito_adicional_especial_r_115.70081.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6815/pl_em_118-2021_-_abre_credito_adicional_especial_r_115.70081.pdf</t>
   </si>
   <si>
     <t>6816</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6816/pl_em_119-2021_-_abre_credito_adicional_especial_r_300.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6816/pl_em_119-2021_-_abre_credito_adicional_especial_r_300.00000.pdf</t>
   </si>
   <si>
     <t>6825</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6825/pl_em_120-2021_-_delimita_perimetro_urbano.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6825/pl_em_120-2021_-_delimita_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>DELIMITA O PERÍMETRO URBANO DA CIDADE DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>6835</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6835/pl_em_121-2021_-_abre_credito_adicional_especial_r_13.05000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6835/pl_em_121-2021_-_abre_credito_adicional_especial_r_13.05000.pdf</t>
   </si>
   <si>
     <t>6836</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6836/pl_em_122-2021_-_abre_credito_suplementar_r_300500.00.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6836/pl_em_122-2021_-_abre_credito_suplementar_r_300500.00.pdf</t>
   </si>
   <si>
     <t>6837</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6837/pl_em_123-2021_-_abre_credito_suplementar_conceder_subvebcao_r_180.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6837/pl_em_123-2021_-_abre_credito_suplementar_conceder_subvebcao_r_180.00000.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR, CONCEDER SUBVENÇÃO À ENTIDADE QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6838</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6838/pl_em_124-2021_-_abre_credido_suplementar_r_180.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6838/pl_em_124-2021_-_abre_credido_suplementar_r_180.00000.pdf</t>
   </si>
   <si>
     <t>6839</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>6840</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6840/pl_em_126-2021_-_abre_credito_suplementar_conceder_subvencao_r_150.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6840/pl_em_126-2021_-_abre_credito_suplementar_conceder_subvencao_r_150.00000.pdf</t>
   </si>
   <si>
     <t>6841</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6841/pl_em_127-2021_-_abre_credito_adicional_especial_r115.70081.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6841/pl_em_127-2021_-_abre_credito_adicional_especial_r115.70081.pdf</t>
   </si>
   <si>
     <t>6851</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6851/pl_em_128-2021_-_abre_credito_suplementar_r_250_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6851/pl_em_128-2021_-_abre_credito_suplementar_r_250_mil.pdf</t>
   </si>
   <si>
     <t>6852</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6852/pl_em_129-2021_-_abre_credito_suplementar_r_273.05500.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6852/pl_em_129-2021_-_abre_credito_suplementar_r_273.05500.pdf</t>
   </si>
   <si>
     <t>6853</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6853/pl_em_130-2021__-_abre_credito_adicional_especial_r_5.35970.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6853/pl_em_130-2021__-_abre_credito_adicional_especial_r_5.35970.pdf</t>
   </si>
   <si>
     <t>6875</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6875/pl_em_131-2021_-_credito_suplementar_r_35_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6875/pl_em_131-2021_-_credito_suplementar_r_35_mil.pdf</t>
   </si>
   <si>
     <t>6876</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6876/pl_em_132-2021_-_credito_suplementar_r_150_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6876/pl_em_132-2021_-_credito_suplementar_r_150_mil.pdf</t>
   </si>
   <si>
     <t>6877</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6877/pl_em_133-2021_-_credito_suplementar_r_265_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6877/pl_em_133-2021_-_credito_suplementar_r_265_mil.pdf</t>
   </si>
   <si>
     <t>6878</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6878/pl_em_134-2021_-_credito_adicional_especial_r_251.44168.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6878/pl_em_134-2021_-_credito_adicional_especial_r_251.44168.pdf</t>
   </si>
   <si>
     <t>6894</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6894/pl_em_135-2021.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6894/pl_em_135-2021.pdf</t>
   </si>
   <si>
     <t>6895</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6895/pl_em_136-2021.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6895/pl_em_136-2021.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial ao Orçamento Vigente no Município de Lagoa da Prata e Contém Outras Providências.</t>
   </si>
   <si>
     <t>6904</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6904/pl_em_137-2021_-_credito_suplementar_r_200_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6904/pl_em_137-2021_-_credito_suplementar_r_200_mil.pdf</t>
   </si>
   <si>
     <t>6905</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6905/pl_em_138-2021_-_credito_suplementar_r_562_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6905/pl_em_138-2021_-_credito_suplementar_r_562_mil.pdf</t>
   </si>
   <si>
     <t>6906</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6906/pl_em_139-2021_-_credito_suplementar_r_150_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6906/pl_em_139-2021_-_credito_suplementar_r_150_mil.pdf</t>
   </si>
   <si>
     <t>6907</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6907/pl_em_140-2021_-_credito_suplementar_r_63_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6907/pl_em_140-2021_-_credito_suplementar_r_63_mil.pdf</t>
   </si>
   <si>
     <t>6908</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6908/pl_em_141-2021_credito_suplementar_r_135_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6908/pl_em_141-2021_credito_suplementar_r_135_mil.pdf</t>
   </si>
   <si>
     <t>6909</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6909/pl_em_142-2021_credito_suplementar_r_25_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6909/pl_em_142-2021_credito_suplementar_r_25_mil.pdf</t>
   </si>
   <si>
     <t>6910</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6910/pl_em_143-2021_-_autoriza_o_executivo_municipal_a_doar_imovel_que_menciona.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6910/pl_em_143-2021_-_autoriza_o_executivo_municipal_a_doar_imovel_que_menciona.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A DOAR IMÓVEL QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6911</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6911/pl_em_144-2021_-_autoriza_o_executivo_a_outorgar_concessao_dos_servicos_de_manutencao_dos_cemiterios_publicos_permissao_para_instalacao_de_cemiterio_particular_com_regras.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6911/pl_em_144-2021_-_autoriza_o_executivo_a_outorgar_concessao_dos_servicos_de_manutencao_dos_cemiterios_publicos_permissao_para_instalacao_de_cemiterio_particular_com_regras.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL, A OUTORGAR CONCESSÃO DOS SERVIÇOS DE OPERAÇÃO E MANUTENÇÃO DOS CEMITÉRIOS PÚBLICOS MUNICIPAIS, A PERMISSÃO PARA INSTALAÇÃO DE CEMITÉRIOS PARTICULARES, ESTABELECE REGRAS DE FUNCIONAMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6936</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6936/pl_em_145-2021_-_altera_a_lei_do_bolsa_atleta.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6936/pl_em_145-2021_-_altera_a_lei_do_bolsa_atleta.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2.152/2013, que institui o programa Bolsa Atleta no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6937</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6937/pl_em_146_-_2021_-_autoriza_repasse_financeiro_ao_saae.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6937/pl_em_146_-_2021_-_autoriza_repasse_financeiro_ao_saae.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Realizar Repasse de Recursos Financeiros ao Serviço Autônomo de Água e Esgoto de Lagoa da Prata - MG - SAAE, e dá Outras Providências.</t>
   </si>
   <si>
     <t>6938</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6938/pl_em_147-2021_-_credito_especial_-_r_2.000.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6938/pl_em_147-2021_-_credito_especial_-_r_2.000.00000.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE LAGOA DA PRATA E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6939</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6939/pl_em_148-2021_-_credito_suplementar_r_234_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6939/pl_em_148-2021_-_credito_suplementar_r_234_mil.pdf</t>
   </si>
   <si>
     <t>6940</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6940/pl_em_149-2021_-_credito_suplementar_r_50_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6940/pl_em_149-2021_-_credito_suplementar_r_50_mil.pdf</t>
   </si>
   <si>
     <t>6941</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6941/pl_em_150-2021_-_credito_suplementar_r_125_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6941/pl_em_150-2021_-_credito_suplementar_r_125_mil.pdf</t>
   </si>
   <si>
     <t>6955</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6955/pl_em_151-2021_-_ppa_2022-2025_compressed.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6955/pl_em_151-2021_-_ppa_2022-2025_compressed.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o período 2022-2025.</t>
   </si>
   <si>
     <t>6956</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6956/pl_em_152-2021_-_ldo_2022_compressed.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6956/pl_em_152-2021_-_ldo_2022_compressed.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.508/2021, que Institui as Diretrizes Orçamentárias para o Exercício de 2022 e dá Outras Providências.</t>
   </si>
   <si>
     <t>6957</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6957/pl_em_153-2021_-_loa_2022_compressed.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6957/pl_em_153-2021_-_loa_2022_compressed.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Lagoa da Prata para o Exercício Financeiro de 2022.</t>
   </si>
   <si>
     <t>6958</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6958/pl_em_154-2021_-_ratifica_protocolo_de_intencoes_cisicom_compressed.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6958/pl_em_154-2021_-_ratifica_protocolo_de_intencoes_cisicom_compressed.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTEÇÕES FIRMADO PELO MUNICÍPIO DE LAGOA DA PRATA, COM FINALIDADE DE CONSTITUIR O CONSÓRCIO INTERMUNICIPAL DO SERVIÇO DE INSPEÇÃO DO CENTRO OESTE MINEIRO - CISICOM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6968</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6968/pl_em_155-2021_-_credito_suplementar_-_r_108_mil_certo.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6968/pl_em_155-2021_-_credito_suplementar_-_r_108_mil_certo.pdf</t>
   </si>
   <si>
     <t>6969</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6969/pl_em_156-2021_-_credito_adicional_especial_-_r_20_mil_certo.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6969/pl_em_156-2021_-_credito_adicional_especial_-_r_20_mil_certo.pdf</t>
   </si>
   <si>
     <t>6970</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6970/pl_em_157-2021_-_altera_a_lei_3031-2017__-_concessao_de_uso_de_bens_publicos.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6970/pl_em_157-2021_-_altera_a_lei_3031-2017__-_concessao_de_uso_de_bens_publicos.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 3.031, DE 6 DE OUTUBRO DE 2017, QUE DISPÕE SOBRE A CONCESSÃO DE USO DE BENS PÚBLICOS PRECEDIDA E NÃO PRECEDIDA DE EXECUÇÃO DE OBRA.</t>
   </si>
   <si>
     <t>6971</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6971/pl_em_158-2021_-_cria_diretoria_de_transito_e_jari.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6971/pl_em_158-2021_-_cria_diretoria_de_transito_e_jari.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA DIRETORIA DE TRÂNSITO E TRANSPORTE PÚBLICO, DA JUNTA ADMINISTRATIVA DE RECURSOS DE INFRAÇÃO – JARI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6975</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6975/pl_em_159-2021_-_cesta_basica_aos_servidores_do_executivo_e_saae.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6975/pl_em_159-2021_-_cesta_basica_aos_servidores_do_executivo_e_saae.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento de Cestas de Final de Ano aos Servidores Públicos Municipais e empregados públicos da Administração Pública Indireta do Município de Lagoa da Prata – SAAE e dá outras providências</t>
   </si>
   <si>
     <t>6976</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6976/pl_em_160-2021_-_credito_suplementar_r_2.535.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6976/pl_em_160-2021_-_credito_suplementar_r_2.535.00000.pdf</t>
   </si>
   <si>
     <t>6977</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6977/pl_em_161-2021_-_credito_suplementar_r_355_mil.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6977/pl_em_161-2021_-_credito_suplementar_r_355_mil.pdf</t>
   </si>
   <si>
     <t>6978</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6978/pl_em_162-2021_-_credito_suplementar_r_1.700.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6978/pl_em_162-2021_-_credito_suplementar_r_1.700.00000.pdf</t>
   </si>
   <si>
     <t>7002</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7002/pl_em_163-2021_-_altera_a_lei_809-1997.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7002/pl_em_163-2021_-_altera_a_lei_809-1997.pdf</t>
   </si>
   <si>
     <t>Dá nova Redação ao parágrafo único do artigo 7º da lei 809/1997.</t>
   </si>
   <si>
     <t>7003</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7003/pl_em_164-2021_-_autoriza_doacao_de_bens_ascalp.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7003/pl_em_164-2021_-_autoriza_doacao_de_bens_ascalp.pdf</t>
   </si>
   <si>
     <t>Autoriza a Doação de Bens que Menciona e dá Outras Providências.</t>
   </si>
   <si>
     <t>7004</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7004/pl_em_165-2021_-_dignidade_menstrual.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7004/pl_em_165-2021_-_dignidade_menstrual.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA AS AÇÕES DE PROMOÇÃO DA DIGNIDADE MENSTRUAL E O FORNECIMENTO GRATUITO DE ABSORVENTES HIGIÊNICOS NO MUNICÍPIO DE LAGOA DA PRATA.</t>
   </si>
   <si>
     <t>7012</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7012/pl_em_166-2021_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7012/pl_em_166-2021_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>6465</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6465/projeto_de_resolucao_no_001-2021_-_mesa_diretora_-_revisao_empregados_camara_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6465/projeto_de_resolucao_no_001-2021_-_mesa_diretora_-_revisao_empregados_camara_1.pdf</t>
   </si>
   <si>
     <t>Revisa os Valores dos Vencimentos dos Empregados Públicos da Câmara Municipal de Lagoa da Prata, nos termos do Inciso X do Artigo 37 da CR/1988 e da Lei Municipal nº 2.198/2014.</t>
   </si>
   <si>
     <t>6466</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6466/projeto_de_resolucao_no_002-2021_-_mesa_diretora_-_altera_horario_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6466/projeto_de_resolucao_no_002-2021_-_mesa_diretora_-_altera_horario_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 462/2004 – Regimento Interno da Câmara Municipal.</t>
   </si>
   <si>
     <t>6824</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6824/projeto_de_resolucao_no_005-2021_-_mesa_diretora_-_referenda_orcamento_camara_2022.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6824/projeto_de_resolucao_no_005-2021_-_mesa_diretora_-_referenda_orcamento_camara_2022.pdf</t>
   </si>
   <si>
     <t>“REFERENDA DESPESA PARA O ORÇAMENTO DA CÂMARA MUNICIPAL DE LAGOA DA PRATA PARA O EXERCÍCIO DE 2022”.</t>
   </si>
   <si>
     <t>6864</t>
   </si>
   <si>
     <t>Carol Castro, Cici, Hermano Fofão, Leandro Bibiano, Lisa Miranda, Pavio, Sargento Washington, Soninha, Toninho da Laje</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6864/projeto_de_resolucao_no_006-2021_-_todos_vereadores_-_nova_tribuna_popular.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6864/projeto_de_resolucao_no_006-2021_-_todos_vereadores_-_nova_tribuna_popular.pdf</t>
   </si>
   <si>
     <t>Institui a Tribuna Popular e a Participação dos Cidadãos nos trabalhos das Comissões da Câmara Municipal.</t>
   </si>
   <si>
     <t>6865</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6865/projeto_de_resolucao_no_007-2021_-_vereadores_-_altera_regimento_interno.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6865/projeto_de_resolucao_no_007-2021_-_vereadores_-_altera_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara Municipal de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6917</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6917/projeto_de_resolucao_no_008-2021_-_cidadao_reginaldo_lopes_-_carol.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6917/projeto_de_resolucao_no_008-2021_-_cidadao_reginaldo_lopes_-_carol.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Reginaldo Lázaro de Oliveira Lopes.</t>
   </si>
   <si>
     <t>6918</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6918/projeto_de_resolucao_no_009-2021_-_miro_cidadao_-_hermano.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6918/projeto_de_resolucao_no_009-2021_-_miro_cidadao_-_hermano.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Waldemiro Azeredo Teixeira.</t>
   </si>
   <si>
     <t>6919</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6919/projeto_de_resolucao_no_010-2021_-_tenente_coronel_elias_cidadao_-_toninho.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6919/projeto_de_resolucao_no_010-2021_-_tenente_coronel_elias_cidadao_-_toninho.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Tenente Coronel Geraldo Elias de Araújo.</t>
   </si>
   <si>
     <t>6920</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6920/projeto_de_resolucao_no_011-2021_-_vania_cidada_-_cici.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6920/projeto_de_resolucao_no_011-2021_-_vania_cidada_-_cici.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária a Vânia Maria Antunes Pereira Fabri Dias.</t>
   </si>
   <si>
     <t>6921</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6921/projeto_de_resolucao_no_012-2021_-_cidadao_juliomar_-_soninha.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6921/projeto_de_resolucao_no_012-2021_-_cidadao_juliomar_-_soninha.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Juliomar Geraldo Dias.</t>
   </si>
   <si>
     <t>6922</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6922/projeto_de_resolucao_no_013-2021_-_renato_-_cidadao_-_lisa_miranda.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6922/projeto_de_resolucao_no_013-2021_-_renato_-_cidadao_-_lisa_miranda.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Renato Vidal de Oliveira.</t>
   </si>
   <si>
     <t>6923</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6923/projeto_de_resolucao_no_014-2021_-_ten_luciano_-_cidadao_-_sarg_washington.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6923/projeto_de_resolucao_no_014-2021_-_ten_luciano_-_cidadao_-_sarg_washington.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Tenente PM Luciano Couto.</t>
   </si>
   <si>
     <t>6924</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6924/projeto_de_resolucao_no_015-2021_-_santiago_-_cidadao_-_leandro.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6924/projeto_de_resolucao_no_015-2021_-_santiago_-_cidadao_-_leandro.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Santiago dos Reis Silva.</t>
   </si>
   <si>
     <t>6925</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6925/projeto_de_resolucao_no_016-2021_-_cidada_-_debora_-_pavio.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6925/projeto_de_resolucao_no_016-2021_-_cidada_-_debora_-_pavio.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária a Débora Pereira Silva Ramalho.</t>
   </si>
   <si>
     <t>6926</t>
   </si>
   <si>
     <t>Carol Castro, Cici, Lisa Miranda</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6926/projeto_de_resolucao_no_017-2021_-_ilidio_de_carvalho_-_elza.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6926/projeto_de_resolucao_no_017-2021_-_ilidio_de_carvalho_-_elza.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Ilídio de Carvalho a Elza Maria da Silva Brito.</t>
   </si>
   <si>
     <t>6823</t>
   </si>
   <si>
     <t>P-LOM</t>
   </si>
   <si>
     <t>Proposta de Emenda LOM</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6823/proposta_de_emenda_a_lom_no_01-2021.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6823/proposta_de_emenda_a_lom_no_01-2021.pdf</t>
   </si>
   <si>
     <t>“ALTERA DISPOSITIVOS DA LEI ORGÂNICA DO MUNICÍPIO DE LAGOA DA PRATA”.</t>
   </si>
   <si>
     <t>6439</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6439/requerimento_001-2021_-_todos_vereadores.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6439/requerimento_001-2021_-_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma do Parágrafo 11 do Artigo 123 do Regimento Interno, requerem a Vossa Excelência, consultado o Plenário, que a Sessão Solene de Posse do Prefeito e do Vice-Prefeito eleitos para o mandato de 2021 a 2024, seja realizada nesta data, às 11:30 horas, no Plenário João Rocha de Oliveira.</t>
   </si>
   <si>
     <t>6440</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6440/requerimento_002-2021_-_lisa_-_vans__11-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6440/requerimento_002-2021_-_lisa_-_vans__11-01.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como à Secretária de Saúde, Margarete Borges de Lacerda Dias, que informem a esta Casa se há possibilidade de se disponibilizar 02 Vans para o transporte dos pacientes da oncologia que fazem tratamento na ACCCOM de Divinópolis, no sentido de minimizar o sacrifício por causa do horário de saída e o tempo de espera.</t>
   </si>
   <si>
     <t>6441</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6441/requerimento_003-2021_-_leandro_-_mao_unica_11-01_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6441/requerimento_003-2021_-_leandro_-_mao_unica_11-01_1.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, que informe a esta Casa se há possibilidade de se implantar tráfego de mão única na Rua Almirante Tamandaré, com sentido bairro Gomes / bairro Marília, e em contrapartida, a rua Josafá Bernardes se tornaria mão única no sentido bairro Nossa Senhora das Graças / bairro Gomes, bem como implantar estacionamento 45º (quarenta e cinco graus) do lado direito das referidas vias públicas.</t>
   </si>
   <si>
     <t>6442</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6442/requerimento_004-2021_-_sargento_washington_-_creche_embare__11-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6442/requerimento_004-2021_-_sargento_washington_-_creche_embare__11-01.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício             encaminhando o presente Requerimento, solicitando ao Secretário de Administração e         Governo, Lucas Rafael Gontijo de Melo, bem como à Secretária de Educação, Adriana      Aparecida Ferreira, com cópia à Fundação Embaré, que apresentem à Câmara Municipal,    informações sobre os motivos do encerramento das atividades do Centro de Educação Infantil Arlette Antunes.</t>
   </si>
   <si>
     <t>6443</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6443/requerimento_005-2021_-_toninho_da_laje_-_instalacao_de_cameras__11-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6443/requerimento_005-2021_-_toninho_da_laje_-_instalacao_de_cameras__11-01.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício             encaminhando o presente Requerimento, solicitando ao Secretário de Administração e         Governo, Lucas Rafael Gontijo de Melo, que informe a esta Casa se há possibilidade de se instalar câmera de segurança (Sistema Olho Vivo) com Câmera LPR, em pontos estratégicos a serem definidos pela Polícia Militar e Guarda Civil Municipal, em especial nas entradas do município.</t>
   </si>
   <si>
     <t>6444</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6444/requerimento_006-2021_-_soninha_-_alimentacao_na_upa_11-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6444/requerimento_006-2021_-_soninha_-_alimentacao_na_upa_11-01.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requerer a Vossa Excelência,        consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal,       encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde,       Margarete Borges de Lacerda Dias, bem como ao Secretário de Administração e Governo,   Lucas Rafael Gontijo de Melo, que informem a esta Casa Legislativa se há possibilidade de fornecer alimentação no local de trabalho, custeada exclusivamente pelo município, podendo ser utilizado marmitex ou congênere, aos servidores púbicos que exercem suas atribuições na Unidade do Pronto Atendimento – UPA, cumprindo jornada de trabalho na escala 12x36 (doze por trinta e seis horas).</t>
   </si>
   <si>
     <t>6450</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6450/requerimento_007-2021_-_hermano_-_redutor_velocidade_18-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6450/requerimento_007-2021_-_hermano_-_redutor_velocidade_18-01.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Diretor do Departamento de Edificações e Estradas de Rodagem de Minas Gerais – DER-MG, bem como ao Coordenador da Regional da 20ª (Vigésima) Unidade do DER-MG, em Formiga/MG, solicitando que informem a esta Casa, se há possibilidade de se instalar redutores de velocidade do tipo lombada, na Rodovia MG-429, sendo um antes e o outro depois do acesso ao Distrito de Martins Guimarães, localizado no Município de Lagoa da Prata._x000D_
 _x000D_
 	No ensejo, solicita ao DER-MG informações a respeito da existência de algum estudo prévio sobre a intenção, viabilidade e implantação de um trevo de acesso ao Distrito de Martins Guimarães.</t>
   </si>
   <si>
     <t>6451</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6451/requerimento_008-2021_-_lisa_-_construcao_ubs_chico_miranda_18-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6451/requerimento_008-2021_-_lisa_-_construcao_ubs_chico_miranda_18-01.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde que informe aos Vereadores e à população de Lagoa da Prata sobre a possibilidade de melhoramento estrutural, ou ainda, da construção de uma sede própria para a Unidade Básica de Saúde do bairro Chico Miranda.</t>
   </si>
   <si>
     <t>6452</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6452/requerimento_009-2021_-_carol_-_limpeza_de_lote_18-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6452/requerimento_009-2021_-_carol_-_limpeza_de_lote_18-01.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício                 encaminhando o presente Requerimento, solicitando ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Chefe do Setor de Tributação, Fiscalização e    Cadastro, que informem quais medidas vêm sendo adotadas para o cumprimento das              disposições da Lei Complementar Municipal nº 87/2010, que obriga proprietário de lotes,       inclusive o Município, a fechar, limpar e de construir calçada à sua frente.</t>
   </si>
   <si>
     <t>6453</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6453/requerimento_010-2021_-_cici_-_sinal_de_tv_aberta_18-01_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6453/requerimento_010-2021_-_cici_-_sinal_de_tv_aberta_18-01_1.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, solicitando ao Secretário de Administração e        Governo, Lucas Rafael Gontijo de Melo, que informe a esta Casa se há possibilidade de se tomar providências para a melhoria da qualidade do sinal da “TV ABERTA” e se há previsão para a instalação do sinal digital em nosso município._x000D_
  _x000D_
 		Que informe ainda, quem é o técnico ou empresa responsável pela manutenção dos equipamentos receptores e transmissores dos sinais de TV em nosso município.</t>
   </si>
   <si>
     <t>6454</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6454/requerimento_011-2021_-_leandro_bibiano_-_rotatoria_18-01_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6454/requerimento_011-2021_-_leandro_bibiano_-_rotatoria_18-01_1.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Ilustre Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Ilustre Secretário de Obras, Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se colocar uma rotatória no encontro das Ruas Eurico dos Santos Ribeiro e Rua Manaus, em frente ao número 1.011, no Bairro Marília, nesta cidade.</t>
   </si>
   <si>
     <t>6455</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6455/requerimento_012-2021_-_soninha_-_mudanca_de_horario_farmacia_18-01_2.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6455/requerimento_012-2021_-_soninha_-_mudanca_de_horario_farmacia_18-01_2.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde, Margarete Borges de Lacerda Dias, bem como ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, que informem a esta Casa se há possibilidade de se mudar o horário de atendimento da Farmácia Municipal, de forma que seja feito também na parte da manhã, realizando um revezamento entre os servidores que trabalham no local enquanto perdurar a Pandemia do Coronavírus.</t>
   </si>
   <si>
     <t>6456</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6456/requerimento_013-2021_-_toninho_da_laje_-_sinalizacao_de_transito_18-01_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6456/requerimento_013-2021_-_toninho_da_laje_-_sinalizacao_de_transito_18-01_1.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício             encaminhando o presente Requerimento, solicitando ao Secretário de Administração e        Governo, Lucas Rafael Gontijo de Melo, que informe se há possibilidade de se contratar, o mais breve possível, empresa para realizar a reforma, manutenção e melhorias na sinalização horizontal e vertical de trânsito nas vias públicas do município.</t>
   </si>
   <si>
     <t>6457</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6457/requerimento_014-2021_-_pavio_-_reforma_estradas_mirandas_18-01_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6457/requerimento_014-2021_-_pavio_-_reforma_estradas_mirandas_18-01_1.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo, Sr. Reginaldo Henrique Santos, que informe a esta Casa se há possibilidade de se realizar intervenções ou passar a máquina patrol visando melhorar as condições do piso da estrada vicinal, bem como a troca das manilhas que fazem a captação de águas pluviais, nas proximidades do “Queima Rancho”, que dá acesso à Comunidade dos Mirandas, situada na zona rural neste Município.</t>
   </si>
   <si>
     <t>6458</t>
   </si>
   <si>
     <t>Hermano Fofão, Soninha</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6458/requerimento_015-2021_-_hermano_e_soninha_-_adiamento_discussao_e_votacao_21-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6458/requerimento_015-2021_-_hermano_e_soninha_-_adiamento_discussao_e_votacao_21-01.pdf</t>
   </si>
   <si>
     <t>Servimo-nos do presente, com fulcro no Artigo 164 do Regimento Interno desta Casa, para requerer o adiamento da discussão e votação do Projeto de Lei CM nº 1/2021, que  “Revisa os Valores dos Subsídios dos Agentes Políticos do Município de Lagoa da Prata”, que se daria na Reunião Ordinária de hoje.</t>
   </si>
   <si>
     <t>6468</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6468/requerimento_016-2021_-_todos_-_medalha_25-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6468/requerimento_016-2021_-_todos_-_medalha_25-01.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, nos termos do Artigo 3º da Resolução desta Casa de nº 495/2005, que “Cria a Medalha de Honra ao Mérito Feminino Osmari Clarinda de Oliveira e contém outras providências”, alterada pela Resolução nº 587/2009, vêm apresentar os nomes das mulheres a serem agraciadas com a referida comenda para aprovação do Plenário._x000D_
 _x000D_
  		As homenageadas serão as seguintes mulheres:_x000D_
 		DÉBORA PEREIRA DA SILVA RAMALHO – indicada pelo Vereador Hermano Fofão;_x000D_
 		EUNICE PEREIRA – indicada pela Vereadora Carol Castro;_x000D_
 		FRANCISCA ESTERLINA DE ASSIS – indicada pelo Vereador Leandro Bibiano;_x000D_
 		JOANA DARCK FLORÊNCIO – indicada pela Vereadora Soninha;_x000D_
 		LUZIA TAVARES DE REZENDE – indicada pelo Vereador Cici;_x000D_
 		MARIA DO ROSÁRIO DE FÁTIMA BESSAS – indicada pela Vereadora Lisa Miranda; _x000D_
 		TERESINHA SILVEIRA SANTOS CASTRO – indicada pelo Vereador Toninho da Laje;_x000D_
 		VILMA APARECIDA DE MELO – indicada pelo Vereador Sargento Washington;_x000D_
 		ZITA CONCEIÇÃO REZENDE – indicada pelo Vereador Pavio.</t>
   </si>
   <si>
     <t>6469</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6469/requerimento_017-2021_-_toninho_da_laje_-_sinalizar_cruzamento_25-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6469/requerimento_017-2021_-_toninho_da_laje_-_sinalizar_cruzamento_25-01.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício             encaminhando o presente Requerimento, solicitando ao Secretário de Administração e        Governo, Lucas Rafael Gontijo de Melo e ao Secretário de Obras e Urbanismo, Sr. Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se sinalizar e colocar       redutores de velocidade, bem como de se organizar o tráfego no cruzamento da Rua Rio Grande do Sul com Avenida Vereador Dr. Antenor Chagas Madeira e Avenida Dona            Alexandrina, no Bairro Santa Helena, nesta cidade.</t>
   </si>
   <si>
     <t>6470</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6470/requerimento_018-2021_-_leandro_-_pedido_de_cacambas_25-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6470/requerimento_018-2021_-_leandro_-_pedido_de_cacambas_25-01.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal,  encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, que informe a esta Casa se há possibilidade de se colocar caçambas nas entradas e saídas da cidade, em algumas vias públicas, nos pontos estratégicos definidos abaixo, na MG-170 e MG-429.</t>
   </si>
   <si>
     <t>6471</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6471/requerimento_019-2021_-_cici_-_ponte_lagoa_-_luz_-_der-mg_25-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6471/requerimento_019-2021_-_cici_-_ponte_lagoa_-_luz_-_der-mg_25-01.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Diretor do Departamento de Edificações e Estradas de Rodagem de Minas Gerais – DER-MG, bem como ao Coordenador da Regional da 20ª (Vigésima) Unidade do DER-MG, em Formiga/MG, solicitando que, em especial favor, enviem profissional competente para avaliar as condições da Ponte sobre o Rio São Francisco, que liga as cidades de Lagoa da Prata a Luz, o mais urgente possível.</t>
   </si>
   <si>
     <t>6472</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6472/requerimento_020-2021_-_soninha_-_rotatoria_25-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6472/requerimento_020-2021_-_soninha_-_rotatoria_25-01.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se colocar uma rotatória no encontro da Rua Dr. Alexandrino com a Av. Dona Rosa Maciel, em frente ao número 333, no Bairro Santa Helena, nesta cidade.</t>
   </si>
   <si>
     <t>6473</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6473/requerimento_021-2021_-_sargento_washington_-_gastos_com_a_justica_do_trabalho_25-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6473/requerimento_021-2021_-_sargento_washington_-_gastos_com_a_justica_do_trabalho_25-01.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal, ofício encaminhando o presente Requerimento que solicita à Procuradoria do Município que informe a esta Casa, sobre a possibilidade de se realizar um estudo de referência relativo à quantidade de processos que tramitam na Justiça do Trabalho, onde o Município de Lagoa da Prata é réu na ação, bem como a viabilidade de se fornecer uma estimativa das custas processuais, possibilitando o cálculo médio do impacto dessas demandas aos cofres públicos.</t>
   </si>
   <si>
     <t>6474</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6474/requerimento_022-2021_-_carol_-_transporte_publico_25-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6474/requerimento_022-2021_-_carol_-_transporte_publico_25-01.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício               encaminhando o presente Requerimento, que solicita ao Secretário de Administração e          Governo, que informe a esta Casa, se há possibilidade de realizar-se um estudo detalhado a    respeito dos custos do transporte coletivo público local, bem como a viabilidade de conceder-se subsídio à(s) empresa(s) concessionária(s) do serviço.</t>
   </si>
   <si>
     <t>6475</t>
   </si>
   <si>
     <t>Hermano Fofão, Carol Castro, Soninha</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6475/requerimento_023-2021_-_hermano_-_carol_e_soninha_-_retirada_de_projeto_25-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6475/requerimento_023-2021_-_hermano_-_carol_e_soninha_-_retirada_de_projeto_25-01.pdf</t>
   </si>
   <si>
     <t>Servimo-nos do presente, com fulcro no § 2º do Art. 88 do Regimento Interno desta Casa, para requerer a retirada de tramitação do Projeto de Lei CM nº 1/2021 que  “Revisa os Valores dos Subsídios dos Agentes Políticos do Município de Lagoa da Prata.”_x000D_
 		_x000D_
 		Deferido o Requerimento, que seja o referido Projeto de Lei encaminhado ao arquivo.</t>
   </si>
   <si>
     <t>6486</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6486/requerimento_024-2021_-_lisa_-_inundacoes_bairro_gomes_01-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6486/requerimento_024-2021_-_lisa_-_inundacoes_bairro_gomes_01-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Diretor do Serviço Autônomo de Água e Esgoto de Lagoa da Prata - SAAE-LP, Sr. Edmilson José da Lage, solicitando que informe a esta Casa se há previsão para a execução das obras de drenagem pluvial na Travessa Zino Gomes, no Bairro Gomes, nesta cidade.</t>
   </si>
   <si>
     <t>6487</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6487/requerimento_025-2021_-_leandro_-_recapeamento_almirante_t_-_01-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6487/requerimento_025-2021_-_leandro_-_recapeamento_almirante_t_-_01-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se recapear o piso da Rua Almirante Tamandaré, no trecho compreendido entre a Rua Joaquim Gomes Pereira e a Rua Homero de Castro, no bairro Gomes, nesta cidade.</t>
   </si>
   <si>
     <t>6488</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6488/requerimento_026-2021_-_toninho_da_laje_-_possibilidade_de_medico_para_o_sos_01-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6488/requerimento_026-2021_-_toninho_da_laje_-_possibilidade_de_medico_para_o_sos_01-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita à Secretária de Saúde, Sra. Margarete Borges de Lacerda Dias, que informe a esta Casa se há possibilidade da cessão de um médico ao Serviço de Obras Sociais – SOS - de Lagoa da Prata, para prestação de serviços e atendimentos realizados em períodos de necessidade, e ainda, se possível, que estas consultas sejam realizadas semanalmente.</t>
   </si>
   <si>
     <t>6489</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6489/requerimento_027-2021_-_carol_-_combate_dengue_01-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6489/requerimento_027-2021_-_carol_-_combate_dengue_01-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde, Margarete Borges de Lacerda Dias, bem como à responsável pela Vigilância em Saúde, que informem a esta Casa, quais as medidas estão ou serão implementadas visando o combate à Dengue e outras doenças causadas pelo mosquito Aedes Aegypti e se há por parte da Administração Municipal a intenção de concretizar a aplicação sistemática do “fumacê” em nosso Município.</t>
   </si>
   <si>
     <t>6490</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6490/requerimento_028-2021_-_soninha_-_cestas_basicas_01-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6490/requerimento_028-2021_-_soninha_-_cestas_basicas_01-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, que informe a esta Casa, se há possibilidade de se equiparar as cestas básicas repassadas aos Servidores Públicos do Executivo Municipal, com as que são repassadas para os Servidores do Serviço Autônomo de Água e Esgoto de Lagoa da Prata - SAAE-LP.</t>
   </si>
   <si>
     <t>6496</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6496/requerimento_029-2021_-_pavio_-_insalubridade_farmacinha__08-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6496/requerimento_029-2021_-_pavio_-_insalubridade_farmacinha__08-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal  encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo e à Secretária de Saúde, Margarete Borges de Lacerda Dias, que informem a esta Casa, se há possibilidade do pagamento do Adicional de Insalubridade aos servidores públicos da Farmácia de Minas, lotados na Farmacinha Municipal.</t>
   </si>
   <si>
     <t>6497</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6497/requerimento_030-2021_-_toninho_da_laje_-_instalacao_de_guarita__08-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6497/requerimento_030-2021_-_toninho_da_laje_-_instalacao_de_guarita__08-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício             encaminhando o presente Requerimento, solicitando ao Secretário de Administração e         Governo, Lucas Rafael Gontijo de Melo, bem como ao Secretário de Obras e Urbanismo,    Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se instalar uma Guarita próximo ao trevo principal de entrada da cidade, em frente ao Posto de Combustível, para abrigar os trabalhadores autônomos, “Chapas”.</t>
   </si>
   <si>
     <t>6498</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6498/requerimento_031-2021_-_soninha_-_cemae_08-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6498/requerimento_031-2021_-_soninha_-_cemae_08-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde, Margarete Borges de Lacerda Dias, bem como à Secretária Municipal de Educação, Adriana Aparecida Ferreira, que informem  aos Vereadores e à população de Lagoa da Prata, o que abaixo se discrimina:_x000D_
 _x000D_
                		1 - Quais os serviços oferecidos pelo Centro Municipal de Atendimento ao Educando – CEMAE? Quantos profissionais atendem pelo referido centro, quais suas especialidades?_x000D_
 		2 - De que forma é feito o agendamento para atendimento? Quantos casos são      atendidos por dia?_x000D_
 		3 – Face à situação de nosso Município em virtude da Pandemia, como está sendo o atendimento e encaminhamento dos casos de urgência?</t>
   </si>
   <si>
     <t>6499</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6499/requerimento_032-2021_-_leandro_bibiano_-_pavimentacao_asfaltica_08-02_2.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6499/requerimento_032-2021_-_leandro_bibiano_-_pavimentacao_asfaltica_08-02_2.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Ilustre Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Ilustre Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de realizar a pavimentação asfáltica nas Ruas Maria da Glória Maciel, José Vital, Daniel Ferreira da Rocha, Geraldo Domingos Pereira, parte da Rua Almirante Tamandaré até a Rua Duque de Caxias e pate da Rua Homero de Castro, no bairro Gomes, nesta cidade.</t>
   </si>
   <si>
     <t>6500</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6500/requerimento_033-2021_-_sargento_washington_-_desvio_de_funcao_08-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6500/requerimento_033-2021_-_sargento_washington_-_desvio_de_funcao_08-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício encaminhando o presente Requerimento que solicita ao Chefe do Setor de Pessoal, Ronan Ferreira dos Santos, que informe a esta Casa, o seguinte:_x000D_
 	_x000D_
 		01- Quais servidores estão, atualmente, lotados em cargos diferentes daquele quando adentraram o serviço público municipal;_x000D_
 _x000D_
 		02 - Especificar, em forma de quadro demonstrativo, todo o histórico dos cargos ocupados, com o número e ano do ato que o designou, bem como o motivo da mudança do cargo de lotação, enfatizando os casos decorrentes de ajustamento funcional, com ou sem embasamento em parecer de perícia médica.</t>
   </si>
   <si>
     <t>6501</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6501/requerimento_034-2021_-_lisa_-_hortas_comunitarias_08-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6501/requerimento_034-2021_-_lisa_-_hortas_comunitarias_08-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício encaminhando o presente Requerimento, que solicita à Secretária de Assistência Social, que informe a esta Casa, se há possibilidade de se realizar uma divulgação ampla esclarecendo e informando detalhadamente sobre como dá-se o funcionamento das Hortas Comunitárias, bem como a forma de cadastramento que os munícipes precisam realizar para conseguir cultivar no local, utilizando os recursos           destinados para esse fim.</t>
   </si>
   <si>
     <t>6502</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6502/requerimento_035-2021_-_carol_-_vacina_assistentes_sociais_08-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6502/requerimento_035-2021_-_carol_-_vacina_assistentes_sociais_08-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício                 encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde, que      informe a esta Casa, se há a possibilidade da inclusão dos Assistentes Sociais, bem como de   todos os trabalhadores que atuam no Sistema Único de Assistência Social – SUAS - no plano           prioritário de imunização contra o Coronavírus, tendo em vista que estes atuam na linha de frente no combate à Pandemia.</t>
   </si>
   <si>
     <t>6522</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6522/requerimento_036-2021_-_lisa_-_ubs_do_sol_nascente_15-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6522/requerimento_036-2021_-_lisa_-_ubs_do_sol_nascente_15-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde, que informe aos Vereadores e à população de Lagoa da Prata, sobre a possibilidade de melhoramento estrutural, ou ainda, da construção de uma sede própria para a Unidade Básica de Saúde do bairro Sol Nascente.</t>
   </si>
   <si>
     <t>6523</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6523/requerimento_037-2021_-_leandro_bibiano_-_estrada_e_ponte_das_grotadas_15-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6523/requerimento_037-2021_-_leandro_bibiano_-_estrada_e_ponte_das_grotadas_15-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo, Sr. Reginaldo Henrique Santos, que informe a esta Casa se há possibilidade de se realizar intervenções ou passar a máquina patrol visando melhorar as condições do piso da estrada vicinal que dá acesso à localidade denominada “Grotadas”, bem como o levantamento da altura do aterro que fica próximo à sede da FARASVEC, na região das “Grotadas.”</t>
   </si>
   <si>
     <t>6524</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6524/requerimento_038-2021_-_pavio_-_academias_ao_ar_livre_15-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6524/requerimento_038-2021_-_pavio_-_academias_ao_ar_livre_15-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal  encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo e ao Secretário de Desportos, Carlos Henrique Xavier, que informem a esta Casa, se há possibilidade da aquisição de Academias ao Ar Livre para serem instaladas na Praça “Dona Zazá” e na Praça “Geraldo de Sousa - Baiano”, que está  localizada entre as Ruas Alexandre Bernardes Primo, Cassimiro de Abreu, Direita e Belo Horizonte, no Bairro Américo Silva.</t>
   </si>
   <si>
     <t>6525</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6525/requerimento_039-2021_-_cici_-_sinal_da_vivo_15-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6525/requerimento_039-2021_-_cici_-_sinal_da_vivo_15-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício à empresa Telefônica Brasil S/A – VIVO, representada pelo seu Gerente Rodrigo Rocha Ribeiro, solicitando que, em especial favor, informe se existe plano de expansão e melhorias a serem implantadas na rede existente, bem como, uma possível ampliação da cobertura do sinal de telefonia móvel e acesso à internet, no bairro Chico Miranda, em Lagoa da Prata-MG.</t>
   </si>
   <si>
     <t>6526</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6526/requerimento_040-2021_-_carol_-_delegacia_mulher_15-02_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6526/requerimento_040-2021_-_carol_-_delegacia_mulher_15-02_1.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Exmo. Senhor Rogério Greco, Secretário         Estadual de Justiça e Segurança Pública, ao Exmo. Senhor Joaquim Francisco Neto e Silva,   Delegado Geral e Chefe da Polícia Civil/MG, ao Exmo. Senhor Irineu José Coelho Neto,       Delegado de Polícia Civil deste município, com cópias ao Exmo. Senhor Di-Gianne de Oliveira Nunes, Prefeito Municipal, e à Senhora Amanda Talita Luiz Lopes, Secretária Municipal de   Assistência Social, requerendo que informem a esta Casa, sobre a possibilidade da implantação da Delegacia Especializada de Atendimento à Mulher no município de Lagoa da Prata-MG.</t>
   </si>
   <si>
     <t>6534</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6534/requerimento_041-2021_-_sargento_washington_-_obras_pluviais_saae_-_22-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6534/requerimento_041-2021_-_sargento_washington_-_obras_pluviais_saae_-_22-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer à Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Diretor Administrativo do Serviço Autônomo de Água e Esgoto – SAAE de Lagoa da Prata, Sr. Edmilson José da Lage, encaminhando o presente Requerimento solicitando que informe a esta Casa quais as obras e o valor investido pelo SAAE em Drenagem Pluvial nos anos de 2017 a 2020, além de informar as obras e valores investidos em expansão e melhoria da rede de distribuição de água portável e captação e tratamento de esgoto no mesmo período.</t>
   </si>
   <si>
     <t>6535</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6535/requerimento_042-2021_-_cici_-_depressao_rua_pernambuco_22-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6535/requerimento_042-2021_-_cici_-_depressao_rua_pernambuco_22-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa se há possibilidade de se realizar intervenção, formando uma “depressão”, no piso da Rua Pernambuco, em seu cruzamento com a Rua Rio Grande do Sul, no Bairro Santa Eugênia I, nesta cidade.</t>
   </si>
   <si>
     <t>6536</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6536/requerimento_043-2021_-_lisa_-_caixa_de_som_caminhao_lixo_22-02_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6536/requerimento_043-2021_-_lisa_-_caixa_de_som_caminhao_lixo_22-02_1.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao  Secretário Municipal de Transportes e Limpeza Pública, Anderson Rodrigues Andrade, que informem aos Vereadores e à população de Lagoa da Prata, sobre a possibilidade de se colocar sistema de som nos caminhões que fazem a coleta do lixo em nossa cidade, visando orientar a população quanto aos dias e horários em que a coleta é feita, bem como, outras informações de interesse da comunidade, e até mesmo publicidade institucional.</t>
   </si>
   <si>
     <t>6537</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6537/requerimento_044-2021_-_soninha_-_rotatoria_-_22-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6537/requerimento_044-2021_-_soninha_-_rotatoria_-_22-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Ilustre Secretário de Administração e Governo, Sr. Lucas Rafael Gontijo de Melo, bem como, ao Secretário de Obras e Urbanismo, Sr. Reginaldo Henrique dos Santos, que informem a esta Casa se há possibilidade de se colocar uma rotatória no cruzamento da Rua Francisco Bernardes Primo com a Rua José Bernardes Lobato, no Bairro São José, nesta cidade.</t>
   </si>
   <si>
     <t>6538</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6538/requerimento_045-2021_-_toninho_da_laje_-_rotatorias_22-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6538/requerimento_045-2021_-_toninho_da_laje_-_rotatorias_22-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício             encaminhando o presente Requerimento, solicitando ao Secretário de Obras e Urbanismo,  Reginaldo Henrique Santos, que informe a esta Casa se há possibilidade de se realizar estudo para implantação de uma rotatória no cruzamento da Rua Divinópolis com a Rua Maria Rita Vidal e outra no cruzamento da Rua Bom Despacho com a Rua Maria Rita Vidal, no Bairro Américo Silva, nesta cidade.</t>
   </si>
   <si>
     <t>6539</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6539/requerimento_046-2021_-_leandro_-_pavimentacao_22-02_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6539/requerimento_046-2021_-_leandro_-_pavimentacao_22-02_1.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa se há possibilidade de se realizar pavimentação asfáltica na Rua Rio Grande do Sul, no trecho compreendido entre a Rua Bahia até a Rua Paraíba, no Bairro Santa Eugenia, nesta cidade.</t>
   </si>
   <si>
     <t>6540</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6540/requerimento_047-2021_-_pavio_-_der_-_formiga_-_22-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6540/requerimento_047-2021_-_pavio_-_der_-_formiga_-_22-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Diretor-Geral do Departamento de Edificações e Estradas de Rodagem de Minas Gerais e ao Coordenador da 20ª Unidade Regional do DER-MG em Formiga, José Tadeu La Guardia, solicitando que informem a esta Casa e a toda população Lagopratense se há possibilidade da construção de um novo trevo na entrada principal de acesso à nossa cidade, e a revitalização do trevo secundário, melhorando a imagem daqueles, com capina, pintura, sinalização de solo, novas placas indicativas e de sinalização, aumento da qualidade da iluminação, dentre outras melhorias de infraestrutura necessárias.</t>
   </si>
   <si>
     <t>6541</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6541/requerimento_048-2021_-_carol_-_viatura_guarda_civil_22-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6541/requerimento_048-2021_-_carol_-_viatura_guarda_civil_22-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Exmo. Senhor Carlos Henrique, Deputado        Estadual, bem como ao Exmo. Senhor Di-Gianne de Oliveira Nunes, Prefeito deste Município, com cópia ao Exmo. Senhor Uilian Douglas Goulart, Comandante da Guarda Civil de Lagoa da Prata, requerendo que informem a esta Casa, sobre a possibilidade da destinação de viatura para a Guarda Civil Municipal de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6555</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6555/requerimento_049-2021_-_hermano_-_pavimentacao_01-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6555/requerimento_049-2021_-_hermano_-_pavimentacao_01-03.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa se há previsão para o recapeamento do piso da Av. José Bernardes Maciel, bem como da Avenida Fernão Dias, em toda sua extensão, e ainda, se há previsão de se concluir a pavimentação de pequenos trechos das seguintes vias públicas:_x000D_
 	1 – Rua Alexandre Mendes Maciel, no trecho compreendido entre a rua Rio de Janeiro até a rua Alagoas, no Bairro Santa Eugênia II;_x000D_
 	2 – Rua Bom Despacho, no trecho compreendido entre a Av. Isabel de Castro e rua Joaquim Gomes Pereira, Bairro Américo Silva;_x000D_
 	3 - Rua Bahia, no trecho compreendido entre seu cruzamento com a rua Goias até o seu final, no Bairro Santa Alexandrina;_x000D_
 	4 - Rua Goias, no trecho compreendido entre a rua Vinte e Sete de Dezembro e a rua Alagoas.</t>
   </si>
   <si>
     <t>6556</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6556/requerimento_050-2021_-_carol_-_semana_autismo_01-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6556/requerimento_050-2021_-_carol_-_semana_autismo_01-03.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 		A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo encaminhando o     presente Requerimento solicitando às Secretárias de Assistência Social, Educação e Saúde, que informem a esta Casa Legislativa se há possibilidade de um planejamento conjunto com os     representantes da APAE-LP e da ASAP para a realização da programação oficial alusiva à      Semana da Conscientização do Espectro Autista, a ser comemorada na primeira semana do mês de abril._x000D_
 _x000D_
 		Que seja enviado ofício também ao Presidente da Associação de Pais e Amigos dos Excepcionais de Lagoa da Prata - APAE-LP, Sr. Edilson Antônio dos Santos e à Presidente da Associação de Autismo e Possibilidades – ASAP, Sra. Ana Cláudia Celestino de Miranda, neste mesmo sentido.</t>
   </si>
   <si>
     <t>6557</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6557/requerimento_051-2021_-_lisa_-_lotes_municipio_01-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6557/requerimento_051-2021_-_lisa_-_lotes_municipio_01-03.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
        		A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Secretário Municipal de Transportes e Limpeza Pública, Anderson Rodrigues Andrade, que informem aos Vereadores e à população de Lagoa da Prata, sobre a possibilidade de se realizar um cronograma para a limpeza e o fechamento, com muro ou cerca, nos lotes vagos de propriedade do Município, em cumprimento à Lei Complementar Municipal nº 87/2010. Se for positiva a resposta, que seja enviado referido cronograma.</t>
   </si>
   <si>
     <t>6558</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6558/requerimento_052-2021_-_toninho_-_mao_unica_01-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6558/requerimento_052-2021_-_toninho_-_mao_unica_01-03.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 		O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa quanto à viabilidade para mudança de sentido do tráfego, convertendo em mão única a Rua Pedro Roberto Amorim, no trecho compreendido entre a Av. Benedito Valadares e a Rua Joaquim Gomes Pereira / bairro Gomes, bem como implantar estacionamento 45º (quarenta e cinco graus) do lado direito da referida via pública.</t>
   </si>
   <si>
     <t>6559</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6559/requerimento_053-2021_-_soninha_-_projetos_habitacionais.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6559/requerimento_053-2021_-_soninha_-_projetos_habitacionais.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 		A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ao Executivo Municipal ofício encaminhando o presente Requerimento, que solicita ao Chefe do Setor de Habitação, bem como ao Secretário de Obras e Urbanismo, que informem a esta Casa, se há possibilidade de criação de um Projeto Habitacional a fim de solucionar a problemática da falta de moradia, tão questionada pelos munícipes Lagopratenses, bem como a viabilidade de se agilizar projetos já existentes que tratam sobre este assunto abordado._x000D_
 _x000D_
 		Que nos informem ainda, se há previsão para idealização e efetivação do projeto apresentado pelo Deputado Estadual Professor Cleiton Oliveira, em reunião nesta Casa, com a presença do Prefeito, uma vez que os Programas de Habitação para os munícipes são elementos indispensáveis para o desenvolvimento da população municipal.</t>
   </si>
   <si>
     <t>6563</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6563/requerimento_054-2021_-_pavio_-_avaliacao_empregados_publicos_08-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6563/requerimento_054-2021_-_pavio_-_avaliacao_empregados_publicos_08-03.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como à Procuradoria-Geral Municipal, que informem a esta Casa, se há possibilidade de se cumprir, ainda no corrente ano, as disposições da Lei Complementar Municipal nº 03/1991, em relação às devidas progressões horizontais, acompanhadas das respectivas avaliações de desempenho dos Empregados Públicos Municipais.</t>
   </si>
   <si>
     <t>6564</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6564/requerimento_055-2021_-_sargento_washington_-_estrategia_para_manutencao_das_estradas_rurais_08-03_jr.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6564/requerimento_055-2021_-_sargento_washington_-_estrategia_para_manutencao_das_estradas_rurais_08-03_jr.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício encaminhando o presente Requerimento que solicita ao Secretário de Transportes e Limpeza Pública, Sr. Anderson Rodrigues Andrade e ao Secretário de Obras e Urbanismo, Sr. Reginaldo Henrique Santos, que informem a esta Casa o seguinte:_x000D_
        _x000D_
         ◦  O mapeamento das estradas rurais que possuem manutenção sob responsabilidade do município;_x000D_
 _x000D_
         ◦  As obras estruturais que são necessárias para reparação de tais estradas (pontes, manilhamento, drenagens, mata-burros e outras);_x000D_
 _x000D_
         ◦  Qual a estratégia que será adotada pela atual Administração para reparação e conservação das estradas rurais do município?_x000D_
 _x000D_
         ◦  Qual o valor estimado para adoção de tais medidas?</t>
   </si>
   <si>
     <t>6565</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6565/requerimento_056-2021_-_hermano_-_focinheira_caes_08-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6565/requerimento_056-2021_-_hermano_-_focinheira_caes_08-03.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício encaminhando o presente Requerimento, solicitando ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Chefe do Setor de Tributação, Fiscalização e Cadastro, que informem quais medidas vêm sendo adotadas para o cumprimento das disposições da Lei Municipal nº 1.067/2003, que proíbe      qualquer cidadão transitar com cães da raça pitbull, rotweiller, similares ou resultante dos cruzamentos destas, sem o uso preventivo de focinheira, na área urbana do município.</t>
   </si>
   <si>
     <t>6566</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6566/requerimento_057-2021_-_soninha_-_estacionamento_45_graus_08-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6566/requerimento_057-2021_-_soninha_-_estacionamento_45_graus_08-03.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se implantar o estacionamento em 45° na rua Pernambuco, após seu cruzamento com a rua Rio Grande do Sul, sentido à Praia Municipal, a partir do número 1.095 e seguir até seu cruzamento com a rua Mato Grosso, número 1.191, no bairro Santa Eugênia, nesta cidade.</t>
   </si>
   <si>
     <t>6567</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6567/requerimento_058-2021_-_sr_leandro_-_escoamento_aguas_pluviais_08-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6567/requerimento_058-2021_-_sr_leandro_-_escoamento_aguas_pluviais_08-03.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo, Sr. Reginaldo Henrique Santos, que informe a esta Casa se há possibilidade de se executar um projeto de drenagem visando solucionar o grave problema de escoamento das águas pluviais nas Ruas Joaquim Gomes Pereira, Moema, Japaraíba, até o entroncamento com a Av. Benedito Valadares, nesta cidade.</t>
   </si>
   <si>
     <t>6568</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6568/requerimento_059-2021_-_lisa_-_jovem_aprendiz_08-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6568/requerimento_059-2021_-_lisa_-_jovem_aprendiz_08-03.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, que informe aos Vereadores e à população de Lagoa da Prata, se há intenção do município de colocar em prática as disposições da Lei Complementar Municipal nº 184/2017, que autoriza o Município de Lagoa da Prata a contratar Aprendiz.</t>
   </si>
   <si>
     <t>6569</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6569/requerimento_060-2021_-_carol_-_mutirao_de_limpeza_08-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6569/requerimento_060-2021_-_carol_-_mutirao_de_limpeza_08-03.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Secretário Municipal de Transportes e Limpeza Pública, Anderson Rodrigues de Andrade, que informem a esta Casa, a possibilidade de se desenvolver estudo de viabilidade financeira para a contratação de empresa de prestação de serviços de limpeza urbana, para realização de mutirão de limpeza no perímetro urbano do município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6576</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6576/requerimento_061-2021_-_pavio_-_pontilhao_-_15-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6576/requerimento_061-2021_-_pavio_-_pontilhao_-_15-03.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa se há possibilidade da construção de um pontilhão de madeira roliça e rústica na Avenida do Contorno, na cabeceira da Lagoa, onde a avenida foi interrompida.</t>
   </si>
   <si>
     <t>6577</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6577/requerimento_062-2021_-_toninho_da_laje_-_instalacao_cameras_em_onibus_e_vans__15-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6577/requerimento_062-2021_-_toninho_da_laje_-_instalacao_cameras_em_onibus_e_vans__15-03.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício             encaminhando o presente Requerimento, solicitando ao Secretário de Administração e         Governo, Lucas Rafael Gontijo de Melo, que informe a esta Casa se há possibilidade de se instalar câmera de monitoramento em ônibus e vans que prestam serviços de transporte aos pacientes atendidos pela Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>6578</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6578/requerimento_063-2021_-_leandro_-_troca_de_lampadas_15-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6578/requerimento_063-2021_-_leandro_-_troca_de_lampadas_15-03.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal,  encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, que informe a esta Casa se há possibilidade de se fazer um mutirão para a manutenção e troca das lâmpadas dos postes de energia elétrica das vias públicas do nosso município.</t>
   </si>
   <si>
     <t>6579</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6579/requerimento_064-2021_-_soninha_-_sinalizacao_de_transito_-_15-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6579/requerimento_064-2021_-_soninha_-_sinalizacao_de_transito_-_15-03.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário,        requer a Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício             encaminhando o presente Requerimento, solicitando ao Secretário de Administração e        Governo, Lucas Rafael Gontijo de Melo e ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informem se há possibilidade de se efetuar sinalização vertical e        horizontal em frente à Policlínica I, na Rua José Bernardes Lobato, nº 366, Centro e em frente à Secretaria de Saúde, na Rua Professor Jacinto Ribeiro, nº 434, Centro, para evitar que        veículos particulares sejam estacionados nestes locais, ficando as vagas livres para os veículos da saúde, ambulância e às vezes, veículos com pessoas portadoras de necessidades especiais e cadeirantes.</t>
   </si>
   <si>
     <t>6580</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6580/requerimento_065-2021_-_cici_-_redutor_de_velocidade_15-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6580/requerimento_065-2021_-_cici_-_redutor_de_velocidade_15-03.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa se há possibilidade de se colocar um redutor de velocidade na Rua Noraldíno Geraldo Rodrigues, no Bairro Chico Miranda, nesta cidade, bem como a correta sinalização.</t>
   </si>
   <si>
     <t>6581</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6581/requerimento_066-2021_-_lisa_-_defesa_civil_15-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6581/requerimento_066-2021_-_lisa_-_defesa_civil_15-03.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário de Administração e        Governo, Lucas Rafael Gontijo de Melo, que informe a esta Casa se há possibilidade de se reativar a COMPDEC (Coordenadoria Municipal de Proteção e Defesa Civil) e o Conselho Municipal de Proteção e Defesa Civil no Município de Lagoa da Prata, criados pela Lei Municipal de nº 1.062/2003, regulamentada pelo Decreto de nº 302/2010.</t>
   </si>
   <si>
     <t>6593</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6593/requerimento_067-2021_-_cici_-_recursos_-_pandemia_05-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6593/requerimento_067-2021_-_cici_-_recursos_-_pandemia_05-04.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde, Margarete Borges de Lacerda Dias e à Secretária Municipal de Fazenda, Nívia Maria de Melo, que informem aos Vereadores e à população de Lagoa da Prata, o que abaixo se discrimina: Quais os recursos financeiros recebidos do Governo Federal e do Governo Estadual pelo Município de Lagoa da Prata para o combate à Pandemia do Coronavírus, desde o início da Pandemia, até o momento? Quais os valores já investidos tanto com os recursos recebidos, quanto com recursos próprios? Onde e em que foram investidos? Favor responder ambos questionamentos de forma detalhada, com o máximo de informações.</t>
   </si>
   <si>
     <t>6594</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6594/requerimento_068-2021_-_lisa_-_kit_e_cesta_05-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6594/requerimento_068-2021_-_lisa_-_kit_e_cesta_05-04.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita à Secretária de Assistência Social, Amanda Talita Luiz Lopes, bem como à Secretária de Educação, Adriana Aparecida Ferreira, que informem aos Vereadores e à população de Lagoa da Prata: 1 - A possibilidade de se conceder, temporariamente, cestas básicas além das que já são fornecidas mensalmente, em caráter emergencial, às famílias em situação de carência, afetadas pelos impactos financeiros das medidas de combate à Pandemia do Novo Coronavírus; 2 – Se há possibilidade de se remanejar recursos da merenda escolar, para a compra de kits de alimentos a serem distribuídos para alunos da Rede Municipal, cujas famílias estejam em vulnerabilidade econômica e social, em função da Pandemia.</t>
   </si>
   <si>
     <t>6595</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6595/requerimento_069-2021_-_soninha_-_extencao_de_eletrificacao_nos_mirandas_05-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6595/requerimento_069-2021_-_soninha_-_extencao_de_eletrificacao_nos_mirandas_05-04.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando este Requerimento que solicita ao Secretário de Obras e Urbanismo, Sr. Reginaldo Henrique Santos, que informe a esta Casa a possibilidade da extensão da rede de eletrificação ao prolongamento da Comunidade “dos Mirandas”.</t>
   </si>
   <si>
     <t>6596</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6596/requerimento_070-2021_-_carol_-_saude_05-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6596/requerimento_070-2021_-_carol_-_saude_05-04.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde, que informe  a esta Casa, se há possibilidade de atendimento médico a domicílio para idosos ou pessoas que não possuem condições de se locomover, que residam no centro de nossa cidade (este atendimento seria da mesma forma do que é feito nos bairros, pelas Unidades Básicas de Saúde – UBS).</t>
   </si>
   <si>
     <t>6602</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6602/requerimento_071-2021_-_soninha_-_veiculo_para_policinica_-_12-04-2021.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6602/requerimento_071-2021_-_soninha_-_veiculo_para_policinica_-_12-04-2021.pdf</t>
   </si>
   <si>
     <t>"A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal  encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Administração e Governo, Lucas Rafael Gontijo de Melo e à Secretária Municipal de Saúde, Margarete Borges de Lacerda Dias, que informem a esta Casa se há possibilidade de se adquirir um veículo para uso nos serviços prestados pela Policlínica do Município"</t>
   </si>
   <si>
     <t>6603</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6603/requerimento_072-2021_-_hermano_-_microfinancas_1_12-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6603/requerimento_072-2021_-_hermano_-_microfinancas_1_12-04.pdf</t>
   </si>
   <si>
     <t>" O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício encaminhando o presente Requerimento, solicitando ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Secretário de Desenvolvimento Econômico, Rogério César Corgosinho, que informem se há possibilidade de viabilizar a implantação e implementação da política de microcrédito, para apoiar, especialmente, aqueles empreendedores cujo faturamento foi afetado pelas restrições impostas pela   Pandemia do Novo Coronavírus"</t>
   </si>
   <si>
     <t>6604</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6604/requerimento_073-2021_-_lisa_-_limpeza_do_corrego_chico_silveira_12-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6604/requerimento_073-2021_-_lisa_-_limpeza_do_corrego_chico_silveira_12-04.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário de Transportes e Limpeza Pública, Anderson Rodrigues Andrade, que informe a esta Casa se há possibilidade de se realizar limpeza no leito e às margens do Córrego Chico Silveira, em sua extensão que ainda se encontra “a céu aberto”, bem como em toda extensão da Av. Isabel de Castro, no trecho compreendido entre o início da canalização do referido córrego na região central, até seu cruzamento com a Rua Cassimiro de Abreu, na divisa dos Bairros Américo Silva e Gomes.</t>
   </si>
   <si>
     <t>6605</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6605/requerimento_074-2021_-_pavio_-reforma_da_quadra_12-04_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6605/requerimento_074-2021_-_pavio_-reforma_da_quadra_12-04_1.pdf</t>
   </si>
   <si>
     <t>"O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Desportos, Carlos Henrique Xavier, bem como ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade se realizar estudo para a execução de obra para a cobertura e reforma da quadra de esportes do Bairro Américo Silva, localizada na Rua Divinópolis, no Bairro Américo Silva, nesta cidade."</t>
   </si>
   <si>
     <t>6606</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6606/requerimento_075-2021_-_leandro_bibiano_-_colocar_poste_rua_jose_lucas_bairromangabeiras_12-04-2021.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6606/requerimento_075-2021_-_leandro_bibiano_-_colocar_poste_rua_jose_lucas_bairromangabeiras_12-04-2021.pdf</t>
   </si>
   <si>
     <t>"O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo Sr. Lucas Rafael Gontijo de Melo, junto a Cemig que informe a esta Casa,se há possibilidade de se fazer a mudança de um poste de energia elétrica, que encontra-se no terreno urbano no final da Rua José Lucas, colocando-o com a respectiva luminária na rua supracitada, próximo ao nº 200, Bairro Mangabeiras, nesta cidade"</t>
   </si>
   <si>
     <t>6607</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6607/requerimento_076-2021_-_carol_-_protocolo_autismo__12-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6607/requerimento_076-2021_-_carol_-_protocolo_autismo__12-04.pdf</t>
   </si>
   <si>
     <t>"A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde, Margarete Borges de Lacerda Dias, que informe a esta Casa Legislativa a possibilidade de      regularizar no município de Lagoa da Prata a aplicabilidade do disposto no Parágrafo Quinto do Artigo 14 do Estatuto da Criança e Adolescente, Lei Nacional 8.069/1990, alterado pela Lei   Nacional nº 13.438/2017, que dispõe sobre a obrigatoriedade do Sistema Único de Saúde (SUS) adotar protocolos padronizados de avaliação de riscos ao desenvolvimento psíquico de crianças de até 18 meses de idade. "</t>
   </si>
   <si>
     <t>6618</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6618/requerimento_077-2021_-_lisa_-_placa_nome_ubs_19-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6618/requerimento_077-2021_-_lisa_-_placa_nome_ubs_19-04.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, que informe aos Vereadores e à população de Lagoa da Prata, qual data será feita a instalação da placa que dá nome à Unidade Básica de Saúde I – UBS I – do Bairro Américo Silva, do Município de Lagoa da Prata, que passou a se denominar Unidade Básica de Saúde Balduíno Bernardes Amorim – Sr. Dudu, em cumprimento à Lei Municipal nº 3.402, de 18 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>6619</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6619/requerimento_078-2021_-_carol_-_olho_vivo_19-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6619/requerimento_078-2021_-_carol_-_olho_vivo_19-04.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e       Urbanismo, Reginaldo Henrique Santos, com cópia ao Secretário de Municipal de Transportes e Limpeza Pública, Anderson Rodrigues Andrade, que informe a esta Casa se há possibilidade de instalar câmeras de videomonitoramento (Olho Vivo) e placas de advertência “Proibido Jogar Lixo – Sujeito à Multa” em pontos estratégicos da cidade, dentre eles o trevo principal, trevo secundário e na saída para o município de Luz.</t>
   </si>
   <si>
     <t>6620</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6620/requerimento_079-2021_pavio_-_van_para_hemodialise_19-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6620/requerimento_079-2021_pavio_-_van_para_hemodialise_19-04.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requerer a Vossa Excelência,         consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal,       encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde, Sra. Margarete Borges de Lacerda Dias, que informe a esta Casa Legislativa se há possibilidade do Município adquirir uma VAN, de 18 lugares, para o fim específico de transportar os pacientes locais que fazem tratamento de hemodiálise na cidade de Formiga-MG.</t>
   </si>
   <si>
     <t>6621</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6621/requerimento_080-2021_-_cici_-_atividades_religiosas_como_essenciais_19-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6621/requerimento_080-2021_-_cici_-_atividades_religiosas_como_essenciais_19-04.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, solicitando ao Secretário de Administração e        Governo, Lucas Rafael Gontijo de Melo, que informe a esta Casa se há possibilidade de se analisar com o Prefeito a viabilidade para o envio de proposta legislativa no sentido de estabelecer como essencial a atividade prestada pelas Igrejas e Templos Religiosos de qualquer culto, no âmbito do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6625</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6625/requerimento_081-2021_-_hermano_-_beneficios_fiscais_26-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6625/requerimento_081-2021_-_hermano_-_beneficios_fiscais_26-04.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Secretário de Desenvolvimento Econômico, Rogério César Corgosinho, que informem a esta Casa, se há possibilidade de se enviar ao Poder Legislativo Projeto de Lei concedendo às             Microempresas - ME, Empresas de Pequeno Porte - EPP e Microempreendedores Individuais – MEI,    situados no Município, os seguintes benefícios:_x000D_
 1 - A prorrogação do prazo de vencimento dos tributos municipais incidentes sobre eles, ou sobre seus bens, sem a cobrança de qualquer encargo financeiro, bem como o parcelamento do valor nos casos a serem estabelecidos pela Administração Pública Municipal, também sem a cobrança de      encargo financeiro;_x000D_
 		2 – A intercessão junto ao SAAE</t>
   </si>
   <si>
     <t>6626</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6626/requerimento_082-2021_-_sargento_-_agente_viagem_26-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6626/requerimento_082-2021_-_sargento_-_agente_viagem_26-04.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo e à Secretária de Saúde, Margarete Borges de Lacerda Dias, que informem a esta Casa, aos Vereadores e à população de Lagoa da Prata, sobre a possibilidade de se realizar estudos para o Município aderir ao Sistema Estadual de Transporte em Saúde (SETS), que é uma ação criada pelo Governo do Estado de Minas Gerais; ou de se disponibilizar um Agente de Viagem para acompanhar os pacientes do município que fazem tratamento na ACCCOM - Associação de Combate ao Câncer Centro Oeste Minas, em Divinópolis – MG, durante o transporte daqueles pelos veículos municipais.</t>
   </si>
   <si>
     <t>6627</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6627/requerimento_083-2021_-_soninha_-_marcacao_de_exames_26-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6627/requerimento_083-2021_-_soninha_-_marcacao_de_exames_26-04.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a    Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal               encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde,      Margarete Borges de Lacerda Dias, que informe a esta Casa se durante o período de Situação de Emergência em Saúde Pública no Município de Lagoa da Prata, em razão da Pandemia causada pelo Coronavírus (COVID-19), há possibilidade de se centralizar a marcação de    exames clínicos dos usuários nas ESFs (PSFs) de referência.</t>
   </si>
   <si>
     <t>6628</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6628/requerimento_084-2021_-_leandro_bibiano_-_rotatoria_26-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6628/requerimento_084-2021_-_leandro_bibiano_-_rotatoria_26-04.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo e ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa, se há possibilidade de se colocar uma rotatória no cruzamento da Rua Rio Grande do Norte com Rua Josafá Bernardes, no Bairro Gomes, nesta cidade.</t>
   </si>
   <si>
     <t>6629</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6629/requerimento_085-2021_-_lisa_-_centro_de_hemodialise_26-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6629/requerimento_085-2021_-_lisa_-_centro_de_hemodialise_26-04.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo e à Secretária de Saúde, Margarete Borges de Lacerda Dias, que informem a esta Casa, aos Vereadores e à população de Lagoa da Prata, sobre a possibilidade de se realizar estudos para implantação de um Centro de Hemodiálise no município.</t>
   </si>
   <si>
     <t>6635</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6635/requerimento_086-2021_-_cici-_reforma_do_museu_-_03-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6635/requerimento_086-2021_-_cici-_reforma_do_museu_-_03-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado Ofício ao Chefe do Poder Executivo Municipal              encaminhando o presente Requerimento, que solicita ao Secretário Municipal de                  Administração e Governo, bem como ao Secretário Municipal de Cultura e Turismo, que     informem a esta Casa sobre o início das obras de reforma do Museu Dona Alexandrina e da praça ao seu redor.</t>
   </si>
   <si>
     <t>6636</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo e ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa, se há possibilidade de se colocar uma rotatória no cruzamento da Rua Alagoas com a Rua Josafá Bernardes, no Bairro Gomes, nesta cidade.</t>
   </si>
   <si>
     <t>6637</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6637/requerimento_088-2021_-_toninho_da_laje_-_redutor_de_velocidade_03-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6637/requerimento_088-2021_-_toninho_da_laje_-_redutor_de_velocidade_03-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Sr. Lucas Rafael Gontijo de Melo, bem como ao Secretário de Obras e Urbanismo, Sr. Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se colocar um redutor de velocidade na Rua Secundino Rodrigues, em frente ao número 740, no Bairro Chico Miranda.</t>
   </si>
   <si>
     <t>6638</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6638/requerimento_089-2021_-_sargento_washington_-_iluminacao_praca_dona_zaza_03-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6638/requerimento_089-2021_-_sargento_washington_-_iluminacao_praca_dona_zaza_03-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo que informe a esta Casa se há possibilidade de se executar obra para a instalação de Câmeras do Sistema Olho Vivo, bem como para melhorias da iluminação na Praça Dona Zazá e no seu entorno, no Bairro Américo Silva, próximo a uma indústria farmacêutica lá situada.</t>
   </si>
   <si>
     <t>6639</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6639/requerimento_090-2021_-_lisa_-_construcao_ubs_martins_03-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6639/requerimento_090-2021_-_lisa_-_construcao_ubs_martins_03-05.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde que informe aos Vereadores e à população de Lagoa da Prata, sobre a possibilidade de se fazer um estudo para a construção de uma UBS - Unidade Básica de Saúde, no Distrito de Martins Guimarães.</t>
   </si>
   <si>
     <t>6640</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6640/requerimento_091-2021_-_carol_-_pos_covid_03-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6640/requerimento_091-2021_-_carol_-_pos_covid_03-05.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal,               encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde,         Margarete Borges de Lacerda Dias, que informe a esta Casa Legislativa se há possibilidade da implantação de Programa para Reabilitação de Paciente Pós-alta de Covid-19, no município.</t>
   </si>
   <si>
     <t>6641</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6641/requerimento_092-2021_-_soninha_-_informacao_centro_especialidades_03-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6641/requerimento_092-2021_-_soninha_-_informacao_centro_especialidades_03-05.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requerer a Vossa Excelência,       consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal,        encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde,      Margarete Borges de Lacerda Dias, que informe a esta Casa se há possibilidade de se enviar uma tabela formal com o objetivo de comparar os números de pequenas cirurgias, ultrassom e consultas realizadas durante este mesmo período no ano de 2020, no Centro de                    Especialidades Médicas. Esta tabela detalhada comparativa deve conter explicações perante a quantidade dos procedimentos supracitados.</t>
   </si>
   <si>
     <t>6653</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6653/requerimento_093-2021_-_pavio_-_escoamento_aguas_10-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6653/requerimento_093-2021_-_pavio_-_escoamento_aguas_10-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Ilustre Secretário de Administração e Governo, Sr. Lucas Rafael Gontijo de Melo, bem como ao Ilustre Secretário de Obras e Urbanismo, Sr. Reginaldo Henrique Santos, que informem a esta Casa se há previsão parar a execução de obras visando solucionar o problema de escoamento das águas pluviais que descem na Rua Arcos, entre a Av. Benedito Valadares e a Rua Joaquim Gomes Pereira, até a Avenida Izabel de Castro, neste Município.</t>
   </si>
   <si>
     <t>6654</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6654/requerimento_094-2021_-_hermano_-_lagoa_para_crescer_10-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6654/requerimento_094-2021_-_hermano_-_lagoa_para_crescer_10-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício encaminhando o presente Requerimento, solicitando ao Secretário de Desenvolvimento Econômico, Rogério   César Corgosinho, que informe a esta Casa se há possibilidade de se realizar uma reunião com todos os profissionais da área de Contabilidade do Município, no intuito de engajar sua          participação nas ações que norteiam o Programa Municipal “Lagoa Livre para Crescer”, cujo objetivo é promover o desenvolvimento econômico e sustentável em Lagoa da Prata.</t>
   </si>
   <si>
     <t>6655</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6655/requerimento_095-2021_-_leandro_bibiano_-_reforma_da_praca_n._senhora_do_rosario_10-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6655/requerimento_095-2021_-_leandro_bibiano_-_reforma_da_praca_n._senhora_do_rosario_10-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a     Vossa Excelência que seja enviado Ofício ao Chefe do Poder Executivo Municipal               encaminhando o presente Requerimento, que solicita ao Secretário Municipal de                  Administração e Governo, Sr Lucas Rafael Gontijo de Melo, bem como ao Secretário         Municipal de Obras e Urbanismo, Sr Reginaldo Henrique Santos, que informem a esta Casa quando terão início as obras de reforma das Praças Nossa Senhora do Rosário e Capitão José Baia.</t>
   </si>
   <si>
     <t>6656</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6656/requerimento_096-2021_-_cici_-_kit_lanche_10-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6656/requerimento_096-2021_-_cici_-_kit_lanche_10-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, solicitando ao Secretário de Administração e        Governo, Lucas Rafael Gontijo de Melo, e à Secretária Municipal de Saúde, Margarete Borges de Lacerda Dias, que informem a esta Casa se há possibilidade de se implantar o Programa Kit Lanche, para os pacientes que fazem tratamento médico pelo Sistema Único de Saúde (SUS) fora do município.</t>
   </si>
   <si>
     <t>6657</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6657/requerimento_097-2021_-_carol_-_educacao_10-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6657/requerimento_097-2021_-_carol_-_educacao_10-05.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita à Secretária Municipal de Educação, Adriana Aparecida Ferreira, que informe e envie a esta Casa Legislativa o seguinte:_x000D_
 _x000D_
 	1 - Listagem de todos os Professores em exercício na Rede Municipal de Ensino;_x000D_
 	2 - Listagem dos Professores que realizam “dobras” no exercício de suas atribuições e locais em que exercem a “dobra”;_x000D_
 	3 - Listagem atualizada dos(as) candidatos(as) nomeados(as) para o Emprego Público de        Professor, pelo Concurso Público 01/2018, bem como dos candidatos em lista de espera para nomeação;_x000D_
 	4 – Quantidade de vagas existentes no Quadro de Empregos Públicos da Rede           Municipal de Ensino.</t>
   </si>
   <si>
     <t>6658</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6658/requerimento_098-2021_-_lisa_miranda_-_emendas_impositivas_10-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6658/requerimento_098-2021_-_lisa_miranda_-_emendas_impositivas_10-05.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita à Secretária de Fazenda, Nívia Maria de  Melo, que informe esta Casa Legislativa a situação das Emendas Impositivas aprovadas pelos Vereadores em 2020, para serem executadas em 2021, as quais totalizaram o valor de           R$ 1.412.000,00 (um milhão, quatrocentos e doze mil reais), mencionando aquelas que já foram concretizadas, bem como a previsão para o cumprimento daquelas ainda pendentes de execução.</t>
   </si>
   <si>
     <t>6659</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6659/requerimento_099-2021_-_soninha_-_interprete_de_libras_10-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6659/requerimento_099-2021_-_soninha_-_interprete_de_libras_10-05.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, que informe a esta Casa, se há possibilidade de se promover a contratação de um profissional “Intérprete de Libras” e serviço de legendas ao vivo, para cobrir os eventos públicos oficiais do Município, pronunciamentos oficiais, entrevistas, bem como promover a interpretação e legendagem em vídeos e campanhas educativas promovidas pelo Executivo, visando que a informação chegue para o público que possui deficiências auditivas.</t>
   </si>
   <si>
     <t>6660</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6660/requerimento_100-2021_-_sargentto_washington_-_auxilio_estudantes_10-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6660/requerimento_100-2021_-_sargentto_washington_-_auxilio_estudantes_10-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretária de Assistência Social, Amanda Talita Luiz Lopes, que informe a esta Casa, quais providências estão sendo tomadas para o efetivo repasse dos recursos para o Auxílio-transporte aos estudantes universitários de Lagoa da Prata, conforme estabelecido em Lei.</t>
   </si>
   <si>
     <t>6670</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6670/requerimento_101-2021_-_toninho_da_laje_-_medicamentos_17-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6670/requerimento_101-2021_-_toninho_da_laje_-_medicamentos_17-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a    Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício encaminhando o presente Requerimento, solicitando à Secretária Municipal de Saúde, as seguintes informações:_x000D_
 1 - Quais os critérios adotados para a definição dos medicamentos considerados de alto custo, a serem fornecidos à população?_x000D_
 2 - Qual o ato normativo que definiu os medicamentos de alto custo?_x000D_
 3 - Houve interrupção do recebimento de algum medicamento de alto custo? Se positiva a resposta, favor enviar a lista contendo o nome._x000D_
 4 - Quais as atitudes ou medidas tomadas pelo Município para que os pacientes não tenham seus tratamentos interrompidos pela paralisação da concessão dos medicamentos de alto custo?_x000D_
 5 - Como está o abastecimento de remédios, principalmente os de uso contínuo?_x000D_
 6 – Quais medicamentos estão em falta, quais os motivos para tanto e qual a data     prevista para que o estoque seja reabastecido?</t>
   </si>
   <si>
     <t>6671</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6671/requerimento_102-2021_-_leandro_bibiano_-_postes_rua_francisco_b_primo_17-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6671/requerimento_102-2021_-_leandro_bibiano_-_postes_rua_francisco_b_primo_17-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Sr Lucas Rafael Gontijo de Melo, bem como ao Secretário de Obras e Urbanismo, Sr. Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se instalar postes de energia elétrica, com as respectivas luminárias na Rua Francisco Bernardes Primo, próximo aos números 11, 12 e 21, no Bairro Américo Silva, nesta cidade.</t>
   </si>
   <si>
     <t>6672</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6672/requerimento_103-2021_-_hermano_-_melhoria_de_vias_17-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6672/requerimento_103-2021_-_hermano_-_melhoria_de_vias_17-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa se há possibilidade de estudo para a viabilidade da realização das seguintes mudanças e melhoria de vários pontos das seguintes vias públicas no município: 1 - Implantação de “Mão Única” no quarteirão da Rua 27 de Dezembro, compreendido entre a Praça da Matriz em direção à Rua Ângelo Perilo (Centro/bairro), com estacionamento a 45º à esquerda e paralelo à direita; 2 - Implantação de “Mão Única” no quarteirão da Rua Professor Jacinto Ribeiro, compreendido entre a Rua Ângelo Perilo em direção à Praça da Matriz (Bairro/Centro), com estacionamento a 45º à esquerda e paralelo à direita; 3 - Implantação de “Mão Única” no quarteirão compreendido da Rua José Bernardes Lobato, entre a Rua Joaquim Gomes</t>
   </si>
   <si>
     <t>6673</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6673/requerimento_104-2021_-_sargento_washington_-_adesao_ao_minas_conciente_17-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6673/requerimento_104-2021_-_sargento_washington_-_adesao_ao_minas_conciente_17-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, que informe a esta Casa, após consulta ao Prefeito, se o município aderirá, novamente, ao Programa Minas Consciente.</t>
   </si>
   <si>
     <t>6674</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6674/requerimento_105-2021_-_carol_-_audiencia_publica_17-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6674/requerimento_105-2021_-_carol_-_audiencia_publica_17-05.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, ouvido o Plenário, que seja determinada a realização de AUDIÊNCIA PÚBLICA, em 21/05/2021, sobre o tema “Crimes de Pedofilia: Prevenção e Enfrentamento”, alusivo à data de 18 de Maio - Dia Nacional de Combate ao Abuso e à Exploração Sexual contra Crianças e Adolescentes”, instituído pela Lei Federal nº 9.970/00, com a confecção de um banner que será colocado na frente da mesa do Plenário, visando a identificação e divulgação do evento.	Proponho que sejam convidados para a Audiência Pública o representante da Promotoria Pública de Divinópolis, Dr. Casé Fortes, o Juiz de Direito desta Comarca, Dr. Islon César Damasceno, a Curadora da Infância e Adolescência, a Promotora de Justiça Dra. Carla Priscilla Pereira Viana, o Delegado de Polícia Civil, Dr. Irineu José Coelho Neto, o Prefeito Di-Gianne de Oliveira Nunes,  o Comandante da Guarda Civil Municipal, Uilian Douglas Goulart...</t>
   </si>
   <si>
     <t>6675</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6675/requerimento_106-2021_-_cici_17-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6675/requerimento_106-2021_-_cici_17-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, que envie a esta Casa as seguintes informações:_x000D_
 _x000D_
 	1 – Relação nominal dos Secretários Municipais, indicando a respectiva pasta e sua remuneração;_x000D_
 	2 – Relação completa com os nomes de todos os ocupantes dos empregos públicos comissionados, sejam efetivos ou não (de recrutamento amplo), com a respectiva remuneração e local onde estão lotados e prestam serviços;_x000D_
 	3 – Relação completa com os nomes de todos empregados públicos municipais que exercem as funções gratificadas existentes na Administração Municipal, com a respectiva remuneração, local onde estão lotados e prestam serviços.</t>
   </si>
   <si>
     <t>6676</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6676/requerimento_107-2021_-_lisa_-_soninha_-_convoca_sec_saude_17-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6676/requerimento_107-2021_-_lisa_-_soninha_-_convoca_sec_saude_17-05.pdf</t>
   </si>
   <si>
     <t>As Vereadoras infra-assinadas, na forma regimental, requerem a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que convoca a Secretária Municipal de Saúde, Margarete Borges de Lacerda Dias, a comparecer a esta Casa, no prazo regimental e nos termos da Lei Orgânica do Município, para falar a respeito dos seguintes assuntos:_x000D_
 _x000D_
 	1 – O trabalho que vem sendo realizado pela Secretaria Municipal de Saúde;_x000D_
 _x000D_
 	2 – Reclamações feitas pela população em relação ao atendimento da Secretaria de Saúde;_x000D_
 _x000D_
 	3 - Assuntos relacionados à Covid-19, ao funcionamento das Unidades Básicas de Saúde (UBS), ao funcionamento do Centro de Especialidades Médicas, da UPA, ao atendimento na Policlínica I, à regulação de pacientes e ao Tratamento Fora do Domicílio (TFD), receituários de pacientes acamados.</t>
   </si>
   <si>
     <t>6686</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6686/requerimento_108-2021_-_toninho_da_laje_-_redutor_de_velocidade_24-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6686/requerimento_108-2021_-_toninho_da_laje_-_redutor_de_velocidade_24-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo, Sr. Reginaldo Henrique Santos, que informe a esta Casa se há possibilidade de se colocar um redutor de velocidade na Rua Maria Rita Vidal, em frente ao Colégio Malta, no Bairro Américo Silva, nesta cidade, bem como a correta sinalização.</t>
   </si>
   <si>
     <t>6687</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6687/requerimento_109-2021_-_leandro_bibiano_-_recuperacao_do_calcamento_24-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6687/requerimento_109-2021_-_leandro_bibiano_-_recuperacao_do_calcamento_24-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Ilustre Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Ilustre Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se realizar a recuperação do calçamento da Rua São Carlos, até seu cruzamento com a Rua Divinópolis, no bairro Américo Silva, nesta cidade.</t>
   </si>
   <si>
     <t>6688</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6688/requerimento_110-2021_-_lisa_-_contratacao_de_medicos_24-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6688/requerimento_110-2021_-_lisa_-_contratacao_de_medicos_24-05.pdf</t>
   </si>
   <si>
     <t>As Vereadoras infra-assinadas, na forma regimental, requerem a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, bem como à Secretária Municipal de Saúde, que informem a esta Casa, se estão sendo contratados médicos para as Unidades Básicas de Saúde e para a Policlínica de nosso Município. Se a resposta for negativa, que informem qual a previsão para a referida contratação._x000D_
        _x000D_
        	Caso já tenham sido contratados, que enviem relação com o nome dos médicos e o local em que atenderão, para que os membros desta Casa tomem conhecimento.</t>
   </si>
   <si>
     <t>6689</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6689/requerimento_111-2021_-_sargento_washington_-_informacoes_sobre_sine_24-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6689/requerimento_111-2021_-_sargento_washington_-_informacoes_sobre_sine_24-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário de Desenvolvimento Econômico, Rogério César Corgosinho, que envie a esta Casa as seguintes informações:_x000D_
 _x000D_
 	1 – Como está a situação do SINE de Lagoa da Prata, na atualidade;_x000D_
 	2 – Como está o atendimento ao usuário;_x000D_
 	3 – Como está o oferecimento de vagas e sua divulgação;_x000D_
 	4 – Quais os serviços oferecidos pele SINE, atualmente.</t>
   </si>
   <si>
     <t>6700</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6700/requerimento_112-2021_-_carol_-_aduelas_na_av._isabel_de_castro_31-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6700/requerimento_112-2021_-_carol_-_aduelas_na_av._isabel_de_castro_31-05.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Diretor Administrativo do Serviço Autônomo de Água e Esgoto de Lagoa da Prata - SAAE-LP, Sr. Edmilson José da Lage, solicitando que informe a esta Casa o seguinte:_x000D_
 _x000D_
 	1 – O valor de cada uma das Aduelas adquiridas para execução das obras de drenagem pluvial e canalização do Córrego Chico Silveira, na Avenida Isabel de Castro;_x000D_
 _x000D_
 	2 – Quantas aduelas foram utilizadas na obra já realizada até o momento?_x000D_
 _x000D_
 	3 – Quando serão utilizadas ou retiradas as aduelas que se encontram no lote vago situado na Rua José Maria Rezende, esquina com Av. Isabel de Castro, no bairro Américo Silva.</t>
   </si>
   <si>
     <t>6701</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6701/requerimento_113-2021_-_toninho_da_laje_-_relacao_de_imoveis_31-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6701/requerimento_113-2021_-_toninho_da_laje_-_relacao_de_imoveis_31-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a    Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício               encaminhando o presente Requerimento, que solicita à(ao) responsável pelo controle do       Patrimônio Público Municipal que envie a esta Casa a relação dos imóveis de propriedade do Município, com a devida localização.</t>
   </si>
   <si>
     <t>6702</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6702/requerimento_114-2021_-_soninha_-_convoca_reinaldo_31-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6702/requerimento_114-2021_-_soninha_-_convoca_reinaldo_31-05.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, convocando o empregado público municipal que ocupa o emprego público de Odontólogo, responsável por estes profissionais, Sr. Reinaldo Araújo da Cruz, a comparecer a esta Casa, no prazo regimental e nos termos da Lei Orgânica do Município, para tratar a respeito de assuntos ligados à sua área de atuação, em especial do atendimento realizado à população lagopratense.</t>
   </si>
   <si>
     <t>6703</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6703/requerimento_115-2021_-_pavio_-_cesta_de_natal_31-05_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6703/requerimento_115-2021_-_pavio_-_cesta_de_natal_31-05_1.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Ilustre Secretário de Administração e Governo, Sr. Lucas Rafael Gontijo de Melo, que informe a esta Casa se há possibilidade de conceder aos empregados públicos municipais, ao final do ano, a Gratificação Natalina Extra “in natura” (as conhecidas Cestas de Natal), tendo em vista o posicionamento do Tribunal de Contas do Estado de Minas Gerais a respeito da legalidade da concessão deste benefício aos empregados públicos.</t>
   </si>
   <si>
     <t>6704</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6704/requerimento_116-2021_-_cici_-_passagem_elevada_de_pedestres_31-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6704/requerimento_116-2021_-_cici_-_passagem_elevada_de_pedestres_31-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Administração e Governo, Lucas Rafael Gontijo de Melo, e ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se instalar passagem elevada para pedestres, com ondulação, na Rua João Jafar, em frente à entrada principal da Igreja de São Sebastião, no bairro Chico Miranda.</t>
   </si>
   <si>
     <t>6705</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6705/requerimento_117-2021_-_lisa_-_informacao_sobre_ubs_31-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6705/requerimento_117-2021_-_lisa_-_informacao_sobre_ubs_31-05.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita à Secretária Municipal de Saúde, que informe a esta Casa as seguintes informações de cada Unidade Básica de Saúde e Policlínica do município:_x000D_
 a) Nome do Médico, Dentista (quando existir) e horários de atendimento;_x000D_
 b) Número de consultas realizadas diariamente;_x000D_
 c) Número de famílias de cada região de atendimento;_x000D_
 d) Número de consultas disponibilizadas por dia de agendamento;_x000D_
 e) Forma, dias da semana e horários de agendamentos.</t>
   </si>
   <si>
     <t>6715</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6715/requerimento_118-2021-_pavio_-_posto__policial_em_martins_07-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6715/requerimento_118-2021-_pavio_-_posto__policial_em_martins_07-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, solicitando ao Secretário de Administração e Governo, Sr. Lucas Rafael Gontijo de Melo, bem como ao Comandante da Guarda Civil Municipal, que informem a esta Casa, se há possibilidade da construção e implantação de um Posto Policial na comunidade de Martins Guimarães, para abrigar Guardas Civis Municipais e Policiais Militares que fazem o policiamento ostensivo naquele distrito._x000D_
 _x000D_
 Que seja enviado ofício ao Comandante da 107ª Companhia da Polícia Militar local, solicitando que informe a esta Casa, se há possibilidade de se disponibilizar agentes para um policiamento mais ostensivo no Distrito de Martins Guimarães.</t>
   </si>
   <si>
     <t>6716</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6716/requerimento_119-2021_-_leandro_bibiano_-_tapa-buracos_07-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6716/requerimento_119-2021_-_leandro_bibiano_-_tapa-buracos_07-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se realizar serviço de tapa-buracos na Rua Homero de Castro, em frente à residência de nº 127, no Bairro Gomes, nesta cidade.</t>
   </si>
   <si>
     <t>6717</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6717/requerimento_120-2021_-_toninho_da_laje_-_adesao_ao_paa_-_07-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6717/requerimento_120-2021_-_toninho_da_laje_-_adesao_ao_paa_-_07-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a   Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício               encaminhando o presente Requerimento, solicitando ao Secretário de Administração e         Governo, Lucas Rafael Gontijo de Melo, que informe a esta Casa se há possibilidade do     Município aderir ao Programa de Aquisição de Alimentos – PAA - do Governo Federal.</t>
   </si>
   <si>
     <t>6718</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6718/requerimento_121-2021_-_sargento_washington_-_convoca_diretor_do_saae_-_07-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6718/requerimento_121-2021_-_sargento_washington_-_convoca_diretor_do_saae_-_07-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Diretor do Serviço Autônomo de Água e Esgoto de Lagoa da Prata - SAAE-LP, Sr. Edmílson José da Lage, convocando-o, bem como o Diretor Adjunto e o responsável pelo Departamento Financeiro da Autarquia Municipal, a comparecerem a esta Casa, no prazo regimental e nos termos da Lei Orgânica do Município, para falar a respeito da real situação financeira do SAAE-LP, e ainda:_x000D_
     ​ _x000D_
     ​ 	- informarem o valor atual da folha de pagamento dos empregados públicos da Autarquia; _x000D_
     ​ 	- quanto se paga em horas extras atualmente, apresentando em gráficos comparativos com os últimos anos; e por fim_x000D_
     ​ 	- que apresentem a esta Casa, gráficos demonstrando a movimentação de receitas e despesas do SAAE-LP nos últimos 10 anos.</t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6719/requerimento_122-2021_-_soninha_-_multas_limpeza_lotes_07-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6719/requerimento_122-2021_-_soninha_-_multas_limpeza_lotes_07-06.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requerer a Vossa Excelência,        consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal,       encaminhando o presente Requerimento, que solicita ao Secretário de Administração e       Governo, Lucas Rafael Gontijo de Melo, que preste as seguintes informações acerca das     notificações de proprietários de lotes ou terrenos situados no município, para a realização de limpeza de seus imóveis, durante o período de janeiro de 2021 até a presente data:_x000D_
 _x000D_
 	1 - Quantas notificações foram expedidas pelo Município para que os proprietários   realizem a limpeza de seus imóveis?_x000D_
 _x000D_
 	2 - Quantos imóveis foram devidamente limpos após a expedição das notificações?_x000D_
 _x000D_
 	3 - Quantos proprietários descumpriram a notificação?_x000D_
 _x000D_
 	4 - Quantas multas foram aplicadas para aqueles que descumpriram a notificação?_x000D_
 _x000D_
 	5 - Qual o valor proveniente de multas que já foi arrecado pelo Município?</t>
   </si>
   <si>
     <t>6720</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6720/requerimento_123-2021_-_lisa_-_reativacao_do_conselho_deficiencia_07-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6720/requerimento_123-2021_-_lisa_-_reativacao_do_conselho_deficiencia_07-06.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita à Secretária Municipal de Assistência Social, que informe aos Vereadores e à população de Lagoa da Prata sobre a possibilidade de se reativar o Conselho Municipal dos Direitos da Pessoa com Deficiência (COMPED) de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6721/requerimento_124-2021_-_carol_-_audiencia_publica_pec_32_-_07-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6721/requerimento_124-2021_-_carol_-_audiencia_publica_pec_32_-_07-06.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, ouvido o Plenário, que seja determinada a realização de AUDIÊNCIA PÚBLICA, no dia 23/06/2021, com a finalidade de debater com as autoridades, representantes de entidades, servidores e empregados públicos indicados, os aspectos de admissibilidade da Proposta de Emenda à Constituição n° 32 de 2020, do Poder Executivo Federal, que “altera disposições sobre servidores, empregados públicos e organização administrativa.”_x000D_
 	Proponho que sejam convidados para a Audiência Pública, representantes do Gabinete do Deputado Estadual Professor Cleiton, a Promotora de Justiça desta Comarca, Dra. Carla Priscilla Pereira Viana, o Procurador-Geral do Município, Dr. Laelson Lima, o Presidente da 90ª Subseção da OAB, Dr. Francisco Cabral Silva, um representante do Sindicato Único dos Trabalhadores em Educação (Sind-Ute/MG), um representante dos empregados públicos efetivos do Poder Executivo, do Poder Legislativo e da Autarquia Mun.</t>
   </si>
   <si>
     <t>6735</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6735/requerimento_125-2021_-_sargento_-_adiamento_discussao_e_votacao_14-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6735/requerimento_125-2021_-_sargento_-_adiamento_discussao_e_votacao_14-06.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente, com fulcro no Artigo 164 do Regimento Interno desta Casa, para requerer o adiamento da discussão e votação do Projeto de Lei CM nº 5/2021, que  Regulamenta a Capina Química, Elétrica e de outras formas, nas áreas que menciona, no âmbito do Município de Lagoa da Prata – MG, que se daria na Reunião Ordinária de hoje.</t>
   </si>
   <si>
     <t>6736</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6736/requerimento_126-2021_-_pavio_-_vestiario_14-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6736/requerimento_126-2021_-_pavio_-_vestiario_14-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo que informe a esta Casa, se há possibilidade de se construir um vestiário com armários, chuveiros, bem como uma área de convivência com mesa e TV, no pátio da garagem da Administração Pública Municipal, também conhecida como “Garagem da Prefeitura.”</t>
   </si>
   <si>
     <t>6737</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6737/requerimento_127-2021_-_carol_-_diagnostico_infancia_e_juventude_14-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6737/requerimento_127-2021_-_carol_-_diagnostico_infancia_e_juventude_14-06.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Sr. Lucas Rafael Gontijo de Melo, bem como aos Secretários Municipais de Assistência Social, Saúde, Educação, Desportos, e Cultura e Turismo, que respondam a esta Casa Legislativa os questionamentos abaixo descritos, referentes ao Diagnóstico da Situação da Infância e Adolescência de Lagoa da Prata, contratado pelo Município à Fundação João Pinheiro, no ano de 2020, cujo investimento realizado pelos cofres públicos municipais foi de R$ 103.302,28_x000D_
 	I - As Secretarias Municipais supracitadas têm conhecimento do Diagnóstico da Situação da Infância e Adolescência de Lagoa da Prata?_x000D_
 	II – Caso tenham ciência dos dados evidenciados no Diagnóstico, existe algum planejamento de execução...</t>
   </si>
   <si>
     <t>6738</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6738/requerimento_128-2021_-_leandro_bibiano_-_postes_rua_n_-_rua_direita_14-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6738/requerimento_128-2021_-_leandro_bibiano_-_postes_rua_n_-_rua_direita_14-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Sr Lucas Rafael Gontijo de Melo, bem como ao Secretário de Obras e Urbanismo, Sr. Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se instalar postes de energia elétrica, com as respectivas luminárias, no cruzamento da Rua N com Rua Direita, próximo à Associação dos Carroceiros, no Bairro Américo Silva, nesta cidade.</t>
   </si>
   <si>
     <t>6739</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requerer a Vossa Excelência,        consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal,       encaminhando o presente Requerimento, que solicita à Secretária de Meio Ambiente, Talita da Silva Borges, que informe a esta Casa, se há planejamento para providências imediatas no sentido de se realizar a revitalização da Praça da Matriz de São Carlos Borromeu e da Praça Olinto Pinto Ribeiro, também conhecida como Praça do Cruzeiro, com obras e serviços que se fizerem necessários.</t>
   </si>
   <si>
     <t>6740</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6740/requerimento_130-2021_-_toninho_da_laje_-_cobertura_da_upa_14-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6740/requerimento_130-2021_-_toninho_da_laje_-_cobertura_da_upa_14-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a    Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício               encaminhando o presente Requerimento, solicitando ao Secretário de Obras e Urbanismo,  Reginaldo Henrique Santos, que informe a esta Casa se há possibilidade de se contemplar no projeto de reforma da Unidade de Pronto Atendimento – UPA, a cobertura da área onde hoje é usada para atendimentos de COVID-19.</t>
   </si>
   <si>
     <t>6741</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6741/requerimento_131-2021_-_cici_-_redutor_de_velocidade_14-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6741/requerimento_131-2021_-_cici_-_redutor_de_velocidade_14-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo, Sr. Reginaldo Henrique Santos, que informe a esta Casa se há possibilidade de se colocar um redutor de velocidade, bem como a correta sinalização, na Rua Santa Catarina, próximo ao número 794, entre a Rua Pernambuco e a Rua Paraíba, no Bairro Santa Eugênia, nesta cidade.</t>
   </si>
   <si>
     <t>6746</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6746/requerimento_132-2021_-_leandro_bibiano_-_sec_adm_gov_-_cemig_21-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6746/requerimento_132-2021_-_leandro_bibiano_-_sec_adm_gov_-_cemig_21-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, que informe a esta Casa se há a possibilidade de se solicitar ao Prefeito Di-Gianne de Oliveira Nunes, que interceda e solicite a um representante da CEMIG que faça uma análise e, consequentemente, a liberação de carga para o endereço: Estiva, 9999, casas, Área Rural, Lagoa da Prata.</t>
   </si>
   <si>
     <t>6747</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6747/requerimento_133-2021_-_carol_-_reativacao_do_comad_21-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6747/requerimento_133-2021_-_carol_-_reativacao_do_comad_21-06.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde, Margarete Borges de Lacerda Dias,  que informe aos Vereadores e à população de Lagoa da Prata sobre a possibilidade de se reativar o   Conselho Municipal de Políticas sobre Drogas – COMAD, cujas atividades estão suspensas desde setembro/2020.</t>
   </si>
   <si>
     <t>6748</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6748/requerimento_134-2021_-_toninho_da_laje_-_cursos_para_costura_21-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6748/requerimento_134-2021_-_toninho_da_laje_-_cursos_para_costura_21-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a    Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício encaminhando o presente Requerimento, solicitando ao Secretário de Desenvolvimento     Econômico, Rogério César Corgosinho, que informe a esta Casa se há possibilidade de disponibilizar cursos profissionalizantes e treinamentos por meio de ações/programas de      capacitação, pelos órgãos pertinentes, com a finalidade de capacitar os munícipes que queiram trabalhar nas fábricas, voltadas para Baby Dol em geral, peças íntimas, camisola, que são áreas que estão crescendo e está faltando costureira para overloque e galoneira no município.</t>
   </si>
   <si>
     <t>6749</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretária Municipal de Fazenda, Nivia Maria de Melo, bem como ao Secretário de Administração, Sr. Lucas Rafael Gontijo de Melo, que informem a esta Casa se há possibilidade de se fazer um estudo para o envio de um Projeto de Lei que garanta isenção das taxas e impostos municipais aos prestadores de serviço de transporte escolar, devidamente inscritos no cadastro do município, enquanto perdurar a Pandemia do Coronavírus.</t>
   </si>
   <si>
     <t>6750</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requerer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde, Margarete Borges de Lacerda Dias, que informe a esta Casa se há possibilidade de se realizar um estudo para aumentar a quantidade estimada de Consultas Médicas a serem contratadas via Credenciamento, de forma que mais médicos se interessem pela prestação do serviço, bem como se aumente o número de consultas oferecidas à população, mesmo mantendo a quantidade de médicos credenciados.</t>
   </si>
   <si>
     <t>6751</t>
   </si>
   <si>
     <t>Toninho da Laje, Cici, Sargento Washington</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6751/requerimento_137-2021_-_toninho-cici-washington_-_retirada_do_projeto_cm_5.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6751/requerimento_137-2021_-_toninho-cici-washington_-_retirada_do_projeto_cm_5.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, Servimo-nos do presente, com fulcro no § 4º do Art. 88 do Regimento Interno desta Casa, para requerer a retirada de tramitação do Projeto de Lei CM nº 5/2021 que “Regulamenta a Capina Química, Elétrica e de outras formas, nas áreas que menciona, no âmbito do Município de Lagoa da Prata.” Deferido o Requerimento, que seja o referido Projeto de Lei encaminhado ao arquivo</t>
   </si>
   <si>
     <t>6752</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6752/requerimento_138-2021_-_pavio_-_fiscalizacao_limpeza_lotes_28-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6752/requerimento_138-2021_-_pavio_-_fiscalizacao_limpeza_lotes_28-06.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Sr. Lucas Rafael Gontijo de Melo, que informe a esta Casa se há possibilidade de se realizar a fiscalização, notificação dos particulares responsáveis pelos imóveis vagos, localizados no Bairro Rodolfo Pio, para a devida limpeza, em cumprimento ao disposto na Lei Complementar Municipal nº 87/2010, que obriga proprietário de lote, inclusive o Município, a fechar, limpar e de construir calçada à sua frente, bem como se há possibilidade de se executar a limpeza dos lotes e cobrar dos particulares.</t>
   </si>
   <si>
     <t>6753</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6753/requerimento_139-2021_-_leandro_-_recapeamento_almirante_t_-_28-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6753/requerimento_139-2021_-_leandro_-_recapeamento_almirante_t_-_28-06.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente, O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se recapear o piso da Rua Almirante Tamandaré, no trecho compreendido entre a Rua Joaquim Gomes Pereira até o final de sua extensão, próximo a uma associação _x000D_
  recreativa, no bairro Mangabeiras, nesta cidade.</t>
   </si>
   <si>
     <t>6754</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6754/requerimento_140-2021_-_carol_-_ponto_de_apoio_aos_carroceiros_28-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6754/requerimento_140-2021_-_carol_-_ponto_de_apoio_aos_carroceiros_28-06.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente, A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Ilustre Secretário de Administração e Governo, Lucas Rafael Gontijo_x000D_
 de Melo, bem como ao Secretário de Transporte e Limpeza Pública, Anderson Rodrigues Andrade, que informem a esta Casa, se há possibilidade de se transferir o Ponto de Apoio aos Carroceiros, situado na Rua Alagoas, para uma região fora da área central da cidade, devido aos problemas que vêm sendo causados aos moradores do local, colocando em risco à saúde e à segurança da comunidade.</t>
   </si>
   <si>
     <t>6755</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6755/requerimento_141-2021_-_sargento_washington_-_convida_comandante_da_pm_-_28-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6755/requerimento_141-2021_-_sargento_washington_-_convida_comandante_da_pm_-_28-06.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Comandante da 107ª Companhia de Polícia Militar de Lagoa da Prata, Capitão Harley Costa Barbosa, convidando-o a comparecer a esta Casa Legislativa, no dia 08 de julho de 2021, quinta-feira, em horário a ser combinado, reunião que deverá ser transmitida pelas Redes Sociais da Câmara, para falar sobre os trabalhos e as ações da Polícia Militar no Município de Lagoa da Prata, tais como: Apresentação da evolução do índices criminais em nosso município;; Apresentação dos Serviços que a Polícia Militar coloca a disposição da nossacomunidade; e A participação da população como forma de colaborar na diminuição da criminalidade.</t>
   </si>
   <si>
     <t>6756</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6756/requerimento_142-2021_-_lisa_miranda_-_contratacao_de_ginecologista_28-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6756/requerimento_142-2021_-_lisa_miranda_-_contratacao_de_ginecologista_28-06.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita à Secretária Municipal de Saúde, que informe a esta Casa se há possibilidade de se fazer a contratação de um médico ginecologista para atender no Centro de Especialidades Médicas e na Policlínica I, ou implantar um Programa Integral à Saúde da Mulher, visando a prevenção de câncer uterino e de mama, com atendimento ginecológico constante no município.</t>
   </si>
   <si>
     <t>6757</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6757/requerimento_143-2021_-_soninha_-_obras_de_revitalizacao_praia_28-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6757/requerimento_143-2021_-_soninha_-_obras_de_revitalizacao_praia_28-06.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente, A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado Ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Sr. Lucas Rafael Gontijo de Melo, bem como ao Secretário de Obras e Urbanismo, Sr. Reginaldo Henrique Santos, que informem a esta Casa quando terão início as obras do Projeto de Revitalização do Complexo da Praia Municipal.</t>
   </si>
   <si>
     <t>6758</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6758/requerimento_144-2021_-_hermano_-_areas_verdes_28-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6758/requerimento_144-2021_-_hermano_-_areas_verdes_28-06.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente, O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício encaminhando o presente Requerimento, solicitando ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como à Secretária de Meio Ambiente, Talita da Silva Borges, que informem se há possibilidade de se realizar estudos visando instalar alambrados e calçadas nas áreas verdes e Áreas de Proteção Ambiental (APPs), localizadas no perímetro urbano do município.</t>
   </si>
   <si>
     <t>6776</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6776/requerimento_145-2021_-_leandro_-_reforma_ubs_gomes_05-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6776/requerimento_145-2021_-_leandro_-_reforma_ubs_gomes_05-07.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
     ​ 	O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde, bem como ao Ilustre Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informem aos Vereadores e à população de Lagoa da Prata, sobre a possibilidade de melhoramento estrutural e pequenas reformas na sede da Unidade Básica de Saúde do bairro Gomes.</t>
   </si>
   <si>
     <t>6777</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6777/requerimento_146-2021_-_carol_-_sinalizacao_area_exame_05-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6777/requerimento_146-2021_-_carol_-_sinalizacao_area_exame_05-07.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa, se há possibilidade de se realizar obras de melhorias na sinalização de trânsito das vias públicas na área em que se realizam aulas e exames de prática de direção veicular para obtenção da Carteira Nacional de Habilitação (CNH), nas imediações da Praça de Eventos, em Lagoa da Prata.</t>
   </si>
   <si>
     <t>6778</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6778/requerimento_147-2021_-_cici_-_gratificacao_extraordinaria_05-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6778/requerimento_147-2021_-_cici_-_gratificacao_extraordinaria_05-07.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 	O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, à Secretária de Saúde, Margarete Borges de Lacerda Dias, bem como à Secretária Municipal de Fazenda, Nivia Maria de Melo, que informem a esta Casa, se há possibilidade de se realizar estudo junto à Procuradoria-Geral do Executivo Municipal, em busca de meios legais que possibilitem a extensão a todos os profissionais, especificamente os que exercem de forma presencial as atividades de apoio, enfrentamento, prevenção e combate ao Coronavírus/COVID-19, a Gratificação prevista no Projeto de Lei EM nº 94/2021 que “INSTITUI GRATIFICAÇÃO EXTRAORDINÁRIA E TEMPORÁRIA AOS GUARDAS CIVIS MUNICIPAIS QUE ATUEM EM AÇÕES DE FISCALIZAÇÃO DE REGRAS SANITÁRIAS DE ENFRENTAMENTO AO NOVO CORONAVÍRUS (COVID-19) ...</t>
   </si>
   <si>
     <t>6779</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6779/requerimento_148-2021_-_toninho_da_laje_-_instalacao_parquinho_na_praia_05-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6779/requerimento_148-2021_-_toninho_da_laje_-_instalacao_parquinho_na_praia_05-07.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
     ​ 	O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a    Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício               encaminhando o presente Requerimento, que solicita ao Secretário de Administração e       Governo, Sr. Lucas Rafael Gontijo de Melo, bem como ao Secretário de Obras e Urbanismo, Sr. Reginaldo Henrique Santos, que informem a esta Casa, se há possibilidade de se instalar um playground no interior da nossa Praia Pública Municipal.</t>
   </si>
   <si>
     <t>6780</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6780/requerimento_149-2021_-_lisa_-_aumento_no_orcamento_da_sec_desportos_05-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6780/requerimento_149-2021_-_lisa_-_aumento_no_orcamento_da_sec_desportos_05-07.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
     ​ _x000D_
     ​ 	A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário Municipal de Desportos, Carlos Henrique Xavier, bem como à Secretária Municipal de Fazenda, Nivia Maria de Melo, solicitando que informem a esta Casa o seguinte:_x000D_
     ​ _x000D_
 1 – Quais projetos esportivos recebem apoio e recursos financeiros do município e se há possibilidade de se aumentar o valor do Orçamento da Secretaria de Desportos;_x000D_
 _x000D_
 2 – Os recursos do ICMS Esportivo recebidos até o momento pelo Município, estão sendo aplicados no esporte municipal?</t>
   </si>
   <si>
     <t>6781</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6781/requerimento_150-2021_-_lisa_-_adiar_votacao_do_veto_12-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6781/requerimento_150-2021_-_lisa_-_adiar_votacao_do_veto_12-07.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 		Sirvo-me do presente, com fulcro no Artigo 164 do Regimento Interno desta Casa, para requerer o adiamento para a próxima Reunião Ordinária da discussão e votação únicas do Veto Integral à Proposição de Lei nº 071/2021, referente ao Projeto de Lei CM nº 4/2021 que “DISPÕE SOBRE A OBRIGATORIEDADE DA PUBLICAÇÃO DIÁRIA DA LISTAGEM DE TODOS OS VACINADOS CONTRA A COVID-19 NO MUNICÍPIO DE LAGOA DA PRATA, que se daria na Reunião Ordinária de hoje.</t>
   </si>
   <si>
     <t>6782</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6782/requerimento_151-2021-_pavio_-_autorizacao_feira_nas_quartas-feiras_12-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6782/requerimento_151-2021-_pavio_-_autorizacao_feira_nas_quartas-feiras_12-07.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 		O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Desenvolvimento Econômico, Sr. Rogério César Corgozinho, que informe a esta Casa se há possibilidade de se autorizar o funcionamento da Feira dos Pequenos Produtores e Produtores Domésticos locais, nas quartas-feiras, no horário de 17 às 21 horas.</t>
   </si>
   <si>
     <t>6783</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6783/requerimento_152-2021_-_leandro_-_banheiros_na_feira_livre_12-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6783/requerimento_152-2021_-_leandro_-_banheiros_na_feira_livre_12-07.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Secretário de Desenvolvimento     Econômico, Rogério César Corgosinho, que informem a esta Casa se há possibilidade de se disponibilizar a instalação de banheiros químicos removíveis e com lavatórios, na Praça de Eventos ou até mesmo liberar os banheiros existentes na Praia Pública Municipal, no horário de funcionamento da feira livre.</t>
   </si>
   <si>
     <t>6784</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 		A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como às Secretárias de Saúde, Educação e ao Secretário de Desenvolvimento Econômico, que informem a esta Casa, sobre o cumprimento das medidas sanitárias de prevenção à disseminação do Coronavírus (Covid-19), nas repartições públicas do município, sobretudo, nos serviços de contato direto entre atendentes e usuários, e nos serviços essenciais à população como as Unidades de Saúde, os Centros de Referência de Assistência Social, Unidades Escolares e Sine, onde há um grande fluxo de atendimento ao público.</t>
   </si>
   <si>
     <t>6785</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6785/requerimento_154-2021_-_toninho_da_laje_-_iluminacao_publica_12-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6785/requerimento_154-2021_-_toninho_da_laje_-_iluminacao_publica_12-07.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 		O vereador infra-assinado, na forma regimental e ouvido o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Sr. Lucas Rafael Gontijo de Melo, bem como ao Secretário de Obras e Urbanismo, Sr Reginaldo Henrique Santos, que informem a esta Casa, se há possibilidade de se ampliar a rede de iluminação pública, colocando um braço em aço galvanizado curvo, com a respectiva luminária, no poste de energia elétrica já existente à Rua Tavinho Resende, próximo à casa de nº 253, no Bairro Sol Nascente, nesta cidade.</t>
   </si>
   <si>
     <t>6786</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6786/requerimento_155-2021_-_hermano_-_adiar_votacao_das_emendas_ldo_19-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6786/requerimento_155-2021_-_hermano_-_adiar_votacao_das_emendas_ldo_19-07.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 		Sirvo-me do presente, com fulcro no Artigo 164 do Regimento Interno desta Casa, para requerer o adiamento para a próxima Reunião Ordinária da discussão e votação únicas, de todas as Emendas apresentadas ao Projeto de Lei nº EM 75/2021 que DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DE LEI ORÇAMENTÁRIA DE 2022 DE DÁ OUTRAS PROVIDÊNCIAS, que se daria na Reunião Ordinária de hoje.</t>
   </si>
   <si>
     <t>6787</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6787/requerimento_156-2021_-_carol_-_convoca_sec_assistencia_19-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6787/requerimento_156-2021_-_carol_-_convoca_sec_assistencia_19-07.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 	A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que convoca a Secretária Municipal de Assistência Social, Amanda Talita Borges, a comparecer a esta Casa, no prazo regimental e nos termos da Lei Orgânica do Município, para falar a respeito do trabalho que vem sendo realizado pela Secretaria Municipal de Assistência Social, em especial sobre as demandas do Auxílio Emergencial Municipal.</t>
   </si>
   <si>
     <t>6788</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6788/requerimento_157-2021_-_leandro_bibiano_-_pavimentacao_asfaltica_19-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6788/requerimento_157-2021_-_leandro_bibiano_-_pavimentacao_asfaltica_19-07.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 		O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se realizar a recuperação da pavimentação asfáltica na antiga Rua E, hoje Rua Mestre Euclides Silame Garcia, bem como a conclusão da pavimentação da mencionada via pública.</t>
   </si>
   <si>
     <t>6789</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6789/requerimento_158-2021_-_soninha_-_veiculos_para_transporte_saude_19-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6789/requerimento_158-2021_-_soninha_-_veiculos_para_transporte_saude_19-07.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como à Secretária de Saúde, Margarete Borges de Lacerda Dias, que informem a esta Casa se há possibilidade de se disponibilizar 02 (dois) veículos (Vans/ônibus) para o transporte dos pacientes que fazem tratamento nas cidades de Betim e Belo Horizonte, no sentido de minimizar o sacrifício por causa do horário de saída e o tempo de espera.</t>
   </si>
   <si>
     <t>6790</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6790/requerimento_159-2021_-_lisa_miranda_-_inclusao_social_no_esporte_19-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6790/requerimento_159-2021_-_lisa_miranda_-_inclusao_social_no_esporte_19-07.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
     ​ _x000D_
     ​ 	A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário Municipal de Desportos, que informe a esta Casa se há possibilidade de se realizar estudo para a elaboração, execução, monitoramento e avaliação de Políticas Públicas da área de esportes, com base no preceito de inclusão social, por meio de programas, bem como de se fazer uma reforma na praça de esportes e nas quadras do nosso município para a concretização de medidas de acessibilidade, para assegurar a possibilidade de usufruir algo que é direito de toda a sociedade, sem distinção.</t>
   </si>
   <si>
     <t>6793</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6793/requerimento_160-2021_-_pavio_-_poste_energia_e_luminaria_26-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6793/requerimento_160-2021_-_pavio_-_poste_energia_e_luminaria_26-07.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, solicitando ao Secretário de Administração e Governo, Sr. Lucas Rafael Gontijo de Melo, que informe a esta Casa, se há possibilidade de se colocar um poste de energia elétrica com as respectivas luminárias, na esquina da Rua “G”, em seu cruzamento com a Rua “F”, no bairro Américo Silva.</t>
   </si>
   <si>
     <t>6794</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6794/requerimento_161-2021_-_lisa_miranda_-_lixo_eletronico_26-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6794/requerimento_161-2021_-_lisa_miranda_-_lixo_eletronico_26-07.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
     ​ _x000D_
     ​ 	A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita à Secretária Municipal de Meio Ambiente, que informe a esta Casa de Leis, se existe algum ponto de coleta de rejeitos eletrônicos em Lagoa da Prata. Caso não exista local específico, se há possibilidade de se elaborar um projeto ou de se criar um programa educativo e voluntário, de arrecadação do denominado “Lixo Eletrônico” com viés socioambiental, para possibilitar o descarte correto e ecológico.</t>
   </si>
   <si>
     <t>6795</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6795/requerimento_162-2021_-_leandro_bibiano_-_pavimentacao_paroquia_sao_francisco_26-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6795/requerimento_162-2021_-_leandro_bibiano_-_pavimentacao_paroquia_sao_francisco_26-07.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Ilustre Secretário de Administração e Governo, Sr. Lucas Rafael Gontijo de Melo, bem como ao Ilustre Secretário de Obras e Urbanismo, Sr. Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se realizar a pavimentação asfáltica das vias no entorno da Paróquia São Francisco de Assis, entre as Ruas Maranhão e Rua Francisco Sales, no bairro São Francisco, nesta cidade.</t>
   </si>
   <si>
     <t>6796</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6796/requerimento_163-2021_-_carol_-_implementacao_lei_13935-2019_-_rede_mun_educacao_26-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6796/requerimento_163-2021_-_carol_-_implementacao_lei_13935-2019_-_rede_mun_educacao_26-07.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita à Secretária Municipal de Educação, Adriana Aparecida Ferreira, e à Secretária Municipal de Fazenda, Nívia Maria de Melo, que informem se há possibilidade de se regularizar no Município de Lagoa da Prata a implementação da Lei Federal nº 13.935/2019, que obriga a oferta de serviços de Psicologia e de Serviço Social nas Redes Públicas de Educação Básica, bem como a possibilidade de se alocar recursos na Lei Orçamentária Anual (LOA) para o ano de 2022, e no Plano Plurianual, destinados aos gastos com pessoal, nos limites da Legislação vigente, em montante suficiente para as contratações dos profissionais exigidos pela Lei supracitada.</t>
   </si>
   <si>
     <t>6807</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6807/requerimento_164-2021_-_lisa_miranda_-_a_camara_esta_aqui_02-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6807/requerimento_164-2021_-_lisa_miranda_-_a_camara_esta_aqui_02-08.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, consultado o Plenário, requer a Vossa Excelência, na condição de Presidente desta Casa de Leis, que informe se há possibilidade de se instituir o Programa “A CÂMARA ESTÁ AQUI”, voltado para a interação do Legislativo com a comunidade, buscando atingir objetivos pré-definidos e autorização para confecção de banner alusivo ao programa.</t>
   </si>
   <si>
     <t>6808</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6808/requerimento_165-2021_-_soninha_-_lixeiras_02-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6808/requerimento_165-2021_-_soninha_-_lixeiras_02-08.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
     . _x000D_
     . 	A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita à Secretária Municipal de Meio Ambiente, que informe a esta Casa de Leis, se há possibilidade de se instalar lixeiras para coleta de material reciclado em nossas praças, centro e Avenida Brasil, em nossa cidade.</t>
   </si>
   <si>
     <t>6809</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6809/requerimento_166-2021_-_sr_leandro_-_escoamento_aguas_pluviais_02-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6809/requerimento_166-2021_-_sr_leandro_-_escoamento_aguas_pluviais_02-08.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo, Sr. Reginaldo Henrique Santos, que informe a esta Casa se há possibilidade de se executar um projeto de drenagem pluvial visando solucionar o grave problema de escoamento das águas pluviais na Rua Dona Júlia Nunes Bessas, no Loteamento Cidade Nova, nesta cidade.</t>
   </si>
   <si>
     <t>6810</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6810/requerimento_167-2021_-_carol_-_castracao_animal_02-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6810/requerimento_167-2021_-_carol_-_castracao_animal_02-08.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, e à Secretária Municipal de Saúde, Margarete Borges de Lacerda Dias, que   informem a esta Casa Legislativa a possibilidade de o Município celebrar parceria com o     Centro Universitário UNA - Bom Despacho/MG, por meio do curso de Medicina Veterinária, para desenvolvimento de Projetos de Mutirão de Castração Animal, no intuito de controlar a   população de cães e gatos no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6817</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>Vereadora e o Vereador infra-assinadas, na forma regimental, requerem a Vossa Excelência, ouvido o Plenário, que seja determinada a realização de uma Audiência Pública para discutir ações e projetos visando minimizar os problemas de escoamento das águas pluviais no Município, em especial_x000D_
 os “Pontos de alagamentos”, a se realizar no mês de agosto do corrente ano, com transmissão por meio do rádio e da página da Câmara Municipal no Facebook e no YouTube.</t>
   </si>
   <si>
     <t>6818</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6818/requerimento_169-2021_-_soninha_-_contratacao_de_medicos_09-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6818/requerimento_169-2021_-_soninha_-_contratacao_de_medicos_09-08.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, bem como à Secretária de Saúde, que informem a esta Casa, se há possibilidade de se contratar um médico especializado em Mastologia e outro especializado em Oncologia, para prestarem serviços à população do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6819</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6819/requerimento_170-2021_-_leandro_bibiano_-_poste_travessa_joao_paulino_-_bairro_gomes_09-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6819/requerimento_170-2021_-_leandro_bibiano_-_poste_travessa_joao_paulino_-_bairro_gomes_09-08.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Sr. Lucas Rafael Gontijo de Melo, que informe a esta Casa, se há possibilidade de se instalar um poste de energia, com suas respectivas luminárias na Travessa João Paulino, no Bairro Gomes, nesta cidade.</t>
   </si>
   <si>
     <t>6820</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6820/requerimento_171-2021_-_sargento_washington_-_bebedouro_entorno_da_praia_09-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6820/requerimento_171-2021_-_sargento_washington_-_bebedouro_entorno_da_praia_09-08.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita Secretário de Administração e Governo, Sr. Lucas Rafael Gontijo de Melo, bem como ao Secretário de Obras e Urbanismo, Sr. Reginaldo Henrique Santos, que informem a esta Casa de Leis, se há possibilidade de se instalar um bebedouro público na pista de caminhada, no calçadão no entorno da Praia Pública Municipal, próximo ao bar externo existente no local.</t>
   </si>
   <si>
     <t>6821</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6821/requerimento_172-2021_-_lisa_-_progrma_farmacia_solidaria_09-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6821/requerimento_172-2021_-_lisa_-_progrma_farmacia_solidaria_09-08.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, bem como à Secretária de Saúde, que informem a esta Casa, se há possibilidade de se criar o Programa “Farmácia Solidária” em nosso município.</t>
   </si>
   <si>
     <t>6827</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6827/requerimento_173-2021_-_soninha_16-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6827/requerimento_173-2021_-_soninha_16-08.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
     ​ 	A Vereadora infra-assinada, na forma regimental, requerer a Vossa Excelência,        consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal,        encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Meio       Ambiente, Anderson Rodrigues Andrade, e ao Secretário de Obras e Urbanismo,                   Sr. Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de imediatas providências no sentido de que sejam realizadas as trocas das lâmpadas que estão queimadas nos postes de iluminação da Praça Coronel Carlos Bernardes - “Praça da Matriz” - situada no Centro, nesta cidade.</t>
   </si>
   <si>
     <t>6828</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6828/requerimento_174-2021_-_lisa_-_aparelho_de_raio_x_16-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6828/requerimento_174-2021_-_lisa_-_aparelho_de_raio_x_16-08.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como à Secretária de Saúde, Margarete Borges de Lacerda Dias, que informem a esta Casa se há possibilidade do Poder Executivo realizar a compra de um aparelho de Raio-X Odontológico Digital para ser instalado no CEO – Centro de Especialidades Odontológicas, para bem prestar os serviços e atendimento aos que necessitam dos serviços.</t>
   </si>
   <si>
     <t>6829</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal,  encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, que informe a esta Casa se há possibilidade de se colocar caçamba para coleta de lixo na Av. Vereador Milton Lacerda, esquina com a Rua L, no Distrito Industrial.</t>
   </si>
   <si>
     <t>6830</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6830/requerimento_176-2021_-_cici_-_solicita_informacoes_sobre_acs_16-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6830/requerimento_176-2021_-_cici_-_solicita_informacoes_sobre_acs_16-08.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde, Margarete Borges de Lacerda Dias, bem como ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, que  informem aos Vereadores e à população de Lagoa da Prata, as seguintes informações:_x000D_
 	Qual o número de Agentes Comunitárias de Saúde (ACS) em cada Unidade de Saúde no município, nos dias atuais, e quantas estão afastadas do serviço?_x000D_
 	Favor nos enviar relação com nomes e data da contratação de cada uma, inclusive as afastadas e quanto tempo de afastamento;_x000D_
 	Se foram convocadas as classificadas decorrente do Processo Seletivo Público, Edital 01/2019, para contratação.</t>
   </si>
   <si>
     <t>6831</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador e a Vereadora infra-assinados, na forma regimental, requerem a Vossa Excelência, ouvido o Plenário, que seja determinada a realização de uma Audiência Pública para discutir ações e projetos visando minimizar os problemas ocasionados pela falta do Transporte Público e buscar parcerias, a se realizar no início do mês de setembro do corrente ano, com ampla divulgação, com transmissão por meio do rádio e da página da Câmara Municipal no Facebook e no YouTube._x000D_
 _x000D_
 	Proponho que sejam convidados o Prefeito, Secretário de Administração e Governo, Secretário de Desenvolvimento Econômico, Procurador-Geral do Município, Presidente da  ACE/CDL, representante de indústrias, comerciantes de vários seguimentos, representante de empresa de transporte público urbano, bancos privados, cooperativas e outros que demais colegas indicarem.</t>
   </si>
   <si>
     <t>6832</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6832/requerimento_178-2021_-_pavio_-_permuta_quadra_bairro_americo_silva_16-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6832/requerimento_178-2021_-_pavio_-_permuta_quadra_bairro_americo_silva_16-08.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, que informe a esta Casa, se há possibilidade de se estudar a proposta de um particular que pretende uma permuta de imóveis com o Município, nos seguintes termos: o cidadão interessado passaria para a propriedade do Município um ou dois lotes de terreno situado(s) no Bairro Américo Silva, nesta cidade e além dos lotes, o particular ainda assumiria a obrigação de construir a quadra poliesportiva na nova localização, nos termos a serem definidos em contrato e que constarão na Lei que autorizar a permuta ora pretendida, em contrapartida, o Município passaria para sua propriedade o lote de terreno onde hoje está situada a Quadra de Esportes do referido bairro.</t>
   </si>
   <si>
     <t>6833</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6833/requerimento_179-2021_-_carol_-_violencia_contra_mulher_-_capacitacao_profissionais_de_beleza_16-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6833/requerimento_179-2021_-_carol_-_violencia_contra_mulher_-_capacitacao_profissionais_de_beleza_16-08.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita à Secretária de Assistência Social, Amanda Talita Luiz   Lopes, que informe a esta Casa Legislativa se há possibilidade da implantação de Programa de Capacitação de Profissionais da área de Beleza e Estética para que se qualifiquem como agentes multiplicadores de informação contra a violência doméstica e familiar.</t>
   </si>
   <si>
     <t>6843</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6843/requerimento_180-2021_-_carol_-_limpeza_dos_corregos_23-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6843/requerimento_180-2021_-_carol_-_limpeza_dos_corregos_23-08.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Administração e Governo, Sr. Lucas Rafael Gontijo de Melo, bem como ao Secretário de Meio Ambiente, Anderson Rodrigues Andrade e ao Secretário de Obras e Urbanismo,                   Sr. Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se realizar limpeza, drenagem e desassoreamento dos leitos e margens dos Córregos Chico Messias,  Chico Félix e Chico Silveira, em todas suas extensões que ainda se encontram “a céu aberto.”</t>
   </si>
   <si>
     <t>6844</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6844/requerimento_181-2021_-_lisa_-_monitora_transporte_escolar_23-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6844/requerimento_181-2021_-_lisa_-_monitora_transporte_escolar_23-08.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretária Municipal de Educação, Adriana Aparecida Ferreira, que informe a esta Casa se há possibilidade de se destinar a cada veículo de transporte escolar municipal um(a) monitor(a) treinado(a) para orientar os estudantes em relação à segurança de trânsito durante as viagens e auxiliar nas operações de embarque e desembarque no veículo.</t>
   </si>
   <si>
     <t>6845</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6845/requerimento_182-2021_-_cici_-_reforma_da_praca_no_rodolfo_pio_23-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6845/requerimento_182-2021_-_cici_-_reforma_da_praca_no_rodolfo_pio_23-08.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
     ​ 	O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado Ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Administração e Governo, Sr Lucas Rafael Gontijo de Melo, bem como ao Secretário Municipal de Obras e Urbanismo, Sr Reginaldo Henrique Santos, que informem a esta Casa, se há possibilidade da realização de melhorias na praça situada no Loteamento Rodolfo Pio, tais como arborização, plantio de grama, sistema de monitoramento e iluminação adequada.</t>
   </si>
   <si>
     <t>6846</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6846/requerimento_183-2021_-_toninho_da_laje_-_poste_de_iluninacao_23-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6846/requerimento_183-2021_-_toninho_da_laje_-_poste_de_iluninacao_23-08.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental e ouvido o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Sr. Lucas Rafael Gontijo de Melo, bem como ao Secretário de Obras e Urbanismo, Sr Reginaldo Henrique Santos, que informem a esta Casa, se há possibilidade de se ampliar a rede de iluminação pública, colocando um braço em aço galvanizado curvo, com a respectiva luminária, no poste de energia elétrica já existente à Rua João Martins de Miranda, próximo à casa 02 de nº 655, onde funcionava uma granja, que hoje está desativada, no Bairro Sol Nascente, nesta cidade.</t>
   </si>
   <si>
     <t>6847</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6847/requerimento_184-2021_-_leandro_bibiano_-_limpeza_e_manutencao_rede_esgoto_23-08_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6847/requerimento_184-2021_-_leandro_bibiano_-_limpeza_e_manutencao_rede_esgoto_23-08_1.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Diretor do Serviço Autônomo de Água e Esgoto de Lagoa da Prata – SAAE-LP, solicitando que ele informe a esta Casa se há possibilidade de se providenciar a limpeza e manutenção da rede de coleta de esgoto da Rua Dona Naná, até o final da Rua Daniel Ferreira da Rocha, no Bairro Gomes, nesta cidade.</t>
   </si>
   <si>
     <t>6848</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6848/requerimento_185-2021_-_pavio_-_passagem_elevada_de_pedestres_upa_23-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6848/requerimento_185-2021_-_pavio_-_passagem_elevada_de_pedestres_upa_23-08.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Administração e Governo, Lucas Rafael Gontijo de Melo, e ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se instalar passagem elevada para pedestres, com ondulação, na Rua Alexandre Bernardes Primo, em frente à entrada principal da UPA.</t>
   </si>
   <si>
     <t>6855</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6855/requerimento_186-2021_-_pavio_-_adesivos_veiculos_30-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6855/requerimento_186-2021_-_pavio_-_adesivos_veiculos_30-08.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal  encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, que informe a esta Casa, se há possibilidade de se providenciar a colocação dos novos adesivos de identificação nos veículos oficiais do Poder Executivo Municipal, de acordo com os critérios estabelecidos na Lei Municipal nº 3.394/2021. Que informe ainda, o que vem impedindo o cumprimento da Lei retrocitada.</t>
   </si>
   <si>
     <t>6856</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador e a Vereadora infra-assinados, na forma regimental e consultado o Plenário, requerem a Vossa Excelência que seja enviado Ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Administração e Governo, Sr. Lucas Rafael Gontijo de Melo, bem como ao Secretário Municipal de Obras e Urbanismo, Sr. Reginaldo Henrique Santos, que informem a esta Casa, se há possibilidade da construção de uma praça no entroncamento da Rua Rio de Janeiro com a Travessa Zino Gomes e também a arborização, plantio de grama, colocação de bancos e iluminação adequada.</t>
   </si>
   <si>
     <t>6857</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6857/requerimento_188-2021_-_carol_-_limpeza_dos_bueiros_30-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6857/requerimento_188-2021_-_carol_-_limpeza_dos_bueiros_30-08.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Administração e Governo, Sr. Lucas Rafael Gontijo de Melo, bem como ao Secretário de Transportes e Limpeza Pública, Ivanir Júnior Rezende Trindade, que informem a esta Casa se há possibilidade de se realizar limpeza dos bueiros em toda extensão da zona urbana de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6858</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6858/requerimento_189-2021_-_toninho_-_auxilio_estudantes_30-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6858/requerimento_189-2021_-_toninho_-_auxilio_estudantes_30-08.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, _x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretária de Assistência Social, Amanda Talita Luiz Lopes, que informe a esta Casa, quais providências foram tomadas para o efetivo repasse do Auxílio-transporte aos estudantes universitários de Lagoa da Prata, cujo pagamento estava previsto para o segundo semestre. Que informe ainda quais providências foram tomadas, considerando que em resposta ao Requerimento nº 100/2021, desta Casa Legislativa, a Secretária Talita informou que fariam uma revisão em alguns aspectos da Lei Municipal que instituiu o Auxílio.</t>
   </si>
   <si>
     <t>6859</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6859/requerimento_190-2021_-_lisa_miranda_-_concurso_30-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6859/requerimento_190-2021_-_lisa_miranda_-_concurso_30-08.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Administração e Governo, Lucas Rafael Gontijo de Melo, que informe a esta Casa se há   estudos com o objetivo de se realizar e Concurso Público para o ano de 2022. Que informe ainda, se há estudos para o envio de Projeto de Lei Complementar ao Legislativo visando a criação das vagas necessárias para completar o quadro de empregados do Município</t>
   </si>
   <si>
     <t>6860</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como à Secretária Municipal de Assistência Social, que informem se há possibilidade de se fazer um estudo para o envio de um Projeto de Lei ao Legislativo, que vise prorrogar o auxílio emergencial municipal, pelo mesmo período concedido inicialmente.</t>
   </si>
   <si>
     <t>6866</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6866/requerimento_192-2021_-_lisa_miranda_-_desassoreamento_da_lagoa_do_pocao_06-09_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6866/requerimento_192-2021_-_lisa_miranda_-_desassoreamento_da_lagoa_do_pocao_06-09_1.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado Ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Administração e Governo, Sr. Lucas Rafael Gontijo de Melo, ao Secretário Municipal de Meio Ambiente, Sr. Anderson Rodrigues Andrade e ao Secretário de Obras e Urbanismo,                   Sr. Reginaldo Henrique Santos, que informem a esta Casa, se há possibilidade da execução de obras para a revitalização, desassoreamento e limpeza da Lagoa do Poção, com a anuência e a observância das Resoluções do CONAMA e o devido licenciamento e aprovação dos órgãos ambientais.</t>
   </si>
   <si>
     <t>6867</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6867/requerimento_193-2021_-_soninha_-_vacinacao_antirrabica_06-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6867/requerimento_193-2021_-_soninha_-_vacinacao_antirrabica_06-09.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como à Secretária Municipal de Saúde, Margarete Borges de Lacerda Dias, que informem aos Vereadores e população sobre a Vacinação Antirrábica no município, nos seguintes termos: como está o calendário de vacinação e quais os pontos de aplicação das doses antirrábicas? Caso não esteja havendo a imunização, qual o motivo.</t>
   </si>
   <si>
     <t>6868</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6868/requerimento_194-2021_-_leandro_bibiano_-_braco_de_iluninacao_06-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6868/requerimento_194-2021_-_leandro_bibiano_-_braco_de_iluninacao_06-09.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental e ouvido o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Sr. Lucas Rafael Gontijo de Melo, bem como ao Secretário de Obras e Urbanismo, Sr Reginaldo Henrique Santos, que informem a esta Casa, se há possibilidade de se ampliar a rede de iluminação pública, colocando um braço em aço galvanizado curvo, com a respectiva luminária, no poste de energia elétrica já existente na Rua Sr. Doca, conhecida como Travessa Retiro, no Bairro Gomes, nesta cidade.</t>
   </si>
   <si>
     <t>6869</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6869/requerimento_195-2021_-_sargento_washington_-_pavimentacao_asfaltica_06-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6869/requerimento_195-2021_-_sargento_washington_-_pavimentacao_asfaltica_06-09.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se realizar a pavimentação asfáltica na Rua Ângelo Perilo, do cruzamento da Rua Alexandre Bernardes Primo até a Rua Francisco Bernardes Primo, próximo à Lagoa do Loteamento Palmeiras.</t>
   </si>
   <si>
     <t>6870</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6870/requerimento_196-2021_-_cici_-_horas_extras_06-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6870/requerimento_196-2021_-_cici_-_horas_extras_06-09.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Chefe do Setor de Pessoal, Ronan Ferreira dos Santos, que enviem a esta Casa as seguintes informações:_x000D_
 _x000D_
 	1 – Se todos os servidores que estão fazendo horas extras receberão de acordo com seus direitos, sendo a partir da sétima hora realizada? _x000D_
 _x000D_
 	2 – Se todos os servidores estão recebendo o mesmo tratamento no pagamento destas horas?</t>
   </si>
   <si>
     <t>6871</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6871/requerimento_197-2021_-_hermano_-_conselhos_municipais_06-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6871/requerimento_197-2021_-_hermano_-_conselhos_municipais_06-09.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
     ​ 	O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício encaminhando o presente Requerimento, solicitando ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, informações a respeito dos Conselhos Municipais de Lagoa da Prata, nos     seguintes termos:1 - Relação dos Conselhos Municipais que se encontram ativos e inativos, assim como a justificativa quanto à inatividade;	2 - Cópia da última Portaria ou Decreto Municipal de nomeação dos conselheiros e     suplentes dos Conselhos Municipais existentes;3 - Local, data e horário em que ocorrem as reuniões de cada Conselho Municipal;4 - Contato (telefone e e-mail) do Presidente e Secretário de cada Conselho Municipal;5 - Existe algum servidor público disponível para atender as necessidades dos            conselhos?6Quanto à publicidade e transparência dos atos dos Conselhos, são publicados onde?</t>
   </si>
   <si>
     <t>6872</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6872/requerimento_198-2021_-_toninho_da_laje_-_construcao_calcadao_06-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6872/requerimento_198-2021_-_toninho_da_laje_-_construcao_calcadao_06-09.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado Ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Administração e Governo, Sr. Lucas Rafael Gontijo de Melo, bem como ao Secretário Municipal de Obras e Urbanismo, Sr. Reginaldo Henrique Santos, que informem a esta Casa, se há possibilidade de se fazer um projeto de construção de calçadão, com alambrados, requalificação de calçadas e sistema de iluminação de LED, no dois lados que circundam o parque dos Buritis e também incluir lixeiras, na Avenida José Bernardes Maciel, nesta cidade.</t>
   </si>
   <si>
     <t>6873</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6873/requerimento_199-2021_-_carol_castro_-_reuniao_contadores_06-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6873/requerimento_199-2021_-_carol_castro_-_reuniao_contadores_06-09.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
     ​ _x000D_
     ​ 	A Vereadora infra-assinada, na forma regimental, consultado o Plenário, requer a Vossa Excelência, na condição de Presidente desta Casa de Leis, que informe se há possibilidade de se agendar uma reunião, em data a ser definida, convidando os contabilistas e contadores do Município de Lagoa da Prata, para, juntamente, com os Vereadores, Secretarias Municipais de Assistência Social e de Desenvolvimento Econômico, Conselho Municipal da Criança e do Adolescente, Conselho Municipal do Idoso e entidades de atendimento a esse público, para tratarmos de doação de parte do Imposto de Renda para as entidades sociais, uma vez que a pessoa física que faz a declaração completa pode destinar até 6 % do valor devido e jurídicas até 1 % do Imposto de Renda de Pessoa Jurídica a pagar.</t>
   </si>
   <si>
     <t>6879</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6879/requerimento_200-2021_-_toninho_da_laje_-_beneficios_fiscais_aos_cidadaos_13-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6879/requerimento_200-2021_-_toninho_da_laje_-_beneficios_fiscais_aos_cidadaos_13-09.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
     ​ 	O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa           Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como à Secretária de Fazenda, Nívia Maria de Melo, que informem a esta Casa, se há possibilidade de se enviar ao Poder Legislativo, após aprofundado estudo das situações de carência e vulnerabilidade social e/ou econômica de determinados cidadãos, provocadas estas, pela Pandemia do Novo                Coronavírus, assim como as questões legais, Projeto de Lei concedendo aos cidadãos que se encaixem nesta situação, os seguintes benefícios:1 – Remissão de juros e multas, bem como o parcelamento do valor do IPTU referente aos anos de 2020 e 2021, nos casos em que sejam viáveis tais medidas;2 – Remissão do IPTU, dos juros e multas referentes aos anos de 2020 e 2021...</t>
   </si>
   <si>
     <t>6880</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6880/requerimento_201-2021_-_lisa_-_equoterapia_13-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6880/requerimento_201-2021_-_lisa_-_equoterapia_13-09.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
     ​ 	A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, que informe aos Vereadores e à população de Lagoa da Prata, quando se dará início o atendimento por meio da Equoterapia no Município e que nos envie cópia dos autos do Processo Licitatório referente à contratação deste serviço.</t>
   </si>
   <si>
     <t>6881</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6881/requerimento_202-2021_-_pavio_-_caminhao-pipa_13-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6881/requerimento_202-2021_-_pavio_-_caminhao-pipa_13-09.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal,  encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Sr. Lucas Rafael Gontijo de Melo, que informe a esta Casa se há possibilidade de se adquirir um caminhão-pipa para o Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6882</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6882/requerimento_203-2021_-_soninha_-_iluminacao_na_praia_13-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6882/requerimento_203-2021_-_soninha_-_iluminacao_na_praia_13-09.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo, Sr. Reginaldo Henrique dos Santos, que informe a esta Casa, se há possibilidade de se realizar a reposição da iluminação (globos e lâmpadas queimadas) na área ampliada do calçadão no entorno da Praia Pública Municipal.</t>
   </si>
   <si>
     <t>6883</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6883/requerimento_204-2021_-_carol_castro_-__vacinacao_covid__13.09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6883/requerimento_204-2021_-_carol_castro_-__vacinacao_covid__13.09.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 	A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como à Secretária Municipal de Saúde, Margarete Borges de Lacerda Dias, que informem a esta Casa, por meio de relatório detalhado, sobre a adesão da população de Lagoa da  Prata à segunda dose da Vacinação contra a Covid-19, conforme estabelecido pelo Programa Nacional de Imunização (PNI) do Ministério da Saúde, e se existe algum planejamento do Município, por meio de campanhas publicitárias ou outras estratégias, para se atingir o maior número de pessoas programadas possível, para receber a segunda dose da Vacina.</t>
   </si>
   <si>
     <t>6885</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6885/requerimento_205-2021_-_pavio_-_posto_de_coleta_doacao_sangue__20-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6885/requerimento_205-2021_-_pavio_-_posto_de_coleta_doacao_sangue__20-09.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo e à Secretária de Saúde, Margarete Borges de Lacerda Dias, que informem a esta Casa, se há possibilidade de se implantar um Posto Avançado de Coleta Externa – PACE, no município, viabilizando as doações de sangue sem que haja necessidade dos cidadãos se deslocarem até outras cidades.</t>
   </si>
   <si>
     <t>6886</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6886/requerimento_206-2021_-_hermano_-_melhoria_de_vias_20-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6886/requerimento_206-2021_-_hermano_-_melhoria_de_vias_20-09.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa se há possibilidade da realização de estudo para a viabilidade das seguintes mudanças e melhoria de vários pontos das seguintes vias públicas no município: 1 – Retirada e transferência do redutor de velocidade (quebra-molas) existente na Rua Bom Despacho, no quarteirão entre as Av. Getúlio Vargas e Alexandre Bernardes Primo, para a mesma rua, porém, próximo à esquina da Av. Benedito Valadares, onde está localizada a Escola Estadual José Theotônio de Castro, onde fará mais efeito e obrigará os condutores de veículos a pararem ou diminuir a velocidade; 2 - Implantação e pintura das faixas de pedestres no piso e esquinas da Rua Bom Despacho e Av. Benedito Valadares.</t>
   </si>
   <si>
     <t>6887</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6887/requerimento_207-2021_-_cici_-_passagem_elevada_de_pedestres_20-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6887/requerimento_207-2021_-_cici_-_passagem_elevada_de_pedestres_20-09.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Administração e Governo, Lucas Rafael Gontijo de Melo, e ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se instalar passagem elevada para pedestres, com ondulação, na Rua Mato Grosso, entre os números 2.164 até 2.246, próximo à Igreja de São Sebastião, no bairro Chico Miranda.</t>
   </si>
   <si>
     <t>6888</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6888/requerimento_208-2021_-_leandro_bibiano_-_reforma_da_praca_congadeiros_20-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6888/requerimento_208-2021_-_leandro_bibiano_-_reforma_da_praca_congadeiros_20-09.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado Ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Administração e Governo, Sr Lucas Rafael Gontijo de Melo, bem como ao Secretário Municipal de Obras e Urbanismo, Sr Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se colocar bancos e iluminação adequada na conhecida Praça dos Congadeiros, situada nos trechos das ruas Samuel Bernardes, João Máximo Barbosa, Eurico dos Santos Ribeiro e Joaquim Gomes Bernardes, no bairro Marília.</t>
   </si>
   <si>
     <t>6889</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6889/requerimento_209-2021_-_lisa_miranda_-_bueiros_inteligentes_20-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6889/requerimento_209-2021_-_lisa_miranda_-_bueiros_inteligentes_20-09.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário Municipal de Meio Ambiente, que informe a esta Casa se há possibilidade de se realizar estudo para implantação de bueiros inteligentes, no nosso município.</t>
   </si>
   <si>
     <t>6890</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6890/requerimento_210-2021_-_soninha_-_consultas_medicas_pediatrica_20-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6890/requerimento_210-2021_-_soninha_-_consultas_medicas_pediatrica_20-09.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requerer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde, Margarete Borges de Lacerda Dias, que informe a esta Casa, se há possibilidade de se aumentar a quantidade de Consultas Médicas Pediátricas, aumentando com o número de consultas oferecidas à pulação, mesmo mantendo a quantidade de médicos credenciados.</t>
   </si>
   <si>
     <t>6891</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6891/requerimento_211-2021_-_carol_castro_-__reestruturacao_cpd_20-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6891/requerimento_211-2021_-_carol_castro_-__reestruturacao_cpd_20-09.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Administração e Governo, Sr. Lucas Rafael Gontijo de Melo, bem como à Secretária Municipal de Fazenda, Nívia Maria de Melo, que informem a esta Casa se há possibilidade de se reestruturar o Centro de Processamento de Dados (CPD) da Administração Pública Municipal, tendo em vista a falta de estrutura física e condições de trabalho adequadas para se atender a demanda crescente do Município.</t>
   </si>
   <si>
     <t>6892</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6892/requerimento_212-2021_-_sargento_washington_-_direitos_empregados_saude_20-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6892/requerimento_212-2021_-_sargento_washington_-_direitos_empregados_saude_20-09.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, que informe a esta Casa o seguinte a respeito do pagamento de horas extras aos profissionais da Saúde, bem como da progressão horizontal na carreira dos Empregados Públicos Municipais.</t>
   </si>
   <si>
     <t>6897</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6897/requerimento_213-2021_-_soninha_-_passagem_elevada_de_pedestres_27-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6897/requerimento_213-2021_-_soninha_-_passagem_elevada_de_pedestres_27-09.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 	_x000D_
 	A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Administração e Governo, Lucas Rafael Gontijo de Melo, e ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se instalar passagem elevada para pedestres, com ondulação, na Rua Pernambuco em frente ao  número 1.193, que fica ao lado de uma Igreja Evangélica, no bairro Santa Eugênia.</t>
   </si>
   <si>
     <t>6898</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6898/requerimento_214-2021_-_pavio_-_plano_de_saude_27-09_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6898/requerimento_214-2021_-_pavio_-_plano_de_saude_27-09_1.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, solicitando ao Secretário de Administração e Governo, que informe a esta Casa se há possibilidade de se contratar empresa para fornecimento de Plano de Saúde para os servidores públicos municipais, no mesmo modelo adotado pela Câmara Municipal em favor de seus servidores.</t>
   </si>
   <si>
     <t>6899</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6899/requerimento_215-2021_-_carol_-_abastecimetno_de_agua_27-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6899/requerimento_215-2021_-_carol_-_abastecimetno_de_agua_27-09.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Secretário de Meio Ambiente, Anderson Rodrigues Andrade, e ao Diretor do Serviço Autônomo de Água e Esgoto de Lagoa da Pratta - SAAE-LP, Edmilson José da Lage, que informem a esta Casa sobre as ações que estão sendo adotadas para minimizar no Município de Lagoa da Prata, o impacto da crise hídrica que assola o país, respondendo aos questionamentos abaixo descritos:_x000D_
 	I -  Existem riscos de racionamento e/ou desabastecimento de água no Município de Lagoa da Prata?_x000D_
 	II – Diante da expansão significativa dos bairros nos últimos anos, existem poços artesianos em qualidade e quantidade suficientes para atender a população?_x000D_
 	III – Caso não haja poços artesianos suficientes, qual a previsão..</t>
   </si>
   <si>
     <t>6900</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6900/requerimento_216-2021_-_lisa_miranda_-_adote_um_atleta_27-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6900/requerimento_216-2021_-_lisa_miranda_-_adote_um_atleta_27-09.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
     ​ 		A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Desportos, Carlos Henrique Xavier, que informe aos Vereadores e à população de Lagoa da Prata sobre a possibilidade de se fazer um estudo para a criação do Programa Municipal a ser denominado de “Adote um Atleta” na cidade de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6901</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6901/requerimento_217-2021_-_toninho_da_laje_-_salva-vidas_na_praia_27-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6901/requerimento_217-2021_-_toninho_da_laje_-_salva-vidas_na_praia_27-09.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
     ​ 	O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a    Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício               encaminhando o presente Requerimento, solicitando ao Secretário de Administração e         Governo, Lucas Rafael Gontijo de Melo, bem como ao Secretário de Cultura e Turismo,     Daniel Ribeiro Melo, que informem a esta Casa se há possibilidade de se instalar uma guarita de observação para os Salva-vidas na Praia Pública Municipal, bem como de se renovar os seus equipamentos de trabalho, e aumentar, o mais rápido possível, o número destes            profissionais no mencionado local.</t>
   </si>
   <si>
     <t>6914</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6914/requerimento_218-2021_-_lisa_miranda_-_outubro_rosa_04-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6914/requerimento_218-2021_-_lisa_miranda_-_outubro_rosa_04-10.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
     ​ 	A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde, que informe aos Vereadores e à população de Lagoa da Prata, quais serão as ações desta Secretaria Municipal referente ao mês de combate ao Câncer de Mama “Outubro Rosa” e a possibilidade de descentralização, levando a todas as Unidades Básicas de Saúde – UBS - atividades e atendimentos em relação à prevenção do Câncer de Mama.</t>
   </si>
   <si>
     <t>6915</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6915/requerimento_219-2021_-_soninha_-_aparelho_saude_04-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6915/requerimento_219-2021_-_soninha_-_aparelho_saude_04-10.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde, Margarete Borges de Lacerda Dias, que informe a esta Casa se há possibilidade de se adquirir um aparelho para realização de Eletroencefalograma para ser usado na rede pública de saúde.</t>
   </si>
   <si>
     <t>6916</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6916/requerimento_220-2021_-_carol_-_campanha_doacao_ir_04-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6916/requerimento_220-2021_-_carol_-_campanha_doacao_ir_04-10.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como à Secretária Municipal de Assistência Social, Amanda Talita Luiz Lopes, que informem a esta Casa sobre a possibilidade de se realizar, junto aos servidores públicos municipais, Campanha Educativa de Conscientização sobre a importância da doação de parte do Imposto de Renda aos projetos sociais do Município, uma vez que a pessoa física que faz a declaração completa pode destinar até 6 % do valor devido aos Fundos Municipais, que posteriormente, será repassado às entidades locais.</t>
   </si>
   <si>
     <t>6927</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6927/requerimento_221-2021_-_leandro_bibiano_-_rotatoria_11-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6927/requerimento_221-2021_-_leandro_bibiano_-_rotatoria_11-10.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Ilustre Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Ilustre Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se colocar uma rotatória na Rua Amazonas, no cruzamento com a Rua Geraldo Inácio da Fonseca, no Bairro Marília, nesta cidade.</t>
   </si>
   <si>
     <t>6928</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6928/requerimento_222-2021_-_todos_vereadores_-_remocao_de_quebra_molas_11-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6928/requerimento_222-2021_-_todos_vereadores_-_remocao_de_quebra_molas_11-10.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
     ​ 	Os Vereadores infra-assinados, na forma regimental e consultado o Plenário, requerem a Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício             encaminhando o presente Requerimento, solicitando ao Secretário de Obras e Urbanismo, Sr. Reginaldo Henrique Santos, que informe a esta Casa se há possibilidade de se fazer a remoção de redutor de velocidade, tipo lombada, que fica na Rua Antônio Cornélio de Oliveira, no Bairro Monsenhor Alfredo Dohr, nesta cidade.</t>
   </si>
   <si>
     <t>6929</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6929/requerimento_223-2021_-_sargento_washington_-_acessibilidade_11-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6929/requerimento_223-2021_-_sargento_washington_-_acessibilidade_11-10.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo e ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa se há previsão para a execução de obras e intervenções visando cumprir a Lei da Acessibilidade no Município, como por exemplo, a construção, ampliação e adequação de rampas, corrimões, áreas de estacionamento, com as devidas placas de sinalização, em todos os prédios escolares e repartições públicas municipais, visando o acesso facilitado das pessoas portadoras de deficiência ou com mobilidade reduzida, de acordo com o estabelecido na Lei Municipal nº 1.089/2003, bem como a Legislação Nacional e Estadual a respeito.</t>
   </si>
   <si>
     <t>6930</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6930/requerimento_224-2021_-_soninha_-_hidroginastica_11-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6930/requerimento_224-2021_-_soninha_-_hidroginastica_11-10.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Desportos, que informe a esta Casa se há possibilidade de se realizar campanha informativa para a população, sobre as aulas de hidroginástica que são oferecidas na Praça de Esportes Municipal para Terceira Idade e se também são abertas à população que tem encaminhamento médico para este tipo de tratamento de saúde.</t>
   </si>
   <si>
     <t>6931</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6931/requerimento_225-2021_-_carol_-_reflorestamento_margem_dos_corregos_11-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6931/requerimento_225-2021_-_carol_-_reflorestamento_margem_dos_corregos_11-10.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Secretário Municipal de Meio Ambiente, Anderson Rodrigues Andrade, que informem a esta Casa se há possibilidade de se realizar um estudo prévio sobre a execução de projeto de reflorestamento, com plantio de vegetação ciliar, às margens dos córregos Chico Silveira e Chico Messias, que estão recebendo serviço de limpeza urbana pela Administração Pública Municipal.</t>
   </si>
   <si>
     <t>6932</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6932/requerimento_226-2021_-_lisa_-_cursos_profissionalizantes_11-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6932/requerimento_226-2021_-_lisa_-_cursos_profissionalizantes_11-10.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Desenvolvimento Econômico, Rogério César Corgosinho, e ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, que informem a esta Casa, se há possibilidade da contratação e disponibilização de Cursos Técnicos Profissionalizantes focados nas áreas com mais oportunidades de trabalho em nosso Município, como aquelas ligadas à prestação de serviços em geral, capacitando os nossos jovens e outros interessados na busca pelo primeiro emprego e otimizando a qualidade dos serviços dos que já estão no mercado de trabalho.</t>
   </si>
   <si>
     <t>6933</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6933/requerimento_227-2021_-_cici_-_extensao_projeto_as_comunidades_terapeuticas_11-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6933/requerimento_227-2021_-_cici_-_extensao_projeto_as_comunidades_terapeuticas_11-10.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita à Secretária Municipal de Assistência Social, que informe aos Vereadores e à população de Lagoa da Prata, se há possibilidade de se realizar estudo junto à Procuradoria-Geral do Executivo Municipal, em busca de meios legais que possibilitem a extensão do Projeto “Fazer Valer a Pena”, que será executado na APAC, às Comunidades Terapêuticas, também denominadas de “Fazendas ou Clínicas de Recuperação”, que atendem no Município.</t>
   </si>
   <si>
     <t>6944</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6944/requerimento_228-2021_-_toninho_da_laje_-_caminhao_desentupidor_saae-lp_18-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6944/requerimento_228-2021_-_toninho_da_laje_-_caminhao_desentupidor_saae-lp_18-10.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Diretor do Serviço Autônomo de Água e Esgoto de Lagoa da Prata – SAAE-LP, Edmilson José da Lage, solicitando que ele informe a esta Casa se há possibilidade da Autarquia Municipal adquirir um caminhão desentupidor de rede de esgoto.</t>
   </si>
   <si>
     <t>6945</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6945/requerimento_229-2021_-_carol_-_audiencia_publica_acessibilidade_18-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6945/requerimento_229-2021_-_carol_-_audiencia_publica_acessibilidade_18-10.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, ouvido o Plenário, que seja determinada a realização de uma Audiência Pública sobre Acessibilidade, para debater sobre as medidas e instrumentos necessários para garantir o cumprimento das Leis de acessibilidade vigentes, em especial a Lei Brasileira de Inclusão da Pessoa com Deficiência (Lei Nacional nº 13.146/2015), que impôs novas competências, em matéria de acessibilidade, à União, aos Estados, ao Distrito Federal e aos Municípios, a se realizar no mês de outubro do corrente ano, com transmissão por meio do rádio e da página da Câmara Municipal no Facebook e no YouTube._x000D_
 Proponho que sejam convidados o Prefeito Municipal, a Promotora de Justiça desta Comarca, o Procurador-Geral do Município, Comandante da Guarda Civil Municipal, o Comandante da Polícia Militar, Presidente da Associação Comercial e Empresarial ACE/CDL, os Secretários Municipais das Políticas Públicas de Saúde, Educação, Assistência Social...</t>
   </si>
   <si>
     <t>6946</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6946/requerimento_230-2021_-_lisa_miranda_-_pavimentacao_asfaltica_18-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6946/requerimento_230-2021_-_lisa_miranda_-_pavimentacao_asfaltica_18-10.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se realizar a pavimentação asfáltica na Rua Rio Grande do Sul, desde seu início até a MG-170.</t>
   </si>
   <si>
     <t>6947</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6947/requerimento_231-2021_-_leandro_bibiano_-_bueiros_rua_maranhao_e_piaui_18-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6947/requerimento_231-2021_-_leandro_bibiano_-_bueiros_rua_maranhao_e_piaui_18-10.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Ilustre Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Ilustre Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se  reformar os bueiros na Rua Maranhão, próximo à esquina com a Av. Brasil, e da Rua Piauí, que fica na esquina da Vila Vicentina, no Bairro Santa Helena, nesta cidade.</t>
   </si>
   <si>
     <t>6948</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6948/requerimento_232-2021_-_soninha_-_terminar_asfaltar_rua_daniel_ferreira_da_rocha_18-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6948/requerimento_232-2021_-_soninha_-_terminar_asfaltar_rua_daniel_ferreira_da_rocha_18-10.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
     ​ 	A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a   Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal,               encaminhando o presente Requerimento, solicitando ao Secretário Municipal de                  Administração e Governo, Lucas Rafael Gontijo de Melo, e ao Secretário de Obras e            Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa, se há possibilidade de    se finalizar a pavimentação asfáltica na Rua Daniel Ferreira da Rocha, no Bairro Gomes, no pequeno trecho em que a via ainda não está pavimentada._x000D_
     ​</t>
   </si>
   <si>
     <t>6949</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6949/requerimento_233-2021_-_sargento_washington_-_volta_do_camara_mirim_18-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6949/requerimento_233-2021_-_sargento_washington_-_volta_do_camara_mirim_18-10.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que informe aos demais colegas, bem como à população, em especial aos estudantes do 6º ao 9º ano do Ensino Fundamental e da Associação de Pais e Amigos dos Excepcionais de Lagoa da Prata – APAE-LP, se há previsão para o retorno das atividades do Programa Câmara Mirim, nesta Casa Legislativa.</t>
   </si>
   <si>
     <t>6950</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6950/requerimento_234-2021_-_soninha_-_aparelho_de_ultrassonografia_25-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6950/requerimento_234-2021_-_soninha_-_aparelho_de_ultrassonografia_25-10.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde, Margarete Borges de Lacerda Dias, que informe a esta Casa se há possibilidade de se adquirir um aparelho de ultrassonografia para ser utilizado na Unidade de Pronto Atendimento – UPA - no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6951</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6951/requerimento_235-2021_-_lisa_-_hortas_e_jardim_nas_escolas_25-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6951/requerimento_235-2021_-_lisa_-_hortas_e_jardim_nas_escolas_25-10.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
     ​ 	A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa  Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício encaminhando o       presente Requerimento, que solicita à Secretária de Educação, Sra. Adriana Aparecida Ferreira, que informe a esta Casa, se há possibilidade de se introduzir na grade curricular das Escolas Municipais uma matéria cobre o cultivo de hortas e jardinagem nas Escolas Municipais.</t>
   </si>
   <si>
     <t>6952</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6952/requerimento_236-2021_-_leandro_bibiano_-_reforma_da_estrada_vicinal_25-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6952/requerimento_236-2021_-_leandro_bibiano_-_reforma_da_estrada_vicinal_25-10.pdf</t>
   </si>
   <si>
     <t>Sr. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo, Sr. Reginaldo Henrique dos Santos, que informe a esta Casa se há possibilidade de se patrolar e cascalhar a estrada vicinal que dá acesso ao “Chacreamento José Pequeno” (Lagoa Feia).</t>
   </si>
   <si>
     <t>6953</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6953/requerimento_237-2021_-_toninho_da_laje_-_pavimentacao_asfaltica_25-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6953/requerimento_237-2021_-_toninho_da_laje_-_pavimentacao_asfaltica_25-10.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal,               encaminhando o presente Requerimento, solicitando ao Secretário Municipal de                  Administração e Governo, Lucas Rafael Gontijo de Melo, e ao Secretário de Obras e            Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa, se há previsão de finalização da pavimentação asfáltica nos três últimos quarteirões da Av. Dona Rosa Maciel e Av. Dona Maria Rita, no bairro Chico Miranda.</t>
   </si>
   <si>
     <t>6954</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6954/requerimento_238-2021_-_cici_-_convoca_diretor_do_saae-lp_25-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6954/requerimento_238-2021_-_cici_-_convoca_diretor_do_saae-lp_25-10.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Diretor do Serviço Autônomo de Água e Esgoto de Lagoa da Prata – SAAE-LP, Edmilson José da Lage, convocando-o a comparecer a esta Casa, no prazo regimental e nos termos da Lei Orgânica do Município, acompanhado do Contador da Autarquia Municipal, bem como de outros profissionais que entender pertinentes, para que possam prestar contas a esta Casa Legislativa e à população a respeito das atividades exercidas, projetos a serem implementados e, principalmente, sobre a situação financeira do SAAE-LP.</t>
   </si>
   <si>
     <t>6960</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6960/requerimento_239-2021_-_soninha_-_passagem_elevada_de_pedestres_01-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6960/requerimento_239-2021_-_soninha_-_passagem_elevada_de_pedestres_01-11.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Administração e Governo, Lucas Rafael Gontijo de Melo, e ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se instalar passagem elevada para pedestres, com ondulação, na Rua Joaquim Gomes Pereira, em frente a Prefeitura Municipal, no Centro.</t>
   </si>
   <si>
     <t>6961</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6961/requerimento_240-2021_-_pavio_-_praca_de_eventos_01-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6961/requerimento_240-2021_-_pavio_-_praca_de_eventos_01-11.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, solicitando ao Secretário de Obras e Urbanismo,  Reginaldo Henrique dos Santos, que informe a esta Casa se há possibilidade de uma urgente manutenção nas redes elétricas da Praça de Eventos.</t>
   </si>
   <si>
     <t>6962</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6962/requerimento_241-2021_-_lisa_-_aparelho_de_mamografia_01-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6962/requerimento_241-2021_-_lisa_-_aparelho_de_mamografia_01-11.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde, Margarete Borges de Lacerda Dias, que informe a esta Casa se há possibilidade de se adquirir um aparelho de Mamografia Digital para uso no sistema de saúde do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>6963</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6963/requerimento_242_-_2021_carol_-fundeb.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6963/requerimento_242_-_2021_carol_-fundeb.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Procurador-Geral do Município, bem como ao Secretário Municipal de Administração e Governo, Sr. Lucas Rafael Gontijo de Melo, bem como à Secretária Municipal de Educação, Adriana Aparecida Ferreira, que informem a esta Casa, em que fase de tramitação se encontra o Processo Judicial referente aos repasses do antigo FUNDEF e atual FUNDEB, em que o Município é parte, considerando a decisão do STF e a tramitação de Projeto de Lei na Câmara dos Deputados sobre esta matéria. _x000D_
 _x000D_
 	Que se possível, possam responder os questionamentos abaixo descritos, sobre a proposta aprovada pela Comissão de Educação da Câmara dos Deputados, que destina precatórios do Fundef e do Fundeb, para o salário dos professores, estabelecendo que os Estados e Municípios definirão...</t>
   </si>
   <si>
     <t>6964</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6964/requerimento_243-2021_-_leandro_bibiano_-_tapa-buracos__08-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6964/requerimento_243-2021_-_leandro_bibiano_-_tapa-buracos__08-11.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se realizar serviço de tapa-buracos na Av. Getúlio Vargas, em frente à residência de nº 1.164, no Centro, nesta cidade.</t>
   </si>
   <si>
     <t>6965</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6965/requerimento_244-2021_-_soninha_-_sede_guarda_civil_municipal_08-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6965/requerimento_244-2021_-_soninha_-_sede_guarda_civil_municipal_08-11.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 	_x000D_
 	A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Administração e Governo, Lucas Rafael Gontijo de Melo, e ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa se há um estudo ou projeto para a construção de uma sede própria para a Guarda Civil Municipal.</t>
   </si>
   <si>
     <t>6966</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6966/requerimento_245-2021_-_pavio_-_reuniao_com_contadores_08-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6966/requerimento_245-2021_-_pavio_-_reuniao_com_contadores_08-11.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, solicitando ao Secretário de Administração e Governo, que informe a esta Casa se há possibilidade de se agendar uma reunião com a participação de Contadores que prestam serviço às entidades beneficentes situadas no Município, representantes destas, representantes do Cartório de Registro Civil das Pessoas Jurídicas e servidores do Executivo, visando facilitar o trabalho das entidades beneficentes na busca pela captação e aplicação de recursos públicos, em especial quanto à organização e regularização da documentação das Organizações da Sociedade Civil.</t>
   </si>
   <si>
     <t>6967</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6967/requerimento_246-2021_-_hermano_-_redutores_de_velocidade_-_abaixo-assinado_08-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6967/requerimento_246-2021_-_hermano_-_redutores_de_velocidade_-_abaixo-assinado_08-11.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 	_x000D_
 	O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Administração e Governo, Lucas Rafael Gontijo de Melo, ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, e ao Secretário de Transportes e Limpeza Pública, Ivanir Júnior Rezende Trindade, que informem a esta Casa se há possibilidade de se analisar a viabilidade de se colocar redutores de velocidade, na forma de lombada (quebra-molas), nos seguintes endereços: um na Rua Mário Mendes, antes de seu cruzamento com a Rua Pernambuco, no sentido bairro/centro; e outro na Rua Paraíba, logo após o seu cruzamento com a Av. José Bernardes Maciel, no sentido centro/bairro, nesta cidade.</t>
   </si>
   <si>
     <t>6979</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6979/requerimento_247-2021_-_pavio_-_pavimentacao_asfaltica_16-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6979/requerimento_247-2021_-_pavio_-_pavimentacao_asfaltica_16-11.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se realizar a conclusão da pavimentação asfáltica da Rua Modesto Gomes até a Av. Isabel de Castro, dando continuidade pela Rua Raul Gomes Bernardes até a Rua Bahia, sendo três quarteirões, nesta cidade.</t>
   </si>
   <si>
     <t>6980</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6980/requerimento_248-2021_-_leandro_bibiano_-_bueiro_rua_coronel_amancio_bernardes_16-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6980/requerimento_248-2021_-_leandro_bibiano_-_bueiro_rua_coronel_amancio_bernardes_16-11.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se implantar uma proteção, com grade de ferro, no bueiro de captação pluvial situado na Rua Coronel Amâncio Bernardes, próximo ao número 560, no Bairro Santa Helena, nesta cidade.</t>
   </si>
   <si>
     <t>6981</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6981/requerimento_249-2021_-_lisa_-_sinalizacao_16-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6981/requerimento_249-2021_-_lisa_-_sinalizacao_16-11.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, e ao Secretário de Transportes e Limpeza Pública, Ivanir Junior Rezende Trindade, que informem a esta Casa se há possibilidade de se contratar, o mais breve possível, empresa para realizar a recolocação da sinalização horizontal e vertical de trânsito nas vias públicas do município que já foram e serão recapeadas, nesta cidade.</t>
   </si>
   <si>
     <t>6982</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6982/requerimento_250-2021_-_soninha_-_contratacao_de_nutricionista_16-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6982/requerimento_250-2021_-_soninha_-_contratacao_de_nutricionista_16-11.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
     ​ 	A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como à Secretária Municipal de Saúde, Margarete Borges de Lacerda Dias, que informem a esta Casa, se há possibilidade de se contratar um Nutricionista para atender na Policlínica de nosso Município.</t>
   </si>
   <si>
     <t>6983</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6983/requerimento_251-2021_-_sargento_washington_-_bibliotecas_nas_escolas_16-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6983/requerimento_251-2021_-_sargento_washington_-_bibliotecas_nas_escolas_16-11.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como à Secretária Municipal de Educação, Adriana Aparecida Ferreira, que informem a esta Casa, se tem previsão ou projetos para o cumprimento da Lei Nacional nº 12.244, de 24 de maio de 2010, que Dispõe sobre a universalização das bibliotecas nas instituições de ensino do País, nas escolas públicas municipais.</t>
   </si>
   <si>
     <t>6984</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6984/requerimento_252-2021_-_carol_-_audiencia_publica_violencia_contra_a_mulher__16-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6984/requerimento_252-2021_-_carol_-_audiencia_publica_violencia_contra_a_mulher__16-11.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, ouvido o Plenário, que seja determinada a realização de uma Audiência Pública com o objetivo de debater sobre a Violência Doméstica e Familiar contra a Mulher, as redes de apoio existentes e a criação de estratégias para o enfrentamento da violência contra mulheres, temáticas de relevante interesse social, a realizar-se no dia 24 de novembro de 2021, às 14 horas, no Plenário desta Casa Legislativa, com transmissão ao vivo por meio da página da Câmara Municipal no Facebook e no YouTube.</t>
   </si>
   <si>
     <t>6986</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6986/requerimento_253-2021_-_lisa_-_historia_de_lp_na_grade_curricular_22-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6986/requerimento_253-2021_-_lisa_-_historia_de_lp_na_grade_curricular_22-11.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
     ​ 	A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como à  Secretária Municipal de Educação, Adriana Aparecida Ferreira, que informem aos Vereadores e à população de Lagoa da Prata, sobre a possibilidade de inclusão dos conteúdos sobre a História de Lagoa da Prata, nas grades curriculares da Rede de Ensino Municipal, passando a constar nas propostas pedagógicas das escolas.</t>
   </si>
   <si>
     <t>6987</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6987/requerimento_254-2021_-_soninha_-_convoca_sec__desenv_economico_22-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6987/requerimento_254-2021_-_soninha_-_convoca_sec__desenv_economico_22-11.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 	A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que convoca o Secretário Municipal de Desenvolvimento Econômico, Rogério César Gorgosinho, a comparecer a esta Casa, no prazo regimental e nos termos da Lei Orgânica do Município, para falar a respeito dos seguintes assuntos:_x000D_
 _x000D_
 	1 - O trabalho que vem sendo realizado pelo SINE, bem como dos projetos existentes para o corrente ano e para o próximo;_x000D_
 	_x000D_
 	2 - Reclamações feitas pela população em relação ao atendimento, serviços prestados, horário de funcionamento e local de publicação das vagas do SINE;_x000D_
 _x000D_
 	3 – Assuntos relacionados à Feira Livre, como: critérios estabelecidos para que um feirante consiga um espaço; se é cobrada alguma taxa; etc.</t>
   </si>
   <si>
     <t>6988</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6988/requerimento_255-2021_-_carol_-_cerimonia_honra_merito_doador_de_sangue_22-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6988/requerimento_255-2021_-_carol_-_cerimonia_honra_merito_doador_de_sangue_22-11.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 	A Vereadora infra-assinada, regimentalmente apoiada, requer a Vossa Excelência que seja submetida à aprovação do Plenário, a realização de uma Cerimônia de Honra ao Mérito, nos termos do Art. 8º da Lei Municipal nº 2.124/2013, visando a concessão de   CERTIFICADO DE HONRA AO MÉRITO ao doador de sangue Francisco Duarte de Mattos, indicado pela Fundação Hemominas, Unidade de Divinópolis, a receber a honraria em  homenagem às comemorações do Dia Nacional do Doador Voluntário de Sangue, dia 25 de novembro, em reconhecimento ao nobre gesto de amor e compromisso com a vida e solidariedade para com a sociedade.</t>
   </si>
   <si>
     <t>6989</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6989/requerimento_256-2021_-_cici_-_placas_de_identificacao_ubs_22-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6989/requerimento_256-2021_-_cici_-_placas_de_identificacao_ubs_22-11.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
     ​ 	O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado Ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Administração e Governo, Sr. Lucas Rafael Gontijo de Melo, bem como ao Secretário Municipal de Obras e Urbanismo, Sr. Reginaldo Henrique Santos, que informem a esta Casa, se há possibilidade de se instalar placas de identificação nas Unidades Básicas de Saúde, Edil Handan e Monsenhor Alfredo Dohr, bem como o número de identificação do imóvel, localizado na rua Amazonas, nº 1.959, Bairro Marília, neste município.</t>
   </si>
   <si>
     <t>6990</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6990/requerimento_257-2021_-_leandro_-_recapeamento_22-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6990/requerimento_257-2021_-_leandro_-_recapeamento_22-11.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se recapear o piso das Ruas Olímpio Crioulo, próximo à indústria farmacêutica lá localizada, da Rua Direita, Rua João Martins Vasconcelos, no bairro Mangabeiras, nesta cidade.</t>
   </si>
   <si>
     <t>6991</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6991/requerimento_258-2021_-_hermano_-_certificado_vacinacao_p_eventos_22-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6991/requerimento_258-2021_-_hermano_-_certificado_vacinacao_p_eventos_22-11.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 	_x000D_
 	O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, solicitando ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, que informe a esta Casa se há possibilidade de se exigir dos promotores de eventos, festas e congênere, que exija dos frequentadores o Certificado Nacional de Vacinação – Covid-19, emitido pelo Ministério de Saúde por meio do Aplicativo “Conecta SUS”, quando da concessão do Alvará para realização destes eventos, em especial nos de final de ano.</t>
   </si>
   <si>
     <t>6997</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6997/requerimento_259-2021_-_lisa_miranda_-_programa_e_campanha_drogas_29-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6997/requerimento_259-2021_-_lisa_miranda_-_programa_e_campanha_drogas_29-11.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
     ​ 	A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como à Secretária Municipal de Educação, Adriana Aparecida Ferreira, que informem aos Vereadores e à população de Lagoa da Prata, sobre a possibilidade de se instituir no Município algum programa para ação preventiva no combate às drogas ou de se realizar campanha permanente de orientação aos adolescentes, jovens e crianças, sobre o combate às drogas lícitas e ilícitas na Rede Municipal de Ensino, passando a constar nas propostas pedagógicas das escolas.</t>
   </si>
   <si>
     <t>6998</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6998/requerimento_260-2021_-_soninha_-_obras_publicas_29-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6998/requerimento_260-2021_-_soninha_-_obras_publicas_29-11.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 	_x000D_
 	A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Administração e Governo, Lucas Rafael Gontijo de Melo, e ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa, por meio de um relatório, as seguintes informações:_x000D_
 _x000D_
 	01 - Quantas obras/construções públicas em andamento foram assumidas pela nova gestão, provenientes da Administração anterior? Quantas obras iniciadas pela atual gestão se encontram em execução ou já foram concluídas? Favor levar em consideração e listar as obras assumidas por todas pastas/secretarias;_x000D_
 _x000D_
 	02 - Quais são essas obras/construções públicas? Favor listar o endereço completo do prédio/construção, o valor da obra, a data de início da obra, o prazo previsto para a sua entrega e a empresa responsável pela sua execução.</t>
   </si>
   <si>
     <t>6999</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6999/requerimento_261-2021_-_carol_-_cerimonia_honra_merito_doador_de_sangue_franciele_29-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6999/requerimento_261-2021_-_carol_-_cerimonia_honra_merito_doador_de_sangue_franciele_29-11.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 	A Vereadora infra-assinada, regimentalmente apoiada, requer a Vossa Excelência que seja submetida à aprovação do Plenário, a inclusão da doadora de sangue, Franciele Azevedo Bernardes, na Cerimônia de entrega do CERTIFICADO DE HONRA AO MÉRITO, nos termos do Art. 8º da Lei Municipal nº 2.124/2013, indicada pela Fundação Hemominas, Unidade de Divinópolis, a receber a honraria em homenagem às comemorações do Dia Nacional do Doador Voluntário de Sangue, dia 25 de novembro, em reconhecimento ao nobre gesto de amor e compromisso com a vida e solidariedade para com a sociedade.</t>
   </si>
   <si>
     <t>7000</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7000/requerimento_262-2021_-_leandro_bibiano_-_canteiro_central_29-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7000/requerimento_262-2021_-_leandro_bibiano_-_canteiro_central_29-11.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se retirar o canteiro central da Rua Joaquim Deusdete Neves, em frente ao número 109, bairro Chico Miranda, nesta cidade.</t>
   </si>
   <si>
     <t>7001</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7001/requerimento_263-2021_-_pavio_-_pavimentacao_asfaltica_29-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7001/requerimento_263-2021_-_pavio_-_pavimentacao_asfaltica_29-11.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se realizar o recapeamento asfáltico no prolongamento do Bairro Américo Silva, que está em situação de calamidade.</t>
   </si>
   <si>
     <t>7006</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7006/requerimento_264-2021_-_lisa_-_programa_descarte_de_oleo_06-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7006/requerimento_264-2021_-_lisa_-_programa_descarte_de_oleo_06-12.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
     ​ 	A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Meio Ambiente, Anderson Rodrigues Andrade, que informe aos Vereadores e à população de Lagoa da Prata se há possibilidade de se criar um Programa de Reciclagem do Óleo de Fritura, que consiste em conscientizar a população sobre a importância da realização da coleta e reciclagem do referido produto.</t>
   </si>
   <si>
     <t>7007</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7007/requerimento_265-2021_-_leandro_-_recapeamento_06-12_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7007/requerimento_265-2021_-_leandro_-_recapeamento_06-12_1.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade de se recapear o piso da Rua Eurico dos Santos Ribeiro e da Rua José Ribeiro de Oliveira, no bairro Marília, nesta cidade.</t>
   </si>
   <si>
     <t>7008</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7008/requerimento_266-2021_-_toniho_da_laje_-_passagem_elevada_de_pedestres_06-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7008/requerimento_266-2021_-_toniho_da_laje_-_passagem_elevada_de_pedestres_06-12.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 	_x000D_
 	O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Administração e Governo, Lucas Rafael Gontijo de Melo, e ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa se há possibilidade da   construção de uma faixa de pedestres elevada, com ondulação, na Rua Osvaldo Damasceno, próximo ao número 437, em frente à entrada principal da Igreja Mensageiros dos Church, no bairro Maria Fernanda I.</t>
   </si>
   <si>
     <t>7009</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7009/requerimento_267-2021_-_pavio_-_reajuste_salarial_-_06-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7009/requerimento_267-2021_-_pavio_-_reajuste_salarial_-_06-12.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, que informe a esta Casa se há possibilidade de se enviar um Projeto de Lei dispondo sobre a correção das perdas salariais dos servidores públicos municipais ao longo dos anos passados, fazendo com que os vencimentos fiquem muito defasados.</t>
   </si>
   <si>
     <t>7010</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7010/requerimento_268-2021_-_carol_castro_-_segunda_dose_vacina_covid_06-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7010/requerimento_268-2021_-_carol_castro_-_segunda_dose_vacina_covid_06-12.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 	A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como à Secretária Municipal de Saúde, Margarete Borges de Lacerda Dias, que informem a esta Casa, sobre a possibilidade de se enviar equipes de vacinação às escolas da Rede Estadual de Ensino de Lagoa da Prata, a fim de imunizar os alunos com idade entre 12 e 17 anos, programados para receberem a segunda dose da Vacina contra a Covid-19, conforme estabelecido pelo Programa Nacional de Imunização (PNI) do Ministério da Saúde, tendo em vista a baixa cobertura vacinal dos adolescentes.</t>
   </si>
   <si>
     <t>7017</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7017/requerimento_269-2021_-_soninha_-_passagem_elevada_de_pedestres_13-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7017/requerimento_269-2021_-_soninha_-_passagem_elevada_de_pedestres_13-12.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 	_x000D_
 	A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Administração e Governo, Lucas Rafael Gontijo de Melo, e ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, que informem a esta Casa se há projeto ou pretensão por parte da Administração Pública Municipal de se construir passagens elevadas para pedestres nas portas de todas as escolas, públicas e particulares, que ainda não a possuem, ou de outra medida adequada, como forma de aumentar a segurança dos alunos, pais e professores, que muitas vezes se veem em risco de acidentes.</t>
   </si>
   <si>
     <t>7018</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7018/requerimento_270-2021_-_lisa_-_primeiros_socorros_nas_escolas_13-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7018/requerimento_270-2021_-_lisa_-_primeiros_socorros_nas_escolas_13-12.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
     ​ 	A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, bem como à  Secretária Municipal de Educação, Adriana Aparecida Ferreira, que informem aos Vereadores e à população de Lagoa da Prata, sobre a possibilidade de se fazer Treinamento e Capacitação em Primeiros Socorros, em cumprimento da Lei Nacional nº 13.722, de 04 de outubro de 2018 (Lei Lucas), que torna obrigatória a capacitação em noções básicas de primeiros socorros de professores e funcionários de estabelecimentos de ensino públicos e privados de educação básica e de estabelecimentos de recreação infantil.</t>
   </si>
   <si>
     <t>7019</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7019/requerimento_271-2021_-_toninho_da_laje_-_academias_ao_ar_livre__13-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7019/requerimento_271-2021_-_toninho_da_laje_-_academias_ao_ar_livre__13-12.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal  encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo e ao Secretário de Desportos, Carlos Henrique Xavier, que informem a esta Casa, se há possibilidade de se adquirir uma Academia ao Ar Livre, bem como um Playground, para serem instalados na “Praça do Conjunto Habitacional Clara Luciano”, que está localizada  entre as ruas Jair de Carvalho e Ildeu Perilo, no Bairro Marília.</t>
   </si>
   <si>
     <t>7020</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7020/requerimento_272-2021_-_cici_-_triangulo_bairro_maria_fernanda_i_-_13-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7020/requerimento_272-2021_-_cici_-_triangulo_bairro_maria_fernanda_i_-_13-12.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 	_x000D_
 	O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Administração e Governo, Lucas Rafael Gontijo de Melo, ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, ao Secretário Municipal de Meio Ambiente, Anderson Rodrigues Andrade, e ao Secretário de Transportes e Limpeza Pública, Ivanir Júnior Rezende Trindade, que informem a esta Casa se há possibilidade de se realizar a limpeza e manutenção da área localizada entre as Ruas Secundino Rodrigues, Mato Grosso, João Antônio de Oliveira e Zeca Francisco, no bairro Maria Fernanda I, nesta cidade, ou de se realizar um estudo para possível construção de uma praça ou até mesmo uma solução emergencial para esta área pertencente ao município.</t>
   </si>
   <si>
     <t>7021</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7021/requerimento_273-2021_-_sargento_washington_-_iluminacao_praca_donana_-_13-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7021/requerimento_273-2021_-_sargento_washington_-_iluminacao_praca_donana_-_13-12.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, _x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo que informe a esta Casa se há possibilidade de se executar melhorias da iluminação na Praça Donana e no seu entorno.</t>
   </si>
   <si>
     <t>7023</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7023/requerimento_274-2021_-_soninha_-_veiculos_para_transporte_saude_20-12_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7023/requerimento_274-2021_-_soninha_-_veiculos_para_transporte_saude_20-12_1.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
 A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, ao Secretário de Transportes e Limpeza Pública, Ivanir Júnior Rezende Trindade, bem como à Secretária de Saúde, Margarete Borges de Lacerda Dias, que informem a esta Casa se há possibilidade de se disponibilizar 02 (dois) veículos (Vans/ônibus) para o transporte dos pacientes que fazem tratamento na cidade de Betim, no sentido de minimizar o sacrifício por causa do horário de saída e o tempo de espera.</t>
   </si>
   <si>
     <t>7024</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7024/requerimento_275-2021_-_lisa_miranda_-_programa_saude_vocal_professor_20-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7024/requerimento_275-2021_-_lisa_miranda_-_programa_saude_vocal_professor_20-12.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
     ​ 	A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Lucas Rafael Gontijo de Melo, à Secretária Municipal de Saúde, Margarete Borges de Lacerda Dias, bem como à  Secretária Municipal de Educação, Adriana Aparecida Ferreira, que informem aos Vereadores e à população de Lagoa da Prata, sobre a possibilidade da criação do Programa Municipal de Saúde Vocal dos Professores da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>7025</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7025/requerimento_276-2021_-toninho_-_bueiros_20-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7025/requerimento_276-2021_-toninho_-_bueiros_20-12.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
     ​ 		O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício             encaminhando o presente Requerimento, solicitando ao Secretário de Obras e Urbanismo,  Reginaldo Henrique Santos, bem como ao Diretor do SAAE/LP, Edmilson José da Laje que informem a esta Casa se há possibilidade de se reformar e dar manutenção preventiva aos bueiros da Av. Fernão dias em frente ao número 470 e aos da Rua Rodolfo Bernardes em frente ao número 05 no Bairro Santa Helena, nesta cidade, conforme fotografias que seguem anexas.</t>
   </si>
   <si>
     <t>7026</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7026/requerimento_277-2021_-_leandro_bibiano_-_rotatorias_20-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7026/requerimento_277-2021_-_leandro_bibiano_-_rotatorias_20-12.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 _x000D_
     ​ 		O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício             encaminhando o presente Requerimento, solicitando ao Secretário de Obras e Urbanismo,  Reginaldo Henrique Santos, que informe a esta Casa se há possibilidade de se realizar estudo para implantação de uma rotatória no cruzamento da Rua Rio de Janeiro com a Rua São Paulo  e outra no cruzamento da Rua Rio de Janeiro com a Av. José Bernardes Maciel, no Centro, nesta cidade.</t>
   </si>
   <si>
     <t>6684</t>
   </si>
   <si>
     <t>PPTCE</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas do Estado</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6684/tce-mg_-_parecer_contas_lp_2017.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6684/tce-mg_-_parecer_contas_lp_2017.pdf</t>
   </si>
   <si>
     <t>PARECER PRÉVIO emitido pelo Tribunal de Contas do Estado de Minas Gerais sobre a Prestação de Contas do Executivo Municipal de Lagoa da Prata – Exercício de 2017.</t>
   </si>
   <si>
     <t>6685</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6685/tce-mg_-_parecer_contas_lp_2019.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6685/tce-mg_-_parecer_contas_lp_2019.pdf</t>
   </si>
   <si>
     <t>PARECER PRÉVIO emitido pelo Tribunal de Contas do Estado de Minas Gerais sobre a Prestação de Contas do Executivo Municipal de Lagoa da Prata – Exercício de 2019.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6643,67 +6643,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6492/anteprojeto_01-2021_washington_-_conselho_municipal_dos_direitos_da_mulher_01-02_primeiro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6549/anteprojeto_002-2021_-_hermano_-_modifica_lei_984-2001_-_praia_-_pesca.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6550/anteprojeto_03-2021_carol_-_carteira_de_identificacao_do_autista_-_22-02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6617/anteprojeto_004-2021_-_toninho_da_laje_-_academias_essenciais.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6650/anteprojeto_005-2021_-_lisa_-_isencao_iptu_03-05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6698/anteprojeto_006-2021_-_carol_-_institui_o_mes_maio_laranja_24-05.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6699/anteprojeto_007-2021_-_lisa_-_carteira_de_saude_da_mulher_24-05.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6714/anteprojeto_008-2021_-_soninha_-_curso_identificacao_maus-tratos_contra_criancas_31-05.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6791/anteprojeto_009-2021_-_carol_-_promocao_da_dignidade_menstrual_19-07.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6792/anteprojeto_010-2021_-_hermano_-_transito_avenida_brasil_19-07_2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6806/anteprojeto_011-2021_-_carol_-_conselho_de_protecao_animal_02-08.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6826/anteprojeto_012-2021_-_carol_-_notificacao_compulsoria_violencia_contra_mulher_09-08.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6842/anteprojeto_013-2021_-_motoristas_de_app_16-08.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6854/anteprojeto_014-2021_-_carol_-_banco_de_racao_animal_e_utensilios_23-08.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6903/anteprojeto_015-2021_-_lisa_miranda_-_distribuicao_de_fraldas_27-09.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6913/anteprojeto_016-2021_-_pavio_-_distribuicao_de_cestas_natalinas_04-10.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6934/anteprojeto_017-2021_-_carol_-_carteira_de_identificacao_fibromialgia_-_11-10.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6935/anteprojeto_018-2021_-_cici_-_prazo_fechamento_vala_ou_buraco_nas_vias_e_calcadas_11-10.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6973/anteprojeto_019-2021_-_carol_castro_-_direito_atendimento_em_libras_01-11.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6985/anteprojeto_020-2021_-_lisa_miranda_-_programa_pro_mulher_16-11.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6994/anteprojeto_021-2021_-_sargento_washington_-_universalizacao_bibliotecas_municipais.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6996/anteprojeto_022-2021_-_cici_-_incentivo_a_reincercao_social_de_dependentes_quimicos_20-11.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7016/anteprojeto_023-2021_-_lisa_-_obrigatoriedade_de_curso_de_primeiros_socorros_13-12.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6769/anteprojeto_de_lei_complementar_001-2021_-_soninha_-_reducao_de_iss_-_entretenimento_28-06.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6445/indicacao_001-2021_-_leandro_-_limpeza_lotes_centro_11-01_2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6446/indicacao_002-2021_-_leandro_-_ponte_corrego_pitico_11-01_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6447/indicacao_003-2021_-_lisa_-_limpeza_martins_guimaraes_11-01.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6448/indicacao_004-2021_-_lisa_-_poste_energia_11-01.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6449/indicacao_005-2021_-_soninha_-_placas_nome_ruas_11-01.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6459/indicacao_006-2021_-_lisa_-_policiamento_ostensivo_18-01.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6460/indicacao_007-2021_-_pavio_-_tapar_buraco_via_publica_18-01.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6476/indicacao_008-2021_-_leandro_-_faixa_de_pedestres_rua_joaquim_gomes_pereira_25-01.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6477/indicacao_009-2021_-_soninha_-_limpeza_dos_bueiros_25-01.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6478/indicacao_010-2021_-_carol_-_iluminacao_via_publica_25-01.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6491/indicacao_011-2021_-_washington_-_rotatorias_e_sinalizacao_de_solo_01-02.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6503/indicacao_012-2021_-_pavio_-_desinfeccao_08-02.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6504/indicacao_013-2021_-_pavio_-_iluminacao_via_publica_08-02.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6506/indicacao_014-2021_-_carol_-_placas_nas_pracas__08-02.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6507/indicacao_015-2021_-_washington_-_mudanca_de_local_de_semaforo__08-02_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6508/indicacao_016-2021_-_leandro_bibiano_-_escoamento_de_agua_08-02_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6527/indicacao_017-2021_-_leandro_bibiano_-_rotatoria_joaquim_gomes_pereira_08-02.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6528/indicacao_018-2021_-_pavio_-_adesivos_veiculos_executivo_15-02.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6529/indicacao_019-2021_-_pavio_-_iluminacao_saida_para_luz_15-02.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6530/indicacao_020-2020_-_sargento_washington_-_buraco_na_cecilio_bernardes_-_22-02.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6531/indicacao_021-2021_-_leandro_bibiano_-_quadra_bairro_gomes_22-02_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6532/indicacao_022-2021_-_pavio_-_reforma_da_capela_da_garagem_prefeitura_22-02.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6533/indicacao_023-2021_-_pavio_-_iluminacao_praca_dona_zaza_22-02.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6560/indicacao_024-2021_-_leandro_bibiano_-_coletores_de_lixo_01-03.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6570/indicacao_025-2020_-_sargento_washington_-_agua_na_porta_do_sgt_ricardo_08-03_jr.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6571/indicacao_026-2021_-_hermano_-_castracao_08-03.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6582/indicacao_027-2021_-_leandro_-_receitas_em_duas_vias_15-03.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6597/indicacao_028-2021_-_carol_-_placas_protecao_reparticoes_publicas_05-04.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6608/indicacao_029-2021-_pavio-retirada_de_eucalipitos_12-04.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6609/indicacao_030-2021_-_leandro_bibiano_-_iluminacao_bairro_mangabeiras_12-04.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6611/indicacao_032-2021_-_soninha_-_transporte_publico_-_12-04.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6612/indicacao_033-2021_-_hermano_-_limpeza_vias_12-04.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6613/indicacao_034-2021_-_hermano_-_aguas_pluviais_12-04.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6622/indicacao_035-2021_-_pavio_-_rotatoria_rua_sete_de_setembro_19-04.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6623/indicacao_036-2021_-_pavio_-_poste_na_rua_divinopolis_19-04.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6630/indicacao_037-2021_-_washington_-_passagem_elevada_av._brasil_26-04.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6642/indicacao_038-2021_-_soninha_-_odontomovel_03-05.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6643/indicacao_039-2021_-_lisa_-_poda_ou_corte_das_arvores_da_secretaria_de_saude_03-05.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6644/indicacao_040-2021_-_washington_-_rotatorias_e_sinalizacao_de_solo_03-05.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6645/indicacao_041-2021_-_washington_-_rotatorias_e_sinalizacao_de_solo_03-05.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6661/indicacao_042-2021_-_pavio_-_redutores_de_velocidades_10-05.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6662/indicacao_043-2021_-_sargento_washington_-_redutores_de_velocidades_10-05.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6690/indicacao_044-2021_-_washington_-_barras_fixas_24-05.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6706/indicacao_045-2021_-_toninho_-_suporte_para_soro_31-05.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6707/indicacao_046-2021_-_pavio_-_rotatoria_luiz_guadalupe_-_fbp_31-05.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6708/indicacao_047-2021_-_soninha_-_tapa-buracos_31-05.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6709/indicacao_048-2021_-_soninha_-_academia_ao_ar_livre_praia_municipal_31-05.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6710/indicacao_049-2021_-_leandro_bibiano_-_corte_arvore_31-05.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6722/indicacao_050-2021_-_hermano_-_varal_praca_eventos_07-06.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6723/indicacao_051-2021_-_carol_-_passagem_elevada_embare_07-06.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6742/indicacao_052-2021_-_soninha_-_camera_olho_vivo_14-06.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6743/indicacao_053-2021_-_leandro_bibiano_-_troca_de_lampada_14-06.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6759/indicacao_054-2021_-_soninha_-_guardas_para_feira_livre_28-06.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6822/indicacao_055-2021_-_sargento_washington_-_faixa_elevada_pedestres_09-08.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6834/indicacao_056-2021_-_sargento_washington_-_implantacao_de_rotatoria_16-08.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6849/indicacao_057-2021_-_soninha_-_poltronas_teatro_23-08.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6850/indicacao_058-2021_-_carol_-_faixa_elevada_pedestres_23-08.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6861/indicacao_059-2021_-_leandro_bibiano_-_poste_energia_30-08.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6862/indicacao_060-2021_-_sargento_washington_-_implantacao_de_rotatoria_30-08.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6874/indicacao_061-2021_-_hermano_fofao_-_manutencao_quebra-molas_e_faixas_pedestres_06-09.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6893/indicacao_063-2021_-_hermano_fofao_-_barreira_para_escoamento_de_aguas_pluviais_20-09.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6902/indicacao_064-2021_-_washington_-_reforma_rotatoria_e_sinalizacao_27-09.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6959/indicacao_065-2021_-_toninho_da_laje_-_faixa_de_pedestres_rua_luiz_guadalupe_25-10.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6972/indicacao_066-2021_-_cici_-_implantacao_de_rotatoria_08-11.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6992/indicacao_067-2021_-_cici_-_implantacao_de_rotatoria_22-11.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6993/indicacao_068-2021_-_sargento_washington_-_implantacao_de_rotatoria_22-11.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7015/indicacao_069-2021_-_sargento_washington_-_faixa_elevada_pedestres_06-12.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6943/mocao_de_aplauso_001-2021-_hermano_-_deivid_miranda.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6974/mocao_de_aplausos_002-2021_-_carol_-_equipe_vacinacao_08-11.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7014/mocao_de_aplausos_003-2021_-_washington_lagoa_corre_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6467/projeto_de_lei_cm_001-2021_-_mesa_diretora_-_revisa_subsidios_agentes_politicos_1.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6493/projeto_de_lei_cm_002-2021_-_da_nome_ubs_americo_silva_i_-_lisa.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6521/projeto_de_lei_cm_no_3-2021_-_diaria_viagem_-_vereadores_e_empregados_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6649/projeto_de_lei_cm_004-2021_-_washington_e_cici_-_divulgacao_vacinados_covid-19.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6663/projeto_de_lei_cm_005-2021_sargento_washington_-_regulamenta_capina_10-05.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6677/projeto_de_lei_cm_006-2021_-_toninho_da_laje_-_altera_a_lei_2828-2016_-_taxi.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6711/projeto_de_lei_cm_007-2021_-_lisa_miranda_-_junho_violeta_31-05.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6942/projeto_de_lei_cm_008-2021_-_pavio_-_uso_obrigatorio_do_brasao.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6995/projeto_de_lei_cm_009-2021_-_carol_-_doacao_saae_para_casa_da_uniao_22-11.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7011/projeto_de_lei_cm_010-2021_-_carol_-_da_nome_a_rua_em_martins_guimaraes_06-12.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6511/projeto_de_lei_complementar_cm_001-2021_-_mesa_diretora_-_altera_lcm_49-2005.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6697/projeto_de_lei_complementar_cm_002-2021_-_altera_plano_diretor_-_poeira_-_sargento_washington_4.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6912/projeto_de_lei_complementar_cm_003_-_sargento_washington_-_sucata_04-10.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6438/plc_em_1-2021_-_guarda_municipal_para_atuar_em_fiscalizacao_de_posturas_e_vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6495/plc_em_2-2021_-_institui_recompensas_aos_policiais_da_guarda_civil_de_lagoa_da_prata.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6551/plc_em_3-2021-_fixa_piso_salarial_acs_e_ace_em_atendimento_a_lei_11.350.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6680/plc_em_4-2021__-_parcelamento_do_solo_condominio_chacaras_de_recreio_sob_a_forma_de_chacreamento.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6681/plc_em_5-2021_-_altera_a_lc_3-1991_procurador_adjunto_recrutamento_amplo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6682/plc_em_6-2021_-_altera_a_lc_176-2017_redefinindo_zonas_de_uso_e_ocupacap_do_solo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6732/plc_em_7-2021_-_altera_a_lc_176_plano_diretor_rotated.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6733/plc_em_8-2021_-_autoriza_escala_de_revezamento_12x36_e_24x72_rotated.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6734/plc_em_9-2021_-_lotacao_de_servidores_especilista_educacional_da_rede_municipal_de_ensino_rotated.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6863/plc_em_10-2021_-_altera_a_lc_184-2017_-_autoriza_a_contratar_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6896/plc_em_11-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7005/plc_em_12-2021_-_altera_o_plano_diretor_e_mapa_de_zoneamento.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7013/plc_em_13-2021_-_altera_a_lei_complementar_3-91_-_cria_vagas.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6461/pl_em_01-2021_-_concede_revisao_anual_a_servidores.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6462/pl_em_02-2021_-_penalidades_a_descumprimento_das_medidas_de_prevencao_ao_coronavirus.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6463/pl_em_03-2021_-_abre_credito_suplementar_ao_orcamento_vigente_-_r_395.65131.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6464/pl_em_04-2021_-_abre_credito_suplementar_ao_orcamento_vigente__-_r_201.82706.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6479/pl_em_5-2021_-_abre_credito_adicional_especial_-_r700_mil.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6480/pl_em_6-2021_-_abre_credito_adicional_especial_r305_mil.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6481/pl_em_7-2021_-_abre_credito_suplementar_r_6.748.50598.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6482/pl_em_08-2021_-_abre_credito_adic_especial_r_42_mil.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6483/pl_em_09-2021_-_revoga_os_paragrafos_1_e_2_do_art._1_da_lei_3.279-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6484/pl_em_10-2021_-_revoga_o_paragrafo_unico_do_art_1_e_altera_redacao_do_2_da_lei_municipal_1985-2011.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6485/pl_em_11-2021_-_dispoe_sobre_o_programa_municipal_de_parcerias_publico-privadas_e_concessoes_do_municipio_de_lagoa_da_prata_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6494/pl_em_12-2021_-_autoriza_o_executivo_a_conceder_contribuicao_a_undime-mg_no_ano_de_2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6505/pl_em_13-2021_-_abre_credito_suplementar_r_1.300.00000.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6509/pl_em_14-2021_-_abre_credito_suplementar_-_r_3.690.31500.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6510/pl_em_15-2021_-_abre_credito_suplementar_-_r_440_mil.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6512/pl_em_16-2021_-_abre_credito_suplementar_ao_orcamento_vigente__-_r_441_mil.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6513/pl_em_17-2021_-_abre_credito_adicional_especial_ao_orcamento__-_r_90.50000.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6514/pl_em_18-2021_-_abre_credito_adcional_especial_ao_orcamento_vigente_-_r6.50000.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6515/pl_em_19-2021_-_abre_credito_adicional_especial_ao_orcamento_vigente_-_r_474.13461.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6516/pl_em_20-2021_-_abre_credito_adicional_especial_ao_orcamento_-_r_73_mil.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6517/pl_em_21-2021_-_abre_credito_adicional_especial_ao_orcamento_vigente_-_r_3.600.00000.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6518/pl_em_22-2021_-_abre_credito_suplementar_ao_orcamento_vigente_-_r_1.306.29412.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6519/pl_em_23-2021_-_abre_credito_suplementar_ao_orcamento_vigente_-_r_160_mil.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6520/pl_em_24-2021__-_dispoe_sobre_a_criacao_do_conselho_do_fundeb.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6542/pl_em_25-2021_-_abre_credito_adicional_especial_-_r_190.22700.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6543/pl_em_26-2021_-_abre_credito_adicional_especial_-_r_700.00000.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6544/pl_em_27-2021_-_abre_credito_suplementar_-_r_1.244.40000.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6545/pl_em_28-2021_-_abre_credito_suplementar_-_r_4.000.00000.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6546/pl_em_29-2021_-_abre_credito_suplementar_-_r_250.00000.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6547/pl_em_30-2021_-_abre_credito_suplementar_-_r_500.00000.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6548/pl_em_31-2021_-_abre_credito_suplementar_-_r_700.00000.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6552/pl_em_32-2021_-_institui_o_conselho_de_desenvolvimento_economico_-_comdes-lp.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6553/pl_em_33-2021_-_inclui_paragrafos_ao_art._1_da_lei_1.119-2004_que_regulamenta_a_cessao_de_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6554/pl_em_34-2021_-_abre_credito_adicional_especial_-_r_53_mil.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6561/pl_em_35-2021_-_patrulha_guardia_lei_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6562/pl_em_36-2021_-_criacao_do_conselho_municipal_dos_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6572/pl_em_37-2021_-_ratifica_protocolo_de_intencoes__firmado_entre_municipios_adquirir_vacinas_combante_coronavirus..pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6573/pl_em_38-2021_-_filiacao_ao_fnp.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6574/pl_em_39-2021_-_abre_credito_suplementar_-_r_100.00000.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6575/pl_em_40-2021_-_penalidades_por_descumprimento_as_medidas_preventivas_ao_covid_2.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6583/pl_em_41-2021_-_credito_suplementar_r_1.300.00000_cemae.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6584/pl_em_42-2021_-_credito_adicional_especial_-_r2.00000.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6585/pl_em_43-2021_-_credito_adicional_especial_-_r760.00000.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6586/pl_em_44-2021_-_credito_adicional_suplementar_-_r30.000.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6587/pl_em_45-2021_-_credito_suplementar_-_r50.000.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6588/pl_em_46-2021_-_credito_suplementar_-_r370.00000.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6589/pl_em_47-2021_-_carteira_de_identificacao_do_autista.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6590/pl_em_48-2021_-_auxilio_emergencial_correto.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6591/pl_em_49-2021_-_credito_suplementar_-_r_45.00000.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6592/pl_em_50-2021_-_credito_adicional_especial_-_r_40.00000.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6598/pl_em_51-2021_-_credito_suplementar_-_r_400.00000.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6599/pl_em_52-2021-_credito_suplementar_-_r_1.000.00000.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6600/pl_em_53-2021_-_credito_suplementar_-_r_180.00000_pedido_030-2021_-_planejamento.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6601/pl_em_54-2021_-_credito_suplementar_-_r_650.00000_pedido_033-2021_-_planejamento.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6614/pl_em_55-2021_-_credito_suplementar_-_r_220.00000.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6615/pl_em_56-2021_-_credito_suplementar_-_r_160.00000.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6616/pl_em_57-2021_-_credito_suplementar_-_r_230.00000.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6624/pl_em_58-2021_-_credito_suplementar_-_r_434.50000.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6631/pl_em_59-2021_-_credito_suplementar_-_r_787_mil.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6632/pl_em_60-2021_-_credito_suplementar_-_r_180_mil.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6633/pl_em_61-2021_-_credito_suplementar_-_r_270_mil.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6634/pl_em_62-2021_-_autoriza_a_doacao_de_bens_que_menciona_ascalp.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6646/pl_em_63-2021_-_credito_suplementar_-_r_330_mil.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6647/pl_em_64-2021_-_credito_suplementar_-_r_16_mil.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6648/pl_em_65-2021_-_credito_suplementar_-_r_586.43389.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6651/pl_em_66-2021_-_altera_a_lei_do_auxilio_emergencial.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6652/pl_em_67-2021_-_credito_suplementar_-_r_546_mil.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6664/pl_em_68-2021_-_filiacao_a_associacao_do_circuito_turistico_grutas__e_mar_de_minas.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6665/pl_em_69-2021_-_programa_banco_de_alimentos.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6666/pl_em_70-2021_-_credito_suplementar_r_600_mil.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6667/pl_em_71-2021_-_credito_suplementar_r_820_mil.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6668/pl_em_72-2021_-_credito_suplementar_r_70_mil.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6669/pl_em_73-2021_-_altera_a_lei_de_cosip.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6678/pl_em_74-2021_-_credito_suplementar_r_1.483.00000.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6679/pl_em_75-2021_-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6691/pl_em_76-2021_-_credito_especial_r_258_mil.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6692/pl_em_77-2021_-_credito_suplementar_r_5_mil.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6693/pl_em_78-2021_-_credito_suplementar_r_15_mil.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6694/pl_em_79-2021_-_credito_suplmentar_r_200_mil.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6695/pl_em_80-2021_-_atividades_esportivas_essenciais.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6696/pl_em_81-2021_-_pesca_esportiva_na_praia.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6712/pl_em_82-2021_-_credito_suplementar_-_r_1.200.00000.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6713/pl_em_83-2021_-_politica_habitacional_de_interesse_social_alienacao_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6724/pl_em_84-2021__-_credito_suplementar_r_73.39689.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6725/pl_em_85-2021_-_credito_suplementar_r_18_mil_rotated.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6726/pl_em_86-2021_-_recolhimento_remocao_transporte_e_descarte_de_entulho_rotated.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6727/pl_em_87-2021_-_limpeza_manutencao_uso_e_ocupacao_dos_imoveis_do_municipio_de_lagoa_da_prata_rotated.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6728/pl_em_88-2021-_credito_suplementar_r_94.50000.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6730/pl_em_90-2021-_credito_suplementar_r_152.00000.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6731/pl_em_91-2021-_credito_especial_r59.53640.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6744/pl_em_92-2021_-_credito_suplementar_r_15.00000.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6762/pl_em_93-2021_-_maio_laranja.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6763/pl_em_94-2021-gratificacao_guardas_civis.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6764/pl_em_95-2021_-_adote_um_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6765/pl_em_96-2021_-_credito_suplementar_r75000000.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6766/pl_em_97-2021_-_credito_especial_r_94.50000.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6767/pl_em_98-2021_-_credito_suplementar_r_1.71000000.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6770/pl_em_99-2021-_abre_credito_adicional_especial_r20.00000.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6771/pl_em_100-2021_-_credito_suplementar_r_104.00000.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6773/pl_em_102-2021_-_credito_suplementar_r_70.00000.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6774/pl_em_103-2021_-_credito_suplementar_r_34.53000.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6775/pl_em_104-2021_-_credito_suplementar_r_600.00000.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6797/pl_em_105-2021_-_abre_credito_adicional_especial_r_200.00000.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6798/pl_em_106-2021_-_abre_credito_adicional_especial_r_100.00000.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6799/pl_em_107-2021_-_abre_credito_adicional_especial_r_120.00000.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6800/pl_em_108-2021_-_abre_credito_adicional_especial_r_153.0000.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6801/pl_em_109-2021_-_abre_credito_adicional_especial_r_60.00000.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6802/pl_em_110-2021_-_abre_credito_adicional_especial_r_762.00000.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6803/pl_em_111-2021_-_abre_credito_suplementar_r_91.05500.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6804/pl_em_112-2021_-_abre_credito_suplementar_r_90.00000.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6805/pl_em_113-2021_-_autoriza_a_doacao_de_bens.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6811/pl_em_114-2021_-_autoriza_o_executivo_a_conceder_subvencao_a_fundacao_sao_carlos.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6812/pl_em_115-2021_-_abre_credito_suplementar_r_436.00000.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6813/pl_em_116-2021_-_abre_credito_suplementar_r_830.40000.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6814/pl_em_117-2021_-_abre_credito_adicional_especial_r_95.00000.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6815/pl_em_118-2021_-_abre_credito_adicional_especial_r_115.70081.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6816/pl_em_119-2021_-_abre_credito_adicional_especial_r_300.00000.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6825/pl_em_120-2021_-_delimita_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6835/pl_em_121-2021_-_abre_credito_adicional_especial_r_13.05000.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6836/pl_em_122-2021_-_abre_credito_suplementar_r_300500.00.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6837/pl_em_123-2021_-_abre_credito_suplementar_conceder_subvebcao_r_180.00000.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6838/pl_em_124-2021_-_abre_credido_suplementar_r_180.00000.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6840/pl_em_126-2021_-_abre_credito_suplementar_conceder_subvencao_r_150.00000.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6841/pl_em_127-2021_-_abre_credito_adicional_especial_r115.70081.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6851/pl_em_128-2021_-_abre_credito_suplementar_r_250_mil.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6852/pl_em_129-2021_-_abre_credito_suplementar_r_273.05500.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6853/pl_em_130-2021__-_abre_credito_adicional_especial_r_5.35970.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6875/pl_em_131-2021_-_credito_suplementar_r_35_mil.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6876/pl_em_132-2021_-_credito_suplementar_r_150_mil.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6877/pl_em_133-2021_-_credito_suplementar_r_265_mil.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6878/pl_em_134-2021_-_credito_adicional_especial_r_251.44168.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6894/pl_em_135-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6895/pl_em_136-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6904/pl_em_137-2021_-_credito_suplementar_r_200_mil.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6905/pl_em_138-2021_-_credito_suplementar_r_562_mil.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6906/pl_em_139-2021_-_credito_suplementar_r_150_mil.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6907/pl_em_140-2021_-_credito_suplementar_r_63_mil.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6908/pl_em_141-2021_credito_suplementar_r_135_mil.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6909/pl_em_142-2021_credito_suplementar_r_25_mil.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6910/pl_em_143-2021_-_autoriza_o_executivo_municipal_a_doar_imovel_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6911/pl_em_144-2021_-_autoriza_o_executivo_a_outorgar_concessao_dos_servicos_de_manutencao_dos_cemiterios_publicos_permissao_para_instalacao_de_cemiterio_particular_com_regras.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6936/pl_em_145-2021_-_altera_a_lei_do_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6937/pl_em_146_-_2021_-_autoriza_repasse_financeiro_ao_saae.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6938/pl_em_147-2021_-_credito_especial_-_r_2.000.00000.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6939/pl_em_148-2021_-_credito_suplementar_r_234_mil.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6940/pl_em_149-2021_-_credito_suplementar_r_50_mil.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6941/pl_em_150-2021_-_credito_suplementar_r_125_mil.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6955/pl_em_151-2021_-_ppa_2022-2025_compressed.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6956/pl_em_152-2021_-_ldo_2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6957/pl_em_153-2021_-_loa_2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6958/pl_em_154-2021_-_ratifica_protocolo_de_intencoes_cisicom_compressed.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6968/pl_em_155-2021_-_credito_suplementar_-_r_108_mil_certo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6969/pl_em_156-2021_-_credito_adicional_especial_-_r_20_mil_certo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6970/pl_em_157-2021_-_altera_a_lei_3031-2017__-_concessao_de_uso_de_bens_publicos.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6971/pl_em_158-2021_-_cria_diretoria_de_transito_e_jari.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6975/pl_em_159-2021_-_cesta_basica_aos_servidores_do_executivo_e_saae.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6976/pl_em_160-2021_-_credito_suplementar_r_2.535.00000.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6977/pl_em_161-2021_-_credito_suplementar_r_355_mil.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6978/pl_em_162-2021_-_credito_suplementar_r_1.700.00000.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7002/pl_em_163-2021_-_altera_a_lei_809-1997.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7003/pl_em_164-2021_-_autoriza_doacao_de_bens_ascalp.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7004/pl_em_165-2021_-_dignidade_menstrual.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7012/pl_em_166-2021_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6465/projeto_de_resolucao_no_001-2021_-_mesa_diretora_-_revisao_empregados_camara_1.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6466/projeto_de_resolucao_no_002-2021_-_mesa_diretora_-_altera_horario_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6824/projeto_de_resolucao_no_005-2021_-_mesa_diretora_-_referenda_orcamento_camara_2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6864/projeto_de_resolucao_no_006-2021_-_todos_vereadores_-_nova_tribuna_popular.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6865/projeto_de_resolucao_no_007-2021_-_vereadores_-_altera_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6917/projeto_de_resolucao_no_008-2021_-_cidadao_reginaldo_lopes_-_carol.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6918/projeto_de_resolucao_no_009-2021_-_miro_cidadao_-_hermano.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6919/projeto_de_resolucao_no_010-2021_-_tenente_coronel_elias_cidadao_-_toninho.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6920/projeto_de_resolucao_no_011-2021_-_vania_cidada_-_cici.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6921/projeto_de_resolucao_no_012-2021_-_cidadao_juliomar_-_soninha.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6922/projeto_de_resolucao_no_013-2021_-_renato_-_cidadao_-_lisa_miranda.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6923/projeto_de_resolucao_no_014-2021_-_ten_luciano_-_cidadao_-_sarg_washington.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6924/projeto_de_resolucao_no_015-2021_-_santiago_-_cidadao_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6925/projeto_de_resolucao_no_016-2021_-_cidada_-_debora_-_pavio.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6926/projeto_de_resolucao_no_017-2021_-_ilidio_de_carvalho_-_elza.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6823/proposta_de_emenda_a_lom_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6439/requerimento_001-2021_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6440/requerimento_002-2021_-_lisa_-_vans__11-01.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6441/requerimento_003-2021_-_leandro_-_mao_unica_11-01_1.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6442/requerimento_004-2021_-_sargento_washington_-_creche_embare__11-01.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6443/requerimento_005-2021_-_toninho_da_laje_-_instalacao_de_cameras__11-01.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6444/requerimento_006-2021_-_soninha_-_alimentacao_na_upa_11-01.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6450/requerimento_007-2021_-_hermano_-_redutor_velocidade_18-01.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6451/requerimento_008-2021_-_lisa_-_construcao_ubs_chico_miranda_18-01.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6452/requerimento_009-2021_-_carol_-_limpeza_de_lote_18-01.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6453/requerimento_010-2021_-_cici_-_sinal_de_tv_aberta_18-01_1.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6454/requerimento_011-2021_-_leandro_bibiano_-_rotatoria_18-01_1.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6455/requerimento_012-2021_-_soninha_-_mudanca_de_horario_farmacia_18-01_2.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6456/requerimento_013-2021_-_toninho_da_laje_-_sinalizacao_de_transito_18-01_1.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6457/requerimento_014-2021_-_pavio_-_reforma_estradas_mirandas_18-01_1.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6458/requerimento_015-2021_-_hermano_e_soninha_-_adiamento_discussao_e_votacao_21-01.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6468/requerimento_016-2021_-_todos_-_medalha_25-01.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6469/requerimento_017-2021_-_toninho_da_laje_-_sinalizar_cruzamento_25-01.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6470/requerimento_018-2021_-_leandro_-_pedido_de_cacambas_25-01.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6471/requerimento_019-2021_-_cici_-_ponte_lagoa_-_luz_-_der-mg_25-01.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6472/requerimento_020-2021_-_soninha_-_rotatoria_25-01.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6473/requerimento_021-2021_-_sargento_washington_-_gastos_com_a_justica_do_trabalho_25-01.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6474/requerimento_022-2021_-_carol_-_transporte_publico_25-01.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6475/requerimento_023-2021_-_hermano_-_carol_e_soninha_-_retirada_de_projeto_25-01.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6486/requerimento_024-2021_-_lisa_-_inundacoes_bairro_gomes_01-02.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6487/requerimento_025-2021_-_leandro_-_recapeamento_almirante_t_-_01-02.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6488/requerimento_026-2021_-_toninho_da_laje_-_possibilidade_de_medico_para_o_sos_01-02.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6489/requerimento_027-2021_-_carol_-_combate_dengue_01-02.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6490/requerimento_028-2021_-_soninha_-_cestas_basicas_01-02.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6496/requerimento_029-2021_-_pavio_-_insalubridade_farmacinha__08-02.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6497/requerimento_030-2021_-_toninho_da_laje_-_instalacao_de_guarita__08-02.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6498/requerimento_031-2021_-_soninha_-_cemae_08-02.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6499/requerimento_032-2021_-_leandro_bibiano_-_pavimentacao_asfaltica_08-02_2.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6500/requerimento_033-2021_-_sargento_washington_-_desvio_de_funcao_08-02.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6501/requerimento_034-2021_-_lisa_-_hortas_comunitarias_08-02.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6502/requerimento_035-2021_-_carol_-_vacina_assistentes_sociais_08-02.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6522/requerimento_036-2021_-_lisa_-_ubs_do_sol_nascente_15-02.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6523/requerimento_037-2021_-_leandro_bibiano_-_estrada_e_ponte_das_grotadas_15-02.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6524/requerimento_038-2021_-_pavio_-_academias_ao_ar_livre_15-02.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6525/requerimento_039-2021_-_cici_-_sinal_da_vivo_15-02.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6526/requerimento_040-2021_-_carol_-_delegacia_mulher_15-02_1.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6534/requerimento_041-2021_-_sargento_washington_-_obras_pluviais_saae_-_22-02.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6535/requerimento_042-2021_-_cici_-_depressao_rua_pernambuco_22-02.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6536/requerimento_043-2021_-_lisa_-_caixa_de_som_caminhao_lixo_22-02_1.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6537/requerimento_044-2021_-_soninha_-_rotatoria_-_22-02.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6538/requerimento_045-2021_-_toninho_da_laje_-_rotatorias_22-02.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6539/requerimento_046-2021_-_leandro_-_pavimentacao_22-02_1.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6540/requerimento_047-2021_-_pavio_-_der_-_formiga_-_22-02.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6541/requerimento_048-2021_-_carol_-_viatura_guarda_civil_22-02.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6555/requerimento_049-2021_-_hermano_-_pavimentacao_01-03.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6556/requerimento_050-2021_-_carol_-_semana_autismo_01-03.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6557/requerimento_051-2021_-_lisa_-_lotes_municipio_01-03.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6558/requerimento_052-2021_-_toninho_-_mao_unica_01-03.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6559/requerimento_053-2021_-_soninha_-_projetos_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6563/requerimento_054-2021_-_pavio_-_avaliacao_empregados_publicos_08-03.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6564/requerimento_055-2021_-_sargento_washington_-_estrategia_para_manutencao_das_estradas_rurais_08-03_jr.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6565/requerimento_056-2021_-_hermano_-_focinheira_caes_08-03.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6566/requerimento_057-2021_-_soninha_-_estacionamento_45_graus_08-03.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6567/requerimento_058-2021_-_sr_leandro_-_escoamento_aguas_pluviais_08-03.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6568/requerimento_059-2021_-_lisa_-_jovem_aprendiz_08-03.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6569/requerimento_060-2021_-_carol_-_mutirao_de_limpeza_08-03.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6576/requerimento_061-2021_-_pavio_-_pontilhao_-_15-03.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6577/requerimento_062-2021_-_toninho_da_laje_-_instalacao_cameras_em_onibus_e_vans__15-03.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6578/requerimento_063-2021_-_leandro_-_troca_de_lampadas_15-03.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6579/requerimento_064-2021_-_soninha_-_sinalizacao_de_transito_-_15-03.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6580/requerimento_065-2021_-_cici_-_redutor_de_velocidade_15-03.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6581/requerimento_066-2021_-_lisa_-_defesa_civil_15-03.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6593/requerimento_067-2021_-_cici_-_recursos_-_pandemia_05-04.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6594/requerimento_068-2021_-_lisa_-_kit_e_cesta_05-04.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6595/requerimento_069-2021_-_soninha_-_extencao_de_eletrificacao_nos_mirandas_05-04.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6596/requerimento_070-2021_-_carol_-_saude_05-04.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6602/requerimento_071-2021_-_soninha_-_veiculo_para_policinica_-_12-04-2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6603/requerimento_072-2021_-_hermano_-_microfinancas_1_12-04.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6604/requerimento_073-2021_-_lisa_-_limpeza_do_corrego_chico_silveira_12-04.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6605/requerimento_074-2021_-_pavio_-reforma_da_quadra_12-04_1.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6606/requerimento_075-2021_-_leandro_bibiano_-_colocar_poste_rua_jose_lucas_bairromangabeiras_12-04-2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6607/requerimento_076-2021_-_carol_-_protocolo_autismo__12-04.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6618/requerimento_077-2021_-_lisa_-_placa_nome_ubs_19-04.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6619/requerimento_078-2021_-_carol_-_olho_vivo_19-04.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6620/requerimento_079-2021_pavio_-_van_para_hemodialise_19-04.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6621/requerimento_080-2021_-_cici_-_atividades_religiosas_como_essenciais_19-04.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6625/requerimento_081-2021_-_hermano_-_beneficios_fiscais_26-04.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6626/requerimento_082-2021_-_sargento_-_agente_viagem_26-04.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6627/requerimento_083-2021_-_soninha_-_marcacao_de_exames_26-04.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6628/requerimento_084-2021_-_leandro_bibiano_-_rotatoria_26-04.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6629/requerimento_085-2021_-_lisa_-_centro_de_hemodialise_26-04.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6635/requerimento_086-2021_-_cici-_reforma_do_museu_-_03-05.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6637/requerimento_088-2021_-_toninho_da_laje_-_redutor_de_velocidade_03-05.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6638/requerimento_089-2021_-_sargento_washington_-_iluminacao_praca_dona_zaza_03-05.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6639/requerimento_090-2021_-_lisa_-_construcao_ubs_martins_03-05.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6640/requerimento_091-2021_-_carol_-_pos_covid_03-05.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6641/requerimento_092-2021_-_soninha_-_informacao_centro_especialidades_03-05.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6653/requerimento_093-2021_-_pavio_-_escoamento_aguas_10-05.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6654/requerimento_094-2021_-_hermano_-_lagoa_para_crescer_10-05.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6655/requerimento_095-2021_-_leandro_bibiano_-_reforma_da_praca_n._senhora_do_rosario_10-05.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6656/requerimento_096-2021_-_cici_-_kit_lanche_10-05.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6657/requerimento_097-2021_-_carol_-_educacao_10-05.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6658/requerimento_098-2021_-_lisa_miranda_-_emendas_impositivas_10-05.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6659/requerimento_099-2021_-_soninha_-_interprete_de_libras_10-05.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6660/requerimento_100-2021_-_sargentto_washington_-_auxilio_estudantes_10-05.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6670/requerimento_101-2021_-_toninho_da_laje_-_medicamentos_17-05.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6671/requerimento_102-2021_-_leandro_bibiano_-_postes_rua_francisco_b_primo_17-05.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6672/requerimento_103-2021_-_hermano_-_melhoria_de_vias_17-05.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6673/requerimento_104-2021_-_sargento_washington_-_adesao_ao_minas_conciente_17-05.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6674/requerimento_105-2021_-_carol_-_audiencia_publica_17-05.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6675/requerimento_106-2021_-_cici_17-05.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6676/requerimento_107-2021_-_lisa_-_soninha_-_convoca_sec_saude_17-05.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6686/requerimento_108-2021_-_toninho_da_laje_-_redutor_de_velocidade_24-05.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6687/requerimento_109-2021_-_leandro_bibiano_-_recuperacao_do_calcamento_24-05.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6688/requerimento_110-2021_-_lisa_-_contratacao_de_medicos_24-05.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6689/requerimento_111-2021_-_sargento_washington_-_informacoes_sobre_sine_24-05.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6700/requerimento_112-2021_-_carol_-_aduelas_na_av._isabel_de_castro_31-05.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6701/requerimento_113-2021_-_toninho_da_laje_-_relacao_de_imoveis_31-05.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6702/requerimento_114-2021_-_soninha_-_convoca_reinaldo_31-05.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6703/requerimento_115-2021_-_pavio_-_cesta_de_natal_31-05_1.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6704/requerimento_116-2021_-_cici_-_passagem_elevada_de_pedestres_31-05.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6705/requerimento_117-2021_-_lisa_-_informacao_sobre_ubs_31-05.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6715/requerimento_118-2021-_pavio_-_posto__policial_em_martins_07-06.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6716/requerimento_119-2021_-_leandro_bibiano_-_tapa-buracos_07-06.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6717/requerimento_120-2021_-_toninho_da_laje_-_adesao_ao_paa_-_07-06.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6718/requerimento_121-2021_-_sargento_washington_-_convoca_diretor_do_saae_-_07-06.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6719/requerimento_122-2021_-_soninha_-_multas_limpeza_lotes_07-06.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6720/requerimento_123-2021_-_lisa_-_reativacao_do_conselho_deficiencia_07-06.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6721/requerimento_124-2021_-_carol_-_audiencia_publica_pec_32_-_07-06.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6735/requerimento_125-2021_-_sargento_-_adiamento_discussao_e_votacao_14-06.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6736/requerimento_126-2021_-_pavio_-_vestiario_14-06.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6737/requerimento_127-2021_-_carol_-_diagnostico_infancia_e_juventude_14-06.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6738/requerimento_128-2021_-_leandro_bibiano_-_postes_rua_n_-_rua_direita_14-06.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6740/requerimento_130-2021_-_toninho_da_laje_-_cobertura_da_upa_14-06.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6741/requerimento_131-2021_-_cici_-_redutor_de_velocidade_14-06.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6746/requerimento_132-2021_-_leandro_bibiano_-_sec_adm_gov_-_cemig_21-06.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6747/requerimento_133-2021_-_carol_-_reativacao_do_comad_21-06.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6748/requerimento_134-2021_-_toninho_da_laje_-_cursos_para_costura_21-06.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6751/requerimento_137-2021_-_toninho-cici-washington_-_retirada_do_projeto_cm_5.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6752/requerimento_138-2021_-_pavio_-_fiscalizacao_limpeza_lotes_28-06.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6753/requerimento_139-2021_-_leandro_-_recapeamento_almirante_t_-_28-06.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6754/requerimento_140-2021_-_carol_-_ponto_de_apoio_aos_carroceiros_28-06.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6755/requerimento_141-2021_-_sargento_washington_-_convida_comandante_da_pm_-_28-06.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6756/requerimento_142-2021_-_lisa_miranda_-_contratacao_de_ginecologista_28-06.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6757/requerimento_143-2021_-_soninha_-_obras_de_revitalizacao_praia_28-06.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6758/requerimento_144-2021_-_hermano_-_areas_verdes_28-06.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6776/requerimento_145-2021_-_leandro_-_reforma_ubs_gomes_05-07.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6777/requerimento_146-2021_-_carol_-_sinalizacao_area_exame_05-07.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6778/requerimento_147-2021_-_cici_-_gratificacao_extraordinaria_05-07.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6779/requerimento_148-2021_-_toninho_da_laje_-_instalacao_parquinho_na_praia_05-07.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6780/requerimento_149-2021_-_lisa_-_aumento_no_orcamento_da_sec_desportos_05-07.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6781/requerimento_150-2021_-_lisa_-_adiar_votacao_do_veto_12-07.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6782/requerimento_151-2021-_pavio_-_autorizacao_feira_nas_quartas-feiras_12-07.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6783/requerimento_152-2021_-_leandro_-_banheiros_na_feira_livre_12-07.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6785/requerimento_154-2021_-_toninho_da_laje_-_iluminacao_publica_12-07.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6786/requerimento_155-2021_-_hermano_-_adiar_votacao_das_emendas_ldo_19-07.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6787/requerimento_156-2021_-_carol_-_convoca_sec_assistencia_19-07.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6788/requerimento_157-2021_-_leandro_bibiano_-_pavimentacao_asfaltica_19-07.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6789/requerimento_158-2021_-_soninha_-_veiculos_para_transporte_saude_19-07.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6790/requerimento_159-2021_-_lisa_miranda_-_inclusao_social_no_esporte_19-07.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6793/requerimento_160-2021_-_pavio_-_poste_energia_e_luminaria_26-07.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6794/requerimento_161-2021_-_lisa_miranda_-_lixo_eletronico_26-07.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6795/requerimento_162-2021_-_leandro_bibiano_-_pavimentacao_paroquia_sao_francisco_26-07.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6796/requerimento_163-2021_-_carol_-_implementacao_lei_13935-2019_-_rede_mun_educacao_26-07.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6807/requerimento_164-2021_-_lisa_miranda_-_a_camara_esta_aqui_02-08.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6808/requerimento_165-2021_-_soninha_-_lixeiras_02-08.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6809/requerimento_166-2021_-_sr_leandro_-_escoamento_aguas_pluviais_02-08.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6810/requerimento_167-2021_-_carol_-_castracao_animal_02-08.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6818/requerimento_169-2021_-_soninha_-_contratacao_de_medicos_09-08.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6819/requerimento_170-2021_-_leandro_bibiano_-_poste_travessa_joao_paulino_-_bairro_gomes_09-08.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6820/requerimento_171-2021_-_sargento_washington_-_bebedouro_entorno_da_praia_09-08.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6821/requerimento_172-2021_-_lisa_-_progrma_farmacia_solidaria_09-08.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6827/requerimento_173-2021_-_soninha_16-08.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6828/requerimento_174-2021_-_lisa_-_aparelho_de_raio_x_16-08.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6830/requerimento_176-2021_-_cici_-_solicita_informacoes_sobre_acs_16-08.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6832/requerimento_178-2021_-_pavio_-_permuta_quadra_bairro_americo_silva_16-08.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6833/requerimento_179-2021_-_carol_-_violencia_contra_mulher_-_capacitacao_profissionais_de_beleza_16-08.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6843/requerimento_180-2021_-_carol_-_limpeza_dos_corregos_23-08.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6844/requerimento_181-2021_-_lisa_-_monitora_transporte_escolar_23-08.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6845/requerimento_182-2021_-_cici_-_reforma_da_praca_no_rodolfo_pio_23-08.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6846/requerimento_183-2021_-_toninho_da_laje_-_poste_de_iluninacao_23-08.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6847/requerimento_184-2021_-_leandro_bibiano_-_limpeza_e_manutencao_rede_esgoto_23-08_1.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6848/requerimento_185-2021_-_pavio_-_passagem_elevada_de_pedestres_upa_23-08.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6855/requerimento_186-2021_-_pavio_-_adesivos_veiculos_30-08.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6857/requerimento_188-2021_-_carol_-_limpeza_dos_bueiros_30-08.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6858/requerimento_189-2021_-_toninho_-_auxilio_estudantes_30-08.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6859/requerimento_190-2021_-_lisa_miranda_-_concurso_30-08.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6866/requerimento_192-2021_-_lisa_miranda_-_desassoreamento_da_lagoa_do_pocao_06-09_1.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6867/requerimento_193-2021_-_soninha_-_vacinacao_antirrabica_06-09.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6868/requerimento_194-2021_-_leandro_bibiano_-_braco_de_iluninacao_06-09.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6869/requerimento_195-2021_-_sargento_washington_-_pavimentacao_asfaltica_06-09.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6870/requerimento_196-2021_-_cici_-_horas_extras_06-09.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6871/requerimento_197-2021_-_hermano_-_conselhos_municipais_06-09.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6872/requerimento_198-2021_-_toninho_da_laje_-_construcao_calcadao_06-09.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6873/requerimento_199-2021_-_carol_castro_-_reuniao_contadores_06-09.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6879/requerimento_200-2021_-_toninho_da_laje_-_beneficios_fiscais_aos_cidadaos_13-09.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6880/requerimento_201-2021_-_lisa_-_equoterapia_13-09.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6881/requerimento_202-2021_-_pavio_-_caminhao-pipa_13-09.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6882/requerimento_203-2021_-_soninha_-_iluminacao_na_praia_13-09.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6883/requerimento_204-2021_-_carol_castro_-__vacinacao_covid__13.09.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6885/requerimento_205-2021_-_pavio_-_posto_de_coleta_doacao_sangue__20-09.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6886/requerimento_206-2021_-_hermano_-_melhoria_de_vias_20-09.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6887/requerimento_207-2021_-_cici_-_passagem_elevada_de_pedestres_20-09.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6888/requerimento_208-2021_-_leandro_bibiano_-_reforma_da_praca_congadeiros_20-09.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6889/requerimento_209-2021_-_lisa_miranda_-_bueiros_inteligentes_20-09.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6890/requerimento_210-2021_-_soninha_-_consultas_medicas_pediatrica_20-09.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6891/requerimento_211-2021_-_carol_castro_-__reestruturacao_cpd_20-09.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6892/requerimento_212-2021_-_sargento_washington_-_direitos_empregados_saude_20-09.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6897/requerimento_213-2021_-_soninha_-_passagem_elevada_de_pedestres_27-09.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6898/requerimento_214-2021_-_pavio_-_plano_de_saude_27-09_1.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6899/requerimento_215-2021_-_carol_-_abastecimetno_de_agua_27-09.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6900/requerimento_216-2021_-_lisa_miranda_-_adote_um_atleta_27-09.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6901/requerimento_217-2021_-_toninho_da_laje_-_salva-vidas_na_praia_27-09.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6914/requerimento_218-2021_-_lisa_miranda_-_outubro_rosa_04-10.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6915/requerimento_219-2021_-_soninha_-_aparelho_saude_04-10.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6916/requerimento_220-2021_-_carol_-_campanha_doacao_ir_04-10.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6927/requerimento_221-2021_-_leandro_bibiano_-_rotatoria_11-10.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6928/requerimento_222-2021_-_todos_vereadores_-_remocao_de_quebra_molas_11-10.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6929/requerimento_223-2021_-_sargento_washington_-_acessibilidade_11-10.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6930/requerimento_224-2021_-_soninha_-_hidroginastica_11-10.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6931/requerimento_225-2021_-_carol_-_reflorestamento_margem_dos_corregos_11-10.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6932/requerimento_226-2021_-_lisa_-_cursos_profissionalizantes_11-10.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6933/requerimento_227-2021_-_cici_-_extensao_projeto_as_comunidades_terapeuticas_11-10.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6944/requerimento_228-2021_-_toninho_da_laje_-_caminhao_desentupidor_saae-lp_18-10.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6945/requerimento_229-2021_-_carol_-_audiencia_publica_acessibilidade_18-10.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6946/requerimento_230-2021_-_lisa_miranda_-_pavimentacao_asfaltica_18-10.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6947/requerimento_231-2021_-_leandro_bibiano_-_bueiros_rua_maranhao_e_piaui_18-10.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6948/requerimento_232-2021_-_soninha_-_terminar_asfaltar_rua_daniel_ferreira_da_rocha_18-10.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6949/requerimento_233-2021_-_sargento_washington_-_volta_do_camara_mirim_18-10.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6950/requerimento_234-2021_-_soninha_-_aparelho_de_ultrassonografia_25-10.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6951/requerimento_235-2021_-_lisa_-_hortas_e_jardim_nas_escolas_25-10.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6952/requerimento_236-2021_-_leandro_bibiano_-_reforma_da_estrada_vicinal_25-10.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6953/requerimento_237-2021_-_toninho_da_laje_-_pavimentacao_asfaltica_25-10.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6954/requerimento_238-2021_-_cici_-_convoca_diretor_do_saae-lp_25-10.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6960/requerimento_239-2021_-_soninha_-_passagem_elevada_de_pedestres_01-11.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6961/requerimento_240-2021_-_pavio_-_praca_de_eventos_01-11.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6962/requerimento_241-2021_-_lisa_-_aparelho_de_mamografia_01-11.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6963/requerimento_242_-_2021_carol_-fundeb.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6964/requerimento_243-2021_-_leandro_bibiano_-_tapa-buracos__08-11.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6965/requerimento_244-2021_-_soninha_-_sede_guarda_civil_municipal_08-11.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6966/requerimento_245-2021_-_pavio_-_reuniao_com_contadores_08-11.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6967/requerimento_246-2021_-_hermano_-_redutores_de_velocidade_-_abaixo-assinado_08-11.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6979/requerimento_247-2021_-_pavio_-_pavimentacao_asfaltica_16-11.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6980/requerimento_248-2021_-_leandro_bibiano_-_bueiro_rua_coronel_amancio_bernardes_16-11.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6981/requerimento_249-2021_-_lisa_-_sinalizacao_16-11.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6982/requerimento_250-2021_-_soninha_-_contratacao_de_nutricionista_16-11.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6983/requerimento_251-2021_-_sargento_washington_-_bibliotecas_nas_escolas_16-11.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6984/requerimento_252-2021_-_carol_-_audiencia_publica_violencia_contra_a_mulher__16-11.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6986/requerimento_253-2021_-_lisa_-_historia_de_lp_na_grade_curricular_22-11.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6987/requerimento_254-2021_-_soninha_-_convoca_sec__desenv_economico_22-11.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6988/requerimento_255-2021_-_carol_-_cerimonia_honra_merito_doador_de_sangue_22-11.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6989/requerimento_256-2021_-_cici_-_placas_de_identificacao_ubs_22-11.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6990/requerimento_257-2021_-_leandro_-_recapeamento_22-11.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6991/requerimento_258-2021_-_hermano_-_certificado_vacinacao_p_eventos_22-11.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6997/requerimento_259-2021_-_lisa_miranda_-_programa_e_campanha_drogas_29-11.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6998/requerimento_260-2021_-_soninha_-_obras_publicas_29-11.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6999/requerimento_261-2021_-_carol_-_cerimonia_honra_merito_doador_de_sangue_franciele_29-11.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7000/requerimento_262-2021_-_leandro_bibiano_-_canteiro_central_29-11.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7001/requerimento_263-2021_-_pavio_-_pavimentacao_asfaltica_29-11.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7006/requerimento_264-2021_-_lisa_-_programa_descarte_de_oleo_06-12.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7007/requerimento_265-2021_-_leandro_-_recapeamento_06-12_1.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7008/requerimento_266-2021_-_toniho_da_laje_-_passagem_elevada_de_pedestres_06-12.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7009/requerimento_267-2021_-_pavio_-_reajuste_salarial_-_06-12.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7010/requerimento_268-2021_-_carol_castro_-_segunda_dose_vacina_covid_06-12.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7017/requerimento_269-2021_-_soninha_-_passagem_elevada_de_pedestres_13-12.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7018/requerimento_270-2021_-_lisa_-_primeiros_socorros_nas_escolas_13-12.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7019/requerimento_271-2021_-_toninho_da_laje_-_academias_ao_ar_livre__13-12.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7020/requerimento_272-2021_-_cici_-_triangulo_bairro_maria_fernanda_i_-_13-12.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7021/requerimento_273-2021_-_sargento_washington_-_iluminacao_praca_donana_-_13-12.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7023/requerimento_274-2021_-_soninha_-_veiculos_para_transporte_saude_20-12_1.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7024/requerimento_275-2021_-_lisa_miranda_-_programa_saude_vocal_professor_20-12.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7025/requerimento_276-2021_-toninho_-_bueiros_20-12.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7026/requerimento_277-2021_-_leandro_bibiano_-_rotatorias_20-12.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6684/tce-mg_-_parecer_contas_lp_2017.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6685/tce-mg_-_parecer_contas_lp_2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6492/anteprojeto_01-2021_washington_-_conselho_municipal_dos_direitos_da_mulher_01-02_primeiro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6549/anteprojeto_002-2021_-_hermano_-_modifica_lei_984-2001_-_praia_-_pesca.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6550/anteprojeto_03-2021_carol_-_carteira_de_identificacao_do_autista_-_22-02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6617/anteprojeto_004-2021_-_toninho_da_laje_-_academias_essenciais.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6650/anteprojeto_005-2021_-_lisa_-_isencao_iptu_03-05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6698/anteprojeto_006-2021_-_carol_-_institui_o_mes_maio_laranja_24-05.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6699/anteprojeto_007-2021_-_lisa_-_carteira_de_saude_da_mulher_24-05.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6714/anteprojeto_008-2021_-_soninha_-_curso_identificacao_maus-tratos_contra_criancas_31-05.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6791/anteprojeto_009-2021_-_carol_-_promocao_da_dignidade_menstrual_19-07.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6792/anteprojeto_010-2021_-_hermano_-_transito_avenida_brasil_19-07_2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6806/anteprojeto_011-2021_-_carol_-_conselho_de_protecao_animal_02-08.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6826/anteprojeto_012-2021_-_carol_-_notificacao_compulsoria_violencia_contra_mulher_09-08.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6842/anteprojeto_013-2021_-_motoristas_de_app_16-08.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6854/anteprojeto_014-2021_-_carol_-_banco_de_racao_animal_e_utensilios_23-08.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6903/anteprojeto_015-2021_-_lisa_miranda_-_distribuicao_de_fraldas_27-09.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6913/anteprojeto_016-2021_-_pavio_-_distribuicao_de_cestas_natalinas_04-10.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6934/anteprojeto_017-2021_-_carol_-_carteira_de_identificacao_fibromialgia_-_11-10.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6935/anteprojeto_018-2021_-_cici_-_prazo_fechamento_vala_ou_buraco_nas_vias_e_calcadas_11-10.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6973/anteprojeto_019-2021_-_carol_castro_-_direito_atendimento_em_libras_01-11.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6985/anteprojeto_020-2021_-_lisa_miranda_-_programa_pro_mulher_16-11.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6994/anteprojeto_021-2021_-_sargento_washington_-_universalizacao_bibliotecas_municipais.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6996/anteprojeto_022-2021_-_cici_-_incentivo_a_reincercao_social_de_dependentes_quimicos_20-11.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7016/anteprojeto_023-2021_-_lisa_-_obrigatoriedade_de_curso_de_primeiros_socorros_13-12.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6769/anteprojeto_de_lei_complementar_001-2021_-_soninha_-_reducao_de_iss_-_entretenimento_28-06.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6445/indicacao_001-2021_-_leandro_-_limpeza_lotes_centro_11-01_2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6446/indicacao_002-2021_-_leandro_-_ponte_corrego_pitico_11-01_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6447/indicacao_003-2021_-_lisa_-_limpeza_martins_guimaraes_11-01.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6448/indicacao_004-2021_-_lisa_-_poste_energia_11-01.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6449/indicacao_005-2021_-_soninha_-_placas_nome_ruas_11-01.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6459/indicacao_006-2021_-_lisa_-_policiamento_ostensivo_18-01.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6460/indicacao_007-2021_-_pavio_-_tapar_buraco_via_publica_18-01.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6476/indicacao_008-2021_-_leandro_-_faixa_de_pedestres_rua_joaquim_gomes_pereira_25-01.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6477/indicacao_009-2021_-_soninha_-_limpeza_dos_bueiros_25-01.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6478/indicacao_010-2021_-_carol_-_iluminacao_via_publica_25-01.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6491/indicacao_011-2021_-_washington_-_rotatorias_e_sinalizacao_de_solo_01-02.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6503/indicacao_012-2021_-_pavio_-_desinfeccao_08-02.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6504/indicacao_013-2021_-_pavio_-_iluminacao_via_publica_08-02.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6506/indicacao_014-2021_-_carol_-_placas_nas_pracas__08-02.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6507/indicacao_015-2021_-_washington_-_mudanca_de_local_de_semaforo__08-02_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6508/indicacao_016-2021_-_leandro_bibiano_-_escoamento_de_agua_08-02_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6527/indicacao_017-2021_-_leandro_bibiano_-_rotatoria_joaquim_gomes_pereira_08-02.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6528/indicacao_018-2021_-_pavio_-_adesivos_veiculos_executivo_15-02.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6529/indicacao_019-2021_-_pavio_-_iluminacao_saida_para_luz_15-02.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6530/indicacao_020-2020_-_sargento_washington_-_buraco_na_cecilio_bernardes_-_22-02.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6531/indicacao_021-2021_-_leandro_bibiano_-_quadra_bairro_gomes_22-02_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6532/indicacao_022-2021_-_pavio_-_reforma_da_capela_da_garagem_prefeitura_22-02.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6533/indicacao_023-2021_-_pavio_-_iluminacao_praca_dona_zaza_22-02.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6560/indicacao_024-2021_-_leandro_bibiano_-_coletores_de_lixo_01-03.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6570/indicacao_025-2020_-_sargento_washington_-_agua_na_porta_do_sgt_ricardo_08-03_jr.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6571/indicacao_026-2021_-_hermano_-_castracao_08-03.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6582/indicacao_027-2021_-_leandro_-_receitas_em_duas_vias_15-03.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6597/indicacao_028-2021_-_carol_-_placas_protecao_reparticoes_publicas_05-04.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6608/indicacao_029-2021-_pavio-retirada_de_eucalipitos_12-04.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6609/indicacao_030-2021_-_leandro_bibiano_-_iluminacao_bairro_mangabeiras_12-04.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6611/indicacao_032-2021_-_soninha_-_transporte_publico_-_12-04.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6612/indicacao_033-2021_-_hermano_-_limpeza_vias_12-04.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6613/indicacao_034-2021_-_hermano_-_aguas_pluviais_12-04.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6622/indicacao_035-2021_-_pavio_-_rotatoria_rua_sete_de_setembro_19-04.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6623/indicacao_036-2021_-_pavio_-_poste_na_rua_divinopolis_19-04.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6630/indicacao_037-2021_-_washington_-_passagem_elevada_av._brasil_26-04.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6642/indicacao_038-2021_-_soninha_-_odontomovel_03-05.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6643/indicacao_039-2021_-_lisa_-_poda_ou_corte_das_arvores_da_secretaria_de_saude_03-05.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6644/indicacao_040-2021_-_washington_-_rotatorias_e_sinalizacao_de_solo_03-05.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6645/indicacao_041-2021_-_washington_-_rotatorias_e_sinalizacao_de_solo_03-05.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6661/indicacao_042-2021_-_pavio_-_redutores_de_velocidades_10-05.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6662/indicacao_043-2021_-_sargento_washington_-_redutores_de_velocidades_10-05.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6690/indicacao_044-2021_-_washington_-_barras_fixas_24-05.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6706/indicacao_045-2021_-_toninho_-_suporte_para_soro_31-05.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6707/indicacao_046-2021_-_pavio_-_rotatoria_luiz_guadalupe_-_fbp_31-05.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6708/indicacao_047-2021_-_soninha_-_tapa-buracos_31-05.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6709/indicacao_048-2021_-_soninha_-_academia_ao_ar_livre_praia_municipal_31-05.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6710/indicacao_049-2021_-_leandro_bibiano_-_corte_arvore_31-05.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6722/indicacao_050-2021_-_hermano_-_varal_praca_eventos_07-06.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6723/indicacao_051-2021_-_carol_-_passagem_elevada_embare_07-06.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6742/indicacao_052-2021_-_soninha_-_camera_olho_vivo_14-06.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6743/indicacao_053-2021_-_leandro_bibiano_-_troca_de_lampada_14-06.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6759/indicacao_054-2021_-_soninha_-_guardas_para_feira_livre_28-06.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6822/indicacao_055-2021_-_sargento_washington_-_faixa_elevada_pedestres_09-08.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6834/indicacao_056-2021_-_sargento_washington_-_implantacao_de_rotatoria_16-08.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6849/indicacao_057-2021_-_soninha_-_poltronas_teatro_23-08.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6850/indicacao_058-2021_-_carol_-_faixa_elevada_pedestres_23-08.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6861/indicacao_059-2021_-_leandro_bibiano_-_poste_energia_30-08.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6862/indicacao_060-2021_-_sargento_washington_-_implantacao_de_rotatoria_30-08.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6874/indicacao_061-2021_-_hermano_fofao_-_manutencao_quebra-molas_e_faixas_pedestres_06-09.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6893/indicacao_063-2021_-_hermano_fofao_-_barreira_para_escoamento_de_aguas_pluviais_20-09.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6902/indicacao_064-2021_-_washington_-_reforma_rotatoria_e_sinalizacao_27-09.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6959/indicacao_065-2021_-_toninho_da_laje_-_faixa_de_pedestres_rua_luiz_guadalupe_25-10.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6972/indicacao_066-2021_-_cici_-_implantacao_de_rotatoria_08-11.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6992/indicacao_067-2021_-_cici_-_implantacao_de_rotatoria_22-11.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6993/indicacao_068-2021_-_sargento_washington_-_implantacao_de_rotatoria_22-11.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7015/indicacao_069-2021_-_sargento_washington_-_faixa_elevada_pedestres_06-12.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6943/mocao_de_aplauso_001-2021-_hermano_-_deivid_miranda.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6974/mocao_de_aplausos_002-2021_-_carol_-_equipe_vacinacao_08-11.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7014/mocao_de_aplausos_003-2021_-_washington_lagoa_corre_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6467/projeto_de_lei_cm_001-2021_-_mesa_diretora_-_revisa_subsidios_agentes_politicos_1.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6493/projeto_de_lei_cm_002-2021_-_da_nome_ubs_americo_silva_i_-_lisa.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6521/projeto_de_lei_cm_no_3-2021_-_diaria_viagem_-_vereadores_e_empregados_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6649/projeto_de_lei_cm_004-2021_-_washington_e_cici_-_divulgacao_vacinados_covid-19.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6663/projeto_de_lei_cm_005-2021_sargento_washington_-_regulamenta_capina_10-05.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6677/projeto_de_lei_cm_006-2021_-_toninho_da_laje_-_altera_a_lei_2828-2016_-_taxi.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6711/projeto_de_lei_cm_007-2021_-_lisa_miranda_-_junho_violeta_31-05.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6942/projeto_de_lei_cm_008-2021_-_pavio_-_uso_obrigatorio_do_brasao.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6995/projeto_de_lei_cm_009-2021_-_carol_-_doacao_saae_para_casa_da_uniao_22-11.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7011/projeto_de_lei_cm_010-2021_-_carol_-_da_nome_a_rua_em_martins_guimaraes_06-12.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6511/projeto_de_lei_complementar_cm_001-2021_-_mesa_diretora_-_altera_lcm_49-2005.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6697/projeto_de_lei_complementar_cm_002-2021_-_altera_plano_diretor_-_poeira_-_sargento_washington_4.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6912/projeto_de_lei_complementar_cm_003_-_sargento_washington_-_sucata_04-10.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6438/plc_em_1-2021_-_guarda_municipal_para_atuar_em_fiscalizacao_de_posturas_e_vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6495/plc_em_2-2021_-_institui_recompensas_aos_policiais_da_guarda_civil_de_lagoa_da_prata.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6551/plc_em_3-2021-_fixa_piso_salarial_acs_e_ace_em_atendimento_a_lei_11.350.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6680/plc_em_4-2021__-_parcelamento_do_solo_condominio_chacaras_de_recreio_sob_a_forma_de_chacreamento.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6681/plc_em_5-2021_-_altera_a_lc_3-1991_procurador_adjunto_recrutamento_amplo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6682/plc_em_6-2021_-_altera_a_lc_176-2017_redefinindo_zonas_de_uso_e_ocupacap_do_solo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6732/plc_em_7-2021_-_altera_a_lc_176_plano_diretor_rotated.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6733/plc_em_8-2021_-_autoriza_escala_de_revezamento_12x36_e_24x72_rotated.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6734/plc_em_9-2021_-_lotacao_de_servidores_especilista_educacional_da_rede_municipal_de_ensino_rotated.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6863/plc_em_10-2021_-_altera_a_lc_184-2017_-_autoriza_a_contratar_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6896/plc_em_11-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7005/plc_em_12-2021_-_altera_o_plano_diretor_e_mapa_de_zoneamento.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7013/plc_em_13-2021_-_altera_a_lei_complementar_3-91_-_cria_vagas.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6461/pl_em_01-2021_-_concede_revisao_anual_a_servidores.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6462/pl_em_02-2021_-_penalidades_a_descumprimento_das_medidas_de_prevencao_ao_coronavirus.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6463/pl_em_03-2021_-_abre_credito_suplementar_ao_orcamento_vigente_-_r_395.65131.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6464/pl_em_04-2021_-_abre_credito_suplementar_ao_orcamento_vigente__-_r_201.82706.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6479/pl_em_5-2021_-_abre_credito_adicional_especial_-_r700_mil.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6480/pl_em_6-2021_-_abre_credito_adicional_especial_r305_mil.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6481/pl_em_7-2021_-_abre_credito_suplementar_r_6.748.50598.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6482/pl_em_08-2021_-_abre_credito_adic_especial_r_42_mil.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6483/pl_em_09-2021_-_revoga_os_paragrafos_1_e_2_do_art._1_da_lei_3.279-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6484/pl_em_10-2021_-_revoga_o_paragrafo_unico_do_art_1_e_altera_redacao_do_2_da_lei_municipal_1985-2011.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6485/pl_em_11-2021_-_dispoe_sobre_o_programa_municipal_de_parcerias_publico-privadas_e_concessoes_do_municipio_de_lagoa_da_prata_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6494/pl_em_12-2021_-_autoriza_o_executivo_a_conceder_contribuicao_a_undime-mg_no_ano_de_2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6505/pl_em_13-2021_-_abre_credito_suplementar_r_1.300.00000.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6509/pl_em_14-2021_-_abre_credito_suplementar_-_r_3.690.31500.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6510/pl_em_15-2021_-_abre_credito_suplementar_-_r_440_mil.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6512/pl_em_16-2021_-_abre_credito_suplementar_ao_orcamento_vigente__-_r_441_mil.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6513/pl_em_17-2021_-_abre_credito_adicional_especial_ao_orcamento__-_r_90.50000.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6514/pl_em_18-2021_-_abre_credito_adcional_especial_ao_orcamento_vigente_-_r6.50000.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6515/pl_em_19-2021_-_abre_credito_adicional_especial_ao_orcamento_vigente_-_r_474.13461.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6516/pl_em_20-2021_-_abre_credito_adicional_especial_ao_orcamento_-_r_73_mil.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6517/pl_em_21-2021_-_abre_credito_adicional_especial_ao_orcamento_vigente_-_r_3.600.00000.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6518/pl_em_22-2021_-_abre_credito_suplementar_ao_orcamento_vigente_-_r_1.306.29412.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6519/pl_em_23-2021_-_abre_credito_suplementar_ao_orcamento_vigente_-_r_160_mil.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6520/pl_em_24-2021__-_dispoe_sobre_a_criacao_do_conselho_do_fundeb.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6542/pl_em_25-2021_-_abre_credito_adicional_especial_-_r_190.22700.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6543/pl_em_26-2021_-_abre_credito_adicional_especial_-_r_700.00000.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6544/pl_em_27-2021_-_abre_credito_suplementar_-_r_1.244.40000.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6545/pl_em_28-2021_-_abre_credito_suplementar_-_r_4.000.00000.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6546/pl_em_29-2021_-_abre_credito_suplementar_-_r_250.00000.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6547/pl_em_30-2021_-_abre_credito_suplementar_-_r_500.00000.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6548/pl_em_31-2021_-_abre_credito_suplementar_-_r_700.00000.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6552/pl_em_32-2021_-_institui_o_conselho_de_desenvolvimento_economico_-_comdes-lp.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6553/pl_em_33-2021_-_inclui_paragrafos_ao_art._1_da_lei_1.119-2004_que_regulamenta_a_cessao_de_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6554/pl_em_34-2021_-_abre_credito_adicional_especial_-_r_53_mil.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6561/pl_em_35-2021_-_patrulha_guardia_lei_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6562/pl_em_36-2021_-_criacao_do_conselho_municipal_dos_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6572/pl_em_37-2021_-_ratifica_protocolo_de_intencoes__firmado_entre_municipios_adquirir_vacinas_combante_coronavirus..pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6573/pl_em_38-2021_-_filiacao_ao_fnp.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6574/pl_em_39-2021_-_abre_credito_suplementar_-_r_100.00000.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6575/pl_em_40-2021_-_penalidades_por_descumprimento_as_medidas_preventivas_ao_covid_2.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6583/pl_em_41-2021_-_credito_suplementar_r_1.300.00000_cemae.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6584/pl_em_42-2021_-_credito_adicional_especial_-_r2.00000.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6585/pl_em_43-2021_-_credito_adicional_especial_-_r760.00000.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6586/pl_em_44-2021_-_credito_adicional_suplementar_-_r30.000.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6587/pl_em_45-2021_-_credito_suplementar_-_r50.000.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6588/pl_em_46-2021_-_credito_suplementar_-_r370.00000.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6589/pl_em_47-2021_-_carteira_de_identificacao_do_autista.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6590/pl_em_48-2021_-_auxilio_emergencial_correto.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6591/pl_em_49-2021_-_credito_suplementar_-_r_45.00000.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6592/pl_em_50-2021_-_credito_adicional_especial_-_r_40.00000.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6598/pl_em_51-2021_-_credito_suplementar_-_r_400.00000.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6599/pl_em_52-2021-_credito_suplementar_-_r_1.000.00000.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6600/pl_em_53-2021_-_credito_suplementar_-_r_180.00000_pedido_030-2021_-_planejamento.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6601/pl_em_54-2021_-_credito_suplementar_-_r_650.00000_pedido_033-2021_-_planejamento.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6614/pl_em_55-2021_-_credito_suplementar_-_r_220.00000.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6615/pl_em_56-2021_-_credito_suplementar_-_r_160.00000.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6616/pl_em_57-2021_-_credito_suplementar_-_r_230.00000.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6624/pl_em_58-2021_-_credito_suplementar_-_r_434.50000.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6631/pl_em_59-2021_-_credito_suplementar_-_r_787_mil.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6632/pl_em_60-2021_-_credito_suplementar_-_r_180_mil.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6633/pl_em_61-2021_-_credito_suplementar_-_r_270_mil.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6634/pl_em_62-2021_-_autoriza_a_doacao_de_bens_que_menciona_ascalp.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6646/pl_em_63-2021_-_credito_suplementar_-_r_330_mil.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6647/pl_em_64-2021_-_credito_suplementar_-_r_16_mil.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6648/pl_em_65-2021_-_credito_suplementar_-_r_586.43389.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6651/pl_em_66-2021_-_altera_a_lei_do_auxilio_emergencial.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6652/pl_em_67-2021_-_credito_suplementar_-_r_546_mil.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6664/pl_em_68-2021_-_filiacao_a_associacao_do_circuito_turistico_grutas__e_mar_de_minas.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6665/pl_em_69-2021_-_programa_banco_de_alimentos.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6666/pl_em_70-2021_-_credito_suplementar_r_600_mil.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6667/pl_em_71-2021_-_credito_suplementar_r_820_mil.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6668/pl_em_72-2021_-_credito_suplementar_r_70_mil.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6669/pl_em_73-2021_-_altera_a_lei_de_cosip.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6678/pl_em_74-2021_-_credito_suplementar_r_1.483.00000.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6679/pl_em_75-2021_-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6691/pl_em_76-2021_-_credito_especial_r_258_mil.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6692/pl_em_77-2021_-_credito_suplementar_r_5_mil.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6693/pl_em_78-2021_-_credito_suplementar_r_15_mil.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6694/pl_em_79-2021_-_credito_suplmentar_r_200_mil.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6695/pl_em_80-2021_-_atividades_esportivas_essenciais.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6696/pl_em_81-2021_-_pesca_esportiva_na_praia.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6712/pl_em_82-2021_-_credito_suplementar_-_r_1.200.00000.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6713/pl_em_83-2021_-_politica_habitacional_de_interesse_social_alienacao_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6724/pl_em_84-2021__-_credito_suplementar_r_73.39689.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6725/pl_em_85-2021_-_credito_suplementar_r_18_mil_rotated.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6726/pl_em_86-2021_-_recolhimento_remocao_transporte_e_descarte_de_entulho_rotated.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6727/pl_em_87-2021_-_limpeza_manutencao_uso_e_ocupacao_dos_imoveis_do_municipio_de_lagoa_da_prata_rotated.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6728/pl_em_88-2021-_credito_suplementar_r_94.50000.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6730/pl_em_90-2021-_credito_suplementar_r_152.00000.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6731/pl_em_91-2021-_credito_especial_r59.53640.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6744/pl_em_92-2021_-_credito_suplementar_r_15.00000.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6762/pl_em_93-2021_-_maio_laranja.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6763/pl_em_94-2021-gratificacao_guardas_civis.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6764/pl_em_95-2021_-_adote_um_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6765/pl_em_96-2021_-_credito_suplementar_r75000000.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6766/pl_em_97-2021_-_credito_especial_r_94.50000.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6767/pl_em_98-2021_-_credito_suplementar_r_1.71000000.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6770/pl_em_99-2021-_abre_credito_adicional_especial_r20.00000.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6771/pl_em_100-2021_-_credito_suplementar_r_104.00000.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6773/pl_em_102-2021_-_credito_suplementar_r_70.00000.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6774/pl_em_103-2021_-_credito_suplementar_r_34.53000.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6775/pl_em_104-2021_-_credito_suplementar_r_600.00000.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6797/pl_em_105-2021_-_abre_credito_adicional_especial_r_200.00000.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6798/pl_em_106-2021_-_abre_credito_adicional_especial_r_100.00000.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6799/pl_em_107-2021_-_abre_credito_adicional_especial_r_120.00000.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6800/pl_em_108-2021_-_abre_credito_adicional_especial_r_153.0000.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6801/pl_em_109-2021_-_abre_credito_adicional_especial_r_60.00000.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6802/pl_em_110-2021_-_abre_credito_adicional_especial_r_762.00000.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6803/pl_em_111-2021_-_abre_credito_suplementar_r_91.05500.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6804/pl_em_112-2021_-_abre_credito_suplementar_r_90.00000.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6805/pl_em_113-2021_-_autoriza_a_doacao_de_bens.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6811/pl_em_114-2021_-_autoriza_o_executivo_a_conceder_subvencao_a_fundacao_sao_carlos.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6812/pl_em_115-2021_-_abre_credito_suplementar_r_436.00000.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6813/pl_em_116-2021_-_abre_credito_suplementar_r_830.40000.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6814/pl_em_117-2021_-_abre_credito_adicional_especial_r_95.00000.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6815/pl_em_118-2021_-_abre_credito_adicional_especial_r_115.70081.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6816/pl_em_119-2021_-_abre_credito_adicional_especial_r_300.00000.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6825/pl_em_120-2021_-_delimita_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6835/pl_em_121-2021_-_abre_credito_adicional_especial_r_13.05000.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6836/pl_em_122-2021_-_abre_credito_suplementar_r_300500.00.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6837/pl_em_123-2021_-_abre_credito_suplementar_conceder_subvebcao_r_180.00000.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6838/pl_em_124-2021_-_abre_credido_suplementar_r_180.00000.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6840/pl_em_126-2021_-_abre_credito_suplementar_conceder_subvencao_r_150.00000.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6841/pl_em_127-2021_-_abre_credito_adicional_especial_r115.70081.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6851/pl_em_128-2021_-_abre_credito_suplementar_r_250_mil.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6852/pl_em_129-2021_-_abre_credito_suplementar_r_273.05500.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6853/pl_em_130-2021__-_abre_credito_adicional_especial_r_5.35970.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6875/pl_em_131-2021_-_credito_suplementar_r_35_mil.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6876/pl_em_132-2021_-_credito_suplementar_r_150_mil.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6877/pl_em_133-2021_-_credito_suplementar_r_265_mil.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6878/pl_em_134-2021_-_credito_adicional_especial_r_251.44168.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6894/pl_em_135-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6895/pl_em_136-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6904/pl_em_137-2021_-_credito_suplementar_r_200_mil.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6905/pl_em_138-2021_-_credito_suplementar_r_562_mil.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6906/pl_em_139-2021_-_credito_suplementar_r_150_mil.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6907/pl_em_140-2021_-_credito_suplementar_r_63_mil.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6908/pl_em_141-2021_credito_suplementar_r_135_mil.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6909/pl_em_142-2021_credito_suplementar_r_25_mil.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6910/pl_em_143-2021_-_autoriza_o_executivo_municipal_a_doar_imovel_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6911/pl_em_144-2021_-_autoriza_o_executivo_a_outorgar_concessao_dos_servicos_de_manutencao_dos_cemiterios_publicos_permissao_para_instalacao_de_cemiterio_particular_com_regras.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6936/pl_em_145-2021_-_altera_a_lei_do_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6937/pl_em_146_-_2021_-_autoriza_repasse_financeiro_ao_saae.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6938/pl_em_147-2021_-_credito_especial_-_r_2.000.00000.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6939/pl_em_148-2021_-_credito_suplementar_r_234_mil.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6940/pl_em_149-2021_-_credito_suplementar_r_50_mil.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6941/pl_em_150-2021_-_credito_suplementar_r_125_mil.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6955/pl_em_151-2021_-_ppa_2022-2025_compressed.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6956/pl_em_152-2021_-_ldo_2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6957/pl_em_153-2021_-_loa_2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6958/pl_em_154-2021_-_ratifica_protocolo_de_intencoes_cisicom_compressed.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6968/pl_em_155-2021_-_credito_suplementar_-_r_108_mil_certo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6969/pl_em_156-2021_-_credito_adicional_especial_-_r_20_mil_certo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6970/pl_em_157-2021_-_altera_a_lei_3031-2017__-_concessao_de_uso_de_bens_publicos.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6971/pl_em_158-2021_-_cria_diretoria_de_transito_e_jari.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6975/pl_em_159-2021_-_cesta_basica_aos_servidores_do_executivo_e_saae.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6976/pl_em_160-2021_-_credito_suplementar_r_2.535.00000.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6977/pl_em_161-2021_-_credito_suplementar_r_355_mil.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6978/pl_em_162-2021_-_credito_suplementar_r_1.700.00000.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7002/pl_em_163-2021_-_altera_a_lei_809-1997.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7003/pl_em_164-2021_-_autoriza_doacao_de_bens_ascalp.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7004/pl_em_165-2021_-_dignidade_menstrual.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7012/pl_em_166-2021_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6465/projeto_de_resolucao_no_001-2021_-_mesa_diretora_-_revisao_empregados_camara_1.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6466/projeto_de_resolucao_no_002-2021_-_mesa_diretora_-_altera_horario_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6824/projeto_de_resolucao_no_005-2021_-_mesa_diretora_-_referenda_orcamento_camara_2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6864/projeto_de_resolucao_no_006-2021_-_todos_vereadores_-_nova_tribuna_popular.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6865/projeto_de_resolucao_no_007-2021_-_vereadores_-_altera_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6917/projeto_de_resolucao_no_008-2021_-_cidadao_reginaldo_lopes_-_carol.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6918/projeto_de_resolucao_no_009-2021_-_miro_cidadao_-_hermano.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6919/projeto_de_resolucao_no_010-2021_-_tenente_coronel_elias_cidadao_-_toninho.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6920/projeto_de_resolucao_no_011-2021_-_vania_cidada_-_cici.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6921/projeto_de_resolucao_no_012-2021_-_cidadao_juliomar_-_soninha.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6922/projeto_de_resolucao_no_013-2021_-_renato_-_cidadao_-_lisa_miranda.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6923/projeto_de_resolucao_no_014-2021_-_ten_luciano_-_cidadao_-_sarg_washington.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6924/projeto_de_resolucao_no_015-2021_-_santiago_-_cidadao_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6925/projeto_de_resolucao_no_016-2021_-_cidada_-_debora_-_pavio.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6926/projeto_de_resolucao_no_017-2021_-_ilidio_de_carvalho_-_elza.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6823/proposta_de_emenda_a_lom_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6439/requerimento_001-2021_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6440/requerimento_002-2021_-_lisa_-_vans__11-01.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6441/requerimento_003-2021_-_leandro_-_mao_unica_11-01_1.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6442/requerimento_004-2021_-_sargento_washington_-_creche_embare__11-01.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6443/requerimento_005-2021_-_toninho_da_laje_-_instalacao_de_cameras__11-01.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6444/requerimento_006-2021_-_soninha_-_alimentacao_na_upa_11-01.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6450/requerimento_007-2021_-_hermano_-_redutor_velocidade_18-01.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6451/requerimento_008-2021_-_lisa_-_construcao_ubs_chico_miranda_18-01.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6452/requerimento_009-2021_-_carol_-_limpeza_de_lote_18-01.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6453/requerimento_010-2021_-_cici_-_sinal_de_tv_aberta_18-01_1.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6454/requerimento_011-2021_-_leandro_bibiano_-_rotatoria_18-01_1.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6455/requerimento_012-2021_-_soninha_-_mudanca_de_horario_farmacia_18-01_2.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6456/requerimento_013-2021_-_toninho_da_laje_-_sinalizacao_de_transito_18-01_1.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6457/requerimento_014-2021_-_pavio_-_reforma_estradas_mirandas_18-01_1.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6458/requerimento_015-2021_-_hermano_e_soninha_-_adiamento_discussao_e_votacao_21-01.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6468/requerimento_016-2021_-_todos_-_medalha_25-01.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6469/requerimento_017-2021_-_toninho_da_laje_-_sinalizar_cruzamento_25-01.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6470/requerimento_018-2021_-_leandro_-_pedido_de_cacambas_25-01.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6471/requerimento_019-2021_-_cici_-_ponte_lagoa_-_luz_-_der-mg_25-01.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6472/requerimento_020-2021_-_soninha_-_rotatoria_25-01.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6473/requerimento_021-2021_-_sargento_washington_-_gastos_com_a_justica_do_trabalho_25-01.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6474/requerimento_022-2021_-_carol_-_transporte_publico_25-01.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6475/requerimento_023-2021_-_hermano_-_carol_e_soninha_-_retirada_de_projeto_25-01.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6486/requerimento_024-2021_-_lisa_-_inundacoes_bairro_gomes_01-02.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6487/requerimento_025-2021_-_leandro_-_recapeamento_almirante_t_-_01-02.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6488/requerimento_026-2021_-_toninho_da_laje_-_possibilidade_de_medico_para_o_sos_01-02.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6489/requerimento_027-2021_-_carol_-_combate_dengue_01-02.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6490/requerimento_028-2021_-_soninha_-_cestas_basicas_01-02.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6496/requerimento_029-2021_-_pavio_-_insalubridade_farmacinha__08-02.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6497/requerimento_030-2021_-_toninho_da_laje_-_instalacao_de_guarita__08-02.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6498/requerimento_031-2021_-_soninha_-_cemae_08-02.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6499/requerimento_032-2021_-_leandro_bibiano_-_pavimentacao_asfaltica_08-02_2.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6500/requerimento_033-2021_-_sargento_washington_-_desvio_de_funcao_08-02.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6501/requerimento_034-2021_-_lisa_-_hortas_comunitarias_08-02.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6502/requerimento_035-2021_-_carol_-_vacina_assistentes_sociais_08-02.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6522/requerimento_036-2021_-_lisa_-_ubs_do_sol_nascente_15-02.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6523/requerimento_037-2021_-_leandro_bibiano_-_estrada_e_ponte_das_grotadas_15-02.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6524/requerimento_038-2021_-_pavio_-_academias_ao_ar_livre_15-02.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6525/requerimento_039-2021_-_cici_-_sinal_da_vivo_15-02.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6526/requerimento_040-2021_-_carol_-_delegacia_mulher_15-02_1.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6534/requerimento_041-2021_-_sargento_washington_-_obras_pluviais_saae_-_22-02.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6535/requerimento_042-2021_-_cici_-_depressao_rua_pernambuco_22-02.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6536/requerimento_043-2021_-_lisa_-_caixa_de_som_caminhao_lixo_22-02_1.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6537/requerimento_044-2021_-_soninha_-_rotatoria_-_22-02.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6538/requerimento_045-2021_-_toninho_da_laje_-_rotatorias_22-02.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6539/requerimento_046-2021_-_leandro_-_pavimentacao_22-02_1.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6540/requerimento_047-2021_-_pavio_-_der_-_formiga_-_22-02.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6541/requerimento_048-2021_-_carol_-_viatura_guarda_civil_22-02.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6555/requerimento_049-2021_-_hermano_-_pavimentacao_01-03.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6556/requerimento_050-2021_-_carol_-_semana_autismo_01-03.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6557/requerimento_051-2021_-_lisa_-_lotes_municipio_01-03.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6558/requerimento_052-2021_-_toninho_-_mao_unica_01-03.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6559/requerimento_053-2021_-_soninha_-_projetos_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6563/requerimento_054-2021_-_pavio_-_avaliacao_empregados_publicos_08-03.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6564/requerimento_055-2021_-_sargento_washington_-_estrategia_para_manutencao_das_estradas_rurais_08-03_jr.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6565/requerimento_056-2021_-_hermano_-_focinheira_caes_08-03.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6566/requerimento_057-2021_-_soninha_-_estacionamento_45_graus_08-03.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6567/requerimento_058-2021_-_sr_leandro_-_escoamento_aguas_pluviais_08-03.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6568/requerimento_059-2021_-_lisa_-_jovem_aprendiz_08-03.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6569/requerimento_060-2021_-_carol_-_mutirao_de_limpeza_08-03.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6576/requerimento_061-2021_-_pavio_-_pontilhao_-_15-03.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6577/requerimento_062-2021_-_toninho_da_laje_-_instalacao_cameras_em_onibus_e_vans__15-03.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6578/requerimento_063-2021_-_leandro_-_troca_de_lampadas_15-03.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6579/requerimento_064-2021_-_soninha_-_sinalizacao_de_transito_-_15-03.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6580/requerimento_065-2021_-_cici_-_redutor_de_velocidade_15-03.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6581/requerimento_066-2021_-_lisa_-_defesa_civil_15-03.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6593/requerimento_067-2021_-_cici_-_recursos_-_pandemia_05-04.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6594/requerimento_068-2021_-_lisa_-_kit_e_cesta_05-04.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6595/requerimento_069-2021_-_soninha_-_extencao_de_eletrificacao_nos_mirandas_05-04.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6596/requerimento_070-2021_-_carol_-_saude_05-04.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6602/requerimento_071-2021_-_soninha_-_veiculo_para_policinica_-_12-04-2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6603/requerimento_072-2021_-_hermano_-_microfinancas_1_12-04.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6604/requerimento_073-2021_-_lisa_-_limpeza_do_corrego_chico_silveira_12-04.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6605/requerimento_074-2021_-_pavio_-reforma_da_quadra_12-04_1.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6606/requerimento_075-2021_-_leandro_bibiano_-_colocar_poste_rua_jose_lucas_bairromangabeiras_12-04-2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6607/requerimento_076-2021_-_carol_-_protocolo_autismo__12-04.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6618/requerimento_077-2021_-_lisa_-_placa_nome_ubs_19-04.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6619/requerimento_078-2021_-_carol_-_olho_vivo_19-04.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6620/requerimento_079-2021_pavio_-_van_para_hemodialise_19-04.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6621/requerimento_080-2021_-_cici_-_atividades_religiosas_como_essenciais_19-04.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6625/requerimento_081-2021_-_hermano_-_beneficios_fiscais_26-04.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6626/requerimento_082-2021_-_sargento_-_agente_viagem_26-04.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6627/requerimento_083-2021_-_soninha_-_marcacao_de_exames_26-04.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6628/requerimento_084-2021_-_leandro_bibiano_-_rotatoria_26-04.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6629/requerimento_085-2021_-_lisa_-_centro_de_hemodialise_26-04.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6635/requerimento_086-2021_-_cici-_reforma_do_museu_-_03-05.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6637/requerimento_088-2021_-_toninho_da_laje_-_redutor_de_velocidade_03-05.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6638/requerimento_089-2021_-_sargento_washington_-_iluminacao_praca_dona_zaza_03-05.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6639/requerimento_090-2021_-_lisa_-_construcao_ubs_martins_03-05.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6640/requerimento_091-2021_-_carol_-_pos_covid_03-05.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6641/requerimento_092-2021_-_soninha_-_informacao_centro_especialidades_03-05.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6653/requerimento_093-2021_-_pavio_-_escoamento_aguas_10-05.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6654/requerimento_094-2021_-_hermano_-_lagoa_para_crescer_10-05.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6655/requerimento_095-2021_-_leandro_bibiano_-_reforma_da_praca_n._senhora_do_rosario_10-05.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6656/requerimento_096-2021_-_cici_-_kit_lanche_10-05.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6657/requerimento_097-2021_-_carol_-_educacao_10-05.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6658/requerimento_098-2021_-_lisa_miranda_-_emendas_impositivas_10-05.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6659/requerimento_099-2021_-_soninha_-_interprete_de_libras_10-05.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6660/requerimento_100-2021_-_sargentto_washington_-_auxilio_estudantes_10-05.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6670/requerimento_101-2021_-_toninho_da_laje_-_medicamentos_17-05.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6671/requerimento_102-2021_-_leandro_bibiano_-_postes_rua_francisco_b_primo_17-05.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6672/requerimento_103-2021_-_hermano_-_melhoria_de_vias_17-05.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6673/requerimento_104-2021_-_sargento_washington_-_adesao_ao_minas_conciente_17-05.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6674/requerimento_105-2021_-_carol_-_audiencia_publica_17-05.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6675/requerimento_106-2021_-_cici_17-05.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6676/requerimento_107-2021_-_lisa_-_soninha_-_convoca_sec_saude_17-05.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6686/requerimento_108-2021_-_toninho_da_laje_-_redutor_de_velocidade_24-05.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6687/requerimento_109-2021_-_leandro_bibiano_-_recuperacao_do_calcamento_24-05.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6688/requerimento_110-2021_-_lisa_-_contratacao_de_medicos_24-05.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6689/requerimento_111-2021_-_sargento_washington_-_informacoes_sobre_sine_24-05.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6700/requerimento_112-2021_-_carol_-_aduelas_na_av._isabel_de_castro_31-05.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6701/requerimento_113-2021_-_toninho_da_laje_-_relacao_de_imoveis_31-05.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6702/requerimento_114-2021_-_soninha_-_convoca_reinaldo_31-05.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6703/requerimento_115-2021_-_pavio_-_cesta_de_natal_31-05_1.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6704/requerimento_116-2021_-_cici_-_passagem_elevada_de_pedestres_31-05.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6705/requerimento_117-2021_-_lisa_-_informacao_sobre_ubs_31-05.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6715/requerimento_118-2021-_pavio_-_posto__policial_em_martins_07-06.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6716/requerimento_119-2021_-_leandro_bibiano_-_tapa-buracos_07-06.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6717/requerimento_120-2021_-_toninho_da_laje_-_adesao_ao_paa_-_07-06.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6718/requerimento_121-2021_-_sargento_washington_-_convoca_diretor_do_saae_-_07-06.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6719/requerimento_122-2021_-_soninha_-_multas_limpeza_lotes_07-06.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6720/requerimento_123-2021_-_lisa_-_reativacao_do_conselho_deficiencia_07-06.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6721/requerimento_124-2021_-_carol_-_audiencia_publica_pec_32_-_07-06.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6735/requerimento_125-2021_-_sargento_-_adiamento_discussao_e_votacao_14-06.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6736/requerimento_126-2021_-_pavio_-_vestiario_14-06.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6737/requerimento_127-2021_-_carol_-_diagnostico_infancia_e_juventude_14-06.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6738/requerimento_128-2021_-_leandro_bibiano_-_postes_rua_n_-_rua_direita_14-06.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6740/requerimento_130-2021_-_toninho_da_laje_-_cobertura_da_upa_14-06.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6741/requerimento_131-2021_-_cici_-_redutor_de_velocidade_14-06.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6746/requerimento_132-2021_-_leandro_bibiano_-_sec_adm_gov_-_cemig_21-06.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6747/requerimento_133-2021_-_carol_-_reativacao_do_comad_21-06.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6748/requerimento_134-2021_-_toninho_da_laje_-_cursos_para_costura_21-06.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6751/requerimento_137-2021_-_toninho-cici-washington_-_retirada_do_projeto_cm_5.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6752/requerimento_138-2021_-_pavio_-_fiscalizacao_limpeza_lotes_28-06.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6753/requerimento_139-2021_-_leandro_-_recapeamento_almirante_t_-_28-06.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6754/requerimento_140-2021_-_carol_-_ponto_de_apoio_aos_carroceiros_28-06.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6755/requerimento_141-2021_-_sargento_washington_-_convida_comandante_da_pm_-_28-06.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6756/requerimento_142-2021_-_lisa_miranda_-_contratacao_de_ginecologista_28-06.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6757/requerimento_143-2021_-_soninha_-_obras_de_revitalizacao_praia_28-06.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6758/requerimento_144-2021_-_hermano_-_areas_verdes_28-06.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6776/requerimento_145-2021_-_leandro_-_reforma_ubs_gomes_05-07.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6777/requerimento_146-2021_-_carol_-_sinalizacao_area_exame_05-07.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6778/requerimento_147-2021_-_cici_-_gratificacao_extraordinaria_05-07.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6779/requerimento_148-2021_-_toninho_da_laje_-_instalacao_parquinho_na_praia_05-07.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6780/requerimento_149-2021_-_lisa_-_aumento_no_orcamento_da_sec_desportos_05-07.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6781/requerimento_150-2021_-_lisa_-_adiar_votacao_do_veto_12-07.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6782/requerimento_151-2021-_pavio_-_autorizacao_feira_nas_quartas-feiras_12-07.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6783/requerimento_152-2021_-_leandro_-_banheiros_na_feira_livre_12-07.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6785/requerimento_154-2021_-_toninho_da_laje_-_iluminacao_publica_12-07.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6786/requerimento_155-2021_-_hermano_-_adiar_votacao_das_emendas_ldo_19-07.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6787/requerimento_156-2021_-_carol_-_convoca_sec_assistencia_19-07.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6788/requerimento_157-2021_-_leandro_bibiano_-_pavimentacao_asfaltica_19-07.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6789/requerimento_158-2021_-_soninha_-_veiculos_para_transporte_saude_19-07.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6790/requerimento_159-2021_-_lisa_miranda_-_inclusao_social_no_esporte_19-07.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6793/requerimento_160-2021_-_pavio_-_poste_energia_e_luminaria_26-07.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6794/requerimento_161-2021_-_lisa_miranda_-_lixo_eletronico_26-07.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6795/requerimento_162-2021_-_leandro_bibiano_-_pavimentacao_paroquia_sao_francisco_26-07.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6796/requerimento_163-2021_-_carol_-_implementacao_lei_13935-2019_-_rede_mun_educacao_26-07.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6807/requerimento_164-2021_-_lisa_miranda_-_a_camara_esta_aqui_02-08.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6808/requerimento_165-2021_-_soninha_-_lixeiras_02-08.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6809/requerimento_166-2021_-_sr_leandro_-_escoamento_aguas_pluviais_02-08.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6810/requerimento_167-2021_-_carol_-_castracao_animal_02-08.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6818/requerimento_169-2021_-_soninha_-_contratacao_de_medicos_09-08.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6819/requerimento_170-2021_-_leandro_bibiano_-_poste_travessa_joao_paulino_-_bairro_gomes_09-08.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6820/requerimento_171-2021_-_sargento_washington_-_bebedouro_entorno_da_praia_09-08.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6821/requerimento_172-2021_-_lisa_-_progrma_farmacia_solidaria_09-08.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6827/requerimento_173-2021_-_soninha_16-08.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6828/requerimento_174-2021_-_lisa_-_aparelho_de_raio_x_16-08.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6830/requerimento_176-2021_-_cici_-_solicita_informacoes_sobre_acs_16-08.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6832/requerimento_178-2021_-_pavio_-_permuta_quadra_bairro_americo_silva_16-08.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6833/requerimento_179-2021_-_carol_-_violencia_contra_mulher_-_capacitacao_profissionais_de_beleza_16-08.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6843/requerimento_180-2021_-_carol_-_limpeza_dos_corregos_23-08.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6844/requerimento_181-2021_-_lisa_-_monitora_transporte_escolar_23-08.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6845/requerimento_182-2021_-_cici_-_reforma_da_praca_no_rodolfo_pio_23-08.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6846/requerimento_183-2021_-_toninho_da_laje_-_poste_de_iluninacao_23-08.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6847/requerimento_184-2021_-_leandro_bibiano_-_limpeza_e_manutencao_rede_esgoto_23-08_1.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6848/requerimento_185-2021_-_pavio_-_passagem_elevada_de_pedestres_upa_23-08.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6855/requerimento_186-2021_-_pavio_-_adesivos_veiculos_30-08.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6857/requerimento_188-2021_-_carol_-_limpeza_dos_bueiros_30-08.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6858/requerimento_189-2021_-_toninho_-_auxilio_estudantes_30-08.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6859/requerimento_190-2021_-_lisa_miranda_-_concurso_30-08.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6866/requerimento_192-2021_-_lisa_miranda_-_desassoreamento_da_lagoa_do_pocao_06-09_1.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6867/requerimento_193-2021_-_soninha_-_vacinacao_antirrabica_06-09.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6868/requerimento_194-2021_-_leandro_bibiano_-_braco_de_iluninacao_06-09.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6869/requerimento_195-2021_-_sargento_washington_-_pavimentacao_asfaltica_06-09.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6870/requerimento_196-2021_-_cici_-_horas_extras_06-09.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6871/requerimento_197-2021_-_hermano_-_conselhos_municipais_06-09.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6872/requerimento_198-2021_-_toninho_da_laje_-_construcao_calcadao_06-09.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6873/requerimento_199-2021_-_carol_castro_-_reuniao_contadores_06-09.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6879/requerimento_200-2021_-_toninho_da_laje_-_beneficios_fiscais_aos_cidadaos_13-09.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6880/requerimento_201-2021_-_lisa_-_equoterapia_13-09.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6881/requerimento_202-2021_-_pavio_-_caminhao-pipa_13-09.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6882/requerimento_203-2021_-_soninha_-_iluminacao_na_praia_13-09.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6883/requerimento_204-2021_-_carol_castro_-__vacinacao_covid__13.09.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6885/requerimento_205-2021_-_pavio_-_posto_de_coleta_doacao_sangue__20-09.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6886/requerimento_206-2021_-_hermano_-_melhoria_de_vias_20-09.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6887/requerimento_207-2021_-_cici_-_passagem_elevada_de_pedestres_20-09.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6888/requerimento_208-2021_-_leandro_bibiano_-_reforma_da_praca_congadeiros_20-09.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6889/requerimento_209-2021_-_lisa_miranda_-_bueiros_inteligentes_20-09.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6890/requerimento_210-2021_-_soninha_-_consultas_medicas_pediatrica_20-09.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6891/requerimento_211-2021_-_carol_castro_-__reestruturacao_cpd_20-09.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6892/requerimento_212-2021_-_sargento_washington_-_direitos_empregados_saude_20-09.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6897/requerimento_213-2021_-_soninha_-_passagem_elevada_de_pedestres_27-09.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6898/requerimento_214-2021_-_pavio_-_plano_de_saude_27-09_1.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6899/requerimento_215-2021_-_carol_-_abastecimetno_de_agua_27-09.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6900/requerimento_216-2021_-_lisa_miranda_-_adote_um_atleta_27-09.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6901/requerimento_217-2021_-_toninho_da_laje_-_salva-vidas_na_praia_27-09.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6914/requerimento_218-2021_-_lisa_miranda_-_outubro_rosa_04-10.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6915/requerimento_219-2021_-_soninha_-_aparelho_saude_04-10.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6916/requerimento_220-2021_-_carol_-_campanha_doacao_ir_04-10.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6927/requerimento_221-2021_-_leandro_bibiano_-_rotatoria_11-10.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6928/requerimento_222-2021_-_todos_vereadores_-_remocao_de_quebra_molas_11-10.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6929/requerimento_223-2021_-_sargento_washington_-_acessibilidade_11-10.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6930/requerimento_224-2021_-_soninha_-_hidroginastica_11-10.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6931/requerimento_225-2021_-_carol_-_reflorestamento_margem_dos_corregos_11-10.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6932/requerimento_226-2021_-_lisa_-_cursos_profissionalizantes_11-10.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6933/requerimento_227-2021_-_cici_-_extensao_projeto_as_comunidades_terapeuticas_11-10.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6944/requerimento_228-2021_-_toninho_da_laje_-_caminhao_desentupidor_saae-lp_18-10.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6945/requerimento_229-2021_-_carol_-_audiencia_publica_acessibilidade_18-10.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6946/requerimento_230-2021_-_lisa_miranda_-_pavimentacao_asfaltica_18-10.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6947/requerimento_231-2021_-_leandro_bibiano_-_bueiros_rua_maranhao_e_piaui_18-10.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6948/requerimento_232-2021_-_soninha_-_terminar_asfaltar_rua_daniel_ferreira_da_rocha_18-10.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6949/requerimento_233-2021_-_sargento_washington_-_volta_do_camara_mirim_18-10.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6950/requerimento_234-2021_-_soninha_-_aparelho_de_ultrassonografia_25-10.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6951/requerimento_235-2021_-_lisa_-_hortas_e_jardim_nas_escolas_25-10.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6952/requerimento_236-2021_-_leandro_bibiano_-_reforma_da_estrada_vicinal_25-10.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6953/requerimento_237-2021_-_toninho_da_laje_-_pavimentacao_asfaltica_25-10.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6954/requerimento_238-2021_-_cici_-_convoca_diretor_do_saae-lp_25-10.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6960/requerimento_239-2021_-_soninha_-_passagem_elevada_de_pedestres_01-11.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6961/requerimento_240-2021_-_pavio_-_praca_de_eventos_01-11.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6962/requerimento_241-2021_-_lisa_-_aparelho_de_mamografia_01-11.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6963/requerimento_242_-_2021_carol_-fundeb.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6964/requerimento_243-2021_-_leandro_bibiano_-_tapa-buracos__08-11.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6965/requerimento_244-2021_-_soninha_-_sede_guarda_civil_municipal_08-11.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6966/requerimento_245-2021_-_pavio_-_reuniao_com_contadores_08-11.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6967/requerimento_246-2021_-_hermano_-_redutores_de_velocidade_-_abaixo-assinado_08-11.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6979/requerimento_247-2021_-_pavio_-_pavimentacao_asfaltica_16-11.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6980/requerimento_248-2021_-_leandro_bibiano_-_bueiro_rua_coronel_amancio_bernardes_16-11.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6981/requerimento_249-2021_-_lisa_-_sinalizacao_16-11.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6982/requerimento_250-2021_-_soninha_-_contratacao_de_nutricionista_16-11.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6983/requerimento_251-2021_-_sargento_washington_-_bibliotecas_nas_escolas_16-11.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6984/requerimento_252-2021_-_carol_-_audiencia_publica_violencia_contra_a_mulher__16-11.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6986/requerimento_253-2021_-_lisa_-_historia_de_lp_na_grade_curricular_22-11.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6987/requerimento_254-2021_-_soninha_-_convoca_sec__desenv_economico_22-11.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6988/requerimento_255-2021_-_carol_-_cerimonia_honra_merito_doador_de_sangue_22-11.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6989/requerimento_256-2021_-_cici_-_placas_de_identificacao_ubs_22-11.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6990/requerimento_257-2021_-_leandro_-_recapeamento_22-11.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6991/requerimento_258-2021_-_hermano_-_certificado_vacinacao_p_eventos_22-11.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6997/requerimento_259-2021_-_lisa_miranda_-_programa_e_campanha_drogas_29-11.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6998/requerimento_260-2021_-_soninha_-_obras_publicas_29-11.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6999/requerimento_261-2021_-_carol_-_cerimonia_honra_merito_doador_de_sangue_franciele_29-11.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7000/requerimento_262-2021_-_leandro_bibiano_-_canteiro_central_29-11.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7001/requerimento_263-2021_-_pavio_-_pavimentacao_asfaltica_29-11.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7006/requerimento_264-2021_-_lisa_-_programa_descarte_de_oleo_06-12.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7007/requerimento_265-2021_-_leandro_-_recapeamento_06-12_1.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7008/requerimento_266-2021_-_toniho_da_laje_-_passagem_elevada_de_pedestres_06-12.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7009/requerimento_267-2021_-_pavio_-_reajuste_salarial_-_06-12.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7010/requerimento_268-2021_-_carol_castro_-_segunda_dose_vacina_covid_06-12.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7017/requerimento_269-2021_-_soninha_-_passagem_elevada_de_pedestres_13-12.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7018/requerimento_270-2021_-_lisa_-_primeiros_socorros_nas_escolas_13-12.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7019/requerimento_271-2021_-_toninho_da_laje_-_academias_ao_ar_livre__13-12.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7020/requerimento_272-2021_-_cici_-_triangulo_bairro_maria_fernanda_i_-_13-12.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7021/requerimento_273-2021_-_sargento_washington_-_iluminacao_praca_donana_-_13-12.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7023/requerimento_274-2021_-_soninha_-_veiculos_para_transporte_saude_20-12_1.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7024/requerimento_275-2021_-_lisa_miranda_-_programa_saude_vocal_professor_20-12.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7025/requerimento_276-2021_-toninho_-_bueiros_20-12.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/7026/requerimento_277-2021_-_leandro_bibiano_-_rotatorias_20-12.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6684/tce-mg_-_parecer_contas_lp_2017.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2021/6685/tce-mg_-_parecer_contas_lp_2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H585"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="106.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="245.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="245" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>