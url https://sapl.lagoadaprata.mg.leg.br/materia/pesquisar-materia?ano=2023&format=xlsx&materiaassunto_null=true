--- v0 (2025-11-06)
+++ v1 (2026-04-25)
@@ -54,4158 +54,4158 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7615</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ANTEP</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>Soninha</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7615/anteprojeto_de_lei_01-2023_-_soninha_-_ok.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7615/anteprojeto_de_lei_01-2023_-_soninha_-_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalar detectores de metais nas escolas públicas e nas unidades da rede particular de ensino no âmbito do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7658</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>Toninho da Laje, CAROL CASTRO</t>
-[...2 lines deleted...]
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7658/anteprojeto_de_lei_02_-_toninho_e_carol_-_auxilio_aluguel_social_assinado.pdf</t>
+    <t>Toninho da Laje, Carol Castro</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7658/anteprojeto_de_lei_02_-_toninho_e_carol_-_auxilio_aluguel_social_assinado.pdf</t>
   </si>
   <si>
     <t>Institui o benefício eventual de Auxílio Aluguel     Social no Município de Lagoa da Prata, como       benefício da Política Municipal da Assistência       Social.</t>
   </si>
   <si>
     <t>7675</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>PAVIO</t>
-[...2 lines deleted...]
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7675/anteprojeto_de_lei_03-2023_-_pavio_-_assistencia_medica_empregados_executivos_assinado_assinado.pdf</t>
+    <t>Pavio</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7675/anteprojeto_de_lei_03-2023_-_pavio_-_assistencia_medica_empregados_executivos_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Contratar Serviços de Assistência Médica Ambulatorial e Hospitalar em Favor de Seus Empregados Públicos, inclusive da_x000D_
 Administração Indireta, da Autarquia SAAE-LP.</t>
   </si>
   <si>
     <t>7715</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7715/anteprojeto_de_lei_04-2023_-_pavio_-_isencao_iptu_idosos_assinado_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7715/anteprojeto_de_lei_04-2023_-_pavio_-_isencao_iptu_idosos_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Isenção do Pagamento do Imposto Predial Territorial Urbano – IPTU – no Município de Lagoa da Prata, na hipótese que menciona.</t>
   </si>
   <si>
     <t>7716</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>CICI</t>
-[...2 lines deleted...]
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7716/anteprojeto_005-2023_-_cici_-_altera_lei_do_pad_-_jr_assinado_assinado.pdf</t>
+    <t>Cici</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7716/anteprojeto_005-2023_-_cici_-_altera_lei_do_pad_-_jr_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei Municipal nº 2.353, de 10 de dezembro de 2014”, que Dispõe sobre o Processo Administrativo Disciplinar – P.A.D. – no âmbito da Administração Pública Municipal Direta e Indireta e Dá Outras Providências.</t>
   </si>
   <si>
     <t>7847</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>CAROL CASTRO</t>
-[...2 lines deleted...]
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7847/anteprojeto_de_lei_006-2023_-_carol_castro_-_remuneracao_conselheiros_tutelares_assinado.pdf</t>
+    <t>Carol Castro</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7847/anteprojeto_de_lei_006-2023_-_carol_castro_-_remuneracao_conselheiros_tutelares_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 1.597, de 04 de abril de 2008”, que Regulamenta, nos Termos do Art. 13 da “Lei nº 541, de 30 de novembro de 1992”, a Eleição do Conselho Tutelar da Criança e do Adolescente e Dá Outras Providências.</t>
   </si>
   <si>
     <t>7885</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Toninho da Laje</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7885/anteprojeto_de_lei_07-2023_-_toninho_-_campanha_de_incentivo_doacao_de_cabelo.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7885/anteprojeto_de_lei_07-2023_-_toninho_-_campanha_de_incentivo_doacao_de_cabelo.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Municipal de Incentivo à Doação de Cabelo para Pessoas em situação de vulnerabilidade social em tratamento de Câncer no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7532</t>
   </si>
   <si>
     <t>ANTEC</t>
   </si>
   <si>
     <t>Anteprojeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7532/anteprojeto_de_lei_complementar_1-2023_-_cici_-_jr.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7532/anteprojeto_de_lei_complementar_1-2023_-_cici_-_jr.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redução da Jornada de Trabalho do Empregado Público Municipal que seja pai ou mãe, tutor, curador ou responsável legal por pessoa com deficiência ou com transtorno do espectro autista.</t>
   </si>
   <si>
     <t>7780</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7780/anteprojeto_de_lei_complementar_2-2023_-_pavio_-_altera_003-1991_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7780/anteprojeto_de_lei_complementar_2-2023_-_pavio_-_altera_003-1991_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei Complementar nº 3, de 22 de maio de 1991” que Cria o Plano de Carreira do Servidor      Público Civil da Prefeitura Municipal de Lagoa da Prata e dá outras providências.</t>
   </si>
   <si>
     <t>7530</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7530/indicacao_001-2023_-_cici_-_estacionamento_pcd_13-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7530/indicacao_001-2023_-_cici_-_estacionamento_pcd_13-02.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 	O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se criar, com a devida sinalização e demarcação, uma vaga de estacionamento reservada à pessoas com deficiência na porta do Centro de Fisioterapia do Município, que funciona junto ao SOS na rua Rio de Janeiro, nº 810, nesta cidade.</t>
   </si>
   <si>
     <t>7541</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7541/indicacao_002-2023_-_carol_-_patrolamento_estrada_ponte_rio_jacare_-_22-02-23.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7541/indicacao_002-2023_-_carol_-_patrolamento_estrada_ponte_rio_jacare_-_22-02-23.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se realizar manutenção periódica do serviço de patrolamento  na estrada vicinal que está sendo utilizada para desvio para a cidade de Moema, devido à interdição da ponte sobre o Rio Jacaré, localizada na MG-170, KM 24,8, no trecho Córrego Santa Luzia – Rio Jacaré, no perímetro urbano de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7558</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7558/indicacao_003-2023_-_toninho_-_grades_de_protecao_no_centro_de_especialidades_-_06-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7558/indicacao_003-2023_-_toninho_-_grades_de_protecao_no_centro_de_especialidades_-_06-03.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se  instalar  grades de proteção nas janelas de vidros da sala de espera do Centro de Especialidades Médicas, localizada no segundo andar do prédio.</t>
   </si>
   <si>
     <t>7570</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7570/indicacao_004-2023_-_toninho_-_limpeza_area_do_museu__-__13-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7570/indicacao_004-2023_-_toninho_-_limpeza_area_do_museu__-__13-03.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se viabilizar limpeza na área ao entorno do Museu,  sobretudo entre  o Centro de Atenção Psicossocial (CAPS) e o Casarão, no bairro Santa Alexandrina, nesta cidade.</t>
   </si>
   <si>
     <t>7595</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7595/indicacao_005-2023_-_toninho_-_conserto_de_tubulacao_de_agua__-_20-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7595/indicacao_005-2023_-_toninho_-_conserto_de_tubulacao_de_agua__-_20-03.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 	O Vereador infra-assinado indica ao Serviço Autônomo de Água e Esgoto, na forma regimental, a necessidade de se realizar o conserto de tubulação de água, onde ocorre vazamento constante há mais de uma semana, na rua dos Jacarandás, loteamento novo, no bairro Coronel Luciano, nesta cidade.</t>
   </si>
   <si>
     <t>7606</t>
   </si>
   <si>
-    <t>SARGENTO WASHINGTON</t>
-[...2 lines deleted...]
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7606/indicacao_006-2023_-_sargento_washington_-_rotatoria_27-03.pdf</t>
+    <t>Sargento Washington</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7606/indicacao_006-2023_-_sargento_washington_-_rotatoria_27-03.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se colocar uma rotatória, com a devida sinalização de solo e com placas, no cruzamento da Rua Goiás com a Rua Vinte e Sete de Dezembro, nesta cidade.</t>
   </si>
   <si>
     <t>7607</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7607/indicacao_007-2023_-_vereadores_-_melhorias_na_garagem_municipal_-_27-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7607/indicacao_007-2023_-_vereadores_-_melhorias_na_garagem_municipal_-_27-03.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 Os Vereadores infra-assinados indicam ao Executivo Municipal, na forma regimental, a necessidade de se realizar melhorias na garagem municipal, com disponibilização de local para proteção da frota veicular municipal contra as ações do tempo (cobertura) e também espaço seguro para guarda de todos os veículos.</t>
   </si>
   <si>
     <t>7617</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7617/indicacao_008-2023_-_soninha_-_identificacao_do_onibus_gratuito_10-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7617/indicacao_008-2023_-_soninha_-_identificacao_do_onibus_gratuito_10-04.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se identificar o ônibus que está executando o serviço de transporte público gratuito no Município.</t>
   </si>
   <si>
     <t>7864</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7864/indicacao_009-2023_-_sargento_washington_-_rotatoria_06-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7864/indicacao_009-2023_-_sargento_washington_-_rotatoria_06-11.pdf</t>
   </si>
   <si>
     <t>na forma regimental, a necessidade de se colocar uma rotatória, com a devida sinalização de solo e com placas, no cruzamento da Avenida Brasil com a Rua Rio Grande do Norte, nesta cidade.</t>
   </si>
   <si>
     <t>7880</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7880/indicacao_010-2023_-_sargento_washington_-_pavimentacao_asfaltica_20-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7880/indicacao_010-2023_-_sargento_washington_-_pavimentacao_asfaltica_20-11.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se pavimentar trecho da Rua Luz, no Bairro Américo Silva, de seu cruzamento com a Rua Acácio Mendes, até seu cruzamento com a Rua São Francisco, ou até seu final, quando se encontra com a Rua Maria Rita Vidal, nesta cidade.</t>
   </si>
   <si>
     <t>7516</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>LEANDRO BIBIANO</t>
-[...2 lines deleted...]
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7516/mocao_001-2023_-_senhor_leandro.pdf</t>
+    <t>Leandro Bibiano</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7516/mocao_001-2023_-_senhor_leandro.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, regimentalmente apoiado, requer a Vossa Excelência que seja submetida à aprovação do Plenário MOÇÃO DE APLAUSOS ao Jovem Guilherme Otaviano Almeida de Oliveira, parabenizando-o pelo excelente desempenho na coordenação do Projeto “Natal Para Todos Luzes de Prata”,  em nossa cidade.</t>
   </si>
   <si>
     <t>7559</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7559/mocao_002-2023_-_pavio_-_centro_espirita_beneficente_uniao_do_vegetal_-_nucleo_lagoa_da_prata.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7559/mocao_002-2023_-_pavio_-_centro_espirita_beneficente_uniao_do_vegetal_-_nucleo_lagoa_da_prata.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, regimentalmente apoiado, requer a Vossa Excelência que seja submetida à aprovação do Plenário MOÇÃO DE APLAUSOS ao Centro Espírita Beneficente União do Vegetal – Núcleo Lagoa da Prata, pelos 30 (trinta) anos da entidade a serem comemorados no dia 1º de maio de 2023.</t>
   </si>
   <si>
     <t>7616</t>
   </si>
   <si>
-    <t>HERMANO FOFÃO</t>
-[...2 lines deleted...]
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7616/mocao_003-2023_-_hermano_-_associacao_beneficente_casa_da_uniao_-_nucleo_lagoa_da_prata.pdf</t>
+    <t>Hermano Fofão</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7616/mocao_003-2023_-_hermano_-_associacao_beneficente_casa_da_uniao_-_nucleo_lagoa_da_prata.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, regimentalmente apoiado, requer a Vossa Excelência que seja submetida à aprovação do Plenário MOÇÃO DE APLAUSOS à Associação Beneficente Casa da União – Núcleo Lagoa da Prata, pelos relevantes trabalhos prestados à comunidade Lagopratense, bem como pelos 41 (quarenta e um) anos da entidade a nível Nacional, completados no dia 02/04/2023 e pelos 15 anos do Núcleo Lagoa da Prata, que foram comemorados no último dia 29 de março de 2023.</t>
   </si>
   <si>
     <t>7672</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7672/mocao_004-2023_-_carol-_afibrom.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7672/mocao_004-2023_-_carol-_afibrom.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, regimentalmente apoiada, requer a Vossa Excelência que seja submetida à aprovação do Plenário MOÇÃO DE APLAUSOS à Associação Viva Bem com Fibro - AFIBROM, em reconhecimento ao excelente trabalho desenvolvido na luta contra a fibromialgia na cidade de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7694</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7694/mocao_005-2023_-_toninho-_samu.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7694/mocao_005-2023_-_toninho-_samu.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, regimentalmente apoiado, requer a Vossa Excelência que seja submetida à aprovação do Plenário MOÇÃO DE APLAUSOS ao Serviço de Atendimento Móvel de Urgência (SAMU) de Lagoa da Prata, que tem desempenhado papel fundamental  para salvar vidas, e proporcionar cuidados de saúde vitais para nossa comunidade.</t>
   </si>
   <si>
     <t>7766</t>
   </si>
   <si>
-    <t>LISA</t>
-[...2 lines deleted...]
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7766/mocao_006-2023_-_lisa-_anjos_da_noites_assinado.pdf</t>
+    <t>Lisa Miranda</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7766/mocao_006-2023_-_lisa-_anjos_da_noites_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, regimentalmente apoiada, requer a Vossa Excelência que seja submetida à aprovação do Plenário MOÇÃO DE APLAUSOS à Equipe dos Anjos da Noite, formada por voluntários, em reconhecimento ao excelente trabalho desenvolvido no  Hospital São Carlos e UPA, na cidade de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7797</t>
   </si>
   <si>
-    <t>HERMANO FOFÃO, CICI, LISA, Toninho da Laje</t>
-[...2 lines deleted...]
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7797/mocao_de_apoio_001-2023_-_hermano_-_congresso_nacional_-_contra_o_aborto_assinado_assinado_assinado.pdf</t>
+    <t>Hermano Fofão, Cici, Lisa Miranda, Toninho da Laje</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7797/mocao_de_apoio_001-2023_-_hermano_-_congresso_nacional_-_contra_o_aborto_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, regimentalmente apoiados, requerem a Vossa Excelência que seja submetida à aprovação do Plenário MOÇÃO DE APOIO aos membros do Congresso Nacional, Senadores e Deputados Federais, em face da tentativa de legalização do Aborto por meio da ADPF 442, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo e de se evitar um possível Ativismo Judicial por parte do Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>7881</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7881/mocao_008-2023_-_sargento_-_programa_jovem_cooperativismo.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7881/mocao_008-2023_-_sargento_-_programa_jovem_cooperativismo.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, regimentalmente apoiado, requer a Vossa Excelência que seja submetida à aprovação do Plenário MOÇÃO DE APLAUSOS ao Programa Jovem Cooperativista, em reconhecimento ao excelente trabalho desenvolvido aos estudantes do 1° Ano do Ensino Fundamental ao 3° Ano do Ensino Médio na cidade de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7888</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7888/mocao_009-2023_-_soninha_-_equipe_profissionais_saude_01-12_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7888/mocao_009-2023_-_soninha_-_equipe_profissionais_saude_01-12_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, regimentalmente apoiada, requer a Vossa Excelência que seja submetida à aprovação do Plenário MOÇÃO DE APLAUSOS à Equipe de Profissionais da Secretaria Municipal de Saúde, parabenizando-os pelo notável desempenho e serviços prestados à comunidade, cuja dedicação e comprometimento exemplares na área de saúde têm contribuído significativamente para a promoção do bem-estar da população de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7900</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7900/mocao_010-2023_-_sargento_washington_-_agricultores_e_cacadores.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7900/mocao_010-2023_-_sargento_washington_-_agricultores_e_cacadores.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, regimentalmente apoiado, requer a Vossa Excelência que seja submetida à aprovação do Plenário MOÇÃO DE APOIO aos Agricultores e Caçadores que exercem suas atividades no Brasil, em repúdio à suspensão de licenças para o manejo de javalis, pois, se trata de um animal que provoca desequilíbrio ambiental, causa assoreamento de corpos d’água, erosão no solo, danos à fauna e flora, prejuízos a lavoras, além de ameaçar a segurança de pessoas e outros animais.</t>
   </si>
   <si>
     <t>7482</t>
   </si>
   <si>
     <t>PL-CM</t>
   </si>
   <si>
     <t>Projeto de Lei CM</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7482/projeto_de_lei_cm_001-2023_-_mesa_diretora_-_revisao_empregados_camara.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7482/projeto_de_lei_cm_001-2023_-_mesa_diretora_-_revisao_empregados_camara.pdf</t>
   </si>
   <si>
     <t>Revisa e Reajusta os Valores dos Vencimentos dos Empregados Públicos da Câmara Municipal de Lagoa da Prata, nos termos do Inciso X do Artigo 37 da CR/1988 e da Lei Municipal nº 2.198/2014.</t>
   </si>
   <si>
     <t>7483</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7483/projeto_de_lei_cm_002-2023_-_mesa_diretora_-_revisa_subsidio_vereador.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7483/projeto_de_lei_cm_002-2023_-_mesa_diretora_-_revisa_subsidio_vereador.pdf</t>
   </si>
   <si>
     <t>Revisa o Valor do Subsídio dos Vereadores do Município de Lagoa da Prata e Altera a Lei nº 1.770/2010.</t>
   </si>
   <si>
     <t>7522</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7522/projeto_de_lei_cm_003-2023_-_sargento_washington_-_declara_de_utilidade_publica_o_grupo_escoteiro_aguas_do_pantano_13-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7522/projeto_de_lei_cm_003-2023_-_sargento_washington_-_declara_de_utilidade_publica_o_grupo_escoteiro_aguas_do_pantano_13-02.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Grupo Escoteiro Águas do Pântano.</t>
   </si>
   <si>
     <t>7523</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7523/projeto_de_lei_cm_004-2023_-_carol_-_descarte_de_livros_didaticos_-_jr.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7523/projeto_de_lei_cm_004-2023_-_carol_-_descarte_de_livros_didaticos_-_jr.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do descarte de Livros Didáticos vencidos nas unidades da Rede Municipal de Ensino de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7572</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7572/projeto_de_lei_cm_005-2023_-_hermano_-_criterios_para_nominacao_bens_publicos.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7572/projeto_de_lei_cm_005-2023_-_hermano_-_criterios_para_nominacao_bens_publicos.pdf</t>
   </si>
   <si>
     <t>Estabelece Critérios para Nominação e Renomeação de Logradouros, Prédios, Espaços, Bens e Serviços Públicos no âmbito do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7626</t>
   </si>
   <si>
-    <t>Toninho da Laje, HERMANO FOFÃO</t>
-[...2 lines deleted...]
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7626/projeto_de_lei_cm_06-2023_-_hermano_e_toninho_-_bullying.pdf</t>
+    <t>Toninho da Laje, Hermano Fofão</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7626/projeto_de_lei_cm_06-2023_-_hermano_e_toninho_-_bullying.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Prevenção e Combate à Intimidação Sistemática – Bullying nas unidades escolares da rede pública e privada no município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7647</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7647/projeto_de_lei_cm_007-2023_-_mesa_diretora_-_assistencia_medica_vereadores.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7647/projeto_de_lei_cm_007-2023_-_mesa_diretora_-_assistencia_medica_vereadores.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Lagoa da Prata a Contratar Serviços de Assistência Médica Ambulatorial e Hospitalar em Favor dos Vereadores.</t>
   </si>
   <si>
     <t>7648</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7648/projeto_de_lei_cm_008-2023_-_mesa_diretora_-_assistencia_medica_empregados.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7648/projeto_de_lei_cm_008-2023_-_mesa_diretora_-_assistencia_medica_empregados.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Lagoa da Prata a Contratar Serviços de Assistência Médica Ambulatorial e Hospitalar em Favor de Seus Empregados Públicos.</t>
   </si>
   <si>
     <t>7660</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7660/projeto_de_lei_cm_009-2023_-toninho_-_declara_de_utilidade_publica_o_rotary_clube.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7660/projeto_de_lei_cm_009-2023_-toninho_-_declara_de_utilidade_publica_o_rotary_clube.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Rotary Clube de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7667</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7667/projeto_de_lei_cm_010-2023_-_hermano_-_lei_de_defesa_do_contribuinte_assinado_28229_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7667/projeto_de_lei_cm_010-2023_-_hermano_-_lei_de_defesa_do_contribuinte_assinado_28229_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre requisitos para apresentação de Proposição Legal que aumente alíquota tributária e/ou crie Tributo e/ou gere custo direto a pessoa natural e/ou jurídica, nas hipóteses que menciona, no âmbito do município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7692</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7692/projeto_de_lei_cm_011-2023_-_hermano_-_da_nome_a_vias_publicas_assinado_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7692/projeto_de_lei_cm_011-2023_-_hermano_-_da_nome_a_vias_publicas_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Dá Nome a Praça e Vias Públicas Que Menciona.</t>
   </si>
   <si>
     <t>7752</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7752/projeto_de_lei_cm_012-2023_-_toninho_-_reconhece_o_wheeling_e_demais_manobras_de_motocicletas.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7752/projeto_de_lei_cm_012-2023_-_toninho_-_reconhece_o_wheeling_e_demais_manobras_de_motocicletas.pdf</t>
   </si>
   <si>
     <t>Reconhece o Wheeling e demais manobras que se assemelhem às exibições típicas do seguimento, como prática esportiva no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7781</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>Toninho da Laje, CICI, HERMANO FOFÃO, LEANDRO BIBIANO, LISA, PAVIO, SARGENTO WASHINGTON, Soninha</t>
-[...2 lines deleted...]
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7781/projeto_de_lei_cm_013-2023_28vereadores29_-_altera_lei_3768-2023_-_reserva_de_vagas_em_concurso_assinado_assinado_assinado_assinado_assinado_assinado.pdf</t>
+    <t>Toninho da Laje, Cici, Hermano Fofão, Leandro Bibiano, Lisa Miranda, Pavio, Sargento Washington, Soninha</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7781/projeto_de_lei_cm_013-2023_28vereadores29_-_altera_lei_3768-2023_-_reserva_de_vagas_em_concurso_assinado_assinado_assinado_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da “Lei nº 3.768, de 13 de janeiro de 2023”, que Reserva aos negros 20 % (vinte por cento) das vagas oferecidas nos Concursos Públicos para provimento de Cargos Efetivos e Empregos Públicos no âmbito da Administração Pública Municipal Direta e Indireta e também do Poder Legislativo do Município de Lagoa da Prata – Minas Gerais.</t>
   </si>
   <si>
     <t>7796</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7796/projeto_de_lei_cm_014-2023_-_doacao_de_bens_moveis_a_ascalp.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7796/projeto_de_lei_cm_014-2023_-_doacao_de_bens_moveis_a_ascalp.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Lagoa da Prata a doar os bens móveis que menciona à Associação dos Catadores de Papel, Papelão e de Materiais Reaproveitáveis de Lagoa da Prata – ASCALP.</t>
   </si>
   <si>
     <t>7812</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7812/projeto_de_lei_cm_015-2023_-_mesa_diretora_-_altera_auxilio_alimentacao_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7812/projeto_de_lei_cm_015-2023_-_mesa_diretora_-_altera_auxilio_alimentacao_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 3.769, de 16 de janeiro de 2023”, que Institui o Programa de Auxílio-alimentação aos Empregados Públicos, Estagiários e Aprendizes da Câmara Municipal de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7835</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7835/projeto_de_lei_cm_016-2023_-_cici_-_cordao_de_girassol_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7835/projeto_de_lei_cm_016-2023_-_cici_-_cordao_de_girassol_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização do Cordão de Girassol como símbolo para a identificação da pessoa com deficiência oculta, no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7851</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7851/projeto_de_lei_cm_017-2023_-_hermano_-_protocolo_mulheres_seguras_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7851/projeto_de_lei_cm_017-2023_-_hermano_-_protocolo_mulheres_seguras_assinado.pdf</t>
   </si>
   <si>
     <t>Cria o PMS - Protocolo Mulheres Seguras - com um conjunto de ações para que espaços públicos e privados de lazer saibam como agir para detectar situações de agressão sexual e o procedimento de ação face aos casos que ocorram em suas dependências.</t>
   </si>
   <si>
     <t>7889</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7889/projeto_de_lei_cm_018-2023_-_hermano_-_cria_e_da_nome_a_espaco_publico_-_dimas_baia_assinado_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7889/projeto_de_lei_cm_018-2023_-_hermano_-_cria_e_da_nome_a_espaco_publico_-_dimas_baia_assinado_1.pdf</t>
   </si>
   <si>
     <t>Cria e dá nome a espaço público que menciona.</t>
   </si>
   <si>
     <t>7890</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7890/projeto_de_lei_cm_019_-2023_-_hermano_fofao_-_doula_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7890/projeto_de_lei_cm_019_-2023_-_hermano_fofao_-_doula_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão da presença de Doula, sempre que solicitado pela parturiente, durante o trabalho de parto, parto e pós-parto imediato, em  maternidade, hospital, casa de parto e demais estabelecimentos de saúde, públicos ou privados, no âmbito do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7497</t>
   </si>
   <si>
     <t>PLC-C</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - CM</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7497/projeto-de-lei-complementar-cm-1-2023-sargento-washington---eventos-revistas.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7497/projeto-de-lei-complementar-cm-1-2023-sargento-washington---eventos-revistas.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 5/1991, Código de Posturas Municipais, para incluir dispositivos que tratam da obrigatoriedade de revista e proibição da entrada e comercialização de bebida alcoólica e não alcoólica em garrafa ou recipiente de vidro em evento público ou particular realizado em espaço público, no Município de Lagoa da Prata – MG, nas hipóteses que menciona.</t>
   </si>
   <si>
     <t>7668</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7668/projeto_de_lei_complementar_cm_2-2023_-_altera_codigo_obras_edificacoes_-_poeira_-_sargento_washington.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7668/projeto_de_lei_complementar_cm_2-2023_-_altera_codigo_obras_edificacoes_-_poeira_-_sargento_washington.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei Complementar nº 261, de 27 de março de 2.023”, que Institui Novo Código De Obras e Edificações do Município De Lagoa Da Prata.</t>
   </si>
   <si>
     <t>7670</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7670/projeto_de_lei_complementar_cm_3-2023_-_novos_servidores_efetivos_22-05_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7670/projeto_de_lei_complementar_cm_3-2023_-_novos_servidores_efetivos_22-05_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei Complementar nº 49, de 27 de junho de 2005”, para abrir vagas para Empregos Públicos que menciona e criar o Emprego Público Efetivo de Controlador Interno e o de provimento em Comissão, restrito a Efetivo, de Diretor Administrativo.</t>
   </si>
   <si>
     <t>7693</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7693/projeto_de_lei_complementar_cm_4-2023_-_altera_codigo_obras_edificacoes_-_placa_ident_obra_-_hermano.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7693/projeto_de_lei_complementar_cm_4-2023_-_altera_codigo_obras_edificacoes_-_placa_ident_obra_-_hermano.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei Complementar nº 261, de 27 de março de 2.023”, que Institui Novo Código De Obras e Edificações do Município De Lagoa Da Prata, acrescentando o Art. 52-A ao seu texto.</t>
   </si>
   <si>
     <t>7846</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7846/projeto_de_lei_complementar_cm_5-2023_-_institui_o_quadro_de_pessoal_da_camara_municipal_de_lagoa_da_prata_assinado_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7846/projeto_de_lei_complementar_cm_5-2023_-_institui_o_quadro_de_pessoal_da_camara_municipal_de_lagoa_da_prata_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Institui o Quadro de Pessoal da Câmara Municipal de Lagoa da Prata, trata da Classificação e Provimento dos Cargos e da Promoção, Progressão, Vencimentos e Atribuições dos Servidores e revoga a Lei Complementar 49/2005.</t>
   </si>
   <si>
     <t>7860</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7860/projeto_de_lei_complementar_cm_6-2023_-_altera_codigo_de_posturas_-_analise_agua_praia_-_lisa_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7860/projeto_de_lei_complementar_cm_6-2023_-_altera_codigo_de_posturas_-_analise_agua_praia_-_lisa_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei Complementar nº 5, de 15 de julho de 1.991”, que Institui o Código de Posturas do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7488</t>
   </si>
   <si>
     <t>PLC-E</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei Complementar - EM </t>
   </si>
   <si>
     <t>DI GIANNE DE OLIVEIRA NUNES</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7488/projeto_de_lei__complementar-_altera_lei_complementar_n._51-2005_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7488/projeto_de_lei__complementar-_altera_lei_complementar_n._51-2005_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 51, de 30 de setembro de 2005</t>
   </si>
   <si>
     <t>7505</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7505/projeto_de_lei_-_altera_lei_complementar_n_003-1991_simbolo_de_vencimento_guarda_civil_municipal_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7505/projeto_de_lei_-_altera_lei_complementar_n_003-1991_simbolo_de_vencimento_guarda_civil_municipal_assinado.pdf</t>
   </si>
   <si>
     <t>Altera os símbolos de vencimentos da Guarda Civil Municipal previstos na Lei Complementar n.º 003/1991 e dá outras providências</t>
   </si>
   <si>
     <t>7543</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7543/projeto_de_lei_complementar_-_altera_lei_complementar_003-91_-_cria_vagas_profissional_de_apoio1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7543/projeto_de_lei_complementar_-_altera_lei_complementar_003-91_-_cria_vagas_profissional_de_apoio1.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 003, DE 22 DE MAIO DE 1991.</t>
   </si>
   <si>
     <t>7571</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7571/projeto_de_lei_complementar_04-2023_-_altera_lei_complementar_003-91_-_extingue_e_coloca_cargos_em_extincao_para_terceirizacao__02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7571/projeto_de_lei_complementar_04-2023_-_altera_lei_complementar_003-91_-_extingue_e_coloca_cargos_em_extincao_para_terceirizacao__02.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 003, de 22 de Maio de 1991.</t>
   </si>
   <si>
     <t>7645</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7645/projeto_de_lei_complementar_-_altera_lei_complementar_237-21_-_pagamento_em_dobro_feriados_upa_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7645/projeto_de_lei_complementar_-_altera_lei_complementar_237-21_-_pagamento_em_dobro_feriados_upa_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 237, de 09 de julho de 2021.</t>
   </si>
   <si>
     <t>7651</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7651/projeto_de_lei_complementar_no_0xx-2023-_altera_lei_complementar_261-23_-_codigo_de_obras_e_edificacao.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7651/projeto_de_lei_complementar_no_0xx-2023-_altera_lei_complementar_261-23_-_codigo_de_obras_e_edificacao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 261, de 27 de março de 2023.</t>
   </si>
   <si>
     <t>7652</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7652/projeto_de_lei_complementar_-_altera_a_lei_complementar_municipal_no_079-2008_acs_e_ace_-_proposicao_lc_no_004-2022.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7652/projeto_de_lei_complementar_-_altera_a_lei_complementar_municipal_no_079-2008_acs_e_ace_-_proposicao_lc_no_004-2022.pdf</t>
   </si>
   <si>
     <t>Altera o anexo II da Lei Complementar Municipal n.º 79, de 16 de dezembro de 2008 para fixar o piso salarial dos Agentes Comunitários de Saúde (ACS) e Agentes de Combate as Endemias (ACE) do Município.</t>
   </si>
   <si>
     <t>7677</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7677/projeto_de_lei_complementar_-_altera_lei_complementar_003-91_-_jornada_advogados.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7677/projeto_de_lei_complementar_-_altera_lei_complementar_003-91_-_jornada_advogados.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº. 003, de 22 de maio de 1991 e dá outras providências.</t>
   </si>
   <si>
     <t>7761</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7761/projeto_de_lei_complementar_-_altera_lei_complementar_003-91-altera_atribuicoes_cargo_procurador_adjunto_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7761/projeto_de_lei_complementar_-_altera_lei_complementar_003-91-altera_atribuicoes_cargo_procurador_adjunto_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 003, de 22 de maio de 1991, altera as atribuições ao Cargo de Procurador Geral Adjunto do Município.</t>
   </si>
   <si>
     <t>7772</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7772/projeto_de_lei_complementar_-_altera_lei_complementar_n._31_-_majora_gratificacao_pregoeiro.pdf_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7772/projeto_de_lei_complementar_-_altera_lei_complementar_n._31_-_majora_gratificacao_pregoeiro.pdf_assinado.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº. 31, DE 23 DE MAIO DE 2000, QUE CRIA GRATIFICAÇÃO PARA OS SERVIDORES MUNICIPAIS QUE COMPÕEM A COMISSÃO PERMANENTE DE LICITAÇÕES  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7792</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7792/projeto_de_lei_complementar_-_altera_anexo_i_da_lei_complementar_093_-_2011.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7792/projeto_de_lei_complementar_-_altera_anexo_i_da_lei_complementar_093_-_2011.pdf</t>
   </si>
   <si>
     <t>“Altera o anexo I da LCM nº 093/2011 para adequar a classe de emprego, símbolo de vencimentos ao sistema de Carreiras previstos na LCM n°. 003/1991.”</t>
   </si>
   <si>
     <t>7813</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7813/projeto_de_lei_complementar_no______-_2023-_altera_quantitativo_e_atribuicoes_do_tecnico_em_enfermagem_da_lei_complementar_003_-_1991.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7813/projeto_de_lei_complementar_no______-_2023-_altera_quantitativo_e_atribuicoes_do_tecnico_em_enfermagem_da_lei_complementar_003_-_1991.pdf</t>
   </si>
   <si>
     <t>Modifica o quantitativo e atribuições dos cargos efetivos de Técnico em Enfermagem criando 16 vagas, que passam a ser previstas no Anexo IV e altera o anexo VII da Lei Complementar nº 3, de 22 de maio de 1991, e dá outras providências.</t>
   </si>
   <si>
     <t>7899</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7899/projeto_de_lei_complementar_que_institui_a_comissao_permanente_de_planejamento_de_compras.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7899/projeto_de_lei_complementar_que_institui_a_comissao_permanente_de_planejamento_de_compras.pdf</t>
   </si>
   <si>
     <t>Institui a Comissão Permanente de Planejamento de Compras e cria Gratificação para os Servidores Municipais que compõem a Comissão Permanente de Planejamento de Compras e dá outras providências.</t>
   </si>
   <si>
     <t>7480</t>
   </si>
   <si>
     <t>PL-EM</t>
   </si>
   <si>
     <t>Projeto de Lei EM</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7480/projeto_de_lei_-_concede_revisao_e_reajuste_aos_servidores_da_administracao_direta_e_indireta-assinado-digitalmente.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7480/projeto_de_lei_-_concede_revisao_e_reajuste_aos_servidores_da_administracao_direta_e_indireta-assinado-digitalmente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão e Reajuste dos Valores dos Vencimentos dos Servidores Públicos do Município de Lagoa da Prata da Administração Direta e Indireta</t>
   </si>
   <si>
     <t>7481</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7481/projeto_de_lei_-_concede_revisao_e_reajuste_aos_agentes_politicos-assinado-digitalmente.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7481/projeto_de_lei_-_concede_revisao_e_reajuste_aos_agentes_politicos-assinado-digitalmente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão dos Valores dos Subsídios dos Agentes Políticos do Município de Lagoa da Prata</t>
   </si>
   <si>
     <t>7484</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7484/projeto_de_lei_-_concede_contribuicao_undime_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7484/projeto_de_lei_-_concede_contribuicao_undime_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Filiar-se anualmente como Associado e a Conceder Contribuição anual à União Nacional dos Dirigentes Municipais de Educação do Estado de Minas Gerais – UNDIME-MG</t>
   </si>
   <si>
     <t>7485</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7485/projeto_de_lei_-_credito_suplementar__pedido_001-2023_-_r_6.000.00000_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7485/projeto_de_lei_-_credito_suplementar__pedido_001-2023_-_r_6.000.00000_assinado.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata e Contém Outras Providências</t>
   </si>
   <si>
     <t>7486</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7486/projeto_de_lei_-_autoriza_distribuicao_de_kit_material_escolar_-_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7486/projeto_de_lei_-_autoriza_distribuicao_de_kit_material_escolar_-_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza ao Poder Executivo   Municipal a conceder Kit de material escolar gratuito aos alunos da rede   municipal de ensino e dá outras providências</t>
   </si>
   <si>
     <t>7487</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7487/projeto_de_lei_-_altera_lei_n_3768-2023_cotas_raciais__assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7487/projeto_de_lei_-_altera_lei_n_3768-2023_cotas_raciais__assinado.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n.º 3768 de 13 de janeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>7496</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7496/projeto_de_lei_-_credito_suplementar__pedido_002-2023_-_r_2.100.00000_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7496/projeto_de_lei_-_credito_suplementar__pedido_002-2023_-_r_2.100.00000_assinado.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata e contém outras providências.</t>
   </si>
   <si>
     <t>7498</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7498/projeto_de_lei_-_credito_especial___pedido_003-2023_-_r_166.62855_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7498/projeto_de_lei_-_credito_especial___pedido_003-2023_-_r_166.62855_assinado.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata e Contém Outras Providências.</t>
   </si>
   <si>
     <t>7499</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7499/projeto_de_lei_-_credito_suplementar__pedido_004-2023_-_r_210.00000_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7499/projeto_de_lei_-_credito_suplementar__pedido_004-2023_-_r_210.00000_assinado.pdf</t>
   </si>
   <si>
     <t>7500</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7500/projeto_de_lei_-_credito_suplementar__pedido_005-2023_-_r_205.00000_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7500/projeto_de_lei_-_credito_suplementar__pedido_005-2023_-_r_205.00000_assinado.pdf</t>
   </si>
   <si>
     <t>7501</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7501/projeto_de_lei_-_credito_suplementar__pedido_008-2023_-_r_1.250.00000_assinado__11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7501/projeto_de_lei_-_credito_suplementar__pedido_008-2023_-_r_1.250.00000_assinado__11.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata e Contém Outras Providências.</t>
   </si>
   <si>
     <t>7502</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7502/projeto_de_lei_-_credito_especial___pedido_006-2023_-_r_24.95600_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7502/projeto_de_lei_-_credito_especial___pedido_006-2023_-_r_24.95600_assinado.pdf</t>
   </si>
   <si>
     <t>7503</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7503/projeto_de_lei_-_credito_especial_pedido_007-2023_-_r_190.00000_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7503/projeto_de_lei_-_credito_especial_pedido_007-2023_-_r_190.00000_assinado.pdf</t>
   </si>
   <si>
     <t>7509</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7509/projeto_de_lei_-_credito_suplementar__pedido_009-2023_-_r_5.000.000001.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7509/projeto_de_lei_-_credito_suplementar__pedido_009-2023_-_r_5.000.000001.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 5.000.000,00 e Contém Outras Providências.</t>
   </si>
   <si>
     <t>7510</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7510/projeto_de_lei_-_credito_especial___pedido_010-2023_-_r_993.300001.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7510/projeto_de_lei_-_credito_especial___pedido_010-2023_-_r_993.300001.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 993.300,00 e Contém Outras Providências.</t>
   </si>
   <si>
     <t>7519</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7519/projeto_de_lei_-_credito_suplementar_-_r_68.00000_pedido_011-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7519/projeto_de_lei_-_credito_suplementar_-_r_68.00000_pedido_011-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 68.000,00.</t>
   </si>
   <si>
     <t>7520</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7520/projeto_de_lei_-_credito_especial_-_r_26.00000_pedido_012-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7520/projeto_de_lei_-_credito_especial_-_r_26.00000_pedido_012-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 26.000,00.</t>
   </si>
   <si>
     <t>7521</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7521/projeto_de_lei_-_credito_suplementar_-_r_10.924.54827_pedido_013-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7521/projeto_de_lei_-_credito_suplementar_-_r_10.924.54827_pedido_013-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 10.924.548,27.</t>
   </si>
   <si>
     <t>7533</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7533/pl_em_19-2023_-_credito_suplementar_-_r_3.500.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7533/pl_em_19-2023_-_credito_suplementar_-_r_3.500.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 3.500.000,00.</t>
   </si>
   <si>
     <t>7534</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7534/projeto_de_lei_-_credito_suplementar_-_r_300.00000_pedido_015-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7534/projeto_de_lei_-_credito_suplementar_-_r_300.00000_pedido_015-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 300.000,00.</t>
   </si>
   <si>
     <t>7535</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7535/projeto_de_lei_-_credito_suplementar_-_r_5.000.00000_pedido_016-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7535/projeto_de_lei_-_credito_suplementar_-_r_5.000.00000_pedido_016-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 5.000.000,00.</t>
   </si>
   <si>
     <t>7536</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7536/projeto_de_lei_-_servicos_de_acolhimento_-_suas_lp.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7536/projeto_de_lei_-_servicos_de_acolhimento_-_suas_lp.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os Serviços de Acolhimento para Crianças ou Adolescentes da Política Pública de Assistência Social do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7542</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7542/projeto_de_lei_-_credito_suplementar_-_r_860.93295_pedido_018-20231.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7542/projeto_de_lei_-_credito_suplementar_-_r_860.93295_pedido_018-20231.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 860.932,95.</t>
   </si>
   <si>
     <t>7548</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7548/projeto_de_lei_-_credito_especial_-_r_269.86371_pedido_017-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7548/projeto_de_lei_-_credito_especial_-_r_269.86371_pedido_017-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 269.863,71.</t>
   </si>
   <si>
     <t>7549</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7549/projeto_de_lei_-_credito_suplementar_-_r_2.286.00000_pedido_019-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7549/projeto_de_lei_-_credito_suplementar_-_r_2.286.00000_pedido_019-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 2.286.000,00.</t>
   </si>
   <si>
     <t>7550</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7550/projeto_de_lei_-_credito_especial_-_r_567.50000_pedido_020-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7550/projeto_de_lei_-_credito_especial_-_r_567.50000_pedido_020-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 567.500,00.</t>
   </si>
   <si>
     <t>7551</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7551/projeto_de_lei_-_credito_especial_-_r_900.00000_pedido_021-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7551/projeto_de_lei_-_credito_especial_-_r_900.00000_pedido_021-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 900.000,00.</t>
   </si>
   <si>
     <t>7552</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7552/projeto_de_lei_-_credito_suplementar_-_r_310.00000_pedido_022-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7552/projeto_de_lei_-_credito_suplementar_-_r_310.00000_pedido_022-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 310.000,00.</t>
   </si>
   <si>
     <t>7553</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7553/projeto_de_lei_-_credito_especial_-_r_105.00000_pedido_023-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7553/projeto_de_lei_-_credito_especial_-_r_105.00000_pedido_023-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 105.000,00.</t>
   </si>
   <si>
     <t>7560</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7560/projeto_de_lei_-_credito_suplementar_-_r_150.00000_pedido_024-2023.doc.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7560/projeto_de_lei_-_credito_suplementar_-_r_150.00000_pedido_024-2023.doc.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 150.000,00.</t>
   </si>
   <si>
     <t>7561</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7561/projeto_de_lei_-_credito_suplementar_-_r_600.00000_pedido_025-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7561/projeto_de_lei_-_credito_suplementar_-_r_600.00000_pedido_025-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 600.000,00.</t>
   </si>
   <si>
     <t>7562</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7562/projeto_de_lei_-_credito_suplementar_-_r_250.00000_saae.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7562/projeto_de_lei_-_credito_suplementar_-_r_250.00000_saae.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 250.000,00.</t>
   </si>
   <si>
     <t>7563</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7563/projeto_de_lei_-_altera_nomenclatura_programas_e_acoes_ppa_loa_e_ldo.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7563/projeto_de_lei_-_altera_nomenclatura_programas_e_acoes_ppa_loa_e_ldo.pdf</t>
   </si>
   <si>
     <t>Altera Nomenclatura de Programa e Ação constantes da Lei nº 3.554/2021 (PPA 2022-2025), Lei nº 3.766/2022 (LOA) e Lei nº 3.727/2022 (LDO).</t>
   </si>
   <si>
     <t>7564</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7564/projeto_de_lei_-_credito_suplementar_-_r_500.00000_pedido_028-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7564/projeto_de_lei_-_credito_suplementar_-_r_500.00000_pedido_028-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 500.000,00.</t>
   </si>
   <si>
     <t>7582</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7582/projeto_de_lei_-_altera_lei_1559-2007.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7582/projeto_de_lei_-_altera_lei_1559-2007.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 1.559, de 20 de novembro de 2007”, que Autoriza o Executivo Municipal a Doar Imóveis que Menciona e Contém Outras Providências.</t>
   </si>
   <si>
     <t>7583</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7583/pl_em_36-2023_-_altera_lei_2360-2014.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7583/pl_em_36-2023_-_altera_lei_2360-2014.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 2.360, de 23 de dezembro de 2014”, que Autoriza o Executivo Municipal a doar imóvel que menciona e contém outras providências.</t>
   </si>
   <si>
     <t>7584</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7584/pl_em_37-2023_-_altera_lei_1907-2011.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7584/pl_em_37-2023_-_altera_lei_1907-2011.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 1.907, de 30 de março de 2011”, que Autoriza o Executivo Municipal a doar imóveis que menciona e contém outras providências.</t>
   </si>
   <si>
     <t>7585</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7585/projeto_de_lei_-_altera_lei_2030-2012.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7585/projeto_de_lei_-_altera_lei_2030-2012.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 2.030, de 19 de junho de 2012”, que Autoriza o Executivo Municipal a doar imóveis que menciona e contém outras providências.</t>
   </si>
   <si>
     <t>7586</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7586/projeto_de_lei_-_altera_lei_1737-2009.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7586/projeto_de_lei_-_altera_lei_1737-2009.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 1.737, de 11 de agosto de 2009”, que Autoriza o Executivo Municipal a doar imóveis que menciona e contém outras providências.</t>
   </si>
   <si>
     <t>7587</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7587/projeto_de_lei_-_altera_lei_1808-2010.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7587/projeto_de_lei_-_altera_lei_1808-2010.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 1.808, de 19 de maio de 2010”, que Autoriza o Executivo Municipal a doar imóveis que menciona e contém outras providências.</t>
   </si>
   <si>
     <t>7588</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7588/projeto_de_lei_-_altera_lei_1569-2007.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7588/projeto_de_lei_-_altera_lei_1569-2007.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 1.569, de 12 de dezembro de 2007”, que Autoriza o Executivo Municipal a Doar Imóveis que Menciona e Contém Outras Providências.</t>
   </si>
   <si>
     <t>7589</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7589/projeto_de_lei_-_altera_lei_1768-2009.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7589/projeto_de_lei_-_altera_lei_1768-2009.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 1.768, de 23 de dezembro de 2009”, que Autoriza o Executivo Municipal a Doar Imóveis que Menciona e Contém Outras Providências.</t>
   </si>
   <si>
     <t>7590</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7590/projeto_de_lei_-_altera_lei_657-1994.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7590/projeto_de_lei_-_altera_lei_657-1994.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 657, de 08 de setembro de 1994”, que Autoriza o Executivo Municipal a Outorgar  Escritura de Doação de Casas Residenciais que           menciona.</t>
   </si>
   <si>
     <t>7591</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7591/projeto_de_lei_-_credito_especial_-_r_20.00000_pedido_029-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7591/projeto_de_lei_-_credito_especial_-_r_20.00000_pedido_029-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 20.000,00.</t>
   </si>
   <si>
     <t>7592</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7592/projeto_de_lei_-_credito_suplementar_-_r_800.00000_pedido_030-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7592/projeto_de_lei_-_credito_suplementar_-_r_800.00000_pedido_030-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 800.000,00.</t>
   </si>
   <si>
     <t>7596</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7596/projeto_de_lei_-_credito_especial_-_r_190.00000_pedido_026-2023_-_correcao_do_pedido_007-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7596/projeto_de_lei_-_credito_especial_-_r_190.00000_pedido_026-2023_-_correcao_do_pedido_007-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 190.000,00 e Revoga a Lei nº 3.787, de 27 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>7597</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7597/projeto_de_lei_-_credito_especial_-_r_993.30000_pedido_027-2023_-_correcao_do_pedido_010-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7597/projeto_de_lei_-_credito_especial_-_r_993.30000_pedido_027-2023_-_correcao_do_pedido_010-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 993.300,00, Revoga a Lei nº 3.789, de 27 de fevereiro de 2022 e Dá Outras Providências.</t>
   </si>
   <si>
     <t>7598</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7598/projeto_de_lei_-_credito_suplementar_-_r_162.00000_pedido_031-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7598/projeto_de_lei_-_credito_suplementar_-_r_162.00000_pedido_031-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 162.000,00.</t>
   </si>
   <si>
     <t>7599</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7599/projeto_de_lei_-_credito_suplementar_-_r_200.00000_pedido_032-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7599/projeto_de_lei_-_credito_suplementar_-_r_200.00000_pedido_032-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 200.000,00.</t>
   </si>
   <si>
     <t>7600</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7600/projeto_de_lei_-_credito_especial_-_r_50.00000_pedido_033-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7600/projeto_de_lei_-_credito_especial_-_r_50.00000_pedido_033-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 50.000,00.</t>
   </si>
   <si>
     <t>7601</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7601/projeto_de_lei_-_credito_especial_-_r_147.00000_pedido_034-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7601/projeto_de_lei_-_credito_especial_-_r_147.00000_pedido_034-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 147.000,00.</t>
   </si>
   <si>
     <t>7608</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7608/projeto_de_lei_-_credito_suplementar_-_r_237.40700_pedido_035-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7608/projeto_de_lei_-_credito_suplementar_-_r_237.40700_pedido_035-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 237.407,00.</t>
   </si>
   <si>
     <t>7609</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7609/projeto_de_lei_-_credito_especial_-_r_60.00000_pedido_036-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7609/projeto_de_lei_-_credito_especial_-_r_60.00000_pedido_036-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 60.000,00.</t>
   </si>
   <si>
     <t>7610</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7610/projeto_de_lei_-_credito_suplementar_-_r_1.360.00000_pedido_037-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7610/projeto_de_lei_-_credito_suplementar_-_r_1.360.00000_pedido_037-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 1.360.000,00.</t>
   </si>
   <si>
     <t>7611</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7611/projeto_de_lei_-_altera_a_lei_3.012-2017.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7611/projeto_de_lei_-_altera_a_lei_3.012-2017.pdf</t>
   </si>
   <si>
     <t>Altera o §1º do art. 1º; altera o §1º e revoga o §2º do art. 4º da Lei n.º 3.012, de 24 de agosto de 2017.</t>
   </si>
   <si>
     <t>7613</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7613/projeto_de_lei_-_credito_especial_-_r_20.00000_pedido_038-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7613/projeto_de_lei_-_credito_especial_-_r_20.00000_pedido_038-2023.pdf</t>
   </si>
   <si>
     <t>7622</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7622/projeto_de_lei_-_autoriza_aquisicao_de_imovel_saae.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7622/projeto_de_lei_-_autoriza_aquisicao_de_imovel_saae.pdf</t>
   </si>
   <si>
     <t>Autoriza aquisição de Imóvel pelo Serviço Autônomo de Água e Esgoto de Lagoa da Prata-SAAE/LP.</t>
   </si>
   <si>
     <t>7623</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7623/projeto_de_lei_-_credito_suplementar_-_r_2.286.00000_-_revoga_lei_no_3.803-2023_pedido_050-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7623/projeto_de_lei_-_credito_suplementar_-_r_2.286.00000_-_revoga_lei_no_3.803-2023_pedido_050-2023.pdf</t>
   </si>
   <si>
     <t>7624</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7624/projeto_de_lei_-_credito_especial_-_r_900.00000_-_revoga_lei_no_3.805-2023_pedido_no_039-2023_....pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7624/projeto_de_lei_-_credito_especial_-_r_900.00000_-_revoga_lei_no_3.805-2023_pedido_no_039-2023_....pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 900.000,00 e prevê a revogação da Lei nº 3.805/2023.</t>
   </si>
   <si>
     <t>7631</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7631/projeto_de_lei_-_credito_suplementar_-_r_671.00000_pedido_041-20231.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7631/projeto_de_lei_-_credito_suplementar_-_r_671.00000_pedido_041-20231.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 671.000,00.</t>
   </si>
   <si>
     <t>7632</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7632/projeto_de_lei_-_credito_suplementar_-_r_617.20200_pedido_042-20231.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7632/projeto_de_lei_-_credito_suplementar_-_r_617.20200_pedido_042-20231.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 617.202,00.</t>
   </si>
   <si>
     <t>7633</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7633/projeto_de_lei_-_credito_suplementar_-_r_229.87021_pedido_043-20231.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7633/projeto_de_lei_-_credito_suplementar_-_r_229.87021_pedido_043-20231.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 229.870,21.</t>
   </si>
   <si>
     <t>7634</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7634/projeto_de_lei_-_credito_suplementar_-_r_10.00000_pedido_044-20231.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7634/projeto_de_lei_-_credito_suplementar_-_r_10.00000_pedido_044-20231.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 10.000,00.</t>
   </si>
   <si>
     <t>7635</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7635/projeto_de_lei_-_credito_suplementar_-_r_200.00000_pedido_045-20231.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7635/projeto_de_lei_-_credito_suplementar_-_r_200.00000_pedido_045-20231.pdf</t>
   </si>
   <si>
     <t>7639</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7639/projeto_de_lei_no_065-2023-_credito_suplementar_-_r_269.66374_pedido_no_046-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7639/projeto_de_lei_no_065-2023-_credito_suplementar_-_r_269.66374_pedido_no_046-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 296.663,74.</t>
   </si>
   <si>
     <t>7640</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7640/projeto_de_lei_credito_suplementar_-_r_1.494.00000_pedido_047-2023_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7640/projeto_de_lei_credito_suplementar_-_r_1.494.00000_pedido_047-2023_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 1.494.000,00.</t>
   </si>
   <si>
     <t>7641</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7641/projeto_de_lei_-_credito_especial_-_r_147.00000_pedido_048-2023_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7641/projeto_de_lei_-_credito_especial_-_r_147.00000_pedido_048-2023_1.pdf</t>
   </si>
   <si>
     <t>7642</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7642/projeto_de_lei_-_credito_especial_-_r_20.00000__e__revoga_lei_no_3.822-2023_pedido_049-2023_-_correcao_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7642/projeto_de_lei_-_credito_especial_-_r_20.00000__e__revoga_lei_no_3.822-2023_pedido_049-2023_-_correcao_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 20.000,00 e Revoga a Lei nº 3.822, de 24 de abril de 2023.</t>
   </si>
   <si>
     <t>7643</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7643/projeto_de_lei_no_____________-2023_-_altera_descricao_finalidade_e_nomenclatura_de_acao__ppa_loa_e_ldo_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7643/projeto_de_lei_no_____________-2023_-_altera_descricao_finalidade_e_nomenclatura_de_acao__ppa_loa_e_ldo_1.pdf</t>
   </si>
   <si>
     <t>Altera a Descrição, Finalidade e Nomenclatura da Ação 7.007, parte do Programa 0402, constantes da Lei nº 3.554/2021 (PPA 2022-2025), Lei nº 3.766/2022 (LOA) e Lei nº 3.727/2022 (LDO).</t>
   </si>
   <si>
     <t>7644</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7644/projeto_de_lei_-_delimita_o_perimetro_urbano_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7644/projeto_de_lei_-_delimita_o_perimetro_urbano_1.pdf</t>
   </si>
   <si>
     <t>Delimita o Perímetro Urbano da Cidade de Lagoa Da Prata.</t>
   </si>
   <si>
     <t>7654</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7654/projeto_de_lei__-_credito_suplementar_-_r_226.41668_pedido_050-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7654/projeto_de_lei__-_credito_suplementar_-_r_226.41668_pedido_050-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 226.416,68.</t>
   </si>
   <si>
     <t>7659</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7659/projeto_de_lei__-_credito_suplementar_-_r_150.00000_pedido_051-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7659/projeto_de_lei__-_credito_suplementar_-_r_150.00000_pedido_051-2023.pdf</t>
   </si>
   <si>
     <t>7661</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7661/projeto_de_lei_-_autoriza_a_concessao_do_servico_de_limpeza_publica.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7661/projeto_de_lei_-_autoriza_a_concessao_do_servico_de_limpeza_publica.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Conceder a Execução de Serviços de Limpeza Urbana e Dá Outras Providências.”</t>
   </si>
   <si>
     <t>7662</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7662/projeto_de_lei_-_ldo_2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7662/projeto_de_lei_-_ldo_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária de 2024 e dá Outras Providências.</t>
   </si>
   <si>
     <t>7665</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7665/projeto_de_lei__-_credito_suplementar_-_r_2.027.24791_pedido_052-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7665/projeto_de_lei__-_credito_suplementar_-_r_2.027.24791_pedido_052-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 2.027.247,91.</t>
   </si>
   <si>
     <t>7666</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7666/projeto_de_lei_no________________-_credito_suplementar_-_r_2.905.00000_saae.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7666/projeto_de_lei_no________________-_credito_suplementar_-_r_2.905.00000_saae.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 2.905.000,00.</t>
   </si>
   <si>
     <t>7669</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7669/projeto_de_lei_-_doa_bens_inserviveis_para_a_ascalp_maio_2023_-_1a_remessa.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7669/projeto_de_lei_-_doa_bens_inserviveis_para_a_ascalp_maio_2023_-_1a_remessa.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de bens que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>7676</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7676/projeto_de_lei__-_credito_suplementar_-_r_260.84688_pedido_053-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7676/projeto_de_lei__-_credito_suplementar_-_r_260.84688_pedido_053-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 260.846,88.</t>
   </si>
   <si>
     <t>7678</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7678/projeto_de_lei_no__3774-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7678/projeto_de_lei_no__3774-2023.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 3.774, de 02 de fevereiro de 2023”, que Autoriza ao Poder Executivo   Municipal a conceder Kit de material escolar gratuito aos alunos da rede   municipal de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>7679</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7679/projeto_de_lei_-_altera_nome_de_logradouro.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7679/projeto_de_lei_-_altera_nome_de_logradouro.pdf</t>
   </si>
   <si>
     <t>Modifica Nome de Logradouro Público Que Menciona.</t>
   </si>
   <si>
     <t>7683</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7683/projeto_de_lei_no_____________-2023_-_altera_a_lei_3510-2021_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7683/projeto_de_lei_no_____________-2023_-_altera_a_lei_3510-2021_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 3.510, de 3 de setembro de 2021.</t>
   </si>
   <si>
     <t>7684</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7684/projeto_de_lei_-_institui_o_programa_social_de_distribuicao_de_fraldas_geriatricas1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7684/projeto_de_lei_-_institui_o_programa_social_de_distribuicao_de_fraldas_geriatricas1.pdf</t>
   </si>
   <si>
     <t>Institui o programa social de distribuição de fraldas descartávies para pessoas de baixa renda com deficiência temporária ou permanente em todas as idades e aos idosos com idade igual ou superior a 60 anos, no âmbito do Município de Lagoa da Prata - MG.</t>
   </si>
   <si>
     <t>7685</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7685/projeto_de_lei_no_____________-2023_-_altera_o_art_6o_dda_lei_1011-2002.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7685/projeto_de_lei_no_____________-2023_-_altera_o_art_6o_dda_lei_1011-2002.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 6º da Lei n.º 1.011, de 9 de  abril de 2002.</t>
   </si>
   <si>
     <t>7704</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7704/projeto_de_lei__-_credito_suplementar_-_r_350.000000_pedido_054-2023.pdf_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7704/projeto_de_lei__-_credito_suplementar_-_r_350.000000_pedido_054-2023.pdf_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 350.000,00.</t>
   </si>
   <si>
     <t>7710</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7710/projeto_de_lei__-_credito_suplementar_-_r_583.00000_pedido_055-2023.pdf_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7710/projeto_de_lei__-_credito_suplementar_-_r_583.00000_pedido_055-2023.pdf_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 583.000,00.</t>
   </si>
   <si>
     <t>7711</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7711/projeto_de_lei_-_credito_especial_-_r_850.00000_pedido_056-2023.pdf_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7711/projeto_de_lei_-_credito_especial_-_r_850.00000_pedido_056-2023.pdf_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 850.000,00.</t>
   </si>
   <si>
     <t>7714</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7714/projeto_de_lei__-_credito_suplementar_-_r_80.00000_pedido_057-2023.pdf_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7714/projeto_de_lei__-_credito_suplementar_-_r_80.00000_pedido_057-2023.pdf_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 80.000,00.</t>
   </si>
   <si>
     <t>7723</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7723/projeto_de_lei_-_credito_suplementar_r_820.00000_pedido_058-2023.pdf_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7723/projeto_de_lei_-_credito_suplementar_r_820.00000_pedido_058-2023.pdf_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 820.000,00.</t>
   </si>
   <si>
     <t>7724</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7724/projeto_de_lei_no_____-2023_-_altera_item_269_do_anexo_i_da_lei_no_3.855-2023_ascalp.pdf_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7724/projeto_de_lei_no_____-2023_-_altera_item_269_do_anexo_i_da_lei_no_3.855-2023_ascalp.pdf_assinado.pdf</t>
   </si>
   <si>
     <t>Altera o Item 269 do ANEXO I da Lei nº 3.855/2023 que Autoriza doação de bens a Associação dos Catadores de Papel, Papelão e de Materiais Reaproveitáveis de Lagoa da Prata – ASCALP.</t>
   </si>
   <si>
     <t>7725</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7725/projeto_de_lei_-_altera_lei_3542-2021.pdf_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7725/projeto_de_lei_-_altera_lei_3542-2021.pdf_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 3.542, de 22 de novembro de 2021”, que Institui o programa Adote um Bem Público no Município de Lagoa da Prata e dá outras providências.</t>
   </si>
   <si>
     <t>7726</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7726/projeto_de_lei_-_autoriza_o_poder_executivo_conceder_premiacoes_a_participantes_de_eventos_esportivos_e_da_outras_providencias.pdf_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7726/projeto_de_lei_-_autoriza_o_poder_executivo_conceder_premiacoes_a_participantes_de_eventos_esportivos_e_da_outras_providencias.pdf_assinado.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo conceder premiações à participantes de eventos esportivos e dá outras providências.”</t>
   </si>
   <si>
     <t>7727</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7727/projeto_de_lei_-_cmh_e_fmh_-_smhis.pdf_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7727/projeto_de_lei_-_cmh_e_fmh_-_smhis.pdf_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Sistema Municipal de Habitação de Interesse Social, o Conselho Municipal de Habitação de Interesse Social – CMHIS, cria o Fundo Municipal de Habitação de Interesse Social – FMHIS, e dá Outras Providências.</t>
   </si>
   <si>
     <t>7730</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7730/projeto_de_lei_no_______-2023-_credito_suplementar_r_1.416.00000_pedido_059-2023.pdf_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7730/projeto_de_lei_no_______-2023-_credito_suplementar_r_1.416.00000_pedido_059-2023.pdf_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 1.416.000,00.</t>
   </si>
   <si>
     <t>7731</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7731/projeto_de_lei_no_3791-2023_suas.pdf_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7731/projeto_de_lei_no_3791-2023_suas.pdf_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 3.791, de 10 de março de 2023”, que dispõe sobre a concessão dos benefícios eventuais integrantes da política pública de Assistência Social do Município de Lagoa da Prata, e dá outras providências.</t>
   </si>
   <si>
     <t>7732</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7732/projeto_de_lei___-_autoriza_repasse_fundacao_sao_carlos.pdf_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7732/projeto_de_lei___-_autoriza_repasse_fundacao_sao_carlos.pdf_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Conceder Subvenção Social à Entidade Que Menciona.</t>
   </si>
   <si>
     <t>7733</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7733/projeto_de_lei_-_institui_projeto_voce_vencer.pdf_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7733/projeto_de_lei_-_institui_projeto_voce_vencer.pdf_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Projeto “Você Vencer” no âmbito da Política de Assistência Social de Lagoa da Prata/MG.</t>
   </si>
   <si>
     <t>7734</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7734/projeto_de_lei_-_altera_lei_1529-2007.pdf_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7734/projeto_de_lei_-_altera_lei_1529-2007.pdf_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a "Lei nº 1.529, de 08 de agosto de 2007".</t>
   </si>
   <si>
     <t>7735</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7735/projeto_de_lei_-_regularizacao_onerosa_de_edificicacoes.pdf_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7735/projeto_de_lei_-_regularizacao_onerosa_de_edificicacoes.pdf_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre regularização onerosa de edificações e dá outras providências.</t>
   </si>
   <si>
     <t>7736</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7736/projeto_de_lei_-_autoriza_doacao_de_imoveis_que_menciona_casa_mineira.pdf_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7736/projeto_de_lei_-_autoriza_doacao_de_imoveis_que_menciona_casa_mineira.pdf_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a Doar Imóveis Que menciona e o Poder Executivo a outorgar escritura de doação de lotes urbanos, nos termos da "Lei nº 1.529, de 08 de agosto de 2007" - Casa Mineira.</t>
   </si>
   <si>
     <t>7744</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7744/projeto_de_lei_-_credito_suplementar_-_r_353.65829_pedido_060-2023.pdf_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7744/projeto_de_lei_-_credito_suplementar_-_r_353.65829_pedido_060-2023.pdf_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 353.658,29.</t>
   </si>
   <si>
     <t>7745</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7745/projeto_de_lei_-_credito_suplementar_-_r_300.00000_pedido_061-2023.pdf_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7745/projeto_de_lei_-_credito_suplementar_-_r_300.00000_pedido_061-2023.pdf_assinado.pdf</t>
   </si>
   <si>
     <t>7746</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7746/projeto_de_lei_-_credito_suplementar_-_r_900.00000_pedido_062-2023.pdf_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7746/projeto_de_lei_-_credito_suplementar_-_r_900.00000_pedido_062-2023.pdf_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 900.000,00.</t>
   </si>
   <si>
     <t>7747</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7747/projeto_de_lei_-_altera_nome_de_logradouro-assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7747/projeto_de_lei_-_altera_nome_de_logradouro-assinado.pdf</t>
   </si>
   <si>
     <t>7754</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7754/projeto_de_lei___-_autoriza_repasse_fundacao_sao_carlos_r_820.00000_-_indicacao_parlamentar._assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7754/projeto_de_lei___-_autoriza_repasse_fundacao_sao_carlos_r_820.00000_-_indicacao_parlamentar._assinado.pdf</t>
   </si>
   <si>
     <t>7755</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7755/projeto_de_lei_-_altera_lei_no_3.869-2023_credito_suplementar_r_820.00000._assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7755/projeto_de_lei_-_altera_lei_no_3.869-2023_credito_suplementar_r_820.00000._assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.869/2023, que Autoriza o Executivo Municipal a Abrir Crédito  Suplementar  ao  Orçamento  Vigente do  Município  de Lagoa  da  Prata  no  valor  de R$ 820.000,00.</t>
   </si>
   <si>
     <t>7756</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7756/projeto_de_lei_no____-2023_-_credito_suplementar_-_r_1.417.00000_pedido_063-2023._assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7756/projeto_de_lei_no____-2023_-_credito_suplementar_-_r_1.417.00000_pedido_063-2023._assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 1.417.000,00.</t>
   </si>
   <si>
     <t>7757</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7757/projeto_de_lei_no____-2023_-_credito_suplementar_-_r_502.28641_pedido_064-2023._assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7757/projeto_de_lei_no____-2023_-_credito_suplementar_-_r_502.28641_pedido_064-2023._assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 502.286,41.</t>
   </si>
   <si>
     <t>7758</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7758/projeto_de_lei_no____-2023_-_credito_especial_-_r_549.30764_pedido_065-2023._assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7758/projeto_de_lei_no____-2023_-_credito_especial_-_r_549.30764_pedido_065-2023._assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 549.307,64.</t>
   </si>
   <si>
     <t>7759</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7759/projeto_de_lei_-_altera_lei_no_1.769-2009_-_comtur._assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7759/projeto_de_lei_-_altera_lei_no_1.769-2009_-_comtur._assinado.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 1.769 de 23 de Dezembro de 2009”, que dispõe sobre a concessão dos benefícios eventuais integrantes da política pública de Assistência Social do Município de Lagoa da Prata, e dá outras providências.</t>
   </si>
   <si>
     <t>7760</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7760/projeto_de_lei_-_altera_lei_1103-2003_-_conselho_municipal_pessoa_idosa._assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7760/projeto_de_lei_-_altera_lei_1103-2003_-_conselho_municipal_pessoa_idosa._assinado.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 1103 de 23 de Dezembro de 2003”, que dispõe sobre a criação do Conselho Municipal do Idoso do Município de Lagoa da Prata, e dá outras providências.</t>
   </si>
   <si>
     <t>7765</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7765/projeto_de_lei_no______-2023_-_credito_suplementar_-_r_574.51710_pedido_066-2023.pdf_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7765/projeto_de_lei_no______-2023_-_credito_suplementar_-_r_574.51710_pedido_066-2023.pdf_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 574.517,10.</t>
   </si>
   <si>
     <t>7771</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7771/projeto_de_lei_-_altera_lei_n._3.031_incluir_teatro_fausto_resende.pdf_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7771/projeto_de_lei_-_altera_lei_n._3.031_incluir_teatro_fausto_resende.pdf_assinado.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº. 3031, DE 06 DE OUTUBRO DE 2017, QUE DISPÕE SOBRE A CONCESSÃO DE USO DE BENS PÚBLICOS PRECEDIDA E NÃO PRECEDIDA DE EXECUÇÃO DE OBRA.</t>
   </si>
   <si>
     <t>7773</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7773/projeto_de_lei_no______-2023_-_credito_suplementar_-_r_7.369.37115_pedido_067-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7773/projeto_de_lei_no______-2023_-_credito_suplementar_-_r_7.369.37115_pedido_067-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 7.369.371,15.</t>
   </si>
   <si>
     <t>7774</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7774/projeto_de_lei_no______-2023_-_credito_suplementar_-_r_100.00000_pedido_068-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7774/projeto_de_lei_no______-2023_-_credito_suplementar_-_r_100.00000_pedido_068-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 100.000,00.</t>
   </si>
   <si>
     <t>7775</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7775/projeto_de_lei_no______-2023_-_credito_especial_-_r_8.000.00000_pedido_069-2023.pdf_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7775/projeto_de_lei_no______-2023_-_credito_especial_-_r_8.000.00000_pedido_069-2023.pdf_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 8.000.000,00.</t>
   </si>
   <si>
     <t>7776</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7776/projeto_de_lei_no______-2023_-_credito_especial_-_r_260.00000_pedido_070-2023.pdf_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7776/projeto_de_lei_no______-2023_-_credito_especial_-_r_260.00000_pedido_070-2023.pdf_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 260.000,00.</t>
   </si>
   <si>
     <t>7777</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7777/projeto_de_lei_no______-2023_-_credito_suplementar_-_r_600.00000_pedido_071-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7777/projeto_de_lei_no______-2023_-_credito_suplementar_-_r_600.00000_pedido_071-2023.pdf</t>
   </si>
   <si>
     <t>7778</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7778/projeto_de_lei_no______-2023_-_credito_especial_-_r_300.00000_pedido_072-2023.pdf_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7778/projeto_de_lei_no______-2023_-_credito_especial_-_r_300.00000_pedido_072-2023.pdf_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 300.000,00.</t>
   </si>
   <si>
     <t>7779</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7779/projeto_de_lei_no______-2023_-_credito_especial_-_r_485.43375_pedido_073-2023.pdf_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7779/projeto_de_lei_no______-2023_-_credito_especial_-_r_485.43375_pedido_073-2023.pdf_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 485.433,75 e Dá Outras Providências.</t>
   </si>
   <si>
     <t>7787</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7787/projeto_de_lei_no______-2023_-_credito_suplementar_-_r_157.05545_pedido_074-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7787/projeto_de_lei_no______-2023_-_credito_suplementar_-_r_157.05545_pedido_074-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 157.055,45.</t>
   </si>
   <si>
     <t>7788</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7788/projeto_de_lei_no______-2023_-_credito_suplementar_-_r_95.50000_pedido_075-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7788/projeto_de_lei_no______-2023_-_credito_suplementar_-_r_95.50000_pedido_075-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 95.500,00.</t>
   </si>
   <si>
     <t>7789</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7789/projeto_de_lei_no______-2023_-_credito_especial_-_r_49.00000_pedido_076-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7789/projeto_de_lei_no______-2023_-_credito_especial_-_r_49.00000_pedido_076-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 49.000,00.</t>
   </si>
   <si>
     <t>7790</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7790/projeto_de_lei_no______-2023_-_credito_suplementar_-r_120.00000_pedido_no_077-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7790/projeto_de_lei_no______-2023_-_credito_suplementar_-r_120.00000_pedido_no_077-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 120.000,00.</t>
   </si>
   <si>
     <t>7791</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7791/projeto_de_lei_-_credito_especial_-_r_100.00000_pedido_078-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7791/projeto_de_lei_-_credito_especial_-_r_100.00000_pedido_078-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 100.000,00.</t>
   </si>
   <si>
     <t>7793</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7793/projeto_de_lei_no______-2023_-_cria_programa_habitacional-assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7793/projeto_de_lei_no______-2023_-_cria_programa_habitacional-assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa habitacional de interesse Social Habita Lagoa e regulamenta a participação do Município de Lagoa da Prata/Minas Gerais no Programa de Produção de Unidades Habitacionais de Interesse Social da Caixa Econômica Federal com financiamento direto aos beneficiários/donatários, de acordo com as regras do programa definidas pelo Governo Federal e dá outras providências.</t>
   </si>
   <si>
     <t>7794</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7794/projeto_de_lei___-_autoriza_repasse_fundacao_sao_carlos.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7794/projeto_de_lei___-_autoriza_repasse_fundacao_sao_carlos.pdf</t>
   </si>
   <si>
     <t>7795</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7795/projeto_de_lei_no____________-2023_-_credito_suplementar_-_r_407.76500_pedido_no_079-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7795/projeto_de_lei_no____________-2023_-_credito_suplementar_-_r_407.76500_pedido_no_079-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 407.765,00.</t>
   </si>
   <si>
     <t>7830</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7830/projeto_de_lei_-_autoriza_doacao_de_radio_repetidora_para_o_estado_de_minas_gerais_-_presidio-assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7830/projeto_de_lei_-_autoriza_doacao_de_radio_repetidora_para_o_estado_de_minas_gerais_-_presidio-assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a doar Estação repetidora de rádio ao Estado de Minas Gerais para uso da Secretaria de Estado de Justiça e Segurança Pública, e contém outras providências.”</t>
   </si>
   <si>
     <t>7831</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7831/projeto_de_lei_no_-2023_-_ploa_2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7831/projeto_de_lei_no_-2023_-_ploa_2024.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Lagoa da Prata para o Exercício Financeiro de 2024.</t>
   </si>
   <si>
     <t>7832</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7832/projeto_de_lei_no_-2023_-_doa_bens_inserviveis_para_a_ascalp_outubro_2023_-_2a_remessa.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7832/projeto_de_lei_no_-2023_-_doa_bens_inserviveis_para_a_ascalp_outubro_2023_-_2a_remessa.pdf</t>
   </si>
   <si>
     <t>7836</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7836/projeto_de_lei_no_-2023_-_credito_especial_-_r_50.00000_pedido_080-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7836/projeto_de_lei_no_-2023_-_credito_especial_-_r_50.00000_pedido_080-2023.pdf</t>
   </si>
   <si>
     <t>7837</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7837/projeto_de_lei_no_-2023_-_credito_suplementar_-r_350.00000_pedido_no_081-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7837/projeto_de_lei_no_-2023_-_credito_suplementar_-r_350.00000_pedido_no_081-2023.pdf</t>
   </si>
   <si>
     <t>7838</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7838/projeto_de_lei_no_-2023__-_credito_suplementar_-_r_36.00000_pedido_082-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7838/projeto_de_lei_no_-2023__-_credito_suplementar_-_r_36.00000_pedido_082-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 36.000,00.</t>
   </si>
   <si>
     <t>7839</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7839/projeto_de_lei_no_-2023_-_credito_especial_-_r_957.06896_pedido_083-2023-assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7839/projeto_de_lei_no_-2023_-_credito_especial_-_r_957.06896_pedido_083-2023-assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 957.068,96.</t>
   </si>
   <si>
     <t>7842</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7842/projeto_de_lei_no____________-2023_-_credito_suplementar_-r_4.804.56136_pedido_no_084-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7842/projeto_de_lei_no____________-2023_-_credito_suplementar_-r_4.804.56136_pedido_no_084-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 4.804.561,36.</t>
   </si>
   <si>
     <t>7843</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7843/projeto_de_lei_no_____________-2023_-_ppa_2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7843/projeto_de_lei_no_____________-2023_-_ppa_2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.554/2021, que Dispõe sobre o Plano Plurianual para o período de 2022 – 2025.</t>
   </si>
   <si>
     <t>7844</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7844/projeto_de_lei_-_altera_lei_3.791_suas_-_transporte_rodoviario_interestadual.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7844/projeto_de_lei_-_altera_lei_3.791_suas_-_transporte_rodoviario_interestadual.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.791, de 10 de março de 2023”, que dispõe sobre a concessão dos benefícios eventuais integrantes da política pública de Assistência Social do Município de Lagoa da Prata, e dá outras providências.</t>
   </si>
   <si>
     <t>7845</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7845/projeto_de_lei_-_altera_lei_735-1996.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7845/projeto_de_lei_-_altera_lei_735-1996.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 735, de 20 de dezembro de 1996, que Autoriza o Executivo Municipal a doar imóveis que menciona e contém outras providências.</t>
   </si>
   <si>
     <t>7850</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7850/projeto_de_lei_no_____________-2023_-_revisao_ldo_altera_lei_no_3.880-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7850/projeto_de_lei_no_____________-2023_-_revisao_ldo_altera_lei_no_3.880-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.880/2023, que Institui as Diretrizes Orçamentárias para o Exercício de 2024 e dá Outras Providências.</t>
   </si>
   <si>
     <t>7852</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7852/projeto_de_lei_n_140-2023_-_autoriza_alienar_ceder_emprestar_imovel_objeto_de_doacao_da_lei_n2672-2015.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7852/projeto_de_lei_n_140-2023_-_autoriza_alienar_ceder_emprestar_imovel_objeto_de_doacao_da_lei_n2672-2015.pdf</t>
   </si>
   <si>
     <t>Autoriza sucessores do donatário a alienar, alugar, ceder ou emprestar o imóvel objeto de doação descrito na “Lei Municipal nº 2.672 de 29 de dezembro de 2015”.</t>
   </si>
   <si>
     <t>7853</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7853/projeto_de_lei_no____________-2023_-_credito_suplementar_-r_300.18760_pedido_no_085-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7853/projeto_de_lei_no____________-2023_-_credito_suplementar_-r_300.18760_pedido_no_085-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 300.187,60.</t>
   </si>
   <si>
     <t>7865</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7865/projeto_de_lei_no____________-2023_-_credito_suplementar_-r_330.85600_pedido_no_086-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7865/projeto_de_lei_no____________-2023_-_credito_suplementar_-r_330.85600_pedido_no_086-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 330.856,00.</t>
   </si>
   <si>
     <t>7866</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7866/projeto_de_lei_no______-2023__-_autoriza_repasse_fundacao_sao_carlos_-_r_330.85600.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7866/projeto_de_lei_no______-2023__-_autoriza_repasse_fundacao_sao_carlos_-_r_330.85600.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Conceder Auxílio à Entidade Que Menciona.</t>
   </si>
   <si>
     <t>7867</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7867/projeto_de_lei_no_____-2023_-_altera_lei_n_3.896-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7867/projeto_de_lei_no_____-2023_-_altera_lei_n_3.896-2023.pdf</t>
   </si>
   <si>
     <t>Altera a "Lei nº 3.896 de 29 de setembro de 2023" que Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 485.433,75 e Dá Outras Providências.</t>
   </si>
   <si>
     <t>7868</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7868/projeto_de_lei___-_dispoe_sobre_a_regularizacao_fundiaria_de_imoveis.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7868/projeto_de_lei___-_dispoe_sobre_a_regularizacao_fundiaria_de_imoveis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Regularização Fundiária de Interesse Social de Imóveis de propriedade do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7869</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7869/projeto_de_lei_no_xxx-2023_-_institui_o_bolsa_atleta_e_revoga_lei_2.152-2013.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7869/projeto_de_lei_no_xxx-2023_-_institui_o_bolsa_atleta_e_revoga_lei_2.152-2013.pdf</t>
   </si>
   <si>
     <t>“Institui no Âmbito do Município de Lagoa da Prata o Programa Bolsa Atleta, Revoga a Lei nº 2.152/2013, Lei nº 2627/2015, Lei nº 3190/2019 e Lei nº 3.543/2021, e dá outras providências”.</t>
   </si>
   <si>
     <t>7870</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7870/projeto_de_lei_n_xxx_-_autoriza_o_pagamento_de_despesas_cartorarias_regularizacao_de_imoveis.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7870/projeto_de_lei_n_xxx_-_autoriza_o_pagamento_de_despesas_cartorarias_regularizacao_de_imoveis.pdf</t>
   </si>
   <si>
     <t>“Autoriza o pagamento de despesas cartorárias para regularização e outorga de Escritura e Registro de Imóveis doados pelo Município de Lagoa da Prata/MG”.</t>
   </si>
   <si>
     <t>7873</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7873/projeto_de_lei_no_______-2023__-_autoriza_repasse_fundacao_sao_carlos_-_r_140.46000_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7873/projeto_de_lei_no_______-2023__-_autoriza_repasse_fundacao_sao_carlos_-_r_140.46000_assinado.pdf</t>
   </si>
   <si>
     <t>7874</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7874/projeto_de_lei_no____-2023_-_credito_suplementar_-r_140.46000_pedido_no_087-2023_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7874/projeto_de_lei_no____-2023_-_credito_suplementar_-r_140.46000_pedido_no_087-2023_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 140.460,00.</t>
   </si>
   <si>
     <t>7875</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7875/projeto_de_lei_no____-2023_-_credito_suplementar_-_r_150.00000_pedido_no_088-2023_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7875/projeto_de_lei_no____-2023_-_credito_suplementar_-_r_150.00000_pedido_no_088-2023_assinado.pdf</t>
   </si>
   <si>
     <t>7876</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7876/projeto_de_lei_no________2023_-_altera_lei_n_3.774_-_2023_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7876/projeto_de_lei_no________2023_-_altera_lei_n_3.774_-_2023_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a "Lei nº 3.774 de 02 de fevereiro de 2023" que Cria o programa Municipal que autoriza o   Poder   Executivo   a   fornecer, gratuitamente Kit de Material Escolar aos alunos da Rede Municipal de Ensino e dá outras providências.</t>
   </si>
   <si>
     <t>7882</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7882/projeto_de_lei_no_____________-2023_-_credito_especial_-_r_840.34100_pedido_089-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7882/projeto_de_lei_no_____________-2023_-_credito_especial_-_r_840.34100_pedido_089-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 840.341,00</t>
   </si>
   <si>
     <t>7883</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7883/projeto_de_lei_no__________-2023_-_altera_lei_no_3.918-2023_-_credito_suplementar.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7883/projeto_de_lei_no__________-2023_-_altera_lei_no_3.918-2023_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 3.918, de 14 de novembro de 2023” que Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 350.000,00.</t>
   </si>
   <si>
     <t>7884</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7884/projeto_de_lei_no_xxx-2023-_altera_lei_n_3.879-23.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7884/projeto_de_lei_no_xxx-2023-_altera_lei_n_3.879-23.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 3.879 de 29 de Agosto de 2023”, que autoriza o Município a doar Imóveis Que Menciona e o Poder Executivo a outorgar escritura de doação de lotes urbanos, nos termos da “Lei nº 1.529, de 08 de agosto de 2007” – Casa Mineira.</t>
   </si>
   <si>
     <t>7891</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7891/projeto_de_lei_no___________-2023_-_credito_suplementar_-_r_730.80000_pedido_no_090-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7891/projeto_de_lei_no___________-2023_-_credito_suplementar_-_r_730.80000_pedido_no_090-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 730.800,00.</t>
   </si>
   <si>
     <t>7892</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7892/projeto_de_lei_-_altera_a_lei_n_995-2001.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7892/projeto_de_lei_-_altera_a_lei_n_995-2001.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 995, de 22 de novembro de 2001”, que institui gratificação à Secretária Executiva do Conselho Municipal de Saúde.</t>
   </si>
   <si>
     <t>7901</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7901/projeto_de_lei_no_______-2023_-_credito_especial_-_r_1.856.66667_pedido_091-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7901/projeto_de_lei_no_______-2023_-_credito_especial_-_r_1.856.66667_pedido_091-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 1.856.666,67.</t>
   </si>
   <si>
     <t>7902</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7902/projeto_de_lei_-_aquisicao_de_imovel.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7902/projeto_de_lei_-_aquisicao_de_imovel.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aquisição de imóvel pelo Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7531</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7531/projeto_de_resolucao_no_001-2023_-_mesa_diretora_-_regulamanta_medalha_osmari.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7531/projeto_de_resolucao_no_001-2023_-_mesa_diretora_-_regulamanta_medalha_osmari.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Concessão da Medalha de Honra ao Mérito Feminino Osmari Clarinda de Oliveira, criada pela “Resolução nº 495, de 29 de dezembro de 2005”, no âmbito do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>7625</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7625/projeto_de_resolucao_no_002-2023_-_mesa_diretora_-_regulamenta_assinaturas_digitais_no_ambito_da_camara_municipal.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7625/projeto_de_resolucao_no_002-2023_-_mesa_diretora_-_regulamenta_assinaturas_digitais_no_ambito_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Regulamenta a utilização de Certificado Digital e Assinaturas Digitais por parte dos Vereadores, para assinatura de documento eletrônico, no âmbito do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>7753</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7753/projeto_de_resolucao_nc2ba_003-2023_-_mesa_diretora_-_altera_regimento_interno_-_emendas_impositivas_assinado_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7753/projeto_de_resolucao_nc2ba_003-2023_-_mesa_diretora_-_altera_regimento_interno_-_emendas_impositivas_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo da “Resolução nº 865, de 27 de dezembro de 2022” que Aprova o Regimento Interno da Câmara Municipal de Lagoa da Prata e revoga a “Resolução nº 462, de 16 de dezembro de 2004.”</t>
   </si>
   <si>
     <t>7814</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7814/projeto_de_resolucao_no_004-2023_-__toninho_-_cidadania_honoraria_-_pastor_jetro.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7814/projeto_de_resolucao_no_004-2023_-__toninho_-_cidadania_honoraria_-_pastor_jetro.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Pastor Jetro Araújo Antunes.</t>
   </si>
   <si>
     <t>7815</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7815/projeto_de_resolucao_nc2ba_005-2023_-_soninha_-_cidadania_honoraria_-_paulina_borges_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7815/projeto_de_resolucao_nc2ba_005-2023_-_soninha_-_cidadania_honoraria_-_paulina_borges_assinado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária a Paulina Rosa Borges.</t>
   </si>
   <si>
     <t>7816</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7816/projeto_de_resolucao_nc2ba_006-2023_-_carol_-_cidadania_honoraria_-_laura_marta_silva_borges_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7816/projeto_de_resolucao_nc2ba_006-2023_-_carol_-_cidadania_honoraria_-_laura_marta_silva_borges_assinado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária a Laura Marta Silva Borges.</t>
   </si>
   <si>
     <t>7817</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7817/projeto_de_resolucao_nc2ba_007-2023_-_leandro_-_cidadania_honoraria_-_camilo_jose_de_melo_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7817/projeto_de_resolucao_nc2ba_007-2023_-_leandro_-_cidadania_honoraria_-_camilo_jose_de_melo_assinado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Camilo José de Melo.</t>
   </si>
   <si>
     <t>7818</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7818/projeto_de_resolucao_nc2ba_008-2023_-_pavio_-_cidadania_honoraria_-_rogerio_chaves_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7818/projeto_de_resolucao_nc2ba_008-2023_-_pavio_-_cidadania_honoraria_-_rogerio_chaves_assinado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Rogério Chaves.</t>
   </si>
   <si>
     <t>7819</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7819/projeto_de_resolucao_no_009-2023_-_washington_-__cidadania_honoraria_-_mons_eustaquio_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7819/projeto_de_resolucao_no_009-2023_-_washington_-__cidadania_honoraria_-_mons_eustaquio_assinado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao  Monsenhor Eustáquio Afonso de Sousa.</t>
   </si>
   <si>
     <t>7820</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7820/projeto_de_resolucao_nc2ba_010-2023_-_cici_-_cidadania_honoraria_-_valeria_nunes_claro_braga_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7820/projeto_de_resolucao_nc2ba_010-2023_-_cici_-_cidadania_honoraria_-_valeria_nunes_claro_braga_assinado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária a Valéria Nunes Claro Braga.</t>
   </si>
   <si>
     <t>7821</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7821/projeto_de_resolucao_nc2ba_011-2023_-_lisa_-_cidadania_honoraria_-_ronaldo_lacerda_resende_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7821/projeto_de_resolucao_nc2ba_011-2023_-_lisa_-_cidadania_honoraria_-_ronaldo_lacerda_resende_assinado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Ronaldo Lacerda Resende.</t>
   </si>
   <si>
     <t>7822</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7822/projeto_de_resolucao_nc2ba_012-2023_-_hermano_fofao_-_cidadania_honoraria_-_luciana_fossi_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7822/projeto_de_resolucao_nc2ba_012-2023_-_hermano_fofao_-_cidadania_honoraria_-_luciana_fossi_assinado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária a Luciana Campos Fossi.</t>
   </si>
   <si>
     <t>7826</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7826/projeto_de_resolucao_no_013-2023_-_ilidio_de_carvalho_-_jose_olimpio.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7826/projeto_de_resolucao_no_013-2023_-_ilidio_de_carvalho_-_jose_olimpio.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Ilídio de Carvalho a José Olímpio Pedrosa de Oliveira.</t>
   </si>
   <si>
     <t>7827</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7827/projeto_de_resolucao_no_014-2023_-_ilidio_de_carvalho_-_sabrina.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7827/projeto_de_resolucao_no_014-2023_-_ilidio_de_carvalho_-_sabrina.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Ilídio de Carvalho a Sabrina Elen de Novaes.</t>
   </si>
   <si>
     <t>7828</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7828/projeto_de_resolucao_no_015-2023_-_ilidio_de_carvalho_-_rodrigo.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7828/projeto_de_resolucao_no_015-2023_-_ilidio_de_carvalho_-_rodrigo.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Ilídio de Carvalho a Rodrigo de Castro Bernardes.</t>
   </si>
   <si>
     <t>7893</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7893/projeto_de_resolucao_no_016-2023_-_mesa_diretora_-_codigo_de_etica_servidores_assinado_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7893/projeto_de_resolucao_no_016-2023_-_mesa_diretora_-_codigo_de_etica_servidores_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Ética para os Empregados Públicos da Câmara Municipal de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7894</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7894/projeto_de_resolucao_no_017-2023_-_estrutura_da_camara_municipal_de_lagoa_da_prata_-_jr_assinado_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7894/projeto_de_resolucao_no_017-2023_-_estrutura_da_camara_municipal_de_lagoa_da_prata_-_jr_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura Administrativa da Câmara Municipal de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7898</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7898/projeto_de_resolucao_no_018-2023_-_mesa_diretora_-_regulamenta_o_plano_de_carreira_da_camara_de_lagoa_da_prata.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7898/projeto_de_resolucao_no_018-2023_-_mesa_diretora_-_regulamenta_o_plano_de_carreira_da_camara_de_lagoa_da_prata.pdf</t>
   </si>
   <si>
     <t>Regulamenta o plano de carreira da Câmara dos  Servidores Públicos da Câmara Municipal de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7655</t>
   </si>
   <si>
     <t>P-LOM</t>
   </si>
   <si>
     <t>Proposta de Emenda LOM</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7655/proposta_de_emenda_a_lom_no_01-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7655/proposta_de_emenda_a_lom_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Altera o texto do Art. 65 da Lei Orgânica do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7886</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7886/proposta_de_emenda_a_lom_nc2ba_02-2023_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7886/proposta_de_emenda_a_lom_nc2ba_02-2023_assinado.pdf</t>
   </si>
   <si>
     <t>Acrescenta os §§ 9º e 10 ao Art. 33, altera redação do § 4º do Art.14 e acrescenta § 6º ao Art. 14 da Lei Orgânica do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7492</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7492/requerimento_001-2023_-_sargento_washington_-_convoca_sec_de_cultura.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7492/requerimento_001-2023_-_sargento_washington_-_convoca_sec_de_cultura.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que convoca a Secretária Municipal de Cultura e Turismo, Laiana Cardoso de Miranda e Modesto, no prazo regimental e nos termos da Lei Orgânica do Município, para falar aos Vereadores e à população acerca do carnaval de 2023.</t>
   </si>
   <si>
     <t>7493</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7493/requerimento_002-2023_-_lisa_miranda_-_banheiros_publicos_praca_da_matriz_23-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7493/requerimento_002-2023_-_lisa_miranda_-_banheiros_publicos_praca_da_matriz_23-01.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, bem como aos setores competentes que informem a esta Casa, a possibilidade e viabilidade da construção e instalação de banheiros públicos na Praça da Matriz, no Centro de nossa cidade.</t>
   </si>
   <si>
     <t>7494</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7494/requerimento_003-2022_-_leandro_bibiano_-_galpao_garagem_prefeitura.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7494/requerimento_003-2022_-_leandro_bibiano_-_galpao_garagem_prefeitura.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, e ao secretário de Transporte e Limpeza Urbana, Thiago Marques Souto, que informem a esta Casa, se há possibilidade de construir um Galpão na Garagem da Prefeitura com a finalidade de  abrigar os veículos da Frota Municipal em área coberta, uma vez que os mesmos estão ficando expostos ao sol e à chuva, podendo ser danificados  e comprometer o atendimento dos serviços públicos à população.</t>
   </si>
   <si>
     <t>7495</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7495/requerimento_004-2022_-_carol_-_piso_salarial_magisterio_-_23-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7495/requerimento_004-2022_-_carol_-_piso_salarial_magisterio_-_23-01.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Administração e Governo, Allyson Elias Macedo, e à Secretária Municipal de Educação, Adriana Aparecida Ferreira, que informem a esta Casa e, principalmente, aos profissionais do magistério da Rede Municipal de Ensino, esclarecimentos referentes ao  reajuste do Novo Piso Salarial Nacional do Magistério, publicado pelo Ministério da Educação (MEC), no Diário Oficial da União, no dia 17 de janeiro de 2023, respondendo aos questionamentos descritos abaixo:_x000D_
 _x000D_
 	1 – Qual o valor da remuneração, referente ao mês de janeiro/2023,  a ser paga aos profissionais do magistério da Rede Municipal de Ensino? E qual a carga horária cumprida?_x000D_
 	2 – O Município tem pretensão de aplicar o reajuste do Novo Piso Salarial Nacional do Magistério? De que forma?_x000D_
 	3 – Em caso afirmativo, quando o Poder</t>
   </si>
   <si>
     <t>7508</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7508/requerimento_005-2023_-_carol_-_audiencia_publica_inseguranca_alimentar.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7508/requerimento_005-2023_-_carol_-_audiencia_publica_inseguranca_alimentar.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, ouvido o Plenário, que seja determinada a realização de uma Audiência Pública com o objetivo de debater assuntos relacionados a Políticas de Segurança Alimentar, e a criação de estratégias para que o município de Lagoa da Prata não seja incluído no Mapa da Fome. A audiência deverá contar com a presença de autoridades, representantes da sociedade civil organizada, do Poder Executivo Municipal e de demais interessados na questão, e deve realizar-se no mês de fevereiro de 2023, às 18 horas, no Plenário desta Casa Legislativa.</t>
   </si>
   <si>
     <t>7511</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7511/requerimento_006-2023_-_lisa_-_sinal_de_tv_aberta_digital_06-02_j.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7511/requerimento_006-2023_-_lisa_-_sinal_de_tv_aberta_digital_06-02_j.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, solicitando ao Secretário de Administração e Governo, Alysson Elias Macedo, bem como à Secretária de Cultura e Turismo, Laiana Cardoso de Miranda e Modesto, e à Secretária de Assistência Social, Amanda Talita Luiz Lopes, que informem a esta Casa:_x000D_
 1 - Já houve instalação do sinal de TV digital em nossa cidade? Se sim, referente a quais emissoras de TV? Se não, há previsão para a instalação do sinal de TV digital em nosso município? 2 - Há possibilidade de se tomar providências para a melhoria da qualidade do sinal da “TV ABERTA” em nosso município até a instalação definitiva do sinal de TV digital? 3 – Caso tenha realizado a instalação do sinal de TV digital, foi realizada ou quando será realizada a distribuição do Kit Gratuito de TV Digital aos cadastrados em programas sociais do governo.</t>
   </si>
   <si>
     <t>7512</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7512/requerimento_007-2023_-_pavio_-_melhorias_rede_pluvial.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7512/requerimento_007-2023_-_pavio_-_melhorias_rede_pluvial.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, e ao Diretor do Serviço Autônomo de Água e Esgoto de Lagoa da Prata – SAAE-LP, Edmilson José da Lage, que informem a esta Casa se há possibilidade de se realizar manutenção, bem como obras de melhorias na rede de drenagem pluvial e rede coletora de esgoto no cruzamento da Rua Pernambuco com Rua Goiás, na região da Praça de Eventos, no Bairro Santa Alexandrina, neste município.</t>
   </si>
   <si>
     <t>7513</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7513/requerimento_008-2023_-_todos_-_medalha_osmari.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7513/requerimento_008-2023_-_todos_-_medalha_osmari.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, nos termos do Artigo 3º da Resolução desta Casa de nº 495/2005, que “Cria a Medalha de Honra ao Mérito Feminino Osmari Clarinda de Oliveira e contém outras providências”, alterada por outras Resoluções, vêm apresentar os nomes das mulheres a serem agraciadas com a referida comenda para aprovação do Plenário._x000D_
 A entrega da homenagem será realizada em sessão solene no dia 9 de março às 19 horas aqui no plenário._x000D_
 As homenageadas serão as seguintes mulheres:_x000D_
 ADRIANA APARECIDA FERREIRA – indicada pelo Vereador Hermano Fofão;_x000D_
 ADRIANA MARIA DE MORAES – indicada pela Vereadora Lisa Miranda; _x000D_
 ANA CLÁUDIA CELESTINA DE MIRANDA – indicada pelo Vereador Sargento Washington;_x000D_
 ARLETE APARECIDA SOARES  – indicada pela Vereadora Soninha;_x000D_
 DANIELLE SARAIVA VILELA – indicada pelo Vereador Toninho da Laje;_x000D_
 IVANI DE OLIVEIRA – indicada pelo Vereador Pavio. _x000D_
 MARINA ALVES GONTIJO– indicada pela Vereadora Carol Castro;_x000D_
 ROMILDA DE FÁTIMA CABRAL CHAGAS – Cici</t>
   </si>
   <si>
     <t>7514</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7514/rquerimento__009-2023_-_carol_-_cadunico_estudantes_universitarios_06-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7514/rquerimento__009-2023_-_carol_-_cadunico_estudantes_universitarios_06-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita à Secretária de Assistência Social, Amanda Talita Luiz Lopes, e à Secretária Municipal de Educação, Adriana Aparecida Ferreira, que enviem a esta Casa comprovantes de notificação às escolas da Rede Pública e Particular de Ensino Médio, bem como às instituições de Ensino que oferecem curso pré-vestibular, referentes aos procedimentos sobre a inscrição no Cadastro Único para Programas Sociais do Governo Federal (CadÚnico) dos estudantes de baixa renda que pretendem concorrer a vagas em Universidades Públicas, visto que atualmente é exigência das Universidades Públicas para inscrição de alunos no Sistema de Seleção Unificada (Sisu).</t>
   </si>
   <si>
     <t>7524</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado Ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, que informe a esta Casa, se há possibilidade de se realizar intervenções visando a reforma e melhoria das condições da sala onde está instalado o Centro de Processamento de Dados - CPD – do Poder Executivo Municipal, ou ainda a mudança deste importante departamento para uma outra sala, melhor estruturada.</t>
   </si>
   <si>
     <t>7525</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7525/requerimento_011-2023_-_lisa_-_limpeza_caixa_dagua_creches_municipais_13-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7525/requerimento_011-2023_-_lisa_-_limpeza_caixa_dagua_creches_municipais_13-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, solicitando à Secretária de Educação, Adriana Aparecida Ferreira, que informe a esta Casa quando foi realizada a limpeza das caixas d’água das creches e CEMEIs do Município, bem como dos demais locais de ensino municipal. Caso a limpeza tenha sido realizada há mais de seis meses, que informe ainda quando será ou se já foi realizada licitação de contratação de empresa para prestar esse serviço, ou ainda se o Município possui servidores que são responsáveis pela realização desse serviço e quando será realizado.</t>
   </si>
   <si>
     <t>7526</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7526/requerimento_012-2023_-_hermano_-_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7526/requerimento_012-2023_-_hermano_-_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa se há possibilidade de se colocar um redutor de velocidade na Rua Luiz Guadalupe, no trecho compreendido entre seu cruzamento com a Rua Joaquim Gomes Pereira e o seu final, no encontro com a Av. Isabel de Castro, onde se inicia a Avenida José Bernardes Maciel, no centro deste município.</t>
   </si>
   <si>
     <t>7527</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7527/requerimento_013-2023_-_toninho-_redutor_de_velocidades_13-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7527/requerimento_013-2023_-_toninho-_redutor_de_velocidades_13-02.pdf</t>
   </si>
   <si>
     <t>Sr. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa se há possibilidade de se analisar a viabilidade de se colocar redutor de velocidade, na forma de lombada (quebra-molas), na Avenida Maria da Cruz, entre os números 207 e 149, no bairro Rodolfo Pio, nesta cidade.</t>
   </si>
   <si>
     <t>7528</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7528/requerimento_014-2023_-_carol_-_campanha_comercio_ambulante.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7528/requerimento_014-2023_-_carol_-_campanha_comercio_ambulante.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário de Meio Ambiente, Anderson Rodrigues Andrade, ao Secretário de Desenvolvimento Econômico, Rogério César Corgosinho, e demais setores competentes, que informem a esta Casa se há possibilidade de  se realizar, em parceria,  com a Associação Comercial e Empresarial (ACE/CDL) e Forças de Segurança Pública, uma Campanha Educativa no intuito de fazer valer a legislação municipal que regulamenta o comércio ambulante nas ruas de nossa cidade e coibir vendedores ambulantes que estão irregulares, a fim de proteger o consumidor de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7529</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7529/requerimento_015-2023_-_todos_os_vereadores_sem_sw_-_encaminha_abaixo_assinado_13-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7529/requerimento_015-2023_-_todos_os_vereadores_sem_sw_-_encaminha_abaixo_assinado_13-02.pdf</t>
   </si>
   <si>
     <t>Sr. Presidente,_x000D_
 _x000D_
        	Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência, consultado o plenário, que seja enviado Ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, encaminha o abaixo-assinado anexo e ainda que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, bem como ao chefe do setor de Zoonoses que encaminhem a esta Casa comprovantes de atuação dos fiscais do Município quanto ao registro de cães da raça pitbull, dentre outras consideradas mais agressivas, e fiscalização de trânsito dos referidos animais com a devida focinheira.</t>
   </si>
   <si>
     <t>7537</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7537/requerimento_016-2023_-_soninha_-_reforma_na_praca_de_esportes_22-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7537/requerimento_016-2023_-_soninha_-_reforma_na_praca_de_esportes_22-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência,           consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal        encaminhando o presente Requerimento que solicita ao Secretário de Desportos, que informe a esta Casa se há projeto para a execução de obras e serviços de engenharia e outros visando uma ampla reforma na Praça de Esportes Municipal, considerando o precário estado de     conservação em que se encontra o local, em especial na Academia de Ginástica, onde os     ventiladores não estão funcionando e o piso está em péssimo estado.</t>
   </si>
   <si>
     <t>7538</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7538/requerimento_017-2023_-_carol_-_guarda_nao_armada_nas_escolas.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7538/requerimento_017-2023_-_carol_-_guarda_nao_armada_nas_escolas.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, e consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Alysson Elias Macedo, à Secretária de Educação, Adriana Aparecida Ferreira,  e demais setores competentes, que informem a esta Casa se existe algum estudo e/ou planejamento referente à implementação do serviço de guarda não armada nas unidades escolares da Rede Municipal de Ensino. Caso haja algum planejamento neste sentido, qual a previsão de implantação do serviço? E se não existe ainda, peço a avaliação desse tipo de serviço diante da seguinte justificativa:</t>
   </si>
   <si>
     <t>7539</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7539/requerimento_018-023_-_leandro_-_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7539/requerimento_018-023_-_leandro_-_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa se há possibilidade de se  colocar redutores de velocidade, na forma de lombada (quebra-molas), na Rua Maranhão, no trecho compreendido entre  a Avenida Brasil e  a Avenida José Bernardes Maciel, no Bairro Marília, nesta cidade.</t>
   </si>
   <si>
     <t>7540</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7540/requerimento_019-2023_-_toninho_-_identifivacao_de_ruas_-_22-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7540/requerimento_019-2023_-_toninho_-_identifivacao_de_ruas_-_22-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, e ao secretário de Transporte e Limpeza Urbana, Thiago Marques Souto, e demais setores competentes, que informem a esta Casa, se há previsão da retomada do projeto de identificação dos nomes das ruas e avenidas, por meio da pintura nos postes de iluminação pública, nos bairros da cidade.</t>
   </si>
   <si>
     <t>7544</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7544/requerimento_010-2023_-_cici_-_reforma_sala_do_cpd_executivo_13-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7544/requerimento_010-2023_-_cici_-_reforma_sala_do_cpd_executivo_13-02.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
        	O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita à Secretária Municipal de Saúde, Sabrina Ellen de Novaes, que informe a esta Casa, se há possibilidade de se adotar medidas visando a dedetização nas dependências da UPA – Unidade de Pronto Atendimento – com o objetivo de combater piolhos de pombo, que têm se espalhado pelo local.</t>
   </si>
   <si>
     <t>7545</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7545/requerimento_021-2023_-_leandro_bibiano_-_pavimentacao_asfaltica_mario_lucio_de_miranda__27-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7545/requerimento_021-2023_-_leandro_bibiano_-_pavimentacao_asfaltica_mario_lucio_de_miranda__27-02.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente  Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa se há possibilidade de se realizar a pavimentação asfáltica na Rua Mário Lúcio de Miranda, no Bairro Distrito Industrial, bem como a instalação de uma guarita a fim de garantir  proteção aos 27 estudantes desta localidade, que ficam expostos à ação à chuva e ao sol enquanto aguardam o transporte escolar para os conduzirem às escolas na região central da cidade.</t>
   </si>
   <si>
     <t>7546</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7546/requerimento_022-2023_-_toninho_-_infraestrutura_calcadao_jose_bernardes_maciel_-_27-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7546/requerimento_022-2023_-_toninho_-_infraestrutura_calcadao_jose_bernardes_maciel_-_27-02.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado Ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo, Sr. Reginaldo Henrique Santos, que informe a esta Casa, se há possibilidade de se fazer um projeto de construção de calçadão, com alambrados, requalificação de calçadas e sistema de iluminação de LED, no dois lados que circundam o parque dos Buritis e também incluir lixeiras, na Avenida José Bernardes Maciel, nesta cidade.</t>
   </si>
   <si>
     <t>7547</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7547/requerimento_023-2023_-_todos_vereadores_-_reativacao_comsea_-_27-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7547/requerimento_023-2023_-_todos_vereadores_-_reativacao_comsea_-_27-02.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 	Os vereadores infra-assinados, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário de Administração e Governo, Allysson Elias Macedo, à Secretária de Assistência Social, Amanda Talita Luiz Lopes, e demais Secretarias Competentes, que informem a esta Casa se há possibilidade de se reativar o Conselho Municipal de Segurança Alimentar e Nutricional (COMSEA), conforme estabelece a Lei Municipal n.° 1122/2004  de  07 de abril de 2004, que cria o referido Conselho, no intuito de construir uma Política Pública Municipal Intersetorial a fim de se pensar e construir estratégias para a superação da insegurança alimentar e nutricional, garantindo a oferta e o acesso aos alimentos para toda a população.</t>
   </si>
   <si>
     <t>7555</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7555/requerimento_024-2023_-_toninho-_rotatoria_eurico_dos_santos_ribeiro_06-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7555/requerimento_024-2023_-_toninho-_rotatoria_eurico_dos_santos_ribeiro_06-03.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência,  que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa se há possibilidade de se instalar uma rotatória na esquina da Rua Eurico dos Santos Ribeiro com a Rua Samuel Bernardes, próximo à Escola Municipal Monteiro Lobato, no Bairro Marília, nesta cidade.</t>
   </si>
   <si>
     <t>7556</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7556/requerimento_025-2023_-_lisa_miranda_-_aumento_de_itens_da_cesta_-_06-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7556/requerimento_025-2023_-_lisa_miranda_-_aumento_de_itens_da_cesta_-_06-03.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Alysson Elias Macedo, bem como aos setores competentes que informem a esta Casa a possibilidade de se aumentar pelo menos mais uma unidade de cada um dos itens que compõem a cesta dos servidores do executivo ou ainda se há planos ou possibilidade de alguma melhoria da cesta fornecida aos servidores.</t>
   </si>
   <si>
     <t>7557</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7557/requerimento_026-2023_-_carol_-_solicita_informacoes_loteamento_-_caminho_das_arvores.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7557/requerimento_026-2023_-_carol_-_solicita_informacoes_loteamento_-_caminho_das_arvores.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, e consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo, bem como ao Secretário de Meio Ambiente, que informem a esta Casa se o Loteamento denominado Residencial Mata da Sucupira, próximo ao Bairro Cidade Jardim, foi autorizado pelo Município de Lagoa da Prata, bem como se passou pelo crivo da Secretaria Municipal de Meio Ambiente e CODEMA._x000D_
 Que nos envie cópia dos documentos referentes à aprovação do referido loteamento, inclusive das licenças e/ou autorizações ambientais.</t>
   </si>
   <si>
     <t>7568</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7568/requerimento_027-2023_-_hermano_-_recuperacao_estradas_vicinais_martins_guimaraes_13-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7568/requerimento_027-2023_-_hermano_-_recuperacao_estradas_vicinais_martins_guimaraes_13-03.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Transportes e Limpeza Pública, que informe a esta Casa se há previsão para a execução de intervenções visando a recuperação do piso das Estradas Vicinais que ligam o Distrito de Martins Guimarães à Comunidade dos Mirandas e outras localidades.</t>
   </si>
   <si>
     <t>7569</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7569/requerimento_028-2023_-_carol_-_semana_escolar_de_combate_a_violencia_domestica_13-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7569/requerimento_028-2023_-_carol_-_semana_escolar_de_combate_a_violencia_domestica_13-03.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando à Secretária Municipal de Educação, Adriana Aparecida Ferreira, que envie a esta Casa de Leis, cronograma de atividades da Semana Escolar de Combate à Violência contra a Mulher, a ser realizada anualmente, no mês de março, conforme estabelece a Lei Federal nº 14.164/2021 que alterou a Lei de Diretrizes e Bases da Educação Nacional (Lei Federal nº 9.394/96) para incluir conteúdo sobre a prevenção da violência contra a mulher nos currículos da Educação Básica.</t>
   </si>
   <si>
     <t>7593</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7593/requerimento_029-2023_-_lisa_miranda_-_pediatra_24h_na_upa_-_20-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7593/requerimento_029-2023_-_lisa_miranda_-_pediatra_24h_na_upa_-_20-03.pdf</t>
   </si>
   <si>
     <t>Sr. Presidente,_x000D_
 _x000D_
 A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita à Secretária de Saúde, Sabrina Elen de Novaes, bem como aos setores competentes que informem a esta Casa a possibilidade de ter médico pediatra na Unidade de Pronto Atendimento 24 horas por dia, de prontidão ao invés do regime de sobreaviso.</t>
   </si>
   <si>
     <t>7594</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7594/requerimento_030-2023_-_carol_-_audiencia_publica_projeto_extincao_cargos_executivo_20-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7594/requerimento_030-2023_-_carol_-_audiencia_publica_projeto_extincao_cargos_executivo_20-03.pdf</t>
   </si>
   <si>
     <t>Sr. Presidente,_x000D_
 _x000D_
 A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja determinada a realização de uma Audiência Pública com o objetivo de debater o Projeto de Lei Complementar nº 04/2023, que propõe a extinção de cargos públicos do Executivo Municipal, alterando a Lei Complementar nº 03/1991, a realizar-se no dia 23 de março de 2023, às 18 horas, no Plenário desta Casa Legislativa._x000D_
 	_x000D_
 Proponho que sejam convidados representantes do Poder Executivo Municipal, do Poder Judiciário, do Ministério Público, representantes dos servidores públicos e demais interessados na questão.</t>
   </si>
   <si>
     <t>7602</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7602/requerimento_031-2023_-_washington_-_sistema_de_monitoramento_27-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7602/requerimento_031-2023_-_washington_-_sistema_de_monitoramento_27-03.pdf</t>
   </si>
   <si>
     <t>Sr. Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, bem como ao Secretário de Obras e Urbanismo, que enviem a esta Casa de Leis, informações acerca da instalação do novo sistema de monitoramento por meio de câmeras que será implementado pelo Município. Que informem também se há a possibilidade da instalação de uma câmera de segurança na Praça dos Congadeiros do bairro Marília.</t>
   </si>
   <si>
     <t>7603</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7603/requerimento_032-2023_-_lisa_miranda_-_faixa_elevada_-_27-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7603/requerimento_032-2023_-_lisa_miranda_-_faixa_elevada_-_27-03.pdf</t>
   </si>
   <si>
     <t>Sr. Presidente,_x000D_
 _x000D_
 A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, bem como aos setores competentes, que informem a esta Casa a possibilidade de se instalar uma passagem elevada de pedestres, com as devidas sinalizações no cruzamento da Avenida José Bernardes Maciel com a Rua Bahia.</t>
   </si>
   <si>
     <t>7604</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7604/requerimento_033-2023_-_carol_-_expansao_movimento_saude_melhor_idade_em_martins_guimaraes_27-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7604/requerimento_033-2023_-_carol_-_expansao_movimento_saude_melhor_idade_em_martins_guimaraes_27-03.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário de Desportos, Carlos Henrique Xavier, que informe a esta Casa se há possibilidade de se expandir o Programa Movimento Saúde para Melhor Idade, desenvolvido por essa Secretaria, às pessoas idosas residentes no Distrito de Martins Guimarães, nesta cidade.</t>
   </si>
   <si>
     <t>7605</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7605/requerimento_034-2023_-_toninho_-_adianta_reuniao_do_dia_03-04_para_16h_-_27-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7605/requerimento_034-2023_-_toninho_-_adianta_reuniao_do_dia_03-04_para_16h_-_27-03.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 	O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que a Reunião Ordinária da próxima segunda-feira, dia 3 de abril do ano corrente,  seja adiantada para as 16 horas do mesmo dia.</t>
   </si>
   <si>
     <t>7612</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7612/requerimento_035-2023_-_carol_-_anteprojeto_autismo_03-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7612/requerimento_035-2023_-_carol_-_anteprojeto_autismo_03-04.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Procurador Municipal, Juliano Venâncio da Silva e demais setores competentes, que informem se há possibilidade de se realizar um estudo de viabilidade de transformação em Lei do Anteprojeto de Lei nº 7/2022, de minha autoria, que dispõe sobre a Política Municipal de Proteção dos Direitos da Pessoa com Transtorno do Espectro Autista – TEA, encaminhado ao Executivo em maio de 2022, e havendo entendimento pela sua execução, providenciar o envio dele como Projeto de Lei para apreciação nesta Casa.</t>
   </si>
   <si>
     <t>7618</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7618/requerimento_036-2023_-_soninha_-_reforma_cemiterio_campo_da_paz_10-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7618/requerimento_036-2023_-_soninha_-_reforma_cemiterio_campo_da_paz_10-04.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Meio Ambiente, que, nos termos do Inciso XIX do Art. 19 da Lei Complementar Municipal nº 51/2005, informe a esta Casa se há possibilidade de realização de uma ampla reforma no Cemitério Campo da Paz, bem como na área em seu entorno e a construção de uma varanda ao redor.</t>
   </si>
   <si>
     <t>7619</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7619/requerimento_037-2023_-_cici_-_reparacao_de_bueiros_10-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7619/requerimento_037-2023_-_cici_-_reparacao_de_bueiros_10-04.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa, qual a previsão para a execução das obras visando a substituição ou reparação de diversos bueiros espalhados pela cidade, os quais vêm colocando em risco a segurança e a integridade física dos usuários das vias públicas.</t>
   </si>
   <si>
     <t>7620</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7620/requerimento_38-2023_-_carol_-_prevencao_a__violencia_escolar__10-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7620/requerimento_38-2023_-_carol_-_prevencao_a__violencia_escolar__10-04.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita à Secretária Municipal de Educação, Adriana Aparecida Ferreira, e demais setores competentes, que informem a esta Casa se há possibilidade de se remanejar psicólogos e assistentes sociais do Quadro de Servidores do Município para atender alunos e profissionais da Educação Básica, conforme estabelece a Lei Federal nº 13.935/2019, que dispõe sobre a prestação de serviços de psicologia e de serviço social nas redes públicas de Educação Básica, no intuito de se implementar políticas públicas de prevenção e enfrentamento à violência nas escolas.</t>
   </si>
   <si>
     <t>7621</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7621/requerimento_39-2023_-_leandro_bibiano_-_retirada_rotatorias_olho_vivo__10-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7621/requerimento_39-2023_-_leandro_bibiano_-_retirada_rotatorias_olho_vivo__10-04.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, o Secretário Municipal de Transportes e Limpeza Pública, Anderson Rodrigues Andrade, e demais setores competentes, que informem a esta Casa se há possibilidade de se retirar as rotatórias das vias públicas do município, onde estavam instaladas câmeras de videomonitoramento (olho vivo), em razão do risco de acidentes aos motoristas de veículos, em especial aos veículos de porte grande como carretas, ônibus e caminhões.</t>
   </si>
   <si>
     <t>7627</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7627/requerimento_040-2023_-_lisa_miranda_-_piscina_aquecida_-_17-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7627/requerimento_040-2023_-_lisa_miranda_-_piscina_aquecida_-_17-04.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita ao Secretário de Desportos, bem como aos setores competentes, que informem a esta Casa a possibilidade de se aquecer a piscina da Praça de Esportes ou alternativamente instalar uma piscina própria com água aquecida para os usuários.</t>
   </si>
   <si>
     <t>7628</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7628/requerimento_041-2023_-_carol_-_censo_pet_-_17-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7628/requerimento_041-2023_-_carol_-_censo_pet_-_17-04.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita à Secretária Municipal de Saúde, Sabrina Elen Novaes, e demais setores competentes, que informem a esta Casa se o município já possui algum diagnóstico da população animal doméstica de pequeno porte e, caso não possua, se é possível  realizar um Censo Animal de animais de pequeno porte, por meio do trabalho das agentes comunitárias de Saúde e/ou agentes de Endemia, que atuam nas Unidades Básicas de Saúde (UBS), com o objetivo de realizar um banco de dados completo para maior controle da população de cães e gatos das famílias, bem como obter subsídios para construção de políticas públicas e ações voltadas para a redução dos animais nas ruas e combate a zoonoses, melhorando assim a saúde pública no município.</t>
   </si>
   <si>
     <t>7629</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7629/requerimento_042-2023_-_toninho_-_audiencia_publica_seguranca_publica_17-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7629/requerimento_042-2023_-_toninho_-_audiencia_publica_seguranca_publica_17-04.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja determinada a realização de uma Audiência Pública, no mês de maio/2023, para promover o debate acerca do tema “Segurança Pública Básica - um Direito Social e a efetiva participação das Guardas Municipais na proteção dos direitos humanos e das comunidades escolares”, tendo em vista a aplicabilidade da Lei Federal nº 13.675/2018, que criou o Sistema Único de Segurança Pública - SUSP. Para esta Audiência Pública sugiro que sejam convidados os seguintes representantes do Instituto AGM Brasil - Instituto Nacional de Ensino, Estudos, Pesquisas e Projetos sobre Segurança Pública, Proteção e Promoção dos Direitos Humanos: _x000D_
 1. Reinaldo Monteiro da Silva - Presidente da Associação Nacional de Guardas Municipais do Brasil - AGM BRASIL_x000D_
 2. Ramon Rodrigues Soares - Vice-Presidente da Associação Nacional de Guardas Municipais do Brasil - AGM BRASIL_x000D_
 3. Carlos Alexandre Braga - Presidente do CNGM</t>
   </si>
   <si>
     <t>7636</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7636/requerimento_43-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7636/requerimento_43-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa, se há possibilidade de se instalar uma faixa de pedestres elevada na Rua Maria Rita Vidal em frente ao Colégio Malta, com urgência, com as devidas sinalizações.</t>
   </si>
   <si>
     <t>7637</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7637/requerimento_044-2023_-_toninho_-_aquisicao_equipamentos_meio_ambiente_24-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7637/requerimento_044-2023_-_toninho_-_aquisicao_equipamentos_meio_ambiente_24-04.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Meio Ambiente, que informe a esta Casa se há previsão para a aquisição de equipamentos para a equipe de fiscais que atuam na área do Meio Ambiente, em especial, de um decibelímetro, ou sonômetro, ou medidor de pressão sonora (MNPS).</t>
   </si>
   <si>
     <t>7638</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7638/requerimento_045-2023_-_carol_-_programa_escola_da_inteligencia_-__24-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7638/requerimento_045-2023_-_carol_-_programa_escola_da_inteligencia_-__24-04.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita à Secretária Municipal de Educação, Adriana Aparecida Ferreira, demais setores competentes e ainda aos diretores das escolas da rede particular do Município, que informem a esta Casa se há possibilidade de se implantar o Programa “Escola da Inteligência” nas Instituições de Ensino Público e Particular do Município, cujo objetivo é desenvolver  a educação socioemocional no ambiente escolar, envolvendo a participação de alunos, professores e familiares, gerando qualidade de vida e bem-estar psíquico a toda comunidade escolar.</t>
   </si>
   <si>
     <t>7646</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7646/requerimento_46-2023_-_cici.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7646/requerimento_46-2023_-_cici.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa, se há possibilidade de se realizar pavimentação asfáltica da Rua Teodoro Pedrosa, no bairro Chico Miranda, nesta cidade.</t>
   </si>
   <si>
     <t>7649</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7649/requerimento_047-2023_-_toninho-_bebedouro_ubs_americo_silva_i_08-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7649/requerimento_047-2023_-_toninho-_bebedouro_ubs_americo_silva_i_08-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência,  que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando à Secretária Municipal de Saúde, Sabrina Elen de Novaes, que informe a esta Casa se há possibilidade de se instalar um bebedouro na Unidade Básica de Saúde (UBS) Américo Silva I, situada na Rua Bom Despacho, nº 1501, no bairro Américo  Silva, nesta cidade.</t>
   </si>
   <si>
     <t>7650</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7650/requerimento_048-2023_-_carol_-_campanha_maio_furta-cor_-_02-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7650/requerimento_048-2023_-_carol_-_campanha_maio_furta-cor_-_02-05.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde, Sabrina Elen de Novaes, e demais setores competentes, que informem a esta Casa se há possibilidade de se realizar a Campanha "Maio Furta-Cor", com o objetivo de conscientizar, incentivar e promover a saúde mental materna em Lagoa da Prata.</t>
   </si>
   <si>
     <t>7653</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7653/requerimento_049-2023_-_soninha_-_seguranca_na_upa_08-05_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7653/requerimento_049-2023_-_soninha_-_seguranca_na_upa_08-05_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita à Secretária de Saúde, Sabrina Elen de Novaes, que informe a esta Casa se há possibilidade de se fazer contato com o comando da Guarda Civil Municipal visando um planejamento para que, pelo menos, um Guarda Civil Municipal possa marcar presença na sede da UPA – Unidade de Pronto Atendimento – em escala de revezamento e por 24 horas, com o objetivo de garantir maior segurança aos pacientes lá atendidos, seus familiares e/ou acompanhantes, e ainda, dos profissionais que lá trabalham._x000D_
 	Se não for possível a presença de um Guarda Civil Municipal, que informe a esta Casa, se é possível a realização de estudo para a contratação de uma empresa de segurança para prestar serviços no local.</t>
   </si>
   <si>
     <t>7663</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7663/requerimento_050-2023_-_lisa_miranda_-_placa_de_pare_-_15-05_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7663/requerimento_050-2023_-_lisa_miranda_-_placa_de_pare_-_15-05_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, bem como aos setores competentes, que informem a esta Casa a possibilidade de se instalar uma placa de pare na rua São Paulo no cruzamento com a rua Sergipe.</t>
   </si>
   <si>
     <t>7664</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7664/requerimento_051-2023_-_carol_e_toninho_-_semaforo_sonoro_deificencia_visual_15-05_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7664/requerimento_051-2023_-_carol_e_toninho_-_semaforo_sonoro_deificencia_visual_15-05_assinado.pdf</t>
   </si>
   <si>
     <t>Os Vereadores  infra-assinados, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário  Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, e demais setores competentes, que informem a esta Casa se há possibilidade de se realizar um estudo técnico sobre a viabilidade de instalação de sinalização semafórica com sinal sonoro para travessia de pedestres com deficiência visual, em algumas vias públicas do município, de acordo com a Resolução do Conselho Nacional de Trânsito (CONTRAN)  nº 704  de 10 de outubro de 2017. Especialmente nas vias que dão acesso aos órgãos públicos do Município, tais como SAAE, Câmara Municipal e Sede da prefeitura.</t>
   </si>
   <si>
     <t>7673</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7673/requerimento_052-2023_-_lisa_miranda_-_castracao_-_22-05_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7673/requerimento_052-2023_-_lisa_miranda_-_castracao_-_22-05_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita à Secretária de Saúde, Sabrina Elen de Novaes, bem como aos setores competentes, que informem a esta Casa quantas castrações foram realizadas a partir da licitação realizada em 2022 e se o contrato ainda está vigente, encaminhando a devida documentação comprobatória. Caso não esteja, quais as ações o executivo tem tomado para fornecer este serviço à população de Lagoa de Prata. Por fim, que informe ainda se é possível a realização de algum convênio ou parceria com alguma associação ou clínica no sentido de cuidar e fazer castração de caninos e felinos em nosso município caso não exista nenhum vigente.</t>
   </si>
   <si>
     <t>7674</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7674/requerimento_053-2023_-_carol_-_convoca_secretarios_obras_e_meio_ambiente_22-05_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7674/requerimento_053-2023_-_carol_-_convoca_secretarios_obras_e_meio_ambiente_22-05_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, convocando o Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, o Secretário Municipal de Meio Ambiente, Anderson Rodrigues Andrade e a arquiteta responsável, para prestar esclarecimentos, a esta Casa e também à população, sobre o projeto de revitalização em andamento da Praça Capitão José Bahia, na Rua Rio Grande do Norte, próxima à Praia Municipal de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7680</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7680/requerimento_054-2023_-_carol_-_destinacao_de_emenda_dep._prof.cletion_29-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7680/requerimento_054-2023_-_carol_-_destinacao_de_emenda_dep._prof.cletion_29-05.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Administração e Governo, Alysson Elias Macedo, e demais setores competentes, que informem a esta Casa sobre a destinação do recurso recebido pelos cofres públicos do município, no ano de 2022, proveniente de emenda parlamentar indicada pelo Deputado Estadual Professor Cleiton, no valor de R$ 350.000,00 (trezentos e cinquenta mil reais), conforme solicitado pelo mandato da Vereadora Carol Castro.</t>
   </si>
   <si>
     <t>7681</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7681/requerimento_055-2023_-_toninho_-_melhorias_no_calcadao_da_praia_e_ciclovia_29-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7681/requerimento_055-2023_-_toninho_-_melhorias_no_calcadao_da_praia_e_ciclovia_29-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, e demais setores competentes, que informem a esta Casa se há possibilidade de executar obras de melhoria no calçadão no entorno da Praia Municipal de Lagoa da Prata, bem como realizar estudo sobre a viabilidade de melhoria na sinalização da ciclovia que é anexa ao calçadão.</t>
   </si>
   <si>
     <t>7682</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7682/requerimento_056-2023_-_pavio_-_convoca_sec_de_transportes_e_limpeza_publica.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7682/requerimento_056-2023_-_pavio_-_convoca_sec_de_transportes_e_limpeza_publica.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que convoca o Secretário Municipal de Transportes e Limpeza Pública, Thiago Marques Souto; a Chefe do Setor de Transportes, Cíntia Aparecida dos Santos; o Assessor Administrativo, Mauro Aparecido Cândido; e os Mecânicos efetivos do Município, Antônio Francisco Júnior e Marcelo Salvino da Silva, para que, no prazo regimental e nos termos da Lei Orgânica do Município, venham a esta Casa para falarem aos Vereadores e à população sobre os seguintes assuntos:_x000D_
 _x000D_
 	1 – Frota municipal;_x000D_
 	2 – Terceirização do transporte na Educação;_x000D_
 	3 – Situação da garagem do Município.</t>
   </si>
   <si>
     <t>7688</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7688/requerimento_057-2023_-_lisa_miranda_-_transporte_para_pacientes_equoterapia_-_05-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7688/requerimento_057-2023_-_lisa_miranda_-_transporte_para_pacientes_equoterapia_-_05-06.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita à Secretária de Saúde, Sabrina Elen de Novaes, ao Secretário de Administração e Governo, Alysson Elias Macedo e demais setores competentes, que informem a esta Casa a possibilidade de se disponibilizar transporte urbano e gratuito aos pacientes da equoterapia que será disponibilizada pelo Município.</t>
   </si>
   <si>
     <t>7689</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7689/requerimento_058-2023_-_pavio_-_solicita_informacoes_piso_dos_enfermeiros_05-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7689/requerimento_058-2023_-_pavio_-_solicita_informacoes_piso_dos_enfermeiros_05-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, e consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita à Secretária de Saúde, Sabrina Elen de Novaes, que informe a esta Casa se estão sendo tomadas providências para o início do pagamento do Piso Salarial dos Enfermeiros, Técnicos de Enfermagem e Auxiliares de Enfermagem, no âmbito do Município de Lagoa da Prata, conforme Emenda Constitucional nº 124 de 2022 e a Lei Federal nº 14.434/2022.</t>
   </si>
   <si>
     <t>7690</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7690/requerimento_059-2023_-_leandro_bibiano_-_prosseguimento_calcamento_av._benedito_valadares.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7690/requerimento_059-2023_-_leandro_bibiano_-_prosseguimento_calcamento_av._benedito_valadares.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, e demais setores competentes, que informem a esta Casa se há possibilidade de se realizar o prosseguimento do calçamento da Avenida Benedito Valadares até o Loteamento Conquista no final do Bairro Gomes, nesta cidade.</t>
   </si>
   <si>
     <t>7691</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7691/requerimento_060-2023_-_toninho_-__junho_violeta_05-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7691/requerimento_060-2023_-_toninho_-__junho_violeta_05-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando à Secretária Municipal de Assistência Social, Amanda Talita Luis Lopes, à Secretária de Saúde, Sabrina Elen Novaes, e demais setores competentes, que informem a esta Casa se existe algum planejamento ou programação oficial do município  alusivo ao Dia Mundial de Combate à Violência contra as Pessoas Idosas, a ser lembrada no próximo dia 15 de Junho.</t>
   </si>
   <si>
     <t>7695</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa, quando será instalada iluminação nos postes próximos à Igreja Católica Santa Rita, próximo à Avenida João Martins de Miranda, no bairro Coronel Luciano, nesta cidade.</t>
   </si>
   <si>
     <t>7696</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Desenvolvimento Econômico, Rogério César Corgosinho, e demais setores competentes, que informem a esta Casa se é possível realizar estudos de viabilidade referente a mudança do local da Feira dos Produtores de Lagoa da Prata, atualmente em funcionamento na Praça do Trabalhador, para a região central da cidade.</t>
   </si>
   <si>
     <t>7697</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7697/requerimento_063-2023_-_toninho_-__campanha_doacao_de_sangue_19-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7697/requerimento_063-2023_-_toninho_-__campanha_doacao_de_sangue_19-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando à Secretária Municipal de Saúde, Sabrina Elen Novaes, à Diretora  Administrativa Hospital do São Carlos, Danielle Saraiva Vilela, ao coordenador da Agência Transfusional, Dr. Amarílio Fernandes, e demais setores competentes, que informem a esta Casa se existe algum planejamento ou programação oficial do município referente à realização de campanhas de incentivo à doação de sangue, visando conscientizar a população sobre a importância desse gesto e incentivar a participação ativa dos cidadãos, tendo em vista o Dia Mundial do Doador de Sangue (14 de junho), conforme estabelece a Lei Municipal 2.124/2013.</t>
   </si>
   <si>
     <t>7698</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7698/requerimento_064-2023_-_washington_-_convoca_sec_de_educacao.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7698/requerimento_064-2023_-_washington_-_convoca_sec_de_educacao.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que convoca a Secretária Municipal da Educação, Adriana Aparecida Ferreira, para que, no prazo regimental e nos termos da Lei Orgânica do Município, venha a esta Casa para falar aos Vereadores e à população a respeito do trabalho das ocupantes do Emprego Público Efetivo de Monitora, em especial quanto a possível edição de Lei regulamentando a Lotação delas nas Creches Municipais, da mesma forma que ocorre com as Professoras e Especialistas Educacionais nas unidades da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>7705</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7705/requerimento_065-2023_-_carol_-_contratacao_da_cohab_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7705/requerimento_065-2023_-_carol_-_contratacao_da_cohab_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo, bem como à(ao) Chefe do Setor de Habitação e demais setores competentes, que, a respeito do Projeto de Lei               EM 27/2023 que fora aprovado pelo Legislativo, visando autorização para Abertura de Crédito Especial ao Orçamento do Município, no valor de R$ 900.000,00 (novecentos mil reais), no mês de março do corrente ano, para a contratação da COHAB - Companhia de Habitação do Estado de Minas Gerais - para prestação de serviços de assessoria e assistência técnica para a implantação de empreendimento habitacional, informem a esta Casa a respeito do contrato.</t>
   </si>
   <si>
     <t>7706</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7706/requerimento_066-2023_-_leandro_bibiano_-_lombadas_-_com_anexoo.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7706/requerimento_066-2023_-_leandro_bibiano_-_lombadas_-_com_anexoo.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, e demais setores competentes, que informem a esta Casa se há possibilidade de instalar redutores de velocidade (lombada), bem como a correta sinalização, na Rua Barão do Rio Branco, no bairro Gomes, nesta cidade.</t>
   </si>
   <si>
     <t>7707</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7707/requerimento_067-2023_-_toninho_-__iluminacao_publica_rosa_maciel_26.06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7707/requerimento_067-2023_-_toninho_-__iluminacao_publica_rosa_maciel_26.06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa se há possibilidade de se realizar a instalação de  hastes com lâmpadas em dois postes de energia elétrica situados na Rua Rosa Maciel, próximo às residências de números 1042 e 1360, no Bairro Chico Miranda, nesta cidade.</t>
   </si>
   <si>
     <t>7717</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7717/requerimento_068-2023_-_leandro_bibiano_-_depressao_em_via_03-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7717/requerimento_068-2023_-_leandro_bibiano_-_depressao_em_via_03-07.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, e demais setores competentes, que informem a esta Casa se há possibilidade de se realizar a manutenção e adequação das depressões existentes na rua Manaus e também na rua Amazonas ambas fazendo esquina com a rua Paraná, nesta cidade. Ou ainda se há possibilidade de realizar a instalação de um sistema de escoamento de água pluvial, com instalação de manilhas e meio fio vazado (bocas de lobo) em toda extensão até o local onde já existe esse sistema de escoamento na rua Paraná.</t>
   </si>
   <si>
     <t>7718</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7718/requerimento_069-2023_-_washington_-_audiencia_publica_ldo_03-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7718/requerimento_069-2023_-_washington_-_audiencia_publica_ldo_03-07.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência, ouvido o Plenário, que seja realizada uma Audiência Pública para apresentação do Projeto de Lei da LDO, que trata das Diretrizes para a elaboração do Orçamento Municipal para o ano de 2024, o qual se encontra em trâmite perante esta Casa, em atendimento ao disposto no Inciso I, do § 1º do Art. 48 da Lei Complementar Nacional 101/2000 – Lei de Responsabilidade Fiscal.</t>
   </si>
   <si>
     <t>7719</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7719/requerimento_070-2023_-_pavio_-_abrigo_provisorio_10-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7719/requerimento_070-2023_-_pavio_-_abrigo_provisorio_10-07.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita à Secretária Municipal de Assistência Social, Amanda Talita Luís Lopes, que informe a esta Casa se há possibilidade do Município disponibilizar um local provisório para abrigar pessoas “em situação de rua”, haja vista, as baixas temperaturas da cidade.</t>
   </si>
   <si>
     <t>7720</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7720/requerimento_071-2023_-_lisa_miranda_-_odontomovel_para_servidores_-_10-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7720/requerimento_071-2023_-_lisa_miranda_-_odontomovel_para_servidores_-_10-07.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita à Secretária de Saúde, Sabrina Elen de Novaes, ao Secretário de Administração e Governo, Geraldo Júnior dos Santos e demais setores competentes, que informem a esta Casa a possibilidade de se disponibilizar atendimento através do odontomóvel aos servidores municipais.</t>
   </si>
   <si>
     <t>7721</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7721/requerimento_072-2023_-_leandro_bibiano_-_repintura_faixa_de_pedestres_10-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7721/requerimento_072-2023_-_leandro_bibiano_-_repintura_faixa_de_pedestres_10-07.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, e demais setores competentes, que informem a esta Casa se há possibilidade de realizar o serviço de repintura da faixa de pedestres na Rua Joaquim Gomes Pereira, especificamente na altura do Sacolão de hortifruti e um supermercado, no bairro Gomes, nesta cidade.</t>
   </si>
   <si>
     <t>7722</t>
   </si>
   <si>
-    <t>SARGENTO WASHINGTON, CICI, LISA, PAVIO, Soninha</t>
-[...2 lines deleted...]
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7722/requerimento_073_-_2023_-_washington_-_informacoes_sobre_promocoes_e_progressoes_10-07.pdf</t>
+    <t>Sargento Washington, Cici, Lisa Miranda, Pavio, Soninha</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7722/requerimento_073_-_2023_-_washington_-_informacoes_sobre_promocoes_e_progressoes_10-07.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental e consultado o Plenário, requerem a Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, que envie a esta Casa de Leis, informações a respeito da implementação e concretização das promoções e progressões dos Empregados Públicos Municipais, conforme previsto na Lei Complementar nº 258, de 16 de março de 2023, que alterou a Lei Complementar 03/1991, bem como em relação ao início do pagamento dos valores devidos de forma retroativa aos respectivos empregados.</t>
   </si>
   <si>
     <t>7728</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7728/requerimento_074-2023_-_toninho_-_rotatorias_bairro_paradiso_17-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7728/requerimento_074-2023_-_toninho_-_rotatorias_bairro_paradiso_17-07.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita_x000D_
 ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, e demais setores competentes, que informem a esta Casa Legislativa, se há possibilidade de se instalar rotatórias nos cruzamentos da Rua Pernambuco com a Rua José Teixeira de Castro, Rua Pernambuco com a Rua Olavo Silva, e Rua Ceará com Paulo Borges Duarte, no Bairro Paradiso, nesta cidade.</t>
   </si>
   <si>
     <t>7729</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7729/requerimento_075-2023_-_carol_castro_-_solicita_documentos_contrato.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7729/requerimento_075-2023_-_carol_castro_-_solicita_documentos_contrato.pdf</t>
   </si>
   <si>
     <t>que seja enviado ofício ao Chefe do Poder Executivo Municipal,_x000D_
 encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo,_x000D_
 que envie a esta Casa cópia dos seguintes documentos:_x000D_
 1 – Cópia da ata da Sessão de julgamento da Concorrência nº 119/2022;_x000D_
 2 – Cópia do Contrato nº 227/2022, firmado entre o Município e a empresa_x000D_
 EMPRESER EMPRESA DE PRESTAÇÃO DE SERVIÇOS LTDA;_x000D_
 3 – Cópia do 2º Termo Aditivo ao Contrato nº 227/2022, cujo objeto é o realinhamento_x000D_
 no valor de R$ 19.052,15 (dezenove mil. cinquenta e dois reais e quinze centavos); o valor_x000D_
 acrescido corresponde a demora no envio da autorização para execução dos serviços –_x000D_
 consequência do impedimento de iniciar a obra devido a problemas na prestação de contas - e_x000D_
 principalmente as altas constantes nos valores de vários itens planilhados. O aditivo de_x000D_
 realinhamento se justifica em razão do pedido de realinhamento da empresa e pela_x000D_
 procedência da Secretaria Municipal de Obras e Urbanismo, de acordo com o Memorando</t>
   </si>
   <si>
     <t>7737</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7737/requerimento_076-2023_-_washington_-_informacoes_sobre_ouvidoria_da_camara_24-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7737/requerimento_076-2023_-_washington_-_informacoes_sobre_ouvidoria_da_camara_24-07.pdf</t>
   </si>
   <si>
     <t>com os membros da Mesa Diretora desta Casa, informem a este Vereador, aos demais colegas e a toda população, se há possibilidade e/ou previsão de se realizar uma melhor estruturação da Ouvidoria desta Casa Legislativa, de forma a democratizar o acesso do cidadão ao Poder Legislativo.</t>
   </si>
   <si>
     <t>7738</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7738/requerimento_077-2023_-_hermano_-_sec_meio_ambiente_-_capivaras_na_praia_24-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7738/requerimento_077-2023_-_hermano_-_sec_meio_ambiente_-_capivaras_na_praia_24-07.pdf</t>
   </si>
   <si>
     <t>seja_x000D_
 enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Meio Ambiente, que informe a esta Casa se já houve um estudo a respeito da possibilidade da transmissão de determinadas doenças, em especial da Febre Maculosa, transmitida pelo “Carrapato-estrela”, o qual é transportado pelas capivaras, considerando o crescente número destes animais na lagoa da_x000D_
 Praia Pública Municipal. Que informe ainda, se há medidas preventivas a serem tomadas a respeito desta situação e sendo positiva a resposta, se já foram tomadas e quais foram estas providências.</t>
   </si>
   <si>
     <t>7739</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7739/requerimento_078-2023_-_leandro_bibiano_-_pavimentacao_de_vias_-_24-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7739/requerimento_078-2023_-_leandro_bibiano_-_pavimentacao_de_vias_-_24-07.pdf</t>
   </si>
   <si>
     <t>seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, e demais setores competentes, que informem a esta Casa se há possibilidade de se realizar pavimentação na rua João de Barro e concluir a pavimentação do último quarteirão da rua José Lucas, nas proximidades da Associação Recreativa dos Colaboradores da Embaré (ARCE), ambas no bairro Mangabeiras, nesta cidade.</t>
   </si>
   <si>
     <t>7748</t>
   </si>
   <si>
     <t>seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que convoca Ismael Caetano de Almeida Reis, Empregado Público Municipal, ocupante do Emprego de Assessor Administrativo, para que, no prazo regimental e nos termos da Lei Orgânica do Município, venha a esta Casa para falar aos Vereadores e à população a respeito dos trabalhos desenvolvidos no setor em que trabalha, bem como dos projetos e planejamentos para o futuro.</t>
   </si>
   <si>
     <t>7749</t>
   </si>
   <si>
     <t>seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita à Secretária de Saúde, Sabrina Elen de Novaes, que informe a esta Casa se há possibilidade de se instalar toldos nos galpões da Secretaria Municipal de Saúde, visando proteger, da chuva e do sol, os pacientes e acompanhantes que procurarem o local para atendimento e precisarem ficar aguardando.</t>
   </si>
   <si>
     <t>7750</t>
   </si>
   <si>
     <t>enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Geraldo Júnior dos Santos, que informe a esta Casa, se há possibilidade de se realizar um planejamento envolvendo todas as Secretarias Municipais, bem como Setores da Administração, visando a elaboração de um calendário ou cronograma de ações e intervenções nos bairros do Município, para a execução de pequenos serviços, reparos e melhorias, tais como: melhoria na sinalização, roçagem de áreas públicas, pintura de postes, tapa-buracos, melhoria na iluminação, dentre outros.</t>
   </si>
   <si>
     <t>7751</t>
   </si>
   <si>
-    <t>Toninho da Laje, CAROL CASTRO, CICI, HERMANO FOFÃO, LEANDRO BIBIANO, LISA, PAVIO, SARGENTO WASHINGTON, Soninha</t>
+    <t>Toninho da Laje, Carol Castro, Cici, Hermano Fofão, Leandro Bibiano, Lisa Miranda, Pavio, Sargento Washington, Soninha</t>
   </si>
   <si>
     <t>que seja determinada a realização de uma Audiência Pública, durante a Semana Nacional da Pessoa com Deficiência, no dia 24 de agosto de 2023, às 18 horas, no Plenário desta Casa Legislativa. O objetivo desta Audiência é debater a importância da garantia dos Direitos da Pessoa com Deficiência em nosso município, buscando promover a conscientização e o aprimoramento das políticas públicas voltadas a esse segmento._x000D_
 _x000D_
 Propomos que sejam convidados representantes do Poder Executivo, Ministério  Público, Associação de Pais e Amigos dos Excepcionais (APAE), Escola Estadual de Educação Especial Helena Aparecida, Associação de Autismo e Possibilidades (ASAP), Secretária Municipal de Educação, Secretária Municipal de Saúde, Secretária Municipal de Assistência Social,  representantes das Escolas Estaduais,  Centro Municipal de Atendimento ao Educando (CEMAE), Conselho Municipal dos Direitos da Pessoa com Deficiência, pessoas com Deficiência e demais interessados na questão.</t>
   </si>
   <si>
     <t>7762</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7762/requerimento_083-2023_-_lisa_miranda_-_melhoras_nas_hortas_comunitarias_07-08_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7762/requerimento_083-2023_-_lisa_miranda_-_melhoras_nas_hortas_comunitarias_07-08_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita à Secretária de Assistência Social, Amanda Talita Luis Lopes, bem como ao Secretário de Obras e Urbanismo, Anderson Henrique Santos, e ainda ao Secretário de Transportes e Limpeza Pública que informem a esta Casa, se há possibilidade de se fazer uma calçada no entorno das hortas comunitárias do bairro Marília, nesta cidade, bem como limpeza no entorno das duas hortas, especialmente nas ruas que as circundam, quais sejam: Rua Samuel Bernardes; Rua Antônio Cornélio de Oliveira; Rua Francisco Sales; Rua Geraldo Inácio da Fonseca e Rua Joaquim Gomes Bernardes. E ainda que informem se é possível realizar poda de árvores próximas à iluminação pública nas referidas ruas, próximo às hortas, a fim de que estes locais não fiquem escuro e perigosos a noite.</t>
   </si>
   <si>
     <t>7763</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7763/requerimento_084-2023_-_toninho_-_busto_cel_carlos_bernardes__07.08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7763/requerimento_084-2023_-_toninho_-_busto_cel_carlos_bernardes__07.08.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, à Secretária Municipal de Cultura, Laiana Cardoso de Miranda Modesto, bem como ao Conselho Municipal de Proteção Histórico, Artístico e Cultural, que informem a esta Casa se há possibilidade de incluir no Projeto de Reforma do Casarão do Fundador de Lagoa da Prata, Coronel Carlos Bernardes, o Museu, a instalação de bustos na entrada do Casarão em homenagem às personalidades do Coronel Carlos Bernardes e de sua esposa Dona Alexandrina.</t>
   </si>
   <si>
     <t>7764</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7764/requerimento_085-2023_-_washington_-_convoca_ismael_07-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7764/requerimento_085-2023_-_washington_-_convoca_ismael_07-08.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que convoca Ismael Caetano de Almeida Reis, Empregado Público Municipal, ocupante do Emprego de Assessor Administrativo, para que, no prazo regimental e nos termos da Lei Orgânica do Município, venha a esta Casa para falar aos Vereadores e à população a respeito dos trabalhos desenvolvidos no setor em que trabalha, bem como dos projetos e planejamentos para o futuro.</t>
   </si>
   <si>
     <t>7767</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7767/requerimento_086-2023_-_toninho_-_revitalizacao_quadra_n.s.gracas.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7767/requerimento_086-2023_-_toninho_-_revitalizacao_quadra_n.s.gracas.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos,  e ao  Secretário Municipal de Desportos, Carlos Henrique Xavier, que informem a esta Casa se há possibilidade de realizar obras de melhorias na Quadra de Esportes do Bairro Nossa Senhora das Graças, localizada na esquina entre as ruas Rio Grande do Norte e Almirante Tamandaré, próximo à divisa com o Bairro Etelvina Miranda, que atualmente se encontra em estado inadequado para a prática de esportes e lazer.</t>
   </si>
   <si>
     <t>7768</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7768/requerimento_087-2023_-_carol_castro_-_audiencia_publica_-_seguranca_publica_nas_vias_do_municipio_14-08_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7768/requerimento_087-2023_-_carol_castro_-_audiencia_publica_-_seguranca_publica_nas_vias_do_municipio_14-08_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja determinada a realização de uma Audiência Pública, em data a ser agendada, o mais breve possível, para promovermos o debate acerca dos temas “Pela instituição de uma Cultura de Paz em nosso Município – Combate à Violência em todas as suas formas - Segurança Pública, em especial pelas vias púbicas da cidade.”_x000D_
 _x000D_
 Proponho que sejam convidados membros do Poder Executivo Municipal, do Poder Judiciário, do Ministério Público, representantes de todas as forças de Segurança Pública, como Polícia Militar, Polícia Civil, Guarda Civil Municipal, Conselho Municipal de Segurança Pública (COMSEP), representantes da ACE/CDL, Padres e Pastores que atuam em nossa cidade, representantes da imprensa em geral e demais interessados na questão.</t>
   </si>
   <si>
     <t>7769</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7769/requerimento_088-2023_-_washington_-_convoca_geraldo_ferreira_alves_14-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7769/requerimento_088-2023_-_washington_-_convoca_geraldo_ferreira_alves_14-08.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que convoca Geraldo Ferreira Alves, Empregado Público Municipal, ocupante do Emprego de Assessor Administrativo, para que, no prazo regimental e nos termos da Lei Orgânica do Município, venha a esta Casa para falar aos Vereadores e à população a respeito dos trabalhos desenvolvidos no setor em que trabalha, bem como dos projetos e planejamentos para o futuro.</t>
   </si>
   <si>
     <t>7782</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7782/requerimento_089-2023_-_lisa_miranda_-_rotatoria_21-08_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7782/requerimento_089-2023_-_lisa_miranda_-_rotatoria_21-08_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa, se há possibilidade de se instalar uma rotatória no primeiro cruzamento entrando na cidade entre a rua João Jafar e a Avenida Minas Gerais.</t>
   </si>
   <si>
     <t>7783</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7783/requerimento_090-2023_-_leandro_-_luminarias_parque_de_esposicoes_21-08_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7783/requerimento_090-2023_-_leandro_-_luminarias_parque_de_esposicoes_21-08_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, e aos demais setores competentes, que informem a esta Casa se há possibilidade de realizar  instalação de hastes e luminárias de LED nos postes localizados no Distrito Industrial, situados na Estrada do Retiro de Baixo,  bem como na Avenida Vereador Milton Lacerda, nas proximidades da entrada do Parque de Exposições “José Maria Rezende”, situado às margens da rodovia MG-170, em nosso município.</t>
   </si>
   <si>
     <t>7784</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7784/requerimento_091-2023_-_carol_castro_-_solicita_informacoes_contrapartida_pharlab_21-08_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7784/requerimento_091-2023_-_carol_castro_-_solicita_informacoes_contrapartida_pharlab_21-08_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, que envie a esta Casa as seguintes informações a respeito da execução da contrapartida prevista na Lei Municipal nº 3.668/2022, que autorizou doação de imóvel, com encargos, à empresa PHARLAB INDÚSTRIA FARMACÊUTICA S.A.:_x000D_
 _x000D_
 1 – O Art. 3º da Lei supracitada assim dispõe: _x000D_
 _x000D_
 “Art. 3º  Em contrapartida à doação ora autorizada, a donatária deverá:_x000D_
 _x000D_
 I – Realizar a reforma do Centro de Acolhimento Transitório e de Adoção (CATA) de Lagoa da Prata – antigo Canil Municipal, despendendo o valor mínimo de R$ 126.681,38 (cento e vinte e seis mil, seiscentos e oitenta e um reais e trinta e oito centavos), correspondente ao valor médio das avaliações da área doada;_x000D_
 _x000D_
 II – Concluir a reforma conforme projeto aprovado pela secretaria municipal de obras e</t>
   </si>
   <si>
     <t>7785</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7785/requerimento_092-2023_-_cici_-_mao_unica_28-08_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7785/requerimento_092-2023_-_cici_-_mao_unica_28-08_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Geraldo Júnior dos Santos e ao Secretário de Obras, Reginaldo Henrique dos Santos que informe a esta Casa se há possibilidade de se implantar tráfego de mão única na Rua Almirante Tamandaré, com sentido bairro Gomes / bairro Marília, e em contrapartida, a rua Josafá Bernardes se tornaria mão única no sentido bairro Nossa Senhora das Graças / bairro Gomes.</t>
   </si>
   <si>
     <t>7786</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7786/requerimento_093-2023_-_carol_-_redutor_de_velocidade_28-08_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7786/requerimento_093-2023_-_carol_-_redutor_de_velocidade_28-08_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Obras, Reginaldo Henrique dos Santos que informe a esta Casa se há possibilidade de colocar 2 redutores de velocidade (quebra-molas), na Rua Ângelo Perilo sendo um entre a Avenida Getúlio Vargas e a rua Alexandre Bernardes Primo, e o outro entre a Alexandre Bernardes Primo e a Manoel Pena.</t>
   </si>
   <si>
     <t>7798</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7798/requerimento_094-2023_-_lisa_miranda_-_rotatoria_04-09_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7798/requerimento_094-2023_-_lisa_miranda_-_rotatoria_04-09_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa, se há possibilidade de se instalar uma rotatória, com a devida sinalização, no cruzamento entre as vias Rua Maria Lucas Soares/Rua Maria Rita Vidal com avenida do Poção e Rua Arcos no bairro Américo Silva.</t>
   </si>
   <si>
     <t>7799</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7799/requerimento_095-2023_-_carol_-_instalacao_conselho_protecao_animal_11-09_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7799/requerimento_095-2023_-_carol_-_instalacao_conselho_protecao_animal_11-09_assinado.pdf</t>
   </si>
   <si>
     <t>Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Geraldo Júnior dos Santos, à Secretária de Saúde, Sabrina Elen de Novaes, e ao Secretário de Meio Ambiente, Anderson Rodrigues Andrade, que informem a esta Casa Legislativa qual a previsão de instalação do Conselho Municipal de Proteção e Bem-Estar Animal (COMBEM), criado por meio da Lei Municipal nº 3.670/2022, bem como para a posse de seus membros e a qual Secretaria o órgão será vinculado.</t>
   </si>
   <si>
     <t>7800</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7800/requerimento_096-2023_-_leandro_bibiano_-_acessibilidade.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7800/requerimento_096-2023_-_leandro_bibiano_-_acessibilidade.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, e demais setores competentes, que informem a esta Casa se há possibilidade de realizar um estudo para avaliar a viabilidade técnica e financeira da instalação de rampas de acessibilidade no passeio público localizado na esquina da Rua Isabel de Castro com a Rua José Bernardes Maciel, no centro de nossa cidade.</t>
   </si>
   <si>
     <t>7801</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7801/requerimento_097-2023_-_toninho_-_audiencia_publica_projeto_habitacional.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7801/requerimento_097-2023_-_toninho_-_audiencia_publica_projeto_habitacional.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja determinada a realização de uma Audiência Pública para Debater o Programa Habitacional de interesse Social “Habita Lagoa” que regulamenta a participação do Município de Lagoa da Prata no Programa de Produção de Unidades Habitacionais de Interesse Social da Caixa Econômica Federal com financiamento direto aos beneficiários/donatários, de acordo com as regras do programa definidas pelo Governo Federal. Sugiro que a Audiência Pública seja marcada em uma data que permita uma ampla divulgação e participação, assegurando a máxima representatividade da comunidade de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7802</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7802/requerimento_098-2023_-_washington_-_convoca_natalia_-_chefe_setor_esportes_11-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7802/requerimento_098-2023_-_washington_-_convoca_natalia_-_chefe_setor_esportes_11-09.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que convoca Natália Cássia Castro Miranda, Empregada Pública Municipal ocupante do Emprego de Chefe do Setor de Esportes, da Secretaria de Desportos, para que, no prazo regimental e nos termos da Lei Orgânica do Município, venha a esta Casa para falar aos Vereadores e à população a respeito dos trabalhos desenvolvidos no setor que chefia, bem como dos projetos e planejamentos para o futuro.</t>
   </si>
   <si>
     <t>7803</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7803/requerimento_099-2023_-_carol_-_rotatoria_18-09_28229_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7803/requerimento_099-2023_-_carol_-_rotatoria_18-09_28229_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa, se há possibilidade de se instalar uma rotatória, com a devida sinalização, na Rua Vinte e Sete de Dezembro, em seu cruzamento com a Rua Goiás, próximo à Praça de Esportes, no Centro.</t>
   </si>
   <si>
     <t>7804</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7804/requerimento_100-2023_-_lisa_miranda_-_fila_de_pacientes_diversas_especialidades_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7804/requerimento_100-2023_-_lisa_miranda_-_fila_de_pacientes_diversas_especialidades_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita à secretária de Saúde, Sabrina Ellen de Novaes, que informe a esta casa e encaminhe a documentação comprobatória de quantos pacientes, adultos e crianças, que o Município tem na fila para atendimento para as áreas de fonoaudiólogo, psiquiatra, psicólogo. Informe também quantos desses profissionais existem nas unidades de saúde do município e suas respectivas lotações. E ainda que informe qual o planejamento para diminuir as filas que aguardam atendimento desses profissionais.</t>
   </si>
   <si>
     <t>7805</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Transporte e Limpeza Urbana, Luiz da Silva Júnior, e demais setores competentes, que informem a esta Casa se há possibilidade de realizar um estudo para avaliar a viabilidade técnica e financeira de se ampliar a linha do transporte coletivo gratuito (ônibus), para atender a população que mora nas comunidades rurais de Mirandas, Cabiúna, Sobrado e Ponte de Pedra, pelo menos duas vezes por semana, com destino ao centro da cidade.</t>
   </si>
   <si>
     <t>7806</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7806/requerimento_102-2023_-_pavio_-_iluminacao_r_joao_martins_vasconcelos_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7806/requerimento_102-2023_-_pavio_-_iluminacao_r_joao_martins_vasconcelos_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, e demais setores competentes, que informem a esta Casa se há possibilidade de se instalar hastes e luminárias LED nos postes de iluminação pública já existentes em quatro locais específicos ao longo da Rua João Martins Vasconcelos, nas proximidades do Residencial São Vicente, no Bairro Américo Silva, nesta cidade.</t>
   </si>
   <si>
     <t>7807</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7807/requerimento_103-2023_-_cici_-_pavimentacao_de_trecho_da_rua_santa_catarina_25-09_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7807/requerimento_103-2023_-_cici_-_pavimentacao_de_trecho_da_rua_santa_catarina_25-09_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Geraldo Júnior dos Santos e ao Secretário de Obras, Reginaldo Henrique dos Santos que informe a esta Casa se há possibilidade de se pavimentar trecho da Rua Santa Catarina,  que vai de seu cruzamento com a Av. Dona Alexandrina, até o seu final, no sentido centro/bairro.</t>
   </si>
   <si>
     <t>7808</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7808/requerimento_104-2023_-_lisa_miranda_-_placa_area_escolar_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7808/requerimento_104-2023_-_lisa_miranda_-_placa_area_escolar_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa, se há possibilidade de se instalar placas de início e fim de área escolar em frente a Escola Municipal Doutor Jacinto Campos, com a devida sinalização horizontal.</t>
   </si>
   <si>
     <t>7809</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7809/requerimento_105-2023_-_hermano_-_sec_trans_e_lim_publica_-_melhorias_rua_em_martins_25-09_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7809/requerimento_105-2023_-_hermano_-_sec_trans_e_lim_publica_-_melhorias_rua_em_martins_25-09_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Transportes e Limpeza Pública, que informe a esta Casa se há possibilidade de se executar intervenções visando melhoria nas condições de tráfego e manutenção da Rua Neocino Miranda, que interliga o Distrito de Martins Guimarães às propriedades adjacentes, em especial a Indústria e Comércio de Fogos Silvercolor Ltda, situada na Fazenda Bom Sucesso.</t>
   </si>
   <si>
     <t>7810</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7810/requerimento_106-2023_-toninho-todos_-_melhorias_praca_da_matriz_assinado_assinado_assinado_assinado_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7810/requerimento_106-2023_-toninho-todos_-_melhorias_praca_da_matriz_assinado_assinado_assinado_assinado_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, Secretário Municipal de Transporte e Limpeza Urbana, Luiz da Silva Júnior, Secretário Municipal de Meio Ambiente, Anderson Rodrigues Andrade, e demais setores competentes, que informem a esta Casa se há possibilidade de realizar um estudo para avaliar a viabilidade técnica e financeira de se implementar obras de melhorias na Praça Coronel Carlos Bernardes (Praça da Matriz), no centro de nossa cidade.</t>
   </si>
   <si>
     <t>7811</t>
   </si>
   <si>
-    <t>SARGENTO WASHINGTON, CAROL CASTRO, CICI</t>
-[...2 lines deleted...]
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7811/requerimento_107-2023_-_washington_-_convoca_adriana_-_fiscal_da_terceirizacao_de_transportes_assinado_assinado.pdf</t>
+    <t>Sargento Washington, Carol Castro, Cici</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7811/requerimento_107-2023_-_washington_-_convoca_adriana_-_fiscal_da_terceirizacao_de_transportes_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que convoca a Secretária Municipal de Educação, Adriana Aparecida Ferreira, bem como o Secretário Municipal de Transportes e Limpeza Pública, Luiz da Silva Júnior, para que, no prazo regimental e nos termos da Lei Orgânica do Município, venham a esta Casa para falar aos Vereadores e à população a respeito do transporte escolar terceirizado e explicar demais questionamentos.</t>
   </si>
   <si>
     <t>7823</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7823/requerimento_108-2023_-_carol_-_limpeza_cemiterio_da_saudade_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7823/requerimento_108-2023_-_carol_-_limpeza_cemiterio_da_saudade_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Meio Ambiente, que, nos termos do Inciso XIX do Art. 19 da Lei Complementar Municipal nº 51/2005, informe a esta Casa se há possibilidade de realização de uma limpeza no Cemitério da Saudade.</t>
   </si>
   <si>
     <t>7824</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7824/requerimento_109-2023_-toninho-_balcoes_termicos_casas_de_apoio.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7824/requerimento_109-2023_-toninho-_balcoes_termicos_casas_de_apoio.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde, Sabrina Elen de Novaes, e demais setores competentes, que informem a esta Casa se há possibilidade de adquirir balcões self- service térmicos ou outro equipamento apropriado para as Casas de Apoio, localizadas nos municípios de Divinópolis e Belo Horizonte. O propósito dessa aquisição é proporcionar um melhor atendimento aos pacientes que estão em tratamento de saúde fora da cidade, facilitando a realização de suas refeições nessas instalações.</t>
   </si>
   <si>
     <t>7825</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7825/requerimento_110-2023_-_cici_-_convoca_diretor_do_saae-lp_02-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7825/requerimento_110-2023_-_cici_-_convoca_diretor_do_saae-lp_02-10.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Diretor do Serviço Autônomo de Água e Esgoto de Lagoa da Prata – SAAE-LP, Edmilson José da Lage, convocando-o a comparecer a esta Casa, no prazo regimental e nos termos da Lei Orgânica do Município, acompanhado do Contador da Autarquia Municipal, bem como de outros profissionais que entender pertinentes, para que possam prestar contas a esta Casa Legislativa e à população a respeito das atividades exercidas, projetos a serem implementados e, principalmente, sobre a situação financeira do SAAE-LP.</t>
   </si>
   <si>
     <t>7829</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7829/requerimento_111-2023_-_toninho_e_carol_-_retirada_do_projeto_lc_cm_015-2023_-_09-10-23._assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7829/requerimento_111-2023_-_toninho_e_carol_-_retirada_do_projeto_lc_cm_015-2023_-_09-10-23._assinado.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente, com fulcro no § 2º do Art. 90 do Regimento Interno desta Casa,  para requerer a retirada de tramitação do Projeto de Lei Complementar CM nº 15/2023 que   “Institui alteração no Programa de Auxílio-alimentação aos Empregados Públicos, Estagiários e Aprendizes da Câmara Municipal de Lagoa da Prata.”</t>
   </si>
   <si>
     <t>7833</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7833/requerimento_112-2023_-_lisa_miranda_-_replantio_na_zona_urbana_09-10_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7833/requerimento_112-2023_-_lisa_miranda_-_replantio_na_zona_urbana_09-10_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita ao Secretário de Meio Ambiente, Anderson Rodrigues Andrade, que informe a esta Casa, se há algum projeto de reflorestamento ou plantio de árvores no perímetro urbano e arredores.</t>
   </si>
   <si>
     <t>7834</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7834/requerimento_113-2023_-toninho-_instalacao_de_estribos_vans_da_saude.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7834/requerimento_113-2023_-toninho-_instalacao_de_estribos_vans_da_saude.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde, Sabrina Elen de Novaes, e demais setores competentes, que informem a esta Casa se há possibilidade de viabilizar a instalação de equipamentos que facilitem o embarque e desembarque, como estribos e apoio para as mãos, nos veículos da Secretaria Municipal de Saúde, em especial nas Vans que desempenham a importante função de transportar pacientes em tratamento fora do município.</t>
   </si>
   <si>
     <t>7840</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7840/requerimento_114-2023_-_soninha_-_passagem_elevada_de_pedestres_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7840/requerimento_114-2023_-_soninha_-_passagem_elevada_de_pedestres_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa se há possibilidade de se instalar passagem elevada para pedestres, com ondulação, na Rua Pernambuco, próximo ao seu cruzamento com a Rua Mato Grosso, em frente a um supermercado, cujo número é 1.191, no bairro Santa Eugênia.</t>
   </si>
   <si>
     <t>7841</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7841/requerimento_115-2023_-_washington_-_informacoes_sobre_a_regulamentacao_do_transporte_por_aplicativo.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7841/requerimento_115-2023_-_washington_-_informacoes_sobre_a_regulamentacao_do_transporte_por_aplicativo.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita ao Prefeito Di Gianne de Oliveira Nunes, que informe a esta Casa o motivo pelo qual ainda não foi implementado Projeto de Lei para a regulamentação do transporte por aplicativo no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7848</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7848/requerimento_116-2023_-_pavio_-_para_o_saae-lp_-_bebedouros_23-10_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7848/requerimento_116-2023_-_pavio_-_para_o_saae-lp_-_bebedouros_23-10_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, e consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Diretor do Serviço Autônomo de Água e Esgoto de Lagoa da Prata – SAAE-LP – Edimilson José da Lage, que informe a esta Casa se há possibilidade de se adquirir, pelo menos, 4 (quatro) bebedouros, iguais ao que a Autarquia Municipal já possui, para que possam ser utilizados pela comunidade, em especial nos períodos de forte calor, em eventos a serem realizados pelo Poder Público, ou por particular, com caráter filantrópico, artístico, cultural, esportivo, sem fins lucrativos.</t>
   </si>
   <si>
     <t>7849</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7849/requerimento_117-2023_-_lisa_miranda_-_bota_fora_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7849/requerimento_117-2023_-_lisa_miranda_-_bota_fora_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita ao Secretário de Transporte e Limpeza Pública, Luiz da Silva Júnior, que informe a esta Casa, se há possibilidade de se disponibilizar para população outro espaço para o lixo não doméstico, por exemplo móveis quebrados, devido o fechamento do lugar conhecido como “Bota Fora”.</t>
   </si>
   <si>
     <t>7854</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7854/requerimento_118-2023_-_pavio_-_auxilio_transporte_congadeiros_30-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7854/requerimento_118-2023_-_pavio_-_auxilio_transporte_congadeiros_30-10.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando à Secretária Municipal de Cultura, Laiana Cardoso de Miranda e Modesto, e demais setores competentes, que informem a esta Casa se há possibilidade de disponibilizar auxílio financeiro ou transporte aos grupos de Congado quando estes se dispuserem a representar o município de Lagoa da Prata em manifestações culturais e religiosas em outras cidades.</t>
   </si>
   <si>
     <t>7855</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7855/requerimento_119-2023_-_lisa_miranda_-_escoadores_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7855/requerimento_119-2023_-_lisa_miranda_-_escoadores_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, solicitando ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa acerca da instalação e manutenção dos escoadores de água (popularmente conhecido como sumidouros) em nosso município. Qual o número total de escoadores, bem como os locais específicos onde esses escoadores foram instalados e quais os critérios utilizados para a seleção desses locais. Além disso, que informe também sobre o custo total das obras de instalação dos escoadores. E por fim, que informe qual a finalidade dos escoadores em nossa cidade, como eles foram projetados para contribuir com a infraestrutura e o saneamento local e qual a previsão para limpeza de cada um deles.</t>
   </si>
   <si>
     <t>7856</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7856/requerimento_120-2023_-_cici_-_analise_da_agua_da_praia_30-10_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7856/requerimento_120-2023_-_cici_-_analise_da_agua_da_praia_30-10_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretária de Cultura e Turismo, Laiana Cardoso de Miranda Modesto, bem como ao Secretário de Meio Ambiente, Anderson Rodrigues Andrade, que informem a esta Casa o seguinte:_x000D_
 		1 – Quando foi realizada a última análise da qualidade da água da Praia Pública Municipal, para se verificar se ela está própria para o uso de banhistas;_x000D_
 		2 – Que nos envie cópia dos laudos da análise citada no item 1, caso esta tenha sido realizada;_x000D_
 		3 – Se há previsão para a realização de análises periódicas, constantes, em prazos que os técnicos da área recomendarão, claro, seja por meio de servidores do SAAE-LP e no laboratório da Autarquia Municipal, via Convênio; ou seja mediante a contratação de empresa para esta finalidade;_x000D_
 		4 – Se há possibilidade de se publicar os Laudos das referidas análise...</t>
   </si>
   <si>
     <t>7857</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7857/requerimento_121-2023_-_soninha_-_transporte_cilindros_oxigenio_30-10_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7857/requerimento_121-2023_-_soninha_-_transporte_cilindros_oxigenio_30-10_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, solicitando à Secretária Municipal de Saúde, Sabrina Elen de Novaes, que informe a esta Casa se há possibilidade de se complementar o serviço de fornecimento de cilindro de oxigênio (balas de oxigênio) para os pacientes que necessitam e que são atendidos pelo SUS, com a entrega dos cilindros (balas) pela Secretaria de Saúde na casa de cada um dos pacientes que não possuem condições financeiras para arcar com o transporte deste material até sua residência, seja por meio de veículo e servidores da própria Administração ou de forma terceirizada.</t>
   </si>
   <si>
     <t>7858</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7858/requerimento_122-2023_-_toninho_da_laje_-_cleitinho_e_domingos_savio_30-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7858/requerimento_122-2023_-_toninho_da_laje_-_cleitinho_e_domingos_savio_30-10.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Senador Cleiton Gontijo de Azevedo, o Cleitinho, bem como ao Deputado Federal Domingos Sávio Campos Resende, solicitando a eles que intercedam junto à VISA-MG - Vigilância Sanitária do Estado de Minas Gerais – para que referido órgão aprove e libere o Projeto Arquitetônico de obra a ser executada na Fundação São Carlos, mantenedora do Hospital São Carlos, situada em Lagoa da Prata - MG, para que esta unidade hospitalar possa prestar Atenção Especializada em Doença Renal Crônica, com Hemodiálise; Diálise Peritonial; e nos Estágios 4 e 5 – Pré Dialítico._x000D_
 _x000D_
 	Que conste no ofício ainda, pedido para que tanto o Senador Cleitinho, quando o Deputado Federal Domingos Sávio, envidem esforços para o envio de Recursos Públicos para a execução das obras na Fundação São Carlos, bem como para futura prestação dos serviços à população.</t>
   </si>
   <si>
     <t>7859</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7859/requerimento_123_-_2023_-_carol_castro_-_informacoes_pgto_retroativo_servidores_30-10_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7859/requerimento_123_-_2023_-_carol_castro_-_informacoes_pgto_retroativo_servidores_30-10_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Dr. Geraldo Júnior dos Santos, que envie a esta Casa de Leis, informações a respeito do pagamento da diferença pela equivalente remuneração a que teriam direito nos últimos 05 (cinco) anos caso tivesse a Administração Pública Municipal promovido e progredido os cargos e empregos nas respectivas carreiras, corrigida monetariamente pelo Índice Nacional de Preços ao Consumidor Amplo Especial – IPCA-E, divulgado pelo Instituto Brasileiro de Geografia e Estatística – IBGE, para os Empregados Públicos Municipais, conforme previsto nos Arts.    19 e 20 da Lei Complementar nº 258, de 16 de março de 2023, que alterou a Lei Complementar 03/1991._x000D_
 _x000D_
 Que informe a esta Casa, se o pagamento supracitado já se iniciou...</t>
   </si>
   <si>
     <t>7861</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7861/requerimento_124-2023_-_lisa_miranda_-_van_sem_identificacao_-_06-11_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7861/requerimento_124-2023_-_lisa_miranda_-_van_sem_identificacao_-_06-11_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita ao Secretário de Transportes e Limpeza Urbana, Luiz da Silva Júnior, que informe a esta Casa quando acontecerá a identificação e por qual motivo o veículo (uma van, tipo furgão), placa RVY-7A57 está há mais de seis meses sem o adesivo de identificação obrigatório aos veículos oficiais do Poder Executivo do Município.</t>
   </si>
   <si>
     <t>7862</t>
   </si>
   <si>
     <t>requer a Vossa Excelência, que seja enviado ofício ao Gerente de Relacionamentos com o Poder Público Municipal da Companhia Energética de Minas Gerais - CEMIG, Célio Antônio Silva, encaminhando o presente Requerimento, solicitando informações sobre os recorrentes episódios de falta de energia e apagões no município, principalmente durante o período chuvoso, afetando o Centro e alguns bairros, como Paradiso, Santa Alexandrina, Américo Silva e outros.</t>
   </si>
   <si>
     <t>7863</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7863/requerimento_126-2023_-_cici_-_instalacao_de_estufas_nas_casas_de_apoio_-_06-11_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7863/requerimento_126-2023_-_cici_-_instalacao_de_estufas_nas_casas_de_apoio_-_06-11_assinado.pdf</t>
   </si>
   <si>
     <t>requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretária de Saúde, Sabrina Elen de Novaes, que informe a esta Casa se há a possibilidade de se instalar estufas para manter alimentos aquecidos nas Casas de Apoio.</t>
   </si>
   <si>
     <t>7871</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7871/requerimento_127-2023_-_soninha_-_aparelho_de_ultrassonografia_13-11_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7871/requerimento_127-2023_-_soninha_-_aparelho_de_ultrassonografia_13-11_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde, Sabrina Elen de Novaes, que informe a esta Casa se há possibilidade de se adquirir um aparelho de ultrassonografia para ser utilizado na Unidade de Pronto Atendimento – UPA - no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7872</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7872/requerimento_128-2023_-_sargento_washington_-_audiencia_publica_loa_-_13-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7872/requerimento_128-2023_-_sargento_washington_-_audiencia_publica_loa_-_13-11.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência, ouvido o Plenário, que seja realizada uma Audiência Pública para apresentação do Projeto de Lei do Orçamento do Município para o ano de 2024, bem como dos Projetos de Lei que tratam da revisão da Lei do Plano Plurianual – PPA, e da Lei de Diretrizes Orçamentárias – LDO, os quais se encontram em trâmite perante esta Casa, em atendimento ao disposto no Inciso I, do § 1º do Art. 48 da Lei Complementar Nacional nº 101/2000 – Lei de Responsabilidade Fiscal.</t>
   </si>
   <si>
     <t>7878</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7878/requerimento_129-2023_-_lisa_miranda_-_calcamento_de_rua_-_20-11_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7878/requerimento_129-2023_-_lisa_miranda_-_calcamento_de_rua_-_20-11_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa se há possibilidade de restaurar o calçamento das ruas: rua Professora Maria Geraldina, Rua Francisco Alves Borges; Rua João Antônio dos Santos; Rua Anielo Greco e Praça Padre Guarino, todas situadas no distrito de Martins Guimarães, nesta cidade.</t>
   </si>
   <si>
     <t>7879</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7879/requerimento_130-2023_-_carol_-_ativacao_compir_-_20-11_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7879/requerimento_130-2023_-_carol_-_ativacao_compir_-_20-11_assinado.pdf</t>
   </si>
   <si>
     <t>A vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário de Administração e Governo, Geraldo Júnior dos Santos, à Secretária de Assistência Social, Amanda Talita Luiz Lopes, e à Secretária de Cultura e Turismo, que informem a esta Casa se há previsão de ativação (instalação) do Conselho Municipal de Promoção Pela Igualdade Racial, conforme estabelece a Lei Municipal n.° 1182/2004 de 16 de dezembro de 2.004, que cria o referido Conselho. Que informe ainda a respeito do Fundo Municipal de Promoção Pela Igualdade Racial e as ações que o Fundo tem promovido, se existe um orçamento destinado a ele e, caso afirmativo, os valores correspondentes e como estão sendo aplicados em benefício da comunidade afrodescendente de nosso município.</t>
   </si>
   <si>
     <t>7887</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7887/requerimento_131-2023_-_lisa_miranda_-_comdec_27-11_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7887/requerimento_131-2023_-_lisa_miranda_-_comdec_27-11_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Geraldo Júnior dos Santos, que informe a esta Casa como estão as atividades da Coordenadoria Municipal de Defesa Civil - COMDEC do Município de Lagoa da Prata, criada pela Lei Municipal nº 1.062/2003._x000D_
 _x000D_
 Que informe ainda, quem é o atual Coordenador, nos termos do Art. 6º da Lei supracitada, bem como a composição total da COMDEC._x000D_
 _x000D_
 Por fim, que informe a esta Casa, quais os trabalhos preventivos estão sendo desenvolvidos pela COMDEC, considerando o período chuvoso que se aproxima.</t>
   </si>
   <si>
     <t>7895</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7895/requerimento_132_-_2023_-_carol_castro_-_novo_pac_04-12_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7895/requerimento_132_-_2023_-_carol_castro_-_novo_pac_04-12_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Dr. Geraldo Júnior dos Santos, que envie a esta Casa de Leis, informações a respeito da inscrição ou não de Projetos do Município de Lagoa da Prata ao Novo PAC – Programa de Aceleração do Crescimento – do Governo Federal. _x000D_
 _x000D_
 Que informe a esta Casa, se o Município de Lagoa da Prata fez inscrição ou inscrições de Projeto(s) no Novo PAC. Caso positiva a resposta, nos informe detalhes do(s) Projeto(s) inscrito(s), bem como nos envie cópia do comprovante desta(s) inscrição(ões)._x000D_
 _x000D_
 Caso o Município não tenha feito nenhuma inscrição, que envie a esta Casa, a justificativa para tanto.</t>
   </si>
   <si>
     <t>7896</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7896/requerimento_133-2023_-_lisa_miranda_-_asfalto_rua_getulio_vargas_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7896/requerimento_133-2023_-_lisa_miranda_-_asfalto_rua_getulio_vargas_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique dos Santos, que informe a esta Casa se há a possibilidade de se realizar pavimentação asfáltica da Rua Getúlio Vargas, no trecho entre as ruas Bom Despacho e Cassimiro de Abreu, nesta cidade, instalando ainda faixa de pedestres elevadas e outras acessibilidades que se fizerem necessárias para acesso de pessoas com mobilidade reduzida.</t>
   </si>
   <si>
     <t>7903</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7903/requerimento_134-2023_-_lisa_miranda_-insufilm_veiculos_da_saude_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7903/requerimento_134-2023_-_lisa_miranda_-insufilm_veiculos_da_saude_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita ao Secretário de Transportes e Limpeza Urbana, Luiz da Silva Júnior e a Secretária de Saúde, Sabrina Elen de Novaes, que informe a esta Casa se há a possibilidade de  implementação de insulfilm nos veículos utilizados para o transporte de pacientes pela rede de saúde.</t>
   </si>
   <si>
     <t>7686</t>
   </si>
   <si>
     <t>veto</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7686/oficio_no_102-2023_-_razoes_de_veto_-_proposicao_no_070-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7686/oficio_no_102-2023_-_razoes_de_veto_-_proposicao_no_070-2023.pdf</t>
   </si>
   <si>
     <t>Veto+ Razões de veto à Proposição de Lei 070/2023.</t>
   </si>
   <si>
     <t>7687</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7687/oficio_no_103-2023_-_razoes_de_veto_-_proposicao_no_071-20232.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7687/oficio_no_103-2023_-_razoes_de_veto_-_proposicao_no_071-20232.pdf</t>
   </si>
   <si>
     <t>Veto+Razões de Veto à Proposição de Lei 71/2023.</t>
   </si>
   <si>
     <t>7708</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7708/oficio_no_145-2023_-_veto_-_proposicao_no_087-2023_assinado_correto.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7708/oficio_no_145-2023_-_veto_-_proposicao_no_087-2023_assinado_correto.pdf</t>
   </si>
   <si>
     <t>Veto a Proposição de Lei nº  087/2023.</t>
   </si>
   <si>
     <t>7709</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7709/oficio_no_144-2023_-_veto_-_proposicao_no_010-2023_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7709/oficio_no_144-2023_-_veto_-_proposicao_no_010-2023_assinado.pdf</t>
   </si>
   <si>
     <t>Veto à Proposição de Lei Complementar nº 10/2023</t>
   </si>
   <si>
     <t>7740</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7740/oficio_no_164-2023_-_veto_e_razoes_-_proposicao_lei_complementar_no_12-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7740/oficio_no_164-2023_-_veto_e_razoes_-_proposicao_lei_complementar_no_12-2023.pdf</t>
   </si>
   <si>
     <t>Razões de Veto à Proposição de Lei Complementar nº 012/2023.</t>
   </si>
   <si>
     <t>7506</t>
   </si>
   <si>
     <t>PPTCE</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas do Estado</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado de Minas Gerais - TCE-MG</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7506/parecer_tce_ano_2020.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7506/parecer_tce_ano_2020.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio Tribunal de Contas do Estado de Minas Gerais sobre as contas do Executivo Municipal ano de 2020.</t>
   </si>
   <si>
     <t>7770</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7770/tce-mg_-_prestacao_de_contas_executivo_2021_-_aprovada_com_recomendacoes.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7770/tce-mg_-_prestacao_de_contas_executivo_2021_-_aprovada_com_recomendacoes.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS. EXECUTIVO MUNICIPAL. EXECUÇÃO DO ORÇAMENTO. ÍNDICES E LIMITES CONSTITUCIONAIS E LEGAIS. REPASSE AO PODER LEGISLATIVO MUNICIPAL. APLICAÇÃO NA MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO. METAS 1 E 18 DO PLANO NACIONAL DE EDUCAÇÃO. _x000D_
  APLICAÇÃO EM AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE. DESPESAS COM PESSOAL. DÍVIDA CONSOLIDADA LÍQUIDA. OPERAÇÕES DE CRÉDITO. RELATÓRIO DE CONTROLE INTERNO. ÍNDICE DE EFETIVIDADE DA GESTÃO MUNICIPAL. REGULARIDADE. PARECER PRÉVIO PELA APROVAÇÃO DAS CONTAS. RECOMENDAÇÕES.</t>
   </si>
   <si>
     <t>7630</t>
   </si>
   <si>
     <t>ReqEx</t>
   </si>
   <si>
     <t>Requerimento Executivo</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7630/oficio_no_077-2023_-_camara_municipal_solicita_retirada_projeto_de_lei_de_pauta_de_reuniao_-_projeto_de_lei_complementar_no_004-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7630/oficio_no_077-2023_-_camara_municipal_solicita_retirada_projeto_de_lei_de_pauta_de_reuniao_-_projeto_de_lei_complementar_no_004-2023.pdf</t>
   </si>
   <si>
     <t>Venho, pelo presente, solicitar de V.Exa., nos termos do artigo 141, I da Resolução nº 865/2022 Regimento Interno da Câmara Municipal , a alteração da ORDEM DO DIA para o ADIAMENTO d a discussão do Projeto de Lei Complementar que Altera a Lei Complementar nº 003, de 22 de Maio de 1991 , suspendendo a leitura do parecer da comissão agendada para a presente data.</t>
   </si>
   <si>
     <t>7897</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7897/oficio_no_304-2023_-_camara_municipal_solicita_retirada_projeto_de_lei_de_pauta_de_reuniao_-_projeto_de_lei_em_154-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7897/oficio_no_304-2023_-_camara_municipal_solicita_retirada_projeto_de_lei_de_pauta_de_reuniao_-_projeto_de_lei_em_154-2023.pdf</t>
   </si>
   <si>
     <t>Venho, pelo presente, solicitar de V.Exa., nos termos do artigo 141, I da Resolução nº 865/2022 Regimento Interno da Câmara Municipal , a alteração da ORDEM DO DIA para o ADIAMENTO da discussão do Projeto de Lei EM 154/2023, que Altera a Lei nº 3.879 de 29 de Agosto de 2023, que autoriza o Município a doar Imóveis Que Menciona e o Poder Executivo a outorgar escritura de doação de lotes urbanos, nos termos da Lei nº 1.529, de 08 de agosto de 2007 Casa Mineira .</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4512,67 +4512,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7615/anteprojeto_de_lei_01-2023_-_soninha_-_ok.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7658/anteprojeto_de_lei_02_-_toninho_e_carol_-_auxilio_aluguel_social_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7675/anteprojeto_de_lei_03-2023_-_pavio_-_assistencia_medica_empregados_executivos_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7715/anteprojeto_de_lei_04-2023_-_pavio_-_isencao_iptu_idosos_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7716/anteprojeto_005-2023_-_cici_-_altera_lei_do_pad_-_jr_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7847/anteprojeto_de_lei_006-2023_-_carol_castro_-_remuneracao_conselheiros_tutelares_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7885/anteprojeto_de_lei_07-2023_-_toninho_-_campanha_de_incentivo_doacao_de_cabelo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7532/anteprojeto_de_lei_complementar_1-2023_-_cici_-_jr.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7780/anteprojeto_de_lei_complementar_2-2023_-_pavio_-_altera_003-1991_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7530/indicacao_001-2023_-_cici_-_estacionamento_pcd_13-02.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7541/indicacao_002-2023_-_carol_-_patrolamento_estrada_ponte_rio_jacare_-_22-02-23.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7558/indicacao_003-2023_-_toninho_-_grades_de_protecao_no_centro_de_especialidades_-_06-03.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7570/indicacao_004-2023_-_toninho_-_limpeza_area_do_museu__-__13-03.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7595/indicacao_005-2023_-_toninho_-_conserto_de_tubulacao_de_agua__-_20-03.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7606/indicacao_006-2023_-_sargento_washington_-_rotatoria_27-03.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7607/indicacao_007-2023_-_vereadores_-_melhorias_na_garagem_municipal_-_27-03.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7617/indicacao_008-2023_-_soninha_-_identificacao_do_onibus_gratuito_10-04.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7864/indicacao_009-2023_-_sargento_washington_-_rotatoria_06-11.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7880/indicacao_010-2023_-_sargento_washington_-_pavimentacao_asfaltica_20-11.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7516/mocao_001-2023_-_senhor_leandro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7559/mocao_002-2023_-_pavio_-_centro_espirita_beneficente_uniao_do_vegetal_-_nucleo_lagoa_da_prata.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7616/mocao_003-2023_-_hermano_-_associacao_beneficente_casa_da_uniao_-_nucleo_lagoa_da_prata.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7672/mocao_004-2023_-_carol-_afibrom.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7694/mocao_005-2023_-_toninho-_samu.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7766/mocao_006-2023_-_lisa-_anjos_da_noites_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7797/mocao_de_apoio_001-2023_-_hermano_-_congresso_nacional_-_contra_o_aborto_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7881/mocao_008-2023_-_sargento_-_programa_jovem_cooperativismo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7888/mocao_009-2023_-_soninha_-_equipe_profissionais_saude_01-12_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7900/mocao_010-2023_-_sargento_washington_-_agricultores_e_cacadores.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7482/projeto_de_lei_cm_001-2023_-_mesa_diretora_-_revisao_empregados_camara.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7483/projeto_de_lei_cm_002-2023_-_mesa_diretora_-_revisa_subsidio_vereador.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7522/projeto_de_lei_cm_003-2023_-_sargento_washington_-_declara_de_utilidade_publica_o_grupo_escoteiro_aguas_do_pantano_13-02.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7523/projeto_de_lei_cm_004-2023_-_carol_-_descarte_de_livros_didaticos_-_jr.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7572/projeto_de_lei_cm_005-2023_-_hermano_-_criterios_para_nominacao_bens_publicos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7626/projeto_de_lei_cm_06-2023_-_hermano_e_toninho_-_bullying.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7647/projeto_de_lei_cm_007-2023_-_mesa_diretora_-_assistencia_medica_vereadores.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7648/projeto_de_lei_cm_008-2023_-_mesa_diretora_-_assistencia_medica_empregados.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7660/projeto_de_lei_cm_009-2023_-toninho_-_declara_de_utilidade_publica_o_rotary_clube.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7667/projeto_de_lei_cm_010-2023_-_hermano_-_lei_de_defesa_do_contribuinte_assinado_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7692/projeto_de_lei_cm_011-2023_-_hermano_-_da_nome_a_vias_publicas_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7752/projeto_de_lei_cm_012-2023_-_toninho_-_reconhece_o_wheeling_e_demais_manobras_de_motocicletas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7781/projeto_de_lei_cm_013-2023_28vereadores29_-_altera_lei_3768-2023_-_reserva_de_vagas_em_concurso_assinado_assinado_assinado_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7796/projeto_de_lei_cm_014-2023_-_doacao_de_bens_moveis_a_ascalp.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7812/projeto_de_lei_cm_015-2023_-_mesa_diretora_-_altera_auxilio_alimentacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7835/projeto_de_lei_cm_016-2023_-_cici_-_cordao_de_girassol_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7851/projeto_de_lei_cm_017-2023_-_hermano_-_protocolo_mulheres_seguras_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7889/projeto_de_lei_cm_018-2023_-_hermano_-_cria_e_da_nome_a_espaco_publico_-_dimas_baia_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7890/projeto_de_lei_cm_019_-2023_-_hermano_fofao_-_doula_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7497/projeto-de-lei-complementar-cm-1-2023-sargento-washington---eventos-revistas.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7668/projeto_de_lei_complementar_cm_2-2023_-_altera_codigo_obras_edificacoes_-_poeira_-_sargento_washington.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7670/projeto_de_lei_complementar_cm_3-2023_-_novos_servidores_efetivos_22-05_assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7693/projeto_de_lei_complementar_cm_4-2023_-_altera_codigo_obras_edificacoes_-_placa_ident_obra_-_hermano.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7846/projeto_de_lei_complementar_cm_5-2023_-_institui_o_quadro_de_pessoal_da_camara_municipal_de_lagoa_da_prata_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7860/projeto_de_lei_complementar_cm_6-2023_-_altera_codigo_de_posturas_-_analise_agua_praia_-_lisa_assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7488/projeto_de_lei__complementar-_altera_lei_complementar_n._51-2005_assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7505/projeto_de_lei_-_altera_lei_complementar_n_003-1991_simbolo_de_vencimento_guarda_civil_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7543/projeto_de_lei_complementar_-_altera_lei_complementar_003-91_-_cria_vagas_profissional_de_apoio1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7571/projeto_de_lei_complementar_04-2023_-_altera_lei_complementar_003-91_-_extingue_e_coloca_cargos_em_extincao_para_terceirizacao__02.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7645/projeto_de_lei_complementar_-_altera_lei_complementar_237-21_-_pagamento_em_dobro_feriados_upa_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7651/projeto_de_lei_complementar_no_0xx-2023-_altera_lei_complementar_261-23_-_codigo_de_obras_e_edificacao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7652/projeto_de_lei_complementar_-_altera_a_lei_complementar_municipal_no_079-2008_acs_e_ace_-_proposicao_lc_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7677/projeto_de_lei_complementar_-_altera_lei_complementar_003-91_-_jornada_advogados.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7761/projeto_de_lei_complementar_-_altera_lei_complementar_003-91-altera_atribuicoes_cargo_procurador_adjunto_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7772/projeto_de_lei_complementar_-_altera_lei_complementar_n._31_-_majora_gratificacao_pregoeiro.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7792/projeto_de_lei_complementar_-_altera_anexo_i_da_lei_complementar_093_-_2011.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7813/projeto_de_lei_complementar_no______-_2023-_altera_quantitativo_e_atribuicoes_do_tecnico_em_enfermagem_da_lei_complementar_003_-_1991.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7899/projeto_de_lei_complementar_que_institui_a_comissao_permanente_de_planejamento_de_compras.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7480/projeto_de_lei_-_concede_revisao_e_reajuste_aos_servidores_da_administracao_direta_e_indireta-assinado-digitalmente.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7481/projeto_de_lei_-_concede_revisao_e_reajuste_aos_agentes_politicos-assinado-digitalmente.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7484/projeto_de_lei_-_concede_contribuicao_undime_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7485/projeto_de_lei_-_credito_suplementar__pedido_001-2023_-_r_6.000.00000_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7486/projeto_de_lei_-_autoriza_distribuicao_de_kit_material_escolar_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7487/projeto_de_lei_-_altera_lei_n_3768-2023_cotas_raciais__assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7496/projeto_de_lei_-_credito_suplementar__pedido_002-2023_-_r_2.100.00000_assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7498/projeto_de_lei_-_credito_especial___pedido_003-2023_-_r_166.62855_assinado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7499/projeto_de_lei_-_credito_suplementar__pedido_004-2023_-_r_210.00000_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7500/projeto_de_lei_-_credito_suplementar__pedido_005-2023_-_r_205.00000_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7501/projeto_de_lei_-_credito_suplementar__pedido_008-2023_-_r_1.250.00000_assinado__11.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7502/projeto_de_lei_-_credito_especial___pedido_006-2023_-_r_24.95600_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7503/projeto_de_lei_-_credito_especial_pedido_007-2023_-_r_190.00000_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7509/projeto_de_lei_-_credito_suplementar__pedido_009-2023_-_r_5.000.000001.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7510/projeto_de_lei_-_credito_especial___pedido_010-2023_-_r_993.300001.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7519/projeto_de_lei_-_credito_suplementar_-_r_68.00000_pedido_011-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7520/projeto_de_lei_-_credito_especial_-_r_26.00000_pedido_012-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7521/projeto_de_lei_-_credito_suplementar_-_r_10.924.54827_pedido_013-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7533/pl_em_19-2023_-_credito_suplementar_-_r_3.500.00000.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7534/projeto_de_lei_-_credito_suplementar_-_r_300.00000_pedido_015-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7535/projeto_de_lei_-_credito_suplementar_-_r_5.000.00000_pedido_016-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7536/projeto_de_lei_-_servicos_de_acolhimento_-_suas_lp.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7542/projeto_de_lei_-_credito_suplementar_-_r_860.93295_pedido_018-20231.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7548/projeto_de_lei_-_credito_especial_-_r_269.86371_pedido_017-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7549/projeto_de_lei_-_credito_suplementar_-_r_2.286.00000_pedido_019-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7550/projeto_de_lei_-_credito_especial_-_r_567.50000_pedido_020-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7551/projeto_de_lei_-_credito_especial_-_r_900.00000_pedido_021-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7552/projeto_de_lei_-_credito_suplementar_-_r_310.00000_pedido_022-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7553/projeto_de_lei_-_credito_especial_-_r_105.00000_pedido_023-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7560/projeto_de_lei_-_credito_suplementar_-_r_150.00000_pedido_024-2023.doc.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7561/projeto_de_lei_-_credito_suplementar_-_r_600.00000_pedido_025-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7562/projeto_de_lei_-_credito_suplementar_-_r_250.00000_saae.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7563/projeto_de_lei_-_altera_nomenclatura_programas_e_acoes_ppa_loa_e_ldo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7564/projeto_de_lei_-_credito_suplementar_-_r_500.00000_pedido_028-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7582/projeto_de_lei_-_altera_lei_1559-2007.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7583/pl_em_36-2023_-_altera_lei_2360-2014.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7584/pl_em_37-2023_-_altera_lei_1907-2011.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7585/projeto_de_lei_-_altera_lei_2030-2012.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7586/projeto_de_lei_-_altera_lei_1737-2009.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7587/projeto_de_lei_-_altera_lei_1808-2010.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7588/projeto_de_lei_-_altera_lei_1569-2007.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7589/projeto_de_lei_-_altera_lei_1768-2009.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7590/projeto_de_lei_-_altera_lei_657-1994.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7591/projeto_de_lei_-_credito_especial_-_r_20.00000_pedido_029-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7592/projeto_de_lei_-_credito_suplementar_-_r_800.00000_pedido_030-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7596/projeto_de_lei_-_credito_especial_-_r_190.00000_pedido_026-2023_-_correcao_do_pedido_007-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7597/projeto_de_lei_-_credito_especial_-_r_993.30000_pedido_027-2023_-_correcao_do_pedido_010-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7598/projeto_de_lei_-_credito_suplementar_-_r_162.00000_pedido_031-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7599/projeto_de_lei_-_credito_suplementar_-_r_200.00000_pedido_032-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7600/projeto_de_lei_-_credito_especial_-_r_50.00000_pedido_033-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7601/projeto_de_lei_-_credito_especial_-_r_147.00000_pedido_034-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7608/projeto_de_lei_-_credito_suplementar_-_r_237.40700_pedido_035-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7609/projeto_de_lei_-_credito_especial_-_r_60.00000_pedido_036-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7610/projeto_de_lei_-_credito_suplementar_-_r_1.360.00000_pedido_037-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7611/projeto_de_lei_-_altera_a_lei_3.012-2017.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7613/projeto_de_lei_-_credito_especial_-_r_20.00000_pedido_038-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7622/projeto_de_lei_-_autoriza_aquisicao_de_imovel_saae.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7623/projeto_de_lei_-_credito_suplementar_-_r_2.286.00000_-_revoga_lei_no_3.803-2023_pedido_050-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7624/projeto_de_lei_-_credito_especial_-_r_900.00000_-_revoga_lei_no_3.805-2023_pedido_no_039-2023_....pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7631/projeto_de_lei_-_credito_suplementar_-_r_671.00000_pedido_041-20231.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7632/projeto_de_lei_-_credito_suplementar_-_r_617.20200_pedido_042-20231.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7633/projeto_de_lei_-_credito_suplementar_-_r_229.87021_pedido_043-20231.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7634/projeto_de_lei_-_credito_suplementar_-_r_10.00000_pedido_044-20231.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7635/projeto_de_lei_-_credito_suplementar_-_r_200.00000_pedido_045-20231.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7639/projeto_de_lei_no_065-2023-_credito_suplementar_-_r_269.66374_pedido_no_046-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7640/projeto_de_lei_credito_suplementar_-_r_1.494.00000_pedido_047-2023_1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7641/projeto_de_lei_-_credito_especial_-_r_147.00000_pedido_048-2023_1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7642/projeto_de_lei_-_credito_especial_-_r_20.00000__e__revoga_lei_no_3.822-2023_pedido_049-2023_-_correcao_1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7643/projeto_de_lei_no_____________-2023_-_altera_descricao_finalidade_e_nomenclatura_de_acao__ppa_loa_e_ldo_1.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7644/projeto_de_lei_-_delimita_o_perimetro_urbano_1.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7654/projeto_de_lei__-_credito_suplementar_-_r_226.41668_pedido_050-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7659/projeto_de_lei__-_credito_suplementar_-_r_150.00000_pedido_051-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7661/projeto_de_lei_-_autoriza_a_concessao_do_servico_de_limpeza_publica.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7662/projeto_de_lei_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7665/projeto_de_lei__-_credito_suplementar_-_r_2.027.24791_pedido_052-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7666/projeto_de_lei_no________________-_credito_suplementar_-_r_2.905.00000_saae.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7669/projeto_de_lei_-_doa_bens_inserviveis_para_a_ascalp_maio_2023_-_1a_remessa.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7676/projeto_de_lei__-_credito_suplementar_-_r_260.84688_pedido_053-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7678/projeto_de_lei_no__3774-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7679/projeto_de_lei_-_altera_nome_de_logradouro.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7683/projeto_de_lei_no_____________-2023_-_altera_a_lei_3510-2021_1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7684/projeto_de_lei_-_institui_o_programa_social_de_distribuicao_de_fraldas_geriatricas1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7685/projeto_de_lei_no_____________-2023_-_altera_o_art_6o_dda_lei_1011-2002.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7704/projeto_de_lei__-_credito_suplementar_-_r_350.000000_pedido_054-2023.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7710/projeto_de_lei__-_credito_suplementar_-_r_583.00000_pedido_055-2023.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7711/projeto_de_lei_-_credito_especial_-_r_850.00000_pedido_056-2023.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7714/projeto_de_lei__-_credito_suplementar_-_r_80.00000_pedido_057-2023.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7723/projeto_de_lei_-_credito_suplementar_r_820.00000_pedido_058-2023.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7724/projeto_de_lei_no_____-2023_-_altera_item_269_do_anexo_i_da_lei_no_3.855-2023_ascalp.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7725/projeto_de_lei_-_altera_lei_3542-2021.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7726/projeto_de_lei_-_autoriza_o_poder_executivo_conceder_premiacoes_a_participantes_de_eventos_esportivos_e_da_outras_providencias.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7727/projeto_de_lei_-_cmh_e_fmh_-_smhis.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7730/projeto_de_lei_no_______-2023-_credito_suplementar_r_1.416.00000_pedido_059-2023.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7731/projeto_de_lei_no_3791-2023_suas.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7732/projeto_de_lei___-_autoriza_repasse_fundacao_sao_carlos.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7733/projeto_de_lei_-_institui_projeto_voce_vencer.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7734/projeto_de_lei_-_altera_lei_1529-2007.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7735/projeto_de_lei_-_regularizacao_onerosa_de_edificicacoes.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7736/projeto_de_lei_-_autoriza_doacao_de_imoveis_que_menciona_casa_mineira.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7744/projeto_de_lei_-_credito_suplementar_-_r_353.65829_pedido_060-2023.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7745/projeto_de_lei_-_credito_suplementar_-_r_300.00000_pedido_061-2023.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7746/projeto_de_lei_-_credito_suplementar_-_r_900.00000_pedido_062-2023.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7747/projeto_de_lei_-_altera_nome_de_logradouro-assinado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7754/projeto_de_lei___-_autoriza_repasse_fundacao_sao_carlos_r_820.00000_-_indicacao_parlamentar._assinado.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7755/projeto_de_lei_-_altera_lei_no_3.869-2023_credito_suplementar_r_820.00000._assinado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7756/projeto_de_lei_no____-2023_-_credito_suplementar_-_r_1.417.00000_pedido_063-2023._assinado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7757/projeto_de_lei_no____-2023_-_credito_suplementar_-_r_502.28641_pedido_064-2023._assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7758/projeto_de_lei_no____-2023_-_credito_especial_-_r_549.30764_pedido_065-2023._assinado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7759/projeto_de_lei_-_altera_lei_no_1.769-2009_-_comtur._assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7760/projeto_de_lei_-_altera_lei_1103-2003_-_conselho_municipal_pessoa_idosa._assinado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7765/projeto_de_lei_no______-2023_-_credito_suplementar_-_r_574.51710_pedido_066-2023.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7771/projeto_de_lei_-_altera_lei_n._3.031_incluir_teatro_fausto_resende.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7773/projeto_de_lei_no______-2023_-_credito_suplementar_-_r_7.369.37115_pedido_067-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7774/projeto_de_lei_no______-2023_-_credito_suplementar_-_r_100.00000_pedido_068-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7775/projeto_de_lei_no______-2023_-_credito_especial_-_r_8.000.00000_pedido_069-2023.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7776/projeto_de_lei_no______-2023_-_credito_especial_-_r_260.00000_pedido_070-2023.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7777/projeto_de_lei_no______-2023_-_credito_suplementar_-_r_600.00000_pedido_071-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7778/projeto_de_lei_no______-2023_-_credito_especial_-_r_300.00000_pedido_072-2023.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7779/projeto_de_lei_no______-2023_-_credito_especial_-_r_485.43375_pedido_073-2023.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7787/projeto_de_lei_no______-2023_-_credito_suplementar_-_r_157.05545_pedido_074-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7788/projeto_de_lei_no______-2023_-_credito_suplementar_-_r_95.50000_pedido_075-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7789/projeto_de_lei_no______-2023_-_credito_especial_-_r_49.00000_pedido_076-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7790/projeto_de_lei_no______-2023_-_credito_suplementar_-r_120.00000_pedido_no_077-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7791/projeto_de_lei_-_credito_especial_-_r_100.00000_pedido_078-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7793/projeto_de_lei_no______-2023_-_cria_programa_habitacional-assinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7794/projeto_de_lei___-_autoriza_repasse_fundacao_sao_carlos.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7795/projeto_de_lei_no____________-2023_-_credito_suplementar_-_r_407.76500_pedido_no_079-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7830/projeto_de_lei_-_autoriza_doacao_de_radio_repetidora_para_o_estado_de_minas_gerais_-_presidio-assinado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7831/projeto_de_lei_no_-2023_-_ploa_2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7832/projeto_de_lei_no_-2023_-_doa_bens_inserviveis_para_a_ascalp_outubro_2023_-_2a_remessa.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7836/projeto_de_lei_no_-2023_-_credito_especial_-_r_50.00000_pedido_080-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7837/projeto_de_lei_no_-2023_-_credito_suplementar_-r_350.00000_pedido_no_081-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7838/projeto_de_lei_no_-2023__-_credito_suplementar_-_r_36.00000_pedido_082-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7839/projeto_de_lei_no_-2023_-_credito_especial_-_r_957.06896_pedido_083-2023-assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7842/projeto_de_lei_no____________-2023_-_credito_suplementar_-r_4.804.56136_pedido_no_084-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7843/projeto_de_lei_no_____________-2023_-_ppa_2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7844/projeto_de_lei_-_altera_lei_3.791_suas_-_transporte_rodoviario_interestadual.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7845/projeto_de_lei_-_altera_lei_735-1996.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7850/projeto_de_lei_no_____________-2023_-_revisao_ldo_altera_lei_no_3.880-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7852/projeto_de_lei_n_140-2023_-_autoriza_alienar_ceder_emprestar_imovel_objeto_de_doacao_da_lei_n2672-2015.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7853/projeto_de_lei_no____________-2023_-_credito_suplementar_-r_300.18760_pedido_no_085-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7865/projeto_de_lei_no____________-2023_-_credito_suplementar_-r_330.85600_pedido_no_086-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7866/projeto_de_lei_no______-2023__-_autoriza_repasse_fundacao_sao_carlos_-_r_330.85600.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7867/projeto_de_lei_no_____-2023_-_altera_lei_n_3.896-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7868/projeto_de_lei___-_dispoe_sobre_a_regularizacao_fundiaria_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7869/projeto_de_lei_no_xxx-2023_-_institui_o_bolsa_atleta_e_revoga_lei_2.152-2013.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7870/projeto_de_lei_n_xxx_-_autoriza_o_pagamento_de_despesas_cartorarias_regularizacao_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7873/projeto_de_lei_no_______-2023__-_autoriza_repasse_fundacao_sao_carlos_-_r_140.46000_assinado.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7874/projeto_de_lei_no____-2023_-_credito_suplementar_-r_140.46000_pedido_no_087-2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7875/projeto_de_lei_no____-2023_-_credito_suplementar_-_r_150.00000_pedido_no_088-2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7876/projeto_de_lei_no________2023_-_altera_lei_n_3.774_-_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7882/projeto_de_lei_no_____________-2023_-_credito_especial_-_r_840.34100_pedido_089-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7883/projeto_de_lei_no__________-2023_-_altera_lei_no_3.918-2023_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7884/projeto_de_lei_no_xxx-2023-_altera_lei_n_3.879-23.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7891/projeto_de_lei_no___________-2023_-_credito_suplementar_-_r_730.80000_pedido_no_090-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7892/projeto_de_lei_-_altera_a_lei_n_995-2001.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7901/projeto_de_lei_no_______-2023_-_credito_especial_-_r_1.856.66667_pedido_091-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7902/projeto_de_lei_-_aquisicao_de_imovel.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7531/projeto_de_resolucao_no_001-2023_-_mesa_diretora_-_regulamanta_medalha_osmari.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7625/projeto_de_resolucao_no_002-2023_-_mesa_diretora_-_regulamenta_assinaturas_digitais_no_ambito_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7753/projeto_de_resolucao_nc2ba_003-2023_-_mesa_diretora_-_altera_regimento_interno_-_emendas_impositivas_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7814/projeto_de_resolucao_no_004-2023_-__toninho_-_cidadania_honoraria_-_pastor_jetro.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7815/projeto_de_resolucao_nc2ba_005-2023_-_soninha_-_cidadania_honoraria_-_paulina_borges_assinado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7816/projeto_de_resolucao_nc2ba_006-2023_-_carol_-_cidadania_honoraria_-_laura_marta_silva_borges_assinado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7817/projeto_de_resolucao_nc2ba_007-2023_-_leandro_-_cidadania_honoraria_-_camilo_jose_de_melo_assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7818/projeto_de_resolucao_nc2ba_008-2023_-_pavio_-_cidadania_honoraria_-_rogerio_chaves_assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7819/projeto_de_resolucao_no_009-2023_-_washington_-__cidadania_honoraria_-_mons_eustaquio_assinado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7820/projeto_de_resolucao_nc2ba_010-2023_-_cici_-_cidadania_honoraria_-_valeria_nunes_claro_braga_assinado.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7821/projeto_de_resolucao_nc2ba_011-2023_-_lisa_-_cidadania_honoraria_-_ronaldo_lacerda_resende_assinado.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7822/projeto_de_resolucao_nc2ba_012-2023_-_hermano_fofao_-_cidadania_honoraria_-_luciana_fossi_assinado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7826/projeto_de_resolucao_no_013-2023_-_ilidio_de_carvalho_-_jose_olimpio.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7827/projeto_de_resolucao_no_014-2023_-_ilidio_de_carvalho_-_sabrina.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7828/projeto_de_resolucao_no_015-2023_-_ilidio_de_carvalho_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7893/projeto_de_resolucao_no_016-2023_-_mesa_diretora_-_codigo_de_etica_servidores_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7894/projeto_de_resolucao_no_017-2023_-_estrutura_da_camara_municipal_de_lagoa_da_prata_-_jr_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7898/projeto_de_resolucao_no_018-2023_-_mesa_diretora_-_regulamenta_o_plano_de_carreira_da_camara_de_lagoa_da_prata.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7655/proposta_de_emenda_a_lom_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7886/proposta_de_emenda_a_lom_nc2ba_02-2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7492/requerimento_001-2023_-_sargento_washington_-_convoca_sec_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7493/requerimento_002-2023_-_lisa_miranda_-_banheiros_publicos_praca_da_matriz_23-01.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7494/requerimento_003-2022_-_leandro_bibiano_-_galpao_garagem_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7495/requerimento_004-2022_-_carol_-_piso_salarial_magisterio_-_23-01.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7508/requerimento_005-2023_-_carol_-_audiencia_publica_inseguranca_alimentar.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7511/requerimento_006-2023_-_lisa_-_sinal_de_tv_aberta_digital_06-02_j.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7512/requerimento_007-2023_-_pavio_-_melhorias_rede_pluvial.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7513/requerimento_008-2023_-_todos_-_medalha_osmari.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7514/rquerimento__009-2023_-_carol_-_cadunico_estudantes_universitarios_06-02.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7525/requerimento_011-2023_-_lisa_-_limpeza_caixa_dagua_creches_municipais_13-02.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7526/requerimento_012-2023_-_hermano_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7527/requerimento_013-2023_-_toninho-_redutor_de_velocidades_13-02.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7528/requerimento_014-2023_-_carol_-_campanha_comercio_ambulante.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7529/requerimento_015-2023_-_todos_os_vereadores_sem_sw_-_encaminha_abaixo_assinado_13-02.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7537/requerimento_016-2023_-_soninha_-_reforma_na_praca_de_esportes_22-02.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7538/requerimento_017-2023_-_carol_-_guarda_nao_armada_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7539/requerimento_018-023_-_leandro_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7540/requerimento_019-2023_-_toninho_-_identifivacao_de_ruas_-_22-02.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7544/requerimento_010-2023_-_cici_-_reforma_sala_do_cpd_executivo_13-02.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7545/requerimento_021-2023_-_leandro_bibiano_-_pavimentacao_asfaltica_mario_lucio_de_miranda__27-02.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7546/requerimento_022-2023_-_toninho_-_infraestrutura_calcadao_jose_bernardes_maciel_-_27-02.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7547/requerimento_023-2023_-_todos_vereadores_-_reativacao_comsea_-_27-02.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7555/requerimento_024-2023_-_toninho-_rotatoria_eurico_dos_santos_ribeiro_06-03.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7556/requerimento_025-2023_-_lisa_miranda_-_aumento_de_itens_da_cesta_-_06-03.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7557/requerimento_026-2023_-_carol_-_solicita_informacoes_loteamento_-_caminho_das_arvores.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7568/requerimento_027-2023_-_hermano_-_recuperacao_estradas_vicinais_martins_guimaraes_13-03.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7569/requerimento_028-2023_-_carol_-_semana_escolar_de_combate_a_violencia_domestica_13-03.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7593/requerimento_029-2023_-_lisa_miranda_-_pediatra_24h_na_upa_-_20-03.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7594/requerimento_030-2023_-_carol_-_audiencia_publica_projeto_extincao_cargos_executivo_20-03.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7602/requerimento_031-2023_-_washington_-_sistema_de_monitoramento_27-03.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7603/requerimento_032-2023_-_lisa_miranda_-_faixa_elevada_-_27-03.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7604/requerimento_033-2023_-_carol_-_expansao_movimento_saude_melhor_idade_em_martins_guimaraes_27-03.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7605/requerimento_034-2023_-_toninho_-_adianta_reuniao_do_dia_03-04_para_16h_-_27-03.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7612/requerimento_035-2023_-_carol_-_anteprojeto_autismo_03-04.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7618/requerimento_036-2023_-_soninha_-_reforma_cemiterio_campo_da_paz_10-04.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7619/requerimento_037-2023_-_cici_-_reparacao_de_bueiros_10-04.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7620/requerimento_38-2023_-_carol_-_prevencao_a__violencia_escolar__10-04.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7621/requerimento_39-2023_-_leandro_bibiano_-_retirada_rotatorias_olho_vivo__10-04.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7627/requerimento_040-2023_-_lisa_miranda_-_piscina_aquecida_-_17-04.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7628/requerimento_041-2023_-_carol_-_censo_pet_-_17-04.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7629/requerimento_042-2023_-_toninho_-_audiencia_publica_seguranca_publica_17-04.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7636/requerimento_43-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7637/requerimento_044-2023_-_toninho_-_aquisicao_equipamentos_meio_ambiente_24-04.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7638/requerimento_045-2023_-_carol_-_programa_escola_da_inteligencia_-__24-04.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7646/requerimento_46-2023_-_cici.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7649/requerimento_047-2023_-_toninho-_bebedouro_ubs_americo_silva_i_08-05.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7650/requerimento_048-2023_-_carol_-_campanha_maio_furta-cor_-_02-05.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7653/requerimento_049-2023_-_soninha_-_seguranca_na_upa_08-05_assinado.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7663/requerimento_050-2023_-_lisa_miranda_-_placa_de_pare_-_15-05_assinado.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7664/requerimento_051-2023_-_carol_e_toninho_-_semaforo_sonoro_deificencia_visual_15-05_assinado.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7673/requerimento_052-2023_-_lisa_miranda_-_castracao_-_22-05_assinado.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7674/requerimento_053-2023_-_carol_-_convoca_secretarios_obras_e_meio_ambiente_22-05_assinado.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7680/requerimento_054-2023_-_carol_-_destinacao_de_emenda_dep._prof.cletion_29-05.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7681/requerimento_055-2023_-_toninho_-_melhorias_no_calcadao_da_praia_e_ciclovia_29-05.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7682/requerimento_056-2023_-_pavio_-_convoca_sec_de_transportes_e_limpeza_publica.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7688/requerimento_057-2023_-_lisa_miranda_-_transporte_para_pacientes_equoterapia_-_05-06.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7689/requerimento_058-2023_-_pavio_-_solicita_informacoes_piso_dos_enfermeiros_05-06.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7690/requerimento_059-2023_-_leandro_bibiano_-_prosseguimento_calcamento_av._benedito_valadares.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7691/requerimento_060-2023_-_toninho_-__junho_violeta_05-06.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7697/requerimento_063-2023_-_toninho_-__campanha_doacao_de_sangue_19-06.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7698/requerimento_064-2023_-_washington_-_convoca_sec_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7705/requerimento_065-2023_-_carol_-_contratacao_da_cohab_assinado.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7706/requerimento_066-2023_-_leandro_bibiano_-_lombadas_-_com_anexoo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7707/requerimento_067-2023_-_toninho_-__iluminacao_publica_rosa_maciel_26.06.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7717/requerimento_068-2023_-_leandro_bibiano_-_depressao_em_via_03-07.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7718/requerimento_069-2023_-_washington_-_audiencia_publica_ldo_03-07.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7719/requerimento_070-2023_-_pavio_-_abrigo_provisorio_10-07.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7720/requerimento_071-2023_-_lisa_miranda_-_odontomovel_para_servidores_-_10-07.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7721/requerimento_072-2023_-_leandro_bibiano_-_repintura_faixa_de_pedestres_10-07.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7722/requerimento_073_-_2023_-_washington_-_informacoes_sobre_promocoes_e_progressoes_10-07.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7728/requerimento_074-2023_-_toninho_-_rotatorias_bairro_paradiso_17-07.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7729/requerimento_075-2023_-_carol_castro_-_solicita_documentos_contrato.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7737/requerimento_076-2023_-_washington_-_informacoes_sobre_ouvidoria_da_camara_24-07.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7738/requerimento_077-2023_-_hermano_-_sec_meio_ambiente_-_capivaras_na_praia_24-07.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7739/requerimento_078-2023_-_leandro_bibiano_-_pavimentacao_de_vias_-_24-07.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7762/requerimento_083-2023_-_lisa_miranda_-_melhoras_nas_hortas_comunitarias_07-08_assinado.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7763/requerimento_084-2023_-_toninho_-_busto_cel_carlos_bernardes__07.08.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7764/requerimento_085-2023_-_washington_-_convoca_ismael_07-08.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7767/requerimento_086-2023_-_toninho_-_revitalizacao_quadra_n.s.gracas.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7768/requerimento_087-2023_-_carol_castro_-_audiencia_publica_-_seguranca_publica_nas_vias_do_municipio_14-08_assinado.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7769/requerimento_088-2023_-_washington_-_convoca_geraldo_ferreira_alves_14-08.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7782/requerimento_089-2023_-_lisa_miranda_-_rotatoria_21-08_assinado.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7783/requerimento_090-2023_-_leandro_-_luminarias_parque_de_esposicoes_21-08_assinado.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7784/requerimento_091-2023_-_carol_castro_-_solicita_informacoes_contrapartida_pharlab_21-08_assinado.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7785/requerimento_092-2023_-_cici_-_mao_unica_28-08_assinado.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7786/requerimento_093-2023_-_carol_-_redutor_de_velocidade_28-08_assinado.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7798/requerimento_094-2023_-_lisa_miranda_-_rotatoria_04-09_assinado.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7799/requerimento_095-2023_-_carol_-_instalacao_conselho_protecao_animal_11-09_assinado.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7800/requerimento_096-2023_-_leandro_bibiano_-_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7801/requerimento_097-2023_-_toninho_-_audiencia_publica_projeto_habitacional.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7802/requerimento_098-2023_-_washington_-_convoca_natalia_-_chefe_setor_esportes_11-09.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7803/requerimento_099-2023_-_carol_-_rotatoria_18-09_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7804/requerimento_100-2023_-_lisa_miranda_-_fila_de_pacientes_diversas_especialidades_assinado.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7806/requerimento_102-2023_-_pavio_-_iluminacao_r_joao_martins_vasconcelos_assinado.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7807/requerimento_103-2023_-_cici_-_pavimentacao_de_trecho_da_rua_santa_catarina_25-09_assinado.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7808/requerimento_104-2023_-_lisa_miranda_-_placa_area_escolar_assinado.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7809/requerimento_105-2023_-_hermano_-_sec_trans_e_lim_publica_-_melhorias_rua_em_martins_25-09_assinado.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7810/requerimento_106-2023_-toninho-todos_-_melhorias_praca_da_matriz_assinado_assinado_assinado_assinado_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7811/requerimento_107-2023_-_washington_-_convoca_adriana_-_fiscal_da_terceirizacao_de_transportes_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7823/requerimento_108-2023_-_carol_-_limpeza_cemiterio_da_saudade_assinado.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7824/requerimento_109-2023_-toninho-_balcoes_termicos_casas_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7825/requerimento_110-2023_-_cici_-_convoca_diretor_do_saae-lp_02-10.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7829/requerimento_111-2023_-_toninho_e_carol_-_retirada_do_projeto_lc_cm_015-2023_-_09-10-23._assinado.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7833/requerimento_112-2023_-_lisa_miranda_-_replantio_na_zona_urbana_09-10_assinado.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7834/requerimento_113-2023_-toninho-_instalacao_de_estribos_vans_da_saude.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7840/requerimento_114-2023_-_soninha_-_passagem_elevada_de_pedestres_assinado.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7841/requerimento_115-2023_-_washington_-_informacoes_sobre_a_regulamentacao_do_transporte_por_aplicativo.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7848/requerimento_116-2023_-_pavio_-_para_o_saae-lp_-_bebedouros_23-10_assinado.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7849/requerimento_117-2023_-_lisa_miranda_-_bota_fora_assinado.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7854/requerimento_118-2023_-_pavio_-_auxilio_transporte_congadeiros_30-10.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7855/requerimento_119-2023_-_lisa_miranda_-_escoadores_assinado.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7856/requerimento_120-2023_-_cici_-_analise_da_agua_da_praia_30-10_assinado.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7857/requerimento_121-2023_-_soninha_-_transporte_cilindros_oxigenio_30-10_assinado.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7858/requerimento_122-2023_-_toninho_da_laje_-_cleitinho_e_domingos_savio_30-10.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7859/requerimento_123_-_2023_-_carol_castro_-_informacoes_pgto_retroativo_servidores_30-10_assinado.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7861/requerimento_124-2023_-_lisa_miranda_-_van_sem_identificacao_-_06-11_assinado.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7863/requerimento_126-2023_-_cici_-_instalacao_de_estufas_nas_casas_de_apoio_-_06-11_assinado.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7871/requerimento_127-2023_-_soninha_-_aparelho_de_ultrassonografia_13-11_assinado.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7872/requerimento_128-2023_-_sargento_washington_-_audiencia_publica_loa_-_13-11.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7878/requerimento_129-2023_-_lisa_miranda_-_calcamento_de_rua_-_20-11_assinado.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7879/requerimento_130-2023_-_carol_-_ativacao_compir_-_20-11_assinado.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7887/requerimento_131-2023_-_lisa_miranda_-_comdec_27-11_assinado.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7895/requerimento_132_-_2023_-_carol_castro_-_novo_pac_04-12_assinado.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7896/requerimento_133-2023_-_lisa_miranda_-_asfalto_rua_getulio_vargas_assinado.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7903/requerimento_134-2023_-_lisa_miranda_-insufilm_veiculos_da_saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7686/oficio_no_102-2023_-_razoes_de_veto_-_proposicao_no_070-2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7687/oficio_no_103-2023_-_razoes_de_veto_-_proposicao_no_071-20232.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7708/oficio_no_145-2023_-_veto_-_proposicao_no_087-2023_assinado_correto.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7709/oficio_no_144-2023_-_veto_-_proposicao_no_010-2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7740/oficio_no_164-2023_-_veto_e_razoes_-_proposicao_lei_complementar_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7506/parecer_tce_ano_2020.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7770/tce-mg_-_prestacao_de_contas_executivo_2021_-_aprovada_com_recomendacoes.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7630/oficio_no_077-2023_-_camara_municipal_solicita_retirada_projeto_de_lei_de_pauta_de_reuniao_-_projeto_de_lei_complementar_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7897/oficio_no_304-2023_-_camara_municipal_solicita_retirada_projeto_de_lei_de_pauta_de_reuniao_-_projeto_de_lei_em_154-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7615/anteprojeto_de_lei_01-2023_-_soninha_-_ok.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7658/anteprojeto_de_lei_02_-_toninho_e_carol_-_auxilio_aluguel_social_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7675/anteprojeto_de_lei_03-2023_-_pavio_-_assistencia_medica_empregados_executivos_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7715/anteprojeto_de_lei_04-2023_-_pavio_-_isencao_iptu_idosos_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7716/anteprojeto_005-2023_-_cici_-_altera_lei_do_pad_-_jr_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7847/anteprojeto_de_lei_006-2023_-_carol_castro_-_remuneracao_conselheiros_tutelares_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7885/anteprojeto_de_lei_07-2023_-_toninho_-_campanha_de_incentivo_doacao_de_cabelo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7532/anteprojeto_de_lei_complementar_1-2023_-_cici_-_jr.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7780/anteprojeto_de_lei_complementar_2-2023_-_pavio_-_altera_003-1991_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7530/indicacao_001-2023_-_cici_-_estacionamento_pcd_13-02.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7541/indicacao_002-2023_-_carol_-_patrolamento_estrada_ponte_rio_jacare_-_22-02-23.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7558/indicacao_003-2023_-_toninho_-_grades_de_protecao_no_centro_de_especialidades_-_06-03.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7570/indicacao_004-2023_-_toninho_-_limpeza_area_do_museu__-__13-03.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7595/indicacao_005-2023_-_toninho_-_conserto_de_tubulacao_de_agua__-_20-03.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7606/indicacao_006-2023_-_sargento_washington_-_rotatoria_27-03.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7607/indicacao_007-2023_-_vereadores_-_melhorias_na_garagem_municipal_-_27-03.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7617/indicacao_008-2023_-_soninha_-_identificacao_do_onibus_gratuito_10-04.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7864/indicacao_009-2023_-_sargento_washington_-_rotatoria_06-11.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7880/indicacao_010-2023_-_sargento_washington_-_pavimentacao_asfaltica_20-11.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7516/mocao_001-2023_-_senhor_leandro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7559/mocao_002-2023_-_pavio_-_centro_espirita_beneficente_uniao_do_vegetal_-_nucleo_lagoa_da_prata.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7616/mocao_003-2023_-_hermano_-_associacao_beneficente_casa_da_uniao_-_nucleo_lagoa_da_prata.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7672/mocao_004-2023_-_carol-_afibrom.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7694/mocao_005-2023_-_toninho-_samu.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7766/mocao_006-2023_-_lisa-_anjos_da_noites_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7797/mocao_de_apoio_001-2023_-_hermano_-_congresso_nacional_-_contra_o_aborto_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7881/mocao_008-2023_-_sargento_-_programa_jovem_cooperativismo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7888/mocao_009-2023_-_soninha_-_equipe_profissionais_saude_01-12_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7900/mocao_010-2023_-_sargento_washington_-_agricultores_e_cacadores.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7482/projeto_de_lei_cm_001-2023_-_mesa_diretora_-_revisao_empregados_camara.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7483/projeto_de_lei_cm_002-2023_-_mesa_diretora_-_revisa_subsidio_vereador.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7522/projeto_de_lei_cm_003-2023_-_sargento_washington_-_declara_de_utilidade_publica_o_grupo_escoteiro_aguas_do_pantano_13-02.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7523/projeto_de_lei_cm_004-2023_-_carol_-_descarte_de_livros_didaticos_-_jr.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7572/projeto_de_lei_cm_005-2023_-_hermano_-_criterios_para_nominacao_bens_publicos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7626/projeto_de_lei_cm_06-2023_-_hermano_e_toninho_-_bullying.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7647/projeto_de_lei_cm_007-2023_-_mesa_diretora_-_assistencia_medica_vereadores.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7648/projeto_de_lei_cm_008-2023_-_mesa_diretora_-_assistencia_medica_empregados.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7660/projeto_de_lei_cm_009-2023_-toninho_-_declara_de_utilidade_publica_o_rotary_clube.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7667/projeto_de_lei_cm_010-2023_-_hermano_-_lei_de_defesa_do_contribuinte_assinado_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7692/projeto_de_lei_cm_011-2023_-_hermano_-_da_nome_a_vias_publicas_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7752/projeto_de_lei_cm_012-2023_-_toninho_-_reconhece_o_wheeling_e_demais_manobras_de_motocicletas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7781/projeto_de_lei_cm_013-2023_28vereadores29_-_altera_lei_3768-2023_-_reserva_de_vagas_em_concurso_assinado_assinado_assinado_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7796/projeto_de_lei_cm_014-2023_-_doacao_de_bens_moveis_a_ascalp.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7812/projeto_de_lei_cm_015-2023_-_mesa_diretora_-_altera_auxilio_alimentacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7835/projeto_de_lei_cm_016-2023_-_cici_-_cordao_de_girassol_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7851/projeto_de_lei_cm_017-2023_-_hermano_-_protocolo_mulheres_seguras_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7889/projeto_de_lei_cm_018-2023_-_hermano_-_cria_e_da_nome_a_espaco_publico_-_dimas_baia_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7890/projeto_de_lei_cm_019_-2023_-_hermano_fofao_-_doula_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7497/projeto-de-lei-complementar-cm-1-2023-sargento-washington---eventos-revistas.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7668/projeto_de_lei_complementar_cm_2-2023_-_altera_codigo_obras_edificacoes_-_poeira_-_sargento_washington.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7670/projeto_de_lei_complementar_cm_3-2023_-_novos_servidores_efetivos_22-05_assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7693/projeto_de_lei_complementar_cm_4-2023_-_altera_codigo_obras_edificacoes_-_placa_ident_obra_-_hermano.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7846/projeto_de_lei_complementar_cm_5-2023_-_institui_o_quadro_de_pessoal_da_camara_municipal_de_lagoa_da_prata_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7860/projeto_de_lei_complementar_cm_6-2023_-_altera_codigo_de_posturas_-_analise_agua_praia_-_lisa_assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7488/projeto_de_lei__complementar-_altera_lei_complementar_n._51-2005_assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7505/projeto_de_lei_-_altera_lei_complementar_n_003-1991_simbolo_de_vencimento_guarda_civil_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7543/projeto_de_lei_complementar_-_altera_lei_complementar_003-91_-_cria_vagas_profissional_de_apoio1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7571/projeto_de_lei_complementar_04-2023_-_altera_lei_complementar_003-91_-_extingue_e_coloca_cargos_em_extincao_para_terceirizacao__02.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7645/projeto_de_lei_complementar_-_altera_lei_complementar_237-21_-_pagamento_em_dobro_feriados_upa_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7651/projeto_de_lei_complementar_no_0xx-2023-_altera_lei_complementar_261-23_-_codigo_de_obras_e_edificacao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7652/projeto_de_lei_complementar_-_altera_a_lei_complementar_municipal_no_079-2008_acs_e_ace_-_proposicao_lc_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7677/projeto_de_lei_complementar_-_altera_lei_complementar_003-91_-_jornada_advogados.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7761/projeto_de_lei_complementar_-_altera_lei_complementar_003-91-altera_atribuicoes_cargo_procurador_adjunto_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7772/projeto_de_lei_complementar_-_altera_lei_complementar_n._31_-_majora_gratificacao_pregoeiro.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7792/projeto_de_lei_complementar_-_altera_anexo_i_da_lei_complementar_093_-_2011.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7813/projeto_de_lei_complementar_no______-_2023-_altera_quantitativo_e_atribuicoes_do_tecnico_em_enfermagem_da_lei_complementar_003_-_1991.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7899/projeto_de_lei_complementar_que_institui_a_comissao_permanente_de_planejamento_de_compras.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7480/projeto_de_lei_-_concede_revisao_e_reajuste_aos_servidores_da_administracao_direta_e_indireta-assinado-digitalmente.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7481/projeto_de_lei_-_concede_revisao_e_reajuste_aos_agentes_politicos-assinado-digitalmente.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7484/projeto_de_lei_-_concede_contribuicao_undime_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7485/projeto_de_lei_-_credito_suplementar__pedido_001-2023_-_r_6.000.00000_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7486/projeto_de_lei_-_autoriza_distribuicao_de_kit_material_escolar_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7487/projeto_de_lei_-_altera_lei_n_3768-2023_cotas_raciais__assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7496/projeto_de_lei_-_credito_suplementar__pedido_002-2023_-_r_2.100.00000_assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7498/projeto_de_lei_-_credito_especial___pedido_003-2023_-_r_166.62855_assinado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7499/projeto_de_lei_-_credito_suplementar__pedido_004-2023_-_r_210.00000_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7500/projeto_de_lei_-_credito_suplementar__pedido_005-2023_-_r_205.00000_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7501/projeto_de_lei_-_credito_suplementar__pedido_008-2023_-_r_1.250.00000_assinado__11.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7502/projeto_de_lei_-_credito_especial___pedido_006-2023_-_r_24.95600_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7503/projeto_de_lei_-_credito_especial_pedido_007-2023_-_r_190.00000_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7509/projeto_de_lei_-_credito_suplementar__pedido_009-2023_-_r_5.000.000001.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7510/projeto_de_lei_-_credito_especial___pedido_010-2023_-_r_993.300001.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7519/projeto_de_lei_-_credito_suplementar_-_r_68.00000_pedido_011-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7520/projeto_de_lei_-_credito_especial_-_r_26.00000_pedido_012-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7521/projeto_de_lei_-_credito_suplementar_-_r_10.924.54827_pedido_013-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7533/pl_em_19-2023_-_credito_suplementar_-_r_3.500.00000.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7534/projeto_de_lei_-_credito_suplementar_-_r_300.00000_pedido_015-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7535/projeto_de_lei_-_credito_suplementar_-_r_5.000.00000_pedido_016-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7536/projeto_de_lei_-_servicos_de_acolhimento_-_suas_lp.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7542/projeto_de_lei_-_credito_suplementar_-_r_860.93295_pedido_018-20231.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7548/projeto_de_lei_-_credito_especial_-_r_269.86371_pedido_017-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7549/projeto_de_lei_-_credito_suplementar_-_r_2.286.00000_pedido_019-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7550/projeto_de_lei_-_credito_especial_-_r_567.50000_pedido_020-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7551/projeto_de_lei_-_credito_especial_-_r_900.00000_pedido_021-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7552/projeto_de_lei_-_credito_suplementar_-_r_310.00000_pedido_022-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7553/projeto_de_lei_-_credito_especial_-_r_105.00000_pedido_023-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7560/projeto_de_lei_-_credito_suplementar_-_r_150.00000_pedido_024-2023.doc.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7561/projeto_de_lei_-_credito_suplementar_-_r_600.00000_pedido_025-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7562/projeto_de_lei_-_credito_suplementar_-_r_250.00000_saae.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7563/projeto_de_lei_-_altera_nomenclatura_programas_e_acoes_ppa_loa_e_ldo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7564/projeto_de_lei_-_credito_suplementar_-_r_500.00000_pedido_028-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7582/projeto_de_lei_-_altera_lei_1559-2007.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7583/pl_em_36-2023_-_altera_lei_2360-2014.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7584/pl_em_37-2023_-_altera_lei_1907-2011.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7585/projeto_de_lei_-_altera_lei_2030-2012.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7586/projeto_de_lei_-_altera_lei_1737-2009.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7587/projeto_de_lei_-_altera_lei_1808-2010.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7588/projeto_de_lei_-_altera_lei_1569-2007.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7589/projeto_de_lei_-_altera_lei_1768-2009.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7590/projeto_de_lei_-_altera_lei_657-1994.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7591/projeto_de_lei_-_credito_especial_-_r_20.00000_pedido_029-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7592/projeto_de_lei_-_credito_suplementar_-_r_800.00000_pedido_030-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7596/projeto_de_lei_-_credito_especial_-_r_190.00000_pedido_026-2023_-_correcao_do_pedido_007-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7597/projeto_de_lei_-_credito_especial_-_r_993.30000_pedido_027-2023_-_correcao_do_pedido_010-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7598/projeto_de_lei_-_credito_suplementar_-_r_162.00000_pedido_031-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7599/projeto_de_lei_-_credito_suplementar_-_r_200.00000_pedido_032-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7600/projeto_de_lei_-_credito_especial_-_r_50.00000_pedido_033-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7601/projeto_de_lei_-_credito_especial_-_r_147.00000_pedido_034-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7608/projeto_de_lei_-_credito_suplementar_-_r_237.40700_pedido_035-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7609/projeto_de_lei_-_credito_especial_-_r_60.00000_pedido_036-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7610/projeto_de_lei_-_credito_suplementar_-_r_1.360.00000_pedido_037-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7611/projeto_de_lei_-_altera_a_lei_3.012-2017.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7613/projeto_de_lei_-_credito_especial_-_r_20.00000_pedido_038-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7622/projeto_de_lei_-_autoriza_aquisicao_de_imovel_saae.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7623/projeto_de_lei_-_credito_suplementar_-_r_2.286.00000_-_revoga_lei_no_3.803-2023_pedido_050-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7624/projeto_de_lei_-_credito_especial_-_r_900.00000_-_revoga_lei_no_3.805-2023_pedido_no_039-2023_....pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7631/projeto_de_lei_-_credito_suplementar_-_r_671.00000_pedido_041-20231.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7632/projeto_de_lei_-_credito_suplementar_-_r_617.20200_pedido_042-20231.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7633/projeto_de_lei_-_credito_suplementar_-_r_229.87021_pedido_043-20231.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7634/projeto_de_lei_-_credito_suplementar_-_r_10.00000_pedido_044-20231.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7635/projeto_de_lei_-_credito_suplementar_-_r_200.00000_pedido_045-20231.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7639/projeto_de_lei_no_065-2023-_credito_suplementar_-_r_269.66374_pedido_no_046-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7640/projeto_de_lei_credito_suplementar_-_r_1.494.00000_pedido_047-2023_1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7641/projeto_de_lei_-_credito_especial_-_r_147.00000_pedido_048-2023_1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7642/projeto_de_lei_-_credito_especial_-_r_20.00000__e__revoga_lei_no_3.822-2023_pedido_049-2023_-_correcao_1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7643/projeto_de_lei_no_____________-2023_-_altera_descricao_finalidade_e_nomenclatura_de_acao__ppa_loa_e_ldo_1.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7644/projeto_de_lei_-_delimita_o_perimetro_urbano_1.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7654/projeto_de_lei__-_credito_suplementar_-_r_226.41668_pedido_050-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7659/projeto_de_lei__-_credito_suplementar_-_r_150.00000_pedido_051-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7661/projeto_de_lei_-_autoriza_a_concessao_do_servico_de_limpeza_publica.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7662/projeto_de_lei_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7665/projeto_de_lei__-_credito_suplementar_-_r_2.027.24791_pedido_052-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7666/projeto_de_lei_no________________-_credito_suplementar_-_r_2.905.00000_saae.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7669/projeto_de_lei_-_doa_bens_inserviveis_para_a_ascalp_maio_2023_-_1a_remessa.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7676/projeto_de_lei__-_credito_suplementar_-_r_260.84688_pedido_053-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7678/projeto_de_lei_no__3774-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7679/projeto_de_lei_-_altera_nome_de_logradouro.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7683/projeto_de_lei_no_____________-2023_-_altera_a_lei_3510-2021_1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7684/projeto_de_lei_-_institui_o_programa_social_de_distribuicao_de_fraldas_geriatricas1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7685/projeto_de_lei_no_____________-2023_-_altera_o_art_6o_dda_lei_1011-2002.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7704/projeto_de_lei__-_credito_suplementar_-_r_350.000000_pedido_054-2023.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7710/projeto_de_lei__-_credito_suplementar_-_r_583.00000_pedido_055-2023.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7711/projeto_de_lei_-_credito_especial_-_r_850.00000_pedido_056-2023.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7714/projeto_de_lei__-_credito_suplementar_-_r_80.00000_pedido_057-2023.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7723/projeto_de_lei_-_credito_suplementar_r_820.00000_pedido_058-2023.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7724/projeto_de_lei_no_____-2023_-_altera_item_269_do_anexo_i_da_lei_no_3.855-2023_ascalp.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7725/projeto_de_lei_-_altera_lei_3542-2021.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7726/projeto_de_lei_-_autoriza_o_poder_executivo_conceder_premiacoes_a_participantes_de_eventos_esportivos_e_da_outras_providencias.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7727/projeto_de_lei_-_cmh_e_fmh_-_smhis.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7730/projeto_de_lei_no_______-2023-_credito_suplementar_r_1.416.00000_pedido_059-2023.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7731/projeto_de_lei_no_3791-2023_suas.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7732/projeto_de_lei___-_autoriza_repasse_fundacao_sao_carlos.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7733/projeto_de_lei_-_institui_projeto_voce_vencer.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7734/projeto_de_lei_-_altera_lei_1529-2007.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7735/projeto_de_lei_-_regularizacao_onerosa_de_edificicacoes.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7736/projeto_de_lei_-_autoriza_doacao_de_imoveis_que_menciona_casa_mineira.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7744/projeto_de_lei_-_credito_suplementar_-_r_353.65829_pedido_060-2023.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7745/projeto_de_lei_-_credito_suplementar_-_r_300.00000_pedido_061-2023.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7746/projeto_de_lei_-_credito_suplementar_-_r_900.00000_pedido_062-2023.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7747/projeto_de_lei_-_altera_nome_de_logradouro-assinado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7754/projeto_de_lei___-_autoriza_repasse_fundacao_sao_carlos_r_820.00000_-_indicacao_parlamentar._assinado.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7755/projeto_de_lei_-_altera_lei_no_3.869-2023_credito_suplementar_r_820.00000._assinado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7756/projeto_de_lei_no____-2023_-_credito_suplementar_-_r_1.417.00000_pedido_063-2023._assinado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7757/projeto_de_lei_no____-2023_-_credito_suplementar_-_r_502.28641_pedido_064-2023._assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7758/projeto_de_lei_no____-2023_-_credito_especial_-_r_549.30764_pedido_065-2023._assinado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7759/projeto_de_lei_-_altera_lei_no_1.769-2009_-_comtur._assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7760/projeto_de_lei_-_altera_lei_1103-2003_-_conselho_municipal_pessoa_idosa._assinado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7765/projeto_de_lei_no______-2023_-_credito_suplementar_-_r_574.51710_pedido_066-2023.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7771/projeto_de_lei_-_altera_lei_n._3.031_incluir_teatro_fausto_resende.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7773/projeto_de_lei_no______-2023_-_credito_suplementar_-_r_7.369.37115_pedido_067-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7774/projeto_de_lei_no______-2023_-_credito_suplementar_-_r_100.00000_pedido_068-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7775/projeto_de_lei_no______-2023_-_credito_especial_-_r_8.000.00000_pedido_069-2023.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7776/projeto_de_lei_no______-2023_-_credito_especial_-_r_260.00000_pedido_070-2023.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7777/projeto_de_lei_no______-2023_-_credito_suplementar_-_r_600.00000_pedido_071-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7778/projeto_de_lei_no______-2023_-_credito_especial_-_r_300.00000_pedido_072-2023.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7779/projeto_de_lei_no______-2023_-_credito_especial_-_r_485.43375_pedido_073-2023.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7787/projeto_de_lei_no______-2023_-_credito_suplementar_-_r_157.05545_pedido_074-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7788/projeto_de_lei_no______-2023_-_credito_suplementar_-_r_95.50000_pedido_075-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7789/projeto_de_lei_no______-2023_-_credito_especial_-_r_49.00000_pedido_076-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7790/projeto_de_lei_no______-2023_-_credito_suplementar_-r_120.00000_pedido_no_077-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7791/projeto_de_lei_-_credito_especial_-_r_100.00000_pedido_078-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7793/projeto_de_lei_no______-2023_-_cria_programa_habitacional-assinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7794/projeto_de_lei___-_autoriza_repasse_fundacao_sao_carlos.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7795/projeto_de_lei_no____________-2023_-_credito_suplementar_-_r_407.76500_pedido_no_079-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7830/projeto_de_lei_-_autoriza_doacao_de_radio_repetidora_para_o_estado_de_minas_gerais_-_presidio-assinado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7831/projeto_de_lei_no_-2023_-_ploa_2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7832/projeto_de_lei_no_-2023_-_doa_bens_inserviveis_para_a_ascalp_outubro_2023_-_2a_remessa.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7836/projeto_de_lei_no_-2023_-_credito_especial_-_r_50.00000_pedido_080-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7837/projeto_de_lei_no_-2023_-_credito_suplementar_-r_350.00000_pedido_no_081-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7838/projeto_de_lei_no_-2023__-_credito_suplementar_-_r_36.00000_pedido_082-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7839/projeto_de_lei_no_-2023_-_credito_especial_-_r_957.06896_pedido_083-2023-assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7842/projeto_de_lei_no____________-2023_-_credito_suplementar_-r_4.804.56136_pedido_no_084-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7843/projeto_de_lei_no_____________-2023_-_ppa_2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7844/projeto_de_lei_-_altera_lei_3.791_suas_-_transporte_rodoviario_interestadual.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7845/projeto_de_lei_-_altera_lei_735-1996.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7850/projeto_de_lei_no_____________-2023_-_revisao_ldo_altera_lei_no_3.880-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7852/projeto_de_lei_n_140-2023_-_autoriza_alienar_ceder_emprestar_imovel_objeto_de_doacao_da_lei_n2672-2015.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7853/projeto_de_lei_no____________-2023_-_credito_suplementar_-r_300.18760_pedido_no_085-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7865/projeto_de_lei_no____________-2023_-_credito_suplementar_-r_330.85600_pedido_no_086-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7866/projeto_de_lei_no______-2023__-_autoriza_repasse_fundacao_sao_carlos_-_r_330.85600.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7867/projeto_de_lei_no_____-2023_-_altera_lei_n_3.896-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7868/projeto_de_lei___-_dispoe_sobre_a_regularizacao_fundiaria_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7869/projeto_de_lei_no_xxx-2023_-_institui_o_bolsa_atleta_e_revoga_lei_2.152-2013.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7870/projeto_de_lei_n_xxx_-_autoriza_o_pagamento_de_despesas_cartorarias_regularizacao_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7873/projeto_de_lei_no_______-2023__-_autoriza_repasse_fundacao_sao_carlos_-_r_140.46000_assinado.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7874/projeto_de_lei_no____-2023_-_credito_suplementar_-r_140.46000_pedido_no_087-2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7875/projeto_de_lei_no____-2023_-_credito_suplementar_-_r_150.00000_pedido_no_088-2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7876/projeto_de_lei_no________2023_-_altera_lei_n_3.774_-_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7882/projeto_de_lei_no_____________-2023_-_credito_especial_-_r_840.34100_pedido_089-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7883/projeto_de_lei_no__________-2023_-_altera_lei_no_3.918-2023_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7884/projeto_de_lei_no_xxx-2023-_altera_lei_n_3.879-23.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7891/projeto_de_lei_no___________-2023_-_credito_suplementar_-_r_730.80000_pedido_no_090-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7892/projeto_de_lei_-_altera_a_lei_n_995-2001.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7901/projeto_de_lei_no_______-2023_-_credito_especial_-_r_1.856.66667_pedido_091-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7902/projeto_de_lei_-_aquisicao_de_imovel.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7531/projeto_de_resolucao_no_001-2023_-_mesa_diretora_-_regulamanta_medalha_osmari.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7625/projeto_de_resolucao_no_002-2023_-_mesa_diretora_-_regulamenta_assinaturas_digitais_no_ambito_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7753/projeto_de_resolucao_nc2ba_003-2023_-_mesa_diretora_-_altera_regimento_interno_-_emendas_impositivas_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7814/projeto_de_resolucao_no_004-2023_-__toninho_-_cidadania_honoraria_-_pastor_jetro.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7815/projeto_de_resolucao_nc2ba_005-2023_-_soninha_-_cidadania_honoraria_-_paulina_borges_assinado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7816/projeto_de_resolucao_nc2ba_006-2023_-_carol_-_cidadania_honoraria_-_laura_marta_silva_borges_assinado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7817/projeto_de_resolucao_nc2ba_007-2023_-_leandro_-_cidadania_honoraria_-_camilo_jose_de_melo_assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7818/projeto_de_resolucao_nc2ba_008-2023_-_pavio_-_cidadania_honoraria_-_rogerio_chaves_assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7819/projeto_de_resolucao_no_009-2023_-_washington_-__cidadania_honoraria_-_mons_eustaquio_assinado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7820/projeto_de_resolucao_nc2ba_010-2023_-_cici_-_cidadania_honoraria_-_valeria_nunes_claro_braga_assinado.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7821/projeto_de_resolucao_nc2ba_011-2023_-_lisa_-_cidadania_honoraria_-_ronaldo_lacerda_resende_assinado.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7822/projeto_de_resolucao_nc2ba_012-2023_-_hermano_fofao_-_cidadania_honoraria_-_luciana_fossi_assinado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7826/projeto_de_resolucao_no_013-2023_-_ilidio_de_carvalho_-_jose_olimpio.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7827/projeto_de_resolucao_no_014-2023_-_ilidio_de_carvalho_-_sabrina.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7828/projeto_de_resolucao_no_015-2023_-_ilidio_de_carvalho_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7893/projeto_de_resolucao_no_016-2023_-_mesa_diretora_-_codigo_de_etica_servidores_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7894/projeto_de_resolucao_no_017-2023_-_estrutura_da_camara_municipal_de_lagoa_da_prata_-_jr_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7898/projeto_de_resolucao_no_018-2023_-_mesa_diretora_-_regulamenta_o_plano_de_carreira_da_camara_de_lagoa_da_prata.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7655/proposta_de_emenda_a_lom_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7886/proposta_de_emenda_a_lom_nc2ba_02-2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7492/requerimento_001-2023_-_sargento_washington_-_convoca_sec_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7493/requerimento_002-2023_-_lisa_miranda_-_banheiros_publicos_praca_da_matriz_23-01.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7494/requerimento_003-2022_-_leandro_bibiano_-_galpao_garagem_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7495/requerimento_004-2022_-_carol_-_piso_salarial_magisterio_-_23-01.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7508/requerimento_005-2023_-_carol_-_audiencia_publica_inseguranca_alimentar.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7511/requerimento_006-2023_-_lisa_-_sinal_de_tv_aberta_digital_06-02_j.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7512/requerimento_007-2023_-_pavio_-_melhorias_rede_pluvial.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7513/requerimento_008-2023_-_todos_-_medalha_osmari.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7514/rquerimento__009-2023_-_carol_-_cadunico_estudantes_universitarios_06-02.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7525/requerimento_011-2023_-_lisa_-_limpeza_caixa_dagua_creches_municipais_13-02.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7526/requerimento_012-2023_-_hermano_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7527/requerimento_013-2023_-_toninho-_redutor_de_velocidades_13-02.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7528/requerimento_014-2023_-_carol_-_campanha_comercio_ambulante.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7529/requerimento_015-2023_-_todos_os_vereadores_sem_sw_-_encaminha_abaixo_assinado_13-02.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7537/requerimento_016-2023_-_soninha_-_reforma_na_praca_de_esportes_22-02.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7538/requerimento_017-2023_-_carol_-_guarda_nao_armada_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7539/requerimento_018-023_-_leandro_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7540/requerimento_019-2023_-_toninho_-_identifivacao_de_ruas_-_22-02.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7544/requerimento_010-2023_-_cici_-_reforma_sala_do_cpd_executivo_13-02.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7545/requerimento_021-2023_-_leandro_bibiano_-_pavimentacao_asfaltica_mario_lucio_de_miranda__27-02.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7546/requerimento_022-2023_-_toninho_-_infraestrutura_calcadao_jose_bernardes_maciel_-_27-02.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7547/requerimento_023-2023_-_todos_vereadores_-_reativacao_comsea_-_27-02.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7555/requerimento_024-2023_-_toninho-_rotatoria_eurico_dos_santos_ribeiro_06-03.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7556/requerimento_025-2023_-_lisa_miranda_-_aumento_de_itens_da_cesta_-_06-03.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7557/requerimento_026-2023_-_carol_-_solicita_informacoes_loteamento_-_caminho_das_arvores.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7568/requerimento_027-2023_-_hermano_-_recuperacao_estradas_vicinais_martins_guimaraes_13-03.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7569/requerimento_028-2023_-_carol_-_semana_escolar_de_combate_a_violencia_domestica_13-03.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7593/requerimento_029-2023_-_lisa_miranda_-_pediatra_24h_na_upa_-_20-03.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7594/requerimento_030-2023_-_carol_-_audiencia_publica_projeto_extincao_cargos_executivo_20-03.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7602/requerimento_031-2023_-_washington_-_sistema_de_monitoramento_27-03.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7603/requerimento_032-2023_-_lisa_miranda_-_faixa_elevada_-_27-03.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7604/requerimento_033-2023_-_carol_-_expansao_movimento_saude_melhor_idade_em_martins_guimaraes_27-03.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7605/requerimento_034-2023_-_toninho_-_adianta_reuniao_do_dia_03-04_para_16h_-_27-03.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7612/requerimento_035-2023_-_carol_-_anteprojeto_autismo_03-04.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7618/requerimento_036-2023_-_soninha_-_reforma_cemiterio_campo_da_paz_10-04.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7619/requerimento_037-2023_-_cici_-_reparacao_de_bueiros_10-04.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7620/requerimento_38-2023_-_carol_-_prevencao_a__violencia_escolar__10-04.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7621/requerimento_39-2023_-_leandro_bibiano_-_retirada_rotatorias_olho_vivo__10-04.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7627/requerimento_040-2023_-_lisa_miranda_-_piscina_aquecida_-_17-04.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7628/requerimento_041-2023_-_carol_-_censo_pet_-_17-04.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7629/requerimento_042-2023_-_toninho_-_audiencia_publica_seguranca_publica_17-04.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7636/requerimento_43-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7637/requerimento_044-2023_-_toninho_-_aquisicao_equipamentos_meio_ambiente_24-04.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7638/requerimento_045-2023_-_carol_-_programa_escola_da_inteligencia_-__24-04.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7646/requerimento_46-2023_-_cici.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7649/requerimento_047-2023_-_toninho-_bebedouro_ubs_americo_silva_i_08-05.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7650/requerimento_048-2023_-_carol_-_campanha_maio_furta-cor_-_02-05.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7653/requerimento_049-2023_-_soninha_-_seguranca_na_upa_08-05_assinado.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7663/requerimento_050-2023_-_lisa_miranda_-_placa_de_pare_-_15-05_assinado.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7664/requerimento_051-2023_-_carol_e_toninho_-_semaforo_sonoro_deificencia_visual_15-05_assinado.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7673/requerimento_052-2023_-_lisa_miranda_-_castracao_-_22-05_assinado.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7674/requerimento_053-2023_-_carol_-_convoca_secretarios_obras_e_meio_ambiente_22-05_assinado.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7680/requerimento_054-2023_-_carol_-_destinacao_de_emenda_dep._prof.cletion_29-05.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7681/requerimento_055-2023_-_toninho_-_melhorias_no_calcadao_da_praia_e_ciclovia_29-05.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7682/requerimento_056-2023_-_pavio_-_convoca_sec_de_transportes_e_limpeza_publica.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7688/requerimento_057-2023_-_lisa_miranda_-_transporte_para_pacientes_equoterapia_-_05-06.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7689/requerimento_058-2023_-_pavio_-_solicita_informacoes_piso_dos_enfermeiros_05-06.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7690/requerimento_059-2023_-_leandro_bibiano_-_prosseguimento_calcamento_av._benedito_valadares.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7691/requerimento_060-2023_-_toninho_-__junho_violeta_05-06.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7697/requerimento_063-2023_-_toninho_-__campanha_doacao_de_sangue_19-06.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7698/requerimento_064-2023_-_washington_-_convoca_sec_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7705/requerimento_065-2023_-_carol_-_contratacao_da_cohab_assinado.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7706/requerimento_066-2023_-_leandro_bibiano_-_lombadas_-_com_anexoo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7707/requerimento_067-2023_-_toninho_-__iluminacao_publica_rosa_maciel_26.06.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7717/requerimento_068-2023_-_leandro_bibiano_-_depressao_em_via_03-07.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7718/requerimento_069-2023_-_washington_-_audiencia_publica_ldo_03-07.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7719/requerimento_070-2023_-_pavio_-_abrigo_provisorio_10-07.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7720/requerimento_071-2023_-_lisa_miranda_-_odontomovel_para_servidores_-_10-07.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7721/requerimento_072-2023_-_leandro_bibiano_-_repintura_faixa_de_pedestres_10-07.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7722/requerimento_073_-_2023_-_washington_-_informacoes_sobre_promocoes_e_progressoes_10-07.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7728/requerimento_074-2023_-_toninho_-_rotatorias_bairro_paradiso_17-07.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7729/requerimento_075-2023_-_carol_castro_-_solicita_documentos_contrato.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7737/requerimento_076-2023_-_washington_-_informacoes_sobre_ouvidoria_da_camara_24-07.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7738/requerimento_077-2023_-_hermano_-_sec_meio_ambiente_-_capivaras_na_praia_24-07.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7739/requerimento_078-2023_-_leandro_bibiano_-_pavimentacao_de_vias_-_24-07.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7762/requerimento_083-2023_-_lisa_miranda_-_melhoras_nas_hortas_comunitarias_07-08_assinado.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7763/requerimento_084-2023_-_toninho_-_busto_cel_carlos_bernardes__07.08.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7764/requerimento_085-2023_-_washington_-_convoca_ismael_07-08.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7767/requerimento_086-2023_-_toninho_-_revitalizacao_quadra_n.s.gracas.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7768/requerimento_087-2023_-_carol_castro_-_audiencia_publica_-_seguranca_publica_nas_vias_do_municipio_14-08_assinado.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7769/requerimento_088-2023_-_washington_-_convoca_geraldo_ferreira_alves_14-08.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7782/requerimento_089-2023_-_lisa_miranda_-_rotatoria_21-08_assinado.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7783/requerimento_090-2023_-_leandro_-_luminarias_parque_de_esposicoes_21-08_assinado.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7784/requerimento_091-2023_-_carol_castro_-_solicita_informacoes_contrapartida_pharlab_21-08_assinado.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7785/requerimento_092-2023_-_cici_-_mao_unica_28-08_assinado.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7786/requerimento_093-2023_-_carol_-_redutor_de_velocidade_28-08_assinado.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7798/requerimento_094-2023_-_lisa_miranda_-_rotatoria_04-09_assinado.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7799/requerimento_095-2023_-_carol_-_instalacao_conselho_protecao_animal_11-09_assinado.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7800/requerimento_096-2023_-_leandro_bibiano_-_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7801/requerimento_097-2023_-_toninho_-_audiencia_publica_projeto_habitacional.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7802/requerimento_098-2023_-_washington_-_convoca_natalia_-_chefe_setor_esportes_11-09.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7803/requerimento_099-2023_-_carol_-_rotatoria_18-09_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7804/requerimento_100-2023_-_lisa_miranda_-_fila_de_pacientes_diversas_especialidades_assinado.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7806/requerimento_102-2023_-_pavio_-_iluminacao_r_joao_martins_vasconcelos_assinado.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7807/requerimento_103-2023_-_cici_-_pavimentacao_de_trecho_da_rua_santa_catarina_25-09_assinado.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7808/requerimento_104-2023_-_lisa_miranda_-_placa_area_escolar_assinado.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7809/requerimento_105-2023_-_hermano_-_sec_trans_e_lim_publica_-_melhorias_rua_em_martins_25-09_assinado.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7810/requerimento_106-2023_-toninho-todos_-_melhorias_praca_da_matriz_assinado_assinado_assinado_assinado_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7811/requerimento_107-2023_-_washington_-_convoca_adriana_-_fiscal_da_terceirizacao_de_transportes_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7823/requerimento_108-2023_-_carol_-_limpeza_cemiterio_da_saudade_assinado.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7824/requerimento_109-2023_-toninho-_balcoes_termicos_casas_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7825/requerimento_110-2023_-_cici_-_convoca_diretor_do_saae-lp_02-10.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7829/requerimento_111-2023_-_toninho_e_carol_-_retirada_do_projeto_lc_cm_015-2023_-_09-10-23._assinado.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7833/requerimento_112-2023_-_lisa_miranda_-_replantio_na_zona_urbana_09-10_assinado.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7834/requerimento_113-2023_-toninho-_instalacao_de_estribos_vans_da_saude.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7840/requerimento_114-2023_-_soninha_-_passagem_elevada_de_pedestres_assinado.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7841/requerimento_115-2023_-_washington_-_informacoes_sobre_a_regulamentacao_do_transporte_por_aplicativo.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7848/requerimento_116-2023_-_pavio_-_para_o_saae-lp_-_bebedouros_23-10_assinado.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7849/requerimento_117-2023_-_lisa_miranda_-_bota_fora_assinado.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7854/requerimento_118-2023_-_pavio_-_auxilio_transporte_congadeiros_30-10.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7855/requerimento_119-2023_-_lisa_miranda_-_escoadores_assinado.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7856/requerimento_120-2023_-_cici_-_analise_da_agua_da_praia_30-10_assinado.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7857/requerimento_121-2023_-_soninha_-_transporte_cilindros_oxigenio_30-10_assinado.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7858/requerimento_122-2023_-_toninho_da_laje_-_cleitinho_e_domingos_savio_30-10.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7859/requerimento_123_-_2023_-_carol_castro_-_informacoes_pgto_retroativo_servidores_30-10_assinado.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7861/requerimento_124-2023_-_lisa_miranda_-_van_sem_identificacao_-_06-11_assinado.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7863/requerimento_126-2023_-_cici_-_instalacao_de_estufas_nas_casas_de_apoio_-_06-11_assinado.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7871/requerimento_127-2023_-_soninha_-_aparelho_de_ultrassonografia_13-11_assinado.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7872/requerimento_128-2023_-_sargento_washington_-_audiencia_publica_loa_-_13-11.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7878/requerimento_129-2023_-_lisa_miranda_-_calcamento_de_rua_-_20-11_assinado.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7879/requerimento_130-2023_-_carol_-_ativacao_compir_-_20-11_assinado.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7887/requerimento_131-2023_-_lisa_miranda_-_comdec_27-11_assinado.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7895/requerimento_132_-_2023_-_carol_castro_-_novo_pac_04-12_assinado.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7896/requerimento_133-2023_-_lisa_miranda_-_asfalto_rua_getulio_vargas_assinado.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7903/requerimento_134-2023_-_lisa_miranda_-insufilm_veiculos_da_saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7686/oficio_no_102-2023_-_razoes_de_veto_-_proposicao_no_070-2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7687/oficio_no_103-2023_-_razoes_de_veto_-_proposicao_no_071-20232.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7708/oficio_no_145-2023_-_veto_-_proposicao_no_087-2023_assinado_correto.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7709/oficio_no_144-2023_-_veto_-_proposicao_no_010-2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7740/oficio_no_164-2023_-_veto_e_razoes_-_proposicao_lei_complementar_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7506/parecer_tce_ano_2020.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7770/tce-mg_-_prestacao_de_contas_executivo_2021_-_aprovada_com_recomendacoes.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7630/oficio_no_077-2023_-_camara_municipal_solicita_retirada_projeto_de_lei_de_pauta_de_reuniao_-_projeto_de_lei_complementar_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2023/7897/oficio_no_304-2023_-_camara_municipal_solicita_retirada_projeto_de_lei_de_pauta_de_reuniao_-_projeto_de_lei_em_154-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H389"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.42578125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="110.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="225.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="106.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="224.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>