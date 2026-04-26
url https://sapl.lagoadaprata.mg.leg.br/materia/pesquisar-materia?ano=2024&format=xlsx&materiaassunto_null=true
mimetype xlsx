--- v1 (2026-02-09)
+++ v2 (2026-04-26)
@@ -54,2957 +54,2957 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8002</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ANTEP</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>Carol Castro</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8002/anteprojeto_de_lei_no_001-2024_-_carol_castro_-_distribuicao_de_repelente.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8002/anteprojeto_de_lei_no_001-2024_-_carol_castro_-_distribuicao_de_repelente.pdf</t>
   </si>
   <si>
     <t>Dispõe a Distribuição de produtos repelentes eficazes contra o Aedes Aegypti, pelo Município de Lagoa da Prata, ao público que indica.</t>
   </si>
   <si>
     <t>8127</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8127/anteprojeto_de_lei_no_002-2024_-_carol_castro_-_e_agora_jose.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8127/anteprojeto_de_lei_no_002-2024_-_carol_castro_-_e_agora_jose.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “E AGORA, JOSÉ?” no Município de Lagoa da Prata, que dispõe sobre a reflexão, educação e responsabilização dos autores de         violência doméstica e familiar contra as mulheres por meio de Grupo Socioeducativo com homens no Município de Lagoa da Prata - MG.</t>
   </si>
   <si>
     <t>8157</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Carol Castro, Lisa Miranda</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8157/anteprojeto_de_lei_no_003-2024_-_carol_castro_-_programa_municipal_de_prevencao_e_enfrentamento_ao_assedio.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8157/anteprojeto_de_lei_no_003-2024_-_carol_castro_-_programa_municipal_de_prevencao_e_enfrentamento_ao_assedio.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Prevenção e Enfrentamento do Assédio e da Discriminação, no âmbito da Administração Pública, tanto direta, quanto indireta do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8156</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8156/anteprojeto_de_lei_no_004-2024_-_carol_castro_-_programa_de_auxilio_para_aquisicao_de_uniformes_e_mat_escolares.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8156/anteprojeto_de_lei_no_004-2024_-_carol_castro_-_programa_de_auxilio_para_aquisicao_de_uniformes_e_mat_escolares.pdf</t>
   </si>
   <si>
     <t>Estabelece o Programa de Auxílio para a Aquisição de Uniformes e Materiais Escolares aos alunos da Rede Municipal de Ensino de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8174</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Hermano Fofão</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8174/anteprojeto_de_lei_no_005-2024_-_hermano_-_transporte_alunos_bambui_-_06-12_vf.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8174/anteprojeto_de_lei_no_005-2024_-_hermano_-_transporte_alunos_bambui_-_06-12_vf.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Lagoa da Prata a transportar alunos que estudam em Cursos de Graduação ou Nível Técnico em Instituições de Ensino Superior, em Polos Estaduais ou Federais, nas hipóteses que menciona.</t>
   </si>
   <si>
     <t>7911</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Lisa Miranda</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7911/indicacao_001-2024_-_lisa_miranda_-_rotatorias_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7911/indicacao_001-2024_-_lisa_miranda_-_rotatorias_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se instalar rotatórias, com a devida sinalização de solo e com placas, em todas as vias que foram recapeadas nesta cidade, destacando-se os cruzamentos da Rua Modesto Gomes com Avenida Benedito Valadares; da Avenida José Bernardes Maciel com Rua Antenor Chagas Madeira; da Avenida Brasil com Rua Paraibanas e da Rua Alexandre Mendes Maciel com Rua Alagoas.</t>
   </si>
   <si>
     <t>7958</t>
   </si>
   <si>
     <t>Sargento Washington</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7958/indicacao_002-2024_-_sargento_washigton_-_aparelhos_de_ginastica.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7958/indicacao_002-2024_-_sargento_washigton_-_aparelhos_de_ginastica.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se recolocar os aparelhos de ginástica ao ar livre que foram retirados da Praia Municipal, com a devida sinalização e manutenção dos aparelhos, nesta cidade.</t>
   </si>
   <si>
     <t>7929</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7929/mocao_de_apoio_1-2024_-_sargento_washington_-_miosp_-_jr_2.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7929/mocao_de_apoio_1-2024_-_sargento_washington_-_miosp_-_jr_2.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, regimentalmente apoiado, requer a Vossa Excelência que seja submetida à aprovação do Plenário MOÇÃO DE APOIO à Proposta de Emenda à Constituição do Estado de Minas Gerais sugerida pelo Movimento Independente dos Operadores da Segurança Pública de Minas Gerais – MIOSP-MG.</t>
   </si>
   <si>
     <t>7940</t>
   </si>
   <si>
     <t>Cici</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7940/mocao_002-2024_-_cici_-_caps_19-02_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7940/mocao_002-2024_-_cici_-_caps_19-02_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, regimentalmente apoiado, requer a Vossa Excelência que seja submetida à aprovação do Plenário MOÇÃO de aplausos à Equipe de Profissionais do  Centro de Atenção Psicossocial Doutor Bernardo Teixeira Amorim- CAPS Lagoa da Prata, parabenizando-os pelos relevantes serviços prestados à comunidade, com dedicação e compaixão, comprometidos na área de saúde mental que têm contribuído significativamente para a promoção do bem-estar da população de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7960</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7960/mocao_003-2024_-_carol_castro_-_centro_educacional_tutores.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7960/mocao_003-2024_-_carol_castro_-_centro_educacional_tutores.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, regimentalmente apoiada, requer a Vossa Excelência que seja submetida à aprovação do Plenário MOÇÃO de aplausos ao Centro Educacional Tutores, parabenizando-os pelo relevante trabalho educacional que têm desempenhado em nossa comunidade.</t>
   </si>
   <si>
     <t>7988</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7988/mocao_004-2024_-_sargento_-_pm_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7988/mocao_004-2024_-_sargento_-_pm_1.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, regimentalmente apoiado, requer a Vossa Excelência que seja submetida à aprovação do Plenário MOÇÃO DE APLAUSOS em reconhecimento ao excelente trabalho desenvolvido pelos Policiais Militares: Capitão da Polícia Militar Harley Costa Barbosa; 1º Tenente Pm Luciano Couto; 1º Tenente Maurício Sávio Rodrigues Júnior; 2º Sargento Edson Pereira; 2º Sargento Gilberto Majela Da Silva; 3º Sargento Hudson Couto Dos Santos; 3º Sargento Tiago Geraldo De Oliveira; 3º Sargento Vitor De Freitas Marques; 3º Sargento Anderson Rodrigues; 3º Sargento Rodrigo Costa; 3º Sargento Clebert Henrique Da Silva; Cabo Paulo Mendonca Da Silva; Cabo Guilherme Gomes Lopes Cançado; Cabo João Paulo Da Silva Pereira Melo; Cabo Rodrigo De Fátima Alves Ferreira; Sd Thales Leandro Ornelas De Alcântara; Sd Tiago Emídio Dos Santos; Sd Pedro Henrique Carvalho Petenuce e Sd Edson Lúcio Alves Júnior em ação que prendeu três suspeitos envolvidos na prática de crime de roubo e extorsão em Lagoa da Prata.</t>
   </si>
   <si>
     <t>8031</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8031/mocao_005-2024_-_hermano_fofao_-_marcelo_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8031/mocao_005-2024_-_hermano_fofao_-_marcelo_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, regimentalmente apoiado, requer a Vossa Excelência que seja submetida à aprovação do Plenário MOÇÃO de aplausos a Marcelo Agostinho Pereira, responsável do Bica d’água Santa Terezinha, parabenizando pelo fornecimento de água potável de forma gratuita a inúmeras pessoas em nossa cidade.</t>
   </si>
   <si>
     <t>8063</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Toninho da Laje</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8063/mocao_006-2024_-_toninho_da_laje_-_circulo_de_oracao.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8063/mocao_006-2024_-_toninho_da_laje_-_circulo_de_oracao.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, regimentalmente apoiado, requer a Vossa Excelência que seja submetida à aprovação do Plenário MOÇÃO de Aplausos ao Círculo de Oração da Igreja Assembleia de Deus Ministério Lagoa da Prata, parabenizando-o pelo fervoroso trabalho espiritual realizado por um grupo de mulheres que, através de suas orações e ações, têm demonstrado um compromisso exemplar com o serviço cristão, apoiando não apenas a igreja local, mas também promovendo a paz e a união entre os membros da comunidade.</t>
   </si>
   <si>
     <t>8108</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Pavio</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8108/mocao_007-2024_-_pavio_-_grupo_1_congado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8108/mocao_007-2024_-_pavio_-_grupo_1_congado.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, regimentalmente apoiado, requer a Vossa Excelência que seja submetida à aprovação do Plenário MOÇÃO de Aplausos aos Membros da Associação do Congado dos devotos de Nossa Senhora do Rosário e São Benedito – Grupo 1 de Lagoa da Prata, parabenizando-o pelo trabalho realizado na Festa do Congado, todos os anos, em nossa cidade.</t>
   </si>
   <si>
     <t>8113</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8113/mocao_008-2024_-_lisa_-_mecanicos.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8113/mocao_008-2024_-_lisa_-_mecanicos.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinado, regimentalmente apoiada, requer a Vossa Excelência que seja submetida à aprovação do Plenário MOÇÃO de Aplausos aos Mecânicos da Prefeitura Municipal de Lagoa da Prata: Aguiar Sabino dos Santos, Antônio Francisco Júnior, Carlos José Pereira e Marcelo Salvino da Silva parabenizando-o pelos relevantes trabalhos realizados em prol do Município e da população de nossa cidade.</t>
   </si>
   <si>
     <t>8132</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Leandro Bibiano</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8132/mocao_009-2024_-_leandro_-_lucas_miranda.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8132/mocao_009-2024_-_leandro_-_lucas_miranda.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, com o respaldo regimental, vem por meio deste requerer a Vossa Excelência que seja submetida à aprovação do Plenário a presente MOÇÃO DE APLAUSOS ao cidadão Lucas Miranda Alves em reconhecimento à sua notável atuação voluntária em nossa comunidade, destacando-se por suas contribuições exemplares para a melhoria da vida das pessoas em situação de vulnerabilidade em nossa cidade.</t>
   </si>
   <si>
     <t>7906</t>
   </si>
   <si>
     <t>PL-CM</t>
   </si>
   <si>
     <t>Projeto de Lei CM</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7906/projeto_de_lei_cm_001-2024_-_mesa_diretora_-_revisao_empregados_camara_assinado_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7906/projeto_de_lei_cm_001-2024_-_mesa_diretora_-_revisao_empregados_camara_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Revisa e Reajusta os Valores dos Vencimentos dos Empregados Públicos da Câmara Municipal de Lagoa da Prata, nos termos do Inciso X do Artigo 37 da CR/1988 e da Lei Municipal nº 2.198/2014.</t>
   </si>
   <si>
     <t>7907</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7907/projeto_de_lei_cm_002-2024_-_mesa_diretora_-_revisa_subsidio_vereador_assinado_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7907/projeto_de_lei_cm_002-2024_-_mesa_diretora_-_revisa_subsidio_vereador_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Revisa o Valor do Subsídio dos Vereadores do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7928</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7928/projeto_de_lei_cm_003-2024_-_hermano_-_altera_lei_que_da_nome_a_vias_publicas_assinado_28229_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7928/projeto_de_lei_cm_003-2024_-_hermano_-_altera_lei_que_da_nome_a_vias_publicas_assinado_28229_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei 3.862 de 12 de julho de 2023” que dá nome a vias públicas que menciona.</t>
   </si>
   <si>
     <t>7937</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7937/projeto_de_lei_cm_004-2024_-_carol_-_declara_de_utilidade_publica_o_instituto_arruaca.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7937/projeto_de_lei_cm_004-2024_-_carol_-_declara_de_utilidade_publica_o_instituto_arruaca.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Instituto Arruaça.</t>
   </si>
   <si>
     <t>7938</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7938/projeto_de_lei_cm_005-2024_-_sargento_washington_-_declara_de_utilidade_publica_aefar.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7938/projeto_de_lei_cm_005-2024_-_sargento_washington_-_declara_de_utilidade_publica_aefar.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Esportiva Futebol, Amigos e Resenha - AEFAR.</t>
   </si>
   <si>
     <t>7998</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7998/projeto_de_lei_cm_006-2024_-_carol_-_declara_de_utilidade_publica_a_apa.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7998/projeto_de_lei_cm_006-2024_-_carol_-_declara_de_utilidade_publica_a_apa.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a APA – Associação de Proteção Animal de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8018</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8018/projeto_de_lei_cm_07-2024_-_altera_lei_criacao_do_saae_-_analise_agua_-_hermano_assinado_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8018/projeto_de_lei_cm_07-2024_-_altera_lei_criacao_do_saae_-_analise_agua_-_hermano_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 363, de 16 de outubro de 1967”, que Cria o Serviço Autônomo de Água e Esgoto.</t>
   </si>
   <si>
     <t>8039</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8039/projeto_de_lei_cm_008-2024_-_toninho_-_dia_municipal_da_educacao_legislativa_j.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8039/projeto_de_lei_cm_008-2024_-_toninho_-_dia_municipal_da_educacao_legislativa_j.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial de Eventos do Município a Semana da Jornada Legislativa e o Dia Municipal da Educação Legislativa.</t>
   </si>
   <si>
     <t>8145</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8145/projeto_de_lei_cm_009-2024_-_toninho_-_placas_adocao.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8145/projeto_de_lei_cm_009-2024_-_toninho_-_placas_adocao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de fixação de placas informativas ou comunicados sobre a entrega legal para adoção, instituída pela “Lei Nacional nº 13.509, de 22 de novembro de 2017”, no âmbito do município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8152</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Hermano Fofão, Pavio</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8152/projeto_de_lei_cm_010-2024_-_hermano_e_pavio_-_da_nome_a_vias_publicas.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8152/projeto_de_lei_cm_010-2024_-_hermano_e_pavio_-_da_nome_a_vias_publicas.pdf</t>
   </si>
   <si>
     <t>Dá Nome às Vias Públicas Que Menciona.</t>
   </si>
   <si>
     <t>8165</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8165/projeto_de_lei_cm_011-2024_-_sargento_washington_-_declara_de_utilidade_publica_-_oasis.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8165/projeto_de_lei_cm_011-2024_-_sargento_washington_-_declara_de_utilidade_publica_-_oasis.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Oásis de Assistência Social.</t>
   </si>
   <si>
     <t>8177</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8177/projeto_de_lei_cm_012-2024_-_pavio_-_da_nome_a_via_publica_-_ronaldo.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8177/projeto_de_lei_cm_012-2024_-_pavio_-_da_nome_a_via_publica_-_ronaldo.pdf</t>
   </si>
   <si>
     <t>Dá Nome à Via Pública Que Menciona.</t>
   </si>
   <si>
     <t>7912</t>
   </si>
   <si>
     <t>PLC-C</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - CM</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7912/projeto_de_lei_complementar_cm_001-2024_-_mesa_diretora_-_adicional_de_comissao_de_licitacao_empregados_efetivos_entrar_assinado_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7912/projeto_de_lei_complementar_cm_001-2024_-_mesa_diretora_-_adicional_de_comissao_de_licitacao_empregados_efetivos_entrar_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento de Adicionais aos Empregados Públicos Efetivos da Câmara Municipal de Lagoa da Prata, nos Casos Que Menciona.</t>
   </si>
   <si>
     <t>8110</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8110/projeto_de_lei_complementar_cm_002-2024_-_toninho_-_altera_codigo_de_posturas_-_proibicao_nim_indiano.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8110/projeto_de_lei_complementar_cm_002-2024_-_toninho_-_altera_codigo_de_posturas_-_proibicao_nim_indiano.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei Complementar nº 5, de 15 de julho de 1.991”, que Institui o Código de Posturas do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8124</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8124/projeto_de_lei_complementar_cm_003-2024_-_altera_codigo_de_posturas_-_outdoor_-_hermano.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8124/projeto_de_lei_complementar_cm_003-2024_-_altera_codigo_de_posturas_-_outdoor_-_hermano.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei Complementar nº 5, de 15 de julho de 1.991”, que Institui o Código de Posturas do Município de Lagoa da Prata, para regulamentar a instalação de Outdoor no âmbito do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7918</t>
   </si>
   <si>
     <t>PLC-E</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei Complementar - EM </t>
   </si>
   <si>
     <t>DI GIANNE DE OLIVEIRA NUNES</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7918/projeto_de_lei_complementar_n_001-2024_-_altera_lei_complementar_003-91-altera_atribuicoes_cargo_procurador_adjunto.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7918/projeto_de_lei_complementar_n_001-2024_-_altera_lei_complementar_003-91-altera_atribuicoes_cargo_procurador_adjunto.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei Complementar nº 003, de 22 de maio de 1991” - Altera as atribuições ao Cargo de Procurador Geral Adjunto do Município.</t>
   </si>
   <si>
     <t>7972</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7972/projeto_de_lei_complementar_no___________-2024_-_cria_vagas_educacao.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7972/projeto_de_lei_complementar_no___________-2024_-_cria_vagas_educacao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 003, de 22 de Maio de 1991.</t>
   </si>
   <si>
     <t>7974</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7974/projeto_de_lei_complementar_no_xxx-2024-_altera_o_mapa_anexo_i_da_lei_complementar_255_-_2022..pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7974/projeto_de_lei_complementar_no_xxx-2024-_altera_o_mapa_anexo_i_da_lei_complementar_255_-_2022..pdf</t>
   </si>
   <si>
     <t>“Altera o mapa constante do anexo I da LCM nº 255/2022.”</t>
   </si>
   <si>
     <t>7975</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7975/projeto_de_lei_complementar_no_xxx-2024-_altera_a_lei_complementar_176_-_2017..pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7975/projeto_de_lei_complementar_no_xxx-2024-_altera_a_lei_complementar_176_-_2017..pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar nº 176/2017.”</t>
   </si>
   <si>
     <t>7976</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7976/projeto_de_lei_complementar_no_xxx-2024-_altera_a_lei_complementar_261_-_2023..pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7976/projeto_de_lei_complementar_no_xxx-2024-_altera_a_lei_complementar_261_-_2023..pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar nº 261/2023.”</t>
   </si>
   <si>
     <t>7987</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7987/projeto_de_lei_complementar_no__xx__-2024_-_cria_gratificacao_agentes_de_contratacao.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7987/projeto_de_lei_complementar_no__xx__-2024_-_cria_gratificacao_agentes_de_contratacao.pdf</t>
   </si>
   <si>
     <t>Cria gratificação para os Agentes de Contratação, integrantes da Equipe de Apoio ou Comissão de contratação, e dá outras providências</t>
   </si>
   <si>
     <t>8033</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8033/projeto_de_lei_complementar_no_____-2024_-_cria_gratificacao_comissao_progressao.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8033/projeto_de_lei_complementar_no_____-2024_-_cria_gratificacao_comissao_progressao.pdf</t>
   </si>
   <si>
     <t>Cria gratificação para os integrantes da Comissão de Promoção e Progressão.</t>
   </si>
   <si>
     <t>8094</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8094/projeto_de_lei_complementar_no_xxx-2024-_altera_o_mapa_anexo_i_da_lei_complementar_255_-_2022.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8094/projeto_de_lei_complementar_no_xxx-2024-_altera_o_mapa_anexo_i_da_lei_complementar_255_-_2022.pdf</t>
   </si>
   <si>
     <t>8171</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8171/projeto_de_lei_complementar_no_xxx-2024-_altera_a_lei_complementar_261_-_2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8171/projeto_de_lei_complementar_no_xxx-2024-_altera_a_lei_complementar_261_-_2023.pdf</t>
   </si>
   <si>
     <t>8173</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8173/projeto_de_lei_complementar_no_xxx-2024-_altera_o_mapa_anexo_i_da_lei_complementar_255_-_2022.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8173/projeto_de_lei_complementar_no_xxx-2024-_altera_o_mapa_anexo_i_da_lei_complementar_255_-_2022.pdf</t>
   </si>
   <si>
     <t>8175</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8175/projeto_de_lei_complementar_no_xxx-2024-_altera_o_mapa_anexo_i_da_lei_complementar_255_-_2022.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8175/projeto_de_lei_complementar_no_xxx-2024-_altera_o_mapa_anexo_i_da_lei_complementar_255_-_2022.pdf</t>
   </si>
   <si>
     <t>7904</t>
   </si>
   <si>
     <t>PL-EM</t>
   </si>
   <si>
     <t>Projeto de Lei EM</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7904/projeto_de_lei_no_______-2024_-_concede_revisao_e_reajuste_aos_servidores_da_administracao_direta_e_indireta.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7904/projeto_de_lei_no_______-2024_-_concede_revisao_e_reajuste_aos_servidores_da_administracao_direta_e_indireta.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão e Reajuste dos Valores dos Vencimentos dos Servidores Públicos do Município de Lagoa da Prata da Administração Direta e Indireta.</t>
   </si>
   <si>
     <t>7905</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7905/projeto_de_lei_no_______-2024_-_credito_especial_-_r_150.00000_-_assistencia_social_pedido_001-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7905/projeto_de_lei_no_______-2024_-_credito_especial_-_r_150.00000_-_assistencia_social_pedido_001-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 150.000,00.</t>
   </si>
   <si>
     <t>7908</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7908/projeto_de_lei_no_003-2024_-_concede_revisao_aos_agentes_politicos.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7908/projeto_de_lei_no_003-2024_-_concede_revisao_aos_agentes_politicos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão dos Valores dos Subsídios dos Agentes Políticos do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7913</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7913/projeto_de_lei_no___________-2024_-_credito_suplementar_-_r_4.522.20000_pedido_no_003-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7913/projeto_de_lei_no___________-2024_-_credito_suplementar_-_r_4.522.20000_pedido_no_003-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 4.522.200,00.</t>
   </si>
   <si>
     <t>7914</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7914/projeto_de_lei_no___________-2024_-_credito_suplementar_-_r_5.620.64267_pedido_no_002-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7914/projeto_de_lei_no___________-2024_-_credito_suplementar_-_r_5.620.64267_pedido_no_002-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 5.620.642,67.</t>
   </si>
   <si>
     <t>7915</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7915/projeto_de_lei_no_006-2024_-_altera_a_lei_no_3.940-2023_lei_orcamentaria.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7915/projeto_de_lei_no_006-2024_-_altera_a_lei_no_3.940-2023_lei_orcamentaria.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 3.940, de 28 de dezembro de 2023”, que Estima a Receita e Fixa a Despesa do Município de Lagoa da Prata para o Exercício Financeiro de 2024.</t>
   </si>
   <si>
     <t>7917</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7917/projeto_de_lei_no_______-2024_-_altera_nome_de_logradouro.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7917/projeto_de_lei_no_______-2024_-_altera_nome_de_logradouro.pdf</t>
   </si>
   <si>
     <t>Modifica Nome de Logradouro Público Que Menciona</t>
   </si>
   <si>
     <t>7925</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7925/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_1.856.66667_-_administracao_e_governo_pedido_004-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7925/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_1.856.66667_-_administracao_e_governo_pedido_004-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 1.856.666,67.</t>
   </si>
   <si>
     <t>7926</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7926/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_130.00000_-_assistencia_social_pedido_005-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7926/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_130.00000_-_assistencia_social_pedido_005-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 130.000,00.</t>
   </si>
   <si>
     <t>7927</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7927/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_200.00000_pedido_no_006-2024_-_desportos.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7927/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_200.00000_pedido_no_006-2024_-_desportos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 200.000,00.</t>
   </si>
   <si>
     <t>7933</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7933/projeto_de_lei_no_011-2024_-_c._suplementar_-_r_350.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7933/projeto_de_lei_no_011-2024_-_c._suplementar_-_r_350.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 350.000,00.</t>
   </si>
   <si>
     <t>7939</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7939/projeto_de_lei_no_012-2024-_altera_nomenclatura_de_acao_ppa_loa_e_ldo.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7939/projeto_de_lei_no_012-2024-_altera_nomenclatura_de_acao_ppa_loa_e_ldo.pdf</t>
   </si>
   <si>
     <t>Altera Nomenclatura de Ação constante da Lei nº 3.554/2021 (PPA 2022-2025), Lei nº 3.940/2023 (LOA) e Lei nº 3.880/2023 (LDO).</t>
   </si>
   <si>
     <t>7941</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7941/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_1.087.95336_pedido_no_008-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7941/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_1.087.95336_pedido_no_008-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 1.087.953,36.</t>
   </si>
   <si>
     <t>7942</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7942/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7942/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Conceder Subvenção Social à Entidade Que Menciona.</t>
   </si>
   <si>
     <t>7943</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7943/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_353.33333_pedido_no_009-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7943/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_353.33333_pedido_no_009-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 353.333,33.</t>
   </si>
   <si>
     <t>7944</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7944/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_208.09900_pedido_no_010-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7944/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_208.09900_pedido_no_010-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 208.099,00.</t>
   </si>
   <si>
     <t>7945</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7945/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_356.00000_pedido_no_011-2024.docx</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7945/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_356.00000_pedido_no_011-2024.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 356.000,00.</t>
   </si>
   <si>
     <t>7947</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7947/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_3.505.00000_pedido_no_012-2024-assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7947/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_3.505.00000_pedido_no_012-2024-assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 3.505.000,00.</t>
   </si>
   <si>
     <t>7948</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7948/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_500.00000_pedido_no_013-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7948/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_500.00000_pedido_no_013-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 500.000,00.</t>
   </si>
   <si>
     <t>7949</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7949/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_6.738.52794_pedido_no_014-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7949/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_6.738.52794_pedido_no_014-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município  de   Lagoa da   Prata   no   valor  de R$ 6.738.527,94.</t>
   </si>
   <si>
     <t>7950</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7950/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_7.828.421_pedido_no_015-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7950/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_7.828.421_pedido_no_015-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município  de   Lagoa da   Prata   no   valor  de R$ 7.828.421,57.</t>
   </si>
   <si>
     <t>7951</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7951/projeto_de_lei_no_xxx-2024_-_autoriza_transposicao_dos_saldos_de_resolucoes.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7951/projeto_de_lei_no_xxx-2024_-_autoriza_transposicao_dos_saldos_de_resolucoes.pdf</t>
   </si>
   <si>
     <t>Autoriza a Transposição dos Saldos de Resoluções para atender Plano de Transposição.</t>
   </si>
   <si>
     <t>7952</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7952/projeto_de_lei_no_xxx-2024_-_ratifica_protocolo_intencoes_cimmvi.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7952/projeto_de_lei_no_xxx-2024_-_ratifica_protocolo_intencoes_cimmvi.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções firmado com a finalidade de constituir consórcio público, denominado Consórcio Intermunicipal Multifinalitário dos Municípios do Vale do Itapecerica – CIMMVI e dá outras providências.</t>
   </si>
   <si>
     <t>7955</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7955/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_24.00000_pedido_no_016-2024_-_cultura.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7955/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_24.00000_pedido_no_016-2024_-_cultura.pdf</t>
   </si>
   <si>
     <t>Autoriza  o  Executivo  Municipal  a  Abrir  Crédito Suplementar ao Orçamento Vigente do Município   de    Lagoa da   Prata   no   valor  de R$ 24.000,00.</t>
   </si>
   <si>
     <t>7956</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7956/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_650.00000_pedido_no_017-2024_-_cultura.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7956/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_650.00000_pedido_no_017-2024_-_cultura.pdf</t>
   </si>
   <si>
     <t>Autoriza  o  Executivo  Municipal  a  Abrir  Crédito Suplementar ao Orçamento Vigente do Município   de    Lagoa da   Prata   no   valor  de R$ 650.000,00.</t>
   </si>
   <si>
     <t>7957</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7957/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos_r_192.57900.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7957/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos_r_192.57900.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Conceder Subvenção Social à Entidade Que Menciona. (FUNDAÇÃO SÃO CARLOS)</t>
   </si>
   <si>
     <t>7959</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7959/projeto_de_lei_no_xx-2024_-_credito_suplementar_-_r_70.00000_pedido_no_018-2024_-_cultura-assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7959/projeto_de_lei_no_xx-2024_-_credito_suplementar_-_r_70.00000_pedido_no_018-2024_-_cultura-assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza  o  Executivo  Municipal  a  Abrir  Crédito Suplementar ao Orçamento Vigente do Município   de    Lagoa da   Prata   no   valor  de R$ 70.000,00.</t>
   </si>
   <si>
     <t>7966</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7966/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_90.00000_pedido_no_019-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7966/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_90.00000_pedido_no_019-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 90.000,00.</t>
   </si>
   <si>
     <t>7967</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7967/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_50.00000_pedido_no_020-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7967/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_50.00000_pedido_no_020-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 50.000,00.</t>
   </si>
   <si>
     <t>7968</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7968/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_77.00000_pedido_no_021-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7968/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_77.00000_pedido_no_021-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 77.000,00.</t>
   </si>
   <si>
     <t>7969</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7969/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_118.99436_pedido_no_022-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7969/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_118.99436_pedido_no_022-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 118.994,36.</t>
   </si>
   <si>
     <t>7970</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7970/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_137.88300_pedido_no_023-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7970/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_137.88300_pedido_no_023-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 137.883,00.</t>
   </si>
   <si>
     <t>7971</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7971/projeto_de_lei_no_xxx-2023__-_autoriza_repasse_fundacao_sao_carlos_-_r_137.88300_.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7971/projeto_de_lei_no_xxx-2023__-_autoriza_repasse_fundacao_sao_carlos_-_r_137.88300_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Conceder Auxílio à Entidade Que Menciona. ( repasse de R$ 137.883,00 á Fundação São Carlos)</t>
   </si>
   <si>
     <t>7979</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7979/projeto_de_lei_no_034-2024_-_credito_suplementar_-_r_2.125.00000_pedido_no_024-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7979/projeto_de_lei_no_034-2024_-_credito_suplementar_-_r_2.125.00000_pedido_no_024-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 2.125.000,00.</t>
   </si>
   <si>
     <t>7980</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7980/projeto_de_lei_no_______-2024_-_credito_especial_-_r_850.00000_pedido_no_025-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7980/projeto_de_lei_no_______-2024_-_credito_especial_-_r_850.00000_pedido_no_025-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 850.000,00.</t>
   </si>
   <si>
     <t>7981</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7981/projeto_de_lei_no_______-2024_-_credito_suplementar_-_r_34.43100_pedido_no_026-2024.docx.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7981/projeto_de_lei_no_______-2024_-_credito_suplementar_-_r_34.43100_pedido_no_026-2024.docx.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 34.431,00.</t>
   </si>
   <si>
     <t>7984</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7984/projeto_de_lei_no__037-2024_-_credito_suplementar_-_r_938.33359_pedido_no_027-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7984/projeto_de_lei_no__037-2024_-_credito_suplementar_-_r_938.33359_pedido_no_027-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 938.333,59.</t>
   </si>
   <si>
     <t>7985</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7985/projeto_de_lei_no_______-2024_-_credito_suplementar_-_r_650.00000_pedido_no_028-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7985/projeto_de_lei_no_______-2024_-_credito_suplementar_-_r_650.00000_pedido_no_028-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 650.000,00.</t>
   </si>
   <si>
     <t>7986</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7986/projeto_de_lei_no_______-2024_-_altera_a_lei_no_3.978-2024_autoriza_repasse_fsc.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7986/projeto_de_lei_no_______-2024_-_altera_a_lei_no_3.978-2024_autoriza_repasse_fsc.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 3.978, de 27 de março de 2024” que Autoriza o Executivo Municipal a Conceder Subvenção Social à Entidade Que Menciona.</t>
   </si>
   <si>
     <t>7994</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7994/projeto_de_lei_no_040-2024_-_altera_nome_de_logradouro.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7994/projeto_de_lei_no_040-2024_-_altera_nome_de_logradouro.pdf</t>
   </si>
   <si>
     <t>Modifica Nome de Logradouro Público Que Menciona.</t>
   </si>
   <si>
     <t>8003</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8003/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_fundacao_sao_carlos_aditivo_convenio_11-23.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8003/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_fundacao_sao_carlos_aditivo_convenio_11-23.pdf</t>
   </si>
   <si>
     <t>8008</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8008/projeto_de_lei_no_042-2024_-_altera_a_lei_no_3.980-2024_credito_suplementar_r_50.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8008/projeto_de_lei_no_042-2024_-_altera_a_lei_no_3.980-2024_credito_suplementar_r_50.00000.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 3.980, de 22 de abril de 2024” que Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 50.000,00.</t>
   </si>
   <si>
     <t>8009</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8009/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_570.00000_pedido_no_030-2024.docx</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8009/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_570.00000_pedido_no_030-2024.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 570.000,00.</t>
   </si>
   <si>
     <t>8010</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8010/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_304.80000_pedido_no_031-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8010/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_304.80000_pedido_no_031-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 304.800,00.</t>
   </si>
   <si>
     <t>8011</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8011/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_592.10260_pedido_no_032-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8011/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_592.10260_pedido_no_032-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 592.102,60.</t>
   </si>
   <si>
     <t>8012</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8012/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_500.00000_pedido_no_033-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8012/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_500.00000_pedido_no_033-2024.pdf</t>
   </si>
   <si>
     <t>8013</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8013/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_3.970-2024_credito_suplementar_r_6.738.52794.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8013/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_3.970-2024_credito_suplementar_r_6.738.52794.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 3.970, de 13 de março de 2024” que Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município  de Lagoa da Prata no valor de R$ 6.738.527,94.</t>
   </si>
   <si>
     <t>8015</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8015/projeto_de_lei_no_xxx-2024_-_lei_de_diretrizes_orcamentarias_-_ldo_2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8015/projeto_de_lei_no_xxx-2024_-_lei_de_diretrizes_orcamentarias_-_ldo_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária do Município de Lagoa da Prata para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>8016</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8016/projeto_de_lei_no_______-2024_-_credito_especial_-_r_9.256.08064_pedido_no_034-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8016/projeto_de_lei_no_______-2024_-_credito_especial_-_r_9.256.08064_pedido_no_034-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 9.256.080,64.</t>
   </si>
   <si>
     <t>8017</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8017/projeto_de_lei_no_xxx-2024__-_autoriza_repasse_a_fundacao_sao_carlos_-_r_840.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8017/projeto_de_lei_no_xxx-2024__-_autoriza_repasse_a_fundacao_sao_carlos_-_r_840.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Conceder Contribuição à Entidade Que Menciona.</t>
   </si>
   <si>
     <t>8022</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8022/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_3.990-2024_credito_suplementar_r_2.125.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8022/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_3.990-2024_credito_suplementar_r_2.125.00000.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 3.990, de 06 de maio de 2024” que Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município  de Lagoa da Prata no valor de R$ 2.125.000,00.</t>
   </si>
   <si>
     <t>8023</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8023/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_350.00000_pedido_no_035-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8023/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_350.00000_pedido_no_035-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 350.000,00</t>
   </si>
   <si>
     <t>8024</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8024/projeto_de_lei_no_xxx-2024__-_autoriza_repasse_a_apae_-_r_350.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8024/projeto_de_lei_no_xxx-2024__-_autoriza_repasse_a_apae_-_r_350.00000.pdf</t>
   </si>
   <si>
     <t>8025</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8025/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_514.72601_pedido_no_036-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8025/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_514.72601_pedido_no_036-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 514.726,01.</t>
   </si>
   <si>
     <t>8026</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8026/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_74.08645_pedido_no_037-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8026/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_74.08645_pedido_no_037-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 74.086,45.</t>
   </si>
   <si>
     <t>8029</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8029/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos_r_90.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8029/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos_r_90.00000.pdf</t>
   </si>
   <si>
     <t>8030</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8030/projeto_de_lei_no________________-_credito_suplementar_-_r_1.500.00000_saae.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8030/projeto_de_lei_no________________-_credito_suplementar_-_r_1.500.00000_saae.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 1.500.000,00.</t>
   </si>
   <si>
     <t>8032</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8032/projeto_de_lei_no_______-2024_-_altera_a_lei_no_3.930-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8032/projeto_de_lei_no_______-2024_-_altera_a_lei_no_3.930-2024.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 3.930, de 27 de março de 2024” que Dispõe sobre a criação do Programa Habitacional de Interesse Social Habita Lagoa e regulamenta a participação do Município de Lagoa da Prata - Minas Gerais no Programa de Produção de Unidades Habitacionais de Interesse Social da Caixa Econômica Federal Minha Casa, Minha Vida, com financiamento direto aos beneficiários/donatários, de acordo com as regras do programa, definidas pelo Governo Federal.</t>
   </si>
   <si>
     <t>8036</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8036/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_141.41628_pedido_no_038-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8036/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_141.41628_pedido_no_038-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 141.416,28.</t>
   </si>
   <si>
     <t>8037</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8037/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_95.00000_pedido_no_039-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8037/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_95.00000_pedido_no_039-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 95.000,00.</t>
   </si>
   <si>
     <t>8038</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8038/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_900.00000_pedido_no_040-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8038/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_900.00000_pedido_no_040-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 900.000,00.</t>
   </si>
   <si>
     <t>8040</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8040/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_330.00000_pedido_no_041-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8040/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_330.00000_pedido_no_041-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 330.000,00.</t>
   </si>
   <si>
     <t>8041</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8041/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_122.43099_pedido_no_042-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8041/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_122.43099_pedido_no_042-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 122.430,99.</t>
   </si>
   <si>
     <t>8043</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8043/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_375.50000_pedido_no_043-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8043/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_375.50000_pedido_no_043-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 375.500,00.</t>
   </si>
   <si>
     <t>8044</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8044/projeto_de_lei_no_065-2024_-_credito_especial_-_r_330.00000_pedido_no_041-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8044/projeto_de_lei_no_065-2024_-_credito_especial_-_r_330.00000_pedido_no_041-2024.pdf</t>
   </si>
   <si>
     <t>8047</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8047/projeto_de_lei_no_066-2024_-_credito_suplementar_-_r_170.00000_pedido_no_044-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8047/projeto_de_lei_no_066-2024_-_credito_suplementar_-_r_170.00000_pedido_no_044-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 170.000,00.</t>
   </si>
   <si>
     <t>8048</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8048/projeto_de_lei_no_067-2024_-_credito_especial_-_r_144.00000_pedido_no_045-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8048/projeto_de_lei_no_067-2024_-_credito_especial_-_r_144.00000_pedido_no_045-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 144.000,00.</t>
   </si>
   <si>
     <t>8049</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8049/projeto_de_lei_no_068-2024_-_credito_especial_-_r_765.65246_pedido_no_046-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8049/projeto_de_lei_no_068-2024_-_credito_especial_-_r_765.65246_pedido_no_046-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 765.652,46</t>
   </si>
   <si>
     <t>8053</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8053/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_92.00000_pedido_no_047-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8053/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_92.00000_pedido_no_047-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 92.000,00.</t>
   </si>
   <si>
     <t>8054</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8054/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_2.480.19780_pedido_no_048-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8054/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_2.480.19780_pedido_no_048-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 2.480.197,80.</t>
   </si>
   <si>
     <t>8055</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8055/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_3.989-2024_-_credito_suplementar_r_938.33359.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8055/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_3.989-2024_-_credito_suplementar_r_938.33359.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 3.989, de 30 de abril de 2024” que Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 938.333,59.</t>
   </si>
   <si>
     <t>8056</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8056/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_lar_sao_vicente_-_r_223.99998.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8056/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_lar_sao_vicente_-_r_223.99998.pdf</t>
   </si>
   <si>
     <t>8057</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8057/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_aefar_-_r_15.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8057/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_aefar_-_r_15.00000.pdf</t>
   </si>
   <si>
     <t>8058</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8058/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_associacao_ferroviario_f.club_-_r_12.999.99.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8058/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_associacao_ferroviario_f.club_-_r_12.999.99.pdf</t>
   </si>
   <si>
     <t>8059</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8059/projeto_de_lei__no_xxx-2024_-_autoriza_repasse_laprata_esporte_clube_-_r_11.43100.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8059/projeto_de_lei__no_xxx-2024_-_autoriza_repasse_laprata_esporte_clube_-_r_11.43100.pdf</t>
   </si>
   <si>
     <t>8062</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8062/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_689.00000_pedido_no_049-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8062/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_689.00000_pedido_no_049-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 689.000,00.</t>
   </si>
   <si>
     <t>8064</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8064/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_970.62105_pedido_no_050-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8064/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_970.62105_pedido_no_050-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 970.621,05.</t>
   </si>
   <si>
     <t>8065</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8065/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_78.00000_pedido_no_051-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8065/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_78.00000_pedido_no_051-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 78.000,00.</t>
   </si>
   <si>
     <t>8066</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8066/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_716.00000_pedido_no_052-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8066/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_716.00000_pedido_no_052-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 716.000,00.</t>
   </si>
   <si>
     <t>8067</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8067/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_460.92223_pedido_no_053-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8067/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_460.92223_pedido_no_053-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 460.922,23.</t>
   </si>
   <si>
     <t>8070</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8070/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos_r_1.042.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8070/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos_r_1.042.00000.pdf</t>
   </si>
   <si>
     <t>8071</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8071/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos_r_50.40000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8071/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos_r_50.40000.pdf</t>
   </si>
   <si>
     <t>8074</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8074/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_160.00000_pedido_no_054-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8074/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_160.00000_pedido_no_054-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 160.000,00.</t>
   </si>
   <si>
     <t>8075</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8075/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_sos_r_150.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8075/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_sos_r_150.00000.pdf</t>
   </si>
   <si>
     <t>8076</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8076/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_grupo_escoteiros_aguas_do_pantano__r_73.99998.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8076/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_grupo_escoteiros_aguas_do_pantano__r_73.99998.pdf</t>
   </si>
   <si>
     <t>8077</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8077/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_congado_n.s._rosario_e_sao_benedito.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8077/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_congado_n.s._rosario_e_sao_benedito.pdf</t>
   </si>
   <si>
     <t>8078</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8078/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_109.20000_pedido_no_055-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8078/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_109.20000_pedido_no_055-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 109.200,00.</t>
   </si>
   <si>
     <t>8079</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8079/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_450.00000_pedido_no_056-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8079/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_450.00000_pedido_no_056-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 450.000,00.</t>
   </si>
   <si>
     <t>8080</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8080/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_1.139.10835_pedido_no_057-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8080/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_1.139.10835_pedido_no_057-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 1.139.108,35.</t>
   </si>
   <si>
     <t>8081</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8081/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_367.31651_pedido_no_058-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8081/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_367.31651_pedido_no_058-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 367.316,51.</t>
   </si>
   <si>
     <t>8082</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8082/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_75.00000_pedido_no_059-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8082/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_75.00000_pedido_no_059-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 75.000,00.</t>
   </si>
   <si>
     <t>8083</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8083/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_3.997-2024_-_credito_especial_-_r_9.256.08064.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8083/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_3.997-2024_-_credito_especial_-_r_9.256.08064.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 3.997, de 15 de maio de 2024” que Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 9.256.080,64.</t>
   </si>
   <si>
     <t>8087</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8087/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_900.00000_pedido_no_060-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8087/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_900.00000_pedido_no_060-2024.pdf</t>
   </si>
   <si>
     <t>8088</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8088/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_289.40303_pedido_no_061-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8088/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_289.40303_pedido_no_061-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 289.403,03.</t>
   </si>
   <si>
     <t>8089</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8089/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_108.20909_pedido_no_062-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8089/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_108.20909_pedido_no_062-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 108.209,09.</t>
   </si>
   <si>
     <t>8090</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8090/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_4.018-2024_-_c.s._r_95.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8090/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_4.018-2024_-_c.s._r_95.00000.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 4.018, de 02 de julho de 2024” que Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 95.000,00.</t>
   </si>
   <si>
     <t>8091</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8091/projeto_de_lei_no_xxx-2024_-_autoriza_remanejamento_de_dotacoes_orcamento_2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8091/projeto_de_lei_no_xxx-2024_-_autoriza_remanejamento_de_dotacoes_orcamento_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Remanejamento de Saldo Orçamentário em Dotações do Exercício de 2024 do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8092</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8092/projeto_de_lei__no_xxx-2024_-_altera_ppa_-_loa_e_ldo_cria_nova_acao_-_hortas_comunitarias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8092/projeto_de_lei__no_xxx-2024_-_altera_ppa_-_loa_e_ldo_cria_nova_acao_-_hortas_comunitarias.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 3.554, de 31 de Dezembro de 2021” (PPA 2022-2025), a “Lei nº 3.940, de 28 de Dezembro de 2023” (LOA) e a “Lei nº 3.880, de 30 de Agosto de 2023” (LDO), para criar nova ação.</t>
   </si>
   <si>
     <t>8093</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8093/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_3.785-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8093/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_3.785-2023.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 3.785, de 27 de fevereiro de 2023”, que Dispõe sobre a instituição do Programa “Hortas Comunitárias e Compostagem” no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8096</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8096/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_1.614.07953_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8096/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_1.614.07953_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 1.614.079,53.</t>
   </si>
   <si>
     <t>8097</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8097/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_215.24162_pedido_no_064-2024_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8097/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_215.24162_pedido_no_064-2024_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 215.241,62.</t>
   </si>
   <si>
     <t>8098</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8098/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_287.86215_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8098/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_287.86215_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 287.862,15.</t>
   </si>
   <si>
     <t>8099</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8099/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_283.83800_saae_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8099/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_283.83800_saae_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 283.838,00.</t>
   </si>
   <si>
     <t>8100</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8100/projeto_de_lei_no_xxx-2024_-_doa_bens_inserviveis_para_a_ascalp_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8100/projeto_de_lei_no_xxx-2024_-_doa_bens_inserviveis_para_a_ascalp_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de bens que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>8101</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8101/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_513.02545_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8101/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_513.02545_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 513.025,45.</t>
   </si>
   <si>
     <t>8105</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8105/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_ambasa.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8105/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_ambasa.pdf</t>
   </si>
   <si>
     <t>8106</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8106/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_330.00000_pedido_no_067-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8106/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_330.00000_pedido_no_067-2024.pdf</t>
   </si>
   <si>
     <t>8107</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8107/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_325.53200_pedido_no_068-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8107/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_325.53200_pedido_no_068-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 325.532,00</t>
   </si>
   <si>
     <t>8111</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8111/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_fanfarra_-_r_19.99999.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8111/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_fanfarra_-_r_19.99999.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Conceder Subvenção Social à Entidade Que Menciona. (FANFARRA FAMA MONSENHOR ALFREDO DOHR)</t>
   </si>
   <si>
     <t>8114</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8114/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos_r_479.10835.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8114/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos_r_479.10835.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Conceder Subvenção Social à Entidade Que Menciona. (FUNDAÇÃO SÃO CARLOS) R$ 479.108,35</t>
   </si>
   <si>
     <t>8115</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8115/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos_r_660.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8115/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos_r_660.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Conceder Subvenção Social à Entidade Que Menciona. (Fundação São Carlos R$ 660.000,00)</t>
   </si>
   <si>
     <t>8116</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8116/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos_r_995.88000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8116/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos_r_995.88000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Conceder Subvenção Social à Entidade Que Menciona. (Fundação São Carlos R$ 995.880,00)</t>
   </si>
   <si>
     <t>8119</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8119/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_4.041-2024_-_c.e._r_109.20000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8119/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_4.041-2024_-_c.e._r_109.20000.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 4.041, de 02 de agosto de 2024” que Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 109.200,00.</t>
   </si>
   <si>
     <t>8120</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8120/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_3.517.00000_pedido_no_069-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8120/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_3.517.00000_pedido_no_069-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 3.517.000,00.</t>
   </si>
   <si>
     <t>8121</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8121/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_125.00000_pedido_no_070-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8121/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_125.00000_pedido_no_070-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 125.000,00.</t>
   </si>
   <si>
     <t>8125</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8125/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_farasvec-_r_83.33333.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8125/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_farasvec-_r_83.33333.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 116/2024-Autoriza o Executivo Municipal a Conceder Subvenção Social à Entidade Que Menciona. (FARASVEC)</t>
   </si>
   <si>
     <t>8131</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8131/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_83.50000_saae.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8131/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_83.50000_saae.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 117/2024-Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 83.500,00.</t>
   </si>
   <si>
     <t>8135</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8135/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_760.00000_pedido_no_071-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8135/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_760.00000_pedido_no_071-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 760.000,00.</t>
   </si>
   <si>
     <t>8138</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8138/projeto_de_lei_no_xxx-2024_-_ppa_-_altera.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8138/projeto_de_lei_no_xxx-2024_-_ppa_-_altera.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 119/2024-“Altera a Lei nº 3.554/2021, que institui o Plano Plurianual para o período de 2022 a 2025 e dá outras providências”.</t>
   </si>
   <si>
     <t>8139</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8139/projeto_de_lei_no_xxx-2024_-_loa_2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8139/projeto_de_lei_no_xxx-2024_-_loa_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 120/2024-“Estima a Receita e Fixa a Despesa do Município de Lagoa da Prata para o Exercício Financeiro de 2025”.</t>
   </si>
   <si>
     <t>8140</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8140/projeto_de_lei_no_xxx-2024_-_ldo-_altera.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8140/projeto_de_lei_no_xxx-2024_-_ldo-_altera.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei nº 4.040/2024, que Institui as Diretrizes Orçamentárias para o Exercício de 2025 e dá Outras Providências”. (LDO)</t>
   </si>
   <si>
     <t>8141</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8141/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_495.00000_pedido_no_072-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8141/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_495.00000_pedido_no_072-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 495.000,00.</t>
   </si>
   <si>
     <t>8142</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8142/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_1.000.00000_pedido_no_073-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8142/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_1.000.00000_pedido_no_073-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 1.000.000,00.</t>
   </si>
   <si>
     <t>8143</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8143/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_4.059-2024_-_subvencao_social_ambasa.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8143/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_4.059-2024_-_subvencao_social_ambasa.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 4.059, de 19 de agosto de 2024” que Autoriza o Executivo Municipal a Conceder Subvenção Social à Entidade Que Menciona.</t>
   </si>
   <si>
     <t>8144</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8144/projeto_de_lei_no_xxx-2024_-_autoriza_municipio_receber_imovel_em_dacao_em_pagamento_-_acao_civil_publica_mauricio.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8144/projeto_de_lei_no_xxx-2024_-_autoriza_municipio_receber_imovel_em_dacao_em_pagamento_-_acao_civil_publica_mauricio.pdf</t>
   </si>
   <si>
     <t>“Autoriza Município de Lagoa da Prata a receber imóvel em Dação em Pagamento.”</t>
   </si>
   <si>
     <t>8146</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8146/projeto_de_lei_no_xxx-2024_-_altera_identificacao_da_subfuncao_de_acao_-_horta_comunitaria-_ppa_loa_e_ldo.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8146/projeto_de_lei_no_xxx-2024_-_altera_identificacao_da_subfuncao_de_acao_-_horta_comunitaria-_ppa_loa_e_ldo.pdf</t>
   </si>
   <si>
     <t>Altera Subfunção da Ação nº 4.074 - Manutenção das Hortas Comunitárias e Banco de Alimentos constantes das Leis nº 3.554/2021 (PPA 2022-2025), Lei nº 3.940/2023(LOA) e Lei nº 3880/2023 (LDO).</t>
   </si>
   <si>
     <t>8151</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8151/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_646.22250_pedido_no_075-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8151/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_646.22250_pedido_no_075-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 646.222,50.</t>
   </si>
   <si>
     <t>8161</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8161/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_4.072-2024_-_c.s._r_760.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8161/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_4.072-2024_-_c.s._r_760.00000.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 128/2024-Altera a “Lei nº 4.072, de 23 de outubro de 2024” que Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 760.000,00.</t>
   </si>
   <si>
     <t>8162</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8162/projeto_de_lei_no_xxx-2024_-_altera_art._8o_da_lei_no_984_de_2001_-_proibe_pesca_no_defeso.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8162/projeto_de_lei_no_xxx-2024_-_altera_art._8o_da_lei_no_984_de_2001_-_proibe_pesca_no_defeso.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei 984, de 12 de setembro de 2001” que regulamenta o artigo 189 da Lei Orgânica Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>8163</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8163/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_694.00000_pedido_no_077-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8163/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_694.00000_pedido_no_077-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 694.000,00.</t>
   </si>
   <si>
     <t>8164</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8164/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_900.00000_pedido_no_076-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8164/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_900.00000_pedido_no_076-2024.pdf</t>
   </si>
   <si>
     <t>7916</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7916/projeto_de_resolucao_001-2024_-_nova_regulamentacao_das_assinaturas_digitais.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7916/projeto_de_resolucao_001-2024_-_nova_regulamentacao_das_assinaturas_digitais.pdf</t>
   </si>
   <si>
     <t>Regulamenta a utilização de Certificado Digital e Assinaturas Digitais por parte dos Vereadores, para assinatura de documento eletrônico, no âmbito do Poder Legislativo Municipal e revoga “Resolução 868, de 04 de maio de 2023”.</t>
   </si>
   <si>
     <t>7999</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7999/projeto_de_resolucao_no_002-2024_-_mesa_diretora_-_altera_resolucao_849-2022_jr.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7999/projeto_de_resolucao_no_002-2024_-_mesa_diretora_-_altera_resolucao_849-2022_jr.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 12 da “Resolução nº 849, de 21 de junho de 2022” que dispõe sobre novas regras para o Programa Câmara Mirim na Câmara Municipal de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8000</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8000/projeto_de_resolucao_no_003-2024_-_mesa_diretora_-_cria_escola_do_legislativo.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8000/projeto_de_resolucao_no_003-2024_-_mesa_diretora_-_cria_escola_do_legislativo.pdf</t>
   </si>
   <si>
     <t>Cria a Escola do Legislativo da Câmara Municipal de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8001</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8001/projeto_de_resolucao_no_004_-_2024_-_mesa_diretora_-_institui_o_regimento_interno_da_escola_do_legislativo_j.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8001/projeto_de_resolucao_no_004_-_2024_-_mesa_diretora_-_institui_o_regimento_interno_da_escola_do_legislativo_j.pdf</t>
   </si>
   <si>
     <t>Institui o Regimento Interno da Escola do Legislativo da Câmara Municipal de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8004</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8004/projeto_de_resolucao_no_005-2024_-_mesa_diretora_-_regulamenta_medalha_honra_ao_merito.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8004/projeto_de_resolucao_no_005-2024_-_mesa_diretora_-_regulamenta_medalha_honra_ao_merito.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Concessão da Medalha de Honra ao Mérito Municipal, criada pela “Resolução nº 472, de 4 de abril de 2005”, no âmbito do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>8104</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8104/projeto_de_resolucao_no_006-2024_-_mesa_diretora_-_autoriza_insercao_documentos_no_sapl.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8104/projeto_de_resolucao_no_006-2024_-_mesa_diretora_-_autoriza_insercao_documentos_no_sapl.pdf</t>
   </si>
   <si>
     <t>Autoriza a inserção e disponibilização de Portaria, Instrução Normativa e outros Atos Normativos desta Casa, no SAPL – Sistema de Apoio ao Processo Legislativo da Câmara Municipal de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8128</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8128/projeto_de_resolucao_no_007-2024_-_mesa_diretora_-_regulamenta_medalha_ilidio_carvalho.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8128/projeto_de_resolucao_no_007-2024_-_mesa_diretora_-_regulamenta_medalha_ilidio_carvalho.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Concessão da Medalha Ilídio Carvalho, criada pela “Resolução nº 12, de 28 de junho de 1979”, no âmbito do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>8147</t>
   </si>
   <si>
     <t>Toninho da Laje, Carol Castro, Cici, Hermano Fofão, Leandro Bibiano, Lisa Miranda, Pavio, Sargento Washington, Soninha</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8147/projeto_de_resolucao_no_008-2024_-_todos_os_vereadores_-_concede_titulo_de_cidadania_honoraria_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8147/projeto_de_resolucao_no_008-2024_-_todos_os_vereadores_-_concede_titulo_de_cidadania_honoraria_1.pdf</t>
   </si>
   <si>
     <t>Concede Títulos de Cidadania Honorária aos cidadãos que indica.</t>
   </si>
   <si>
     <t>8153</t>
   </si>
   <si>
     <t>Toninho da Laje, Pavio, Soninha</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8153/projeto_de_resolucao_no_009-2024_-_medalha_ilidio_carvalho_-_sergio_maria_euzi_e_cleber.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8153/projeto_de_resolucao_no_009-2024_-_medalha_ilidio_carvalho_-_sergio_maria_euzi_e_cleber.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Ilídio Carvalho aos cidadãos que indica.</t>
   </si>
   <si>
     <t>8123</t>
   </si>
   <si>
     <t>P-LOM</t>
   </si>
   <si>
     <t>Proposta de Emenda LOM</t>
   </si>
   <si>
     <t>Sargento Washington, Carol Castro, Cici, Lisa Miranda</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8123/proposta_de_emenda_a_lom_no_1-20241.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8123/proposta_de_emenda_a_lom_no_1-20241.pdf</t>
   </si>
   <si>
     <t>Acrescenta os §§ 1º ao 7º ao Art. 52 da Lei Orgânica do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7909</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7909/requerimento_001-2024_-_cici_-_bebedouro_ubs_americo_silva_i_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7909/requerimento_001-2024_-_cici_-_bebedouro_ubs_americo_silva_i_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretária de Saúde, Sabrina Elen de Novaes e o Secretário de Administração e Governo Geraldo Júnior dos Santos que informe a esta Casa se há a possibilidade de se instalar um novo bebedouro na UBS do Américo Silva I. E caso não seja possível, que seja então providenciada a manutenção do bebedouro que há na UBS, que atualmente apresenta defeitos de funcionamento.</t>
   </si>
   <si>
     <t>7910</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7910/requerimento_002-2024_-_lisa_miranda_-_poste_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7910/requerimento_002-2024_-_lisa_miranda_-_poste_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique dos Santos, que informe a esta Casa se há possibilidade de instalação de postes de iluminação na Rua Alexandre Mendes Maciel, especificamente entre os quarteirões de esquina com a rua Alagoas e com rua Pernambuco.</t>
   </si>
   <si>
     <t>7919</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7919/requerimento_003-2024_-_pavio_-_mesas_de_tabuleiro_nas_pracas_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7919/requerimento_003-2024_-_pavio_-_mesas_de_tabuleiro_nas_pracas_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Meio Ambiente, Anderson Rodrigues Andrade, ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, e demais setores competentes, que informem a esta Casa se há possibilidade de se instalar mesas de concreto para jogos de tabuleiros nas Praças da Matriz e do Cruzeiro, na região central da cidade, e na Praça Capitão José Bahia, na região da Praia Municipal, no intuito de melhorar as condições de lazer e integração para os cidadãos, especialmente para a comunidade idosa.</t>
   </si>
   <si>
     <t>7920</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7920/requerimento_004_-_2024_-_carol_castro_-_troca_dos_uniformes.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7920/requerimento_004_-_2024_-_carol_castro_-_troca_dos_uniformes.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício encaminhando o presente Requerimento, que solicita à Secretária de Educação, Adriana Aparecida Ferreira, que envie a esta Casa de Leis, informações a respeito das trocas dos Kits de Uniformes que foram distribuídos aos alunos da Rede Municipal de Ensino, conforme publicado nas redes sociais do Município, em especial o seguinte:_x000D_
 _x000D_
 1 – Qual a quantidade de kits de uniforme que foram ou terão que ser trocados?_x000D_
 2 – Por favor, nos envie um relatório constando os nomes dos alunos ou de seus responsáveis legais, que precisaram e/ou precisarão trocar as peças do kit de uniformes._x000D_
 3 - Considerando que as peças do uniforme que compõem os kits possuem a identificação do Município de Lagoa da Prata, inclusive o Brasão Municipal, as peças que não forem utilizadas ou distribuídas aos alunos serão devolvidas à empresa fornecedora?</t>
   </si>
   <si>
     <t>7921</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7921/requerimento_005-2024_-_cici_-_manutencao_nas_vias_no_entorno_lagoa_das_palmeiras_29-01_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7921/requerimento_005-2024_-_cici_-_manutencao_nas_vias_no_entorno_lagoa_das_palmeiras_29-01_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa se há previsão para a execução de obras e intervenções destinadas a solucionar os problemas de escoamento das águas pluviais nas vias públicas que contornam a Lagoa das Palmeiras, nesta cidade, bem como para a manutenção do asfalto, considerando que elas estão com muitos buracos, que colocam em risco a integridade física de motociclistas, ciclistas, motoristas, pedestres e moradores das imediações, assim como podem gerar danos materiais aos cidadãos.</t>
   </si>
   <si>
     <t>7922</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7922/requerimento_006-2024_-_washington_-_escoamento_de_agua_jr.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7922/requerimento_006-2024_-_washington_-_escoamento_de_agua_jr.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa se há previsão para o início das obras e intervenções destinadas a solucionar os problemas de escoamento das águas pluviais existentes no Município, considerando que há valores no Orçamento Municipal destinados à drenagem pluvial na Ação nº 4.061 - Drenagem de Vias, com dotações que somam o valor de R$ 61.000,00. _x000D_
 	Que nos informe ainda, se há previsão para a solução do problema consistente no acúmulo de água no Bairro Coronel Luciano, mais especificamente, na Rua dos Buritis, entre os números 105 e 165, conforme demonstrado pelas fotografias que seguem anexas.</t>
   </si>
   <si>
     <t>7923</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7923/requerimento_007-2024_-_lisa_miranda_-_motos_29-01_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7923/requerimento_007-2024_-_lisa_miranda_-_motos_29-01_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita ao Secretário de Transportes e Limpeza Pública, Luiz da Silva Júnior, bem como ao Secretário de Administração e Governo, Geraldo Júnior dos Santos, e aos demais setores competentes, que informem a esta Casa, quais as medidas que a Administração pretende tomar em relação às motos que eram utilizadas pelos Guardas Civis e Fiscais de Lagoa da Prata, tais como: se serão utilizadas por outros setores, se serão leiloadas, ou qual a destinação que elas terão._x000D_
 Que informem ainda, se a Administração realizou um estudo sobre a viabilidade de se deixar de pagar o Adicional de Periculosidade aos servidores que as utilizavam em troca do uso de carro, que é um veículo cujas manutenções são mais caras e muitas vezes não compensa apenas um servidor por carro.</t>
   </si>
   <si>
     <t>7924</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7924/requerimento_008-2023_-_todos_os_vereadores_-_solicita_documentos_acs_-_29-01_assinado_assinado_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7924/requerimento_008-2023_-_todos_os_vereadores_-_solicita_documentos_acs_-_29-01_assinado_assinado_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência, consultado o plenário, que seja enviado Ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde, bem como à Procuradoria-Geral do Município, que enviem a esta Casa os seguintes documentos:_x000D_
        _x000D_
        	1 - Cópia do LTCAT - Laudo Técnico das Condições Ambientais do Trabalho – referente às Agentes Comunitárias de Saúde – ACS – o qual atestou as condições de trabalho a que as referidas profissionais são submetidas;_x000D_
 	_x000D_
 	2 – Cópia das decisões judiciais oriundas de Processos em que o Município foi desobrigado do pagamento do Adicional de Insalubridade para as ACS, com a numeração de tais processos;_x000D_
 _x000D_
 	3 – Cópia do Ofício nº 476/2023/PROC, emitido pela Procuradoria-Geral do Município ao Setor de Pessoal, em 16 de outubro de 2023.</t>
   </si>
   <si>
     <t>7930</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7930/requerimento_009-2024_-_carol_castro_-_solicita_informacoes_sobre_imovel_permutado_-_05-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7930/requerimento_009-2024_-_carol_castro_-_solicita_informacoes_sobre_imovel_permutado_-_05-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Geraldo Júnior dos Santos, que envie a esta Casa as seguintes informações a respeito da situação atual do imóvel permutado com a loteadora V8, através da lei 3.835/2023, que passou ao Município a propriedade conhecida como “Chácara Pensilvânia” respondendo aos seguintes questionamentos:_x000D_
 1 – Quais os planos para que o imóvel cumpra sua função social?_x000D_
 2 – Há algum projeto para que algum dos setores do Executivo funcione no local?_x000D_
 3 – O que o Município tem feito e investido para conservação do imóvel e proteção contra invasão e depredação por terceiros?_x000D_
 4 – Quais as medidas de proteção da fauna e flora existente no local tem sido tomadas pela Administração?_x000D_
 E ainda que enviem imagens de como está o local atualmente.</t>
   </si>
   <si>
     <t>7931</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7931/requerimento_010-2024_-_lisa_miranda_-_canal_digital_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7931/requerimento_010-2024_-_lisa_miranda_-_canal_digital_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita à Secretária de Assistência Social, Amanda Talita Luis Lopes, bem como aos meios de comunicação da Prefeitura, e aos demais setores competentes, que informem a esta Casa, a possibilidade de divulgar informação sobre o canal digital para a população lagopratense e quais os meios que o Executivo tem adotado para divulgar essa informação._x000D_
 _x000D_
 Que informem ainda as famílias beneficiárias do bolsa-família e os beneficiários do BPC que têm direito à antena digital gratuita para a utilização do canal digital e quais as providências eles devem tomar para receber este benefício.</t>
   </si>
   <si>
     <t>7932</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7932/requerimento_011-2024_-_todos_-_medalha_osmari_05-02_assinado_assinado_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7932/requerimento_011-2024_-_todos_-_medalha_osmari_05-02_assinado_assinado_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, nos termos do Artigo 3º da Resolução desta Casa de nº 495/2005, que “Cria a Medalha de Honra ao Mérito Feminino Osmari Clarinda de Oliveira e contém outras providências”, alterada por outras Resoluções, vêm apresentar os nomes das mulheres a serem agraciadas com a referida comenda para aprovação do Plenário._x000D_
 As homenageadas serão as seguintes mulheres:_x000D_
 Dorcelina Maria Mendes Batista – indicada pelo Vereador Toninho da Laje;_x000D_
 Glorestina Maria Rodrigues Otaviano – indicada pela Vereadora Lisa Miranda; _x000D_
 Jane Aparecida da Silva – indicada pela Vereadora Carol Castro;_x000D_
 Júnia Bernardes Fernandes  – indicada pela Vereadora Soninha;_x000D_
 Laiana Cardoso de Miranda e Modesto – Indicada pelo vereador Hermano Fofão;_x000D_
 Letícia Aparecida Faria– indicada pelo Vereador Cici;_x000D_
 Maria Aparecida de Deus Dias – indicada pelo Vereador Leandro Bibiano; _x000D_
 Marisa Nunes Miranda– indicada pelo Vereador Pavio e_x000D_
 Viviani Rocha Fonseca – indicada pelo Vereador Sargento Washington.</t>
   </si>
   <si>
     <t>7934</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7934/requerimento_012-2024_-_lisa_miranda_-_construcao_de_praca_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7934/requerimento_012-2024_-_lisa_miranda_-_construcao_de_praca_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Geraldo Júnior dos Santos, bem como ao Secretário de Obras e Urbanismo Reginaldo Henrique dos Santos que informem a esta Casa sobre quarteirão situado no bairro São Francisco, entre as ruas Francisco Silveira, Maranhão, Piauí e Cecílio Bernardes, onde se localiza a popular “Capelinha da Maria Helena”, qual o motivo do local ser utilizado como depósito de areia e brita por particulares, se há autorização para isso, se o Executivo tem realizado a devida fiscalização do imóvel de propriedade do Município. E, por fim, que informem também se há a possibilidade de ser construída uma praça de lazer no local, com área verde, instalação de quadra de esporte, academia ao livre e até mesmo um parquinho de brinquedos para crianças.</t>
   </si>
   <si>
     <t>7935</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7935/requerimento_013-2024_-_toninho_-_odontomovel_comunidades_terapeuticas_-_14-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7935/requerimento_013-2024_-_toninho_-_odontomovel_comunidades_terapeuticas_-_14-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando à  Secretária Municipal de Saúde, Sabrina Elen Novaes, e demais setores competentes, que informem a esta Casa se há possibilidade de disponibilizar a unidade móvel de saúde bucal para realização de atendimentos odontológicos nas Comunidades Terapêuticas do município.</t>
   </si>
   <si>
     <t>7936</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7936/requerimento_014-2024_-_hermano_-_adia_leitura_pareceres_plc_cm_1-2024_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7936/requerimento_014-2024_-_hermano_-_adia_leitura_pareceres_plc_cm_1-2024_assinado.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente, com fundamento no Inciso I do Art. 115 e no Inciso I do Art. 141, ambos do Regimento Interno desta Casa, para requerer a alteração da Ordem do Dia, de forma a se adiar a leitura dos Pareceres sobre o Projeto de Lei Complementar nº CM 1/2024 que Autoriza o pagamento de Adicionais aos Empregados Públicos Efetivos da Câmara Municipal de Lagoa da Prata, nos Casos Que Menciona, para a próxima Sessão Ordinária, dia 19 de fevereiro de 2024.</t>
   </si>
   <si>
     <t>7946</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7946/requerimento_015-2024_-_toninho_-_identificacao_pracas_19-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7946/requerimento_015-2024_-_toninho_-_identificacao_pracas_19-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras, Reginaldo Henrique Santos, ao Secretário Municipal de Meio Ambiente, Anderson Rodrigues Andrade, e demais setores competentes, que informem a esta Casa  sobre a viabilidade de proceder com a identificação das praças do município. Considerando que as vias públicas têm sido progressivamente identificadas por meio da aplicação de pinturas nos postes de iluminação pública, uma iniciativa que tem sido bem recebida pela população, seria pertinente estender essa prática às praças municipais.</t>
   </si>
   <si>
     <t>7953</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7953/requerimento_016-2024_-_leandro_bibiano_-_melhorias_rua_joao_graciano_dos_santos.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7953/requerimento_016-2024_-_leandro_bibiano_-_melhorias_rua_joao_graciano_dos_santos.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, e demais setores competentes, que informem a esta Casa sobre a viabilidade de implementar melhorias no prolongamento da Rua João Graciano dos Santos, localizado no bairro Américo Silva II. Este trecho de terra tem gerado inconvenientes para os moradores e usuários da referida via pública.</t>
   </si>
   <si>
     <t>7954</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7954/requerimento_017-2024_-_lisa_miranda_-_bueiro_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7954/requerimento_017-2024_-_lisa_miranda_-_bueiro_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique dos Santos e ao Serviço Autônomo de Água e Esgoto de Lagoa da Prata (SAAE), que informem a esta Casa se há possibilidade de manutenção de um bueiro na Rua Princesa Isabel, em frente ao número 753, no bairro Américo Silva.</t>
   </si>
   <si>
     <t>7961</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7961/requerimento_018-2024_-_lisa_miranda_-_asfalto_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7961/requerimento_018-2024_-_lisa_miranda_-_asfalto_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa, se há possibilidade de se realizar pavimentação asfáltica da Rua Afonso Pena, no bairro Centro, nesta cidade.</t>
   </si>
   <si>
     <t>7962</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7962/requerimento_019-2024_-_carol_castro_-_solicita_informacoes_sobre_curso.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7962/requerimento_019-2024_-_carol_castro_-_solicita_informacoes_sobre_curso.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita a Secretária de Assistência Social, Amanda Talita Luis Lopes, que envie a esta Casa as seguintes informações a respeito do curso de capacitação com o tema de “Gênero e Masculinidade” que tem sido ministrado para a sua equipe com o objetivo de trabalhar assuntos e capacitar a equipe para trabalhar as violências de gêneros com foco a violência contra a mulher._x000D_
 _x000D_
     1. Quais políticas públicas poderão ser implementadas para fortalecer o enfrentamento à violência de gênero, especialmente no que tange à violência contra a mulher, como resultado direto do curso de capacitação oferecido à equipe da Secretaria Municipal de Assistência Social?...</t>
   </si>
   <si>
     <t>7963</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7963/requerimento_020-2024_-_toninho_-_transporte_gratuito_cemae_11-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7963/requerimento_020-2024_-_toninho_-_transporte_gratuito_cemae_11-03.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando à Secretária Municipal de Educação, Adriana Aparecida Ferreira,   ao Secretário Municipal de Transportes e Limpeza Urbana, Luiz da Silva Júnior, e demais setores competentes, que informem  a esta Casa se há possibilidade de realizar um estudo de viabilidade técnica e financeira sobre a disponibilização de transporte gratuito aos estudantes e demais usuários atendidos pelo Centro Municipal de Atendimento ao Educando – CEMAE, localizado no bairro Cidade Jardim, nesta cidade.</t>
   </si>
   <si>
     <t>7964</t>
   </si>
   <si>
     <t>Soninha</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7964/requerimento_021-2024_-_soninha_-_rotatoria_ou_redutores_proximo_ao_cemiterio_da_saudade_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7964/requerimento_021-2024_-_soninha_-_rotatoria_ou_redutores_proximo_ao_cemiterio_da_saudade_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa, se há possibilidade de se instalar rotatória ou redutores de velocidade no cruzamento da Rua Manoel Pena com a Rua José Bernardes Lobato, no centro, desta cidade.</t>
   </si>
   <si>
     <t>7965</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7965/requerimento_022-2024_-_cici_-_convoca_dr_geraldo_junior_-_pagamento_promocoes_e_progressoes_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7965/requerimento_022-2024_-_cici_-_convoca_dr_geraldo_junior_-_pagamento_promocoes_e_progressoes_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que convoca o Secretário de Administração e Governo, Geraldo Júnior dos Santos, para que, no prazo regimental e nos termos da Lei Orgânica do Município, venha a esta Casa para falar aos Vereadores, à população e, em especial, aos Servidores Públicos Municipais, a respeito da possibilidade de se enviar ao Poder Legislativo, o mais breve possível, Projeto de Lei para alterar a Lei Complementar nº 258/2023 que Altera a Lei Complementar nº 3, de 22 de maio de 1991, visando a modificação do Sistema de Carreiras dos Servidores Públicos do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7973</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7973/requerimento_023-2024_-_lisa_miranda_-_centro_de_testagem_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7973/requerimento_023-2024_-_lisa_miranda_-_centro_de_testagem_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita à Secretária de Saúde, Sabrina Elen de Novaes e o Secretário de Administração e Governo Geraldo Júnior dos Santos, que informem a esta Casa, se há possibilidade de se criar um centro de testagem para dengue, nesta cidade.</t>
   </si>
   <si>
     <t>7977</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7977/requerimento_024-2024_-_lisa_miranda_-_asfalto_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7977/requerimento_024-2024_-_lisa_miranda_-_asfalto_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa, se há possibilidade de se realizar pavimentação asfáltica da avenida Benedito Valares, com seguimento no cruzamento da rua Bom Despacho até o final do bairro Gomes, nesta cidade.</t>
   </si>
   <si>
     <t>7978</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7978/requerimento_025-2024_-_carol_-_convoca_sabrina_e_luizinho.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7978/requerimento_025-2024_-_carol_-_convoca_sabrina_e_luizinho.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que convoca a Secretária de Saúde, Sabrina Elen de Novaes e o Secretário de Transportes e Limpeza Urbana, Luiz da Silva Júnior, para que, no prazo regimental e nos termos da Lei Orgânica do Município, venham a esta Casa para falar aos Vereadores e à população a respeito das ações e medidas que têm sido tomadas pelas Secretarias no que diz respeito a prevenção e combate a dengue em nosso Município.</t>
   </si>
   <si>
     <t>7982</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7982/requerimento_026-2024_-_hermano_-_solicita_informacoes_tfd_01-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7982/requerimento_026-2024_-_hermano_-_solicita_informacoes_tfd_01-04.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Transportes e Limpeza Pública, e à Secretária Municipal de Saúde que informem a esta Casa quais as medidas que a Administração Municipal tem tomado em face de motoristas que não cumprem o horário que marcam com pacientes que realizam Tratamento Fora do Domicílio – TFD; quais as orientações que são passadas aos pacientes que realizam TFD em caso de atrasos; quais as opções que os pacientes tem em caso de eventualidade de não cumprimento dos horários e de que forma que as informações são repassadas aos pacientes.</t>
   </si>
   <si>
     <t>7983</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7983/requerimento_027-2024_-_carol_-_audiencia_publica_autismo.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7983/requerimento_027-2024_-_carol_-_audiencia_publica_autismo.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, ouvido o Plenário, que seja determinada a realização de uma Audiência Pública sobre Políticas Públicas de Atendimento às Pessoas com Autismo, em razão do Dia Mundial do Autismo que ocorrerá amanhã, 2 de Abril, para debater sobre as medidas e instrumentos necessários para garantir o cumprimento das Leis de Proteção dos Direitos da Pessoa com Transtorno do Espectro Autista (TEA) vigentes, além de debater as eventuais mudanças e conquistas alcançadas pela realização de audiências anteriores com o mesmo tema, a se realizar no dia 25 de abril, às 18 horas aqui no plenário, com transmissão por meio da rádio e das páginas da Câmara Municipal no Facebook e no YouTube.</t>
   </si>
   <si>
     <t>7989</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7989/requerimento_028-2024_-_lisa_miranda_-_instalacao_placas_ubs_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7989/requerimento_028-2024_-_lisa_miranda_-_instalacao_placas_ubs_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita à Secretária Municipal de Saúde, Sabrina Elen de Novaes; ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, e ao Secretário de Administração e Governo Geraldo Júnior dos Santos que informem a esta Casa, quando será feita a instalação da placa que dá nome à Unidade Básica de Saúde I – UBS I – do Bairro Américo Silva, que passou a se denominar Unidade Básica de Saúde Balduíno Bernardes Amorim – Sr. Dudu, em cumprimento à Lei Municipal nº 3.402, de 18 de fevereiro de 2021. E também quando será a instalação da placa que dá nome à Unidade Básica de Saúde II – UBS II – do Bairro Américo Silva II, que passou a se denominar Unidade Básica de Saúde Maria das Graças Dias Florinda, em cumprimento à Lei Municipal nº 3.702, de 11 de agosto de 2022.</t>
   </si>
   <si>
     <t>7990</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7990/requerimento_029-2024_-_toninho_-_curso_primeiros_socorros_-_08-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7990/requerimento_029-2024_-_toninho_-_curso_primeiros_socorros_-_08-04.pdf</t>
   </si>
   <si>
     <t>Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando à  ao Secretário Municipal de Administração e Governo, Geraldo Júnior dos Santos, à Secretária Municipal de Saúde, Sabrina Elen Novaes, ao Secretário Municipal de Desenvolvimento Econômico, Aécio Oliveira, que informem a esta Casa se há possibilidade de disponibilizar, de forma gratuita, o curso de noções básicas de primeiros socorros à população de Lagoa da Prata.</t>
   </si>
   <si>
     <t>7991</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7991/requerimento_030-2023_-_pavio_-_passagem_elevada_av_do_contorno_-_08-04_2.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7991/requerimento_030-2023_-_pavio_-_passagem_elevada_av_do_contorno_-_08-04_2.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, e aos demais setores competentes, que informem a esta Casa se há possibilidade de se realizar um estudo de viabilidade técnica para instalar uma passagem elevada de pedestres na Avenida das Palmeiras (Avenida do Contorno), na altura do número 485, Orla da Praia Municipal, no Bairro Coronel Luciano, nesta cidade.</t>
   </si>
   <si>
     <t>7992</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7992/requerimento_031-2024_-_sr_leandro_-_rede_agua_pluvial_rua_arcos_08-04_2.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7992/requerimento_031-2024_-_sr_leandro_-_rede_agua_pluvial_rua_arcos_08-04_2.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando    ao Secretário Municipal de Obras e Urbanismo, Sr. Reginaldo Henrique Santos, e demais setores competentes, que informem a esta Casa se há possibilidade de se realizar um estudo de viabilidade técnico financeira para execução de um projeto de drenagem pluvial na Rua Arcos, no trecho compreendido entre a Avenida Benedito Valadares e a Avenida Isabel de Castro, no Bairro Américo Silva, nesta cidade.</t>
   </si>
   <si>
     <t>7993</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7993/requerimento_032_-_2024_-_carol_castro_-_fumace.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7993/requerimento_032_-_2024_-_carol_castro_-_fumace.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ao Chefe do Poder Executivo Municipal ofício encaminhando o presente Requerimento, que solicita à Secretária de Saúde, Sabrina Elen de Novaes, que envie a esta Casa de Leis, informações a respeito da atual aplicação do “FUMACÊ – UBV Pesado” pela nossa cidade._x000D_
 Que informe ainda, qual a diferença entre o defensivo lançado neste momento com um outro que o Prefeito mencionou no rádio, recentemente, o qual não poderia ser lançado nas vias públicas._x000D_
 Por fim, que informe a esta Casa e à população os motivos pelos quais se demorou tanto para o início da pulverização do “FUMACÊ”, com veículo, para ser mais eficiente,  considerando que há muitos meses o Município se encontra em situação caótica quanto à proliferação do mosquito Aedes Aegypti, transmissor dos vírus da Dengue, Zika e Chikungunya...</t>
   </si>
   <si>
     <t>7995</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7995/requerimento_33-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7995/requerimento_33-2024.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando    ao Secretário Municipal de Obras e Urbanismo, Sr. Reginaldo Henrique dos Santos, e demais setores competentes, que informem a esta Casa se há possibilidade de se realizar um estudo de viabilidade técnico financeiro para execução de um projeto de drenagem pluvial nas Ruas Belo Horizonte e Bom Despacho, no Bairro Américo Silva, nos trechos compreendidos entre a Rua Tomé de Souza até encontro daquelas com o denominado “Loteamento Hipocampo”, nesta cidade, visando futura pavimentação asfáltica dos referidos trechos de via pública.</t>
   </si>
   <si>
     <t>7996</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7996/requerimento_034-2024_-_lisa_miranda_-_manutencao_pontes_martins_guimaraes_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7996/requerimento_034-2024_-_lisa_miranda_-_manutencao_pontes_martins_guimaraes_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa se há a possibilidade de que seja realizada a manutenção da Estrada Mestre que sai de Martins Guimarães sentido a Córrego Alheio e também das pontes conhecidas popularmente como “Senhor Orcine” e “Senhor Leonide” e da ponte próxima a cachoeira, situadas no distrito de Martins Guimarães.</t>
   </si>
   <si>
     <t>7997</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7997/requerimento_035-2024_-_pavio_-_olho_vivo.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7997/requerimento_035-2024_-_pavio_-_olho_vivo.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário de Administração e Governo, Geraldo Júnior dos Santos; ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, e aos demais setores competentes, que informem a esta Casa se há possibilidade de se reinstalar o sistema de videomonitoramento para vigilância eletrônica, conhecido popularmente como “olho vivo” e até mesmo instalar novos “olhos vivos” nesta cidade.</t>
   </si>
   <si>
     <t>8005</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8005/requerimento_036-2024_-_lisa_miranda_-_programa_saude_itinerante_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8005/requerimento_036-2024_-_lisa_miranda_-_programa_saude_itinerante_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita à Secretária de Saúde, Sabrina Elen de Novaes e o Secretário de Administração e Governo Geraldo Júnior dos Santos, que informem a esta Casa, se há possibilidade de se instalar o Programa Saúde Itinerante, para zona rural nesta cidade.</t>
   </si>
   <si>
     <t>8006</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8006/requerimento_037-2024_-_leandro_bibiano_-_postes_de_iluminacao_bairro_gomes.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8006/requerimento_037-2024_-_leandro_bibiano_-_postes_de_iluminacao_bairro_gomes.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, e demais setores competentes, que informem a esta Casa se é possível instalar dois postes de energia elétrica no Bairro Gomes, sendo um  no final da Travessa João Paulino, sentido bairro Santa Eugênia II, e outro, na Avenida Benedito Valadares, em frente ao portão do Campo de Futebol dos Veteranos.</t>
   </si>
   <si>
     <t>8007</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8007/requerimento_038-2024_-_soninha_-_atendimento_especial_-_horario_trabalhador_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8007/requerimento_038-2024_-_soninha_-_atendimento_especial_-_horario_trabalhador_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita à Secretária de Saúde, Sabrina Elen de Novaes, que informe a esta Casa, se há possibilidade de se ampliar o “Horário de Atendimento Especial ao Trabalhador”, hoje aplicado na Policlínica, com muito sucesso, das 17 às 19 horas, também para as demais Unidades Básicas de Saúde – UBS – espalhadas pelos bairros da cidade, para que o atendimento seja ampliado, de forma que cada UBS atenda os trabalhadores de sua área de abrangência.</t>
   </si>
   <si>
     <t>8014</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8014/requerimento_039-2024_-_cici_-_dr_geraldo_junior_-_informacoes_sobre_pagamento_promocoes_e_progressoes_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8014/requerimento_039-2024_-_cici_-_dr_geraldo_junior_-_informacoes_sobre_pagamento_promocoes_e_progressoes_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Geraldo Júnior dos Santos, que envie a esta Casa de Leis, cópia dos autos do Processo Administrativo que visa a contratação de Perito ou profissional para a execução dos serviços de cálculos dos valores referentes às diferenças na remuneração dos Servidores Públicos Municipais, provenientes das promoções e progressões não pagas nos últimos 05 (cinco) anos, corrigidos monetariamente pelo Índice Nacional de Preços ao Consumidor Amplo Especial – IPCA-E, divulgado pelo Instituto Brasileiro de Geografia e Estatística – IBGE, em especial quanto aos Servidores que foram demitidos em virtude de terem se aposentado após o dia 13 de novembro de 2019...</t>
   </si>
   <si>
     <t>8019</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8019/requerimento_040-2024_-_cici_-_redutor_de_velocidade_06-05_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8019/requerimento_040-2024_-_cici_-_redutor_de_velocidade_06-05_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, que informe a esta Casa, se há possibilidade de se analisar a viabilidade da colocação de um redutor de velocidade (quebra-molas), com a devida sinalização, na extensão das Avenidas José Alexandrino de Almeida e Mário Correia Lacerda, no bairro Sol Nascente, nesta cidade.</t>
   </si>
   <si>
     <t>8020</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8020/requerimento_041-2024_-_toninho_-_pavimentacao_olegario_bernardes_e_santa_catarina.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8020/requerimento_041-2024_-_toninho_-_pavimentacao_olegario_bernardes_e_santa_catarina.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras, Reginaldo Henrique Santos,  e demais setores competentes, que informem  a esta Casa sobre a possibilidade de realizar um estudo de viabilidade técnica e financeira para a execução das obras de pavimentação asfáltica nas vias Olegário Bernardes, no trecho compreendido entre a Rua Bela Vista até a Rua do Alto Forno, no Bairro Santa Helena, e no prolongamento da Rua Santa Catarina, sentido Bairro Maria Fernanda I, nesta cidade.</t>
   </si>
   <si>
     <t>8021</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8021/requerimento_042-2024_-_todos_-_medalha_honra_ao_merito_06-05_assinado_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8021/requerimento_042-2024_-_todos_-_medalha_honra_ao_merito_06-05_assinado_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, nos termos da Resolução desta Casa, de nº 472/2005, que “Cria Medalhas de Honra ao Mérito na Câmara Municipal”, atualizada pela Resolução nº 887/2024, vêm apresentar os nomes dos cidadãos a serem agraciados com a referida comenda para aprovação do Plenário._x000D_
 _x000D_
 A entrega da homenagem será realizada em Sessão Solene no dia 20 de junho, às         19 horas, aqui no plenário.</t>
   </si>
   <si>
     <t>8027</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8027/requerimento_043-2024_-_leandro_-_caminhao_para_secretaria_de_obras_13-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8027/requerimento_043-2024_-_leandro_-_caminhao_para_secretaria_de_obras_13-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo, Sr. Reginaldo Henrique Santos, e demais setores competentes, que informem a esta Casa se há possibilidade de se adquirir um caminhão ¾, com carroceria, para atender a alta demanda de obras e serviços públicos existentes no município.</t>
   </si>
   <si>
     <t>8028</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8028/requerimento_044-2024_-_hermano_-_informacoes_pedido_sicredi_-_relogio_13-05_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8028/requerimento_044-2024_-_hermano_-_informacoes_pedido_sicredi_-_relogio_13-05_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Administração e Governo, Dr. Geraldo Júnior dos Santos, que informe a esta Casa, em que fase se encontra a tramitação do Processo Administrativo referente ao pedido da Cooperativa de Crédito, Poupança e Investimento Sul Minas do Rio Grande do Sul e Minas Gerais – SICREDI SOL MINAS RS/MG, para a adoção de um bem público, consistente canteiro central triangular situado na intercessão da Av. Brasil com a Praça Cel. Carlos Bernardes (Praça da Matriz) / Rua Professor Jacinto Ribeiro, no centro desta cidade._x000D_
 Que envie a esta Casa cópia dos autos do referido Processo Administrativo, ou documentos relacionados ao assunto, caso o Processo ainda não tenha sido instaurado.</t>
   </si>
   <si>
     <t>8034</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8034/requerimento_045-2024_-_lisa_miranda_-_reforma_de_quadra_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8034/requerimento_045-2024_-_lisa_miranda_-_reforma_de_quadra_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, e ao secretário de Desportos, Carlos Henrique Xavier, que informem a esta Casa, se há possibilidade de se realizar a reforma da quadra de esportes do bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>8035</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8035/requerimento_046-2024_-_carol_-_informacoes_sobre_emenda_impositiva.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8035/requerimento_046-2024_-_carol_-_informacoes_sobre_emenda_impositiva.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao secretário Municipal de Administração e Governo, Geraldo júnior dos Santos, ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos e à Secretária Municipal de Fazenda que informem a Esta Casa o que já foi realizado até o momento ou quando será aplicada e executada a Emenda Impositiva, destinada pela vereadora Carol Castro, no valor de R$ 32.500,00 (trinta e dois mil e quinhentos reais), para instalação de sinalização de trânsito com vagas reservadas às pessoas com deficiências (acessibilidade).</t>
   </si>
   <si>
     <t>8045</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8045/requerimento_047-2024_-_lisa_miranda_-_faixas_de_pedestres_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8045/requerimento_047-2024_-_lisa_miranda_-_faixas_de_pedestres_assinado.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa, se há possibilidade de se instalar quatro faixas elevadas de pedestres para acesso à Secretária de Saúde, no cruzamento da rua Modesto Gomes com rua Joaquim Gomes Pereira, nesta cidade.</t>
   </si>
   <si>
     <t>8046</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8046/requerimento_048-2024_-_leandro_-_pavimentacao_asfaltica_almirante_tamandare_e_outras__27-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8046/requerimento_048-2024_-_leandro_-_pavimentacao_asfaltica_almirante_tamandare_e_outras__27-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa se há possibilidade de se realizar a pavimentação asfáltica nas seguintes vias públicas do Município: _x000D_
 _x000D_
     1. Rua Almirante Tamandaré: No trecho entre a Rua Joaquim Gomes Pereira até a Associação Recreativa dos Colaboradores da Embaré (ARCE)._x000D_
     2. Rua José Xavier: No trecho entre a Rua Barão do Rio Branco até a Associação de Proteção e Assistência aos Condenados (APAC)._x000D_
     3. Rua José Lucas: Início na Rua Barão do Rio Branco até a Rua João de Barro.</t>
   </si>
   <si>
     <t>8050</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8050/requerimento_049-2024_-_lisa_miranda_-_veiculos_parados_na_garagem.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8050/requerimento_049-2024_-_lisa_miranda_-_veiculos_parados_na_garagem.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Transportes e Limpeza Pública, Luiz da Silva Júnior, que informe a esta Casa, se são verdadeiras as informações no sentido de que seis veículos novos estão “parados” na garagem do Município, um deles, desde outubro do ano passado. Sendo positiva a resposta, que envie a esta Casa, as devidas justificativas para que estes veículos não estejam prestando serviços em favor da população. Os veículos são os seguintes: 2 Vans, sendo uma delas adaptadas para pacientes com cadeira de rodas, 2 ambulâncias, 1 SPIN, e uma camionete.</t>
   </si>
   <si>
     <t>8051</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8051/requerimento_050-2024_-_soninha_-_pavimentacao_asfaltica_estrada_para_os_mirandas.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8051/requerimento_050-2024_-_soninha_-_pavimentacao_asfaltica_estrada_para_os_mirandas.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique dos Santos, bem como ao Secretário de Administração e Governo, que informem a esta Casa, se há possibilidade de se iniciar um Projeto visando a pavimentação asfáltica da estrada que liga a MG-170 à Comunidade dos Mirandas, neste Município, da mesma forma com que fora feito em benefício do Distrito de Martins Guimarães.</t>
   </si>
   <si>
     <t>8052</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8052/requerimento_051-2024_-_carol_-_convoca_agentes_de_contratacao_e_outros.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8052/requerimento_051-2024_-_carol_-_convoca_agentes_de_contratacao_e_outros.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que convoca o Diretor-Geral da Secretaria de Administração e Governo, João Paulo Alves Rodrigues, bem como os Agentes de Contratação  Jady Taís Costa Alves e Júlio César das Chagas Rodrigues Cerqueira, e ainda, os membros da Comissão permanente de Contratações e a Equipe de Apoio, Glécia Cristina da Silva, Caroline Freitas Cândido e Ariane Costa Carvalho (Segunda Secretária), nomeados nos termos da Portaria nº 52/2024, para que, no prazo regimental e nos termos da Lei Orgânica do Município, venham a esta Casa para falar aos Vereadores e à população a respeito dos trabalhos do Setor de Compras do Executivo, em especial, em relação às Licitações realizadas, tanto as que tiveram sucesso, quanto as que foram frustradas, assim como as dificuldades e desafios que vêm enfrentando.</t>
   </si>
   <si>
     <t>8060</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8060/requerimento_052-2024_-_leandro_bibiano_-_rotaroria_rua_luz_10-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8060/requerimento_052-2024_-_leandro_bibiano_-_rotaroria_rua_luz_10-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, e demais setores competentes, que informem a esta Casa se há possibilidade de se realizar estudo de análise técnica e financeira para a instalação de uma rotatória na esquina da Rua Luz com a Rua Joaquim Gomes Pereira, em frente ao posto de gasolina, no centro da cidade.</t>
   </si>
   <si>
     <t>8061</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8061/requerimento_053-2024_-_carol_-_convoca_servidores_licitacao_10-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8061/requerimento_053-2024_-_carol_-_convoca_servidores_licitacao_10-06.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que convoca, além daqueles servidores mencionados no Requerimento 51/2024, a Chefe do Setor de Compras: Rosilene Aparecida Mendonça de Paulo, e toda a equipe que antes era responsável pelas compras e licitações do Executivo Municipal, sendo eles: Telma Rodrigues Kalks da Silva, Edmar Vítor dos Santos, Jordan da Silva Bernardes, Geovana Luiza de Castro Silva, Letícia Ventura Gonçalves, Felipe Henrique Araújo da Silva, todos estes nomeados pela Portaria 160/2023, para que, no dia 14 de junho de 2024, venham a esta Casa para falar aos Vereadores e à população a respeito dos trabalhos do Setor de Compras do Executivo.</t>
   </si>
   <si>
     <t>8068</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8068/requerimento_054-2024_-_leandro_bibiano_-_reforma_quadra_gomes_17-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8068/requerimento_054-2024_-_leandro_bibiano_-_reforma_quadra_gomes_17-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, ao Secretário Municipal de Desportos, Carlos Henrique Xavier, e demais setores competentes, que informem a esta Casa se há possibilidade de se realizar a reforma da quadra poliesportiva situada no Bairro Gomes, nesta cidade. A comunidade local tem enfrentado problemas relacionados à estrutura e funcionalidade da referida quadra, comprometendo a segurança e o bem-estar dos cidadãos que a utilizam.</t>
   </si>
   <si>
     <t>8069</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8069/requerimento_055-2024_-_washington_-_audiencia_publica_ldo_17-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8069/requerimento_055-2024_-_washington_-_audiencia_publica_ldo_17-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência, ouvido o Plenário, que seja realizada uma Audiência Pública para apresentação do Projeto de Lei da LDO, que trata das Diretrizes para a elaboração do Orçamento Municipal para o ano de 2025, o qual se encontra em trâmite perante esta Casa, em atendimento ao disposto no Inciso I, do § 1º do Art. 48 da Lei Complementar Nacional 101/2000 – Lei de Responsabilidade Fiscal.</t>
   </si>
   <si>
     <t>8072</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8072/requerimento_056-2024_-_lisa_miranda_-_situacao_dos_veiculos_do_municipio.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8072/requerimento_056-2024_-_lisa_miranda_-_situacao_dos_veiculos_do_municipio.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Transportes e Limpeza Pública, Luiz da Silva Júnior, que informe a esta Casa, o seguinte:_x000D_
 Quantos veículos e máquinas o Município possui;_x000D_
 Quantos veículos e máquinas estão em condições de uso;_x000D_
 Quantos estão parados para manutenção há mais de 3 meses, o porquê e qual manutenção necessária;_x000D_
 Quantas oficinas são contratadas pelo Município para manutenção em sua frota.</t>
   </si>
   <si>
     <t>8073</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8073/requerimento_057-2024_-_pavio_-_passagem_elevada_modesto_gomes_24-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8073/requerimento_057-2024_-_pavio_-_passagem_elevada_modesto_gomes_24-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, e aos demais setores competentes que informem a esta Casa se há possibilidade de se realizar um estudo de viabilidade técnica para instalar uma passagem elevada de pedestres na Rua Modesto Gomes, na altura do número 447, em frente à casa lotérica, no Bairro Américo Silva, nesta cidade.</t>
   </si>
   <si>
     <t>8084</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8084/requerimento_058-2024_-_hermano_-_passagem_elevada_pedestres_08-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8084/requerimento_058-2024_-_hermano_-_passagem_elevada_pedestres_08-07.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, que informe a esta Casa, se há possibilidade de se instalar uma Passagem Elevada para Pedestres na Rua Ângelo Perilo, próximo ao seu cruzamento com a Rua Professor Jacinto Ribeiro, do lado da calçada da Escola Municipal Dr. Jacinto Campos, de modo a viabilizar, em especial, a travessia da Rua Ângelo Perilo pelos alunos da referida escola, pelos seus responsáveis, bem como pedestres em geral.</t>
   </si>
   <si>
     <t>8085</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8085/requerimento_059-2024_-_cici_-_fechamento_de_passagem_irregular_08-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8085/requerimento_059-2024_-_cici_-_fechamento_de_passagem_irregular_08-07.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, que informe a esta Casa, se há possibilidade de se executar intervenção no loteamento denominado “Juca Davi”, no prolongamento do Bairro Américo Silva, nesta cidade, consistente no fechamento de uma via aberta, provavelmente de forma não oficial, interligando a Rua João Graciano dos Santos e Rua Manoel Jacinto da Silva à Rodovia MG-429 (Lagoa/Luz), considerando que esta “passagem” está em área verde, conforme fui informado, e está dando fuga a criminosos que têm praticado crimes de furtos e/ou roubos no referido loteamento e nas adjacências.</t>
   </si>
   <si>
     <t>8086</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/</t>
   </si>
   <si>
     <t>com fundamento no Inciso I do Art. 115 e no Inciso I do Art. 141, ambos do Regimento Interno desta Casa, para requerer a alteração da Ordem do Dia, de forma a se adiar a apresentação de Emendas e leitura do Parecer sobre o Projeto de Lei EM nº 48/2024 que Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária do Município de Lagoa da Prata para o Exercício Financeiro de 2025 e dá outras providências, para a próxima Sessão Ordinária, dia 15 de julho de 2024, ou em Sessão Extraordinária, caso seja convocada para esta finalidade.</t>
   </si>
   <si>
     <t>8095</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, que se envie_x000D_
 ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que_x000D_
 solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, ao Secretário_x000D_
 Municipal de Desportos, Carlos Henrique Xavier, e demais setores competentes, que informem a_x000D_
 esta Casa se há possibilidade de se realizar um estudo de viabilidade técnica e financeira para a_x000D_
 instalação de uma academia ao ar livre no terreno do município, localizado ao lado da quadra de_x000D_
 Esportes do bairro Nossa Senhora das Graças, situada na esquina entre as ruas Rio Grande do Norte_x000D_
 e Almirante Tamandaré, próximo à divisa com o Bairro Etelvina Miranda.</t>
   </si>
   <si>
     <t>8102</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8102/requerimento_062-2024_-_leandro_-_poste__rua_f_parque_industrial_-_22-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8102/requerimento_062-2024_-_leandro_-_poste__rua_f_parque_industrial_-_22-07.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, e demais setores competentes, que informem a esta Casa se há possibilidade de se realizar um estudo técnico e financeiro sobre a viabilidade da instalação de um poste de energia elétrica no final da Rua “F”, localizada no Parque Industrial, próximo à Fazenda do Senhor João Prado, neste município.</t>
   </si>
   <si>
     <t>8103</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8103/requerimento_063-2024_-_toninho_-_transfere_sessao_ordinaria_22-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8103/requerimento_063-2024_-_toninho_-_transfere_sessao_ordinaria_22-07.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente, com fundamento no § 2º do Art. 128 do Regimento Interno desta Casa Legislativa, para requerer a transferência da Sessão Ordinária do dia 5 de agosto de 2024 para o dia seguinte, dia 06/08/2024, terça-feira, no mesmo horário de costume.</t>
   </si>
   <si>
     <t>8109</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8109/requerimento_064-2024_-_lisa_miranda_-_solicita_informacoes_para_um_cidadao_29-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8109/requerimento_064-2024_-_lisa_miranda_-_solicita_informacoes_para_um_cidadao_29-07.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Chefe do Setor de Tributação, Fiscalização e Cadastro do Município que informe a esta Casa, o seguinte:_x000D_
 _x000D_
 Quais os motivos para o não atendimento de uma solicitação feita pelo cidadão Narcízio da Cruz Ferreira, referente a uma unificação de imóvel de sua propriedade, bem como informações a respeito das guias de IPTU para pagamento, conforme correspondência cuja cópia segue anexa a este Requerimento;_x000D_
 _x000D_
 Se há possibilidade de se enviar a esta Vereadora cópia dos documentos solicitados pelo cidadão supracitado, bem como as respectivas guias para pagamento de IPTU, no prazo legal, considerando que este Requerimento é apresentado a pedido do interessado.</t>
   </si>
   <si>
     <t>8112</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8112/requerimento_065-2024_-_sargento_washington_-_rotatoria_12-08_.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8112/requerimento_065-2024_-_sargento_washington_-_rotatoria_12-08_.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique dos Santos, e demais setores competentes, que informem a esta Casa se há possibilidade de se realizar estudo de análise técnica e financeira para a instalação de uma rotatória no cruzamento das Ruas Bahia e Rio Grande do Sul, na área central da cidade.</t>
   </si>
   <si>
     <t>8117</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8117/requerimento_066-2024_-_sw_-_redutor_de_velocidade_pades.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8117/requerimento_066-2024_-_sw_-_redutor_de_velocidade_pades.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, que informe a esta Casa, se há possibilidade de se analisar a viabilidade da colocação de um redutor de velocidade (quebra-molas), com a devida sinalização, na rua Eli Maciel, na altura do número 670, no bairro Cidade Nova, nesta cidade.</t>
   </si>
   <si>
     <t>8118</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8118/requerimento_067-2024_-_leandro_-_remanejamento_poste_rua_joao_de_barro_19-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8118/requerimento_067-2024_-_leandro_-_remanejamento_poste_rua_joao_de_barro_19-08.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, e demais setores competentes, que informem a esta Casa se há possibilidade de se realizar o remanejamento  do poste de energia elétrica que atualmente se encontra localizado no meio da pista de rolamento da Rua João de Barro, solicitando sua transferência para a esquina com a Rua José Lucas, ambas situadas no Bairro Mangabeiras, neste município.</t>
   </si>
   <si>
     <t>8122</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8122/requerimento_068-2024_-_hermano_-_asfaltamento_eurico_dos_santos_ribeiro_26-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8122/requerimento_068-2024_-_hermano_-_asfaltamento_eurico_dos_santos_ribeiro_26-08.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, que informe a esta Casa, se há possibilidade de se asfaltar a Rua Eurico dos Santos Ribeiro, no trecho compreendido entre os números 2.178 até 2.450 (abrangendo no caso, três quarteirões), no Bairro Marília, nesta cidade, conforme descrito no Abaixo-assinado que segue anexo a este Requerimento.</t>
   </si>
   <si>
     <t>8129</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8129/requerimento_069-2024_-_leandro_-_pavimentacao_rua_sergipe_09-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8129/requerimento_069-2024_-_leandro_-_pavimentacao_rua_sergipe_09-09.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, e demais setores competentes, que informem a esta Casa se há possibilidade de se realizar a pavimentação asfáltica da Rua Sergipe, no trecho compreendido entre a Avenida Brasil e a Praça Dona Alexandrina, onde se situa o Museu,  neste município.</t>
   </si>
   <si>
     <t>8130</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8130/requerimento_070-2024_-_carol_castro_-_informacoes_sec_obras_e_urb_-_pav_e_ilum_rua_09-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8130/requerimento_070-2024_-_carol_castro_-_informacoes_sec_obras_e_urb_-_pav_e_ilum_rua_09-09.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa, se está no planejamento da Administração Pública Municipal a execução de intervenções e/ou obras visando a conclusão da abertura da Rua Antônio Cornélio de Oliveira, próximo ao número 5, no Bairro São Francisco, nesta cidade, assim que referida via pública se encontra com a Rua Piauí; se há previsão e possibilidade de se pavimentar com asfalto este trecho de rua, assim como resolver o problema de escoamento de águas pluviais que há no local, onde a água se acumula e se escoa para dentro do lote da ASCALP; por fim, se há previsão de se colocar postes de energia elétrica, com as respectivas luminárias, para que o local fique iluminado e se torne seguro para os moradores das imediações.</t>
   </si>
   <si>
     <t>8133</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8133/requerimento_071-2024_-_leandro_-_lombadas_na_barao_do_rio_branco_-_16-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8133/requerimento_071-2024_-_leandro_-_lombadas_na_barao_do_rio_branco_-_16-09.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, e demais setores competentes, que informem a esta Casa se há possibilidade de instalar dois redutores de velocidade (lombada), bem como a correta sinalização, na Rua Barão do Rio Branco, sendo um próximo ao número 900, em frente ao depósito de uma empresa de utilidades domésticas e outro, próximo ao número 1046, logo após a esquina da Rua José Xavier, no bairro Gomes, nesta cidade.</t>
   </si>
   <si>
     <t>8134</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8134/requerimento_072-2024_-_lisa_miranda_-_rotatoria_23-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8134/requerimento_072-2024_-_lisa_miranda_-_rotatoria_23-09.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental,  requer a Vossa Excelência, que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique dos Santos, e demais setores competentes, que informem a esta Casa se há possibilidade de se instalar uma rotatória no cruzamento da Rua Geralda Inácia da Fonseca com a Rua Amazonas, devidamente sinalizada.</t>
   </si>
   <si>
     <t>8136</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8136/requerimento_073-2024_-_lisa_miranda_-_pavimentacao_asfaltica_30-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8136/requerimento_073-2024_-_lisa_miranda_-_pavimentacao_asfaltica_30-09.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental,  requer a Vossa Excelência, que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique dos Santos, e demais setores competentes, que informem a esta Casa se há possibilidade de se realizar pavimentação asfáltica na rua José de Castro Teixeira no trecho entre a rua Bahia e rua Alagoas.</t>
   </si>
   <si>
     <t>8137</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8137/requerimento_074-2024_-_leandro_-_pavimentacao_e_rotatoria_rua_sao_carlos_30-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8137/requerimento_074-2024_-_leandro_-_pavimentacao_e_rotatoria_rua_sao_carlos_30-09.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras, Reginaldo Henrique Santos, e demais setores competentes, que informem a esta Casa sobre a viabilidade de realizar a pavimentação asfáltica na Rua São Carlos, no trecho entre as Ruas Divinópolis e Bom Despacho. Além disso, requeremos a instalação de uma rotatória no cruzamento entre a Rua São Carlos e Rua Bom Despacho, localizadas no bairro Américo Silva, neste município.</t>
   </si>
   <si>
     <t>8148</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8148/requerimento_075-2024_-_lisa_miranda_-_limpeza_proximo_a_lagoa_do_pocao_-_07-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8148/requerimento_075-2024_-_lisa_miranda_-_limpeza_proximo_a_lagoa_do_pocao_-_07-10.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Transportes e Limpeza Pública, Luiz da Silva Júnior, que informe a esta Casa, _x000D_
 se há possibilidade ou previsão de uma limpeza nas proximidades da Lagoa do Poção, bem como em imóveis situados nas suas imediações. Que me informe ainda, se há previsão para o início das obras de desassoreamento da referida lagoa.</t>
   </si>
   <si>
     <t>8149</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8149/requerimento_076-2024_-_leandro_-_faixa_de_pedestres_na_rua_samuel_bernardes_-_07-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8149/requerimento_076-2024_-_leandro_-_faixa_de_pedestres_na_rua_samuel_bernardes_-_07-10.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras, Reginaldo Henrique Santos, e demais setores competentes, que informem a esta Casa sobre a viabilidade técnica para a instalação de uma faixa de pedestre na Rua José Bernardes Maciel, esquina com a Rua Samuel Bernardes, no bairro Marília, nesta cidade.</t>
   </si>
   <si>
     <t>8150</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8150/requerimento_077-2024_-_lisa_miranda_-_lombadas_na_barao_do_rio_branco_-_14-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8150/requerimento_077-2024_-_lisa_miranda_-_lombadas_na_barao_do_rio_branco_-_14-10.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, e demais setores competentes, que informem a esta Casa se há possibilidade de instalar redutores de velocidade (lombada), bem como a correta sinalização, na Rua Barão do Rio Branco, próximo ao cruzamento com a Avenida Vereador Antônio Ribeiro Sobral e outro próximo ao cruzamento com a rua Vítor Rodrigues do Couto.</t>
   </si>
   <si>
     <t>8154</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8154/requerimento_078-2024_-_carol_-_transtornos_aos_moradores_dos_bairros_marilia_e_m_alf_dhor_14-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8154/requerimento_078-2024_-_carol_-_transtornos_aos_moradores_dos_bairros_marilia_e_m_alf_dhor_14-10.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, que informe a esta Casa se há previsão para a realização de intervenções visando amenizar ou acabar com os transtornos provocados aos moradores do Loteamento Rodolfo Pio, no prolongamento do Bairro Américo Silva, pelo intenso tráfego de caminhões e veículos na Rua Geraldo Francisco Braga, bem como em outras vias do loteamento e, em especial, em estradas de terra nas proximidades do local, que tem gerado muita poeira, prejudicando a saúde dos moradores daquele loteamento.</t>
   </si>
   <si>
     <t>8158</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8158/requerimento_079-2024_-_lisa_miranda_-_maquina_de_limpeza_de_piso_upa_-_21-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8158/requerimento_079-2024_-_lisa_miranda_-_maquina_de_limpeza_de_piso_upa_-_21-10.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Administração e Governo, Geraldo Júnior dos Santos, à Secretária Municipal de Saúde, Sabrina Elen de Novaes e demais setores competentes, que informem a esta Casa se há possibilidade de se adquirir para Unidade de Pronto Atendimento – UPA uma Máquina Limpadora e Secadora de Pisos Industrial para limpeza da unidade.</t>
   </si>
   <si>
     <t>8159</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8159/requerimento_080-2024_-_cici_-_dr_geraldo_junior_-_informacoes_sobre_pagamento_promocoes_e_progressoes_ii.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8159/requerimento_080-2024_-_cici_-_dr_geraldo_junior_-_informacoes_sobre_pagamento_promocoes_e_progressoes_ii.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Geraldo Júnior dos Santos, que envie a esta Casa de Leis, informações a respeito da fase em que se encontram os trabalhos contratados pelo Município, por meio do Contrato nº 271/2024, para execução dos serviços de cálculos dos valores referentes às diferenças na remuneração dos Servidores Públicos Municipais, provenientes das promoções e progressões não pagas nos últimos 05 (cinco) anos, corrigidos monetariamente pelo Índice Nacional de Preços ao Consumidor Amplo Especial – IPCA-E, divulgado pelo Instituto Brasileiro de Geografia e Estatística – IBGE, em especial quanto aos Servidores que foram demitidos em virtude de terem se aposentado após o dia 13 de novembro de 2019.</t>
   </si>
   <si>
     <t>8160</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8160/requerimento_081-2023_-_sargento_washington_-_audiencia_publica_loa_-_21-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8160/requerimento_081-2023_-_sargento_washington_-_audiencia_publica_loa_-_21-10.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência, ouvido o Plenário, que seja realizada uma Audiência Pública no dia 31 de outubro de 2024, às 18 horas, no plenário Desta Casa, para apresentação do Projeto de Lei do Orçamento do Município para o ano de 2025, bem como dos Projetos de Lei que tratam da revisão da Lei do Plano Plurianual – PPA, e da Lei de Diretrizes Orçamentárias – LDO, os quais se encontram em trâmite perante esta Casa, em atendimento ao disposto no Inciso I, do § 1º do Art. 48 da Lei Complementar Nacional nº 101/2000 – Lei de Responsabilidade Fiscal.</t>
   </si>
   <si>
     <t>8166</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8166/requerimento_082-2024_-soninha_-_ampliacao_transporte_coletivo_publico_gratuito_5-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8166/requerimento_082-2024_-soninha_-_ampliacao_transporte_coletivo_publico_gratuito_5-11.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Transportes e Limpeza Pública, Luiz da Silva Júnior, e demais setores competentes, que informem a esta Casa se há possibilidade de se aumentar os horários e os dias em que o serviço de Transporte Público Coletivo Gratuito é prestado, bem como que passe a atender os moradores do Distrito Industrial, Distrito de Martins Guimarães e a Comunidade dos Mirandas.</t>
   </si>
   <si>
     <t>8167</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8167/requerimento_083-2024_-_leandro_-_melhorias_rede_pluvial_05-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8167/requerimento_083-2024_-_leandro_-_melhorias_rede_pluvial_05-11.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, ao Diretor do Serviço Autônomo de Água e Esgoto de Lagoa da Prata – SAAE-LP, Edmilson José da Lage, e demais setores competentes que informem a esta Casa se há possibilidade de se realizar manutenção, bem como obras de melhorias na rede de drenagem pluvial e rede coletora de esgoto no cruzamento da Rua Pernambuco com Rua Goiás, na região da Praça do Trabalhador, no Bairro Santa Alexandrina, neste município.</t>
   </si>
   <si>
     <t>8168</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8168/requerimento_084-2024_-_toninho_-_participacao_de_vereador_de_forma_remota.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8168/requerimento_084-2024_-_toninho_-_participacao_de_vereador_de_forma_remota.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente, com fundamento no Art. 112 combinado com o Art. 203, ambos da Resolução nº 865/2022 - o Regimento Interno desta Casa, para requerer autorização para que nosso colega Vereador José Carlos Bernardo, o Pavio, possa continuar exercendo seu Mandato e participando das Sessões desta Casa de forma remota, a partir da próxima Sessão Ordinária, dia 11/11/2024, face ao Laudo Médico que segue anexo a este Requerimento, que o habilita para tanto.</t>
   </si>
   <si>
     <t>8169</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8169/requerimento_085-2024_-_soninha_-_pavimentacao_asfaltica_rua_luz_11-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8169/requerimento_085-2024_-_soninha_-_pavimentacao_asfaltica_rua_luz_11-11.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental,  requer a Vossa Excelência, que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique dos Santos, e demais setores competentes, que informem a esta Casa se há possibilidade de se realizar pavimentação asfáltica na Rua Luz, em toda sua extensão no Bairro Américo Silva, ou pelo menos, no trecho compreendido entre a Rua Sete de Setembro e a Rua Acácio Mendes, nesta cidade.</t>
   </si>
   <si>
     <t>8170</t>
   </si>
   <si>
     <t>Sirvo-me do presente, com fundamento no Inciso I do Art. 115 e no Inciso I do Art. 141, ambos do Regimento Interno desta Casa, para requerer a alteração da Ordem do Dia, de forma a se adiar a leitura de Parecer sobre o Projeto de Lei CM nº 11/2024 que Declara de Utilidade Pública a Associação Oásis de Assistência Social, para a próxima Sessão Ordinária, dia 25 de novembro de 2024.</t>
   </si>
   <si>
     <t>8172</t>
   </si>
   <si>
     <t>Com fundamento no § 1º do Art. 90 da Resolução nº 865/2022 - Regimento Interno desta Casa, venho requerer a retirada de tramitação do Projeto de Lei CM nº 11/2024 que Declara de Utilidade Pública a Associação Oásis de Assistência Social.</t>
   </si>
   <si>
     <t>8176</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8176/requerimento_088_-2024_-_cici_-_sec_adm_gov_-_informacoes_sobre_pagamento_promocoes_e_progressoes_iii.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8176/requerimento_088_-2024_-_cici_-_sec_adm_gov_-_informacoes_sobre_pagamento_promocoes_e_progressoes_iii.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, que envie a esta Casa de Leis, informações a respeito da fase em que se encontram os trabalhos contratados pelo Município, por meio do Contrato nº 271/2024, para execução dos serviços de cálculos dos valores referentes às diferenças na remuneração dos Servidores Públicos Municipais, provenientes das promoções e progressões não pagas nos últimos 05 (cinco) anos, corrigidos monetariamente pelo Índice Nacional de Preços ao Consumidor Amplo Especial – IPCA-E, divulgado pelo Instituto Brasileiro de Geografia e Estatística – IBGE, em especial quanto aos Servidores que foram demitidos em virtude de terem se aposentado após o dia 13 de novembro de 2019.</t>
   </si>
   <si>
     <t>8178</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8178/requerimento_089-2024_-_leandro_-_recapeamento_rua_josino_francisco_vidal_-_marilia_16-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8178/requerimento_089-2024_-_leandro_-_recapeamento_rua_josino_francisco_vidal_-_marilia_16-12.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras, Reginaldo Henrique Santos, e demais setores competentes, que informem a esta Casa se é possível  realizar o recapeamento em trechos da Rua Josino Francisco Vidal, próximo ao Loteamento Novo, às margens da MG-170, no Bairro Marília, nesta cidade.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3311,67 +3311,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8002/anteprojeto_de_lei_no_001-2024_-_carol_castro_-_distribuicao_de_repelente.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8127/anteprojeto_de_lei_no_002-2024_-_carol_castro_-_e_agora_jose.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8157/anteprojeto_de_lei_no_003-2024_-_carol_castro_-_programa_municipal_de_prevencao_e_enfrentamento_ao_assedio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8156/anteprojeto_de_lei_no_004-2024_-_carol_castro_-_programa_de_auxilio_para_aquisicao_de_uniformes_e_mat_escolares.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8174/anteprojeto_de_lei_no_005-2024_-_hermano_-_transporte_alunos_bambui_-_06-12_vf.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7911/indicacao_001-2024_-_lisa_miranda_-_rotatorias_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7958/indicacao_002-2024_-_sargento_washigton_-_aparelhos_de_ginastica.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7929/mocao_de_apoio_1-2024_-_sargento_washington_-_miosp_-_jr_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7940/mocao_002-2024_-_cici_-_caps_19-02_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7960/mocao_003-2024_-_carol_castro_-_centro_educacional_tutores.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7988/mocao_004-2024_-_sargento_-_pm_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8031/mocao_005-2024_-_hermano_fofao_-_marcelo_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8063/mocao_006-2024_-_toninho_da_laje_-_circulo_de_oracao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8108/mocao_007-2024_-_pavio_-_grupo_1_congado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8113/mocao_008-2024_-_lisa_-_mecanicos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8132/mocao_009-2024_-_leandro_-_lucas_miranda.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7906/projeto_de_lei_cm_001-2024_-_mesa_diretora_-_revisao_empregados_camara_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7907/projeto_de_lei_cm_002-2024_-_mesa_diretora_-_revisa_subsidio_vereador_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7928/projeto_de_lei_cm_003-2024_-_hermano_-_altera_lei_que_da_nome_a_vias_publicas_assinado_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7937/projeto_de_lei_cm_004-2024_-_carol_-_declara_de_utilidade_publica_o_instituto_arruaca.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7938/projeto_de_lei_cm_005-2024_-_sargento_washington_-_declara_de_utilidade_publica_aefar.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7998/projeto_de_lei_cm_006-2024_-_carol_-_declara_de_utilidade_publica_a_apa.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8018/projeto_de_lei_cm_07-2024_-_altera_lei_criacao_do_saae_-_analise_agua_-_hermano_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8039/projeto_de_lei_cm_008-2024_-_toninho_-_dia_municipal_da_educacao_legislativa_j.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8145/projeto_de_lei_cm_009-2024_-_toninho_-_placas_adocao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8152/projeto_de_lei_cm_010-2024_-_hermano_e_pavio_-_da_nome_a_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8165/projeto_de_lei_cm_011-2024_-_sargento_washington_-_declara_de_utilidade_publica_-_oasis.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8177/projeto_de_lei_cm_012-2024_-_pavio_-_da_nome_a_via_publica_-_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7912/projeto_de_lei_complementar_cm_001-2024_-_mesa_diretora_-_adicional_de_comissao_de_licitacao_empregados_efetivos_entrar_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8110/projeto_de_lei_complementar_cm_002-2024_-_toninho_-_altera_codigo_de_posturas_-_proibicao_nim_indiano.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8124/projeto_de_lei_complementar_cm_003-2024_-_altera_codigo_de_posturas_-_outdoor_-_hermano.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7918/projeto_de_lei_complementar_n_001-2024_-_altera_lei_complementar_003-91-altera_atribuicoes_cargo_procurador_adjunto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7972/projeto_de_lei_complementar_no___________-2024_-_cria_vagas_educacao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7974/projeto_de_lei_complementar_no_xxx-2024-_altera_o_mapa_anexo_i_da_lei_complementar_255_-_2022..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7975/projeto_de_lei_complementar_no_xxx-2024-_altera_a_lei_complementar_176_-_2017..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7976/projeto_de_lei_complementar_no_xxx-2024-_altera_a_lei_complementar_261_-_2023..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7987/projeto_de_lei_complementar_no__xx__-2024_-_cria_gratificacao_agentes_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8033/projeto_de_lei_complementar_no_____-2024_-_cria_gratificacao_comissao_progressao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8094/projeto_de_lei_complementar_no_xxx-2024-_altera_o_mapa_anexo_i_da_lei_complementar_255_-_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8171/projeto_de_lei_complementar_no_xxx-2024-_altera_a_lei_complementar_261_-_2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8173/projeto_de_lei_complementar_no_xxx-2024-_altera_o_mapa_anexo_i_da_lei_complementar_255_-_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8175/projeto_de_lei_complementar_no_xxx-2024-_altera_o_mapa_anexo_i_da_lei_complementar_255_-_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7904/projeto_de_lei_no_______-2024_-_concede_revisao_e_reajuste_aos_servidores_da_administracao_direta_e_indireta.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7905/projeto_de_lei_no_______-2024_-_credito_especial_-_r_150.00000_-_assistencia_social_pedido_001-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7908/projeto_de_lei_no_003-2024_-_concede_revisao_aos_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7913/projeto_de_lei_no___________-2024_-_credito_suplementar_-_r_4.522.20000_pedido_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7914/projeto_de_lei_no___________-2024_-_credito_suplementar_-_r_5.620.64267_pedido_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7915/projeto_de_lei_no_006-2024_-_altera_a_lei_no_3.940-2023_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7917/projeto_de_lei_no_______-2024_-_altera_nome_de_logradouro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7925/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_1.856.66667_-_administracao_e_governo_pedido_004-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7926/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_130.00000_-_assistencia_social_pedido_005-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7927/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_200.00000_pedido_no_006-2024_-_desportos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7933/projeto_de_lei_no_011-2024_-_c._suplementar_-_r_350.00000.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7939/projeto_de_lei_no_012-2024-_altera_nomenclatura_de_acao_ppa_loa_e_ldo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7941/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_1.087.95336_pedido_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7942/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7943/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_353.33333_pedido_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7944/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_208.09900_pedido_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7945/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_356.00000_pedido_no_011-2024.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7947/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_3.505.00000_pedido_no_012-2024-assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7948/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_500.00000_pedido_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7949/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_6.738.52794_pedido_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7950/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_7.828.421_pedido_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7951/projeto_de_lei_no_xxx-2024_-_autoriza_transposicao_dos_saldos_de_resolucoes.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7952/projeto_de_lei_no_xxx-2024_-_ratifica_protocolo_intencoes_cimmvi.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7955/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_24.00000_pedido_no_016-2024_-_cultura.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7956/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_650.00000_pedido_no_017-2024_-_cultura.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7957/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos_r_192.57900.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7959/projeto_de_lei_no_xx-2024_-_credito_suplementar_-_r_70.00000_pedido_no_018-2024_-_cultura-assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7966/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_90.00000_pedido_no_019-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7967/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_50.00000_pedido_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7968/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_77.00000_pedido_no_021-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7969/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_118.99436_pedido_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7970/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_137.88300_pedido_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7971/projeto_de_lei_no_xxx-2023__-_autoriza_repasse_fundacao_sao_carlos_-_r_137.88300_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7979/projeto_de_lei_no_034-2024_-_credito_suplementar_-_r_2.125.00000_pedido_no_024-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7980/projeto_de_lei_no_______-2024_-_credito_especial_-_r_850.00000_pedido_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7981/projeto_de_lei_no_______-2024_-_credito_suplementar_-_r_34.43100_pedido_no_026-2024.docx.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7984/projeto_de_lei_no__037-2024_-_credito_suplementar_-_r_938.33359_pedido_no_027-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7985/projeto_de_lei_no_______-2024_-_credito_suplementar_-_r_650.00000_pedido_no_028-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7986/projeto_de_lei_no_______-2024_-_altera_a_lei_no_3.978-2024_autoriza_repasse_fsc.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7994/projeto_de_lei_no_040-2024_-_altera_nome_de_logradouro.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8003/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_fundacao_sao_carlos_aditivo_convenio_11-23.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8008/projeto_de_lei_no_042-2024_-_altera_a_lei_no_3.980-2024_credito_suplementar_r_50.00000.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8009/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_570.00000_pedido_no_030-2024.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8010/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_304.80000_pedido_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8011/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_592.10260_pedido_no_032-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8012/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_500.00000_pedido_no_033-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8013/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_3.970-2024_credito_suplementar_r_6.738.52794.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8015/projeto_de_lei_no_xxx-2024_-_lei_de_diretrizes_orcamentarias_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8016/projeto_de_lei_no_______-2024_-_credito_especial_-_r_9.256.08064_pedido_no_034-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8017/projeto_de_lei_no_xxx-2024__-_autoriza_repasse_a_fundacao_sao_carlos_-_r_840.00000.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8022/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_3.990-2024_credito_suplementar_r_2.125.00000.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8023/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_350.00000_pedido_no_035-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8024/projeto_de_lei_no_xxx-2024__-_autoriza_repasse_a_apae_-_r_350.00000.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8025/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_514.72601_pedido_no_036-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8026/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_74.08645_pedido_no_037-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8029/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos_r_90.00000.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8030/projeto_de_lei_no________________-_credito_suplementar_-_r_1.500.00000_saae.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8032/projeto_de_lei_no_______-2024_-_altera_a_lei_no_3.930-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8036/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_141.41628_pedido_no_038-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8037/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_95.00000_pedido_no_039-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8038/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_900.00000_pedido_no_040-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8040/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_330.00000_pedido_no_041-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8041/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_122.43099_pedido_no_042-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8043/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_375.50000_pedido_no_043-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8044/projeto_de_lei_no_065-2024_-_credito_especial_-_r_330.00000_pedido_no_041-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8047/projeto_de_lei_no_066-2024_-_credito_suplementar_-_r_170.00000_pedido_no_044-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8048/projeto_de_lei_no_067-2024_-_credito_especial_-_r_144.00000_pedido_no_045-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8049/projeto_de_lei_no_068-2024_-_credito_especial_-_r_765.65246_pedido_no_046-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8053/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_92.00000_pedido_no_047-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8054/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_2.480.19780_pedido_no_048-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8055/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_3.989-2024_-_credito_suplementar_r_938.33359.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8056/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_lar_sao_vicente_-_r_223.99998.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8057/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_aefar_-_r_15.00000.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8058/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_associacao_ferroviario_f.club_-_r_12.999.99.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8059/projeto_de_lei__no_xxx-2024_-_autoriza_repasse_laprata_esporte_clube_-_r_11.43100.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8062/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_689.00000_pedido_no_049-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8064/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_970.62105_pedido_no_050-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8065/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_78.00000_pedido_no_051-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8066/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_716.00000_pedido_no_052-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8067/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_460.92223_pedido_no_053-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8070/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos_r_1.042.00000.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8071/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos_r_50.40000.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8074/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_160.00000_pedido_no_054-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8075/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_sos_r_150.00000.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8076/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_grupo_escoteiros_aguas_do_pantano__r_73.99998.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8077/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_congado_n.s._rosario_e_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8078/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_109.20000_pedido_no_055-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8079/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_450.00000_pedido_no_056-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8080/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_1.139.10835_pedido_no_057-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8081/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_367.31651_pedido_no_058-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8082/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_75.00000_pedido_no_059-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8083/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_3.997-2024_-_credito_especial_-_r_9.256.08064.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8087/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_900.00000_pedido_no_060-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8088/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_289.40303_pedido_no_061-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8089/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_108.20909_pedido_no_062-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8090/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_4.018-2024_-_c.s._r_95.00000.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8091/projeto_de_lei_no_xxx-2024_-_autoriza_remanejamento_de_dotacoes_orcamento_2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8092/projeto_de_lei__no_xxx-2024_-_altera_ppa_-_loa_e_ldo_cria_nova_acao_-_hortas_comunitarias.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8093/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_3.785-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8096/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_1.614.07953_assinado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8097/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_215.24162_pedido_no_064-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8098/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_287.86215_assinado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8099/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_283.83800_saae_assinado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8100/projeto_de_lei_no_xxx-2024_-_doa_bens_inserviveis_para_a_ascalp_assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8101/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_513.02545_assinado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8105/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_ambasa.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8106/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_330.00000_pedido_no_067-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8107/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_325.53200_pedido_no_068-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8111/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_fanfarra_-_r_19.99999.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8114/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos_r_479.10835.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8115/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos_r_660.00000.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8116/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos_r_995.88000.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8119/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_4.041-2024_-_c.e._r_109.20000.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8120/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_3.517.00000_pedido_no_069-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8121/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_125.00000_pedido_no_070-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8125/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_farasvec-_r_83.33333.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8131/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_83.50000_saae.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8135/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_760.00000_pedido_no_071-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8138/projeto_de_lei_no_xxx-2024_-_ppa_-_altera.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8139/projeto_de_lei_no_xxx-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8140/projeto_de_lei_no_xxx-2024_-_ldo-_altera.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8141/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_495.00000_pedido_no_072-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8142/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_1.000.00000_pedido_no_073-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8143/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_4.059-2024_-_subvencao_social_ambasa.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8144/projeto_de_lei_no_xxx-2024_-_autoriza_municipio_receber_imovel_em_dacao_em_pagamento_-_acao_civil_publica_mauricio.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8146/projeto_de_lei_no_xxx-2024_-_altera_identificacao_da_subfuncao_de_acao_-_horta_comunitaria-_ppa_loa_e_ldo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8151/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_646.22250_pedido_no_075-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8161/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_4.072-2024_-_c.s._r_760.00000.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8162/projeto_de_lei_no_xxx-2024_-_altera_art._8o_da_lei_no_984_de_2001_-_proibe_pesca_no_defeso.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8163/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_694.00000_pedido_no_077-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8164/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_900.00000_pedido_no_076-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7916/projeto_de_resolucao_001-2024_-_nova_regulamentacao_das_assinaturas_digitais.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7999/projeto_de_resolucao_no_002-2024_-_mesa_diretora_-_altera_resolucao_849-2022_jr.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8000/projeto_de_resolucao_no_003-2024_-_mesa_diretora_-_cria_escola_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8001/projeto_de_resolucao_no_004_-_2024_-_mesa_diretora_-_institui_o_regimento_interno_da_escola_do_legislativo_j.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8004/projeto_de_resolucao_no_005-2024_-_mesa_diretora_-_regulamenta_medalha_honra_ao_merito.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8104/projeto_de_resolucao_no_006-2024_-_mesa_diretora_-_autoriza_insercao_documentos_no_sapl.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8128/projeto_de_resolucao_no_007-2024_-_mesa_diretora_-_regulamenta_medalha_ilidio_carvalho.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8147/projeto_de_resolucao_no_008-2024_-_todos_os_vereadores_-_concede_titulo_de_cidadania_honoraria_1.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8153/projeto_de_resolucao_no_009-2024_-_medalha_ilidio_carvalho_-_sergio_maria_euzi_e_cleber.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8123/proposta_de_emenda_a_lom_no_1-20241.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7909/requerimento_001-2024_-_cici_-_bebedouro_ubs_americo_silva_i_assinado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7910/requerimento_002-2024_-_lisa_miranda_-_poste_assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7919/requerimento_003-2024_-_pavio_-_mesas_de_tabuleiro_nas_pracas_assinado.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7920/requerimento_004_-_2024_-_carol_castro_-_troca_dos_uniformes.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7921/requerimento_005-2024_-_cici_-_manutencao_nas_vias_no_entorno_lagoa_das_palmeiras_29-01_assinado.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7922/requerimento_006-2024_-_washington_-_escoamento_de_agua_jr.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7923/requerimento_007-2024_-_lisa_miranda_-_motos_29-01_assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7924/requerimento_008-2023_-_todos_os_vereadores_-_solicita_documentos_acs_-_29-01_assinado_assinado_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7930/requerimento_009-2024_-_carol_castro_-_solicita_informacoes_sobre_imovel_permutado_-_05-02.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7931/requerimento_010-2024_-_lisa_miranda_-_canal_digital_assinado.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7932/requerimento_011-2024_-_todos_-_medalha_osmari_05-02_assinado_assinado_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7934/requerimento_012-2024_-_lisa_miranda_-_construcao_de_praca_assinado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7935/requerimento_013-2024_-_toninho_-_odontomovel_comunidades_terapeuticas_-_14-02.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7936/requerimento_014-2024_-_hermano_-_adia_leitura_pareceres_plc_cm_1-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7946/requerimento_015-2024_-_toninho_-_identificacao_pracas_19-02.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7953/requerimento_016-2024_-_leandro_bibiano_-_melhorias_rua_joao_graciano_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7954/requerimento_017-2024_-_lisa_miranda_-_bueiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7961/requerimento_018-2024_-_lisa_miranda_-_asfalto_assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7962/requerimento_019-2024_-_carol_castro_-_solicita_informacoes_sobre_curso.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7963/requerimento_020-2024_-_toninho_-_transporte_gratuito_cemae_11-03.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7964/requerimento_021-2024_-_soninha_-_rotatoria_ou_redutores_proximo_ao_cemiterio_da_saudade_assinado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7965/requerimento_022-2024_-_cici_-_convoca_dr_geraldo_junior_-_pagamento_promocoes_e_progressoes_assinado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7973/requerimento_023-2024_-_lisa_miranda_-_centro_de_testagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7977/requerimento_024-2024_-_lisa_miranda_-_asfalto_assinado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7978/requerimento_025-2024_-_carol_-_convoca_sabrina_e_luizinho.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7982/requerimento_026-2024_-_hermano_-_solicita_informacoes_tfd_01-04.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7983/requerimento_027-2024_-_carol_-_audiencia_publica_autismo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7989/requerimento_028-2024_-_lisa_miranda_-_instalacao_placas_ubs_assinado.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7990/requerimento_029-2024_-_toninho_-_curso_primeiros_socorros_-_08-04.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7991/requerimento_030-2023_-_pavio_-_passagem_elevada_av_do_contorno_-_08-04_2.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7992/requerimento_031-2024_-_sr_leandro_-_rede_agua_pluvial_rua_arcos_08-04_2.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7993/requerimento_032_-_2024_-_carol_castro_-_fumace.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7995/requerimento_33-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7996/requerimento_034-2024_-_lisa_miranda_-_manutencao_pontes_martins_guimaraes_assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7997/requerimento_035-2024_-_pavio_-_olho_vivo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8005/requerimento_036-2024_-_lisa_miranda_-_programa_saude_itinerante_assinado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8006/requerimento_037-2024_-_leandro_bibiano_-_postes_de_iluminacao_bairro_gomes.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8007/requerimento_038-2024_-_soninha_-_atendimento_especial_-_horario_trabalhador_assinado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8014/requerimento_039-2024_-_cici_-_dr_geraldo_junior_-_informacoes_sobre_pagamento_promocoes_e_progressoes_assinado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8019/requerimento_040-2024_-_cici_-_redutor_de_velocidade_06-05_assinado.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8020/requerimento_041-2024_-_toninho_-_pavimentacao_olegario_bernardes_e_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8021/requerimento_042-2024_-_todos_-_medalha_honra_ao_merito_06-05_assinado_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8027/requerimento_043-2024_-_leandro_-_caminhao_para_secretaria_de_obras_13-05.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8028/requerimento_044-2024_-_hermano_-_informacoes_pedido_sicredi_-_relogio_13-05_assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8034/requerimento_045-2024_-_lisa_miranda_-_reforma_de_quadra_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8035/requerimento_046-2024_-_carol_-_informacoes_sobre_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8045/requerimento_047-2024_-_lisa_miranda_-_faixas_de_pedestres_assinado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8046/requerimento_048-2024_-_leandro_-_pavimentacao_asfaltica_almirante_tamandare_e_outras__27-05.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8050/requerimento_049-2024_-_lisa_miranda_-_veiculos_parados_na_garagem.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8051/requerimento_050-2024_-_soninha_-_pavimentacao_asfaltica_estrada_para_os_mirandas.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8052/requerimento_051-2024_-_carol_-_convoca_agentes_de_contratacao_e_outros.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8060/requerimento_052-2024_-_leandro_bibiano_-_rotaroria_rua_luz_10-06.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8061/requerimento_053-2024_-_carol_-_convoca_servidores_licitacao_10-06.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8068/requerimento_054-2024_-_leandro_bibiano_-_reforma_quadra_gomes_17-06.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8069/requerimento_055-2024_-_washington_-_audiencia_publica_ldo_17-06.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8072/requerimento_056-2024_-_lisa_miranda_-_situacao_dos_veiculos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8073/requerimento_057-2024_-_pavio_-_passagem_elevada_modesto_gomes_24-06.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8084/requerimento_058-2024_-_hermano_-_passagem_elevada_pedestres_08-07.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8085/requerimento_059-2024_-_cici_-_fechamento_de_passagem_irregular_08-07.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8102/requerimento_062-2024_-_leandro_-_poste__rua_f_parque_industrial_-_22-07.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8103/requerimento_063-2024_-_toninho_-_transfere_sessao_ordinaria_22-07.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8109/requerimento_064-2024_-_lisa_miranda_-_solicita_informacoes_para_um_cidadao_29-07.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8112/requerimento_065-2024_-_sargento_washington_-_rotatoria_12-08_.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8117/requerimento_066-2024_-_sw_-_redutor_de_velocidade_pades.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8118/requerimento_067-2024_-_leandro_-_remanejamento_poste_rua_joao_de_barro_19-08.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8122/requerimento_068-2024_-_hermano_-_asfaltamento_eurico_dos_santos_ribeiro_26-08.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8129/requerimento_069-2024_-_leandro_-_pavimentacao_rua_sergipe_09-09.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8130/requerimento_070-2024_-_carol_castro_-_informacoes_sec_obras_e_urb_-_pav_e_ilum_rua_09-09.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8133/requerimento_071-2024_-_leandro_-_lombadas_na_barao_do_rio_branco_-_16-09.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8134/requerimento_072-2024_-_lisa_miranda_-_rotatoria_23-09.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8136/requerimento_073-2024_-_lisa_miranda_-_pavimentacao_asfaltica_30-09.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8137/requerimento_074-2024_-_leandro_-_pavimentacao_e_rotatoria_rua_sao_carlos_30-09.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8148/requerimento_075-2024_-_lisa_miranda_-_limpeza_proximo_a_lagoa_do_pocao_-_07-10.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8149/requerimento_076-2024_-_leandro_-_faixa_de_pedestres_na_rua_samuel_bernardes_-_07-10.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8150/requerimento_077-2024_-_lisa_miranda_-_lombadas_na_barao_do_rio_branco_-_14-10.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8154/requerimento_078-2024_-_carol_-_transtornos_aos_moradores_dos_bairros_marilia_e_m_alf_dhor_14-10.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8158/requerimento_079-2024_-_lisa_miranda_-_maquina_de_limpeza_de_piso_upa_-_21-10.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8159/requerimento_080-2024_-_cici_-_dr_geraldo_junior_-_informacoes_sobre_pagamento_promocoes_e_progressoes_ii.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8160/requerimento_081-2023_-_sargento_washington_-_audiencia_publica_loa_-_21-10.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8166/requerimento_082-2024_-soninha_-_ampliacao_transporte_coletivo_publico_gratuito_5-11.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8167/requerimento_083-2024_-_leandro_-_melhorias_rede_pluvial_05-11.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8168/requerimento_084-2024_-_toninho_-_participacao_de_vereador_de_forma_remota.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8169/requerimento_085-2024_-_soninha_-_pavimentacao_asfaltica_rua_luz_11-11.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8176/requerimento_088_-2024_-_cici_-_sec_adm_gov_-_informacoes_sobre_pagamento_promocoes_e_progressoes_iii.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8178/requerimento_089-2024_-_leandro_-_recapeamento_rua_josino_francisco_vidal_-_marilia_16-12.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8002/anteprojeto_de_lei_no_001-2024_-_carol_castro_-_distribuicao_de_repelente.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8127/anteprojeto_de_lei_no_002-2024_-_carol_castro_-_e_agora_jose.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8157/anteprojeto_de_lei_no_003-2024_-_carol_castro_-_programa_municipal_de_prevencao_e_enfrentamento_ao_assedio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8156/anteprojeto_de_lei_no_004-2024_-_carol_castro_-_programa_de_auxilio_para_aquisicao_de_uniformes_e_mat_escolares.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8174/anteprojeto_de_lei_no_005-2024_-_hermano_-_transporte_alunos_bambui_-_06-12_vf.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7911/indicacao_001-2024_-_lisa_miranda_-_rotatorias_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7958/indicacao_002-2024_-_sargento_washigton_-_aparelhos_de_ginastica.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7929/mocao_de_apoio_1-2024_-_sargento_washington_-_miosp_-_jr_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7940/mocao_002-2024_-_cici_-_caps_19-02_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7960/mocao_003-2024_-_carol_castro_-_centro_educacional_tutores.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7988/mocao_004-2024_-_sargento_-_pm_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8031/mocao_005-2024_-_hermano_fofao_-_marcelo_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8063/mocao_006-2024_-_toninho_da_laje_-_circulo_de_oracao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8108/mocao_007-2024_-_pavio_-_grupo_1_congado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8113/mocao_008-2024_-_lisa_-_mecanicos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8132/mocao_009-2024_-_leandro_-_lucas_miranda.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7906/projeto_de_lei_cm_001-2024_-_mesa_diretora_-_revisao_empregados_camara_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7907/projeto_de_lei_cm_002-2024_-_mesa_diretora_-_revisa_subsidio_vereador_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7928/projeto_de_lei_cm_003-2024_-_hermano_-_altera_lei_que_da_nome_a_vias_publicas_assinado_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7937/projeto_de_lei_cm_004-2024_-_carol_-_declara_de_utilidade_publica_o_instituto_arruaca.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7938/projeto_de_lei_cm_005-2024_-_sargento_washington_-_declara_de_utilidade_publica_aefar.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7998/projeto_de_lei_cm_006-2024_-_carol_-_declara_de_utilidade_publica_a_apa.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8018/projeto_de_lei_cm_07-2024_-_altera_lei_criacao_do_saae_-_analise_agua_-_hermano_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8039/projeto_de_lei_cm_008-2024_-_toninho_-_dia_municipal_da_educacao_legislativa_j.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8145/projeto_de_lei_cm_009-2024_-_toninho_-_placas_adocao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8152/projeto_de_lei_cm_010-2024_-_hermano_e_pavio_-_da_nome_a_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8165/projeto_de_lei_cm_011-2024_-_sargento_washington_-_declara_de_utilidade_publica_-_oasis.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8177/projeto_de_lei_cm_012-2024_-_pavio_-_da_nome_a_via_publica_-_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7912/projeto_de_lei_complementar_cm_001-2024_-_mesa_diretora_-_adicional_de_comissao_de_licitacao_empregados_efetivos_entrar_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8110/projeto_de_lei_complementar_cm_002-2024_-_toninho_-_altera_codigo_de_posturas_-_proibicao_nim_indiano.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8124/projeto_de_lei_complementar_cm_003-2024_-_altera_codigo_de_posturas_-_outdoor_-_hermano.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7918/projeto_de_lei_complementar_n_001-2024_-_altera_lei_complementar_003-91-altera_atribuicoes_cargo_procurador_adjunto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7972/projeto_de_lei_complementar_no___________-2024_-_cria_vagas_educacao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7974/projeto_de_lei_complementar_no_xxx-2024-_altera_o_mapa_anexo_i_da_lei_complementar_255_-_2022..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7975/projeto_de_lei_complementar_no_xxx-2024-_altera_a_lei_complementar_176_-_2017..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7976/projeto_de_lei_complementar_no_xxx-2024-_altera_a_lei_complementar_261_-_2023..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7987/projeto_de_lei_complementar_no__xx__-2024_-_cria_gratificacao_agentes_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8033/projeto_de_lei_complementar_no_____-2024_-_cria_gratificacao_comissao_progressao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8094/projeto_de_lei_complementar_no_xxx-2024-_altera_o_mapa_anexo_i_da_lei_complementar_255_-_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8171/projeto_de_lei_complementar_no_xxx-2024-_altera_a_lei_complementar_261_-_2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8173/projeto_de_lei_complementar_no_xxx-2024-_altera_o_mapa_anexo_i_da_lei_complementar_255_-_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8175/projeto_de_lei_complementar_no_xxx-2024-_altera_o_mapa_anexo_i_da_lei_complementar_255_-_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7904/projeto_de_lei_no_______-2024_-_concede_revisao_e_reajuste_aos_servidores_da_administracao_direta_e_indireta.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7905/projeto_de_lei_no_______-2024_-_credito_especial_-_r_150.00000_-_assistencia_social_pedido_001-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7908/projeto_de_lei_no_003-2024_-_concede_revisao_aos_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7913/projeto_de_lei_no___________-2024_-_credito_suplementar_-_r_4.522.20000_pedido_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7914/projeto_de_lei_no___________-2024_-_credito_suplementar_-_r_5.620.64267_pedido_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7915/projeto_de_lei_no_006-2024_-_altera_a_lei_no_3.940-2023_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7917/projeto_de_lei_no_______-2024_-_altera_nome_de_logradouro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7925/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_1.856.66667_-_administracao_e_governo_pedido_004-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7926/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_130.00000_-_assistencia_social_pedido_005-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7927/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_200.00000_pedido_no_006-2024_-_desportos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7933/projeto_de_lei_no_011-2024_-_c._suplementar_-_r_350.00000.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7939/projeto_de_lei_no_012-2024-_altera_nomenclatura_de_acao_ppa_loa_e_ldo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7941/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_1.087.95336_pedido_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7942/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7943/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_353.33333_pedido_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7944/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_208.09900_pedido_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7945/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_356.00000_pedido_no_011-2024.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7947/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_3.505.00000_pedido_no_012-2024-assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7948/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_500.00000_pedido_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7949/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_6.738.52794_pedido_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7950/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_7.828.421_pedido_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7951/projeto_de_lei_no_xxx-2024_-_autoriza_transposicao_dos_saldos_de_resolucoes.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7952/projeto_de_lei_no_xxx-2024_-_ratifica_protocolo_intencoes_cimmvi.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7955/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_24.00000_pedido_no_016-2024_-_cultura.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7956/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_650.00000_pedido_no_017-2024_-_cultura.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7957/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos_r_192.57900.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7959/projeto_de_lei_no_xx-2024_-_credito_suplementar_-_r_70.00000_pedido_no_018-2024_-_cultura-assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7966/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_90.00000_pedido_no_019-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7967/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_50.00000_pedido_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7968/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_77.00000_pedido_no_021-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7969/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_118.99436_pedido_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7970/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_137.88300_pedido_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7971/projeto_de_lei_no_xxx-2023__-_autoriza_repasse_fundacao_sao_carlos_-_r_137.88300_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7979/projeto_de_lei_no_034-2024_-_credito_suplementar_-_r_2.125.00000_pedido_no_024-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7980/projeto_de_lei_no_______-2024_-_credito_especial_-_r_850.00000_pedido_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7981/projeto_de_lei_no_______-2024_-_credito_suplementar_-_r_34.43100_pedido_no_026-2024.docx.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7984/projeto_de_lei_no__037-2024_-_credito_suplementar_-_r_938.33359_pedido_no_027-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7985/projeto_de_lei_no_______-2024_-_credito_suplementar_-_r_650.00000_pedido_no_028-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7986/projeto_de_lei_no_______-2024_-_altera_a_lei_no_3.978-2024_autoriza_repasse_fsc.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7994/projeto_de_lei_no_040-2024_-_altera_nome_de_logradouro.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8003/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_fundacao_sao_carlos_aditivo_convenio_11-23.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8008/projeto_de_lei_no_042-2024_-_altera_a_lei_no_3.980-2024_credito_suplementar_r_50.00000.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8009/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_570.00000_pedido_no_030-2024.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8010/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_304.80000_pedido_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8011/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_592.10260_pedido_no_032-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8012/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_500.00000_pedido_no_033-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8013/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_3.970-2024_credito_suplementar_r_6.738.52794.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8015/projeto_de_lei_no_xxx-2024_-_lei_de_diretrizes_orcamentarias_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8016/projeto_de_lei_no_______-2024_-_credito_especial_-_r_9.256.08064_pedido_no_034-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8017/projeto_de_lei_no_xxx-2024__-_autoriza_repasse_a_fundacao_sao_carlos_-_r_840.00000.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8022/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_3.990-2024_credito_suplementar_r_2.125.00000.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8023/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_350.00000_pedido_no_035-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8024/projeto_de_lei_no_xxx-2024__-_autoriza_repasse_a_apae_-_r_350.00000.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8025/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_514.72601_pedido_no_036-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8026/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_74.08645_pedido_no_037-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8029/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos_r_90.00000.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8030/projeto_de_lei_no________________-_credito_suplementar_-_r_1.500.00000_saae.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8032/projeto_de_lei_no_______-2024_-_altera_a_lei_no_3.930-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8036/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_141.41628_pedido_no_038-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8037/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_95.00000_pedido_no_039-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8038/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_900.00000_pedido_no_040-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8040/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_330.00000_pedido_no_041-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8041/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_122.43099_pedido_no_042-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8043/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_375.50000_pedido_no_043-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8044/projeto_de_lei_no_065-2024_-_credito_especial_-_r_330.00000_pedido_no_041-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8047/projeto_de_lei_no_066-2024_-_credito_suplementar_-_r_170.00000_pedido_no_044-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8048/projeto_de_lei_no_067-2024_-_credito_especial_-_r_144.00000_pedido_no_045-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8049/projeto_de_lei_no_068-2024_-_credito_especial_-_r_765.65246_pedido_no_046-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8053/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_92.00000_pedido_no_047-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8054/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_2.480.19780_pedido_no_048-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8055/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_3.989-2024_-_credito_suplementar_r_938.33359.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8056/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_lar_sao_vicente_-_r_223.99998.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8057/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_aefar_-_r_15.00000.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8058/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_associacao_ferroviario_f.club_-_r_12.999.99.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8059/projeto_de_lei__no_xxx-2024_-_autoriza_repasse_laprata_esporte_clube_-_r_11.43100.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8062/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_689.00000_pedido_no_049-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8064/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_970.62105_pedido_no_050-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8065/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_78.00000_pedido_no_051-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8066/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_716.00000_pedido_no_052-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8067/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_460.92223_pedido_no_053-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8070/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos_r_1.042.00000.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8071/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos_r_50.40000.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8074/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_160.00000_pedido_no_054-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8075/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_sos_r_150.00000.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8076/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_grupo_escoteiros_aguas_do_pantano__r_73.99998.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8077/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_congado_n.s._rosario_e_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8078/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_109.20000_pedido_no_055-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8079/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_450.00000_pedido_no_056-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8080/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_1.139.10835_pedido_no_057-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8081/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_367.31651_pedido_no_058-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8082/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_75.00000_pedido_no_059-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8083/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_3.997-2024_-_credito_especial_-_r_9.256.08064.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8087/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_900.00000_pedido_no_060-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8088/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_289.40303_pedido_no_061-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8089/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_108.20909_pedido_no_062-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8090/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_4.018-2024_-_c.s._r_95.00000.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8091/projeto_de_lei_no_xxx-2024_-_autoriza_remanejamento_de_dotacoes_orcamento_2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8092/projeto_de_lei__no_xxx-2024_-_altera_ppa_-_loa_e_ldo_cria_nova_acao_-_hortas_comunitarias.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8093/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_3.785-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8096/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_1.614.07953_assinado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8097/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_215.24162_pedido_no_064-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8098/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_287.86215_assinado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8099/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_283.83800_saae_assinado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8100/projeto_de_lei_no_xxx-2024_-_doa_bens_inserviveis_para_a_ascalp_assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8101/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_513.02545_assinado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8105/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_ambasa.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8106/projeto_de_lei_no_xxx-2024_-_credito_especial_-_r_330.00000_pedido_no_067-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8107/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_325.53200_pedido_no_068-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8111/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_fanfarra_-_r_19.99999.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8114/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos_r_479.10835.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8115/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos_r_660.00000.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8116/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_-_fundacao_sao_carlos_r_995.88000.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8119/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_4.041-2024_-_c.e._r_109.20000.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8120/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_3.517.00000_pedido_no_069-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8121/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_125.00000_pedido_no_070-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8125/projeto_de_lei_no_xxx-2024_-_autoriza_repasse_farasvec-_r_83.33333.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8131/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_83.50000_saae.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8135/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_760.00000_pedido_no_071-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8138/projeto_de_lei_no_xxx-2024_-_ppa_-_altera.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8139/projeto_de_lei_no_xxx-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8140/projeto_de_lei_no_xxx-2024_-_ldo-_altera.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8141/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_495.00000_pedido_no_072-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8142/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_1.000.00000_pedido_no_073-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8143/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_4.059-2024_-_subvencao_social_ambasa.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8144/projeto_de_lei_no_xxx-2024_-_autoriza_municipio_receber_imovel_em_dacao_em_pagamento_-_acao_civil_publica_mauricio.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8146/projeto_de_lei_no_xxx-2024_-_altera_identificacao_da_subfuncao_de_acao_-_horta_comunitaria-_ppa_loa_e_ldo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8151/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_646.22250_pedido_no_075-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8161/projeto_de_lei_no_xxx-2024_-_altera_a_lei_no_4.072-2024_-_c.s._r_760.00000.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8162/projeto_de_lei_no_xxx-2024_-_altera_art._8o_da_lei_no_984_de_2001_-_proibe_pesca_no_defeso.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8163/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_694.00000_pedido_no_077-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8164/projeto_de_lei_no_xxx-2024_-_credito_suplementar_-_r_900.00000_pedido_no_076-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7916/projeto_de_resolucao_001-2024_-_nova_regulamentacao_das_assinaturas_digitais.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7999/projeto_de_resolucao_no_002-2024_-_mesa_diretora_-_altera_resolucao_849-2022_jr.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8000/projeto_de_resolucao_no_003-2024_-_mesa_diretora_-_cria_escola_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8001/projeto_de_resolucao_no_004_-_2024_-_mesa_diretora_-_institui_o_regimento_interno_da_escola_do_legislativo_j.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8004/projeto_de_resolucao_no_005-2024_-_mesa_diretora_-_regulamenta_medalha_honra_ao_merito.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8104/projeto_de_resolucao_no_006-2024_-_mesa_diretora_-_autoriza_insercao_documentos_no_sapl.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8128/projeto_de_resolucao_no_007-2024_-_mesa_diretora_-_regulamenta_medalha_ilidio_carvalho.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8147/projeto_de_resolucao_no_008-2024_-_todos_os_vereadores_-_concede_titulo_de_cidadania_honoraria_1.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8153/projeto_de_resolucao_no_009-2024_-_medalha_ilidio_carvalho_-_sergio_maria_euzi_e_cleber.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8123/proposta_de_emenda_a_lom_no_1-20241.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7909/requerimento_001-2024_-_cici_-_bebedouro_ubs_americo_silva_i_assinado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7910/requerimento_002-2024_-_lisa_miranda_-_poste_assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7919/requerimento_003-2024_-_pavio_-_mesas_de_tabuleiro_nas_pracas_assinado.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7920/requerimento_004_-_2024_-_carol_castro_-_troca_dos_uniformes.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7921/requerimento_005-2024_-_cici_-_manutencao_nas_vias_no_entorno_lagoa_das_palmeiras_29-01_assinado.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7922/requerimento_006-2024_-_washington_-_escoamento_de_agua_jr.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7923/requerimento_007-2024_-_lisa_miranda_-_motos_29-01_assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7924/requerimento_008-2023_-_todos_os_vereadores_-_solicita_documentos_acs_-_29-01_assinado_assinado_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7930/requerimento_009-2024_-_carol_castro_-_solicita_informacoes_sobre_imovel_permutado_-_05-02.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7931/requerimento_010-2024_-_lisa_miranda_-_canal_digital_assinado.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7932/requerimento_011-2024_-_todos_-_medalha_osmari_05-02_assinado_assinado_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7934/requerimento_012-2024_-_lisa_miranda_-_construcao_de_praca_assinado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7935/requerimento_013-2024_-_toninho_-_odontomovel_comunidades_terapeuticas_-_14-02.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7936/requerimento_014-2024_-_hermano_-_adia_leitura_pareceres_plc_cm_1-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7946/requerimento_015-2024_-_toninho_-_identificacao_pracas_19-02.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7953/requerimento_016-2024_-_leandro_bibiano_-_melhorias_rua_joao_graciano_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7954/requerimento_017-2024_-_lisa_miranda_-_bueiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7961/requerimento_018-2024_-_lisa_miranda_-_asfalto_assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7962/requerimento_019-2024_-_carol_castro_-_solicita_informacoes_sobre_curso.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7963/requerimento_020-2024_-_toninho_-_transporte_gratuito_cemae_11-03.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7964/requerimento_021-2024_-_soninha_-_rotatoria_ou_redutores_proximo_ao_cemiterio_da_saudade_assinado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7965/requerimento_022-2024_-_cici_-_convoca_dr_geraldo_junior_-_pagamento_promocoes_e_progressoes_assinado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7973/requerimento_023-2024_-_lisa_miranda_-_centro_de_testagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7977/requerimento_024-2024_-_lisa_miranda_-_asfalto_assinado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7978/requerimento_025-2024_-_carol_-_convoca_sabrina_e_luizinho.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7982/requerimento_026-2024_-_hermano_-_solicita_informacoes_tfd_01-04.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7983/requerimento_027-2024_-_carol_-_audiencia_publica_autismo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7989/requerimento_028-2024_-_lisa_miranda_-_instalacao_placas_ubs_assinado.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7990/requerimento_029-2024_-_toninho_-_curso_primeiros_socorros_-_08-04.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7991/requerimento_030-2023_-_pavio_-_passagem_elevada_av_do_contorno_-_08-04_2.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7992/requerimento_031-2024_-_sr_leandro_-_rede_agua_pluvial_rua_arcos_08-04_2.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7993/requerimento_032_-_2024_-_carol_castro_-_fumace.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7995/requerimento_33-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7996/requerimento_034-2024_-_lisa_miranda_-_manutencao_pontes_martins_guimaraes_assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/7997/requerimento_035-2024_-_pavio_-_olho_vivo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8005/requerimento_036-2024_-_lisa_miranda_-_programa_saude_itinerante_assinado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8006/requerimento_037-2024_-_leandro_bibiano_-_postes_de_iluminacao_bairro_gomes.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8007/requerimento_038-2024_-_soninha_-_atendimento_especial_-_horario_trabalhador_assinado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8014/requerimento_039-2024_-_cici_-_dr_geraldo_junior_-_informacoes_sobre_pagamento_promocoes_e_progressoes_assinado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8019/requerimento_040-2024_-_cici_-_redutor_de_velocidade_06-05_assinado.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8020/requerimento_041-2024_-_toninho_-_pavimentacao_olegario_bernardes_e_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8021/requerimento_042-2024_-_todos_-_medalha_honra_ao_merito_06-05_assinado_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8027/requerimento_043-2024_-_leandro_-_caminhao_para_secretaria_de_obras_13-05.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8028/requerimento_044-2024_-_hermano_-_informacoes_pedido_sicredi_-_relogio_13-05_assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8034/requerimento_045-2024_-_lisa_miranda_-_reforma_de_quadra_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8035/requerimento_046-2024_-_carol_-_informacoes_sobre_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8045/requerimento_047-2024_-_lisa_miranda_-_faixas_de_pedestres_assinado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8046/requerimento_048-2024_-_leandro_-_pavimentacao_asfaltica_almirante_tamandare_e_outras__27-05.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8050/requerimento_049-2024_-_lisa_miranda_-_veiculos_parados_na_garagem.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8051/requerimento_050-2024_-_soninha_-_pavimentacao_asfaltica_estrada_para_os_mirandas.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8052/requerimento_051-2024_-_carol_-_convoca_agentes_de_contratacao_e_outros.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8060/requerimento_052-2024_-_leandro_bibiano_-_rotaroria_rua_luz_10-06.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8061/requerimento_053-2024_-_carol_-_convoca_servidores_licitacao_10-06.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8068/requerimento_054-2024_-_leandro_bibiano_-_reforma_quadra_gomes_17-06.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8069/requerimento_055-2024_-_washington_-_audiencia_publica_ldo_17-06.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8072/requerimento_056-2024_-_lisa_miranda_-_situacao_dos_veiculos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8073/requerimento_057-2024_-_pavio_-_passagem_elevada_modesto_gomes_24-06.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8084/requerimento_058-2024_-_hermano_-_passagem_elevada_pedestres_08-07.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8085/requerimento_059-2024_-_cici_-_fechamento_de_passagem_irregular_08-07.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8102/requerimento_062-2024_-_leandro_-_poste__rua_f_parque_industrial_-_22-07.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8103/requerimento_063-2024_-_toninho_-_transfere_sessao_ordinaria_22-07.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8109/requerimento_064-2024_-_lisa_miranda_-_solicita_informacoes_para_um_cidadao_29-07.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8112/requerimento_065-2024_-_sargento_washington_-_rotatoria_12-08_.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8117/requerimento_066-2024_-_sw_-_redutor_de_velocidade_pades.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8118/requerimento_067-2024_-_leandro_-_remanejamento_poste_rua_joao_de_barro_19-08.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8122/requerimento_068-2024_-_hermano_-_asfaltamento_eurico_dos_santos_ribeiro_26-08.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8129/requerimento_069-2024_-_leandro_-_pavimentacao_rua_sergipe_09-09.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8130/requerimento_070-2024_-_carol_castro_-_informacoes_sec_obras_e_urb_-_pav_e_ilum_rua_09-09.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8133/requerimento_071-2024_-_leandro_-_lombadas_na_barao_do_rio_branco_-_16-09.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8134/requerimento_072-2024_-_lisa_miranda_-_rotatoria_23-09.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8136/requerimento_073-2024_-_lisa_miranda_-_pavimentacao_asfaltica_30-09.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8137/requerimento_074-2024_-_leandro_-_pavimentacao_e_rotatoria_rua_sao_carlos_30-09.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8148/requerimento_075-2024_-_lisa_miranda_-_limpeza_proximo_a_lagoa_do_pocao_-_07-10.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8149/requerimento_076-2024_-_leandro_-_faixa_de_pedestres_na_rua_samuel_bernardes_-_07-10.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8150/requerimento_077-2024_-_lisa_miranda_-_lombadas_na_barao_do_rio_branco_-_14-10.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8154/requerimento_078-2024_-_carol_-_transtornos_aos_moradores_dos_bairros_marilia_e_m_alf_dhor_14-10.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8158/requerimento_079-2024_-_lisa_miranda_-_maquina_de_limpeza_de_piso_upa_-_21-10.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8159/requerimento_080-2024_-_cici_-_dr_geraldo_junior_-_informacoes_sobre_pagamento_promocoes_e_progressoes_ii.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8160/requerimento_081-2023_-_sargento_washington_-_audiencia_publica_loa_-_21-10.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8166/requerimento_082-2024_-soninha_-_ampliacao_transporte_coletivo_publico_gratuito_5-11.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8167/requerimento_083-2024_-_leandro_-_melhorias_rede_pluvial_05-11.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8168/requerimento_084-2024_-_toninho_-_participacao_de_vereador_de_forma_remota.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8169/requerimento_085-2024_-_soninha_-_pavimentacao_asfaltica_rua_luz_11-11.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8176/requerimento_088_-2024_-_cici_-_sec_adm_gov_-_informacoes_sobre_pagamento_promocoes_e_progressoes_iii.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2024/8178/requerimento_089-2024_-_leandro_-_recapeamento_rua_josino_francisco_vidal_-_marilia_16-12.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H273"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="106.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="214.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="213.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>