--- v1 (2026-02-07)
+++ v2 (2026-04-26)
@@ -54,6276 +54,6276 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8192</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ANTEP</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>Elias Motorista</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8192/anteprojeto_de_lei_no_001-2025_-_elias_motorista_-_plano_de_saude.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8192/anteprojeto_de_lei_no_001-2025_-_elias_motorista_-_plano_de_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para que o Poder Executivo Municipal possa contratar Plano de Saúde e Assistência Médica aos Servidores Públicos da Administração Direta e Indireta do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8220</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ana Ruth</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8220/anteprojeto_de_lei_no_002-2025_-_ana_ruth_-_transporte_alunos_bambui_-_10-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8220/anteprojeto_de_lei_no_002-2025_-_ana_ruth_-_transporte_alunos_bambui_-_10-02.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Lagoa da Prata a transportar alunos que estudam em Cursos de Graduação ou Nível Técnico em Instituições de Ensino Superior, em Polos Estaduais ou Federais, nas hipóteses que menciona.</t>
   </si>
   <si>
     <t>8247</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Toninho da Laje</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8247/anteprojeto_de_lei_no_003-2025_-_toninho_-_politica_de_incentivo_a_doacao_de_sangue_e_outros_17-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8247/anteprojeto_de_lei_no_003-2025_-_toninho_-_politica_de_incentivo_a_doacao_de_sangue_e_outros_17-02.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de folga a Servidor Público que realizar doação de sangue ou medula óssea, voluntariamente, nos termos que menciona.</t>
   </si>
   <si>
     <t>8287</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Tuty da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8287/anteprojeto_de_lei_no_004-2025_-_tuty_da_borracharia_-_isencao_de_impostos_07-03_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8287/anteprojeto_de_lei_no_004-2025_-_tuty_da_borracharia_-_isencao_de_impostos_07-03_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Isenção do Pagamento de Impostos Municipais para Pessoas com Doenças Graves e Degenerativas domiciliadas no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8288</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8288/anteprojeto_de_lei_no_005-2025_-_tuty_da_borracharia_-_distribuicao_de_remedios_e_fraldas_geriatricas_07-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8288/anteprojeto_de_lei_no_005-2025_-_tuty_da_borracharia_-_distribuicao_de_remedios_e_fraldas_geriatricas_07-03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a distribuição gratuita de remédios de baixo custo e fraldas geriátricas para pessoas inscritas no Cadastro Único – CadÚnico - no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8386</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>João Pedro</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8386/anteprojeto_de_lei_no_006-2025_-_joao_pedro_-_reducao_jornada_servidor_pai_autista_14-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8386/anteprojeto_de_lei_no_006-2025_-_joao_pedro_-_reducao_jornada_servidor_pai_autista_14-04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redução da carga horária do Servidor Público Municipal que seja pai, mãe, Tutor, Curador ou responsável legal de pessoa com deficiência ou com Espectro Autista.</t>
   </si>
   <si>
     <t>8472</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8472/anteprojeto_de_lei_no_007-2025_-_toninho_-_programa_de_registro_de_caes.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8472/anteprojeto_de_lei_no_007-2025_-_toninho_-_programa_de_registro_de_caes.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Lagoa da Prata a instituir Programa de Registro de Cães, com instalação de chip para identificação do animal e de seu Tutor, nos termos do Art. 1º, do Art. 10 e do Inciso VIII do Art. 3º, todos da “Lei Municipal nº 2.323, de 17 de setembro de 2014.”</t>
   </si>
   <si>
     <t>8536</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8536/anteprojeto_de_lei_no_008-2025_-_ana_ruth_-_autoriza_uso_de_veiculos_para_transporte_de_atletas_e_outros.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8536/anteprojeto_de_lei_no_008-2025_-_ana_ruth_-_autoriza_uso_de_veiculos_para_transporte_de_atletas_e_outros.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para utilização de veículos do Município de Lagoa da Prata - MG para o transporte de atletas, entidades desportivas e participantes de eventos culturais.</t>
   </si>
   <si>
     <t>8554</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Mauro do Gás</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8554/anteprojeto_de_lei_no_009-2025_-_mauro_do_gas_-_programa_de_aquisicao_de_alimentos.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8554/anteprojeto_de_lei_no_009-2025_-_mauro_do_gas_-_programa_de_aquisicao_de_alimentos.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Aquisição de Alimentos da Agricultura Familiar e Pequenos Agricultores no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8596</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8596/anteprojeto_de_lei_no_10-2025_-elias_motorista_-_regulamenta_lixeiras.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8596/anteprojeto_de_lei_no_10-2025_-elias_motorista_-_regulamenta_lixeiras.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de coletores de lixo em frente às edificações residenciais, comerciais e condominiais no Município, e dá outras providências.</t>
   </si>
   <si>
     <t>8601</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8601/anteprojeto_de_lei_no_011_-2025_-_ana_ruth_e_joao_pedro_-_aumento_conselheiros_tutelares.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8601/anteprojeto_de_lei_no_011_-2025_-_ana_ruth_e_joao_pedro_-_aumento_conselheiros_tutelares.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 1.597, de 04 de abril de 2008”, que Regulamenta, nos Termos do Art. 13 da “Lei nº 541, de 30 de novembro de 1992”, a Eleição do Conselho Tutelar da Criança e do Adolescente e Dá Outras Providências.</t>
   </si>
   <si>
     <t>8671</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8671/anteprojeto_de_lei_no_12-2025_-_ana_ruth_-_joao_pedro_-_elias_-_entrada_solidaria_12-9-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8671/anteprojeto_de_lei_no_12-2025_-_ana_ruth_-_joao_pedro_-_elias_-_entrada_solidaria_12-9-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da aplicação da Entrada Solidária nos eventos custeados pelo Município, com entrada gratuita à população, bem como sobre a destinação dos mantimentos arrecadados a entidades sem fins lucrativos.</t>
   </si>
   <si>
     <t>8684</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>João Pedro, Mauro do Gás, Soninha</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8684/anteprojeto_de_lei_no_13-2025_-_joao_pedro_-_escalonamento_de_ferias_no_executivo_19-9-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8684/anteprojeto_de_lei_no_13-2025_-_joao_pedro_-_escalonamento_de_ferias_no_executivo_19-9-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o escalonamento de Férias dos Servidores Públicos Municipais que desempenham atividades técnicas essenciais no âmbito da Administração Pública Municipal.</t>
   </si>
   <si>
     <t>8723</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8723/anteprojeto_de_lei_no_14-2025_-_elias_motorista_-_mudanca_cesta_basica_aos_servidores.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8723/anteprojeto_de_lei_no_14-2025_-_elias_motorista_-_mudanca_cesta_basica_aos_servidores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição da entrega de Cestas Básicas aos Servidores Públicos Municipais pelo pagamento de Vale-alimentação.</t>
   </si>
   <si>
     <t>8325</t>
   </si>
   <si>
     <t>ANTEC</t>
   </si>
   <si>
     <t>Anteprojeto de Lei Complementar</t>
   </si>
   <si>
     <t>Janeany</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8325/anteprojeto_de_lei_complementar_no_01-2025_-_janeany_-_altera_lc_3-1991_-_24-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8325/anteprojeto_de_lei_complementar_no_01-2025_-_janeany_-_altera_lc_3-1991_-_24-03.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei Complementar Municipal nº 3, de 22 de maio de 1991” que Cria o Plano de Carreira do Servidor Público Civil da Prefeitura Municipal de Lagoa da Prata e dá outras providências.</t>
   </si>
   <si>
     <t>8477</t>
   </si>
   <si>
     <t>João Pedro, Tuty da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8477/anteprojeto_de_lei_complementar_no_002-2025_-_joao_pedro_e_tuty_-_delega_fiscalizacao_gcm.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8477/anteprojeto_de_lei_complementar_no_002-2025_-_joao_pedro_e_tuty_-_delega_fiscalizacao_gcm.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Delegação de Competência aos Integrantes da Guarda Civil Municipal Para Atuar na Fiscalização de Posturas Municipais, Meio Ambiente, Limpeza, dentre outras de competência do Município.</t>
   </si>
   <si>
     <t>8494</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8494/anteprojeto_de_lei_complementar_no_3-2025_-_janeany_-_altera_lc_5-1991_-_circos_parques_carreta_6-6-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8494/anteprojeto_de_lei_complementar_no_3-2025_-_janeany_-_altera_lc_5-1991_-_circos_parques_carreta_6-6-2025.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei Complementar nº 5, de 15 de julho de 1.991”, que Institui o Código de Posturas do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8542</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8542/anteprojeto_de_lei_complementar_no_4-2025_-_elias_motorista_-_transito.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8542/anteprojeto_de_lei_complementar_no_4-2025_-_elias_motorista_-_transito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Departamento Municipal de Transportes e Trânsito – DEMUTRAN, na estrutura organizacional da Secretaria Municipal de_x000D_
 Obras e Urbanismo, da Administração Direta do Poder Executivo do Município de Lagoa da Prata do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>8573</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8573/anteprojeto_de_lei_complementar_no_5-2025_-_tuty_da_borracharia_-_graduacao_em_nivel_superior_para_comissionados_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8573/anteprojeto_de_lei_complementar_no_5-2025_-_tuty_da_borracharia_-_graduacao_em_nivel_superior_para_comissionados_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a exigência de Graduação em Nível Superior completo para ocupação de Cargo Público Comissionado no âmbito da Administração Pública Municipal de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8635</t>
   </si>
   <si>
     <t>Carla Andrade</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8635/anteprojeto_de_lei_complementar_no_6-2025_-_carla_andrade_-_altera_lc_240-2021_-_limpeza_e_queimada.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8635/anteprojeto_de_lei_complementar_no_6-2025_-_carla_andrade_-_altera_lc_240-2021_-_limpeza_e_queimada.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei Complementar nº 240, de 30 de agosto de 2021”, que Dispõe Sobre a Limpeza, Manutenção, Uso e Ocupação dos Imóveis Situados no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8202</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Soninha</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8202/indicacao_001-2025_-_soninha_-_revitalizacao_da_praca_da_matriz_27-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8202/indicacao_001-2025_-_soninha_-_revitalizacao_da_praca_da_matriz_27-01.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se realizar um planejamento para providências imediatas no sentido de se realizar a revitalização da Praça Coronel Carlos Bernardes, a Praça da Matriz de São Carlos Borromeu, com as obras e os serviços que se fizerem necessários.</t>
   </si>
   <si>
     <t>8203</t>
   </si>
   <si>
     <t>Elias Motorista, Mauro do Gás, Tuty da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8203/indicacao_002-2025_-_tuty_-_elias_-_mauro_-_instalacao_tachao_passagem_e_pedestres_27-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8203/indicacao_002-2025_-_tuty_-_elias_-_mauro_-_instalacao_tachao_passagem_e_pedestres_27-01.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados indicam ao Executivo Municipal, na forma regimental, a necessidade de se melhorar a sinalização de trânsito na área onde está situada a passagem elevada para pedestres em frente a Farmácia do Município, na Rua Ângelo Perilo, centro, com a instalação de tachões, conhecidos popularmente como “tartarugas”, nos dois sentidos do trânsito, para que os condutores de veículos, efetivamente, parem seus veículos para a travessia segura dos pedestres.</t>
   </si>
   <si>
     <t>8204</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8204/indicacao_003-2025_-_carla_andrade_-_aperfeicoamento_dos_semaforos_27-01_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8204/indicacao_003-2025_-_carla_andrade_-_aperfeicoamento_dos_semaforos_27-01_1.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se realizar um estudo visando o aperfeiçoamento no uso dos semáforos situados no cruzamento da Rua Bahia com a Av. José Bernardes Maciel, na área central da cidade, de forma que eles passem a funcionar da mesma forma daqueles já instalados na Avenida Brasil.</t>
   </si>
   <si>
     <t>8205</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8205/indicacao_004-2025_-_carla_andrade_-_aperfeicoamento_dos_semaforos_27-01_2.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8205/indicacao_004-2025_-_carla_andrade_-_aperfeicoamento_dos_semaforos_27-01_2.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se executar pavimentação asfáltica em um trecho da Rua São Paulo, ainda não pavimentado com asfalto, entre a Rua Rio de Janeiro e a Rua Alagoas, compreendendo quatro quarteirões, ou se não for possível toda esta área, que seja, pelo menos, entre a Rua Rio de Janeiro e a Rua Bahia, compreendendo dois quarteirões.</t>
   </si>
   <si>
     <t>8216</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8216/indicacao_005-2025_-_carla_andrade_-_rotatoria_luiz_guadalupe_c_alex_b_primo_03-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8216/indicacao_005-2025_-_carla_andrade_-_rotatoria_luiz_guadalupe_c_alex_b_primo_03-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se colocar uma rotatória, com a respectiva e devida sinalização de trânsito, no cruzamento entre a Rua Luiz Guadalupe e a Rua Alexandre Bernardes Primo / Praça Olinto Pinto Ribeiro (Praça do Cruzeiro), no centro da cidade.</t>
   </si>
   <si>
     <t>8217</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8217/indicacao_006-2025_-_tuty_-_redutores_de_velocidade_barao_do_rio_branco_03-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8217/indicacao_006-2025_-_tuty_-_redutores_de_velocidade_barao_do_rio_branco_03-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se instalar redutores de velocidade, pelo menos três, ao longo da Rua Barão do Rio Branco, no Bairro Gomes, nesta cidade.</t>
   </si>
   <si>
     <t>8222</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8222/indicacao_007-2025_-_ana_ruth_-_pracinha_mirandinha_10-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8222/indicacao_007-2025_-_ana_ruth_-_pracinha_mirandinha_10-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de instalação de placas de sinalização e a realização de uma reforma de recuperação na área pública conhecida como Pracinha Triangular, localizada entre as ruas Prefeito Paulo Lobato, Noraldino Geraldo Rodrigues e Secundino Rodrigues, no Bairro Chico Miranda.</t>
   </si>
   <si>
     <t>8236</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8236/indicacao_008-2025_-_mauro_do_gas_-_asfalto_av_brasil_10-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8236/indicacao_008-2025_-_mauro_do_gas_-_asfalto_av_brasil_10-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade realizar pavimentação asfáltica na Avenida Brasil, nos trechos compreendidos entre as ruas Rufinho Rodolfo até a rua João Jafar.</t>
   </si>
   <si>
     <t>8237</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8237/indicacao_009-2025_-_mauro_do_gas_-_rotatoria_minas_gerais_com_joao_jafar_10-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8237/indicacao_009-2025_-_mauro_do_gas_-_rotatoria_minas_gerais_com_joao_jafar_10-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se colocar uma rotatória, com a respectiva e devida sinalização de trânsito, no cruzamento entre a Avenida Minas Gerais e a Rua João Jafar e Avenida Minas Gerais com rua Josino Francisco Vidal, no bairro Maria Fernanda I.</t>
   </si>
   <si>
     <t>8238</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8238/indicacao_010-2025_-_elias_motorista_-_rotatoria_av_jbm_10-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8238/indicacao_010-2025_-_elias_motorista_-_rotatoria_av_jbm_10-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se concretizar a reinstalação de uma rotatória no cruzamento da Av. José Bernardes Maciel com Rua Josino Francisco Vidal, bem como a implantação de sinalização vertical, com placas de “Pare” e “Dê a Preferência”, visando à melhoria da segurança viária.</t>
   </si>
   <si>
     <t>8239</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se construir Passagem Elevada para Pedestres, com a devida sinalização de solo e com placas, em frente a todas as unidades educacionais do Município, tanto as públicas, quanto as particulares, visando a segurança para todos alunos, profissionais que lá atuam, bem como os pedestres em geral.</t>
   </si>
   <si>
     <t>8240</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8240/indicacao_012-2025_-_soninha_-_identificacao_dos_onibus_transporte_gratuito_10-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8240/indicacao_012-2025_-_soninha_-_identificacao_dos_onibus_transporte_gratuito_10-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se identificar os ônibus que estão executando o serviço de transporte público gratuito no Município.</t>
   </si>
   <si>
     <t>8241</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8241/indicacao_013-2025_-_tuty_-_redutores_de_velocidade_av_dona_maria_rita_10-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8241/indicacao_013-2025_-_tuty_-_redutores_de_velocidade_av_dona_maria_rita_10-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se instalar redutores de velocidade na Av. Dona Maria Rita no trecho entre o número 306 até o número 782, no Bairro Santa Helena, nesta cidade.</t>
   </si>
   <si>
     <t>8242</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8242/indicacao_014-2025_-_joao_pedro_-_reforma_quadras_americo_silva_e_n.sra_das_gracas_10-02_pades.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8242/indicacao_014-2025_-_joao_pedro_-_reforma_quadras_americo_silva_e_n.sra_das_gracas_10-02_pades.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se realizar obras de reforma na quadra de esportes do bairro Nossa Senhora das Graças, bem como a cobertura e revitalização da quadra do bairro Américo Silva, nesta cidade.</t>
   </si>
   <si>
     <t>8243</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8243/indicacao_015-2025_-_joao_pedro_-_rotatoria_coronel_luciano_-_10-02_pades.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8243/indicacao_015-2025_-_joao_pedro_-_rotatoria_coronel_luciano_-_10-02_pades.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se realizar um estudo de viabilidade técnica e financeira para a instalação de uma rotatória no cruzamento da Rua das Acácias com a Avenida dos Ipês Amarelos, no bairro Coronel, próximo à Igreja Matriz Nossa Senhora do Guadalupe, nesta cidade.</t>
   </si>
   <si>
     <t>8263</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8263/indicacao_016-2025_-_mauro_do_gas_-_asfalto_rua_anita_de__souza_gontijo_17-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8263/indicacao_016-2025_-_mauro_do_gas_-_asfalto_rua_anita_de__souza_gontijo_17-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade realizar pavimentação asfáltica na Rua Anita de Souza Gontijo, que fica entre a Rua Vereador Chico Ferreira e Rua Prefeito Paulo Lobato, no Bairro Chico Miranda.</t>
   </si>
   <si>
     <t>8264</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8264/indicacao_017-2025_-_mauro_do_gas_-_asfalto_monsenhor_17-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8264/indicacao_017-2025_-_mauro_do_gas_-_asfalto_monsenhor_17-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, através da Secretaria de Obras e Urbanismo, na forma regimental, a necessidade de realizar pavimentação asfáltica na Rua José Maria Botelho, em que se localiza a Escola Estadual Monsenhor Alfredo Dohr, especificamente nos trechos compreendidos entre as ruas Vereador Chico Ferreira e Prefeito Paulo Lobato.</t>
   </si>
   <si>
     <t>8265</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8265/indicacao_018-2025_-_carla_andrade_-_pavimentacao_rua_jose_maria_resende_17-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8265/indicacao_018-2025_-_carla_andrade_-_pavimentacao_rua_jose_maria_resende_17-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se executar pavimentação asfáltica em um trecho da Rua José Maria Resende, entre a Rua Bahia e a Rua Alagoas, próximo à Igreja Batista El Shaday, nesta cidade.</t>
   </si>
   <si>
     <t>8266</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8266/indicacao_019-2025_-_janeany_-_analise_das_arvores_17-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8266/indicacao_019-2025_-_janeany_-_analise_das_arvores_17-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de se fazer um estudo sobre as árvores consideradas comprometidas no município, para que possa ser feita a poda dessas árvores como uma ação preventiva, evitando acidentes e transtornos à população.</t>
   </si>
   <si>
     <t>8267</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8267/indicacao_020-2025_-_tuty_da_borracharia_-_rotatoria_rs_x_manaus_17-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8267/indicacao_020-2025_-_tuty_da_borracharia_-_rotatoria_rs_x_manaus_17-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se instalar uma rotatória no cruzamento da Rua Rio Grande do Sul com a Rua Manaus, bem como a implantação da devida sinalização, tanto com placas, quanto no solo.</t>
   </si>
   <si>
     <t>8280</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8280/indicacao_021-2025_-_joao_pedro_-_ligacao_bairros_americo_silva_e_gomes_-_24-02_pades.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8280/indicacao_021-2025_-_joao_pedro_-_ligacao_bairros_americo_silva_e_gomes_-_24-02_pades.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de realizar a pavimentação asfáltica da Rua Manoel Pena, no trecho compreendido entre a Rua Modesto Gomes e a Rua Direita; da Rua Direita, no trecho entre a Rua Manoel Pena e a Rua João Martins Vasconcelos; e da conclusão do asfaltamento de toda a extensão da Rua João Martins Vasconcelos, garantindo a ligação plena entre os Bairros Américo Silva e Mangabeiras.</t>
   </si>
   <si>
     <t>8281</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Ana Ruth, João Pedro, Tuty da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8281/indicacao_022-2025_-_ana_ruth_-_joao_e_tuty_-_pracinha_do_cruzeiro_24-02_pades_2.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8281/indicacao_022-2025_-_ana_ruth_-_joao_e_tuty_-_pracinha_do_cruzeiro_24-02_pades_2.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, indicam ao Executivo Municipal, na forma regimental, a necessidade de se revitalizar a Praça Olímpio Pinto Ribeiro, também conhecida como Pracinha do Cruzeiro, situada no centro da cidade, com a melhoria na iluminação, instalação de parquinho infantil, com pintura no solo para jogos e brincadeiras infantis, iguais as existentes na Rua de Lazer próximo à Praia Pública Municipal, instalação de mesas para jogos de tabuleiro e outros equipamentos que possam permitir a utilização da praça pela população, de forma saudável e com segurança._x000D_
 Indica-se ainda, serviços de manutenção constante, tanto de limpeza, quanto dos referidos equipamentos a serem instalados.</t>
   </si>
   <si>
     <t>8301</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8301/indicacao_023-2025_-_elias_motorista_-_retirada_de_redutor_de_velocidade_11-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8301/indicacao_023-2025_-_elias_motorista_-_retirada_de_redutor_de_velocidade_11-03.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se tomar as devidas providências para a remoção do redutor de velocidade (quebra-molas) situado na Av. Vereador Dr. Antenor Chagas Madeira, nas proximidades do semáforo recentemente instalado na interseção com a Avenida José Bernardes Maciel.</t>
   </si>
   <si>
     <t>8302</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8302/indicacao_024-2025_-_elias_motorista_-_retirada_de_redutor_de_velocidade_av._fernao_dias_11-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8302/indicacao_024-2025_-_elias_motorista_-_retirada_de_redutor_de_velocidade_av._fernao_dias_11-03.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se tomar as devidas providências para a remoção do redutor de velocidade (quebra-molas) localizado na Avenida Fernão Dias, nas proximidades do Condomínio Jardins da Lagoa.</t>
   </si>
   <si>
     <t>8336</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8336/indicacao_025-2025_-_joao_pedro_-_asfalto_rua_jose_xavier_24-03_pades.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8336/indicacao_025-2025_-_joao_pedro_-_asfalto_rua_jose_xavier_24-03_pades.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade realizar pavimentação asfáltica na Rua José Xavier, no Bairro Mangabeiras, nesta cidade, em frente a APAC – Associação de Proteção e Assistência aos Condenados de Lagoa da Prata – MG.</t>
   </si>
   <si>
     <t>8337</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8337/indicacao_026-2025_-_joao_pedro_-_limpeza_bueiros_rua_luz_com_franc_bern_primo_24-03_pades.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8337/indicacao_026-2025_-_joao_pedro_-_limpeza_bueiros_rua_luz_com_franc_bern_primo_24-03_pades.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de se realizar uma limpeza nos bueiros da Rua Luz, em especial aqueles situados em seus cruzamentos com a Rua Francisco Bernardes Primo e com a Rua Sete de Setembro, no Bairro Américo Silva, nesta cidade.</t>
   </si>
   <si>
     <t>8341</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8341/indicacao_027-2025_-_ana_ruth_-_iluminacao_-_31-03_pades.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8341/indicacao_027-2025_-_ana_ruth_-_iluminacao_-_31-03_pades.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, indica ao Executivo Municipal, a necessidade de se executar obra para a iluminação da Rua Alexandrino Antônio de Oliveira, no Bairro Chico Miranda, entre a Rua João Bahia Azevedo até a Avenida Fernão Dias.</t>
   </si>
   <si>
     <t>8342</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8342/indicacao_028-2025_-_ana_ruth_-_tapar_buraco_-_31-03_pades.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8342/indicacao_028-2025_-_ana_ruth_-_tapar_buraco_-_31-03_pades.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada na forma regimental, indica ao Executivo Municipal, a necessidade de se realizar uma intervenção para tapar o buraco na rotatória localizada entre as ruas Samuel Bernardes e Eurico dos Santos Ribeiro, no Bairro Marília.</t>
   </si>
   <si>
     <t>8421</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8421/indicacao_029-2025_-_janeany_-_odonto_movel_-_28-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8421/indicacao_029-2025_-_janeany_-_odonto_movel_-_28-04.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de disponibilizar a unidade móvel odontológica – Odonto Móvel – para atendimento periódico aos funcionários lotados na Garagem da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>8422</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8422/indicacao_030-2025_-_elias_-_retirada_do_quebra_molas_rua_bahia_-_28-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8422/indicacao_030-2025_-_elias_-_retirada_do_quebra_molas_rua_bahia_-_28-04.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de retirada do quebra-molas localizado na Rua Bahia, Centro, nas proximidades da residência de número 796.</t>
   </si>
   <si>
     <t>8429</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8429/indicacao_31-2025_-_tuty_-_faixa_de_pedestres_05-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8429/indicacao_31-2025_-_tuty_-_faixa_de_pedestres_05-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, indica ao Executivo Municipal, na forma regimental, a necessidade de realização de pintura de faixa de pedestres na Avenida Brasil, especificamente no cruzamento com a Rua Paraíba, na esquina de um grande supermercado local.</t>
   </si>
   <si>
     <t>8446</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8446/indicacao_032-2025_-_elias_-_pavimentacao_ruas_amazonas_e_rio_grande_do_sul.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8446/indicacao_032-2025_-_elias_-_pavimentacao_ruas_amazonas_e_rio_grande_do_sul.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, indica ao Executivo Municipal, na forma regimental, a necessidade de realização de pavimentação asfáltica nas seguintes vias públicas do município: Rua Rio Grande do Sul, no trecho compreendido entre a Rua Manaus e a Rua Amazonas; Rua Amazonas, no trecho compreendido_x000D_
 entre a Rua Rio Grande do Sul e a Rua Santa Catarina.</t>
   </si>
   <si>
     <t>8516</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8516/indicacao_033-2025_-_ana_ruth_-encontrao_da_melhor_idade_-_16-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8516/indicacao_033-2025_-_ana_ruth_-encontrao_da_melhor_idade_-_16-06.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada na forma regimental, indica ao Executivo Municipal, a necessidade de se realizar um Encontrão da Melhor Idade, com atividades recreativas, culturais e de integração voltadas aos idosos do nosso município.</t>
   </si>
   <si>
     <t>8524</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8524/indicacao_034-2025_-_joao_pedro_-_asfalto_rua_getulio_vargas_-_23-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8524/indicacao_034-2025_-_joao_pedro_-_asfalto_rua_getulio_vargas_-_23-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de realizar pavimentação asfáltica na Rua Getúlio Vargas, no Bairro Cidade Jardim, no trecho compreendido entre a Rua Ângelo Perilo e o loteamento Sucupiras, nesta cidade.</t>
   </si>
   <si>
     <t>8552</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8552/indicacao_035-2025_-_ana_ruth_-_intervencao_rua_almirante_tamandare_-_14-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8552/indicacao_035-2025_-_ana_ruth_-_intervencao_rua_almirante_tamandare_-_14-07.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, indica ao Executivo Municipal a necessidade de se realizar uma intervenção viária na Rua Almirante Tamandaré, esquina com a Rua Alagoas, no bairro Etelvina Miranda, com a instalação de uma rotatória ou quebra-molas, visando melhorar as condições de trânsito e segurança no local.</t>
   </si>
   <si>
     <t>8583</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8583/indicacao_036-2025_-_janeany_-_troca_de_lampadas_no_cemiterio_da_saudade_-_28-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8583/indicacao_036-2025_-_janeany_-_troca_de_lampadas_no_cemiterio_da_saudade_-_28-07.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de realizar a substituição das lâmpadas queimadas no Cemitério da Saudade, a fim de garantir a devida iluminação do local.</t>
   </si>
   <si>
     <t>8602</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8602/indicacao_037-2025_-_ana_ruth_-_pista_de_skate_-_11-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8602/indicacao_037-2025_-_ana_ruth_-_pista_de_skate_-_11-08.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, indica ao Executivo Municipal a necessidade de se realizar medidas para regulamentar o uso da pista de skate do Município, visando garantir a segurança dos praticantes e dos frequentadores do local.</t>
   </si>
   <si>
     <t>8612</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8612/indicacao_038-2025_-_ana_ruth_-_limpeza_martins_guimaraes_-_18-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8612/indicacao_038-2025_-_ana_ruth_-_limpeza_martins_guimaraes_-_18-08.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, indica ao Executivo Municipal a  necessidade de realizar serviços de limpeza e manutenção na região de Martins Guimarães,  especialmente nas proximidades dos estabelecimentos comerciais e na praça local.</t>
   </si>
   <si>
     <t>8702</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8702/indicacao_039-2025_-_ana_ruth_-_transporte_para_o_cesec_-_29-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8702/indicacao_039-2025_-_ana_ruth_-_transporte_para_o_cesec_-_29-09.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, indica ao Executivo Municipal a necessidade de avaliar a viabilidade de disponibilizar transporte para atender os alunos de Lagoa da Prata matriculados no CESEC Monsenhor Geraldo Mendes Vasconcelos, localizado em Arcos, bem como de incluir essa despesa no planejamento orçamentário do próximo exercício.</t>
   </si>
   <si>
     <t>8245</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8245/mocao_001-2025_-_janeany_-_sine.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8245/mocao_001-2025_-_janeany_-_sine.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, regimentalmente apoiada, requer a Vossa Excelência que seja submetida à aprovação do Plenário Moção de Aplausos às Servidoras do  Sistema Nacional de Emprego - SINE de Lagoa da Prata: Sônia Aparecida Lourenço e Maria Aparecida Araújo Rezende parabenizando-as pelos relevantes trabalhos realizados em prol do Município e da população de nossa cidade.</t>
   </si>
   <si>
     <t>8306</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8306/mocao_002-2025_-_joao_pedro_-_academia_de_luta_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8306/mocao_002-2025_-_joao_pedro_-_academia_de_luta_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, regimentalmente apoiado, vem, respeitosamente, solicitar a Vossa Excelência que seja submetida à apreciação do Plenário uma Moção de Aplausos à Academia de Luta Triunfo Muay Thai. parabenizando-a pelos significativos trabalhos realizados em benefício do nosso Município e da população local, destacando sua contribuição para a valorização do esporte e seu compromisso com a inclusão de pessoas com deficiência e de baixa renda.</t>
   </si>
   <si>
     <t>8350</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8350/mocao_003-2025_-_soninha_-_dr._diogo_ss.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8350/mocao_003-2025_-_soninha_-_dr._diogo_ss.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, regimentalmente apoiada, requer a Vossa Excelência que seja submetida à aprovação do Plenário Moção de Aplausos ao Doutor Diogo Oliveira Chaves, médico atuante em Lagoa da Prata, parabenizando-o pelos relevantes trabalhos realizados, por sua dedicação e incansável contribuição à saúde do nosso município.</t>
   </si>
   <si>
     <t>8438</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8438/mocao_004-toninho_-_miguel_ribeiro.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8438/mocao_004-toninho_-_miguel_ribeiro.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, regimentalmente apoiado, requer a Vossa Excelência que seja submetida à aprovação do Plenário Moção de Aplausos ao jovem desportista Miguel Meireles Ribeiro, em justo reconhecimento aos relevantes serviços prestados ao esporte local, pela excelência de sua trajetória na natação e por elevar, com dignidade e mérito, o nome de Lagoa da Prata no cenário esportivo estadual.</t>
   </si>
   <si>
     <t>8509</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8509/mocao_005-2025_-_ana_ruth_-_servidores.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8509/mocao_005-2025_-_ana_ruth_-_servidores.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, regimentalmente apoiada, requer a Vossa Excelência que seja submetida à aprovação do Plenário Moção de Aplausos aos Servidores da Câmara Municipal de Lagoa da Prata, Caio Miranda Ferreira, Célia De Fátima Tobias Santos, Cristiano Júnior da Silva, Eline Salgado de Souza, Idalina Rodrigues da Silva, Jaime Ferreira Júnior,Jair Júnior Matoso de Souza, Maria Cristina dos Santos, Mateus Alexandre Machado de Oliveira, Maycon Mayk Bento, Priscila Martins de Oliveira, Roberto Lopes Guimarães, Ronaldo Lacerda Resende, Roseli Penha Tavares Santos de Faria, Sara Carolina Alves da Silva, Thais Helen de Araújo Silva e Thiago Bráulio Munhoz Gomes parabenizando-os pelos pelos relevantes serviços prestados à instituição e, por extensão, à população lagopratense.</t>
   </si>
   <si>
     <t>8532</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8532/mocao_006-2025_-_elias_motorista_-_parlamento_jovem.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8532/mocao_006-2025_-_elias_motorista_-_parlamento_jovem.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, regimentalmente apoiado, requer a Vossa Excelência que seja submetida à aprovação do Plenário Moção de Aplausos à Equipe Organizadora do Parlamento Jovem, pelo brilhante trabalho desenvolvido na realização deste projeto de inclusão e aprendizado para a juventude de nosso município.</t>
   </si>
   <si>
     <t>8622</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8622/mocao_007-2025_-_carla_andrade_-_pastor_henrique_barbosa_e_pastora_marina_barbosa.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8622/mocao_007-2025_-_carla_andrade_-_pastor_henrique_barbosa_e_pastora_marina_barbosa.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, regimentalmente apoiado, requer a Vossa Excelência que seja submetida à aprovação do Plenário Moção de Aplausos ao Pastor Henrique Barbosa e à Pastora Marina Barbosa, líderes da Igreja Mensageiros da Cidade, pelo relevante trabalho espiritual, social e comunitário desenvolvido em nosso município.</t>
   </si>
   <si>
     <t>8665</t>
   </si>
   <si>
     <t>João Pedro, Ana Ruth, Elias Motorista, Mauro do Gás, Soninha, Toninho da Laje, Tuty da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8665/mocao_008-2025_-_joao_pedro_-_ana_ruth_e_outros_-_apoio_a_sec_transp_e_outros.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8665/mocao_008-2025_-_joao_pedro_-_ana_ruth_e_outros_-_apoio_a_sec_transp_e_outros.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, regimentalmente apoiados, nos termos do Art. 110 do Regimento Interno desta Casa, requerem a Vossa Excelência que seja submetida à aprovação do Plenário MOÇÃO DE APOIO aos integrantes da Secretaria Municipal de Transportes e Limpeza Pública, especialmente, ao Secretário Luiz da Silva Júnior, ao Chefe do Setor de Trânsito e Transportes, José Cláudio dos Santos, aos servidores públicos Diego e Paulo Henrique, ainda, aos recuperandos da APAC, aos integrantes da Secretaria Municipal de Meio Ambiente e aos diretores e colaboradores da empresa Raízen, na pessoa de Lucas Rezende e Artur, hipotecando apoio quanto à atuação destas pessoas no combate à turfa em nosso Município.</t>
   </si>
   <si>
     <t>8670</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8670/mocao_009-2025_-_tuty_-_tulio_malta.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8670/mocao_009-2025_-_tuty_-_tulio_malta.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 O Vereador infra-assinado, regimentalmente apoiado, requer a Vossa Excelência que seja submetida à apreciação e aprovação do Plenário Moção de Aplausos ao atleta Túlio Borges Malta, de Lagoa da Prata, em reconhecimento ao seu brilhante desempenho no esporte nacional, destacando-se como:_x000D_
 _x000D_
     • Cinco vezes campeão brasileiro de Rally Cross Country;_x000D_
     • Campeão do Rally dos Sertões em 2018, na Categoria Marathon;_x000D_
     • Quatro vezes vice-campeão do Rally dos Sertões;_x000D_
     • Campeão latino-americano de Rally Cross Country;_x000D_
     • Cinco vezes campeão brasileiro de Enduro de Regularidade;_x000D_
     • Oito vezes campeão mineiro de Enduro;_x000D_
     • Tricampeão do Enduro da Independência;_x000D_
     • Entre outros importantes títulos._x000D_
 _x000D_
 Reconhecido como multi-esportista de alta performance, Túlio Malta tem se consolidado como uma das maiores referências do esporte em nível nacional.</t>
   </si>
   <si>
     <t>8730</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8730/mocao_010-2025_-_mauro_do_gas_-_marlene.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8730/mocao_010-2025_-_mauro_do_gas_-_marlene.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, regimentalmente apoiado, requer a Vossa Excelência que seja submetida à aprovação do Plenário Moção de Aplausos à Senhora Marlene Aparecida Xavier Teixeira, em justo reconhecimento à sua relevante trajetória de vida, profissional e, sobretudo, pela sua inestimável dedicação ao serviço voluntário e social em Lagoa da Prata.</t>
   </si>
   <si>
     <t>8184</t>
   </si>
   <si>
     <t>PL-CM</t>
   </si>
   <si>
     <t>Projeto de Lei CM</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8184/projeto_de_lei_cm_001-2025_-_mesa_diretora_-_revisao_empregados_camara_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8184/projeto_de_lei_cm_001-2025_-_mesa_diretora_-_revisao_empregados_camara_assinado.pdf</t>
   </si>
   <si>
     <t>Revisa e Reajusta os Valores dos Vencimentos dos Empregados Públicos da Câmara Municipal de Lagoa da Prata, nos termos do Inciso X do Artigo 37 da CR/1988 e da Lei Municipal nº 2.198/2014.</t>
   </si>
   <si>
     <t>8244</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8244/projeto_de_lei_cm_002-2025_-_carla_andrade_-_declara_de_utilidade_publica_-_amar_cura.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8244/projeto_de_lei_cm_002-2025_-_carla_andrade_-_declara_de_utilidade_publica_-_amar_cura.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Amar Cura, Corpo, Mente, Dor.</t>
   </si>
   <si>
     <t>8246</t>
   </si>
   <si>
     <t>Ana Ruth, João Pedro, Toninho da Laje</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8246/projeto_de_lei_cm_003-2025_-_toninho_e_outros_-_altera_lei_acessibilidade_-_vagas_autistas.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8246/projeto_de_lei_cm_003-2025_-_toninho_e_outros_-_altera_lei_acessibilidade_-_vagas_autistas.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei 1.089 de 9 de outubro de 2003” que estabelece normas e critérios para a promoção da acessibilidade das pessoas com deficiência ou com mobilidade reduzida e dá outras providências, para acrescentar a ela o Art. 7º-A.</t>
   </si>
   <si>
     <t>8268</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8268/projeto_de_lei_cm_004-2025_-_carla_andrade_-_altera_lei_do_cordao_de_girassol.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8268/projeto_de_lei_cm_004-2025_-_carla_andrade_-_altera_lei_do_cordao_de_girassol.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei 3.919 de 22 de novembro de 2023” que Dispõe sobre a utilização do Cordão de Girassol como símbolo para a identificação da pessoa com deficiência oculta, no Município de Lagoa da Prata, para acrescentar a ela os §§ 3º e 4º ao Art. 4º.</t>
   </si>
   <si>
     <t>8464</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8464/projeto_de_lei_cm_005-2025_-_doacao_de_bens_moveis_a_ascalp.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8464/projeto_de_lei_cm_005-2025_-_doacao_de_bens_moveis_a_ascalp.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Lagoa da Prata a doar os bens móveis que menciona à Associação dos Catadores de Papel, Papelão e de Materiais Reaproveitáveis de Lagoa da Prata – ASCALP.</t>
   </si>
   <si>
     <t>8479</t>
   </si>
   <si>
     <t>Ana Ruth, Elias Motorista, João Pedro, Mauro do Gás, Soninha</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8479/projeto_de_lei_cm_6-2025_-_joao_pedro_e_outros_-_da_nome_a_estacao_saude_pades.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8479/projeto_de_lei_cm_6-2025_-_joao_pedro_e_outros_-_da_nome_a_estacao_saude_pades.pdf</t>
   </si>
   <si>
     <t>Dá Nome à Estação Saúde do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8497</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8497/projeto_de_lei_cm_007-2025_-_janeany_-_altera_lei_semana_prevencao_ao_alcool_e_drogas.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8497/projeto_de_lei_cm_007-2025_-_janeany_-_altera_lei_semana_prevencao_ao_alcool_e_drogas.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 2.461, de 24 de abril de 2015” que Institui no Calendário Oficial do Município de Lagoa da Prata a Semana Municipal de Prevenção e_x000D_
 Combate às Drogas, para acrescentar um parágrafo ao seu Art. 1º.</t>
   </si>
   <si>
     <t>8499</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8499/projeto_de_lei_cm_008-2025_-_joao_pedro_-_da_nome_a_rua_b_res_sc_ii.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8499/projeto_de_lei_cm_008-2025_-_joao_pedro_-_da_nome_a_rua_b_res_sc_ii.pdf</t>
   </si>
   <si>
     <t>Dá Nome à Rua B situada no Residencial São Carlos II, no Bairro Gomes, no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8500</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8500/projeto_de_lei_cm_009-2025_-_joao_pedro_-_da_nome_a_rua_c_res_sc_ii.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8500/projeto_de_lei_cm_009-2025_-_joao_pedro_-_da_nome_a_rua_c_res_sc_ii.pdf</t>
   </si>
   <si>
     <t>Dá Nome à Rua C situada no Residencial São Carlos II, no Bairro Gomes, no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8502</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8502/projeto_de_lei_cm_010-2025_-_joao_pedro_-_da_nome_a_rua_d_res_sc_ii.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8502/projeto_de_lei_cm_010-2025_-_joao_pedro_-_da_nome_a_rua_d_res_sc_ii.pdf</t>
   </si>
   <si>
     <t>Dá Nome à Rua D situada no Residencial São Carlos II, no Bairro Gomes, no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8525</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8525/projeto_de_lei_cm_011-2025_-_ana_ruth_-_da_nome_a_rua_m_-_bairro_mangabeiras.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8525/projeto_de_lei_cm_011-2025_-_ana_ruth_-_da_nome_a_rua_m_-_bairro_mangabeiras.pdf</t>
   </si>
   <si>
     <t>Dá Nome à Rua M situada no Bairro Mangabeiras, no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8541</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8541/projeto_de_lei_cm_012-2025_-_joao_pedro_-_declara_de_utilidade_publica_-_acelt.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8541/projeto_de_lei_cm_012-2025_-_joao_pedro_-_declara_de_utilidade_publica_-_acelt.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a ACELT – Associação de Cultura, Esporte, Lazer e Turismo de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8553</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8553/projeto_de_lei_cm_013-2025_-_joao_pedro_-_da_nome_a_rua_l_res_conq_mangabeiras.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8553/projeto_de_lei_cm_013-2025_-_joao_pedro_-_da_nome_a_rua_l_res_conq_mangabeiras.pdf</t>
   </si>
   <si>
     <t>Dá Nome à Rua L situada no Residencial Conquista, no Bairro Mangabeiras, no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8659</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8659/projeto_de_lei_cm_014-2025_-_carla_andrade_-_dia_municipal_da_autoestima_da_mulher.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8659/projeto_de_lei_cm_014-2025_-_carla_andrade_-_dia_municipal_da_autoestima_da_mulher.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial de Eventos do Município o Dia Municipal da Autoestima da Mulher.</t>
   </si>
   <si>
     <t>8685</t>
   </si>
   <si>
     <t>Toninho da Laje, Tuty da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8685/projeto_de_lei_cm_015-2025_-_toninho_-__institui_semana_da_cultura_evangelica.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8685/projeto_de_lei_cm_015-2025_-_toninho_-__institui_semana_da_cultura_evangelica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição do Dia Municipal do Evangélico e da Semana Municipal da Cultura Evangélica em Lagoa da Prata.</t>
   </si>
   <si>
     <t>8694</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8694/projeto_de_lei_cm_16-2025_-_joao_pedro_-_da_nome_a_rua_n_jose_rodrigues.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8694/projeto_de_lei_cm_16-2025_-_joao_pedro_-_da_nome_a_rua_n_jose_rodrigues.pdf</t>
   </si>
   <si>
     <t>Dá Nome à Rua N situada no Bairro Mangabeiras, no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8695</t>
   </si>
   <si>
     <t>Toninho da Laje, Ana Ruth, Carla Andrade, Elias Motorista, Janeany, João Pedro, Mauro do Gás, Soninha, Tuty da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8695/projeto_de_lei_cm_17-2025_-_todos_vereadores_-_hino_oficial_do_distrito_de_martins_guimaraes.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8695/projeto_de_lei_cm_17-2025_-_todos_vereadores_-_hino_oficial_do_distrito_de_martins_guimaraes.pdf</t>
   </si>
   <si>
     <t>Institui como Hino Oficial do Distrito de Martins Guimarães, do Município de Lagoa da Prata, a composição musical e letra mencionadas nesta Lei.</t>
   </si>
   <si>
     <t>8710</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8710/projeto_de_lei_cm_18-2025_-_toninho_da_laje_-_da_nome_a_rua_j_iolanda.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8710/projeto_de_lei_cm_18-2025_-_toninho_da_laje_-_da_nome_a_rua_j_iolanda.pdf</t>
   </si>
   <si>
     <t>Dá Nome à Rua J situada no Bairro Mangabeiras, no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8729</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8729/projeto_de_lei_cm_019-2025_-_joao_pedro_-_declara_de_utilidade_publica_-_avf.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8729/projeto_de_lei_cm_019-2025_-_joao_pedro_-_declara_de_utilidade_publica_-_avf.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a AVF – Associação Esportiva Veloso.</t>
   </si>
   <si>
     <t>8741</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8741/projeto_de_lei_cm_020-2025_-_ana_ruth_-_institui_a_semana_cultural_da_consciencia_negra_no_municipio_j_31-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8741/projeto_de_lei_cm_020-2025_-_ana_ruth_-_institui_a_semana_cultural_da_consciencia_negra_no_municipio_j_31-10.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da Consciência Negra no Município de Lagoa da Prata - MG.</t>
   </si>
   <si>
     <t>8751</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8751/projeto_de_lei_cm_021-2025_-_joao_pedro_-_declara_de_utilidade_publica_-_renascer.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8751/projeto_de_lei_cm_021-2025_-_joao_pedro_-_declara_de_utilidade_publica_-_renascer.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Cultural e Social Renascer, cujo nome de fantasia é Instituto Voar.</t>
   </si>
   <si>
     <t>8757</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8757/projeto_de_lei_cm_022-2025_-_tuty_e_joao_pedro_-_declara_de_utilidade_publica_-_clube_recreativo_master_de_lagoa_1.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8757/projeto_de_lei_cm_022-2025_-_tuty_e_joao_pedro_-_declara_de_utilidade_publica_-_clube_recreativo_master_de_lagoa_1.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Clube Recreativo Master de Lagoa.</t>
   </si>
   <si>
     <t>8761</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8761/projeto_de_lei_cm_23-2025_-_toninho_da_laje_-_campanha_laco_branco_j.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8761/projeto_de_lei_cm_23-2025_-_toninho_da_laje_-_campanha_laco_branco_j.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Mês do Laço Branco - Homens pelo Fim da Violência Contra a Mulher - no âmbito do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8762</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8762/projeto_de_lei_cm_024-2025_-_soninha_-_da_nome_a_rua_k_-_toninho_piracema.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8762/projeto_de_lei_cm_024-2025_-_soninha_-_da_nome_a_rua_k_-_toninho_piracema.pdf</t>
   </si>
   <si>
     <t>Dá Nome à Rua K situada no Bairro Mangabeiras, no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8770</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8770/projeto_de_lei_cm_025-2025_-_janeany__-_da_nome_a_rua_i_-_claudio_boiada_28-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8770/projeto_de_lei_cm_025-2025_-_janeany__-_da_nome_a_rua_i_-_claudio_boiada_28-11.pdf</t>
   </si>
   <si>
     <t>Dá Nome à Rua I situada no Bairro Mangabeiras, no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8788</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8788/projeto_de_lei_cm_026-2025_-_toninho_da_laje_-_declara_de_utilidade_publica_-_bom_de_bola_12-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8788/projeto_de_lei_cm_026-2025_-_toninho_da_laje_-_declara_de_utilidade_publica_-_bom_de_bola_12-12.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Projeto Bom de Bola.</t>
   </si>
   <si>
     <t>8308</t>
   </si>
   <si>
     <t>PLC-C</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - CM</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8308/projeto_de_lei_complementar_cm_001-2025_-_joao_pedro_-_altera_codigo_de_posturas.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8308/projeto_de_lei_complementar_cm_001-2025_-_joao_pedro_-_altera_codigo_de_posturas.pdf</t>
   </si>
   <si>
     <t>8356</t>
   </si>
   <si>
     <t>Janeany, Soninha, Toninho da Laje</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8356/projeto_de_lei_complementar_cm_002-2025_-_mesa_diretora_-_altera_lc_276-2024_-_aumenta_agentes_adm.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8356/projeto_de_lei_complementar_cm_002-2025_-_mesa_diretora_-_altera_lc_276-2024_-_aumenta_agentes_adm.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei Complementar Municipal nº 276, de 23 de fevereiro de 2024”, que Institui o Quadro de Pessoal da Câmara Municipal de Lagoa da Prata, trata da Classificação e Provimento dos Cargos e da Promoção, Progressão, Vencimentos e Atribuições dos Servidores e revoga a Lei Complementar 49/2005.</t>
   </si>
   <si>
     <t>8381</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8381/projeto_de_lei_complementar_cm_003-2025_-_tuty_-_altera_c_posturas_-_especies_de_arvores_invasoras.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8381/projeto_de_lei_complementar_cm_003-2025_-_tuty_-_altera_c_posturas_-_especies_de_arvores_invasoras.pdf</t>
   </si>
   <si>
     <t>8448</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8448/projeto_de_lei_complementar_cm_004-2025_-_mesa_diretora_-_adicionais_empregados_16-5-2025_jr.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8448/projeto_de_lei_complementar_cm_004-2025_-_mesa_diretora_-_adicionais_empregados_16-5-2025_jr.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento de Adicionais aos Empregados Públicos da Câmara Municipal de Lagoa da Prata, nos Casos Que Menciona.</t>
   </si>
   <si>
     <t>8634</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8634/projeto_de_lei_complementar_cm_005-2025_-_toninho_da_laje_-_altera_lc_240-2021.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8634/projeto_de_lei_complementar_cm_005-2025_-_toninho_da_laje_-_altera_lc_240-2021.pdf</t>
   </si>
   <si>
     <t>8657</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8657/projeto_de_lei_complementar_cm_006-2025_-_joao_pedro_-_altera_lc_240-2021.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8657/projeto_de_lei_complementar_cm_006-2025_-_joao_pedro_-_altera_lc_240-2021.pdf</t>
   </si>
   <si>
     <t>8712</t>
   </si>
   <si>
     <t>Elias Motorista, João Pedro, Tuty da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8712/projeto_de_lei_complementar_cm_007-2025_-_joao_pedro_-_tuty_e_elias_-_app_em_auc_-_10-10-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8712/projeto_de_lei_complementar_cm_007-2025_-_joao_pedro_-_tuty_e_elias_-_app_em_auc_-_10-10-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a delimitação das Áreas Urbanas Consolidadas – AUC - no âmbito do Município de Lagoa da Prata, nos termos do que estabelece a_x000D_
 “Constituição da República de 5 de outubro de 1988”, a “Lei Nacional nº 6.938, de 31 de agosto de 1981”, e a “Lei Nacional nº 12.651, de 25 de maio_x000D_
 de 2012”, alterada pela “Lei Nacional n° 14.285, de 29 de dezembro de 2021.”</t>
   </si>
   <si>
     <t>8182</t>
   </si>
   <si>
     <t>PLC-E</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei Complementar - EM </t>
   </si>
   <si>
     <t>DI GIANNE DE OLIVEIRA NUNES</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8182/projeto_de_lei_complementar_no_xxx-2025-_cria_o_cargo_de_provimento_temporario_de_professor_de_apoio.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8182/projeto_de_lei_complementar_no_xxx-2025-_cria_o_cargo_de_provimento_temporario_de_professor_de_apoio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargo temporário de Professor Apoio e Dá Outras Providências.</t>
   </si>
   <si>
     <t>8389</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8389/projeto_de_lei_complementar_-_altera_lei_complementar_258-23_passivo_plano_carreira.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8389/projeto_de_lei_complementar_-_altera_lei_complementar_258-23_passivo_plano_carreira.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar nº 258, de 16 de março de 2023 e dá outras providências.”</t>
   </si>
   <si>
     <t>8397</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8397/projeto_de_lei_complementar_no_003-2025-_altera_a_lei_complementar_no_291-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8397/projeto_de_lei_complementar_no_003-2025-_altera_a_lei_complementar_no_291-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 291, de 12 de Fevereiro de 2025.</t>
   </si>
   <si>
     <t>8587</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8587/projeto_de_lei_no_xxx-2025_-_altera_o_inciso_iii__do_paragrafo_unico_do_art._287-a_da_lei_complementar_no_176-2017.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8587/projeto_de_lei_no_xxx-2025_-_altera_o_inciso_iii__do_paragrafo_unico_do_art._287-a_da_lei_complementar_no_176-2017.pdf</t>
   </si>
   <si>
     <t>Altera o Inciso III do artigo 287-A da Lei Complementar nº 176, de 03 de Janeiro de 2017, que dispõe dobre a desafetação de áreas públicas, para prever a redução do diâmetro mínimo de rotatórias em situações urbanas consolidadas.</t>
   </si>
   <si>
     <t>8663</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8663/projeto_de_lei_complementar_no_005-2025_-__altera_lei_complementar_003-91_-_cargos_eletivos_-_diretores_e_vice_diretores.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8663/projeto_de_lei_complementar_no_005-2025_-__altera_lei_complementar_003-91_-_cargos_eletivos_-_diretores_e_vice_diretores.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 003, de 22 de Maio de 1991.</t>
   </si>
   <si>
     <t>8664</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8664/projeto_de_lei_complementar_no_006-2025_-_regulamenta_eleicoes_escolares.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8664/projeto_de_lei_complementar_no_006-2025_-_regulamenta_eleicoes_escolares.pdf</t>
   </si>
   <si>
     <t>“REGULAMENTA AS ELEIÇÕES DE DIRETOR E VICE DIREITOR DAS UNIDADES ESCOLARES DA REDE MUNICIPAL DE EDUCAÇÃO DE LAGOA DA PRATA-MG E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>8705</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8705/projeto_de_lei_complementar_no_007-2025_-_altera_a_lei_complementar_no_291-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8705/projeto_de_lei_complementar_no_007-2025_-_altera_a_lei_complementar_no_291-2025.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei Complementar nº 291 de 12 de Fevereiro de 2025” que, Dispõe sobre a criação de Cargo Temporário de Professor Apoio e dá outras providências.</t>
   </si>
   <si>
     <t>8179</t>
   </si>
   <si>
     <t>PL-EM</t>
   </si>
   <si>
     <t>Projeto de Lei EM</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8179/projeto_de_lei_no_xxx-2025_-_concede_revisao_e_reajuste_aos_servidores_da_administracao.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8179/projeto_de_lei_no_xxx-2025_-_concede_revisao_e_reajuste_aos_servidores_da_administracao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão e Reajuste dos Valores dos Vencimentos dos Servidores Públicos do Município de Lagoa da Prata da Administração Direta e Indireta.</t>
   </si>
   <si>
     <t>8180</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8180/projeto_de_lei_no_xxx-2025_-_concede_revisao_aos_agentes_politicos.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8180/projeto_de_lei_no_xxx-2025_-_concede_revisao_aos_agentes_politicos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão dos Valores dos Subsídios dos Agentes Políticos do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8181</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8181/projeto_de_lei_no________-2025_-_altera_a_lei_no_1.299-2005.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8181/projeto_de_lei_no________-2025_-_altera_a_lei_no_1.299-2005.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 1.299, de 01 de novembro de 2005” que Dispõe Sobre Contratação por Tempo Determinado, nos Termos do Artigo 37, IX, da Constituição Federal e Artigo 84, IX, da Lei Orgânica do Município, e dá Outras Providências.</t>
   </si>
   <si>
     <t>8185</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8185/projeto_de_lei_no_xxx-2024_-_institui_o_servico_de_inspecao_municipal_e_revoga_lei_2.164_de_2013_.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8185/projeto_de_lei_no_xxx-2024_-_institui_o_servico_de_inspecao_municipal_e_revoga_lei_2.164_de_2013_.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 04/2025-“Cria o Serviço de Inspeção Municipal de Produtos de Origem Animal no Município de Lagoa da Prata e Contém Outras Providências e Revoga a Lei Municipal nº 2164 de 17 de Dezembro de 2013”.</t>
   </si>
   <si>
     <t>8186</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8186/projeto_de_lei_no_xxx-2024_-_institui_programas_e_eventos_continuos_da_secretaria_de_esportes.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8186/projeto_de_lei_no_xxx-2024_-_institui_programas_e_eventos_continuos_da_secretaria_de_esportes.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 05/2025-“Institui os Programas contínuos da Secretaria de Desportos, e dá outras providências”</t>
   </si>
   <si>
     <t>8187</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8187/projeto_de_lei_no_xxx-2025_-_altera_a_lei_no_3.794-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8187/projeto_de_lei_no_xxx-2025_-_altera_a_lei_no_3.794-2023.pdf</t>
   </si>
   <si>
     <t>“Altera a “Lei nº 3.794, de 10 de março de 2023”, que cria o Programa Municipal de Incentivo ao Esporte Amador e dá outras providências.”</t>
   </si>
   <si>
     <t>8188</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8188/projeto_de_lei_no_xxx-2025_-_altera_a_lei_no_3.937-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8188/projeto_de_lei_no_xxx-2025_-_altera_a_lei_no_3.937-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 07/2025-“Altera a “Lei nº 3.937, de 22 de dezembro de 2023”, que institui no Âmbito do Município de Lagoa da Prata o Programa Bolsa Atleta, Revoga a Lei nº 2.152/2013, Lei nº 2627/2015, Lei nº 3190/2019 e Lei nº 3.543/2021, e dá outras providências.”</t>
   </si>
   <si>
     <t>8189</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8189/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_402.00000_pedido_no_001-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8189/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_402.00000_pedido_no_001-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 402.000,00.</t>
   </si>
   <si>
     <t>8190</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8190/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_160.00000_pedido_no_002-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8190/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_160.00000_pedido_no_002-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 160.000,00.</t>
   </si>
   <si>
     <t>8191</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8191/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_3.500.00000_pedido_no_003-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8191/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_3.500.00000_pedido_no_003-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 3.500.000,00.</t>
   </si>
   <si>
     <t>8206</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8206/projeto_de_lei_no_xxx-2025_-_credito_especial_r_125.08267_pedido_no_004-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8206/projeto_de_lei_no_xxx-2025_-_credito_especial_r_125.08267_pedido_no_004-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 125.082,67.</t>
   </si>
   <si>
     <t>8207</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8207/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_70.00000_pedido_no_005-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8207/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_70.00000_pedido_no_005-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 70.000,00.</t>
   </si>
   <si>
     <t>8208</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8208/projeto_de_lei_no_xxx-2025_-_doa_bens_inserviveis_para_a_ascalp_janeiro_2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8208/projeto_de_lei_no_xxx-2025_-_doa_bens_inserviveis_para_a_ascalp_janeiro_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de bens que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>8209</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8209/projeto_de_lei_no_xxx-2025_-_ratifica_protocolo_intencoes_ciminas.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8209/projeto_de_lei_no_xxx-2025_-_ratifica_protocolo_intencoes_ciminas.pdf</t>
   </si>
   <si>
     <t>Aprova e Ratifica o Protocolo Intenções, o Contrato de Consórcio Público e o Estatuto Social do Consórcio Interfederativo Minas Gerais - CIMINAS, autorizando o ingresso do Município de Lagoa da Prata, Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>8221</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8221/projeto_de_lei_no_015-2025_-_credito_suplementar_-_r_421.23894_pedido_no_006-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8221/projeto_de_lei_no_015-2025_-_credito_suplementar_-_r_421.23894_pedido_no_006-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 421.238,94.</t>
   </si>
   <si>
     <t>8223</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8223/projeto_de_lei_no_016-2025_-_credito_suplementar_-_r_159.11291_pedido_no_007-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8223/projeto_de_lei_no_016-2025_-_credito_suplementar_-_r_159.11291_pedido_no_007-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 159.112,91.</t>
   </si>
   <si>
     <t>8224</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8224/projeto_de_lei_no_017-2025_-_credito_suplementar_-_r_5.026.56500_pedido_no_008-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8224/projeto_de_lei_no_017-2025_-_credito_suplementar_-_r_5.026.56500_pedido_no_008-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 5.026.565,00.</t>
   </si>
   <si>
     <t>8225</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8225/projeto_de_lei_no_018-2025_-_credito_suplementar_-_r_321.00000_pedido_no_009-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8225/projeto_de_lei_no_018-2025_-_credito_suplementar_-_r_321.00000_pedido_no_009-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 321.000,00.</t>
   </si>
   <si>
     <t>8226</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8226/projeto_de_lei_no_19-2025_-_credito_suplementar_-_r_200.00000_pedido_no_010-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8226/projeto_de_lei_no_19-2025_-_credito_suplementar_-_r_200.00000_pedido_no_010-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 200.000,00.</t>
   </si>
   <si>
     <t>8249</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8249/projeto_de_lei_no_020-2025_-_credito_suplementar_-_r_239.27361_pedido_no_011-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8249/projeto_de_lei_no_020-2025_-_credito_suplementar_-_r_239.27361_pedido_no_011-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 239.273,61.</t>
   </si>
   <si>
     <t>8250</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8250/projeto_de_lei_no__021-2025_-_credito_suplementar_-_r_510.60000_pedido_no_012-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8250/projeto_de_lei_no__021-2025_-_credito_suplementar_-_r_510.60000_pedido_no_012-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 510.600,00.</t>
   </si>
   <si>
     <t>8251</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8251/projeto_de_lei_no_022-2025_-_credito_suplementar_-_r_790.00000_pedido_no_013-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8251/projeto_de_lei_no_022-2025_-_credito_suplementar_-_r_790.00000_pedido_no_013-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 790.000,00.</t>
   </si>
   <si>
     <t>8252</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8252/projeto_de_lei_no_023-2025_-_altera_a_lei_municipal_no_3.879_de_29_de_agosto_de_2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8252/projeto_de_lei_no_023-2025_-_altera_a_lei_municipal_no_3.879_de_29_de_agosto_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei Municipal nº 3.879 de 29 de agosto de 2023”, que dispõe sobre a doação de imóveis públicos, e dá outras providências.</t>
   </si>
   <si>
     <t>8253</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8253/projeto_de_lei_no_024-2025_-_altera_a_lei_municipal_no_3.774_de_2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8253/projeto_de_lei_no_024-2025_-_altera_a_lei_municipal_no_3.774_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei Municipal nº 3.774 de 02 de fevereiro de 2023”, que Cria o programa Municipal que autoriza o   Poder   Executivo   a   fornecer, gratuitamente Kit composto por Uniforme e Material Escolar aos alunos da Rede Municipal de Ensino e dá outras providências.</t>
   </si>
   <si>
     <t>8254</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8254/projeto_de_lei_no_025-2024_-_altera_a_lei_no_3.938-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8254/projeto_de_lei_no_025-2024_-_altera_a_lei_no_3.938-2023.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 3.938, de 22 de Dezembro de 2023”, que autoriza o pagamento de despesas cartorárias para regularização e outorga de Escritura e Registro de Imóveis doados pelo Município de Lagoa da Prata/MG.</t>
   </si>
   <si>
     <t>8269</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8269/projeto_de_lei_no_026-2025_-_credito_especial_-_r_88.08197_pedido_no_014-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8269/projeto_de_lei_no_026-2025_-_credito_especial_-_r_88.08197_pedido_no_014-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 88.081,97.</t>
   </si>
   <si>
     <t>8270</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8270/projeto_de_lei_no_027-2025_-_credito_suplementar_-_r_340.20000_pedido_no_015-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8270/projeto_de_lei_no_027-2025_-_credito_suplementar_-_r_340.20000_pedido_no_015-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 340.200,00.</t>
   </si>
   <si>
     <t>8271</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8271/projeto_de_lei_no_028-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_340.20000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8271/projeto_de_lei_no_028-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_340.20000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Conceder Subvenção Social à Entidade Que Menciona.</t>
   </si>
   <si>
     <t>8272</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8272/projeto_de_lei_no_029-2025_-_credito_suplementar_-_r_430.00000_pedido_no_016-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8272/projeto_de_lei_no_029-2025_-_credito_suplementar_-_r_430.00000_pedido_no_016-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 430.000,00.</t>
   </si>
   <si>
     <t>8273</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8273/projeto_de_lei_no_030-2025_-_credito_suplementar_-_r_1.500.00000_pedido_no_017-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8273/projeto_de_lei_no_030-2025_-_credito_suplementar_-_r_1.500.00000_pedido_no_017-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 1.500.000,00.</t>
   </si>
   <si>
     <t>8274</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8274/projeto_de_lei_no_031-2025_-_credito_suplementar_-_r_995.00000_pedido_no_018-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8274/projeto_de_lei_no_031-2025_-_credito_suplementar_-_r_995.00000_pedido_no_018-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 995.000,00.</t>
   </si>
   <si>
     <t>8282</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8282/projeto_de_lei_no_032-2025_-_credito_suplementar_-_r_1.511.91460_pedido_no_019-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8282/projeto_de_lei_no_032-2025_-_credito_suplementar_-_r_1.511.91460_pedido_no_019-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 1.511.914,60.</t>
   </si>
   <si>
     <t>8284</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8284/projeto_de_lei_no_033-2025_-_credito_suplementar_-_r_214.62200_pedido_no_020-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8284/projeto_de_lei_no_033-2025_-_credito_suplementar_-_r_214.62200_pedido_no_020-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 214.622,00.</t>
   </si>
   <si>
     <t>8285</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8285/projeto_de_lei_no_xxx-2025_-_altera_a_lei_no_3.946-2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8285/projeto_de_lei_no_xxx-2025_-_altera_a_lei_no_3.946-2023.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 3.946, de 28 de Dezembro de 2023”, que dispõe sobre o Programa de Regularização Fundiária de Interesse Social de Imóveis de propriedade do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8291</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8291/projeto_de_lei_no_xxx-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_402.25000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8291/projeto_de_lei_no_xxx-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_402.25000.pdf</t>
   </si>
   <si>
     <t>8292</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8292/projeto_de_lei_no_036-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_300.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8292/projeto_de_lei_no_036-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_300.00000.pdf</t>
   </si>
   <si>
     <t>8293</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8293/projeto_de_lei_no_037-2025_-_credito_suplementar_-_r_150.00000_pedido_no_021-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8293/projeto_de_lei_no_037-2025_-_credito_suplementar_-_r_150.00000_pedido_no_021-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 150.000,00</t>
   </si>
   <si>
     <t>8303</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8303/projeto_de_lei_no_038-2025_-_credito_suplementar_-_r_147.77699_pedido_no_022-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8303/projeto_de_lei_no_038-2025_-_credito_suplementar_-_r_147.77699_pedido_no_022-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 147.776,99.</t>
   </si>
   <si>
     <t>8304</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8304/projeto_de_lei_no_039-2025_-_ratifica_2o_alteracao_contratual_cisicom.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8304/projeto_de_lei_no_039-2025_-_ratifica_2o_alteracao_contratual_cisicom.pdf</t>
   </si>
   <si>
     <t>Ratifica a 2ª Alteração Contratual Consolidada do Consórcio Intermunicipal do Serviço de Inspeção do Centro-Oeste Mineiro – CISICOM, autorizando o ingresso do Município de Lagoa da Prata-MG como consorciado e dá outras providências.</t>
   </si>
   <si>
     <t>8305</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8305/projeto_de_lei_no_040-2025-_autoriza_transporte_a_estudantes.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8305/projeto_de_lei_no_040-2025-_autoriza_transporte_a_estudantes.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Lagoa da Prata a fornecer transporte aos alunos que estudam em Cursos de Graduação ou Nível Técnico em Instituições de Ensino Estaduais ou Federais, nas hipóteses que menciona.</t>
   </si>
   <si>
     <t>8307</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8307/projeto_de_lei_no_041-2025_-_desafeta_e_autoriza_permuta_de_imoveis_-_alvoar_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8307/projeto_de_lei_no_041-2025_-_desafeta_e_autoriza_permuta_de_imoveis_-_alvoar_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Desafetar e Permutar Bem Público que Menciona</t>
   </si>
   <si>
     <t>8317</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8317/projeto_de_lei_no_042-2025_-_altera_lei_n_1.569-2007.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8317/projeto_de_lei_no_042-2025_-_altera_lei_n_1.569-2007.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 1.569 de 12 de dezembro de 2007”, que autoriza o Município a outorgar escritura de doação de lotes de terrenos urbanos que menciona, e contém ouras providências.</t>
   </si>
   <si>
     <t>8318</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8318/projeto_de_lei_no_xxx-2025-_altera_lei_n_2.472-2015.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8318/projeto_de_lei_no_xxx-2025-_altera_lei_n_2.472-2015.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 2.472 de 06 de maio de 2015”, que Autoriza o Município de Lagoa da Prata a Doar Imóvel Que Menciona e Contém Outras Providências.</t>
   </si>
   <si>
     <t>8319</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8319/projeto_de_lei_no_044-2025_-_autoriza_o_municipio_a_doar_imoveis_-_nominal_lei_n_004-1991.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8319/projeto_de_lei_no_044-2025_-_autoriza_o_municipio_a_doar_imoveis_-_nominal_lei_n_004-1991.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a outorgar escritura de doação de lotes urbanos, nos termos da “Lei nº 004, de 22 de março, de 1991”.</t>
   </si>
   <si>
     <t>8320</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8320/projeto_de_lei_no_045-2025_-_autoriza_o_municipio_a_doar_imoveis_-_nominal_-_lei_n423-1990.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8320/projeto_de_lei_no_045-2025_-_autoriza_o_municipio_a_doar_imoveis_-_nominal_-_lei_n423-1990.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a outorgar escritura de doação de lotes urbanos, nos termos da “Lei nº 423, de 26 de setembro, de 1990”.</t>
   </si>
   <si>
     <t>8321</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8321/projeto_de_lei_no_046-2025_-_autoriza_o_municipio_a_doar_imoveis_-_nominal_-_lei_n494-1991.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8321/projeto_de_lei_no_046-2025_-_autoriza_o_municipio_a_doar_imoveis_-_nominal_-_lei_n494-1991.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a Doar Imóveis Que Menciona e o Poder Executivo a outorgar escritura de doação de lotes urbanos, nos termos da “Lei nº 494, de 12 de dezembro, de 1991”.</t>
   </si>
   <si>
     <t>8322</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8322/projeto_de_lei_no_047-2025_-_autoriza_o_municipio_a_doar_imoveis_-_nominal_-_lei_n_509-1992.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8322/projeto_de_lei_no_047-2025_-_autoriza_o_municipio_a_doar_imoveis_-_nominal_-_lei_n_509-1992.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a outorgar escritura de doação de lotes urbanos, nos termos da “Lei nº 509, de 29 de abril, de 1992”.</t>
   </si>
   <si>
     <t>8323</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8323/projeto_de_lei_no_048-2025_-_autoriza_o_municipio_a_doar_imoveis_-_nominal_-_lei_n_746-1997.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8323/projeto_de_lei_no_048-2025_-_autoriza_o_municipio_a_doar_imoveis_-_nominal_-_lei_n_746-1997.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a Doar Imóveis Que Menciona e o Poder Executivo a outorgar escritura de doação de lotes urbanos, nos termos da “Lei nº 746, de 08 de abril, de 1997”.</t>
   </si>
   <si>
     <t>8324</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8324/projeto_de_lei_no_049-2025_-_autoriza_o_municipio_a_doar_imoveis_-_nominal_-_lei_n_839-1998.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8324/projeto_de_lei_no_049-2025_-_autoriza_o_municipio_a_doar_imoveis_-_nominal_-_lei_n_839-1998.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a outorgar escritura de doação de lotes urbanos, nos termos da “Lei nº 839, de 02 de julho, de 1998”.</t>
   </si>
   <si>
     <t>8338</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8338/projeto_de_lei_no_050-2025_-_credito_suplementar_-_r_500.00000_pedido_no_023-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8338/projeto_de_lei_no_050-2025_-_credito_suplementar_-_r_500.00000_pedido_no_023-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 500.000,00.</t>
   </si>
   <si>
     <t>8339</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8339/projeto_de_lei_no_051-2025_-_credito_especial_-_r_66.00000_pedido_no_027-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8339/projeto_de_lei_no_051-2025_-_credito_especial_-_r_66.00000_pedido_no_027-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 66.000,00.</t>
   </si>
   <si>
     <t>8340</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8340/projeto_de_lei_no_052-2025_-_credito_suplementar_-_r_38.00000_pedido_no_028-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8340/projeto_de_lei_no_052-2025_-_credito_suplementar_-_r_38.00000_pedido_no_028-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 38.000,00.</t>
   </si>
   <si>
     <t>8351</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8351/projeto_de_lei_no_053-2025_-_autoriza_repasse_-_associacao_do_congado_r_32.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8351/projeto_de_lei_no_053-2025_-_autoriza_repasse_-_associacao_do_congado_r_32.00000.pdf</t>
   </si>
   <si>
     <t>8352</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8352/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_12.297.04020_pedido_no_024-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8352/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_12.297.04020_pedido_no_024-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 12.297.040,20.</t>
   </si>
   <si>
     <t>8353</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8353/projeto_de_lei_no_055-2025_-_credito_especial_-_r_144.50000_pedido_no_025-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8353/projeto_de_lei_no_055-2025_-_credito_especial_-_r_144.50000_pedido_no_025-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 144.500,00.</t>
   </si>
   <si>
     <t>8354</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8354/projeto_de_lei_no_056-2025_-_credito_suplementar_-_r_1.105.00000_pedido_no_026-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8354/projeto_de_lei_no_056-2025_-_credito_suplementar_-_r_1.105.00000_pedido_no_026-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 1.105.000,00.</t>
   </si>
   <si>
     <t>8355</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8355/projeto_de_lei_no_057-2025_-_credito_suplementar_-_r_91.79030_pedido_no_032-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8355/projeto_de_lei_no_057-2025_-_credito_suplementar_-_r_91.79030_pedido_no_032-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 91.790,30.</t>
   </si>
   <si>
     <t>8357</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8357/projeto_de_lei_no_058-2025_-_credito_especial_-_r_250.00000_pedido_no_033-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8357/projeto_de_lei_no_058-2025_-_credito_especial_-_r_250.00000_pedido_no_033-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 250.000,00.</t>
   </si>
   <si>
     <t>8359</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8359/projeto_de_lei_no_xxx-2025_-_altera_lei_657-1994.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8359/projeto_de_lei_no_xxx-2025_-_altera_lei_657-1994.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 657 de 08 de Setembro de 1994”, que autoriza o Poder Executivo a Outorgar Escritura de Doação de Casas Residenciais que menciona.</t>
   </si>
   <si>
     <t>8360</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8360/projeto_de_lei_no_060-2025_-_altera_lei_1.037-2002.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8360/projeto_de_lei_no_060-2025_-_altera_lei_1.037-2002.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 1037, de 28 de agosto de 2002”, que Autoriza o Executivo Municipal a Doar Imóveis que Menciona e Contém Outras Providências.</t>
   </si>
   <si>
     <t>8361</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8361/projeto_de_lei_no_061-2025_-_altera_lei_1.137-2004.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8361/projeto_de_lei_no_061-2025_-_altera_lei_1.137-2004.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 1137, de 23 de junho de 2004”, que Autoriza o Executivo Municipal a Doar Imóveis que Menciona e Contém Outras Providências.</t>
   </si>
   <si>
     <t>8362</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8362/projeto_de_lei_no_062-2025_-_altera_lei_2.410-2015.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8362/projeto_de_lei_no_062-2025_-_altera_lei_2.410-2015.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 2.410, de 25 de fevereiro de 2015”, que Autoriza o Executivo Municipal a Doar Imóveis que Menciona e Contém Outras Providências.</t>
   </si>
   <si>
     <t>8363</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8363/projeto_de_lei_no_063-2025_-_altera_lei_2.588-2015.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8363/projeto_de_lei_no_063-2025_-_altera_lei_2.588-2015.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 2.588, de 13 de agosto de 2015”, que Autoriza o Executivo Municipal a Doar Imóveis que Menciona e Contém Outras Providências.</t>
   </si>
   <si>
     <t>8365</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8365/projeto_de_lei_no_064-2025_-_altera_lei_2.644-2015.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8365/projeto_de_lei_no_064-2025_-_altera_lei_2.644-2015.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 2.644, de 19 de novembro de 2015”, que Autoriza o Executivo Municipal a Doar Imóveis que Menciona e Contém Outras Providências.</t>
   </si>
   <si>
     <t>8366</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8366/projeto_de_lei_no_065-2025_-_altera_lei_2.679-2015.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8366/projeto_de_lei_no_065-2025_-_altera_lei_2.679-2015.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 2.679, de 29 de dezembro de 2015”, que Autoriza o Executivo Municipal a Doar Imóveis que Menciona e Contém Outras Providências.</t>
   </si>
   <si>
     <t>8367</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8367/projeto_de_lei_no_066-2025_-_altera_lei_2.681-2015.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8367/projeto_de_lei_no_066-2025_-_altera_lei_2.681-2015.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 2.681, de 29 de dezembro de 2015”, que Autoriza o Executivo Municipal a Doar Imóveis que Menciona e Contém Outras Providências.</t>
   </si>
   <si>
     <t>8368</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8368/projeto_de_lei_no_067-2025-2025_-_altera_lei_2.684-2015.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8368/projeto_de_lei_no_067-2025-2025_-_altera_lei_2.684-2015.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 2.684, de 30 de dezembro de 2015”, que Autoriza o Executivo Municipal a Doar Imóveis que Menciona e Contém Outras Providências.</t>
   </si>
   <si>
     <t>8369</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8369/projeto_de_lei_no_068-2025_-_altera_lei_2.685-2015.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8369/projeto_de_lei_no_068-2025_-_altera_lei_2.685-2015.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 2.685, de 30 de dezembro de 2015”, que Autoriza o Executivo Municipal a Doar Imóveis que Menciona e Contém Outras Providências.</t>
   </si>
   <si>
     <t>8370</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8370/projeto_de_lei_no_069-2025_-_altera_lei_2.686-2015.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8370/projeto_de_lei_no_069-2025_-_altera_lei_2.686-2015.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 2.686, de 30 de dezembro de 2015”, que Autoriza o Executivo Municipal a Doar Imóveis que Menciona e Contém Outras Providências.</t>
   </si>
   <si>
     <t>8371</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8371/projeto_de_lei_no_070-2025_-_altera_lei_2.687-2015.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8371/projeto_de_lei_no_070-2025_-_altera_lei_2.687-2015.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 2.687, de 30 de dezembro de 2015”, que Autoriza o Executivo Municipal a Doar Imóveis que Menciona e Contém Outras Providências.</t>
   </si>
   <si>
     <t>8372</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8372/projeto_de_lei_no_071-2025_-_altera_lei_2.691-2015.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8372/projeto_de_lei_no_071-2025_-_altera_lei_2.691-2015.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 2.691, de 30 de dezembro de 2015”, que Autoriza o Executivo Municipal a Doar Imóveis que Menciona e Contém Outras Providências.</t>
   </si>
   <si>
     <t>8373</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8373/projeto_de_lei_no_072-2025_-_altera_lei_3.145-2018.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8373/projeto_de_lei_no_072-2025_-_altera_lei_3.145-2018.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 3.145, de 22 de agosto de 2018”, que Autoriza o Executivo Municipal a Doar Imóveis que Menciona e Contém Outras Providências.</t>
   </si>
   <si>
     <t>8374</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8374/projeto_de_lei_no_073-2025_-_altera_lei_3.179-2018.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8374/projeto_de_lei_no_073-2025_-_altera_lei_3.179-2018.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 3.179, de 21 de dezembro de 2018”, que Autoriza o Executivo Municipal a Doar Imóveis que Menciona e Contém Outras Providências.</t>
   </si>
   <si>
     <t>8375</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8375/projeto_de_lei_no_074-2025_-_adote_um_atleta_ou_equipe.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8375/projeto_de_lei_no_074-2025_-_adote_um_atleta_ou_equipe.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do Programa "Adote um Atleta" no Município de Lagoa da Prata/MG e dá outras providências.”</t>
   </si>
   <si>
     <t>8380</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8380/projeto_de_lei_no_075-2025-_autoriza_o_municipio_de__lagoa_da_prata_a_contratar_com_o_banco_de_desenvolvimento_de_minas_gerais_s_a.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8380/projeto_de_lei_no_075-2025-_autoriza_o_municipio_de__lagoa_da_prata_a_contratar_com_o_banco_de_desenvolvimento_de_minas_gerais_s_a.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de  Lagoa da Prata/MG a contratar com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG, operações de crédito com outorga De Garantia e dá outras providências.”</t>
   </si>
   <si>
     <t>8382</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8382/projeto_de_lei_no_076-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_50.40000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8382/projeto_de_lei_no_076-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_50.40000.pdf</t>
   </si>
   <si>
     <t>8383</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8383/projeto_de_lei_no_077-2025_-_autoriza_repasse_-_sos_r_200.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8383/projeto_de_lei_no_077-2025_-_autoriza_repasse_-_sos_r_200.00000.pdf</t>
   </si>
   <si>
     <t>8384</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8384/projeto_de_lei_no_078-2025_-_credito_suplementar_-_r_32.80231_pedido_no_029-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8384/projeto_de_lei_no_078-2025_-_credito_suplementar_-_r_32.80231_pedido_no_029-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 32.802,31.</t>
   </si>
   <si>
     <t>8385</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8385/projeto_de_lei_no_079-2025_-_credito_especial_-_r_220.96387_pedido_no_030-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8385/projeto_de_lei_no_079-2025_-_credito_especial_-_r_220.96387_pedido_no_030-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 220.963,87.</t>
   </si>
   <si>
     <t>8387</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8387/projeto_de_lei_no_080-2025_-_credito_suplementar_-_r_202.40000_pedido_no_031-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8387/projeto_de_lei_no_080-2025_-_credito_suplementar_-_r_202.40000_pedido_no_031-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 202.400,00.</t>
   </si>
   <si>
     <t>8388</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8388/projeto_de_lei_no_081-2025_-_dispoe_sobre_a_disponibilizacao_gratuita_do_sensor_de_monitoramento_continuo_de_glicose_freestyle_libre_para_criancas_com_diabetes.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8388/projeto_de_lei_no_081-2025_-_dispoe_sobre_a_disponibilizacao_gratuita_do_sensor_de_monitoramento_continuo_de_glicose_freestyle_libre_para_criancas_com_diabetes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a disponibilização gratuita do sensor de monitoramento continuo de glicose freestyle libre para crianças com diabetes no âmbito do Sistema Público de Saúde Municipal e dá outras providencias.</t>
   </si>
   <si>
     <t>8398</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8398/projeto_de_lei_no_082-2025_-_altera_lei_no_4.104-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8398/projeto_de_lei_no_082-2025_-_altera_lei_no_4.104-2025.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 4.104, de 28 de fevereiro de 2025”, que Cria o Serviço de Inspeção Municipal de Produtos de Origem Animal no Município de Lagoa da Prata e Contém Outras Providências e Revoga a “Lei nº 2164 de 17 de Dezembro de 2013.”</t>
   </si>
   <si>
     <t>8399</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8399/projeto_de_lei_no_083-2025_-_credito_suplementar_-_r_1.205.00000_pedido_no_036-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8399/projeto_de_lei_no_083-2025_-_credito_suplementar_-_r_1.205.00000_pedido_no_036-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 1.205.000,00.</t>
   </si>
   <si>
     <t>8407</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8407/projeto_de_lei_no_084-2025_-_autoriza_remanejamento_de_dotacoes_orcamento_2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8407/projeto_de_lei_no_084-2025_-_autoriza_remanejamento_de_dotacoes_orcamento_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Remanejamento de Saldo Orçamentário em Dotações do Exercício de 2025 do Município de Lagoa da Prata e Altera a “Lei nº 3.554, de 31 de Dezembro de 2021” (PPA 2022-2025), a “Lei nº 4.084, de 23 de dezembro de 2024” (LOA) e a “Lei nº 4.040, de 02 de Agosto de 2024” (LDO), para criar nova ação.</t>
   </si>
   <si>
     <t>8408</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8408/projeto_de_lei_no_085-2025_-_credito_especial_-_r_1.351.59472_pedido_no_034-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8408/projeto_de_lei_no_085-2025_-_credito_especial_-_r_1.351.59472_pedido_no_034-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 1.351.594,72.</t>
   </si>
   <si>
     <t>8409</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8409/projeto_de_lei_no_086-2025_-_credito_especial_-_r_55.00000_pedido_no_035-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8409/projeto_de_lei_no_086-2025_-_credito_especial_-_r_55.00000_pedido_no_035-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 55.000,00.</t>
   </si>
   <si>
     <t>8410</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8410/projeto_de_lei_no_087-2025_-_credito_suplementar_-_r_221.60805_pedido_no_037-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8410/projeto_de_lei_no_087-2025_-_credito_suplementar_-_r_221.60805_pedido_no_037-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 221.608,05.</t>
   </si>
   <si>
     <t>8411</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8411/projeto_de_lei_no_088-2025_-_credito_suplementar_-_r_200.00000_pedido_no_038-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8411/projeto_de_lei_no_088-2025_-_credito_suplementar_-_r_200.00000_pedido_no_038-2025.pdf</t>
   </si>
   <si>
     <t>8423</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8423/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_128.99844_pedido_no_039-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8423/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_128.99844_pedido_no_039-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 128.998,44.</t>
   </si>
   <si>
     <t>8430</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8430/projeto_de_lei_no_090-2025_-_credito_suplementar_-_r_217.89724_pedido_no_040-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8430/projeto_de_lei_no_090-2025_-_credito_suplementar_-_r_217.89724_pedido_no_040-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 217.897,24.</t>
   </si>
   <si>
     <t>8431</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8431/projeto_de_lei_no_091-2025_-_credito_suplementar_-_r_881.00000_pedido_no_041-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8431/projeto_de_lei_no_091-2025_-_credito_suplementar_-_r_881.00000_pedido_no_041-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 881.000,00.</t>
   </si>
   <si>
     <t>8432</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8432/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_280.00000_pedido_no_042-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8432/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_280.00000_pedido_no_042-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de 280.000,00.</t>
   </si>
   <si>
     <t>8433</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8433/projeto_de_lei_no_093-2025_-_credito_suplementar_-_r_700.00000_pedido_no_043-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8433/projeto_de_lei_no_093-2025_-_credito_suplementar_-_r_700.00000_pedido_no_043-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 700.000,00.</t>
   </si>
   <si>
     <t>8434</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8434/projeto_de_lei_no_094-2025_-_credito_suplementar_-_r_210.00000_pedido_no_044-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8434/projeto_de_lei_no_094-2025_-_credito_suplementar_-_r_210.00000_pedido_no_044-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 210.000,00.</t>
   </si>
   <si>
     <t>8435</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8435/projeto_de_lei_no_095-2025_-_autoriza_repasse_-_fundacao_sao_carlos_complementacao_de_piso.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8435/projeto_de_lei_no_095-2025_-_autoriza_repasse_-_fundacao_sao_carlos_complementacao_de_piso.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Repassar os Valores de Contribuição do Fundo Nacional de Saúde à Entidade Que Menciona.</t>
   </si>
   <si>
     <t>8436</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8436/projeto_de_lei_no_xxx-2025_-_institui_normas_gerais_para_a_cobranca_e_o_parcelamento_de_creditos_de_origem_nao_tributaria.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8436/projeto_de_lei_no_xxx-2025_-_institui_normas_gerais_para_a_cobranca_e_o_parcelamento_de_creditos_de_origem_nao_tributaria.pdf</t>
   </si>
   <si>
     <t>Institui normas gerais para a cobrança e o parcelamento de créditos de origem não tributária do Município de Lagoa da Prata/MG e dá outras providências.</t>
   </si>
   <si>
     <t>8447</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8447/projeto_de_lei_no_097-2025_-_lei_de_diretrizes_orcamentarias_-_ldo_2026.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8447/projeto_de_lei_no_097-2025_-_lei_de_diretrizes_orcamentarias_-_ldo_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária do Município de Lagoa da Prata para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>8449</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8449/projeto_de_lei_no_098-2025_-_credito_suplementar_-_r_100.00000_pedido_no_045-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8449/projeto_de_lei_no_098-2025_-_credito_suplementar_-_r_100.00000_pedido_no_045-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 100.000,00.</t>
   </si>
   <si>
     <t>8450</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8450/projeto_de_lei_no_099-2025_-_credito_suplementar_-_r_151.09449_pedido_no_046-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8450/projeto_de_lei_no_099-2025_-_credito_suplementar_-_r_151.09449_pedido_no_046-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 151.094,49.</t>
   </si>
   <si>
     <t>8451</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8451/projeto_de_lei_no_100-2025_-_altera_a_lei_no_4.147-2025_-_subvencao_social_associacao_congado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8451/projeto_de_lei_no_100-2025_-_altera_a_lei_no_4.147-2025_-_subvencao_social_associacao_congado.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 4.147, de 05 de maio de 2025” que Autoriza o Executivo Municipal a Conceder Subvenção Social à Entidade Que Menciona.</t>
   </si>
   <si>
     <t>8452</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8452/projeto_de_lei_no_101-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_150.64800.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8452/projeto_de_lei_no_101-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_150.64800.pdf</t>
   </si>
   <si>
     <t>8458</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8458/projeto_de_lei_no_102-2025_-_credito_especial_-_r_39.78205_pedido_no_047-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8458/projeto_de_lei_no_102-2025_-_credito_especial_-_r_39.78205_pedido_no_047-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 39.782,05.</t>
   </si>
   <si>
     <t>8459</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8459/projeto_de_lei_no_103-2025_-_altera_a_lei_no_3.930-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8459/projeto_de_lei_no_103-2025_-_altera_a_lei_no_3.930-2025.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 3.930, de 19 de dezembro de 2023” que Dispõe sobre a criação do Programa Habitacional de Interesse Social Habita Lagoa e regulamenta a participação do Município de Lagoa da Prata - Minas Gerais no Programa de Produção de Unidades Habitacionais de Interesse Social da Caixa Econômica Federal Minha Casa, Minha Vida, com financiamento direto aos beneficiários/donatários, de acordo com as regras do programa, definidas pelo Governo Federal e doação de imóvel ao FAR.</t>
   </si>
   <si>
     <t>8460</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8460/projeto_de_lei_no_104-2025_-_autoriza_supressao_detalhamentos_-_fontes_de_recursos_loa_ldo_ppa.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8460/projeto_de_lei_no_104-2025_-_autoriza_supressao_detalhamentos_-_fontes_de_recursos_loa_ldo_ppa.pdf</t>
   </si>
   <si>
     <t>Autoriza a supressão de detalhamentos inseridos nas fontes de recursos de dotações na “Lei nº 3.554, de 31 de Dezembro de 2021” (PPA 2022-2025), na “Lei nº 4.084, de 23 de dezembro de 2024” (LOA) e na “Lei nº 4.040, de 02 de Agosto de 2024” (LDO).</t>
   </si>
   <si>
     <t>8461</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8461/projeto_de_lei_no_105-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_1.845.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8461/projeto_de_lei_no_105-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_1.845.00000.pdf</t>
   </si>
   <si>
     <t>8462</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8462/projeto_de_lei_no_106-2025_-_autoriza_repasse_-_lar_sao__vicente_r_215.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8462/projeto_de_lei_no_106-2025_-_autoriza_repasse_-_lar_sao__vicente_r_215.00000.pdf</t>
   </si>
   <si>
     <t>8463</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8463/projeto_de_lei_no_107-2025_-_autoriza_repasse_-_asfer_r_20.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8463/projeto_de_lei_no_107-2025_-_autoriza_repasse_-_asfer_r_20.00000.pdf</t>
   </si>
   <si>
     <t>8465</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8465/projeto_de_lei_no_108-2025_-_autoriza_repasse_-_aefar_r_30.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8465/projeto_de_lei_no_108-2025_-_autoriza_repasse_-_aefar_r_30.00000.pdf</t>
   </si>
   <si>
     <t>8466</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8466/projeto_de_lei_no_109-2025_-_autoriza_repasse_-_escolinha_mtb_team_r_28.00000.docx</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8466/projeto_de_lei_no_109-2025_-_autoriza_repasse_-_escolinha_mtb_team_r_28.00000.docx</t>
   </si>
   <si>
     <t>8473</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8473/projeto_de_lei_no_110-2025_-_credito_suplementar_-_r_59.00000_pedido_no_048-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8473/projeto_de_lei_no_110-2025_-_credito_suplementar_-_r_59.00000_pedido_no_048-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 59.000,00.</t>
   </si>
   <si>
     <t>8474</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8474/projeto_de_lei_no_111-2025_-_credito_suplementar_-_r_494.84175_pedido_no_049-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8474/projeto_de_lei_no_111-2025_-_credito_suplementar_-_r_494.84175_pedido_no_049-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 494.841,75.</t>
   </si>
   <si>
     <t>8475</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8475/projeto_de_lei_no_112-2025_-_doa_bens_inserviveis_para_a_ascalp_maio_2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8475/projeto_de_lei_no_112-2025_-_doa_bens_inserviveis_para_a_ascalp_maio_2025.pdf</t>
   </si>
   <si>
     <t>8476</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8476/projeto_de_lei_no_113-2025_-_dispoe_sobre_a_regularizacao_da_doacao_do_imovel_ao_laprata_esporte_clube.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8476/projeto_de_lei_no_113-2025_-_dispoe_sobre_a_regularizacao_da_doacao_do_imovel_ao_laprata_esporte_clube.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização da doação do imóvel ao Laprata Esporte Clube, retificando a área doada pela “Lei nº 889 de 15 de Setembro de 1999”, e dá outras providências.</t>
   </si>
   <si>
     <t>8480</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8480/projeto_de_lei_no_114-2025_-_credito_especial_-_r_650.00000_pedido_no_050-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8480/projeto_de_lei_no_114-2025_-_credito_especial_-_r_650.00000_pedido_no_050-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 650.000,00.</t>
   </si>
   <si>
     <t>8485</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8485/projeto_de_lei_no_115-2025_-_credito_especial_-_r_60.00000_pedido_no_051-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8485/projeto_de_lei_no_115-2025_-_credito_especial_-_r_60.00000_pedido_no_051-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 60.000,00.</t>
   </si>
   <si>
     <t>8486</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8486/projeto_de_lei_no_116-2025_-_credito_suplementar_-_r_160.00000_pedido_no_052-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8486/projeto_de_lei_no_116-2025_-_credito_suplementar_-_r_160.00000_pedido_no_052-2025.pdf</t>
   </si>
   <si>
     <t>8487</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8487/projeto_de_lei_no_117-2025_-_credito_suplementar_-_r_660.00000_pedido_no_053-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8487/projeto_de_lei_no_117-2025_-_credito_suplementar_-_r_660.00000_pedido_no_053-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 660.000,00.</t>
   </si>
   <si>
     <t>8488</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8488/projeto_de_lei_no_118-2025_-_credito_suplementar_-_r_1.100.00000_pedido_no_054-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8488/projeto_de_lei_no_118-2025_-_credito_suplementar_-_r_1.100.00000_pedido_no_054-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 1.100.000,00.</t>
   </si>
   <si>
     <t>8489</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8489/projeto_de_lei_no_119-2025_-_autoriza_repasse_-_farasvec_r_90.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8489/projeto_de_lei_no_119-2025_-_autoriza_repasse_-_farasvec_r_90.00000.pdf</t>
   </si>
   <si>
     <t>8490</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8490/projeto_de_lei_no_120-2025_-_autoriza_repasse_-_apa_r_93.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8490/projeto_de_lei_no_120-2025_-_autoriza_repasse_-_apa_r_93.00000.pdf</t>
   </si>
   <si>
     <t>8491</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8491/projeto_de_lei_no_121-2025_-_autoriza_repasse_-_fazenda_de_recuperacao_novo_caminho_r_53.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8491/projeto_de_lei_no_121-2025_-_autoriza_repasse_-_fazenda_de_recuperacao_novo_caminho_r_53.00000.pdf</t>
   </si>
   <si>
     <t>8492</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8492/projeto_de_lei_no_122-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_660.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8492/projeto_de_lei_no_122-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_660.00000.pdf</t>
   </si>
   <si>
     <t>8493</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8493/projeto_de_lei_no_123-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_1.100.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8493/projeto_de_lei_no_123-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_1.100.00000.pdf</t>
   </si>
   <si>
     <t>8495</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8495/projeto_de_lei_no_124-2025_-_credito_suplementar_r_160.00000_pedido_no_055-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8495/projeto_de_lei_no_124-2025_-_credito_suplementar_r_160.00000_pedido_no_055-2025.pdf</t>
   </si>
   <si>
     <t>8498</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8498/projeto_de_lei_no_125-2025_-_credito_suplementar_r_4.000.00000_pedido_no_056-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8498/projeto_de_lei_no_125-2025_-_credito_suplementar_r_4.000.00000_pedido_no_056-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 4.000.000,00.</t>
   </si>
   <si>
     <t>8501</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8501/projeto_de_lei_no_126-2025_-_credito_suplementar_r_790.00000_pedido_no_057-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8501/projeto_de_lei_no_126-2025_-_credito_suplementar_r_790.00000_pedido_no_057-2025.pdf</t>
   </si>
   <si>
     <t>8510</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8510/projeto_de_lei_no_127-2025_-_credito_especial_-_r_70.00000_saae.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8510/projeto_de_lei_no_127-2025_-_credito_especial_-_r_70.00000_saae.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 70.000,00.</t>
   </si>
   <si>
     <t>8511</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8511/projeto_de_lei_no_128-2025-_prorroga_a_vigencia_do_plano_municipal_de_educacao_de_lagoa_da_prata.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8511/projeto_de_lei_no_128-2025-_prorroga_a_vigencia_do_plano_municipal_de_educacao_de_lagoa_da_prata.pdf</t>
   </si>
   <si>
     <t>Prorroga a vigência do Plano Municipal de Educação de Lagoa da Prata, instituído pela “Lei nº 2.519, de 24 de junho de 2015”, e dá outras providências.</t>
   </si>
   <si>
     <t>8517</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8517/projeto_de_lei_no_129-2025_-_credito_suplementar_r_1.689.00000_pedido_no_058-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8517/projeto_de_lei_no_129-2025_-_credito_suplementar_r_1.689.00000_pedido_no_058-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 1.689.000,00.</t>
   </si>
   <si>
     <t>8518</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8518/projeto_de_lei_no_130-2025_-_credito_suplementar_r_31.82158_pedido_no_059-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8518/projeto_de_lei_no_130-2025_-_credito_suplementar_r_31.82158_pedido_no_059-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 31.821,58.</t>
   </si>
   <si>
     <t>8519</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8519/projeto_de_lei_no_131-2025_-_altera_a_lei_no_1.891-2010__que_cria_o_conselho_municipal_de_esporte_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8519/projeto_de_lei_no_131-2025_-_altera_a_lei_no_1.891-2010__que_cria_o_conselho_municipal_de_esporte_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 1.891, de 21 de Dezembro de 2010”, que Cria o Conselho Municipal de Esporte e dá outras providências.”</t>
   </si>
   <si>
     <t>8520</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8520/projeto_de_lei_no_132-2025_-_institui_o_programa_de_recuperacao_fiscal_refis_na_autarquia_servico_autonomo_de_agua_e_esgoto_saae_de_lagoa_da_prata.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8520/projeto_de_lei_no_132-2025_-_institui_o_programa_de_recuperacao_fiscal_refis_na_autarquia_servico_autonomo_de_agua_e_esgoto_saae_de_lagoa_da_prata.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal (Refis) na autarquia Serviço Autônomo de Água e Esgoto (SAAE) de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8526</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8526/projeto_de_lei_no_133-2025_-_autoriza_repasse_fundacao_sao_carlos_r_1.042.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8526/projeto_de_lei_no_133-2025_-_autoriza_repasse_fundacao_sao_carlos_r_1.042.00000.pdf</t>
   </si>
   <si>
     <t>8527</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8527/projeto_de_lei_no_134-2025_-_credito_suplementar_-_r_110.62401_pedido_no_060-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8527/projeto_de_lei_no_134-2025_-_credito_suplementar_-_r_110.62401_pedido_no_060-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 110.624,01.</t>
   </si>
   <si>
     <t>8533</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8533/projeto_de_lei_no_135-2025_-_credito_suplementar_-_r_551.85900_pedido_no_062-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8533/projeto_de_lei_no_135-2025_-_credito_suplementar_-_r_551.85900_pedido_no_062-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 551.859,00.</t>
   </si>
   <si>
     <t>8534</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8534/projeto_de_lei_no_136-2025_-_credito_suplementar_-_r_180.00000_pedido_no_063-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8534/projeto_de_lei_no_136-2025_-_credito_suplementar_-_r_180.00000_pedido_no_063-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 180.000,00.</t>
   </si>
   <si>
     <t>8535</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8535/projeto_de_lei_no_137-2025_-_autoriza_repasse_subvencao_-_apae_-_r_180.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8535/projeto_de_lei_no_137-2025_-_autoriza_repasse_subvencao_-_apae_-_r_180.00000.pdf</t>
   </si>
   <si>
     <t>8543</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8543/projeto_de_lei_no_138-2025_-_altera_a_lei_no_1.119-2004.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8543/projeto_de_lei_no_138-2025_-_altera_a_lei_no_1.119-2004.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 1.119, de 16 de março de 2004” que Regulamenta a Cessão de Servidores Públicos e dá outras providências. Altera a “Lei nº 1.119, de 16 de março de 2004” que Regulamenta a Cessão de Servidores Públicos e dá outras providências.</t>
   </si>
   <si>
     <t>8544</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8544/projeto_de_lei_no_139-2025-_autoriza_o_fornecimento_de_leite_em_po_aos_alunos_da_rede_municipal.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8544/projeto_de_lei_no_139-2025-_autoriza_o_fornecimento_de_leite_em_po_aos_alunos_da_rede_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Lagoa da Prata a fornecer leite em pó aos alunos da rede pública municipal para consumo em casa, como complemento nutricional e reforço da merenda escolar, e dá outras providências.</t>
   </si>
   <si>
     <t>8563</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8563/projeto_de_lei_no_140-2025_-_credito_suplementar_r_1.966.27528_pedido_no_061-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8563/projeto_de_lei_no_140-2025_-_credito_suplementar_r_1.966.27528_pedido_no_061-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 1.966.275,28.</t>
   </si>
   <si>
     <t>8564</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8564/projeto_de_lei_no_141-2025_-_autoriza_repasse_fundacao_sao_carlos_r_4.000.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8564/projeto_de_lei_no_141-2025_-_autoriza_repasse_fundacao_sao_carlos_r_4.000.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Conceder Auxílio à Entidade Que Menciona.</t>
   </si>
   <si>
     <t>8565</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8565/projeto_de_lei_no_142-2025_-_credito_suplementar_-_r_50.00000_pedido_no_064-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8565/projeto_de_lei_no_142-2025_-_credito_suplementar_-_r_50.00000_pedido_no_064-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 50.000,00.</t>
   </si>
   <si>
     <t>8566</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8566/projeto_de_lei_no_143-2025_-_credito_suplementar_-_r_550.00000_pedido_no_065-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8566/projeto_de_lei_no_143-2025_-_credito_suplementar_-_r_550.00000_pedido_no_065-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 550.000,00.</t>
   </si>
   <si>
     <t>8567</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8567/projeto_de_lei_no_144-2025_-_credito_suplementar_-_r_2.130.00000_pedido_no_066-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8567/projeto_de_lei_no_144-2025_-_credito_suplementar_-_r_2.130.00000_pedido_no_066-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 2.130.000,00.</t>
   </si>
   <si>
     <t>8568</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8568/projeto_de_lei_no_145-2025_-_credito_suplementar_-_r_200.00000_pedido_no_068-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8568/projeto_de_lei_no_145-2025_-_credito_suplementar_-_r_200.00000_pedido_no_068-2025.pdf</t>
   </si>
   <si>
     <t>8569</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8569/projeto_de_lei_no_146-2025_-_autoriza_repasse_-_apae_r_200.00000_ref._pedido_no_68.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8569/projeto_de_lei_no_146-2025_-_autoriza_repasse_-_apae_r_200.00000_ref._pedido_no_68.pdf</t>
   </si>
   <si>
     <t>8570</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8570/projeto_de_lei_no_147-2025_-_autoriza_repasse_fsc_r_550.00000_pedido_65.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8570/projeto_de_lei_no_147-2025_-_autoriza_repasse_fsc_r_550.00000_pedido_65.pdf</t>
   </si>
   <si>
     <t>8571</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8571/projeto_de_lei_no_148-2025_-_credito_suplementar_-_r_2.400.00000_pedido_no_067-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8571/projeto_de_lei_no_148-2025_-_credito_suplementar_-_r_2.400.00000_pedido_no_067-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 2.400.000,00.</t>
   </si>
   <si>
     <t>8572</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8572/projeto_de_lei_no_149-2025_-_credito_especial_-_r_321.75000_pedido_no_069-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8572/projeto_de_lei_no_149-2025_-_credito_especial_-_r_321.75000_pedido_no_069-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 321.750,00.</t>
   </si>
   <si>
     <t>8585</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8585/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_1.000.00000_pedido_no_070-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8585/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_1.000.00000_pedido_no_070-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 1.000.000,00.</t>
   </si>
   <si>
     <t>8586</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8586/projeto_de_lei_no_xxx-2025_-_dispoe_sobre_licenciamento_de_empreendimentos_de_geracao_de_energia_eletrica_por_fonte_solar_fotovoltaica.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8586/projeto_de_lei_no_xxx-2025_-_dispoe_sobre_licenciamento_de_empreendimentos_de_geracao_de_energia_eletrica_por_fonte_solar_fotovoltaica.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre normas complementares de ordenamento territorial e licenciamento de empreendimentos de geração de energia elétrica por fonte solar fotovoltaica em áreas rurais no Município de Lagoa da Prata/MG, e dá outras providências.”</t>
   </si>
   <si>
     <t>8595</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8595/projeto_de_lei_no_152-2025_-_credito_suplementar_-_r_24.79419_pedido_no_071-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8595/projeto_de_lei_no_152-2025_-_credito_suplementar_-_r_24.79419_pedido_no_071-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 24.794,19.</t>
   </si>
   <si>
     <t>8597</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8597/projeto_de_lei_no_153-2025_-_autoriza_repasse_-_associacao_amar_cura_r_89.90636.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8597/projeto_de_lei_no_153-2025_-_autoriza_repasse_-_associacao_amar_cura_r_89.90636.pdf</t>
   </si>
   <si>
     <t>8598</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8598/projeto_de_lei_no_154-2025_-_autoriza_repasse_-_asap__r_25.52640.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8598/projeto_de_lei_no_154-2025_-_autoriza_repasse_-_asap__r_25.52640.pdf</t>
   </si>
   <si>
     <t>8599</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8599/projeto_de_lei_no_155-2025_-_credito_suplementar_-_r_100.00000_pedido_no_072-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8599/projeto_de_lei_no_155-2025_-_credito_suplementar_-_r_100.00000_pedido_no_072-2025.pdf</t>
   </si>
   <si>
     <t>8600</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8600/projeto_de_lei_no_156_-2025_-_desafeta_e_autoriza_permuta_de_imoveis_-_alvoar.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8600/projeto_de_lei_no_156_-2025_-_desafeta_e_autoriza_permuta_de_imoveis_-_alvoar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a desafetar e permutar bem público que menciona.</t>
   </si>
   <si>
     <t>8607</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8607/projeto_de_lei_no_157-2025_-_credito_suplementar_-_r_180.00000_pedido_no_073-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8607/projeto_de_lei_no_157-2025_-_credito_suplementar_-_r_180.00000_pedido_no_073-2025.pdf</t>
   </si>
   <si>
     <t>8608</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8608/projeto_de_lei_no_158-2025_-_credito_suplementar_-_r_420.00000_pedido_no_074-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8608/projeto_de_lei_no_158-2025_-_credito_suplementar_-_r_420.00000_pedido_no_074-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 420.000,00.</t>
   </si>
   <si>
     <t>8609</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8609/projeto_de_lei_no_159-2025_-_credito_suplementar_-_r_680.00000_pedido_no_075-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8609/projeto_de_lei_no_159-2025_-_credito_suplementar_-_r_680.00000_pedido_no_075-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 680.000,00.</t>
   </si>
   <si>
     <t>8610</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8610/projeto_de_lei_no_160-2025_-_autoriza_repasse_fundacao_sao_carlos_r_180.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8610/projeto_de_lei_no_160-2025_-_autoriza_repasse_fundacao_sao_carlos_r_180.00000.pdf</t>
   </si>
   <si>
     <t>8611</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8611/projeto_de_lei_no_161-2025_-_dispoe_sobre_a_apreensao_guarda_e_destinacao_de_animais_de_medio_e_grande_porte_encontrados_soltos_nas_vias_publicas.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8611/projeto_de_lei_no_161-2025_-_dispoe_sobre_a_apreensao_guarda_e_destinacao_de_animais_de_medio_e_grande_porte_encontrados_soltos_nas_vias_publicas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a apreensão, guarda e destinação de animais de médio e grande porte encontrados soltos nas vias públicas, logradouros e locais de livre acesso ao público, no perímetro urbano do Município de Lagoa da Prata/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>8623</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8623/projeto_de_lei_no_162-2025_-_credito_suplementar_-_r_89.00000_pedido_no_076-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8623/projeto_de_lei_no_162-2025_-_credito_suplementar_-_r_89.00000_pedido_no_076-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 89.000,00.</t>
   </si>
   <si>
     <t>8624</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8624/projeto_de_lei_no_163-2025_-_credito_suplementar_-_r_910.00000_pedido_no_077-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8624/projeto_de_lei_no_163-2025_-_credito_suplementar_-_r_910.00000_pedido_no_077-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 910.000,00.</t>
   </si>
   <si>
     <t>8625</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8625/projeto_de_lei_no_164-2025_-_credito_suplementar_-_r_4.133.99837_pedido_no_078-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8625/projeto_de_lei_no_164-2025_-_credito_suplementar_-_r_4.133.99837_pedido_no_078-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 4.133.998,37.</t>
   </si>
   <si>
     <t>8636</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8636/projeto_de_lei_no_165-2025_-_credito_suplementar_-_r_600.00000_saae.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8636/projeto_de_lei_no_165-2025_-_credito_suplementar_-_r_600.00000_saae.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 600.000,00.</t>
   </si>
   <si>
     <t>8637</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8637/projeto_de_lei_no_166-2025_-_credito_suplementar_-_r_400.00000_pedido_no_079-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8637/projeto_de_lei_no_166-2025_-_credito_suplementar_-_r_400.00000_pedido_no_079-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 400.000,00.</t>
   </si>
   <si>
     <t>8638</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8638/projeto_de_lei_no_167-2025_-_credito_suplementar_-_r_300.00000_pedido_no_080-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8638/projeto_de_lei_no_167-2025_-_credito_suplementar_-_r_300.00000_pedido_no_080-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 300.000,00.</t>
   </si>
   <si>
     <t>8639</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8639/projeto_de_lei_no_168-2025_-_credito_suplementar_-_r_388.16123_pedido_no_081-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8639/projeto_de_lei_no_168-2025_-_credito_suplementar_-_r_388.16123_pedido_no_081-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 388.161,23.</t>
   </si>
   <si>
     <t>8640</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8640/projeto_de_lei_no_169-2025_-_autoriza_repasse_fsc_r_300.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8640/projeto_de_lei_no_169-2025_-_autoriza_repasse_fsc_r_300.00000.pdf</t>
   </si>
   <si>
     <t>8641</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8641/projeto_de_lei_no_170-2025_-_altera_a_lei_no_4.132-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8641/projeto_de_lei_no_170-2025_-_altera_a_lei_no_4.132-2025.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 4.132, de 22 de Abril de 2025”, que autoriza o Município a outorgar escritura de doação de lotes urbanos, nos termos da “Lei nº 004, de 22 de março, de 1991.</t>
   </si>
   <si>
     <t>8642</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8642/projeto_de_lei_no_171-2025_-_altera_lei_n_4.137-25.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8642/projeto_de_lei_no_171-2025_-_altera_lei_n_4.137-25.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 4.137 de 22 de Abril de 2025”, que autoriza o Município a doar Imóveis Que Menciona e o Poder Executivo a outorgar escritura de doação de lotes urbanos, nos termos da “Lei nº 839, de 02 de julho, de 1998.</t>
   </si>
   <si>
     <t>8643</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8643/projeto_de_lei_no_172-2025-_altera_lei_n_2.644-2015.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8643/projeto_de_lei_no_172-2025-_altera_lei_n_2.644-2015.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 2.644 de 19 de Novembro de 2015”, que autoriza o Município a doar Imóveis Que Menciona.</t>
   </si>
   <si>
     <t>8644</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8644/projeto_de_lei_no_173-2025_-_autoriza_o_municipio_a_doar_imovel_que_menciona_nos_termos_da_lei_municipal_no_3.946_de_28_de_dezembro_de_2023.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8644/projeto_de_lei_no_173-2025_-_autoriza_o_municipio_a_doar_imovel_que_menciona_nos_termos_da_lei_municipal_no_3.946_de_28_de_dezembro_de_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a Doar Imóvel Que Menciona e o Poder Executivo a outorgar escritura de doação de lote urbano, nos termos da “Lei Municipal nº 3.946 de 28 de Dezembro de 2023”, e dá outras providências.</t>
   </si>
   <si>
     <t>8653</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8653/projeto_de_lei_no_174-2025_-_credito_suplementar_-_r_260.00000_pedido_no_082-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8653/projeto_de_lei_no_174-2025_-_credito_suplementar_-_r_260.00000_pedido_no_082-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 260.000,00.</t>
   </si>
   <si>
     <t>8654</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8654/projeto_de_lei_no_175-2025_-_credito_suplementar_-_r_520.00000_pedido_no_083-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8654/projeto_de_lei_no_175-2025_-_credito_suplementar_-_r_520.00000_pedido_no_083-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 520.000,00.</t>
   </si>
   <si>
     <t>8658</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8658/projeto_de_lei_no_176-2025_-_credito_suplementar_-_r_783.00000_pedido_no_084-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8658/projeto_de_lei_no_176-2025_-_credito_suplementar_-_r_783.00000_pedido_no_084-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 783.000,00.</t>
   </si>
   <si>
     <t>8660</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8660/projeto_de_lei_no_177-2025_-_credito_suplementar_-_r_147.69155_pedido_no_085-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8660/projeto_de_lei_no_177-2025_-_credito_suplementar_-_r_147.69155_pedido_no_085-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 147.691,55.</t>
   </si>
   <si>
     <t>8661</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8661/projeto_de_lei_no_178-2025_-_credito_suplementar_-_r_30.00000_pedido_no_087-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8661/projeto_de_lei_no_178-2025_-_credito_suplementar_-_r_30.00000_pedido_no_087-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 30.000,00.</t>
   </si>
   <si>
     <t>8662</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8662/projeto_de_lei_no_179-2025_-_autoriza_repasse_fsc_ref._pedido_084.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8662/projeto_de_lei_no_179-2025_-_autoriza_repasse_fsc_ref._pedido_084.pdf</t>
   </si>
   <si>
     <t>8672</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8672/projeto_de_lei_no_180-2025_-_credito_suplementar_-_r_399.20000_pedido_no_088-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8672/projeto_de_lei_no_180-2025_-_credito_suplementar_-_r_399.20000_pedido_no_088-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 399.200,00.</t>
   </si>
   <si>
     <t>8673</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8673/projeto_de_lei_no_181-2025_-_credito_suplementar_-_r_3.355.00000_pedido_no_089-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8673/projeto_de_lei_no_181-2025_-_credito_suplementar_-_r_3.355.00000_pedido_no_089-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 3.355.000,00.</t>
   </si>
   <si>
     <t>8682</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8682/projeto_de_lei_no_182-2025_-_credito_suplementar_-_r_320.00000_pedido_no_090-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8682/projeto_de_lei_no_182-2025_-_credito_suplementar_-_r_320.00000_pedido_no_090-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 320.000,00.</t>
   </si>
   <si>
     <t>8683</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8683/projeto_de_lei_no_183-2025_-_altera_percentual_de_suplementacao_loa_2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8683/projeto_de_lei_no_183-2025_-_altera_percentual_de_suplementacao_loa_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Percentual de Suplementação da Lei de Diretrizes Orçamentárias do Exercício 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>8690</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8690/projeto_de_lei_no_184-2025_-_credito_especial_-_r_18.99800_pedido_no_091-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8690/projeto_de_lei_no_184-2025_-_credito_especial_-_r_18.99800_pedido_no_091-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 18.998,00.</t>
   </si>
   <si>
     <t>8691</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8691/projeto_de_lei_no_185-2025_-_credito_suplementar_-_r_30.00000_pedido_no_092-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8691/projeto_de_lei_no_185-2025_-_credito_suplementar_-_r_30.00000_pedido_no_092-2025.pdf</t>
   </si>
   <si>
     <t>8692</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8692/projeto_de_lei_no_186-2025_-_credito_suplementar_-_r_527.00000_pedido_no_093-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8692/projeto_de_lei_no_186-2025_-_credito_suplementar_-_r_527.00000_pedido_no_093-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 527.000,00.</t>
   </si>
   <si>
     <t>8693</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8693/projeto_de_lei_no_187-2025_-_credito_suplementar_-_r_1.305.09321_pedido_no_094-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8693/projeto_de_lei_no_187-2025_-_credito_suplementar_-_r_1.305.09321_pedido_no_094-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 1.305.093,21.</t>
   </si>
   <si>
     <t>8711</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8711/projeto_de_lei_no_188-2025_-_credito_suplementar_-_r_500.00000_saae.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8711/projeto_de_lei_no_188-2025_-_credito_suplementar_-_r_500.00000_saae.pdf</t>
   </si>
   <si>
     <t>8719</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8719/projeto_de_lei_no_189-2025_-_credito_suplementar_-_r_403.00000_camara_municipal.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8719/projeto_de_lei_no_189-2025_-_credito_suplementar_-_r_403.00000_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 403.000,00.</t>
   </si>
   <si>
     <t>8720</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8720/projeto_de_lei_no_xxx-2025_-_ldo_-_altera_anexos.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8720/projeto_de_lei_no_xxx-2025_-_ldo_-_altera_anexos.pdf</t>
   </si>
   <si>
     <t>“Altera a “Lei nº 4.227 de 15 de Agosto de 2025” que, dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária do Município de Lagoa da Prata para o exercício de 2026 e dá outras providências.”</t>
   </si>
   <si>
     <t>8721</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8721/projeto_de_lei_no_xxx-2025_-_loa_2026.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8721/projeto_de_lei_no_xxx-2025_-_loa_2026.pdf</t>
   </si>
   <si>
     <t>“Estima a Receita e Fixa a Despesa do Município de Lagoa da Prata para o Exercício Financeiro de 2026”.</t>
   </si>
   <si>
     <t>8722</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8722/projeto_de_lei_no_xxx-2025_-_ppa_2026_-_2029.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8722/projeto_de_lei_no_xxx-2025_-_ppa_2026_-_2029.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Plano Plurianual para o período de 2026 a 2029, no âmbito do Município de Lagoa da Prata, e dá outras providências”.</t>
   </si>
   <si>
     <t>8731</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8731/projeto_de_lei_no_193-2025_-_credito_suplementar_-_r_500.00000_pedido_no_096-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8731/projeto_de_lei_no_193-2025_-_credito_suplementar_-_r_500.00000_pedido_no_096-2025.pdf</t>
   </si>
   <si>
     <t>8732</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8732/projeto_de_lei_no_194-2025_-_credito_suplementar__r_180.00000_pedido_no_097-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8732/projeto_de_lei_no_194-2025_-_credito_suplementar__r_180.00000_pedido_no_097-2025.pdf</t>
   </si>
   <si>
     <t>8733</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8733/projeto_de_lei_no_195-2025_-_autoriza_repasse_apae.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8733/projeto_de_lei_no_195-2025_-_autoriza_repasse_apae.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Conceder Contribuição à Entidade Que Menciona.</t>
   </si>
   <si>
     <t>8734</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8734/projeto_de_lei_no_196-2025_-_credito_suplementar_-_r_2.030.00000_pedido_no_098-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8734/projeto_de_lei_no_196-2025_-_credito_suplementar_-_r_2.030.00000_pedido_no_098-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 2.030.000,00.</t>
   </si>
   <si>
     <t>8736</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8736/projeto_de_lei_no_197-2025_-_credito_especial_-_r_62.27541_pedido_no_095-2025_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8736/projeto_de_lei_no_197-2025_-_credito_especial_-_r_62.27541_pedido_no_095-2025_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 62.275,41.</t>
   </si>
   <si>
     <t>8743</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8743/projeto_de_lei_no_198-2025_-_credito_suplementar_-_r_970.00000_pedido_no_099-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8743/projeto_de_lei_no_198-2025_-_credito_suplementar_-_r_970.00000_pedido_no_099-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 970.000,00.</t>
   </si>
   <si>
     <t>8744</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8744/projeto_de_lei_no_199-2025_-_altera_a_lei_no_0288-1964.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8744/projeto_de_lei_no_199-2025_-_altera_a_lei_no_0288-1964.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 0288, de 16 de agosto de 1964”, que “Delimita os perímetros urbano e suburbano do Distrito de Martins Guimarães”, para redefinir o perímetro urbano do referido Distrito e dá outras providências.”</t>
   </si>
   <si>
     <t>8745</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8745/projeto_de_lei_no_200-2025_-_altera_percentual_de_suplementacao_ldo_2025_lei_no_4.040-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8745/projeto_de_lei_no_200-2025_-_altera_percentual_de_suplementacao_ldo_2025_lei_no_4.040-2024.pdf</t>
   </si>
   <si>
     <t>8746</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8746/projeto_de_lei_no_201-2025_-_altera_percentual_de_suplementacao_loa_2025_lei_no_4.084-2024.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8746/projeto_de_lei_no_201-2025_-_altera_percentual_de_suplementacao_loa_2025_lei_no_4.084-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Percentual de Suplementação da Lei Orçamentária Anual do Exercício 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>8756</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8756/projeto_de_lei_no_202-2025_-_credito_suplementar_-_r_750.00000_saae.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8756/projeto_de_lei_no_202-2025_-_credito_suplementar_-_r_750.00000_saae.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 750.000,00.</t>
   </si>
   <si>
     <t>8763</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8763/projeto_de_lei_no_203-2025_-_credito_suplementar_-_r_286.00000_pedido_no_100-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8763/projeto_de_lei_no_203-2025_-_credito_suplementar_-_r_286.00000_pedido_no_100-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 286.000,00.</t>
   </si>
   <si>
     <t>8768</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8768/projeto_de_lei_no_204-2025_-_altera_a_lei_no_4.286-2025_-_ce__r_62.27541.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8768/projeto_de_lei_no_204-2025_-_altera_a_lei_no_4.286-2025_-_ce__r_62.27541.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 4.286, de 13 de novembro de 2025” que Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 62.275,41.</t>
   </si>
   <si>
     <t>8785</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8785/projeto_de_lei_no_205-2025_-_autoriza_repasse_auxilio_fundacao_sao_carlos_r_180.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8785/projeto_de_lei_no_205-2025_-_autoriza_repasse_auxilio_fundacao_sao_carlos_r_180.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Conceder Auxílio à Entidade Que Menciona</t>
   </si>
   <si>
     <t>8786</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8786/projeto_de_lei_no_206-2025_-_autoriza_repasse_auxilio_fundacao_sao_carlos_r_177.23600.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8786/projeto_de_lei_no_206-2025_-_autoriza_repasse_auxilio_fundacao_sao_carlos_r_177.23600.pdf</t>
   </si>
   <si>
     <t>8787</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8787/projeto_de_lei_no_207-2025_-_autoriza_repasse_subvencao_fundacao_sao_carlos_r_50.40000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8787/projeto_de_lei_no_207-2025_-_autoriza_repasse_subvencao_fundacao_sao_carlos_r_50.40000.pdf</t>
   </si>
   <si>
     <t>8248</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8248/projeto_de_resolucao_no_001-2025_-_toninho_-_incentivo_a_doacao_de_sangue_17-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8248/projeto_de_resolucao_no_001-2025_-_toninho_-_incentivo_a_doacao_de_sangue_17-02.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de folga a Empregado Público Efetivo da Câmara Municipal de Lagoa da Prata que realizar doação de sangue ou medula óssea, voluntariamente, nos termos que menciona.</t>
   </si>
   <si>
     <t>8364</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8364/projeto_de_resolucao_no_002-2025_-_mesa_diretora_-_autoriza_adesao_ao_parlamento_jovem.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8364/projeto_de_resolucao_no_002-2025_-_mesa_diretora_-_autoriza_adesao_ao_parlamento_jovem.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Lagoa da Prata a aderir ao Programa Parlamento Jovem da Assembleia Legislativa do Estado de Minas Gerais e regulamenta sua realização pelo Legislativo local.</t>
   </si>
   <si>
     <t>8412</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8412/projeto_de_resolucao_no_003-2025_-_mesa_diretora_-_altera_regimento_interno_-_diversos_assuntos.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8412/projeto_de_resolucao_no_003-2025_-_mesa_diretora_-_altera_regimento_interno_-_diversos_assuntos.pdf</t>
   </si>
   <si>
     <t>Altera o texto da “Resolução nº 865, de 27 de dezembro de 2022” que Aprova o Regimento Interno da Câmara Municipal de Lagoa da Prata e revoga a “Resolução nº 462, de 16 de dezembro de 2004.”</t>
   </si>
   <si>
     <t>8440</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8440/projeto_de_resolucao_no_004-2025_-_mesa_diretora_-_altera_regulamentacao_parlamento_jovem_7-5-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8440/projeto_de_resolucao_no_004-2025_-_mesa_diretora_-_altera_regulamentacao_parlamento_jovem_7-5-2025.pdf</t>
   </si>
   <si>
     <t>Altera o texto da “Resolução nº 896, de 23 de abril de 2025” que Autoriza a Câmara Municipal de Lagoa da Prata a aderir ao Programa Parlamento Jovem da Assembleia Legislativa do Estado de Minas Gerais e regulamenta sua realização pelo Legislativo local.</t>
   </si>
   <si>
     <t>8496</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8496/projeto_de_resolucao_no_005-2025_-_mesa_diretora_-_altera_regulamentacao_camara_mirim_6-6-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8496/projeto_de_resolucao_no_005-2025_-_mesa_diretora_-_altera_regulamentacao_camara_mirim_6-6-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as regras gerais para o Programa Câmara Mirim na Câmara Municipal de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8540</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8540/projeto_de_resolucao_no_006-2025_-_mesa_diretora_-_altera_regulamentacao_camara_mirim.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8540/projeto_de_resolucao_no_006-2025_-_mesa_diretora_-_altera_regulamentacao_camara_mirim.pdf</t>
   </si>
   <si>
     <t>Altera o texto da “Resolução nº 899, de 24 de junho de 2025” que Dispõe sobre as regras gerais para o Programa Câmara Mirim na Câmara Municipal de_x000D_
 Lagoa da Prata.</t>
   </si>
   <si>
     <t>8655</t>
   </si>
   <si>
     <t>Toninho da Laje, Janeany, Soninha</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8655/projeto_de_resolucao_no_007-2025_-_mesa_diretora_-_altera_regimento_interno_-_segunda_alteracao_-_assuntos_diversos.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8655/projeto_de_resolucao_no_007-2025_-_mesa_diretora_-_altera_regimento_interno_-_segunda_alteracao_-_assuntos_diversos.pdf</t>
   </si>
   <si>
     <t>8656</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8656/projeto_de_resolucao_no_008-2025_-_mesa_diretora_-_institui_e_regulamenta_o_logotipo_da_camara.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8656/projeto_de_resolucao_no_008-2025_-_mesa_diretora_-_institui_e_regulamenta_o_logotipo_da_camara.pdf</t>
   </si>
   <si>
     <t>Institui Símbolo Oficial da Câmara Municipal de Lagoa da Prata, representado pelo Logotipo mencionado nesta Resolução, e Regulamenta sua utilização no âmbito do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>8703</t>
   </si>
   <si>
     <t>Ana Ruth, Carla Andrade, Elias Motorista, Janeany, João Pedro, Mauro do Gás, Soninha, Toninho da Laje, Tuty da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8703/projeto_de_resolucao_no_009-2025_-_todos_os_vereadores_-_concede_titulo_de_cidadania_honoraria.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8703/projeto_de_resolucao_no_009-2025_-_todos_os_vereadores_-_concede_titulo_de_cidadania_honoraria.pdf</t>
   </si>
   <si>
     <t>Concede Títulos de Cidadania Honorária aos cidadãos que indica.</t>
   </si>
   <si>
     <t>8704</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8704/projeto_de_resolucao_no_010-2025_-_medalha_ilidio_carvalho_-_daniel_sibele_e_leticia.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8704/projeto_de_resolucao_no_010-2025_-_medalha_ilidio_carvalho_-_daniel_sibele_e_leticia.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Ilídio Carvalho aos cidadãos que indica.</t>
   </si>
   <si>
     <t>8735</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8735/projeto_de_resolucao_no_011-2025_-_mesa_diretora_-_regulamenta_a_realizacao_de_audiencia_publica_24-10-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8735/projeto_de_resolucao_no_011-2025_-_mesa_diretora_-_regulamenta_a_realizacao_de_audiencia_publica_24-10-2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta a realização de Audiências Públicas que menciona, no âmbito do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>8742</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8742/projeto_de_resolucao_no_012-2025__-_da_nome_ao_cac_-_silverio_rocha.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8742/projeto_de_resolucao_no_012-2025__-_da_nome_ao_cac_-_silverio_rocha.pdf</t>
   </si>
   <si>
     <t>Dá nome ao Centro de Atendimento ao Cidadão da Câmara Municipal de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8771</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8771/projeto_de_resolucao_no_013-2025_-_mesa_diretora_-_altera_regimento_interno_-_terceira_alteracao.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8771/projeto_de_resolucao_no_013-2025_-_mesa_diretora_-_altera_regimento_interno_-_terceira_alteracao.pdf</t>
   </si>
   <si>
     <t>Altera o texto da “Resolução nº 865, de 27 de dezembro de 2022” que Aprova o Regimento Interno da Câmara Municipal de Lagoa da Prata e_x000D_
 revoga a “Resolução nº 462, de 16 de dezembro de 2004.”</t>
   </si>
   <si>
     <t>8437</t>
   </si>
   <si>
     <t>P-LOM</t>
   </si>
   <si>
     <t>Proposta de Emenda LOM</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8437/proposta_de_emenda_a_lom_no_1-2025_-_9-5-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8437/proposta_de_emenda_a_lom_no_1-2025_-_9-5-2025.pdf</t>
   </si>
   <si>
     <t>Altera o Caput do Art. 12 da Lei Orgânica do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8193</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8193/requerimento_001-2025_-_mauro_do_gas_-_galpao_-_praca_dos_congadeiros.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8193/requerimento_001-2025_-_mauro_do_gas_-_galpao_-_praca_dos_congadeiros.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos e à Secretária Municipal de Cultura e Turismo, Laiana Cardoso de Miranda e Modesto, que informe a esta Casa, sobre a viabilidade de construção de um galpão na Praça dos Congadeiros, localizada no Bairro Marília.</t>
   </si>
   <si>
     <t>8194</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8194/requerimento_002-2025_-_elias_-_auxilio-alimentacao_27-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8194/requerimento_002-2025_-_elias_-_auxilio-alimentacao_27-01.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Administração e Governo, e demais setores competentes, que informem a esta Casa se há possibilidade de se realizar um estudo técnico e jurídico para a elaboração de um Projeto de Lei que substitua a entrega de cestas básicas aos Servidores Públicos do Poder Executivo, por um Programa de Auxílio alimentação a ser concedido por meio de Vale-alimentação fornecido via tíquete ou cartão magnético. O valor do Vale-alimentação deve ser correspondente ao valor de 1 (uma) Unidade Fiscal do Município de Lagoa da Prata – UFMLP, atualmente R$ 492,68.</t>
   </si>
   <si>
     <t>8196</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8196/requerimento_003-2025_-_tuty_da_borracharia_-_unidade_do_corpo_de_bombeiros_27-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8196/requerimento_003-2025_-_tuty_da_borracharia_-_unidade_do_corpo_de_bombeiros_27-01.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Administração e Governo, que informe a esta Casa, consultando o Prefeito se for o caso, o estágio em que se encontram as tratativas para a instalação de uma unidade do Corpo de Bombeiros em nosso Município.</t>
   </si>
   <si>
     <t>8197</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8197/requerimento_004-2025_-_janeany_-_sobreaviso_no_cata_27-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8197/requerimento_004-2025_-_janeany_-_sobreaviso_no_cata_27-01.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde, Sabrina Elen de Novaes, que informe a esta Casa, se há possibilidade da implantação do regime de sobreaviso para os servidores que trabalham no Centro de Acolhimento Transitório e de Adoção (CATA) de Lagoa da Prata, bem como o aumento do número de servidores, visando a prestação de serviços de forma contínua, 24 horas por dia, todos os dias da semana.</t>
   </si>
   <si>
     <t>8198</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8198/requerimento_005-2025_-_joao_pedro_-_combate_a_dengue_27-01_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8198/requerimento_005-2025_-_joao_pedro_-_combate_a_dengue_27-01_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde, Sabrina Elen de Novaes, que informe a esta Casa, quais as medidas estão ou serão implementadas visando o combate à Dengue e outras doenças causadas pelo mosquito Aedes Aegypti;</t>
   </si>
   <si>
     <t>8199</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8199/requerimento_006-2025_-_soninha_-_rua_joao_graciano_dos_santos_27-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8199/requerimento_006-2025_-_soninha_-_rua_joao_graciano_dos_santos_27-01.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, que informe a esta Casa, se já estão sendo tomadas providências ou se, pelo menos, já estão sendo planejadas ações para a solução do problema existente no prolongamento da Rua João Graciano dos Santos, entre o Bairro Américo Silva II e o Loteamento denominado Juca Davi.</t>
   </si>
   <si>
     <t>8200</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8200/requerimento_007-2025_-_carla_andrade_-_veiculos_emenda_deputado_27-01.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8200/requerimento_007-2025_-_carla_andrade_-_veiculos_emenda_deputado_27-01.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde, Sabrina Elen de Novaes, que informe a esta Casa.</t>
   </si>
   <si>
     <t>8201</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8201/requerimento_008-2025_-_ana_ruth_-_comissao_especial_27-01_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8201/requerimento_008-2025_-_ana_ruth_-_comissao_especial_27-01_assinado.pdf</t>
   </si>
   <si>
     <t>Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que, nos termos dos Arts. 48 e seguintes da Resolução nº 865, de 27 de dezembro de 2022 – o Regimento Interno da Câmara, nomeie uma Comissão Especial Temporária de Prevenção e Auxílio a Desastres e Calamidades Naturais e Ambientais, a qual ficará responsável pelo acompanhamento, fiscalização e implementação de ações preventivas para se evitar desastres e calamidades naturais e ambientais, bem como para a prestação de auxílio às pessoas por ventura atingidas.</t>
   </si>
   <si>
     <t>8210</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8210/requerimento_009-2025_-_joao_pedro_-_acao_de_conscientizacao_vagas_pcd_03-02_pades.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8210/requerimento_009-2025_-_joao_pedro_-_acao_de_conscientizacao_vagas_pcd_03-02_pades.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita aos Assessores de Comunicação do Executivo Municipal, Alan Russel Gontijo e Vânia de Fátima Laine Miranda, bem como ao Chefe do Setor de Trânsito e Transportes, José Cláudio dos Santos e ainda, à Secretária de Educação, Adriana Aparecida Ferreira, que informem a Esta Casa a possibilidade de se criar e efetivar uma campanha de conscientização em conjunto de todos esses setores, a ser divulgada em todos os meios de comunicação, sobre o uso indevido das vagas de trânsito (estacionamento) destinadas às pessoas com deficiência (PCD).</t>
   </si>
   <si>
     <t>8211</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8211/requerimento_010-2025_-_mauro_do_gas_-_asfalto_03-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8211/requerimento_010-2025_-_mauro_do_gas_-_asfalto_03-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa, se há possibilidade de se realizar pavimentação asfáltica da rua Manaus, nos trechos compreendidos entre Avenida Brasil e a rua Raul Gomes Bernardes e também entre a rua José Maria Resende e rua Mário Mendes, nesta cidade.</t>
   </si>
   <si>
     <t>8212</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8212/requerimento_011-2025_-_janeany_-_limpeza_cemiterio_da_saudade_03-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8212/requerimento_011-2025_-_janeany_-_limpeza_cemiterio_da_saudade_03-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Meio Ambiente, que informe a esta Casa, se há previsão para a realização de uma série de intervenções no Cemitério da Saudade, nesta cidade, tanto na área externa, quanto na área interna, em especial quanto a limpeza, capina, poda de árvores, poda dos jardins e canteiros, retirada de lixo, entulho, objetos diversos a serem descartados, reforma do piso dos “caminhos” entre um túmulo e outro ou a cimentação destes espaços, retirada, regularmente, com maior frequência, da caçamba situada no local para recolhimento de lixo, instalação de um portão onde fica referida caçamba para evitar invasão do cemitério, dentre outras ações necessárias para a melhoria das condições deste importante e frequentado espaço público.</t>
   </si>
   <si>
     <t>8213</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8213/requerimento_012-2025_-_soninha_-_folga_servidor_dia_aniversario_03-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8213/requerimento_012-2025_-_soninha_-_folga_servidor_dia_aniversario_03-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Administração e Governo, que informe a esta Casa, se há possibilidade de se realizar um estudo visando o envio à Câmara Municipal de um Projeto de Lei Complementar alterando a Lei Complementar nº 3/1991, que trata Cria o Plano de Carreira do Servidor Público Civil da Prefeitura Municipal de Lagoa da Prata e dá outras providências, para conceder aos Servidores Públicos Municipais o direito de faltarem do serviço, sem qualquer desconto, no dia de seu aniversário de nascimento.</t>
   </si>
   <si>
     <t>8214</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8214/requerimento_013-2025_-_tuty_da_borracharia_-_redutores_velocidade_rosa_maciel_03-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8214/requerimento_013-2025_-_tuty_da_borracharia_-_redutores_velocidade_rosa_maciel_03-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo, bem como ao Secretário Municipal de Transportes e Limpeza Pública, por meio do Chefe do Setor de Trânsito e Transportes, que informem a esta Casa, se há possibilidade de se realizar um estudo visando a instalação de, pelo menos dois, redutores de velocidade ao longo da Av. Dona Rosa Maciel, nas proximidades do número 1.299, no Bairro Santa Helena, nesta cidade.</t>
   </si>
   <si>
     <t>8215</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8215/requerimento_014_-2025_-_toninho_-_iluminacao_publica_paradiso_-_03-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8215/requerimento_014_-2025_-_toninho_-_iluminacao_publica_paradiso_-_03-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, e aos demais órgãos e setores competentes, que informem a esta Casa Legislativa a viabilidade de realização de estudo técnico e financeiro para a ampliação da rede elétrica no bairro Paradiso, com a instalação de um poste de iluminação pública no último quarteirão da Rua Alexandre Mendes Maciel, no trecho entre a Rua Alagoas e a Rua Paraíba, nesta cidade.</t>
   </si>
   <si>
     <t>8218</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8218/requerimento_015-2025-_todos_-_medalha_osmari_03-02_pades.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8218/requerimento_015-2025-_todos_-_medalha_osmari_03-02_pades.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, nos termos do Artigo 1º da Resolução desta Casa de nº 866/2023, que “Regulamenta a Concessão da Medalha de Honra ao Mérito Feminino Osmari Clarinda de Oliveira, criada pela “Resolução nº 495, de 29 de dezembro de 2005”, no âmbito do Poder Legislativo Municipal.”, vêm apresentar os nomes das mulheres a serem agraciadas com a referida comenda para aprovação do Plenário.</t>
   </si>
   <si>
     <t>8219</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8219/requerimento_016-2025_-_joao_pedro_-_retirada_de_emendas_-_plc_1-2025_-_3-02_assinado.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8219/requerimento_016-2025_-_joao_pedro_-_retirada_de_emendas_-_plc_1-2025_-_3-02_assinado.pdf</t>
   </si>
   <si>
     <t>Com fundamento no § 2º do Art. 90 da Resolução nº 865/2022 - Regimento Interno desta Casa, venho requerer a retirada de tramitação das Emendas 2 e 3 apresentadas ao Substitutivo do Projeto de Lei Complementar EM nº 1/2025 que Dispõe sobre a criação de Cargo Temporário de Professor Apoio e dá outras providências.</t>
   </si>
   <si>
     <t>8228</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8228/requerimento_017-2025_-_mauro_do_gas_-_asfalto_samuel_bernardes.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8228/requerimento_017-2025_-_mauro_do_gas_-_asfalto_samuel_bernardes.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa, se há possibilidade de se realizar recapeamento de toda pavimentação asfáltica da rua  Samuel Bernardes, bem como realizar a devida pavimentação asfáltica desta mesma via nos trechos entre a Avenida Brasil e rua Alexandre Bernardes Júnior e ainda entre as ruas Dona Maria Martins de Abreu e Antônio Cornélio de Oliveira, no bairro Marília, nesta cidade.</t>
   </si>
   <si>
     <t>8229</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8229/requerimento_018-2025_-_soninha_-_asfalto_r_jose_b_lobato_10-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8229/requerimento_018-2025_-_soninha_-_asfalto_r_jose_b_lobato_10-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, que informe a esta Casa, se há previsão para a pavimentação asfáltica de um trecho da Rua José Bernardes Lobato, compreendido entre a Rua Manoel Pena e a Rua Sete de Setembro, na área central da cidade.</t>
   </si>
   <si>
     <t>8230</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8230/requerimento_019-2025_-_elias_-_tag_pedagio_10-02_ii.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8230/requerimento_019-2025_-_elias_-_tag_pedagio_10-02_ii.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando à Secretária Municipal de Saúde, bem como ao Secretário Municipal de Administração e Governo, e demais setores competentes, que informem a esta Casa se há previsão por parte da Administração Pública Municipal para a instalação de dispositivo eletrônico que permite o pagamento automático de pedágio, como por exemplo, as  TAG’s eletrônicas, nos veículos oficiais do Município, prioritariamente, os veículos utilizados para o transporte de pacientes fora do domicílio.</t>
   </si>
   <si>
     <t>8231</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8231/requerimento_020-2025_-_janeany_-_concurso_publico_10-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8231/requerimento_020-2025_-_janeany_-_concurso_publico_10-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Administração e Governo, que informe a esta Casa, se há previsão para a realização de Concurso Público para ocupação dos cargos públicos de provimento efetivo da Administração Direta ainda neste ano de 2025. Se já houver referida previsão, que informe toda programação, vagas a serem criadas e as prováveis datas para a realização do Concurso Público.</t>
   </si>
   <si>
     <t>8232</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8232/requerimento_021-2025_-_tuty_da_borracharia_-_manutencao_ponte_mirandas_10-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8232/requerimento_021-2025_-_tuty_da_borracharia_-_manutencao_ponte_mirandas_10-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo, bem como ao Secretário Municipal de Transportes e Limpeza Pública, que informem a esta Casa, se há possibilidade de se realizar intervenções visando melhorar as condições de tráfego e segurança de uma ponte de madeira situada na estrada que dá acesso à Comunidade dos Mirandas, chegando no “Bar do Tõe Chicão”, neste Município. Que informe ainda, se há possibilidade de se realizar manutenção também na estrada que dá acesso à referida ponte.</t>
   </si>
   <si>
     <t>8233</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8233/requerimento_022-2025_-_toninho_-_drenagem_praca_museu_-_10-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8233/requerimento_022-2025_-_toninho_-_drenagem_praca_museu_-_10-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, e aos demais órgãos e setores competentes, que informem a esta Casa a viabilidade de realização de estudo técnico e financeiro para  a instalação de um sistema de drenagem pluvial na Praça Santa Alexandrina (Praça do Museu), especificamente na área situada atrás do Casarão, em frente às residências de números 103 e 115.</t>
   </si>
   <si>
     <t>8234</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8234/requerimento_023-2025_-_joao_pedro_-_semaforo_rua_bahia_-_10-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8234/requerimento_023-2025_-_joao_pedro_-_semaforo_rua_bahia_-_10-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, e aos demais setores competentes, que informem a esta Casa sobre a possibilidade de agilizar a realização de um estudo detalhado visando o aperfeiçoamento no funcionamento dos semáforos situados no cruzamento da Rua Bahia com a Av. José Bernardes Maciel, na área central da cidade. A proposta é que esses semáforos passem a operar em dois tempos, semelhante ao modelo já adotado na Avenida Brasil.</t>
   </si>
   <si>
     <t>8235</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8235/requerimento_024-2025_-_todos_-_adesao_a_lei_athis_-_habitacao_10-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8235/requerimento_024-2025_-_todos_-_adesao_a_lei_athis_-_habitacao_10-02.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo, bem como à Chefe do Setor de Habitação, que informem a esta Casa, consultando o Prefeito se for o caso, se há previsão para que o Município de Lagoa da Prata faça a adesão à Assistência Técnica para Habitação de Interesse Social – ATHIS – visando a concretização de um  programa que oferecerá assistência técnica gratuita para famílias de baixa renda, para auxiliá-las na construção ou reforma de casas, por meio de projetos de arquitetura, urbanismo e engenharia.</t>
   </si>
   <si>
     <t>8255</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8255/requerimento_025-2025_-_mauro_do_gas_-_asfalto_bela_vista.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8255/requerimento_025-2025_-_mauro_do_gas_-_asfalto_bela_vista.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa, se há possibilidade de se realizar recapeamento de toda pavimentação asfáltica da Avenida Bela Vista do bairro Santa Helena até o seu final no bairro Chico Miranda.</t>
   </si>
   <si>
     <t>8256</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8256/requerimento_026-2025_-_carla_andrade_-_sinalizacao_em_frente_cemei_abp_17-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8256/requerimento_026-2025_-_carla_andrade_-_sinalizacao_em_frente_cemei_abp_17-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Transportes e Limpeza Pública, bem como ao Chefe do Setor de Trânsito e Transportes, que informem a esta Casa, se há possibilidade de se realizar uma nova sinalização de trânsito em frente ao CEMEI Alexandre Bernardes Primo, no centro desta cidade, em especial para demarcar o espaço de embarque e desembarque de alunos, com faixas no solo, cones, caso necessário, e placas, considerando que a placa afixada no local está bastante danificada, muito alta e encoberta por galhos de árvore, e as faixas no solo estão apagadas. Que informem ainda, se há possibilidade de se pedir à Secretaria de Meio Ambiente que faça a devida poda nas árvores que ficam em frente ao CEMEI, para que a sinalização fique bem visível.</t>
   </si>
   <si>
     <t>8257</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8257/requerimento_027-2025_-_janeany_-_cercamento_pista_skate_e_banheiros_17-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8257/requerimento_027-2025_-_janeany_-_cercamento_pista_skate_e_banheiros_17-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Desportos e ao Secretário Municipal de Obras e Urbanismo, que informem a esta Casa se há possibilidade de se executar o cercamento da Pista de Skate, com a extensão e continuação do gradil da Quadra de Basquete 3 x 3 - Quadra de Basquete de Rua Alisson Caetano de Freitas, contornando por fora do passeio, fixado no asfalto, até chegar no final da Pista de Skate._x000D_
 Que me informem ainda, se há possibilidade de se construir banheiros na Praça Capitão José Baía, ou nas proximidades, de forma a atender tanto as crianças, inclusive com fraldário, quanto adultos e pessoas com deficiência.</t>
   </si>
   <si>
     <t>8258</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8258/requerimento_028-2025_-_soninha_-_extensao_horario_trabalhador_esf_17-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8258/requerimento_028-2025_-_soninha_-_extensao_horario_trabalhador_esf_17-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde, Sabrina Elen de Novaes, que informe a esta Casa, se há possibilidade de se estender o “Horário do Trabalhador”, que se dá das 17 às 19 horas nas Unidades de Saúde - Estratégias Saúde da Família – ESF’s – passando-o para semanal, igual é feito na Policlínica, em vez de ser de 15 em 15 dias.</t>
   </si>
   <si>
     <t>8259</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8259/requerimento_029-2025_-_tuty_da_borracharia_-_unidade_do_senai_em_lp_17-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8259/requerimento_029-2025_-_tuty_da_borracharia_-_unidade_do_senai_em_lp_17-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretária Municipal de Desenvolvimento Econômico, que informe a esta Casa, se há possibilidade de se realizar estudo visando a instalação de uma unidade do SENAI – Serviço Nacional de Aprendizagem Industrial – em Lagoa da Prata.</t>
   </si>
   <si>
     <t>8260</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8260/requerimento_030-2025_-_ana_ruth_-_incentivo_financeiro_ace_e_acs_17-02_pades.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8260/requerimento_030-2025_-_ana_ruth_-_incentivo_financeiro_ace_e_acs_17-02_pades.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando à Secretária Municipal de Saúde, Sabrina Elen de Novaes, e aos  demais órgãos e setores competentes, que informem a esta Casa acerca da destinação do recurso referente ao Incentivo Financeiro Adicional (IFA). Esse incentivo, previsto na Lei Federal nº 11.350, de 05 de outubro de 2006, é repassado anualmente, pelo Fundo Nacional de Saúde (FNS) diretamente aos fundos municipais, com a finalidade de estimular e valorizar os Agentes Comunitários de Saúde (ACS) e os Agentes de Combate às Endemias (ACE), que desempenham papel essencial na política nacional de atenção básica, vigilância sanitária e epidemiológica.</t>
   </si>
   <si>
     <t>8261</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8261/requerimento_031-2025_-_joao_pedro_-_sede_propria_psf_santa_eugenia_17_-_02_pades.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8261/requerimento_031-2025_-_joao_pedro_-_sede_propria_psf_santa_eugenia_17_-_02_pades.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento,  solicitando a Secretária Municipal de Saúde, Sabrina Elen de Novaes, e aos demais setores competentes, um estudo de viabilidade técnico-financeira para a aquisição de uma sede própria para a Unidade Básica de Saúde (PSF) do bairro Santa Eugênia, neste município.</t>
   </si>
   <si>
     <t>8262</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8262/requerimento_032-2025_-_toninho_-_convoca_diretor_do_saae-lp_-_17-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8262/requerimento_032-2025_-_toninho_-_convoca_diretor_do_saae-lp_-_17-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Diretor do Serviço Autônomo de Água e Esgoto de Lagoa da Prata – SAAE-LP, Geraldo Júnior dos Santos, convocando-o a comparecer a esta Casa, no prazo regimental e nos termos da Lei Orgânica do Município, acompanhado pelo Diretor adjunto, Daniel Marcondes Delfino; e pelo Controlador interno, Thiago Donizete de Souza, da Autarquia Municipal, bem como de outros profissionais que entender pertinentes, para que possam prestar contas a esta Casa Legislativa e à população a respeito das atividades exercidas, projetos a serem implementados e, principalmente, sobre a situação financeira do SAAE-LP, especialmente de forma a prestar contas dos trabalhos realizados em 2024 pela autarquia.</t>
   </si>
   <si>
     <t>8275</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8275/requerimento_033-2025_-_tuty_da_borracharia_-_reforma_de_trevos_24-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8275/requerimento_033-2025_-_tuty_da_borracharia_-_reforma_de_trevos_24-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Administração e Governo e a outros setores competentes, que informem a esta Casa, se há possibilidade de se interceder junto ao DER ou firmar uma parceria ou convênio, visando a execução de obras para a reforma dos trevos situados na MG-170, os quais viabilizam acesso a Lagoa da Prata.</t>
   </si>
   <si>
     <t>8276</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8276/requerimento_034-2025_-_toninho_-_asfalto_rua_para_-_24-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8276/requerimento_034-2025_-_toninho_-_asfalto_rua_para_-_24-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, e aos demais órgãos e setores competentes, que informem a esta Casa a viabilidade de realização de estudo técnico e financeiro para a pavimentação asfáltica da Rua Pará, no trecho compreendido entre a Rua Mato Grosso, nas imediações da quadra esportiva do Bairro Santa Helena, passando pela Avenida Brasil até a Rua José Bernardes Maciel, nesta cidade.</t>
   </si>
   <si>
     <t>8277</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8277/requerimento_035-2025_-_joao_pedro_-_banhistas_praia_municipal_-_24-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8277/requerimento_035-2025_-_joao_pedro_-_banhistas_praia_municipal_-_24-02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento,  solicitando à Secretária de Cultura e Turismo, Laiana Cardoso de Miranda e Modesto, ao Secretário de Meio Ambiente, Anderson Rodrigues Andrade, e ao demais setores competentes, que informem a esta Casa sobre a possibilidade de adoção e/ou reforço de medidas urgentes e eficazes para prevenir acidentes envolvendo banhistas e turistas na Praia Municipal de Lagoa da Prata, diante da presença e ataques de Pirambebas (Serrasalmus brandtii), espécie de peixe carnívoro que, em determinadas condições, pode representar risco à segurança da população.</t>
   </si>
   <si>
     <t>8278</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8278/requerimento_036-2025_-_soninha_-_reforma_calcada_praia_24-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8278/requerimento_036-2025_-_soninha_-_reforma_calcada_praia_24-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, que informe a esta Casa, se há previsão para a realização de intervenções visando a recuperação total do piso da calçada no entorno da Praia Pública Municipal, em especial nas partes mais utilizadas pelos cidadãos para a prática de corrida e caminhada. Que informe ainda, se é possível colocar um bebedouro à disposição dos cidadãos que utilizam o referido calçadão.</t>
   </si>
   <si>
     <t>8279</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8279/requerimento_037-2025_-_janeany_-_adia_sessao_do_dia_05-03_para_07-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8279/requerimento_037-2025_-_janeany_-_adia_sessao_do_dia_05-03_para_07-03.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, nos termos do § 2º do Art. 128 do Regimento Interno desta Casa, requer a Vossa Excelência, consultado o Plenário, que a Reunião Ordinária do dia 5 de março de 2025, seja adiada para o dia 7 de março de 2025, às 18 horas.</t>
   </si>
   <si>
     <t>8286</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8286/requerimento_038_-_2025_-_mauro_-_rotatorias_07-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8286/requerimento_038_-_2025_-_mauro_-_rotatorias_07-03.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa, se há possibilidade de se instalar rotatórias no cruzamento da Av. Dona Alexandrina com a Rua Maria Guimarães e no cruzamento da Av. Dona Alexandrina com Rua José Silva Tavares e Av. Brasil, no bairro Maria Fernanda I, nesta cidade.</t>
   </si>
   <si>
     <t>8289</t>
   </si>
   <si>
     <t>João Pedro, Toninho da Laje</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8289/requerimento_039-2025_-_toninho_e_joao_pedro_-_olho_vivo.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8289/requerimento_039-2025_-_toninho_e_joao_pedro_-_olho_vivo.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Administração e Governo, Alysson Elias Macedo, ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, e aos demais setores competentes, que informem a esta Casa se há possibilidade de se reinstalar o sistema de videomonitoramento para vigilância eletrônica, conhecido popularmente como “olho vivo” e até mesmo instalar novos “olhos vivos”, em pontos estratégicos a serem definidos pela Polícia Militar e Guarda Civil Municipal, em especial nas entradas do município</t>
   </si>
   <si>
     <t>8290</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8290/requerimento_040-2025_-_ana_ruth_-_grade_curricular_municipal_07-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8290/requerimento_040-2025_-_ana_ruth_-_grade_curricular_municipal_07-03.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento à Secretária Municipal de Educação, Adriana Aparecida Ferreira, solicitando informações sobre o cumprimento da Lei Municipal nº 1.026/2002, que dispõe sobre a inclusão de conteúdos sobre o ensino da História Municipal nos currículos da Rede Escolar Municipal. Além disso, requer o envio da grade curricular do ensino municipal, informando se contempla o ensino da história local e do patrimônio histórico do município, além dos conteúdos previstos na lei mencionada.</t>
   </si>
   <si>
     <t>8294</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8294/requerimento_041-2025_-_joao_pedro_-_quadras_esportivas_10-03_pades.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8294/requerimento_041-2025_-_joao_pedro_-_quadras_esportivas_10-03_pades.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento  ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, e ao Secretário de desportos, Rodrigo Lacerda Ramos, solicitando avaliação e possibilidade de construção de quadras poliesportivas que atendam às necessidades específicas de cada modalidade esportiva em nossa comunidade. A proposta inclui a criação de espaços dedicados para treinamento individualizado, permitindo que atletas tenham acesso a sessões de treino com seus respectivos treinadores, conforme as exigências de cada esporte.</t>
   </si>
   <si>
     <t>8309</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8309/requerimento_042-2025_-_carla_andrade_-_guarda_civil_municipal_11-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8309/requerimento_042-2025_-_carla_andrade_-_guarda_civil_municipal_11-03.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Administração e Governo, que informe a esta Casa, se há possibilidade de se enviar ao Poder Legislativo Municipal Projeto de Lei Complementar visando alterar a Legislação vigente para deixar de forma expressa e bem clara nos dispositivos legais que a Guarda Civil Municipal pode executar ações de segurança urbana, inclusive policiamento ostensivo e comunitário, respeitadas as atribuições dos demais órgãos de segurança pública previstos no Art. 144 da Constituição da República e excluída qualquer atividade de polícia judiciária, sendo submetidas ao controle externo da atividade policial pelo Ministério Público, nos termos do Art. 129, Inciso VII, da CR/1988, nos termos da Tese de Julgamento de 20/02/2025, de Repercussão Geral, do Supremo Tribunal Federal – STF, Tema nº 656, nos au</t>
   </si>
   <si>
     <t>8296</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8296/requerimento_043-2025_-_mauro_do_gas_-_asfalto_11-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8296/requerimento_043-2025_-_mauro_do_gas_-_asfalto_11-03.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa, sobre a possibilidade de realização de pavimentação asfáltica na Rua Alexandre Bernardes Primo, no trecho entre a Rua Ângelo Perilo e a Alameda das Acácias, na Avenida Getúlio Vargas, entre a Rua Ângelo Perilo e a Alameda das Acácias, e na Alameda das Acácias, até a Rua Professor Jacinto Ribeiro.</t>
   </si>
   <si>
     <t>8297</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8297/requerimento_044-2025_-_elias_-_campo_bairro_marilia_11-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8297/requerimento_044-2025_-_elias_-_campo_bairro_marilia_11-03.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Desportos, que informe a esta Casa se há possibilidade de se firmar uma Parceria ou Convênio com a Associação Esporte Lagoense de Veteranos, inscrita no CNPJ nº 01.916.996/0001-42 e com o Social Esporte Clube, inscrito no CNPJ nº 20.663.738/0001-49, entidades sem fins lucrativos que são proprietárias do Campo de Futebol situado no Bairro Marília, nos termos da Lei Municipal nº 752/1997, visando a implementação de projeto(s) esportivo(s) no referido campo, nos moldes do bem-sucedido projeto realizado no bairro Chico Miranda, no Estádio Dona Zazá, também conhecido como Campo do Baiano.</t>
   </si>
   <si>
     <t>8298</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8298/requerimento_045-2025_-_janeany_-_cobertura_e_reforma_quadra_m_guimaraes_11-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8298/requerimento_045-2025_-_janeany_-_cobertura_e_reforma_quadra_m_guimaraes_11-03.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Desportos, que informe a esta Casa, se há possibilidade de se concretizar a cobertura e a reforma da Quadra Poliesportiva do Distrito de Martins Guimarães.</t>
   </si>
   <si>
     <t>8299</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8299/requerimento_046-2025_-_soninha_-_passagem_elev_pedestres_av_get_vargas_11-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8299/requerimento_046-2025_-_soninha_-_passagem_elev_pedestres_av_get_vargas_11-03.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, que informe a esta Casa, se há possibilidade de se instalar uma Passagem Elevada para Pedestres na Av. Getúlio Vargas, em seu cruzamento com a Rua Luiz Guadalupe, no centro da cidade, interligando a calçada em frente a uma panificadora situada no local à calçada em frente a uma loja de tecidos situada no outro lado da mesma Av. Getúlio Vargas.</t>
   </si>
   <si>
     <t>8300</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8300/requerimento_047-2025_-_toninho_-_audiencia_autismo_-_11-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8300/requerimento_047-2025_-_toninho_-_audiencia_autismo_-_11-03.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja determinada a realização de uma Audiência Pública sobre Políticas Públicas de Atendimento às Pessoas com Autismo, por ocasião do Dia Mundial do Autismo, que ocorrerá no dia 02 de abril, para debater sobre as medidas e instrumentos necessários para garantir o cumprimento das Leis de Proteção dos Direitos da Pessoa com Transtorno do Espectro Autista (TEA) vigentes.</t>
   </si>
   <si>
     <t>8310</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8310/requerimento_048-2025_-_mauro_do_gas_-_reforma_estacao_ferroviaria_martins_guimaraes.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8310/requerimento_048-2025_-_mauro_do_gas_-_reforma_estacao_ferroviaria_martins_guimaraes.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Obras, Reginaldo Henrique, que informe a esta Casa, se há possibilidade de se realizar reforma da Estação Ferroviária do Distrito de Martins Guimarães.</t>
   </si>
   <si>
     <t>8311</t>
   </si>
   <si>
     <t>Ana Ruth, Elias Motorista, João Pedro</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8311/requerimento_049-2025_-_ana_ruth_-_joao_pedro_-_elias_-_campanha_arrecadacao_alimentos_expo_17-03_pades.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8311/requerimento_049-2025_-_ana_ruth_-_joao_pedro_-_elias_-_campanha_arrecadacao_alimentos_expo_17-03_pades.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento à Secretária Municipal de Desenvolvimento Econômico, solicitando que ela informe a esta Casa se há possibilidade de se interceder junto ao Sindicato dos Produtores Rurais de Lagoa da Prata, que organizará a próxima EXPÔ LAGOA, para que no dia em que a entrada for franca, por meio de Parceria com o Município de Lagoa da Prata, possa ser feita uma campanha de arrecadação de alimentos não perecíveis, de forma que cada cidadão que adentrar no Parque de Exposições possa realizar a doação de, no mínimo, um quilo de alimento não perecível.</t>
   </si>
   <si>
     <t>8312</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8312/requerimento_050-2025_-_carla_andrade_-_passagem_elev_pedestres_alameda_das_acacias_17-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8312/requerimento_050-2025_-_carla_andrade_-_passagem_elev_pedestres_alameda_das_acacias_17-03.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, que informe a esta Casa, se há possibilidade de se instalar uma Passagem Elevada para Pedestres na Alameda das Acácias, em frente ao IMAM – Instituto Maria Augusta Machado.</t>
   </si>
   <si>
     <t>8313</t>
   </si>
   <si>
     <t>Carla Andrade, Tuty da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8313/requerimento_051-2025_-_tuty_da_borracharia_e_carla_-_sensor_de_glicose_17-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8313/requerimento_051-2025_-_tuty_da_borracharia_e_carla_-_sensor_de_glicose_17-03.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretária Municipal de Saúde, Sabrina Elen de Novaes, que informe a esta Casa, consultado o Prefeito, se há possibilidade da Administração enviar Projeto de Lei ao Legislativo Municipal visando autorização para que o Município possa distribuir, gratuitamente, Sensores de Glicose para crianças e adolescentes que convivem com Diabetes Melito Tipo 1, visando o monitoramento contínuo da glicose.</t>
   </si>
   <si>
     <t>8314</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8314/requerimento_052-2025_-_toninho_-_estudo_....._17-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8314/requerimento_052-2025_-_toninho_-_estudo_....._17-03.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Diretor do Serviço Autônomo de Água e Esgoto de Lagoa da Prata (SAAE-LP), Geraldo Júnior dos Santos, e aos demais setores competentes, solicitando informações acerca da realização de um estudo hidrogeológico no município, especialmente na região da Lagoa das Palmeiras e adjacências, a fim de avaliar a qualidade da água, a do solo e possíveis impactos ambientais.</t>
   </si>
   <si>
     <t>8315</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8315/requerimento_053-2025_-_todos_-_convenio_estado_material_escolar_17-03_pades.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8315/requerimento_053-2025_-_todos_-_convenio_estado_material_escolar_17-03_pades.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretária Municipal de Educação, Adriana Aparecida Ferreira,  que informe a esta Casa, consultando o Prefeito se for o caso, se há possibilidade do Município assinar Convênio com o Estado de Minas Gerais, por intermédio da Secretaria de Estado de Educação, via Superintendência Regional de Educação, se for o caso, podendo envolver talvez até mesmo as Caixas Escolares das Escolas Estaduais, visando concretizar o repasse, por parte do Município, de materiais escolares e mochila para os alunos das escolas estaduais do Ensino Fundamental I, que seus pais sejam residentes e domiciliados no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8316</t>
   </si>
   <si>
     <t>Elias Motorista, Ana Ruth, Carla Andrade, Janeany, João Pedro, Mauro do Gás, Soninha, Toninho da Laje, Tuty da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8316/requerimento_054-2025_-_elias_e_demais_-_convoca_sec_adm_e_gov_-_diversos_assuntos_pades.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8316/requerimento_054-2025_-_elias_e_demais_-_convoca_sec_adm_e_gov_-_diversos_assuntos_pades.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que convoca o Secretário de Administração e Governo, Alysson Elias Macedo, para que, no prazo regimental e nos termos da Lei Orgânica do Município, venha a esta Casa para falar aos Vereadores, à população e, em especial, aos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>8327</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8327/requerimento_055-2025_-_mauro_do_gas_-_cobertura_na_quadra_de_peteca_-_24-03_ass.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8327/requerimento_055-2025_-_mauro_do_gas_-_cobertura_na_quadra_de_peteca_-_24-03_ass.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Desportos, Rodrigo Lacerda Ramos, e à Secretária de Cultura e Turismo, Laiana Cardoso de Miranda e Modesto, que informem a esta Casa, se há possibilidade de se concretizar a cobertura da quadra de peteca da praia municipal.</t>
   </si>
   <si>
     <t>8328</t>
   </si>
   <si>
     <t>Carla Andrade, Ana Ruth, Elias Motorista, Janeany, João Pedro, Mauro do Gás, Soninha, Toninho da Laje, Tuty da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8328/requerimento_056-2025_-_todos_vereadores_-_carla_andrade_1a_autora_ass.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8328/requerimento_056-2025_-_todos_vereadores_-_carla_andrade_1a_autora_ass.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento que solicita ao secretário de transporte e limpeza urbana, Luiz da Silva Júnior que informe a esta Casa, se há possibilidade de se realizar: Sinalização nas proximidades das portarias da APAE; Sinalização de parada obrigatória próxima à APAE; Retirada de local de lixo na Rua José Bernardes Lobato; Melhoria na limpeza pública em áreas críticas.</t>
   </si>
   <si>
     <t>8329</t>
   </si>
   <si>
     <t>Tuty da Borracharia, Ana Ruth, Carla Andrade, Elias Motorista, Janeany, João Pedro, Mauro do Gás, Soninha, Toninho da Laje</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8329/requerimento_057-2025_-_todos_vereadores_-_tuty_1o_autor_ass.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8329/requerimento_057-2025_-_todos_vereadores_-_tuty_1o_autor_ass.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos que informe a esta Casa, se há possibilidade  de realização de melhorias urgentes nas calçadas próximas às escolas e na região central do município. Adicionalmente, requer a implementação de rampas de acessibilidade adequadas para pessoas com deficiência (PCD) cadeirantes ou com mobilidade reduzida, em especial em locais de acesso público, como instituições de saúde e educação.</t>
   </si>
   <si>
     <t>8330</t>
   </si>
   <si>
     <t>Janeany, Ana Ruth, Carla Andrade, Elias Motorista, João Pedro, Mauro do Gás, Soninha, Toninho da Laje, Tuty da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8330/requerimento_058-2025_-_todos_vereadores_-_janeany_1a_autora_ass.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8330/requerimento_058-2025_-_todos_vereadores_-_janeany_1a_autora_ass.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita a Secretaria de saúde, Sabrina Elen de Novaes e a Secretaria de Assistência Social, Amanda Talita Luis Lopes que informem a Esta Casa quais as providências estão sendo tomadas para assegurar os direitos das pessoas com deficiência intelectual e múltipla (PCDs) no âmbito do atendimento à saúde e assistência social, bem como no fornecimento de medicamentos de uso contínuo.</t>
   </si>
   <si>
     <t>8331</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8331/requerimento_059-2025_-_soninha_-_limpeza_bueiros_rua_luz_24-03_ass.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8331/requerimento_059-2025_-_soninha_-_limpeza_bueiros_rua_luz_24-03_ass.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Transportes e Limpeza Pública, que informe a esta Casa, se há possibilidade de se realizar uma completa limpeza nos bueiros situados no cruzamento da Rua Luz com Rua Manoel Pena, no Bairro Américo Silva, nesta cidade.</t>
   </si>
   <si>
     <t>8332</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8332/requerimento_060-2025_-_elias_motorista_-_retomada_de_feirinha_-_24-03_ass.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8332/requerimento_060-2025_-_elias_motorista_-_retomada_de_feirinha_-_24-03_ass.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Executivo Municipal que encaminha o presente requerimento à Secretária de Cultura e Turismo, Laiana Cardoso de Miranda e Modesto, e à Secretária de Desenvolvimento Econômico, Ana Cláudia Fonseca de Melo, que informem a Esta Casa se há possibilidade de se retomar com as feirinhas aos sábados na Praia Municipal de Lagoa da Prata, acompanhadas de apresentações artísticas e culturais locais, visando fomentar o comércio, valorizar os artistas da cidade e proporcionar maior rotatividade e entretenimento à população.</t>
   </si>
   <si>
     <t>8333</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8333/requerimento_061-2025_-_joao_pedro_-_parque_dos_buritis_24-03_pades.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8333/requerimento_061-2025_-_joao_pedro_-_parque_dos_buritis_24-03_pades.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento,  solicitando ao Secretário de Meio Ambiente, Anderson Rodrigues Andrade, e ao demais setores competentes, que informem a esta Casa sobre a possibilidade de adoção e/ou reforço de medidas urgentes e eficazes para fechar a mata existente no Parque dos Buritis, de forma a impedir o trânsito de veículos._x000D_
 Que informem ainda quais as medidas serão tomadas para reflorestamento e recuperação da área ambiental que foi degradada quando, anos atrás, tentou-se a abertura de uma rua no local.</t>
   </si>
   <si>
     <t>8334</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8334/requerimento_062-2025_-_ana_ruth_-_limpeza_em_martins_guimaraes_24-03_pades.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8334/requerimento_062-2025_-_ana_ruth_-_limpeza_em_martins_guimaraes_24-03_pades.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Transportes e Limpeza Pública, que informe a esta Casa se há possibilidade de se destinar Servidores Públicos Municipais que atuam na área da limpeza no Município para trabalharem, periodicamente, em períodos planejados de acordo com a necessidade e demanda, no Distrito de Martins Guimarães, para que possam executar a limpeza e capina da praça, margem das vias públicas e demais espaços públicos daquela localidade.</t>
   </si>
   <si>
     <t>8335</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8335/requerimento_063-2025_-_toninho_-_limpeza_piscina_praca_esportes_-_24-03_ass.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8335/requerimento_063-2025_-_toninho_-_limpeza_piscina_praca_esportes_-_24-03_ass.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Desportos, Rodrigo Lacerda Ramos, e ao Chefe do Setor de Esportes, Carlos Henrique Xavier e aos demais setores competentes, que informem a esta Casa a viabilidade de se realizar a limpeza da piscina do Lagoa Tênis Clube, popularmente conhecido como Praça de Esportes, de forma mais frequente.</t>
   </si>
   <si>
     <t>8343</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8343/requerimento_064-2025_-_ana_ruth_-_ampliacao_da_creche_tia_maria_olivia_pades.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8343/requerimento_064-2025_-_ana_ruth_-_ampliacao_da_creche_tia_maria_olivia_pades.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando à Secretária Municipal de Educação, Adriana Aparecida Ferreira, e aos demais setores competentes que estudem a possibilidade de ampliar a Creche Tia Maria Olívia, localizada no bairro Chico Miranda, bem como a viabilidade de realização de uma permuta envolvendo o imóvel pertencente à Associação Comunitária dos Moradores do bairro Chico Miranda, situado ao lado da referida creche.</t>
   </si>
   <si>
     <t>8344</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8344/requerimento_065-2025_-mauro_do_gas_-_wi-fi_nas_pracas_-_31-03_j.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8344/requerimento_065-2025_-mauro_do_gas_-_wi-fi_nas_pracas_-_31-03_j.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando aos setores competentes, em especial a Secretaria Municipal de Administração e Governo, que informem a esta Casa, se há viabilidade para a instalação de redes Wi-Fi gratuitas nos seguintes espaços públicos: Praia Municipal, Praça Coronel Carlos Bernardes (da Matriz de São Carlos Borromeu), Praça da Matriz de São Sebastião, Praça do Museu, Rua de Lazer, Praça Olinto Pinto Ribeiro (Praça do Cruzeiro), Praça da Igreja do Rosário, no Distrito de Martins Guimarães, bem como em outras áreas em que a Administração Municipal considerar pertinentes.</t>
   </si>
   <si>
     <t>8345</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8345/requerimento_066-2025_-_janeany_-_solicita_copia_calculos_servidores_31-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8345/requerimento_066-2025_-_janeany_-_solicita_copia_calculos_servidores_31-03.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Administração e Governo, que envie a esta Casa, cópia do(s) documento(s) em que constam os cálculos da diferença pela equivalente remuneração a que os Servidores Públicos Municipais teriam direito nos últimos cinco anos, nos termos do Art. 19 da Lei Complementar Municipal nº 258/2023, incluindo tanto dos Servidores Aposentados, quanto dos Servidores que se encontram na ativa.</t>
   </si>
   <si>
     <t>8346</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8346/requerimento_067-2025_-_elias_-_leilao_bens_moveis_inservivieis_31-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8346/requerimento_067-2025_-_elias_-_leilao_bens_moveis_inservivieis_31-03.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Transportes e Limpeza Pública, bem como ao Secretário de Administração e Governo, que informem a esta Casa se há previsão para a realização de um Leilão para a alienação de diversos veículos, máquinas e implementos que se encontram inservíveis e estão depositados na garagem da Administração Pública Municipal ou em outras localidades._x000D_
 Que informem ainda, caso já exista a referida previsão, quais providências já foram tomadas para a concretização da alienação destes bens móveis inservíveis para o Município.</t>
   </si>
   <si>
     <t>8347</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8347/requerimento_068-2025_-_joao_pedro_-_asfaltamento_de_vias_-_31-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8347/requerimento_068-2025_-_joao_pedro_-_asfaltamento_de_vias_-_31-03.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento  ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, e aos demais setores competentes, solicitando informações acerca da existência de projetos e da viabilidade para a realização de obras de pavimentação asfáltica em pontos estratégicos dos bairros Mangabeiras e Gomes, em nossa cidade.</t>
   </si>
   <si>
     <t>8348</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8348/requerimento_069-2025_-_toninho_-_aplicabilidade_da_lei_municipal_no_4.073-20240_-_31-03.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8348/requerimento_069-2025_-_toninho_-_aplicabilidade_da_lei_municipal_no_4.073-20240_-_31-03.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando à Secretária Municipal de Saúde, Sabrina Elen de Novaes, a Secretária Municipal de Assistência Social, Amanda Talita Luis Lopes, e aos demais setores competentes, solicitando informações acerca da aplicabilidade da Lei Municipal nº 4.073, de 08 de novembro de 2024, de minha autoria, que trata da obrigatoriedade de fixação de placas informativas ou comunicados sobre a entrega legal para adoção, conforme estabelecido na Lei Nacional nº 13.509, de 22 de novembro de 2017.</t>
   </si>
   <si>
     <t>8349</t>
   </si>
   <si>
     <t>Soninha, Ana Ruth, Carla Andrade, Elias Motorista, Janeany, João Pedro, Mauro do Gás, Toninho da Laje, Tuty da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8349/requerimento_070-2025_-_soninha-_adia_leitura_pareceres_pl_em_41-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8349/requerimento_070-2025_-_soninha-_adia_leitura_pareceres_pl_em_41-2025.pdf</t>
   </si>
   <si>
     <t>Servimo-nos do presente, com fundamento no Inciso I do Art. 115 e no Inciso I do Art. 141, ambos do Regimento Interno desta Casa, para requerer a alteração da Ordem do Dia, de forma a se adiar a leitura dos Pareceres sobre o Projeto de Lei EM nº 41/2025 que Autoriza o Executivo Municipal a desafetar e permutar bem público que menciona, para a próxima Sessão Ordinária, dia 7 de abril de 2025.</t>
   </si>
   <si>
     <t>8376</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8376/requerimento_071-2025_-_joao_pedro-_cata_treco_-_07-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8376/requerimento_071-2025_-_joao_pedro-_cata_treco_-_07-04.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Transportes e Limpeza Urbana, Luiz da Silva Júnior, que providencie a alteração no calendário de coletas do Caminhão Cata-Treco, estabelecendo a coleta de pneus a cada 15 dias.</t>
   </si>
   <si>
     <t>8377</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8377/requerimento_072-2025_-_toninho_-_revitalizacao_nascente_praia_-_07-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8377/requerimento_072-2025_-_toninho_-_revitalizacao_nascente_praia_-_07-04.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, ao Secretário Municipal de Meio Ambiente, Anderson Rodrigues Andrade, e aos demais setores competentes, solicitando informações sobre a possibilidade de elaboração e execução de um projeto de revitalização da nascente localizada no interior do Parque Natural Municipal “Francisco de Assis Resende” que abastece a Praia Municipal, neste município.</t>
   </si>
   <si>
     <t>8379</t>
   </si>
   <si>
     <t>Tuty da Borracharia, João Pedro</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8379/requerimento_073-2025_-_tuty_da_borracharia_e_joao_pedro_-_portao_imovel_na_fernao_dias_7-04_padesass.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8379/requerimento_073-2025_-_tuty_da_borracharia_e_joao_pedro_-_portao_imovel_na_fernao_dias_7-04_padesass.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Meio Ambiente, bem como ao Secretário de Transportes e Limpeza Pública, que informem a esta Casa, se há possibilidade de se instalar um portão de acesso ao imóvel situado na Av. Fernão Dias, esquina com Rua Alexandrino Antônio de Oliveira, no Bairro Chico Miranda, onde em tempos passados funcionava uma fábrica de calçados, mais precisamente onde está situada a Praça Dona Dodora, a qual está cercada, junto ao imóvel da empresa particular, para se permitir uma constante limpeza da referida área, bem como poda de árvores, quando necessária.</t>
   </si>
   <si>
     <t>8390</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8390/requerimento_074-2025_-_janeany_-_centro_de_lazer_idosos_-_14-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8390/requerimento_074-2025_-_janeany_-_centro_de_lazer_idosos_-_14-04.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando à Secretária Municipal de Cultura e Turismo, Laiana Cardoso de Miranda e Modesto, e ao Secretário Municipal de Obras, Reginaldo Henrique dos Santos, que informem a esta Casa sobre a viabilidade de criação de um Centro de Convivência para Pessoas Idosas, com foco em atividades culturais e de lazer.</t>
   </si>
   <si>
     <t>8391</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8391/requerimento_075-2025_-_mauro_do_gas_-_parquinho_nas_creches.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8391/requerimento_075-2025_-_mauro_do_gas_-_parquinho_nas_creches.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, e  à Secretária Municipal de Educação, Adriana Aparecida Ferreira que informem a esta Casa, se há possibilidade de se realizar a implantação de parques infantis nas creches municipais visando proporcionar maior infraestrutura e bem-estar para as crianças atendidas.</t>
   </si>
   <si>
     <t>8392</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8392/requerimento_076-2025_-_tuty_-_faixa_elevada.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8392/requerimento_076-2025_-_tuty_-_faixa_elevada.pdf</t>
   </si>
   <si>
     <t>O Vereador, na forma regimental, requer  a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe sobre a  possibilidade de implantação de uma passagem elevada para pedestres na Rua Ângelo Perilo, bairro Centro, em frente ao número 675.</t>
   </si>
   <si>
     <t>8393</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8393/requerimento_077-2025_-_elias_motorista_-_controle_dengue_-_14-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8393/requerimento_077-2025_-_elias_motorista_-_controle_dengue_-_14-04.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, ao Secretário Municipal de Meio Ambiente, Anderson Rodrigues Andrade, e à Secretária Municipal de Saúde, Sabrina Elen de Novaes, para que informem sobre a possibilidade de investimento na aquisição de mudas e sementes da planta crotalária (Crotalaria juncea) como medida complementar no controle do mosquito Aedes aegypti, transmissor da dengue, zika e chikungunya.</t>
   </si>
   <si>
     <t>8394</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8394/requerimento_078-2025_-_toninho_-_infraestrutura_quadra_santa_helena_-_14-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8394/requerimento_078-2025_-_toninho_-_infraestrutura_quadra_santa_helena_-_14-04.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, ao Secretário Municipal de Desportos, Rodrigo Lacerda Ramos, ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, e aos demais setores competentes, solicitando informações sobre a possibilidade de instalação de postes para rede de vôlei na quadra poliesportiva do Bairro Santa Helena, neste município.</t>
   </si>
   <si>
     <t>8395</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8395/requerimento_079-2025_-_ana_ruth_-_seguranca_e_protecao_em_orgaos_publicos_14-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8395/requerimento_079-2025_-_ana_ruth_-_seguranca_e_protecao_em_orgaos_publicos_14-04.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Administração e Governo, Alysson Elias Macedo, que informe a esta Casa se há possibilidade de se adotar medidas visando a segurança e a proteção dos servidores que atuam em órgãos da Administração Pública Municipal, em especial na Praia Pública Municipal, na Unidade de Pronto Atendimento – UPA, na Farmácia Municipal, nos CRAS – Centro de Referência de Assistência Social, CREAS - Centro de Referência Especializado de Assistência Social, nas UBS – Unidade Básica de Saúde, nas Unidades da Rede Municipal de Educação, na Praça de Esportes, na garagem do município, no próprio prédio sede da Prefeitura, dentre outros inúmeros órgãos públicos, bem como a segurança e proteção de todos os usuários dos serviços públicos ofertados nestes locais.</t>
   </si>
   <si>
     <t>8396</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8396/requerimento_080-2025_-_carla_andrade_-_ampliar_iluminacao_pub_di_14-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8396/requerimento_080-2025_-_carla_andrade_-_ampliar_iluminacao_pub_di_14-04.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, que informe a esta Casa, se há possibilidade de se ampliar a iluminação pública no Distrito Industrial, mais especificamente no início da Rua E, no final da Estrada do Retiro, considerando que no local já existem os postes de energia elétrica, faltando, portanto, somente os braços e as luminárias de led. Segundo os moradores faltam 4 luminárias apenas.</t>
   </si>
   <si>
     <t>8400</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8400/requerimento_081-2025_-_carla_andrade_-_passagem_elevada_rua_angelo_perilo_-_22-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8400/requerimento_081-2025_-_carla_andrade_-_passagem_elevada_rua_angelo_perilo_-_22-04.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, que informe a esta Casa, se há possibilidade de se instalar uma Passagem Elevada para pedestres na rua Ângelo Perilo, próximo ao cruzamento com a Rua Professor Jacinto Ribeiro, devido a travessia diária dos alunos da Escola Municipal Jacinto Campos.</t>
   </si>
   <si>
     <t>8401</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8401/requerimento_082-2025_-_joao_pedro_-_asfaltamento_almirante_tamandare_-_22-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8401/requerimento_082-2025_-_joao_pedro_-_asfaltamento_almirante_tamandare_-_22-04.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa, se há possibilidade de se realizar pavimentação asfáltica na Rua Almirante Tamandaré, no trecho compreendido entre a Rua Joaquim Gomes Pereira e a Rua Antônio Nestor.</t>
   </si>
   <si>
     <t>8402</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8402/requerimento_083-2025_-_mauro_do_gas_-_castramovel_zona_rural_22-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8402/requerimento_083-2025_-_mauro_do_gas_-_castramovel_zona_rural_22-04.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita à Secretária de Saúde, Sabrina Elen de Novaes, e demais setores competentes que informem a esta Casa, se há possibilidade de se realizar campanha de castração de animais da Zona Rural do Município com o Castramóvel. Além de áreas periféricas de nossa Zona Urbana.</t>
   </si>
   <si>
     <t>8403</t>
   </si>
   <si>
     <t>Elias Motorista, Ana Ruth, Carla Andrade, João Pedro, Mauro do Gás, Soninha, Toninho da Laje, Tuty da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8403/requerimento_084-2025_-_elias_motorista_-_mutiroes_de_cirurgias_-_22-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8403/requerimento_084-2025_-_elias_motorista_-_mutiroes_de_cirurgias_-_22-04.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita aos Secretários Municipais de Saúde, Sabrina Elen de Novaes, de Fazenda, Nívia Maria de Melo, e de Administração e Governo, Alysson Elias Macedo, que informem a esta Casa, se há possibilidade e viabilidade de se utilizar o Superavit Financeiro do Exercício anterior, ainda existente, para custear, semestralmente, a realização de mutirões de saúde, contemplando prioritariamente as especialidades de Oftalmologia, Ortopedia, Cardiologia e Endocrinologia, sem prejuízo da inclusão de outras especialidades, caso haja possibilidade e viabilidade.</t>
   </si>
   <si>
     <t>8404</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8404/requerimento_085-2025_-_tuty_-_pavimentacao_asfaltica_-_pedido_do_miro_-_22-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8404/requerimento_085-2025_-_tuty_-_pavimentacao_asfaltica_-_pedido_do_miro_-_22-04.pdf</t>
   </si>
   <si>
     <t>O Vereador ao final assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, que informe a esta Casa, se há possibilidade de se asfaltar a Rua José Ribeiro da Silva, situada no Bairro Maria Fernanda I, em um trecho de apenas 3 quadras, entre a Av. Brasil e a Rua Mato Grosso.</t>
   </si>
   <si>
     <t>8405</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8405/requerimento_086-2025_-_toninho_-_adia_leitura_pareceres_pl_em_66-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8405/requerimento_086-2025_-_toninho_-_adia_leitura_pareceres_pl_em_66-2025.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente, com fundamento no Inciso I do Art. 115 e no Inciso I do Art. 141, ambos do Regimento Interno desta Casa, para requerer a alteração da Ordem do Dia, de forma a se adiar a leitura dos Pareceres sobre o Projeto de Lei EM nº 66/2025 que Altera a “Lei nº 2.681, de 29 de dezembro de 2015”, que Autoriza o Executivo Municipal a Doar Imóveis que Menciona e Contém Outras Providências, para a próxima Sessão Ordinária, dia 28 de abril de 2025.</t>
   </si>
   <si>
     <t>8414</t>
   </si>
   <si>
     <t>Ana Ruth, João Pedro</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8414/requerimento_087-2025_-_ana_ruth_-_joao_pedro_-_tapa_buraco_28-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8414/requerimento_087-2025_-_ana_ruth_-_joao_pedro_-_tapa_buraco_28-04.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário de Obras e Urbanismo, Reginaldo Henrique dos Santos, que informe a esta Casa acerca da viabilidade de realização da operação “tapa-buraco” nos seguintes trechos: _x000D_
     • Rua Hélcio de Castro, entre a Rua Alagoas e a Rua Rio Grande do Norte;_x000D_
     • Rua Alexandre Mendes Maciel, entre a Rua Alagoas e a Rua Paraíba; e_x000D_
     • Avenida Vereador Horácio Andrade, no bairro Marília.</t>
   </si>
   <si>
     <t>8415</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8415/requerimento_088_-2025_-_joao_pedro_-_pulseiras_de_identificacao_autismo_-_28-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8415/requerimento_088_-2025_-_joao_pedro_-_pulseiras_de_identificacao_autismo_-_28-04.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento à Secretária Municipal de Saúde, Sabrina Elen de Novaes, para que informe a esta Casa, se há viabilidade para a implantação de pulseiras de identificação na Unidade de Pronto Atendimento (UPA) com os símbolos do quebra-cabeça, que representa o Transtorno do Espectro Autista (TEA), e do girassol, que representa as pessoas com deficiências ocultas.</t>
   </si>
   <si>
     <t>8416</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8416/requerimento_089-2025_-_janeany_-_asfalto_-_28-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8416/requerimento_089-2025_-_janeany_-_asfalto_-_28-04.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique dos Santos, que informe a esta Casa, se há possibilidade de se realizar pavimentação asfáltica nos trechos ainda não pavimentados das seguintes vias públicas do município: Rua 7 de Setembro, Rua Bom Despacho, Avenida Getúlio Vargas, Rua Acácio Mendes e Rua Raul Gomes Bernardes.</t>
   </si>
   <si>
     <t>8417</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8417/requerimento_090-2025_-_toninho_-_asfaltamento_av_francisco_de_assis_resende_-_28-04.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8417/requerimento_090-2025_-_toninho_-_asfaltamento_av_francisco_de_assis_resende_-_28-04.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, e aos demais setores competentes, solicitando estudo de viabilidade técnica e financeira visando à pavimentação asfáltica da Avenida Francisco de Assis Resende, situada no Bairro Sol Nascente, neste município</t>
   </si>
   <si>
     <t>8418</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8418/requerimento_091-2025_-_elias_motorista_-_rotatoria_bh.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8418/requerimento_091-2025_-_elias_motorista_-_rotatoria_bh.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique dos Santos, que informe a esta Casa, se há possibilidade de implantação de uma rotatória de maior porte nos cruzamentos entre as Ruas José Ribeiro da Silva, Santa Catarina e Avenida Dona Alexandrina próximo a um grande supermercado, local de intenso fluxo de veículos e pedestres diariamente.</t>
   </si>
   <si>
     <t>8419</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8419/requerimento_092-2025_-_tuty-_retirada_de_substitutivo_-_plc_2-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8419/requerimento_092-2025_-_tuty-_retirada_de_substitutivo_-_plc_2-2025.pdf</t>
   </si>
   <si>
     <t>Com fundamento no § 2º do Art. 90 da Resolução nº 865/2022 - Regimento Interno desta Casa, venho requerer a retirada de tramitação do Substitutivo apresentado ao Projeto de Lei Complementar EM nº 2/2025 que Altera a Lei Complementar nº 258, de 16 de março de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>8420</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8420/requerimento_093-2025_-_soninha_-_adia_leitura_pareceres_plc_em_3-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8420/requerimento_093-2025_-_soninha_-_adia_leitura_pareceres_plc_em_3-2025.pdf</t>
   </si>
   <si>
     <t>Com fundamento no Inciso I do Art. 115 e no Inciso I do Art. 141, ambos do Regimento Interno desta Casa, venho requerer a alteração da Ordem do Dia, de forma a se adiar a leitura dos Pareceres sobre o Projeto de Lei Complementar EM nº 3/2025 que Altera a Lei Complementar nº 291, de 12 de fevereiro de 2025, para a próxima Sessão Ordinária, dia 5 de maio de 2025.</t>
   </si>
   <si>
     <t>8424</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8424/requerimento_094_-2025_-_joao_pedro_-_limpeza_do_piscinao_-_05-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8424/requerimento_094_-2025_-_joao_pedro_-_limpeza_do_piscinao_-_05-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando aos setores competentes, em especial à Secretaria Municipal de Obras e Urbanismo e à Secretaria Municipal do Meio Ambiente, que informem a esta Casa sobre a possibilidade de realização da limpeza do piscinão localizado na Travessa Zino Gomes, entre os bairros Santa Eugênia e Gomes, bem como a viabilidade de implantação de cercamento no local, com o objetivo de evitar o acúmulo e o descarte irregular de lixo.</t>
   </si>
   <si>
     <t>8425</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8425/requerimento_095-2025_-_ana_ruth_-_doacao_de_imovel_-_acadelp_-_05-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8425/requerimento_095-2025_-_ana_ruth_-_doacao_de_imovel_-_acadelp_-_05-05.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário de Administração e Governo, Alysson Elias Macedo, e aos demais setores competentes que informem a esta Casa, se há possibilidade de doação do imóvel localizado na Rua Afonso Pena, nº 112 (lote cadastral 439), atualmente desocupado e pertencente ao patrimônio público municipal, à Academia Lagopratense de Letras – ACADELP, para que seus membros possam exercer suas atividades culturais.</t>
   </si>
   <si>
     <t>8426</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8426/requerimento_096-2025_-mauro_do_gas_-_academia_ao_ar_livre_-_05-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8426/requerimento_096-2025_-mauro_do_gas_-_academia_ao_ar_livre_-_05-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, ao Secretário Municipal de Desportos, Rodrigo Lacerda Ramos, e aos setores competentes, que informem a esta Casa sobre a viabilidade para a instalação de uma Academia ao Ar Livre na pracinha do Zé Olavo, localizada na Rua José Bernardes Maciel, no bairro Marília.</t>
   </si>
   <si>
     <t>8427</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8427/requerimento_097-2025_-_tuty_-_faixa_de_pedestres_praia_-_05-05-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8427/requerimento_097-2025_-_tuty_-_faixa_de_pedestres_praia_-_05-05-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer  a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique dos Santos, que informe sobre a possibilidade de realização da pintura de faixa de pedestres nas quatro esquinas que interligam a Praça de Eventos.</t>
   </si>
   <si>
     <t>8428</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8428/requerimento_098-2025_-_toninho_da_laje_-_retira_leitura_pareceres_plc_em_3-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8428/requerimento_098-2025_-_toninho_da_laje_-_retira_leitura_pareceres_plc_em_3-2025.pdf</t>
   </si>
   <si>
     <t>Com fundamento no Inciso I do Art. 115 e no Inciso I do Art. 141, ambos do Regimento Interno desta Casa, bem como no § 2º do Art. 69 do Regimento Interno desta Casa, venho requerer a alteração da Ordem do Dia, de forma a se retirar a leitura dos Pareceres sobre o Projeto de Lei Complementar EM nº 3/2025 que Altera a Lei Complementar nº 291, de 12 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>8441</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8441/requerimento_099-2025_-_carla_andrade_-_poda_dos_eucaliptos_na_praca_de_esportes_-_12-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8441/requerimento_099-2025_-_carla_andrade_-_poda_dos_eucaliptos_na_praca_de_esportes_-_12-05.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário de Meio Ambiente, Anderson Rodrigues Andrade, para que informe a esta Casa, a viabilidade de realização de estudo técnico para a poda das árvores localizadas na orla da Avenida do Contorno, com o objetivo de melhorar a_x000D_
 luminosidade e a segurança do local.</t>
   </si>
   <si>
     <t>8442</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8442/requerimento_100_-2025_-_janeany_-_poda_dos_eucaliptos_na_praca_de_esportes_-_12-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8442/requerimento_100_-2025_-_janeany_-_poda_dos_eucaliptos_na_praca_de_esportes_-_12-05.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário de Meio Ambiente, Anderson Rodrigues Andrade, e ao secretário Municipal de Desportos, Rodrigo Lacerda Ramos, bem como aos demais setores competentes, que informem a esta Casa, se há possibilidade de se realizar a poda ou eventual supressão de eucaliptos antigos localizados na Praça de Esportes do Município de Lagoa da Prata – MG.</t>
   </si>
   <si>
     <t>8443</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8443/requerimento_101_-2025_-_ana_ruth_joao_pedro_e_elias_-_quebra_molas_cemae_-_12-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8443/requerimento_101_-2025_-_ana_ruth_joao_pedro_e_elias_-_quebra_molas_cemae_-_12-05.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário de Obras e Urbanismo, Reginaldo Henrique dos Santos, que informe a esta_x000D_
 Casa acerca da viabilidade de instalação de dois quebra-molas na Rua Professor Jacinto Ribeiro, nº 762 – Bairro Cidade Jardim, em frente ao CEMAE (Centro Municipal de Atendimento Educacional Especializado), sendo um redutor de velocidade em cada esquina da unidade.</t>
   </si>
   <si>
     <t>8444</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8444/requerimento_102-2025_-_elias_motorista_-_pulseira_de_identificacao.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8444/requerimento_102-2025_-_elias_motorista_-_pulseira_de_identificacao.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita à Secretaria Municipal de Saúde, Sabrina Elen de Novaes, bem como aos demais setores competentes, que informem a esta Casa, se há possibilidade de implementação de um sistema de identificação por meio de pulseiras aos usuários das Casas de Apoio situadas nas cidades de Divinópolis e Belo Horizonte.</t>
   </si>
   <si>
     <t>8445</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8445/requerimento_103-2025_-_toninho_-_av._isabel_de_castro_-_12-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8445/requerimento_103-2025_-_toninho_-_av._isabel_de_castro_-_12-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, e aos demais setores competentes, solicitando informações em relação à conclusão das obras de instalação e reparo das grades das galerias de captação de águas pluviais, na Avenida Isabel de Castro, no trecho compreendido entre a Rua Arcos e a Rua Belo Horizonte, bem como o recapeamento asfáltico, na altura do número 651, dessa mesma avenida, no bairro Américo Silva, em nosso município.</t>
   </si>
   <si>
     <t>8453</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8453/requerimento_104-2025_-_mauro_do_gas_-_asfalto_-_19-05_ass.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8453/requerimento_104-2025_-_mauro_do_gas_-_asfalto_-_19-05_ass.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique dos Santos, que informe a esta Casa, se há possibilidade de se realizar pavimentação asfáltica na Rua Joaquim Gomes Bernardes, no trecho compreendido entre a Avenida Brasil e a Rua Eurico dos Santos Ribeiro, no bairro Marília.</t>
   </si>
   <si>
     <t>8454</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8454/requerimento_105-2025_-_toninho_-_transporte_escolar_escola_jacinto_campos_ii_-_19-05.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8454/requerimento_105-2025_-_toninho_-_transporte_escolar_escola_jacinto_campos_ii_-_19-05.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, à Secretária Municipal de Educação, Adriana Aparecida Ferreira, ao Secretário Municipal de Transportes e Limpeza Pública, Luis da Silva Júnior, e aos demais setores competentes, solicitando informações e providências quanto à possibilidade de disponibilização de transporte escolar para os alunos da Escola Municipal Dr. Jacinto Campos II, em funcionamento provisório na Rua Joaquim Gomes Pereira, em frente ao prédio da Prefeitura Municipal, no trajeto até a quadra poliesportiva “Tio Totonho”, localizada no centro, em nosso município.</t>
   </si>
   <si>
     <t>8455</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8455/requerimento_106-2025_-_tuty_-_sinalizacao_proibido_fumar_-_19-5-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8455/requerimento_106-2025_-_tuty_-_sinalizacao_proibido_fumar_-_19-5-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita à Secretária Municipal de Saúde, Sabrina Elen de Novaes, que informe a esta Casa, se há possibilidade de se instalar placas indicativas da proibição de fumar em todas as unidades de atendimento de saúde do Município, em especial na UPA – Unidade de Pronto Atendimento – e no perímetro hospitalar.</t>
   </si>
   <si>
     <t>8456</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8456/requerimento_107-2025_-_elias_motorista_-_dia_de_pagamento_do_servidor.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8456/requerimento_107-2025_-_elias_motorista_-_dia_de_pagamento_do_servidor.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Administração e Governo, bem como aos demais setores competentes, que informem a esta Casa, se há possibilidade de alterar o dia do efetivo pagamento dos vencimentos dos Servidores Públicos Municipais, passando para o primeiro dia útil do mês seguinte ao mês trabalhado.</t>
   </si>
   <si>
     <t>8457</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8457/requerimento_108-2025_-_joao_pedro_-_audiencia_direito_do_idoso_-_19-05_pades.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8457/requerimento_108-2025_-_joao_pedro_-_audiencia_direito_do_idoso_-_19-05_pades.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja determinada a realização de uma Audiência Pública sobre Direito do Idoso, a ser realizada no mês de junho, a fim de debatermos políticas públicas que garantam o bem-estar dessa população._x000D_
 Proponho que sejam convidadas entidades que trabalhem com acolhimento a idosos, autoridades municipais e estaduais que trabalhem com o tema, além de toda população interessada.</t>
   </si>
   <si>
     <t>8467</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8467/requerimento_109-2025_-_elias_motorista_-_horta_comunitaria.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8467/requerimento_109-2025_-_elias_motorista_-_horta_comunitaria.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita à Secretária de Desenvolvimento Econômico, Ana Cláudia Fonseca De Melo, e ao Secretário Municipal de Administração e Governo, Alysson Elias Macedo, bem como aos demais setores competentes, que informem a esta Casa, se há possibilidade de implantação de uma Horta Comunitária no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>8468</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8468/requerimento_110-2025_-_tuty_-_agendamento_previo_de_consultas_-_26-5-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8468/requerimento_110-2025_-_tuty_-_agendamento_previo_de_consultas_-_26-5-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita à Secretária Municipal de Saúde, Sabrina Elen de Novaes, que informe a esta Casa, se há possibilidade de implantar um sistema de agendamento antecipado de atendimentos nas Policlínicas e Unidades de Saúde do município, de forma presencial, por telefone ou meio eletrônico.</t>
   </si>
   <si>
     <t>8469</t>
   </si>
   <si>
     <t>João Pedro, Ana Ruth, Tuty da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8469/requerimento_111-2025_-_joao_pedro_-_conscientizacao_no_transito.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8469/requerimento_111-2025_-_joao_pedro_-_conscientizacao_no_transito.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita aos Assessores de Comunicação do Executivo Municipal, Alan Russel Gontijo e Vânia de Fátima Laine Miranda, que informem a Esta Casa sobre a possibilidade de utilizar parte do comercial do programa Pergunte ao Prefeito, realizado nas rádios locais, para promover uma campanha de conscientização sobre segurança no trânsito._x000D_
 _x000D_
 Solicitamos ainda, que o presente Requerimento seja encaminhado à Secretária de Educação, Adriana Aparecida Ferreira, a fim de que informe sobre a viabilidade de produção e distribuição de cartilhas educativas sobre o tema para as escolas municipais.</t>
   </si>
   <si>
     <t>8470</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8470/requerimento_112-2025_-_mauro_do_gas_-_reforma_ubs_-_marilia.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8470/requerimento_112-2025_-_mauro_do_gas_-_reforma_ubs_-_marilia.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, e à Secretária Municipal de Saúde, Sabrina Elen de Novaes, para que informem a esta Casa sobre a viabilidade de realização de reforma completa da Unidade Básica de Saúde (UBS) do bairro Marília, com atenção especial à ampliação da área de recepção e à correção de problemas estruturais, como vazamentos na laje.</t>
   </si>
   <si>
     <t>8471</t>
   </si>
   <si>
     <t>Toninho da Laje, Elias Motorista, Tuty da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8471/requerimento_113-2025_-_toninho_-_elias_e_tuty_-_convoca_anderson_meio_ambiente_ass.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8471/requerimento_113-2025_-_toninho_-_elias_e_tuty_-_convoca_anderson_meio_ambiente_ass.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que convoca o Secretário Municipal de Meio Ambiente, Anderson Rodrigues Andrade, para que, no prazo regimental e nos termos da Lei Orgânica do Município, venha a esta Casa para falar aos Vereadores e à população a respeito da situação do Aterro Sanitário Municipal.</t>
   </si>
   <si>
     <t>8481</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8481/requerimento_114-2025_-_toninho_-_asfaltamento_av_francisco_de_assis_resende.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8481/requerimento_114-2025_-_toninho_-_asfaltamento_av_francisco_de_assis_resende.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, e aos demais setores competentes, solicitando estudo de viabilidade técnica e posterior instalação de redutor de velocidade (quebra-mola), com a devida sinalização horizontal e vertical, na Rua Hélcio de Castro, em frente ao número 801, ao lado da Igreja Evangélica Assembleia de Deus, localizada no Bairro Paradiso, neste município.</t>
   </si>
   <si>
     <t>8482</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8482/requerimento_115-2025_-_tuty_-_rastreador_nos_veiculos_publicos.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8482/requerimento_115-2025_-_tuty_-_rastreador_nos_veiculos_publicos.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita à Secretária Municipal de Saúde, Sabrina Elen de Novaes, que informe a esta Casa, se há possibilidade de implantar a instalação de rastreadores nos veículos que realizam o transporte dos pacientes para o Tratamento Fora de Domicílio (TFD), a fim de garantir maior segurança, controle e transparência no deslocamento dos usuários.</t>
   </si>
   <si>
     <t>8483</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8483/requerimento_116-2025_-_elias_-_maternidade.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8483/requerimento_116-2025_-_elias_-_maternidade.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita à Secretária Municipal de Saúde, Sabrina Elen de Novaes, que informe a esta Casa, se há possibilidade de se implementar uma maternidade no Hospital São Carlos.</t>
   </si>
   <si>
     <t>8484</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8484/requerimento_117-2025_-_janeany_-_informacoes_sobre_as_hortas_comunitarias_-_2-6.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8484/requerimento_117-2025_-_janeany_-_informacoes_sobre_as_hortas_comunitarias_-_2-6.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita à Secretária Municipal de Desenvolvimento Econômico, bem como aos demais setores competentes, que informem a esta Casa, o seguinte a respeito das Hortas Comunitárias do Município.</t>
   </si>
   <si>
     <t>8503</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8503/requerimento_118-2025_-_ana_ruth_-_praca_da_capelinha_-_09-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8503/requerimento_118-2025_-_ana_ruth_-_praca_da_capelinha_-_09-06.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, e à Secretaria Municipal de Cultura e Turismo, Laiana Cardoso de Miranda e Modesto, que informem a esta Casa sobre a viabilidade técnica, financeira e operacional para a construção de uma praça na localidade da Capelinha, situada no bairro São Francisco, com a inclusão de um espaço destinado para os moradores e crianças, voltado para convivência e lazer._x000D_
 Além disso, solicito que seja avaliada a possibilidade de implantação de uma Rua de Lazer no referido bairro, como medida complementar para ampliar as opções de lazer, eventos artísticos e culturais e convivência na localidade.</t>
   </si>
   <si>
     <t>8504</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8504/requerimento_119-2025_-_joao_pedro_-_tapa_buraco_e_correcao_de_infiltracoes_09-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8504/requerimento_119-2025_-_joao_pedro_-_tapa_buraco_e_correcao_de_infiltracoes_09-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que sejam expedidos dois ofícios: um ao Diretor do SAAE e outro ao Chefe do Poder Executivo Municipal, solicitando a este último que encaminhe o presente Requerimento ao Secretário de Obras e Urbanismo, Sr. Reginaldo Henrique dos Santos._x000D_
 O objetivo é que informem a esta Casa sobre a viabilidade de realização de reparos urgentes na Rua Padre Guarino, com atuação conjunta entre as Secretarias competentes e o SAAE, especialmente no que se refere:_x000D_
     • à realização de operação tapa-buracos;_x000D_
     • à verificação e correção de possíveis infiltrações e falhas no sistema de drenagem que contribuem para o acúmulo de água e a deterioração da pavimentação.</t>
   </si>
   <si>
     <t>8505</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8505/requerimento_120-2025_-_soninha_-_instalacao_de_semaforo_09-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8505/requerimento_120-2025_-_soninha_-_instalacao_de_semaforo_09-06.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa se há viabilidade técnica e orçamentária para a instalação de um semáforo no cruzamento da Avenida Isabel de Castro com a Rua Ângelo Perilo e Rua Santa Catarina.</t>
   </si>
   <si>
     <t>8506</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8506/requerimento_121-2025_-_carla_andrade_-_recapeamento_av._jose_bernardes_maciel_09-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8506/requerimento_121-2025_-_carla_andrade_-_recapeamento_av._jose_bernardes_maciel_09-06.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa, se há possibilidade se há possibilidade de realização de obras de recuperação da pavimentação asfáltica da Avenida José Bernardes Maciel, especialmente no trecho onde foram abertos dois grandes buracos, comprometendo seriamente o tráfego de veículos na via.</t>
   </si>
   <si>
     <t>8507</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8507/requerimento_122-2025_-_mauro_do_gas_-_asfalto_-_09-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8507/requerimento_122-2025_-_mauro_do_gas_-_asfalto_-_09-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique dos Santos, que informe a esta Casa, se há possibilidade de se realizar pavimentação asfáltica na Rua Rio Grande do Sul, no trecho compreendido entre a Rua Paraíba e a Rua Manaus, no bairro Santa Eugênia.</t>
   </si>
   <si>
     <t>8508</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8508/requerimento_123-2025_-_toninho_-_reforma_quadra_americo_silva_-_09-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8508/requerimento_123-2025_-_toninho_-_reforma_quadra_americo_silva_-_09-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, ao Secretário Municipal de Desportos, Rodrigo Lacerda Ramos, e  aos demais setores competentes, que informem a esta Casa se há possibilidade de realizar a obra de cobertura e reforma da quadra de esportes localizada na Rua Divinópolis, no Bairro Américo Silva, nesta cidade.</t>
   </si>
   <si>
     <t>8512</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8512/requerimento_124-2025_-_ana_ruth_-_estatua_de_boto_-_16-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8512/requerimento_124-2025_-_ana_ruth_-_estatua_de_boto_-_16-06.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, e à Secretaria Municipal de Cultura e Turismo, Laiana Cardoso de Miranda e Modesto, que informem a esta Casa sobre a viabilidade técnica, financeira e operacional para a instalação de uma estátua de um boto na Praia Municipal de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8513</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8513/requerimento_125_-2025_-_tuty_da_borracharia_-_banheiro_container_-_16-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8513/requerimento_125_-2025_-_tuty_da_borracharia_-_banheiro_container_-_16-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, e aos demais órgãos e setores competentes, que informem a esta Casa Legislativa a viabilidade de para a implantação de banheiros em container na Rua do Lazer, nesta cidade.</t>
   </si>
   <si>
     <t>8514</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8514/requerimento_126-2025_-_joao_pedro_-_asfaltamento_-_16-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8514/requerimento_126-2025_-_joao_pedro_-_asfaltamento_-_16-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, que informe a esta Casa sobre a viabilidade de asfaltamento de um trecho de aproximadamente três quarteirões da Rua Divinópolis, situado entre a Rua Francisco Bernardes Primo e a Rua Direita.</t>
   </si>
   <si>
     <t>8515</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8515/requerimento_127-2025_-_toninho_-_obras_praca_do_museu_-_16-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8515/requerimento_127-2025_-_toninho_-_obras_praca_do_museu_-_16-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, ao Secretário Municipal de Meio Ambiente, Anderson Rodrigues Andrade,  a Secretária Municipal de Cultura e Turismo, Laiana Cardoso de Miranda e Modesto,  com cópia para a  presidente do Conselho Municipal de Proteção Histórico, Artístico e Cultural, Eliana Delfino, solicitando esclarecimentos e providências quanto à execução da obra de construção da Praça Dona Alexandrina no entorno do Museu Municipal, no Bairro Santa Alexandrina, especialmente no que se refere a três pontos específicos:_x000D_
 _x000D_
     1. A ausência de rampas de acessibilidade nos passeios ao redor da praça, comprometendo o direito de circulação das pessoas com mobilidade reduzida;_x000D_
     2. A concretagem parcial da praça, em desarmonia com o  projeto arquitetônico original; _x000D_
     3. As razões da alteração no projeto original aprovado por esta Casa Legislativa, e se o Conselho Municipal de Proteção Histórico, Artístico e Cultural, foi formalmente consultado e emitiu parecer sobre as modificações realizadas.</t>
   </si>
   <si>
     <t>8521</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8521/requerimento_128-2025_-_mauro_do_gas_-_ponto_de_onibus_-_23-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8521/requerimento_128-2025_-_mauro_do_gas_-_ponto_de_onibus_-_23-06.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa se há possibilidade de se instalar um ponto de ônibus moderno, com abrigo (guarita), na Avenida Fernão Dias, na entrada do trevo secundário, em frente a empresa de Loja de Materiais de Construção, bem como realizar a modernização dos pontos de ônibus de toda a cidade.</t>
   </si>
   <si>
     <t>8522</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8522/requerimento_129-2025_-_tuty_da_borracharia_e_mauro_do_gas_-_poda_de_arvores_-_23-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8522/requerimento_129-2025_-_tuty_da_borracharia_e_mauro_do_gas_-_poda_de_arvores_-_23-06.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário do Meio Ambiente, Anderson Rodrigues Andrade, que informe a esta Casa se há possibilidade de se realizar a poda de todas as árvores localizadas na área urbana do município, especialmente neste período dos meses de junho e julho, durante a fase da lua minguante, e com foco nas podas drásticas quando necessário.</t>
   </si>
   <si>
     <t>8523</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8523/requerimento_130-2025_-_joao_pedro_e_tuty_da_borracharia_-_vigilancia_sanitaria_de_lagoa_da_prata_-_23-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8523/requerimento_130-2025_-_joao_pedro_e_tuty_da_borracharia_-_vigilancia_sanitaria_de_lagoa_da_prata_-_23-06.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, que informe a esta Casa sobre a possibilidade de providências urgentes quanto à situação estrutural do imóvel onde atualmente funciona a sede da Vigilância Sanitária e Epidemiológica de Lagoa da Prata, situada na Rua Modesto Gomes.</t>
   </si>
   <si>
     <t>8528</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8528/requerimento_131-2025_-_joao_pedro_-_audiencia_publica_ldo_30-6.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8528/requerimento_131-2025_-_joao_pedro_-_audiencia_publica_ldo_30-6.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência, ouvido o Plenário, que seja realizada uma Audiência Pública para apresentação do Projeto de Lei da LDO, que trata das Diretrizes para a elaboração do Orçamento Municipal para o ano de 2026, o qual se encontra em trâmite perante esta Casa, em atendimento ao disposto no Inciso I, do § 1º do Art. 48 da Lei Complementar Nacional 101/2000 – Lei de Responsabilidade Fiscal.</t>
   </si>
   <si>
     <t>8529</t>
   </si>
   <si>
     <t>Mauro do Gás, Ana Ruth, Carla Andrade, Elias Motorista, Janeany, João Pedro, Soninha, Toninho da Laje, Tuty da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8529/requerimento_132-_2025_-_mauro_do_gas_-_tribuna_jose_maria-_30-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8529/requerimento_132-_2025_-_mauro_do_gas_-_tribuna_jose_maria-_30-06.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Sr. Reginaldo Henrique Santos, que informe a esta Casa se há estudos em andamento, projeto elaborado ou previsão orçamentária para a abertura da Rua Dom Pedro II até a Rua Direita, no bairro Américo Silva.</t>
   </si>
   <si>
     <t>8530</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8530/requerimento_133-2025_-_janeany_-_passagem_elevada_-_30-06.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8530/requerimento_133-2025_-_janeany_-_passagem_elevada_-_30-06.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa se há possibilidade de implantar uma passagem elevada para pedestres em frente à portaria principal do Hospital São Carlos, na Rua Cirilo Maciel, Centro.</t>
   </si>
   <si>
     <t>8531</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8531/requerimento_134-2025_-_toninho_-_atendimentos_otorrino_-_30-06_j.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8531/requerimento_134-2025_-_toninho_-_atendimentos_otorrino_-_30-06_j.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, ao Secretário Municipal de Administração e Governo, Alysson Elias Macedo, à Secretária Municipal de Saúde, Sabrina Elen de Novaes, e aos demais setores competentes, solicitando estudo de viabilidade para celebração de parceria institucional entre o Município de Lagoa da Prata e a Fundação São Carlos, ou outra entidade habilitada, visando viabilizar o atendimento médico especializado em otorrinolaringologia, especialmente nos casos que demandam cirurgias eletivas e consultas especializadas, cujas filas de espera vêm se acumulando no Sistema Único de Saúde (SUS) em nosso município.</t>
   </si>
   <si>
     <t>8537</t>
   </si>
   <si>
     <t>Elias Motorista, Janeany, João Pedro</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8537/requerimento_135-2025_-_elias_-_ferias_25_dias_uteis_07-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8537/requerimento_135-2025_-_elias_-_ferias_25_dias_uteis_07-07.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário Municipal de Administração e Governo, Alysson Elias Macedo, que informe a esta Casa, se há possibilidade de se realizar um estudo de viabilidade a respeito da modificação do período de férias dos servidores municipais, passando dos 30 (trinta) dias corridos para 25 (vinte e cinco) dias úteis, bem como a instituição de ponto facultativo no dia do aniversário do servidor.</t>
   </si>
   <si>
     <t>8538</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8538/requerimento_136-2025_-_janeany_-_painel_de_senha_farmacia_municipal-_07-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8538/requerimento_136-2025_-_janeany_-_painel_de_senha_farmacia_municipal-_07-07.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita à Secretária Municipal de Saúde, Sabrina Elen de Novaes, que informe a esta Casa se há previsão para o conserto ou substituição do painel de senhas da Farmácia Municipal.</t>
   </si>
   <si>
     <t>8539</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8539/requerimento_137-2025_-_toninho_-_programa_habita_lagoa_-_07-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8539/requerimento_137-2025_-_toninho_-_programa_habita_lagoa_-_07-07.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita à Secretária Municipal de Assistência Social, à chefe do Setor de Habitação, aos membros do Conselho Municipal de Habitação de Interesse Social – CMHIS,  informações sobre a fase de visitas domiciliares e relação de famílias beneficiárias em análise no âmbito do Programa Habitacional de Interesse Social “Habita Lagoa”, instituído pela Lei Municipal nº 3.902, de 05 de outubro de 2023._x000D_
 Que seja enviado ofício também à Gerência da Caixa Econômica Federal no município solicitando as mesmas informações supracitadas.</t>
   </si>
   <si>
     <t>8546</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8546/requerimento_138-2025_-_janeany_-_instalacao_de_lixeiras_publicas_-_14-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8546/requerimento_138-2025_-_janeany_-_instalacao_de_lixeiras_publicas_-_14-07.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário Municipal de Meio Ambiente, Anderson Rodrigues Andrade, bem como aos demais setores competentes, que informem a esta Casa se há possibilidade de instalar lixeiras públicas em locais estratégicos, como no centro da cidade, praças e pontos de ônibus.</t>
   </si>
   <si>
     <t>8547</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8547/requerimento_139_-_2025_-_elias_-_remocao_de_quebra-mola-_14-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8547/requerimento_139_-_2025_-_elias_-_remocao_de_quebra-mola-_14-07.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Transportes e Limpeza Urbana, Luiz da Silva Júnior, e aos demais setores competentes, que informem a esta Casa sobre a possibilidade de retirada do redutor de velocidade (quebra-molas) localizado na Rua Antenor Chagas Madeira, nas proximidades do semáforo já instalado no local.</t>
   </si>
   <si>
     <t>8548</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8548/requerimento_140-2025_-_ana_ruth_e_joao_pedro_-_servidores_do_saae_-_14-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8548/requerimento_140-2025_-_ana_ruth_e_joao_pedro_-_servidores_do_saae_-_14-07.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Diretor do SAAE de Lagoa da Prata, Geraldo Júnior dos Santos, que informe a esta Casa sobre a viabilidade de atender ao pedido apresentado pelos seus servidores públicos, referente à mudança da nomenclatura do cargo de Porteiro/Vigia para Agente de Segurança Municipal Patrimonial.</t>
   </si>
   <si>
     <t>8549</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8549/requerimento_141-2025_-_mauro_do_gas_-_banheiro_na_praca_da_matriz_-_14-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8549/requerimento_141-2025_-_mauro_do_gas_-_banheiro_na_praca_da_matriz_-_14-07.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, e aos demais setores competentes, que informem a esta Casa sobre a viabilidade de instalação de um banheiro público na Praça da Igreja Matriz, localizada no centro da cidade.</t>
   </si>
   <si>
     <t>8550</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8550/requerimento_142-2025_-_tuty_e_joao_pedro_-_mao_unica_na_escola_chico_rezende_-_14-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8550/requerimento_142-2025_-_tuty_e_joao_pedro_-_mao_unica_na_escola_chico_rezende_-_14-07.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Transportes e Limpeza Urbana, Luiz da Silva Júnior, e aos demais setores competentes, que informem a viabilidade de implantar sistema de mão única de direção na Rua Samuel Bernardes, especialmente no trecho que passa em frente à Escola Estadual Chico Rezende, bem como na Avenida Tenente Laércio, que é paralela à primeira.</t>
   </si>
   <si>
     <t>8551</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8551/requerimento_143-2025_-_toninho_-_area_anexa_ginasio_francelino_pereira.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8551/requerimento_143-2025_-_toninho_-_area_anexa_ginasio_francelino_pereira.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, ao Secretário Municipal de Transportes e Limpeza Pública, Luiz da Silva Júnior, e aos demais setores competentes, solicitando informações sobre a utilização da área anexa ao Ginásio Poliesportivo Francelino Pereira, situada nas proximidades da Escola Estadual Virgínio Perillo, no bairro Marília, cujo imóvel pertence ao Município de Lagoa da Prata, respondendo aos seguintes questionamentos:_x000D_
 _x000D_
 	1. Qual a finalidade da utilização da área anexa ao Ginásio Poliesportivo Francelino Pereira?_x000D_
 _x000D_
 	2. A quem pertence os materiais de construção como terra, areia e outros depositados na área anexa ao Ginásio Poliesportivo Francelino Pereira?_x000D_
 _x000D_
 	3. É possível averiguar a viabilidade de transferir a operação do depósito para um local mais afastado das residências? _x000D_
 _x000D_
 	4. Enquanto o problema não for sanado, é possível adotar medidas para mitigar a poeira gerada no local, como umedecimento do solo e cobertura temporária dos materiais?</t>
   </si>
   <si>
     <t>8555</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8555/requerimento_144-2025_-_janeany_-_tapa-buracos_-_21-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8555/requerimento_144-2025_-_janeany_-_tapa-buracos_-_21-07.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, que informe sobre a viabilidade de realização da operação tapa-buracos na Rua Josino Francisco Vidal, no trecho compreendido entre os números 1041 a 1081.</t>
   </si>
   <si>
     <t>8556</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8556/requerimento_145-2025_-_carla_andrade-_investimento_em_mountain_bike_e_atletismo_-_21-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8556/requerimento_145-2025_-_carla_andrade-_investimento_em_mountain_bike_e_atletismo_-_21-07.pdf</t>
   </si>
   <si>
     <t>A vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário Municipal de Desportos, Rodrigo Lacerda Ramos, e aos demais setores competentes, que informem a esta Casa se há possibilidade de construção de uma pista de Pump Track e de implantação de uma pista oficial de atletismo no Município.</t>
   </si>
   <si>
     <t>8557</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8557/requerimento_146-2025_-_toninho_-_perfil_alunos_escola_jacinto_campos_ii.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8557/requerimento_146-2025_-_toninho_-_perfil_alunos_escola_jacinto_campos_ii.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, à Secretária Municipal de Educação, Adriana Aparecida Ferreira, e aos demais setores competentes, solicitando as informações, descritas a seguir, sobre o perfil dos estudantes da Escola Municipal Dr. Jacinto Campos II, e a efetividade da segurança no trajeto dos alunos até a quadra poliesportiva “Tio Totonho”, situada na Avenida Isabel de Castro, ao lado do SAAE, onde ocorrem as aulas de Educação Física:_x000D_
 _x000D_
     1. O número total de alunos matriculados que estudam na Escola Dr. Jacinto Campos II;_x000D_
     2. A faixa etária dos estudantes;_x000D_
     3. Quantos alunos possuem diagnóstico de Transtorno do Espectro Autista (TEA) ou outros tipos de deficiência física, intelectual ou sensorial;_x000D_
     4. A existência ou não de profissionais de apoio escolar (cuidadores, monitores, assistentes) que acompanham esses estudantes no deslocamento até a quadra;_x000D_
     5. Quais medidas vêm sendo adotadas de forma contínua e efetiva para garantir a segurança no trajeto dos estudantes da referida escola até a quadra poliesportiva “Tio Totonho”;_x000D_
     6. A possibilidade de reavaliar a negativa anterior quanto à disponibilização de transporte escolar, considerando o perfil e a vulnerabilidade de parte significativa do corpo discente.</t>
   </si>
   <si>
     <t>8558</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8558/requerimento_147-2025_-_ana_ruth_e_joao_pedro_-_informacoes_educacao_-_21-7.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8558/requerimento_147-2025_-_ana_ruth_e_joao_pedro_-_informacoes_educacao_-_21-7.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita à Secretária de Educação, Adriana Aparecida Ferreira, que informe a esta Casa o seguinte:_x000D_
 _x000D_
 1 – Durante a tramitação do Projeto de Lei Complementar que criou os Cargos Temporários de Professor de Apoio para a Rede Municipal de Ensino, fora prometido por servidores da  Secretaria de Educação que haveria curso de formação para os Professores de Apoio e também um acompanhamento e manutenção de uma formação constante._x000D_
 Questiona-se: quais os cursos foram oferecidos? Que nos envie informações quanto ao conteúdo aplicado, carga horária, quem participou, o aproveitamento de cada participante, bem como comprovante de frequência nos referidos cursos._x000D_
 _x000D_
 2 – Quantos alunos com laudo frequentam as escolas, CEMEIs e creches da Rede Municipal de Ensino? Quantos alunos ainda em investigação?_x000D_
 2.1 - Qual o critério para a distribuição destes alunos nas respectivas Unidades da Rede Municipal de Ensino?_x000D_
 2.2 - Quantos alunos com laudo podem ficar em cada sala de aula?_x000D_
 2.3 – Quantos alunos com laudo ficam sob a responsabilidade de um Professor de Apoio? Há um número limite? _x000D_
 3 – Que nos envie relatório com informações quanto à distribuição dos alunos com laudo nas Unidades da Rede Municipal de Ensino e de seus respectivos Professores de Apoio.</t>
   </si>
   <si>
     <t>8559</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8559/requerimento_148-2025_-_joao_pedro_-_rodolfo_pio_-_21-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8559/requerimento_148-2025_-_joao_pedro_-_rodolfo_pio_-_21-07.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, ao Secretário Municipal de Meio Ambiente, Anderson Rodrigues Andrade, e ao Secretário de Transportes e Limpeza Urbana, Luiz da Silva Júnior, solicitando informações sobre a viabilidade de adoção de providências quanto a situações que vêm comprometendo a qualidade de vida dos moradores do bairro Rodolfo Pio._x000D_
 Dentre as principais demandas, destacam-se:_x000D_
     • as constantes queimadas em terrenos baldios no bairro;_x000D_
     • o excesso de poeira causado pelo tráfego de veículos pesados na via de acesso à usina e às margens do rio;_x000D_
     • e o estado de abandono da pracinha local.</t>
   </si>
   <si>
     <t>8576</t>
   </si>
   <si>
     <t>Soninha, João Pedro, Toninho da Laje</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8576/requerimento_149-2025_-_soninha_joao_e_toninho-_mao_unica_do_museu_28-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8576/requerimento_149-2025_-_soninha_joao_e_toninho-_mao_unica_do_museu_28-07.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, ao Secretário Municipal de Transportes e Limpeza Pública, Luiz da Silva Júnior, e aos demais setores competentes, solicitando informações sobre a possibilidade de realização de certas reformas na Praça Dona Alexandrina, conhecida como Praça do Museu. Dentre elas, destacam-se:_x000D_
     • Implantação de mão única;_x000D_
     • Instalação de piso tátil;_x000D_
     • Reestruturação do calçamento poliedrico existente;_x000D_
     • Implantação de sistema de drenagem pluvial.</t>
   </si>
   <si>
     <t>8577</t>
   </si>
   <si>
     <t>Tuty da Borracharia, João Pedro, Toninho da Laje</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8577/requerimento_150-2025_-_tuty_-_fechamento_da_rua_do_centro_de_especialidades_-_28-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8577/requerimento_150-2025_-_tuty_-_fechamento_da_rua_do_centro_de_especialidades_-_28-07.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Transportes e Limpeza Urbana, Luiz da Silva Júnior, ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos e aos demais setores competentes, que avaliem a viabilidade de realizar o fechamento do trecho da Rua Olegário Maciel, situado em frente à portaria principal do Centro de Especialidades, integrando-o à praça existente no local, com a finalidade de transformá-lo em uma área exclusiva para estacionamento e convivência pública.</t>
   </si>
   <si>
     <t>8578</t>
   </si>
   <si>
     <t>João Pedro, Carla Andrade</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8578/requerimento_151-2025_-_joao_pedro_e_carla_-_area_de_lazer_da_praia_municipal_-_28-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8578/requerimento_151-2025_-_joao_pedro_e_carla_-_area_de_lazer_da_praia_municipal_-_28-07.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento ao Secretário Municipal de Desportos, Rodrigo Lacerda Ramos, à Secretária de Cultura e Turismo, Laiana Cardoso de Miranda e Modesto, bem como aos demais setores competentes, solicitando informações quanto à possibilidade de melhorias na área de esportes da Praia Municipal, conforme descrito a seguir:_x000D_
     • Instalação de mais dois postes com suporte para redes na área de areia;_x000D_
     • Reposição da areia da quadra de vôlei cercada;_x000D_
     • Substituição ou conserto das lâmpadas dos postes de iluminação na área de areia destinada ao esporte.</t>
   </si>
   <si>
     <t>8579</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8579/requerimento_152_-_2025_-_janeany_-_rotatoria_e_passagem_elevada_praca_do_cruzeiro_-_28-07_ass.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8579/requerimento_152_-_2025_-_janeany_-_rotatoria_e_passagem_elevada_praca_do_cruzeiro_-_28-07_ass.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário de Transportes e Limpeza Urbana, Luiz da Silva Júnior, que informe sobre a viabilidade de implantação de uma rotatória e de uma passagem elevada para pedestres na Praça do Cruzeiro, no cruzamento entre a Rua Alexandre Bernardes Primo e a Rua Luiz Guadalupe.</t>
   </si>
   <si>
     <t>8580</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8580/requerimento_153-2025_-_ana_ruth_-_fios_soltos_-_28-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8580/requerimento_153-2025_-_ana_ruth_-_fios_soltos_-_28-07.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa sobre a possibilidade de notificar as empresas de telecomunicações e demais concessionárias que utilizam os postes de energia elétrica na cidade, para que promovam o alinhamento, organização e retirada dos fios soltos, pendurados ou em desuso, conforme previsto na Lei Complementar Municipal nº 246/2022.</t>
   </si>
   <si>
     <t>8581</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8581/requerimento_154-2025_-_mauro_do_gas_-_joaquim_gomes_pereira_28-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8581/requerimento_154-2025_-_mauro_do_gas_-_joaquim_gomes_pereira_28-07.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, que informe a esta Casa, se há possibilidade de se realizar recapeamento de toda a pavimentação asfáltica da Avenida Joaquim Gomes Pereira, no trecho que se estende da Praça da Matriz até a Rua Joaquim Gomes Bernardes Filho, nas proximidades da APAE.</t>
   </si>
   <si>
     <t>8582</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8582/requerimento_155-2025_-_toninho_-_obras_de_revitalizacao_pracas_matriz_e_do_cruzeiro_-_28-07.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8582/requerimento_155-2025_-_toninho_-_obras_de_revitalizacao_pracas_matriz_e_do_cruzeiro_-_28-07.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, ao Secretário Municipal de Meio Ambiente, Anderson Rodrigues Andrade,  a Secretária Municipal de Cultura e Turismo, Laiana Cardoso de Miranda e Modesto, bem como à Presidente do Conselho Municipal de Proteção Histórico, Artístico e Cultural, Sra. Eliana Delfino, solicitando estudo de viabilidade técnica e orçamentária para execução de obras de revitalização das calçadas e jardins da Praça Coronel Carlos Bernardes (Praça da Matriz) e da Praça do Cruzeiro, neste município.</t>
   </si>
   <si>
     <t>8588</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8588/requerimento_156-2025_-_elias_-__postes_chico_miranda_e_sol_nascente-_04-08_-.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8588/requerimento_156-2025_-_elias_-__postes_chico_miranda_e_sol_nascente-_04-08_-.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique dos Santos, bem como aos demais setores competentes, que informem a possibilidade de instalação de postes de iluminação pública nos seguintes locais do Município:_x000D_
 _x000D_
     • Rua João Antônio Rocha de Oliveira, demanda esta já solicitada anteriormente, em 2014, pelo então vereador e atual Chefe do Executivo Municipal, e que continua sendo uma reivindicação frequente dos moradores locais;_x000D_
     • Avenida José Ferreira de Moura, nas proximidades do número 644, no Bairro Sol Nascente, onde a ausência de iluminação tem causado prejuízos à segurança e à mobilidade urbana, especialmente no período noturno.</t>
   </si>
   <si>
     <t>8589</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8589/requerimento_157-2025_-_joao_pedro_-_escoamento_de_agua_-_04-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8589/requerimento_157-2025_-_joao_pedro_-_escoamento_de_agua_-_04-08.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo, encaminhando o presente Requerimento, que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique dos Santos, e aos demais setores competentes, que informem a esta Casa se há previsão para o início das obras e intervenções destinadas a solucionar os problemas de escoamento das águas pluviais existentes no Município._x000D_
 Que nos informem, ainda, se há previsão para a solução do problema consistente no acúmulo de água no Bairro Coronel Luciano, mais especificamente, na Rua dos Buritis, entre os números 105 e 165, conforme demonstrado pelas fotografias que seguem anexas.</t>
   </si>
   <si>
     <t>8592</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8592/requerimento_158-2025_-_janeany_-_recapeamento_-_04-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8592/requerimento_158-2025_-_janeany_-_recapeamento_-_04-08.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique dos Santos, bem como aos demais setores competentes, que informem a esta Casa, se há possibilidade de se realizar recapeamento de toda a pavimentação asfáltica da Rua Alagoas, no trecho compreendido entre a Rua Alexandre Mendes Maciel, no Bairro Santa Eugênia II/Paradiso, até a Rua Paulo Fabiano Mesquita, no Bairro Etelvina Miranda.</t>
   </si>
   <si>
     <t>8593</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8593/requerimento_159-2025_-_tuty_-_retirada_de_pauta__-_04-08_-_ass.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8593/requerimento_159-2025_-_tuty_-_retirada_de_pauta__-_04-08_-_ass.pdf</t>
   </si>
   <si>
     <t>Com fundamento no § 2º do Art. 90 da Resolução nº 865/2022 - Regimento Interno desta Casa, venho requerer a retirada de votação do Anteprojeto de Lei Complementar nº 05/2025 que “Dispõe sobre a exigência de Graduação em Nível Superior completo para ocupação de Cargo Público Comissionado no âmbito da Administração Pública Municipal de Lagoa da Prata”.</t>
   </si>
   <si>
     <t>8594</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8594/requerimento_160-2025_-_toninho_da_laje_-_retira_leitura_pareceres_pl_em_140-141-147-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8594/requerimento_160-2025_-_toninho_da_laje_-_retira_leitura_pareceres_pl_em_140-141-147-2025.pdf</t>
   </si>
   <si>
     <t>Com fundamento no Inciso I do Art. 115 e no Inciso I do Art. 141, ambos do Regimento Interno desta Casa, bem como no § 2º do Art. 69 do Regimento Interno desta Casa, venho requerer a alteração da Ordem do Dia, de forma a se retirar a leitura dos Pareceres sobre os Projetos de Lei EM nº 140, 141 e 147/2025.</t>
   </si>
   <si>
     <t>8603</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8603/requerimento_161-2025_-_tuty_-_sinalizacoes_horizontais_-_11-08_ass.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8603/requerimento_161-2025_-_tuty_-_sinalizacoes_horizontais_-_11-08_ass.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Transportes e Limpeza Urbana, Luiz da Silva Júnior, bem como aos demais setores competentes, que informem sobre a viabilidade de realização da pintura e revitalização das sinalizações horizontais destinadas a vagas de estacionamento para pessoas com deficiência física e portadores do espectro autista.</t>
   </si>
   <si>
     <t>8604</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8604/requerimento_162-2025_-_mauro_do_gas_-_praca_alfredo_bernardes_11-08_ass.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8604/requerimento_162-2025_-_mauro_do_gas_-_praca_alfredo_bernardes_11-08_ass.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento solicitando ao Secretário de Meio Ambiente, Anderson Rodrigues Andrade, ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, e aos demais setores competentes, que informem a esta Casa sobre a possibilidade de construção e urbanização da Praça Alfredo Bernardes Lobato, localizada no bairro Maria Fernanda II.</t>
   </si>
   <si>
     <t>8605</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8605/requerimento_163-2025-_todos_-_doacao_de_lote_a_asap_-_11-08_ass.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8605/requerimento_163-2025-_todos_-_doacao_de_lote_a_asap_-_11-08_ass.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, ao Secretário Municipal de Administração e Governo, Alysson Elias Macedo, e à Secretaria Municipal de Assistência Social, Amanda Talita Luis Lopes, solicitando informações sobre a viabilidade da doação de um lote urbano à ASAP – Associação de Autismo e Possibilidades.</t>
   </si>
   <si>
     <t>8606</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8606/requerimento_164-2025_-_janeany_-_instalacao_de_semafaros_-_11-08_ass.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8606/requerimento_164-2025_-_janeany_-_instalacao_de_semafaros_-_11-08_ass.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Transportes e Limpeza Urbana, Luiz da Silva Júnior, que informe sobre a viabilidade de substituição de rotatórias por semáforos com câmeras de monitoramento nas áreas da cidade onde se registra o maior número de acidentes de trânsito.</t>
   </si>
   <si>
     <t>8613</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8613/requerimento_165-2025_-_tuty_-_despejo_irregular_de_aguas_residuais_-_18-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8613/requerimento_165-2025_-_tuty_-_despejo_irregular_de_aguas_residuais_-_18-08.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique Santos, ao Secretário de Transportes e Limpeza Urbana, Luiz da Silva Júnior, e aos demais setores competentes, que avaliem a viabilidade de realizar as intervenções necessárias para sanar o problema de despejo irregular de águas residuais e acúmulo de água na esquina das Ruas Goiás e Pernambuco, no bairro Santa Alexandrina.</t>
   </si>
   <si>
     <t>8614</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8614/requerimento_166-2025_-_ana_ruth_-_praca_do_cruzeiro_-_18-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8614/requerimento_166-2025_-_ana_ruth_-_praca_do_cruzeiro_-_18-08.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, ao Secretário Municipal de Meio Ambiente, Anderson Rodrigues Andrade, bem como aos demais setores competentes, que informem a possibilidade de priorização da revitalização da Praça do Cruzeiro, sem prejuízo das demais obras previstas no Plano Plurianual.</t>
   </si>
   <si>
     <t>8615</t>
   </si>
   <si>
     <t>João Pedro, Soninha</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8615/requerimento_167-2025_-_joao_pedro_e_soninha_-_rebaixamento_de_rede_-_18-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8615/requerimento_167-2025_-_joao_pedro_e_soninha_-_rebaixamento_de_rede_-_18-08.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, que avaliem a viabilidade de rebaixamento de rede de energia elétrica nos bairros Américo Silva, Rodolfo Pio, Marília, Santa Eugênia e Coronel Luciano, em especial nos trechos onde há postes instalados, mas sem a devida fiação para distribuição de energia às residências.</t>
   </si>
   <si>
     <t>8616</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8616/requerimento_168-2025_-_janeany_-_calcadas_-_18-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8616/requerimento_168-2025_-_janeany_-_calcadas_-_18-08.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras, Reginaldo Henrique dos Santos; ao Secretário Municipal de Transportes e Limpeza Urbana, Luiz da Silva Júnior, bem como aos demais setores competentes, que informem sobre a viabilidade de implantação de calçada no entorno da área de APP que inicia na Rua Paraíba, esquina com a Rua Alagoas, segue até a Rua Alexandre Mendes Maciel, e desta até a esquina com a Rua Rio Grande do Norte, abrangendo todo o perímetro da referida área de preservação.</t>
   </si>
   <si>
     <t>8617</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8617/requerimento_169-2025_-_carla_andrade-_escola_de_futebol_-_redutor_de_velocidade_-_18-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8617/requerimento_169-2025_-_carla_andrade-_escola_de_futebol_-_redutor_de_velocidade_-_18-08.pdf</t>
   </si>
   <si>
     <t>A vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento solicitando ao Secretário de Transportes e Limpeza Urbana, Luiz da Silva Júnior, e aos demais setores competentes, que informem a esta Casa se há possibilidade de instalação de dois quebra-molas na Rua Sete de Setembro, nas proximidades da Escola de Futebol Lanos.</t>
   </si>
   <si>
     <t>8618</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8618/requerimento_170-2025_-_mauro_do_gas_-_recapeamento_-_18.08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8618/requerimento_170-2025_-_mauro_do_gas_-_recapeamento_-_18.08.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, e ao Secretário de Transportes e Limpeza Urbana, Luiz da Silva Júnior, e demais setores competentes, que informem a esta Casa sobre a possibilidade de realização de recapeamento asfáltico na Rua Alagoas, no trecho compreendido entre a Avenida Brasil até a saída da usina de açúcar, próximo ao CAPS.</t>
   </si>
   <si>
     <t>8619</t>
   </si>
   <si>
     <t>Toninho da Laje, Mauro do Gás, Tuty da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8619/requerimento_171-2025_-_toninho_-_triturador_de_galhos_-_18-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8619/requerimento_171-2025_-_toninho_-_triturador_de_galhos_-_18-08.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, ao Secretário Municipal de Meio Ambiente, Anderson Rodrigues Andrade, e ao Secretário Municipal de Transportes e Limpeza Pública,  Luiz da Silva Júnior, solicitando informações e providências quanto à possibilidade de disponibilizar uma área adequada no aterro sanitário municipal para colocar em funcionamento as duas máquinas trituradoras de galhos de árvores, atualmente paradas na Garagem da Prefeitura._x000D_
 O objetivo da medida é transformar os resíduos de poda em adubo orgânico, que poderá ser disponibilizado para hortas comunitárias, pequenos agricultores e projetos ambientais da cidade, promovendo sustentabilidade, economia de recursos e apoio à agricultura familiar.</t>
   </si>
   <si>
     <t>8620</t>
   </si>
   <si>
     <t>Soninha, João Pedro</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8620/requerimento_172-2025_-_soninha_e_joao_pedro_-_audiencia_publica_do_agro-_18-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8620/requerimento_172-2025_-_soninha_e_joao_pedro_-_audiencia_publica_do_agro-_18-08.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental e consultado o Plenário, requerem a Vossa Excelência que seja determinada a realização de uma Audiência Pública sobre o Setor Agropecuário, a ser realizada no dia 11 de setembro, a fim de debater políticas públicas, demandas e perspectivas voltadas ao desenvolvimento do setor agropecuário em nosso município. Propomos que sejam convidados produtores rurais, representantes de associações e cooperativas do setor agropecuário, autoridades municipais ligadas à agricultura, além de toda a população interessada.</t>
   </si>
   <si>
     <t>8626</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8626/requerimento_173-2025_-_elias_-__pracas_no_bairro_paradiso_-25-08_-.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8626/requerimento_173-2025_-_elias_-__pracas_no_bairro_paradiso_-25-08_-.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique dos Santos, bem como aos demais setores competentes, que informem a possibilidade de construção de praças públicas nos seguintes locais do bairro Paradiso:_x000D_
  Esquina da Rua José de Castro Teixeira com Rua Pernambuco;_x000D_
  Esquina da Rua Pernambuco com Rua Olavo Silva;_x000D_
  Esquina da Rua Ceará com Rua Paulo Borges Duarte;</t>
   </si>
   <si>
     <t>8627</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8627/requerimento_174-_2025_-_janeany-_remocao_de_quebra-mola-_25-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8627/requerimento_174-_2025_-_janeany-_remocao_de_quebra-mola-_25-08.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Transportes e Limpeza Urbana, Luiz da Silva Júnior, e aos demais setores_x000D_
 competentes, que informem a esta Casa sobre a possibilidade de retirada do redutor de velocidade (quebra-molas) localizado na Rua Bahia, no trecho compreendido entre a Avenida Brasil e a Rua São Paulo, sendo um em frente à gráfica e outro em frente a uma padaria.</t>
   </si>
   <si>
     <t>8628</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8628/requerimento_175-2025_-_ana_ruth_-_adicionar_libras_na_grade_curricular__-25-08_-.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8628/requerimento_175-2025_-_ana_ruth_-_adicionar_libras_na_grade_curricular__-25-08_-.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita a Secretária de Educação, Adriana Aparecida Ferreira, bem como aos demais setores competentes,_x000D_
 que informem a possibilidade de incluir, na grade curricular das escolas municipais, a oferta do ensino de LIBRAS – Língua Brasileira de Sinais.</t>
   </si>
   <si>
     <t>8629</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8629/requerimento_176-2025_-_mauro_do_gas_-_redutor_de_velocidade_-_25-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8629/requerimento_176-2025_-_mauro_do_gas_-_redutor_de_velocidade_-_25-08.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento solicitando ao Secretário de Transportes e Limpeza Urbana, Luiz da Silva Júnior, e demais setores competentes, que informem a esta Casa sobre a possibilidade de implantação de um redutor de velocidade (quebra-mola) na Rua Alexandrino Antônio de Oliveira, esquina com a Rua Anita de Souza Gontijo, no Bairro Chico Miranda, em frente ao campo do Baiano.</t>
   </si>
   <si>
     <t>8631</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8631/requerimento_177-2025_-_joao_pedro_-_queima_da_turva_-_25-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8631/requerimento_177-2025_-_joao_pedro_-_queima_da_turva_-_25-08.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário Municipal de Meio Ambiente, Anderson Rodrigues Andrade, solicitando informações e providências quanto à possibilidade de alagamento da área atingida pela Turfa, diante da atual circunstância do incêndio que perdurará por alguns dias.</t>
   </si>
   <si>
     <t>8632</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8632/requerimento_178-2025_-_tuty_-_questionamentos_sobre_obras_-_25-8.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8632/requerimento_178-2025_-_tuty_-_questionamentos_sobre_obras_-_25-8.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique dos Santos, e ao Secretário Municipal de Meio Ambiente, Anderson Rodrigues Andrade, que informem a esta Casa o seguinte:</t>
   </si>
   <si>
     <t>8645</t>
   </si>
   <si>
     <t>Soninha, Janeany</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8645/requerimento_179-2025_-_soninha_-_janeany_-_solicita_oficio_homenagem_ao_preto_-_01-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8645/requerimento_179-2025_-_soninha_-_janeany_-_solicita_oficio_homenagem_ao_preto_-_01-09.pdf</t>
   </si>
   <si>
     <t>As Vereadoras infra-assinadas, na forma regimental, requerem a Vossa Excelência que seja enviado ofício pela Câmara Municipal ao Servidor Público Efetivo do Município, Sr. Olair Dias de Castro, conhecido como “Preto”, ocupante do cargo de Motorista e ex-Vereador do Município de Lagoa da Prata, em reconhecimento ao ato de bravura praticado ao prestar socorro em acidente ocorrido na rodovia Lagoa/Luz, quando um dos veículos envolvidos veio a incendiar-se, e o servidor arriscou sua própria vida para auxiliar na retirada de três passageiros do automóvel em chamas.</t>
   </si>
   <si>
     <t>8646</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8646/requerimento_180-2025_-_joao_pedro_-_cobranca_requerimento_111_-_01-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8646/requerimento_180-2025_-_joao_pedro_-_cobranca_requerimento_111_-_01-09.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Assessor de Comunicação do Executivo Municipal, Alan Russel Gontijo, que apresente esclarecimentos acerca do atendimento do Requerimento nº 111/2025, de autoria dos vereadores João Pedro, Ana Ruth e Tuty da Borracharia, aprovado por esta Casa Legislativa e respondido por meio do Ofício nº 211/2025/GAB, datado de 07 de julho de 2025.</t>
   </si>
   <si>
     <t>8647</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8647/requerimento_181-2025_-_carla_andrade_-_solicita_oficio_parabenizando_raizen_e_outros_-_1-9-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8647/requerimento_181-2025_-_carla_andrade_-_solicita_oficio_parabenizando_raizen_e_outros_-_1-9-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício à Diretoria da empresa Raízen, situada em Lagoa da Prata, parabenizando e agradecendo seus diretores, bem como seus colaboradores pelo brilhante e eficiente trabalho que eles vêm desempenhando no combate às queimadas e incêndios em nosso Município, em especial na área em que ocorre a queima da turfa, bem como em reconhecimento da população, na pessoa de seus legítimos representantes, os Vereadores.</t>
   </si>
   <si>
     <t>8648</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8648/requerimento_182-2025_-_mauro_do_gas_-_redutor_de_velocidade_-_25-08.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8648/requerimento_182-2025_-_mauro_do_gas_-_redutor_de_velocidade_-_25-08.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento solicitando ao Secretário de Transportes e Limpeza Pública, Luiz da Silva Júnior, e demais setores competentes, que informem a esta Casa sobre a possibilidade de implantação de uma rotatória no cruzamento da Rua José Ferreira de Moura com a Rua dos Ferroviários, na divisa dos bairros Sol Nascente e Guadalupe, nesta cidade.</t>
   </si>
   <si>
     <t>8649</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8649/requerimento_183-2025_-_toninho_-_reducao_quebra-molas_av._bela_vista_-_01-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8649/requerimento_183-2025_-_toninho_-_reducao_quebra-molas_av._bela_vista_-_01-09.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento ao Chefe do Setor de Trânsito e Transportes, José Cláudio dos Santos, e aos demais setores competentes, solicitando a possibilidade de se realizar um estudo de viabilidade técnica e financeira acerca da solicitação apresentada por moradores da Avenida Bela Vista, a qual trata da melhoria da pavimentação asfáltica e da redução de 50% dos quebra-molas atualmente existentes.</t>
   </si>
   <si>
     <t>8650</t>
   </si>
   <si>
     <t>Janeany, Tuty da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8650/requerimento_184-2025_-_janeany_-_oitiva_sergio_tobias_-_01-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8650/requerimento_184-2025_-_janeany_-_oitiva_sergio_tobias_-_01-09.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência, consultado o Plenário, que seja enviado ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que convoca o Oficial de Gabinete, Sérgio Tobias Duarte, para que, no prazo regimental e nos termos da Lei Orgânica do Município, venha a esta Casa para falar aos Vereadores, à população e, em especial, aos Guardas Civis Municipais, a respeito dos seguintes assuntos:</t>
   </si>
   <si>
     <t>8651</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8651/requerimento_185-2025_-_tuty_-_retirada_de_emenda_-_pl_156-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8651/requerimento_185-2025_-_tuty_-_retirada_de_emenda_-_pl_156-2025.pdf</t>
   </si>
   <si>
     <t>Com fundamento no § 2º do Art. 90 da Resolução nº 865/2022 - Regimento Interno desta Casa, venho requerer a retirada de tramitação da Emenda apresentada ao Projeto de Lei EM nº 156/2025 que Autoriza o Executivo Municipal a desafetar e permutar bem público que menciona.</t>
   </si>
   <si>
     <t>8666</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8666/requerimento_186-2025_-_tuty_-_laudo_tecnico_-_08-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8666/requerimento_186-2025_-_tuty_-_laudo_tecnico_-_08-09.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário Municipal de Meio Ambiente, Anderson Rodrigues Andrade, que sejam prestadas informações quanto à área de turfa recentemente atingida por incêndios em Lagoa da Prata. _x000D_
 Em especial, solicito que seja avaliada a viabilidade de elaboração de laudo técnico especializado do terreno, por empresa ou profissional competente, com o objetivo de indicar o melhor manejo ambiental e as técnicas mais eficazes para prevenir a ocorrência de novos incêndios, bem como que seja analisada a possibilidade de atribuir aos proprietários dos terrenos a responsabilização financeira pelo custeio do eventual laudo técnico e das medidas de prevenção e recuperação ambiental.</t>
   </si>
   <si>
     <t>8667</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8667/requerimento_187-2025_-_janeany_-_interdicao_na_rua_da_feirinha__-_08-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8667/requerimento_187-2025_-_janeany_-_interdicao_na_rua_da_feirinha__-_08-09.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Transportes e Limpeza Pública, Luiz da Silva Júnior; ao Chefe do Setor de Trânsito e Transportes, José Cláudio dos Santos; ao Comandante da Guarda Civil Municipal, bem como aos demais setores competentes, que informem sobre a viabilidade de interdição da via em frente ao Campo Municipal, na Rua Alagoas, aos sábados pela manhã, durante o horário de realização da feira municipal, abrangendo o trecho compreendido entre a Avenida Brasil até a Rua Paraná.</t>
   </si>
   <si>
     <t>8669</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8669/requerimento_188-2025_-_toninho_-__faixa_de_pedestres_getulio_vargas_-_08-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8669/requerimento_188-2025_-_toninho_-__faixa_de_pedestres_getulio_vargas_-_08-09.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento ao  Chefe do Setor de Trânsito e Transportes, José Cláudio dos Santos, e aos demais setores competentes, solicitando a possibilidade de se realizar um estudo de viabilidade técnica e financeira sobre a instalação de uma faixa de pedestres na Avenida Getúlio Vargas, no trecho compreendido entre a Rua Olegário Maciel e a Rua José Bernardes Lobato, no centro da cidade.</t>
   </si>
   <si>
     <t>8668</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8668/requerimento_189-2025_-_joao_pedro_-_reforma_na_praca_dona_zaza_08-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8668/requerimento_189-2025_-_joao_pedro_-_reforma_na_praca_dona_zaza_08-09.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário Municipal de Meio Ambiente, Anderson Rodrigues Andrade, bem como aos demais setores competentes, que informem a esta Casa sobre a possibilidade de revitalização da Praça Dona Zazá, localizada próxima à Indústria Farmacêutica.</t>
   </si>
   <si>
     <t>8674</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8674/requerimento_190-2025_-_janeany_-_aula_de_zumba__-_15-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8674/requerimento_190-2025_-_janeany_-_aula_de_zumba__-_15-09.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Desportos, Rodrigo Lacerda Ramos e a Secretária de Cultura e Turismo, Laiana Cardoso de Miranda e Modesto, bem como aos demais setores competentes, que informem sobre a viabilidade da implementação de aulas de Zumba na Praça de Eventos, bem como em outros espaços públicos, com frequência mínima de duas vezes por semana, como forma de incentivo à prática de atividades físicas e promoção da saúde.</t>
   </si>
   <si>
     <t>8675</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8675/requerimento_191-2025_-_carla_andrade_-_olho_vivo_-_15-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8675/requerimento_191-2025_-_carla_andrade_-_olho_vivo_-_15-09.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário Municipal de Administração e Governo, Alysson Elias Macedo; ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, bem como aos demais setores competentes, que informem a esta Casa quanto ao Sistema de Monitoramento por Câmeras “Olho Vivo”, em especial o seguinte:_x000D_
     1. Onde estão localizadas as câmeras que foram retiradas de utilização por esta Administração;_x000D_
     2. O valor destas câmeras e dos equipamentos agregados;_x000D_
     3. Se tais equipamentos ainda serão reutilizados;_x000D_
     4. Se há previsão de instalação de um novo sistema de monitoramento por câmeras no Município.</t>
   </si>
   <si>
     <t>8676</t>
   </si>
   <si>
     <t>Tuty da Borracharia, Janeany</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8676/requerimento_192-2025_-_tuty_e_janeany_-_creche_-_15-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8676/requerimento_192-2025_-_tuty_e_janeany_-_creche_-_15-09.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos; à Secretária Municipal de Educação, Adriana Aparecida Ferreira, bem como aos demais setores competentes, que informem a esta Casa sobre a possibilidade de realização da reforma e ampliação da Creche Dona Zuleica Machado Malta em caráter de urgência, bem como da ampliação da Creche Monteiro Lobato, ambas situadas nas proximidades do novo Conjunto Habitacional do Programa Habita Lagoa, no Bairro Monsenhor Alfredo.</t>
   </si>
   <si>
     <t>8677</t>
   </si>
   <si>
     <t>Soninha, Elias Motorista, Mauro do Gás, Toninho da Laje</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8677/requerimento_193-2025_-_soninha_e_outros_-_aparelho_de_glicose_-_15-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8677/requerimento_193-2025_-_soninha_e_outros_-_aparelho_de_glicose_-_15-09.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita à Secretária Municipal de Saúde, bem como aos demais setores competentes, que informem a esta Casa sobre a possibilidade de disponibilizar às gestantes diagnosticadas com diabetes gestacional o sistema de monitoramento contínuo de glicose FreeStyle Libre Plus, por meio da Farmácia Municipal.</t>
   </si>
   <si>
     <t>8678</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8678/requerimento_194-2025_-_joao_pedro_e_tuty_-_avaliacao_terreno_turfa_-_15-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8678/requerimento_194-2025_-_joao_pedro_e_tuty_-_avaliacao_terreno_turfa_-_15-09.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário Municipal de Administração e Governo, Alysson Elias Macedo; ao Secretário Municipal de Meio Ambiente, Anderson Rodrigues Andrade; bem como aos demais setores competentes, que informem a esta Casa sobre a possibilidade de realizar a avaliação dos terrenos onde se encontra a turfa, totalizando aproximadamente 44 hectares, de modo que possa ser iniciado o estudo para uma eventual desapropriação desses imóveis. Solicita-se, ainda, que seja informado se esta medida constitui, de fato, uma das estratégias para conter os problemas relacionados às queimadas na região.</t>
   </si>
   <si>
     <t>8679</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8679/requerimento_195-2025_-_toninho_-_prestacao_contas_fundacao_sao_carlos_-_15-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8679/requerimento_195-2025_-_toninho_-_prestacao_contas_fundacao_sao_carlos_-_15-09.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja encaminhado convite à Diretoria da Fundação São Carlos, para que compareça ao Plenário da Câmara Municipal de Lagoa da Prata, em data a ser definida, a fim de prestar contas dos Recursos Públicos recebidos pela instituição no ano de 2025.</t>
   </si>
   <si>
     <t>8680</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8680/requerimento_196-2025_-_ana_ruth_-_retira_leitura_pareceres_pl_em_179-2025_ass.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8680/requerimento_196-2025_-_ana_ruth_-_retira_leitura_pareceres_pl_em_179-2025_ass.pdf</t>
   </si>
   <si>
     <t>Com fundamento no Inciso I do Art. 115 e no Inciso I do Art. 141, ambos do Regimento Interno desta Casa, bem como no § 2º do Art. 69 do Regimento Interno desta Casa, venho requerer a alteração da Ordem do Dia, de forma a se retirar a leitura dos Pareceres sobre o Projeto de Lei EM nº 179/2025 e Projeto de Lei Complementar nº CM 06/2025.</t>
   </si>
   <si>
     <t>8686</t>
   </si>
   <si>
     <t>Mauro do Gás, Ana Ruth, Tuty da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8686/requerimento_197-2025_-_mauro_ana_e_tuty-_grampeacao_de_rede_-_22-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8686/requerimento_197-2025_-_mauro_ana_e_tuty-_grampeacao_de_rede_-_22-09.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, que avaliem a viabilidade de realizar a grampeação dos cabos de rede existentes nos postes da cidade, visando à organização, segurança e manutenção da rede de telecomunicações.</t>
   </si>
   <si>
     <t>8687</t>
   </si>
   <si>
     <t>Tuty da Borracharia, Toninho da Laje</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8687/requerimento_198-2025_-__tuty_e_toninho_-_limpeza_da_praia_municipal_-_22-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8687/requerimento_198-2025_-__tuty_e_toninho_-_limpeza_da_praia_municipal_-_22-09.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita à Secretária Municipal de Cultura e Turismo, Laiana Cardoso de Miranda e Modesto; e ao Secretário Municipal de Meio Ambiente, Anderson Rodrigues Andrade; bem como aos demais setores competentes, que informem a esta Casa sobre a possibilidade de realizar limpeza da Praia Municipal e da revitalização do Parque Natural Municipal “Francisco de Assis Resende”, incluindo a retirada da Aquadel dentro d’água, que vem causando assoreamento no local.</t>
   </si>
   <si>
     <t>8688</t>
   </si>
   <si>
     <t>João Pedro, Toninho da Laje, Tuty da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8688/requerimento_199-2025_-__joao_pedro_tuty_e_toninho_-_melhorias_no_bairro_cidade_nova_-_22-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8688/requerimento_199-2025_-__joao_pedro_tuty_e_toninho_-_melhorias_no_bairro_cidade_nova_-_22-09.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos; ao Chefe do Setor de Trânsito e Transportes, José Cláudio dos Santos; e ao Secretário Municipal de Meio Ambiente, Anderson Rodrigues Andrade; bem como aos demais setores competentes, que informem a esta Casa sobre a possibilidade de realizar melhorias no Bairro Cidade Nova, sendo elas:</t>
   </si>
   <si>
     <t>8696</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8696/requerimento_200-2025_-_elias_-_empocamento_-_29-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8696/requerimento_200-2025_-_elias_-_empocamento_-_29-09.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Obras e Urbanismo, Reginaldo Henrique dos Santos, bem como aos demais setores competentes, que informem sobre a viabilidade de realização de obra de drenagem e melhoria da infraestrutura urbana na Avenida Antenor Chagas Madeira, em especial, nas proximidades do nº 1082, bem como a esquina próxima a um açougue conhecido na região.</t>
   </si>
   <si>
     <t>8697</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8697/requerimento_201-2025_-_ana_ruth_-_carreta_da_alegria_no_dia_dos_idosos__-29-09_-.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8697/requerimento_201-2025_-_ana_ruth_-_carreta_da_alegria_no_dia_dos_idosos__-29-09_-.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Desportos, Rodrigo Lacerda Ramos e ao Secretário de Administração e Governo,_x000D_
 Alysson Elias Macedo, bem como aos demais setores competentes, que informem sobre a possibilidade de contratar, no mês de outubro, em alusão ao Dia do Idoso, a carreta da alegria para os idosos da Melhor Idade.</t>
   </si>
   <si>
     <t>8698</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8698/requerimento_202-2025_-_joao_pedro_-_passagem_elevada_-_29-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8698/requerimento_202-2025_-_joao_pedro_-_passagem_elevada_-_29-09.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Transportes e Limpeza Urbana, Luiz da Silva Júnior, bem como aos demais setores competentes, que informem a esta Casa sobre a possibilidade de implantação de uma passagem elevada para travessia de pedestres em frente à Igreja São Francisco.</t>
   </si>
   <si>
     <t>8699</t>
   </si>
   <si>
     <t>Toninho da Laje, Janeany, Tuty da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8699/requerimento_203-2025_-__tuty_toninho_e_janeany_-_vagas_em_concurso_publico__-_29-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8699/requerimento_203-2025_-__tuty_toninho_e_janeany_-_vagas_em_concurso_publico__-_29-09.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita o solicitando ao Secretário Municipal de Meio Ambiente, Anderson Rodrigues Andrade,_x000D_
 e ao Secretário Municipal de Administração e Governo, bem como aos demais setores competentes, que informem a esta Casa sobre a possibilidade de criação do cargo de Engenheiro Ambiental, a ser preenchido no próximo Concurso Público.</t>
   </si>
   <si>
     <t>8700</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8700/requerimento_204-2025_-_tuty_e_demais_vereadores_-_der_-_29-09.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8700/requerimento_204-2025_-_tuty_e_demais_vereadores_-_der_-_29-09.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja enviado ofício ao Departamento Edificações de Estradas de Rodagem do Estado de Minas Gerais – DER-MG, solicitando ao seu Diretor-Geral, Dr. Matheus Guimarães Novais, que realize ou determine a realização de estudo técnico sobre a viabilidade da construção de uma via secundária, que possa margear a área urbanizada do Município, de modo a retirar de dentro da cidade o tráfego de veículos pesados, conforme a justificativa deste Requerimento, bem como as sugestões de trajeto a serem enviadas.</t>
   </si>
   <si>
     <t>8701</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8701/requerimento_205-2025_-_janeany_-_interdicao_da_av_jose_bernardes_maciel_-.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8701/requerimento_205-2025_-_janeany_-_interdicao_da_av_jose_bernardes_maciel_-.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Transportes e Limpeza Pública, Luiz da Silva Júnior; ao Chefe do Setor de Trânsito e Transportes, José Cláudio dos Santos, bem como aos demais setores competentes, que informem sobre a viabilidade de interdição imediata e total da Avenida José Bernardes Maciel, no trecho compreendido entre a Rua Maranhão e a Rua Pará, onde se encontra a obra atualmente paralisada, bem como a data exata prevista para a continuidade das obras.</t>
   </si>
   <si>
     <t>8706</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8706/requerimento_206-2025_-_joao_pedro_-_pista_de_corrida_-_06-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8706/requerimento_206-2025_-_joao_pedro_-_pista_de_corrida_-_06-10.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Desportos, Rodrigo Lacerda Ramos; ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos; ao Secretário Municipal de Transportes e Limpeza Pública, Luiz da Silva Júnior, bem como aos demais setores competentes, que informem a esta Casa sobre a viabilidade de alteração da atual ciclovia localizada na Avenida das Palmeiras, na Praia Municipal, para que passe a ser utilizada oficialmente como pista de corrida.</t>
   </si>
   <si>
     <t>8707</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8707/requerimento_207-2025_-_tuty_-_praca_dona_dodora.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8707/requerimento_207-2025_-_tuty_-_praca_dona_dodora.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Meio Ambiente, ao Secretário de Administração e Governo, bem como à Procuradoria-Geral do Município, que informem a esta Casa, se estão sendo adotadas medidas visando a desintegração da área referente à Praça Dona Dodora, situada na Avenida Fernão Dias, esquina com Rua Alexandrino Antônio de Oliveira, no Bairro Chico Miranda, de um imóvel particular situado ao lado da mencionada praça, cujos imóveis estão, atualmente, integrados em um só, cercado por muro, deixando transparecer que a área pública pertence ao proprietário particular, o que não é verdade. Se estão sendo adotadas medidas neste sentido, que nos informem quais são.</t>
   </si>
   <si>
     <t>8708</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8708/requerimento_208-2025_-_ana_ruth_-_audiencia_publica_sobre_dia_da_consciencia_negra_06-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8708/requerimento_208-2025_-_ana_ruth_-_audiencia_publica_sobre_dia_da_consciencia_negra_06-10.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requerem a Vossa Excelência que seja determinada a realização de uma Audiência Pública, a ser realizada no mês de novembro de 2025, com o tema: Consciência Negra: história, lutas, cultura e resistência; com o objetivo de promover reflexões, debates e ações voltadas para a valorização e respeito à cultura afro-brasileira, o combate ao racismo e a promoção da igualdade racial em nosso município. Propomos que sejam convidados representantes de movimentos sociais, lideranças comunitárias, entidades culturais, representantes do Poder Executivo e demais autoridades ligadas à pauta da igualdade racial, além de toda a população interessada.</t>
   </si>
   <si>
     <t>8709</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8709/requerimento_209-2025_-_toninho_-_audiencia_transito_-_06-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8709/requerimento_209-2025_-_toninho_-_audiencia_transito_-_06-10.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja determinada a realização de uma Audiência Pública no Plenário da Câmara Municipal de Lagoa da Prata, com a finalidade de discutir e propor Políticas Públicas voltadas à Segurança no Trânsito e à Mobilidade Urbana em nosso Município. _x000D_
 Proponho que sejam convidados representantes do Executivo Municipal, Poder Judiciário, Ministério Público, Forças de Segurança, SAMU, Profissionais de saúde (UPA, Hospital São Carlos) que lidam com vítimas de trânsito, Corpo de Bombeiro, Instituições de Ensino, Conselhos Municipais, lideranças comunitárias, imprensa local, pessoas com deficiência, representantes de autoescolas, mototaxistas, motoristas de aplicativos, ciclistas e pedestres, além de toda a população interessada.</t>
   </si>
   <si>
     <t>8713</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8713/requerimento_210-2025_-_janeany-_tapa-buracos_-_13-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8713/requerimento_210-2025_-_janeany-_tapa-buracos_-_13-10.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, bem como aos demais setores competentes, que informem sobre a viabilidade de realização da operação tapa-buracos na esquina das Ruas Goiás e Alexandre Bernardes Primo, no Bairro São José.</t>
   </si>
   <si>
     <t>8714</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8714/requerimento_211-2025_-_joao_pedro_-asfaltamento_da_garagem_da_prefeitura_-_13-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8714/requerimento_211-2025_-_joao_pedro_-asfaltamento_da_garagem_da_prefeitura_-_13-10.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, bem como aos demais setores competentes, que informem a esta Casa sobre a viabilidade da realização de obras de calçamento, asfaltamento ou canalização da água pluvial dentro da garagem da Prefeitura Municipal, a fim de solucionar os transtornos causados pelo acúmulo de barro e enxurradas que se formam no local durante o período chuvoso.</t>
   </si>
   <si>
     <t>8715</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8715/requerimento_212-2025_-_mauro_-__faixa_de_pedestres_-_av_brasil_-_13-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8715/requerimento_212-2025_-_mauro_-__faixa_de_pedestres_-_av_brasil_-_13-10.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento ao Chefe do Setor de Trânsito e Transportes, José Cláudio dos Santos, e aos demais setores competentes, solicitando a possibilidade de se realizar um estudo de viabilidade técnica e financeira sobre a instalação de uma passagem elevada ou faixa de pedestres na Avenida Brasil, no trecho localizado em frente ao Conjunto Habitacional Chico Rezende, no Bairro Marília.</t>
   </si>
   <si>
     <t>8716</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8716/requerimento_213-2025_-_ana_ruth_-_academia_na_praca_jose_goncalves_paulino_13-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8716/requerimento_213-2025_-_ana_ruth_-_academia_na_praca_jose_goncalves_paulino_13-10.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, bem como o_x000D_
 Secretário Municipal de Desportos, Rodrigo Lacerda Ramos, que informem a esta Casa se há viabilidade técnica e orçamentária para a reforma da Praça José Gonçalves Paulino, no bairro Chico Miranda, com a implantação de aparelhos de ginástica para idosos, considerando que atualmente não há local próximo adequado para a prática de atividades físicas voltadas a essa faixa etária.</t>
   </si>
   <si>
     <t>8717</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>Carla Andrade, Janeany, Soninha</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8717/requerimento_214-2025_-_carla_andrade_-_audiencia_outubro_rosa_-_13-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8717/requerimento_214-2025_-_carla_andrade_-_audiencia_outubro_rosa_-_13-10.pdf</t>
   </si>
   <si>
     <t>As Vereadoras infra-assinadas, na forma regimental e consultado o Plenário, requerem a Vossa Excelência que seja determinada a realização de uma Audiência Pública no Plenário da Câmara Municipal de Lagoa da Prata, com a finalidade de debater e propor ações voltadas à conscientização, prevenção e combate ao câncer de mama e do colo do útero, em alusão à Campanha Outubro Rosa._x000D_
 Propomos que sejam convidadas a Fundação Chiquita Perillo, a Secretaria Municipal de Saúde, a Comissão da Mulher da OAB, a Câmara da Mulher, o Conselho Municipal dos Direitos da Mulher, a AMAVI, bem como demais instituições e autoridades que possam contribuir com o debate e com a promoção de políticas públicas voltadas à saúde e ao bem-estar das mulheres.</t>
   </si>
   <si>
     <t>8718</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8718/requerimento_215-2025_-_soninha_-_adia_leitura_pareceres_plc_em_6-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8718/requerimento_215-2025_-_soninha_-_adia_leitura_pareceres_plc_em_6-2025.pdf</t>
   </si>
   <si>
     <t>Com fundamento no Inciso I do Art. 115 e no Inciso I do Art. 141, ambos do Regimento Interno desta Casa, venho requerer a alteração da Ordem do Dia, de forma a se adiar a leitura dos Pareceres sobre o Projeto de Lei Complementar EM nº 6/2025 que “REGULAMENTA AS ELEIÇÕES DE DIRETOR E VICE-DIRETOR DAS UNIDADES ESCOLARES DA REDE MUNICIPAL DE EDUCAÇÃO DE LAGOA DA PRATA-MG E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>8725</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8725/requerimento_216-2025_-_ana_ruth_-_solicitacao_de_estudo_de_gestao_de_risco_mapeamento_de_areas_de_inundacao_e_plano_de_seguranca_comunitaria_-_20-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8725/requerimento_216-2025_-_ana_ruth_-_solicitacao_de_estudo_de_gestao_de_risco_mapeamento_de_areas_de_inundacao_e_plano_de_seguranca_comunitaria_-_20-10.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, ao Secretário_x000D_
 Municipal de Transporte e Limpeza Pública, Luiz da Silva Júnior; ao Secretário Municipal de Meio Ambiente, Anderson Rodrigues Andrade, e à Defesa Civil Municipal, que informem a esta Casa sobre a viabilidade técnica e orçamentária para a realização de um Estudo Detalhado de Gestão de Risco e Vulnerabilidade nas áreas do município historicamente ou potencialmente afetadas por alagamentos e inundações, bem como a elaboração de um Plano de Segurança Comunitária.</t>
   </si>
   <si>
     <t>8726</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8726/requerimento_217-2025_-_mauro_do_gas_-_reforma_da_praca_coronel_luciano_-_20-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8726/requerimento_217-2025_-_mauro_do_gas_-_reforma_da_praca_coronel_luciano_-_20-10.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Meio Ambiente, Anderson Rodrigues Andrade, bem como aos demais setores competentes, que informem a possibilidade de reforma da Praça Clara Luciano, localizada no Conjunto Habitacional Clara Luciano, no bairro Marília, com a implantação de academia ao ar livre, parque infantil e melhoria na iluminação pública.</t>
   </si>
   <si>
     <t>8727</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>Toninho da Laje, Janeany, João Pedro, Tuty da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8727/requerimento_218-2025_-toninho_-_audiencia_publica_causa_animal_-_20-10-2025.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8727/requerimento_218-2025_-toninho_-_audiencia_publica_causa_animal_-_20-10-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental e consultado o Plenário, requerem a Vossa Excelência que seja determinada a realização de uma Audiência Pública com o tema “Bem-Estar Animal e Cidadania: Políticas Públicas e Responsabilidade Compartilhada”, com o objetivo de promover um amplo debate sobre a efetividade das ações municipais voltadas à proteção, defesa e controle populacional de cães e gatos no município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8728</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8728/requerimento_219-2025_-_carla_andrade_-_audiencia_novembro_azul_-_20-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8728/requerimento_219-2025_-_carla_andrade_-_audiencia_novembro_azul_-_20-10.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que seja determinada a realização de uma Audiência Pública no Plenário da Câmara Municipal de Lagoa da Prata, com o objetivo de promover a conscientização sobre a prevenção, diagnóstico precoce e cuidados relacionados ao câncer de próstata, em alusão à Campanha Novembro Azul._x000D_
 Proponho que sejam convidados representantes da Fundação Chiquita Perillo, da Secretaria Municipal de Saúde, profissionais de saúde, autoridades públicas e demais instituições ou lideranças que possam contribuir com orientações, estratégias de prevenção e políticas de promoção da saúde  masculina.</t>
   </si>
   <si>
     <t>8737</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8737/requerimento_220-2025_-_carla_andrade_-_pedir_calcada_para_pratica_atividade_fisica_-_27-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8737/requerimento_220-2025_-_carla_andrade_-_pedir_calcada_para_pratica_atividade_fisica_-_27-10.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique; ao Secretário Municipal do Meio Ambiente; bem como aos demais setores competentes, que informem a possibilidade de construção de uma calçada destinada à prática de atividades físicas, com a devida estruturação da via e instalação de cercado na divisa com a reserva da nascente, localizada atrás da Praia Municipal.</t>
   </si>
   <si>
     <t>8738</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8738/requerimento_221-2025_-_mauro_do_gas_-_redutor_de_velocidade_praca_dos_congadeiros_-_27-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8738/requerimento_221-2025_-_mauro_do_gas_-_redutor_de_velocidade_praca_dos_congadeiros_-_27-10.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Transportes e Limpeza Urbana, Luiz da Silva Júnior, bem como aos demais setores competentes, que informem a possibilidade de implantação de um redutor de velocidade na Rua Eurico dos Santos Ribeiro, em frente à Praça dos Congadeiros, no bairro Marília.</t>
   </si>
   <si>
     <t>8739</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>Toninho da Laje, Mauro do Gás, Soninha</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8739/requerimento_222-2025_-toninho_e_outros-_convoca_diretor_saae_-_27-10.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8739/requerimento_222-2025_-toninho_e_outros-_convoca_diretor_saae_-_27-10.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental e consultado o Plenário, requerem a Vossa Excelência que se envie ofício ao Diretor do Serviço Autônomo de Água e Esgoto de Lagoa da Prata – SAAE-LP, Hermano Drummond, convocando-o a comparecer a esta Casa, no prazo regimental e nos termos da Lei Orgânica do Município, acompanhado pelo Diretor adjunto, Daniel Marcondes Delfino, e pelo Controlador interno, Thiago Donizete de Souza, da Autarquia Municipal, bem como de outros profissionais que entender pertinentes, para que possam prestar contas a esta Casa Legislativa e à população a respeito das atividades exercidas, projetos a serem implementados e, principalmente, sobre a situação financeira do SAAE-LP, referentes ao primeiro e segundo quadrimestre de 2025.</t>
   </si>
   <si>
     <t>8747</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8747/requerimento_223-2025_-_ana_ruth_-_convenio_com_o_detran_-_05-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8747/requerimento_223-2025_-_ana_ruth_-_convenio_com_o_detran_-_05-11.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental e consultado, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, Alysson Elias Macedo; ao Secretário de Transportes e Limpeza Pública, Luiz da Silva Júnior; e ao Chefe do Setor de Trânsito e Transportes, José Cláudio dos Santos, bem como aos demais setores competentes, que verifiquem a possibilidade de se celebrar convênio entre o Município e o Departamento de Trânsito de Minas Gerais (DETRAN-MG), a fim de permitir a utilização do sistema estadual de processamento de multas e o acesso à base de dados do Estado, em decorrência da municipalização do trânsito.</t>
   </si>
   <si>
     <t>8748</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8748/requerimento_224-2025_-_carla_andrade_-_redutor_de_velocidade_rua_barao_do_rio_branco_-_10-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8748/requerimento_224-2025_-_carla_andrade_-_redutor_de_velocidade_rua_barao_do_rio_branco_-_10-11.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Transportes e Limpeza Pública, Luiz da Silva Júnior; ao Chefe do Setor de Trânsito e Transportes, José Cláudio dos Santos; bem como aos demais setores competentes, que informem a possibilidade de instalação de quebra-molas na Rua Barão do Rio Branco, nas proximidades da pracinha, com o objetivo de reduzir a velocidade dos veículos e garantir maior segurança aos pedestres e moradores locais.</t>
   </si>
   <si>
     <t>8749</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8749/requerimento_225-2025_-toninho_-_reforma_quadra_n.s.gracas_-_05-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8749/requerimento_225-2025_-toninho_-_reforma_quadra_n.s.gracas_-_05-11.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Excelentíssimo Prefeito Municipal de Lagoa da Prata, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, ao Secretário Municipal de Desportos, Rodrigo Lacerda Ramos, e aos demais setores competentes, informações sobre a possibilidade de realização de obras de melhorias na Quadra de Esportes do Bairro Nossa Senhora das Graças, localizada na esquina entre as ruas Rio Grande do Norte e Almirante Tamandaré, próximo à divisa com o Bairro Etelvina Miranda, neste município.</t>
   </si>
   <si>
     <t>8750</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8750/requerimento_226-2025_-_tuty_-_situacao_dos_imoveis_no_distrito_industrial.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8750/requerimento_226-2025_-_tuty_-_situacao_dos_imoveis_no_distrito_industrial.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Prefeito, encaminhando o presente Requerimento que solicita à Secretária Municipal de Desenvolvimento Econômico, bem como à Procuradoria-Geral do Município, que informem a esta Casa, se há possibilidade de se tomar medidas severas visando a proteção do Patrimônio Público no Distrito Industrial, inclusive com acionamento das forças de Segurança Pública, Polícias Militar e Civil e ainda, o Ministério Público, se for o caso, considerando as ilegais ocupações de terrenos e, em especial, vendas clandestinas e ilegais de lotes que estão sendo realizadas, cujos lotes são na verdade do Município, até que se prove o contrário._x000D_
 Que seja enviado ofício ao Ministério Público local, Curadoria do Patrimônio Público, encaminhando cópia deste Requerimento.</t>
   </si>
   <si>
     <t>8752</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8752/requerimento_227-2025_-_tuty_-_pintura_de_depressoes__-_10-11_--.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8752/requerimento_227-2025_-_tuty_-_pintura_de_depressoes__-_10-11_--.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Transportes e Limpeza Pública, Luiz da Silva Júnior; ao Chefe do Setor de Trânsito e Transportes, José Cláudio dos Santos; bem como aos demais setores competentes, que informem sobre a viabilidade de realização da pintura e revitalização das sinalizações horizontais em todas as depressões do município.</t>
   </si>
   <si>
     <t>8753</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8753/requerimento_228-2025_-_ana_ruth_-_ativacao_do_compir.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8753/requerimento_228-2025_-_ana_ruth_-_ativacao_do_compir.pdf</t>
   </si>
   <si>
     <t>A vereadora infra-assinada, na forma regimental, requer a Vossa Excelência, que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando à Secretária de Assistência Social, Amanda Talita Luiz Lopes, que informe a esta Casa se há previsão de ativação (instalação) do Conselho Municipal de Promoção Pela Igualdade Racial, conforme estabelece a Lei Municipal nº 1.182/2004 que_x000D_
 Dispõe sobre a Política Municipal de Promoção pela igualdade Racial e dá outras providências, que cria o referido Conselho._x000D_
 Que informe ainda a respeito do Fundo Municipal de Promoção Pela Igualdade Racial, também criado pela referida lei, se existe um orçamento destinado a ele e, caso afirmativo, os valores correspondentes e como estão sendo aplicados em benefício da comunidade afrodescendente de nosso município.</t>
   </si>
   <si>
     <t>8754</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8754/requerimento_229-2025_-_mauro_do_gas_-substituicao_dos_bebedouros_da_ubs_do_sol_nascente__-_10-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8754/requerimento_229-2025_-_mauro_do_gas_-substituicao_dos_bebedouros_da_ubs_do_sol_nascente__-_10-11.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando a Secretária Municipal de Saúde, Sabrina Elen de Novaes; ao Secretário Municipal de Administração e Governo, Alysson Elias Macedo, bem como aos demais setores competentes, que informem a possibilidade de realizar a substituição dos bebedouros da Unidade Básica de Saúde Dr. Ciro dos Santos, localizada no bairro Sol Nascente, tendo em vista que os equipamentos existentes não estão funcionando de forma_x000D_
 adequada, não gelam a água e apresentam falhas no fluxo de saída.</t>
   </si>
   <si>
     <t>8755</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8755/requerimento_230-2025_-__joao_pedro_-_audiencia_publica_ldo_10-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8755/requerimento_230-2025_-__joao_pedro_-_audiencia_publica_ldo_10-11.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência, ouvido o Plenário, que seja realizada uma Audiência Pública no dia 18 de novembro de 2025, às 18 horas, no Plenário desta Casa Legislativa, com o objetivo de apresentar e discutir o Projeto de Lei do Orçamento Municipal para o exercício de 2026, bem como os Projetos que tratam da revisão do Plano Plurianual – PPA e da Lei de Diretrizes Orçamentárias – LDO, atualmente em tramitação nesta Câmara Municipal, em atendimento ao disposto no inciso I, do §1º do artigo 48 da Lei Complementar Federal nº 101/2000 – Lei de Responsabilidade Fiscal.</t>
   </si>
   <si>
     <t>8758</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8758/requerimento_231-2025_-_soninha_-_reforma_na_praca_de_esportes_-_17-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8758/requerimento_231-2025_-_soninha_-_reforma_na_praca_de_esportes_-_17-11.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, ao Secretário Municipal de Desportos, Rodrigo Lacerda Ramos, e aos demais setores competentes, que informem a esta Casa se há possibilidade de realizar uma reforma na praça de esportes.</t>
   </si>
   <si>
     <t>8759</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8759/requerimento_232-2025_-_joao_tuty_e_toninho_-_mao_unica_na_av_benedito_valadares_e_27_de_dezembro_--_17-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8759/requerimento_232-2025_-_joao_tuty_e_toninho_-_mao_unica_na_av_benedito_valadares_e_27_de_dezembro_--_17-11.pdf</t>
   </si>
   <si>
     <t>8760</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8760/requerimento_233-2025_-janeany_-tercerizacao_do_atendimento_da_farmacia_popular-_17-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8760/requerimento_233-2025_-janeany_-tercerizacao_do_atendimento_da_farmacia_popular-_17-11.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando à Secretária Municipal de Saúde, Sabrina Elen de Novaes; ao Secretário Municipal de Administração e Governo, Alysson Elias Macedo, bem como aos demais setores competentes, que informem:_x000D_
 a) a viabilidade da terceirização do atendimento ao público na Farmácia Municipal;_x000D_
 b) a viabilidade da abertura de duas novas vagas para farmacêutico no próximo concurso público, com o objetivo de iniciar a descentralização da assistência farmacêutica para os bairros;_x000D_
 c) a possibilidade de criação de vagas para técnico em farmácia, como suporte direto aos farmacêuticos, garantindo estrutura mínima para a ampliação do serviço._x000D_
 d) a possibilidade de instalação de um novo posto da Farmácia Municipal na sede da Estação Saúde, com a finalidade de agilizar o atendimento e reduzir a demanda concentrada na unidade central.</t>
   </si>
   <si>
     <t>8764</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8764/requerimento_234-2025_-janeany_-_calcada_rua_olegario_maciel_-_24-11-25.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8764/requerimento_234-2025_-janeany_-_calcada_rua_olegario_maciel_-_24-11-25.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, bem como aos demais setores competentes, que informem:_x000D_
 a) quais providências serão adotadas para a regularização e reparo da calçada situada na Rua Olegário Maciel, ao lado do Banco e em frente à Floricultura;_x000D_
 b) o prazo estimado para execução do serviço;_x000D_
 c) se há estudo técnico concluído ou em andamento para nivelar a calçada e garantir condições adequadas de acessibilidade aos pedestres;_x000D_
 d) se o proprietário do imóvel já foi formalmente notificado pela Secretaria competente, considerando que a responsabilidade pela adequação da calçada é primeiramente do proprietário;_x000D_
 e) caso tenha havido notificação, quais medidas foram adotadas pelo proprietário e, em caso negativo, qual o motivo da ausência de providências, uma vez que o problema foi comunicado previamente à Secretaria;_x000D_
 f) por qual razão, mesmo após o envio de fotos e comunicação direta realizada pela Vereadora no dia 12 de setembro, nenhuma medida foi tomada até o presente momento.</t>
   </si>
   <si>
     <t>8765</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8765/requerimento_235-2025_-_carla_andrade_-_asfalto_-_24-11-25.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8765/requerimento_235-2025_-_carla_andrade_-_asfalto_-_24-11-25.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, e aos demais_x000D_
 setores competentes, que informem a esta Casa a viabilidade de realização de estudo técnico, financeiro e operacional para a substituição do calçamento de pedras existente no Beco PC8 e no Beco PC9, no Bairro Gomes, por pavimentação asfáltica.</t>
   </si>
   <si>
     <t>8766</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>Toninho da Laje, Tuty da Borracharia, Ana Ruth, Carla Andrade, Elias Motorista, Janeany, João Pedro, Mauro do Gás, Soninha</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8766/requerimento_236-2025_-toninho_e_outros_-_demandas_audiencia_transito_-_24-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8766/requerimento_236-2025_-toninho_e_outros_-_demandas_audiencia_transito_-_24-11.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando aos Secretários Municipais de Obras e Urbanismo, Transportes e Limpeza Pública, Administração e Governo, Meio Ambiente, Educação, Assistência Social, ao Chefe do Setor de Trânsito e Transportes, ao Procurador-Geral do Município, e aos demais setores competentes, que informem a esta Casa, se há previsão para a tomada de providências imediatas e planejamento estruturado para as demandas apresentadas pela população durante a Audiência Pública sobre Trânsito e Mobilidade Urbana, realizada no dia 29/10/2025, no Plenário da Câmara Municipal. _x000D_
 Solicitam que seja encaminhada cópia deste Requerimento aos representantes das seguintes instituições: Ministério Público, Juízes de Direito, Polícia Militar, Delegacia de Polícia Civil, Guarda Civil Municipal, DER-MG, ACE/CDL, OAB, Conselho Municipal dos Direitos da Pessoa com Deficiência, Conselho Municipal da Cidade, APAE e ASAP.</t>
   </si>
   <si>
     <t>8767</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8767/requerimento_237-2025_-_ana_ruth_-_perimetro_urbano_distrito_martins_guimaraes_-_24-11.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8767/requerimento_237-2025_-_ana_ruth_-_perimetro_urbano_distrito_martins_guimaraes_-_24-11.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, que informe a esta Casa se há previsão para o envio a esta Casa de Leis, de Projeto para a delimitação completa do Perímetro Urbano do Distrito de Martins Guimarães, abrangendo todas as áreas urbanas consolidadas existentes no local, cujos proprietários de imóveis reivindicam esta urbanização e delimitação.</t>
   </si>
   <si>
     <t>8772</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8772/requerimento_238-2025_-_soninha_-_quebra-molas_americo_silva_-_01-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8772/requerimento_238-2025_-_soninha_-_quebra-molas_americo_silva_-_01-12.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao secretário de Transportes e Limpeza Pública, Luiz da Silva Júnior e ao Chefe do Setor de Trânsito e Transportes, José Cláudio dos Santos, e aos demais setores competentes, que informem a possibilidade de instalação de um redutor de velocidade (quebra-mola) na Avenida Poção, em frente ao nº 518, casa 2, no bairro Américo Silva.</t>
   </si>
   <si>
     <t>8773</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8773/requerimento_239-2025_-_tuty_-_aterro_sanitario__-_01-12_--.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8773/requerimento_239-2025_-_tuty_-_aterro_sanitario__-_01-12_--.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao secretário de Meio Ambiente, Anderson Rodrigues Andrade, bem como aos demais setores competentes, que informem a possibilidade de disponibilizar informações detalhadas sobre o andamento da licença ambiental do aterro sanitário, incluindo as tratativas em curso, a situação atual do processo e a previsão de retorno e pleno funcionamento do referido aterro, bem como dados completos sobre os custos envolvidos na terceirização do serviço de destinação dos resíduos sólidos do município de Bambuí.</t>
   </si>
   <si>
     <t>8774</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8774/requerimento_240-2025_-_toninho_-_pavimentacao_rua_maranhao_-_01-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8774/requerimento_240-2025_-_toninho_-_pavimentacao_rua_maranhao_-_01-12.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, e aos demais setores competentes, solicitando estudo de viabilidade técnica e orçamentária para execução de obras de pavimentação asfáltica na Rua Maranhão, no trecho entre a Rua Antônio Cornélio de Oliveira e a Rua Francisco Sales, no bairro São Francisco, neste município.</t>
   </si>
   <si>
     <t>8777</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Elias Motorista, Soninha</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8777/requerimento_241-2025_-_elias_e_soninha_-_aumento_dos_horarios_do_transporte_publico_-_08-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8777/requerimento_241-2025_-_elias_e_soninha_-_aumento_dos_horarios_do_transporte_publico_-_08-12.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento ao Secretário Municipal de Administração e Governo, Alysson Elias Macedo, ao Secretário Municipal de Transportes e Limpeza Pública, Luiz da Silva Júnior, e aos demais setores competentes, para que informem a esta Casa sobre a possibilidade de ampliar as rotas do transporte público municipal, bem como aumentar a frequência dos horários, de modo que os ônibus passem a circular com intervalo máximo de 1 hora entre cada viagem.</t>
   </si>
   <si>
     <t>8778</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8778/requerimento_242-2025_-ana_ruth_elias_e_joao_pedro_-_entrada_solidaria_-_08-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8778/requerimento_242-2025_-ana_ruth_elias_e_joao_pedro_-_entrada_solidaria_-_08-12.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento ao Secretário Municipal de Administração e Governo, Alysson Elias Macedo, à Secretária Municipal de Cultura e Turismo, Laiana Cardoso de Miranda, e aos demais setores competentes, para que informem a esta Casa sobre a possibilidade de implementar a Entrada Solidária na festa do Rifeiro e nas comemorações do Aniversário da Cidade.</t>
   </si>
   <si>
     <t>8779</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8779/requerimento_243-2025_-_joao_pedro_-_praca_dona_zaza_-_08-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8779/requerimento_243-2025_-_joao_pedro_-_praca_dona_zaza_-_08-12.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinados, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento ao Secretário Municipal de Meio Ambiente, Anderson Rodrigues Andrade, ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, e aos demais setores competentes, reafirmando o Requerimento nº 189/2025, e solicitando informações sobre a possibilidade de que o complexo poliesportivo em avaliação pelo Município seja instalado na Praça Dona Zazá, localizada próxima à Indústria Farmacêutica, no bairro Américo Silva.</t>
   </si>
   <si>
     <t>8780</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8780/requerimento_244-2025_-_tuty_da_borracharia_-_rotatoria_-_08-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8780/requerimento_244-2025_-_tuty_da_borracharia_-_rotatoria_-_08-12.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado(a), na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento ao Secretário de Transportes e Limpeza Pública, Luiz da Silva Júnior e ao Chefe do Setor de Trânsito e Transportes, José Cláudio dos Santos, e aos demais setores competentes, para que informem a esta Casa a viabilidade técnica e orçamentária de implantação de uma rotatória no cruzamento da Rua dos Buritis com a Rua Bauhínias, no bairro Coronel Luciano — local em que a via, ao acessar a Secretaria Municipal de Meio Ambiente, se divide em quatro direções.</t>
   </si>
   <si>
     <t>8781</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8781/requerimento_245-2025_-_mauro_do_gas_-_asfalto_via_de_martins_guimaraes_-_08-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8781/requerimento_245-2025_-_mauro_do_gas_-_asfalto_via_de_martins_guimaraes_-_08-12.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Transportes e Limpeza Pública, Luiz da Silva Júnior; ao Chefe do Setor de Trânsito e Transportes, José Cláudio dos Santos, ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos, bem como aos demais setores competentes, que informem a possibilidade de realizar obras de pavimentação asfáltica nas seguintes vias localizadas no Distrito de Martins Guimarães: Rua Francisco Alves Borges, Rua Maria Geraldinha e Praça Padre Guarino, sendo esta última situada próxima à igreja local, além de considerar que a Rua Francisco Alves Borges dá acesso diretamente à UBS do referido distrito.</t>
   </si>
   <si>
     <t>8782</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8782/requerimento_246-2025_-_toninho_-_chuveiro_na_praia_-_08-12.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8782/requerimento_246-2025_-_toninho_-_chuveiro_na_praia_-_08-12.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, que solicita à Secretária Municipal de Cultura e Turismo, Laiana Cardoso de Miranda e Modesto, e aos demais setores competentes, que informem a Esta Casa se há a possibilidade de instalação de chuveiros nos banheiros da Praia Municipal, sugerindo o modelo antivandalismo (antiroubo).</t>
   </si>
   <si>
     <t>8789</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8789/requerimento_247-2025_-janeany_-_informacoes_sobre_o_concurso_-_15-12-25.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8789/requerimento_247-2025_-janeany_-_informacoes_sobre_o_concurso_-_15-12-25.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento ao Secretário Municipal de Administração e Governo, Alysson Elias Macedo, e aos demais setores competentes, para que informem a esta Casa sobre a situação do Concurso Público Municipal prometido para o ano de 2025, prestando esclarecimentos oficiais acerca de:</t>
   </si>
   <si>
     <t>8790</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8790/requerimento_248-2025_-_joao_pedro_-_placa_no_viveiro_do_jacinto_-_15-12-25.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8790/requerimento_248-2025_-_joao_pedro_-_placa_no_viveiro_do_jacinto_-_15-12-25.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento ao Secretário Municipal de Meio Ambiente, Anderson Rodrigues Andrade, e aos demais setores competentes, que informem a possibilidade de instalar no Viveiro Municipal, localizado em frente a Escola Municipal Doutor Jacinto Campos, uma placa com informações de horário de_x000D_
 funcionamento, telefone para contato, orientações sobre retirada de mudas e indicação do local para obtenção de autorização, visando atender às demandas recorrentes da população que frequenta o local.</t>
   </si>
   <si>
     <t>8358</t>
   </si>
   <si>
     <t>DECLE</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8358/projeto_de_decreto_legislativo_no_001-2025_-_mesa_diretora_-_autoriza_acordo_coop_tec_policia_civil_-_posto_identificacao.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8358/projeto_de_decreto_legislativo_no_001-2025_-_mesa_diretora_-_autoriza_acordo_coop_tec_policia_civil_-_posto_identificacao.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Lagoa da Prata a celebrar Acordo de Cooperação Técnica com o Estado de Minas Gerais, por intermédio da Polícia Civil, para instalação de Posto de Identificação na Sede da referida Casa Legislativa.</t>
   </si>
   <si>
     <t>8681</t>
   </si>
   <si>
     <t>PPTCE</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas do Estado</t>
   </si>
   <si>
     <t>TCE</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8681/parecer.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8681/parecer.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS. EXECUTIVO MUNICIPAL. CRÉDITOS ORÇAMENTÁRIOS E ADICIONAIS. REPASSE À CÂMARA MUNICIPAL. APLICAÇÃO DE RECURSOS NA MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO. APLICAÇÃO DE RECURSOS RECEBIDOS DO FUNDEB. APLICAÇÃO DE RECURSOS NAS AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE. DESPESA COM PESSOAL. LIMITES DE ENDIVIDAMENTO. DÍVIDA CONSOLIDADA LÍQUIDA E OPERAÇÕES DE CRÉDITO. RELATÓRIO DE CONTROLE INTERNO. PLANO NACIONAL DE EDUCAÇÃO. NÃO CUMPRIMENTO DAS METAS 1A E 18. BALANÇO ORÇAMENTÁRIO. RECEITAS E DESPESAS. PARECER PRÉVIO PELA APROVAÇÃO DAS CONTAS COM RESSALVA.</t>
   </si>
   <si>
     <t>8326</t>
   </si>
   <si>
     <t>ReqEx</t>
   </si>
   <si>
     <t>Requerimento Executivo</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8326/oficio_no_086-2025_-_camara_municipal_solicita_retirada_projeto_de_lei_de_tramitacao_-_projeto_de_lei_no_037-2025_-_cs_r_150.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8326/oficio_no_086-2025_-_camara_municipal_solicita_retirada_projeto_de_lei_de_tramitacao_-_projeto_de_lei_no_037-2025_-_cs_r_150.00000.pdf</t>
   </si>
   <si>
     <t>Venho, pelo presente, solicitar de V.Exa. a RETIRADA de tramitação de Projeto de Lei que Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$150.000,00 ”, atendendo à solicitação da Controladoria Municipal.</t>
   </si>
   <si>
     <t>8406</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8406/oficio_no_114-2025_-_camara_municipal_-_solicita_retirada_projetos_de_lei_de_tramitacao_projetos_no_066_070_e_072-2025_-_versao_final.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8406/oficio_no_114-2025_-_camara_municipal_-_solicita_retirada_projetos_de_lei_de_tramitacao_projetos_no_066_070_e_072-2025_-_versao_final.pdf</t>
   </si>
   <si>
     <t>Venho, pelo presente, solicitar de V.Exa. a RETIRADA de tramitação dos Projetos de Lei abaixo relacionados, atendendo à solicitação do Setor de Habitação: Projeto de Lei nº 066/2025, que Altera a “Lei nº 2.681, de 29 de dezembro de 2015”, que Autoriza o Executivo Municipal a Doar Imóveis que Menciona e Contém Outras Providências; Projeto de Lei nº 070/2025, que Altera a “Lei nº 2.687, de 30 de dezembro de 2015”, que Autoriza o Executivo Municipal a Doar Imóveis que Menciona e Contém Outras Providências ; e Projeto de Lei nº 072/2025, que Altera a “ Lei nº 3.145, de 22 de agosto de 2018”, que Autoriza o Executivo Municipal a Doar Imóveis que Menciona e Contém Outras Providências.</t>
   </si>
   <si>
     <t>8413</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8413/oficio_no_125-2025_-_camara_municipal_solicita_retirada_projeto_de_lei_de_tramitacao_-_projeto_de_lei_no_075-2025_-_contrato_bdmg.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8413/oficio_no_125-2025_-_camara_municipal_solicita_retirada_projeto_de_lei_de_tramitacao_-_projeto_de_lei_no_075-2025_-_contrato_bdmg.pdf</t>
   </si>
   <si>
     <t>Venho, pelo presente, na qualidade de representante do Poder Executivo Municipal, solicitar de V.Exa. a RETIRADA de tramitação de Projeto de Lei que “Autoriza o Município de Lagoa da Prata/MG a contratar com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG, operações de crédito com outorga de garantia e dá outras providências”, atualmente em apreciação por esta respeitável Casa Legislativa.</t>
   </si>
   <si>
     <t>8769</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8769/oficio_no_455-2025_-_camara_municipal_solicita_retirada_projeto_de_lei_de_tramitacao_pl_no_147-2025_autoriza_conceder_subvencao_-_r_550.00000.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8769/oficio_no_455-2025_-_camara_municipal_solicita_retirada_projeto_de_lei_de_tramitacao_pl_no_147-2025_autoriza_conceder_subvencao_-_r_550.00000.pdf</t>
   </si>
   <si>
     <t>Venho, pelo presente, solicitar de V.Exa. a RETIRADA de tramitação de Projeto de Lei que Autoriza o Executivo Municipal a Conceder Subvenção Social à Entidade Que Menciona ””, atendendo à solicitação da Secretaria Municipal de Saúde (Ofício nº 609/2025, cópia anexa).</t>
   </si>
   <si>
     <t>8793</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Matérias em Análise</t>
   </si>
   <si>
     <t>Palmeiras não tem mundial</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -6645,67 +6645,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8192/anteprojeto_de_lei_no_001-2025_-_elias_motorista_-_plano_de_saude.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8220/anteprojeto_de_lei_no_002-2025_-_ana_ruth_-_transporte_alunos_bambui_-_10-02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8247/anteprojeto_de_lei_no_003-2025_-_toninho_-_politica_de_incentivo_a_doacao_de_sangue_e_outros_17-02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8287/anteprojeto_de_lei_no_004-2025_-_tuty_da_borracharia_-_isencao_de_impostos_07-03_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8288/anteprojeto_de_lei_no_005-2025_-_tuty_da_borracharia_-_distribuicao_de_remedios_e_fraldas_geriatricas_07-03.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8386/anteprojeto_de_lei_no_006-2025_-_joao_pedro_-_reducao_jornada_servidor_pai_autista_14-04.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8472/anteprojeto_de_lei_no_007-2025_-_toninho_-_programa_de_registro_de_caes.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8536/anteprojeto_de_lei_no_008-2025_-_ana_ruth_-_autoriza_uso_de_veiculos_para_transporte_de_atletas_e_outros.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8554/anteprojeto_de_lei_no_009-2025_-_mauro_do_gas_-_programa_de_aquisicao_de_alimentos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8596/anteprojeto_de_lei_no_10-2025_-elias_motorista_-_regulamenta_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8601/anteprojeto_de_lei_no_011_-2025_-_ana_ruth_e_joao_pedro_-_aumento_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8671/anteprojeto_de_lei_no_12-2025_-_ana_ruth_-_joao_pedro_-_elias_-_entrada_solidaria_12-9-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8684/anteprojeto_de_lei_no_13-2025_-_joao_pedro_-_escalonamento_de_ferias_no_executivo_19-9-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8723/anteprojeto_de_lei_no_14-2025_-_elias_motorista_-_mudanca_cesta_basica_aos_servidores.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8325/anteprojeto_de_lei_complementar_no_01-2025_-_janeany_-_altera_lc_3-1991_-_24-03.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8477/anteprojeto_de_lei_complementar_no_002-2025_-_joao_pedro_e_tuty_-_delega_fiscalizacao_gcm.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8494/anteprojeto_de_lei_complementar_no_3-2025_-_janeany_-_altera_lc_5-1991_-_circos_parques_carreta_6-6-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8542/anteprojeto_de_lei_complementar_no_4-2025_-_elias_motorista_-_transito.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8573/anteprojeto_de_lei_complementar_no_5-2025_-_tuty_da_borracharia_-_graduacao_em_nivel_superior_para_comissionados_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8635/anteprojeto_de_lei_complementar_no_6-2025_-_carla_andrade_-_altera_lc_240-2021_-_limpeza_e_queimada.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8202/indicacao_001-2025_-_soninha_-_revitalizacao_da_praca_da_matriz_27-01.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8203/indicacao_002-2025_-_tuty_-_elias_-_mauro_-_instalacao_tachao_passagem_e_pedestres_27-01.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8204/indicacao_003-2025_-_carla_andrade_-_aperfeicoamento_dos_semaforos_27-01_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8205/indicacao_004-2025_-_carla_andrade_-_aperfeicoamento_dos_semaforos_27-01_2.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8216/indicacao_005-2025_-_carla_andrade_-_rotatoria_luiz_guadalupe_c_alex_b_primo_03-02.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8217/indicacao_006-2025_-_tuty_-_redutores_de_velocidade_barao_do_rio_branco_03-02.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8222/indicacao_007-2025_-_ana_ruth_-_pracinha_mirandinha_10-02.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8236/indicacao_008-2025_-_mauro_do_gas_-_asfalto_av_brasil_10-02.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8237/indicacao_009-2025_-_mauro_do_gas_-_rotatoria_minas_gerais_com_joao_jafar_10-02.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8238/indicacao_010-2025_-_elias_motorista_-_rotatoria_av_jbm_10-02.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8240/indicacao_012-2025_-_soninha_-_identificacao_dos_onibus_transporte_gratuito_10-02.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8241/indicacao_013-2025_-_tuty_-_redutores_de_velocidade_av_dona_maria_rita_10-02.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8242/indicacao_014-2025_-_joao_pedro_-_reforma_quadras_americo_silva_e_n.sra_das_gracas_10-02_pades.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8243/indicacao_015-2025_-_joao_pedro_-_rotatoria_coronel_luciano_-_10-02_pades.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8263/indicacao_016-2025_-_mauro_do_gas_-_asfalto_rua_anita_de__souza_gontijo_17-02.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8264/indicacao_017-2025_-_mauro_do_gas_-_asfalto_monsenhor_17-02.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8265/indicacao_018-2025_-_carla_andrade_-_pavimentacao_rua_jose_maria_resende_17-02.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8266/indicacao_019-2025_-_janeany_-_analise_das_arvores_17-02.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8267/indicacao_020-2025_-_tuty_da_borracharia_-_rotatoria_rs_x_manaus_17-02.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8280/indicacao_021-2025_-_joao_pedro_-_ligacao_bairros_americo_silva_e_gomes_-_24-02_pades.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8281/indicacao_022-2025_-_ana_ruth_-_joao_e_tuty_-_pracinha_do_cruzeiro_24-02_pades_2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8301/indicacao_023-2025_-_elias_motorista_-_retirada_de_redutor_de_velocidade_11-03.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8302/indicacao_024-2025_-_elias_motorista_-_retirada_de_redutor_de_velocidade_av._fernao_dias_11-03.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8336/indicacao_025-2025_-_joao_pedro_-_asfalto_rua_jose_xavier_24-03_pades.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8337/indicacao_026-2025_-_joao_pedro_-_limpeza_bueiros_rua_luz_com_franc_bern_primo_24-03_pades.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8341/indicacao_027-2025_-_ana_ruth_-_iluminacao_-_31-03_pades.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8342/indicacao_028-2025_-_ana_ruth_-_tapar_buraco_-_31-03_pades.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8421/indicacao_029-2025_-_janeany_-_odonto_movel_-_28-04.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8422/indicacao_030-2025_-_elias_-_retirada_do_quebra_molas_rua_bahia_-_28-04.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8429/indicacao_31-2025_-_tuty_-_faixa_de_pedestres_05-05.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8446/indicacao_032-2025_-_elias_-_pavimentacao_ruas_amazonas_e_rio_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8516/indicacao_033-2025_-_ana_ruth_-encontrao_da_melhor_idade_-_16-06.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8524/indicacao_034-2025_-_joao_pedro_-_asfalto_rua_getulio_vargas_-_23-06.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8552/indicacao_035-2025_-_ana_ruth_-_intervencao_rua_almirante_tamandare_-_14-07.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8583/indicacao_036-2025_-_janeany_-_troca_de_lampadas_no_cemiterio_da_saudade_-_28-07.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8602/indicacao_037-2025_-_ana_ruth_-_pista_de_skate_-_11-08.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8612/indicacao_038-2025_-_ana_ruth_-_limpeza_martins_guimaraes_-_18-08.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8702/indicacao_039-2025_-_ana_ruth_-_transporte_para_o_cesec_-_29-09.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8245/mocao_001-2025_-_janeany_-_sine.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8306/mocao_002-2025_-_joao_pedro_-_academia_de_luta_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8350/mocao_003-2025_-_soninha_-_dr._diogo_ss.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8438/mocao_004-toninho_-_miguel_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8509/mocao_005-2025_-_ana_ruth_-_servidores.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8532/mocao_006-2025_-_elias_motorista_-_parlamento_jovem.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8622/mocao_007-2025_-_carla_andrade_-_pastor_henrique_barbosa_e_pastora_marina_barbosa.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8665/mocao_008-2025_-_joao_pedro_-_ana_ruth_e_outros_-_apoio_a_sec_transp_e_outros.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8670/mocao_009-2025_-_tuty_-_tulio_malta.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8730/mocao_010-2025_-_mauro_do_gas_-_marlene.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8184/projeto_de_lei_cm_001-2025_-_mesa_diretora_-_revisao_empregados_camara_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8244/projeto_de_lei_cm_002-2025_-_carla_andrade_-_declara_de_utilidade_publica_-_amar_cura.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8246/projeto_de_lei_cm_003-2025_-_toninho_e_outros_-_altera_lei_acessibilidade_-_vagas_autistas.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8268/projeto_de_lei_cm_004-2025_-_carla_andrade_-_altera_lei_do_cordao_de_girassol.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8464/projeto_de_lei_cm_005-2025_-_doacao_de_bens_moveis_a_ascalp.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8479/projeto_de_lei_cm_6-2025_-_joao_pedro_e_outros_-_da_nome_a_estacao_saude_pades.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8497/projeto_de_lei_cm_007-2025_-_janeany_-_altera_lei_semana_prevencao_ao_alcool_e_drogas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8499/projeto_de_lei_cm_008-2025_-_joao_pedro_-_da_nome_a_rua_b_res_sc_ii.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8500/projeto_de_lei_cm_009-2025_-_joao_pedro_-_da_nome_a_rua_c_res_sc_ii.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8502/projeto_de_lei_cm_010-2025_-_joao_pedro_-_da_nome_a_rua_d_res_sc_ii.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8525/projeto_de_lei_cm_011-2025_-_ana_ruth_-_da_nome_a_rua_m_-_bairro_mangabeiras.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8541/projeto_de_lei_cm_012-2025_-_joao_pedro_-_declara_de_utilidade_publica_-_acelt.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8553/projeto_de_lei_cm_013-2025_-_joao_pedro_-_da_nome_a_rua_l_res_conq_mangabeiras.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8659/projeto_de_lei_cm_014-2025_-_carla_andrade_-_dia_municipal_da_autoestima_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8685/projeto_de_lei_cm_015-2025_-_toninho_-__institui_semana_da_cultura_evangelica.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8694/projeto_de_lei_cm_16-2025_-_joao_pedro_-_da_nome_a_rua_n_jose_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8695/projeto_de_lei_cm_17-2025_-_todos_vereadores_-_hino_oficial_do_distrito_de_martins_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8710/projeto_de_lei_cm_18-2025_-_toninho_da_laje_-_da_nome_a_rua_j_iolanda.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8729/projeto_de_lei_cm_019-2025_-_joao_pedro_-_declara_de_utilidade_publica_-_avf.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8741/projeto_de_lei_cm_020-2025_-_ana_ruth_-_institui_a_semana_cultural_da_consciencia_negra_no_municipio_j_31-10.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8751/projeto_de_lei_cm_021-2025_-_joao_pedro_-_declara_de_utilidade_publica_-_renascer.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8757/projeto_de_lei_cm_022-2025_-_tuty_e_joao_pedro_-_declara_de_utilidade_publica_-_clube_recreativo_master_de_lagoa_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8761/projeto_de_lei_cm_23-2025_-_toninho_da_laje_-_campanha_laco_branco_j.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8762/projeto_de_lei_cm_024-2025_-_soninha_-_da_nome_a_rua_k_-_toninho_piracema.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8770/projeto_de_lei_cm_025-2025_-_janeany__-_da_nome_a_rua_i_-_claudio_boiada_28-11.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8788/projeto_de_lei_cm_026-2025_-_toninho_da_laje_-_declara_de_utilidade_publica_-_bom_de_bola_12-12.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8308/projeto_de_lei_complementar_cm_001-2025_-_joao_pedro_-_altera_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8356/projeto_de_lei_complementar_cm_002-2025_-_mesa_diretora_-_altera_lc_276-2024_-_aumenta_agentes_adm.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8381/projeto_de_lei_complementar_cm_003-2025_-_tuty_-_altera_c_posturas_-_especies_de_arvores_invasoras.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8448/projeto_de_lei_complementar_cm_004-2025_-_mesa_diretora_-_adicionais_empregados_16-5-2025_jr.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8634/projeto_de_lei_complementar_cm_005-2025_-_toninho_da_laje_-_altera_lc_240-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8657/projeto_de_lei_complementar_cm_006-2025_-_joao_pedro_-_altera_lc_240-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8712/projeto_de_lei_complementar_cm_007-2025_-_joao_pedro_-_tuty_e_elias_-_app_em_auc_-_10-10-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8182/projeto_de_lei_complementar_no_xxx-2025-_cria_o_cargo_de_provimento_temporario_de_professor_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8389/projeto_de_lei_complementar_-_altera_lei_complementar_258-23_passivo_plano_carreira.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8397/projeto_de_lei_complementar_no_003-2025-_altera_a_lei_complementar_no_291-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8587/projeto_de_lei_no_xxx-2025_-_altera_o_inciso_iii__do_paragrafo_unico_do_art._287-a_da_lei_complementar_no_176-2017.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8663/projeto_de_lei_complementar_no_005-2025_-__altera_lei_complementar_003-91_-_cargos_eletivos_-_diretores_e_vice_diretores.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8664/projeto_de_lei_complementar_no_006-2025_-_regulamenta_eleicoes_escolares.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8705/projeto_de_lei_complementar_no_007-2025_-_altera_a_lei_complementar_no_291-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8179/projeto_de_lei_no_xxx-2025_-_concede_revisao_e_reajuste_aos_servidores_da_administracao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8180/projeto_de_lei_no_xxx-2025_-_concede_revisao_aos_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8181/projeto_de_lei_no________-2025_-_altera_a_lei_no_1.299-2005.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8185/projeto_de_lei_no_xxx-2024_-_institui_o_servico_de_inspecao_municipal_e_revoga_lei_2.164_de_2013_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8186/projeto_de_lei_no_xxx-2024_-_institui_programas_e_eventos_continuos_da_secretaria_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8187/projeto_de_lei_no_xxx-2025_-_altera_a_lei_no_3.794-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8188/projeto_de_lei_no_xxx-2025_-_altera_a_lei_no_3.937-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8189/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_402.00000_pedido_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8190/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_160.00000_pedido_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8191/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_3.500.00000_pedido_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8206/projeto_de_lei_no_xxx-2025_-_credito_especial_r_125.08267_pedido_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8207/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_70.00000_pedido_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8208/projeto_de_lei_no_xxx-2025_-_doa_bens_inserviveis_para_a_ascalp_janeiro_2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8209/projeto_de_lei_no_xxx-2025_-_ratifica_protocolo_intencoes_ciminas.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8221/projeto_de_lei_no_015-2025_-_credito_suplementar_-_r_421.23894_pedido_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8223/projeto_de_lei_no_016-2025_-_credito_suplementar_-_r_159.11291_pedido_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8224/projeto_de_lei_no_017-2025_-_credito_suplementar_-_r_5.026.56500_pedido_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8225/projeto_de_lei_no_018-2025_-_credito_suplementar_-_r_321.00000_pedido_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8226/projeto_de_lei_no_19-2025_-_credito_suplementar_-_r_200.00000_pedido_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8249/projeto_de_lei_no_020-2025_-_credito_suplementar_-_r_239.27361_pedido_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8250/projeto_de_lei_no__021-2025_-_credito_suplementar_-_r_510.60000_pedido_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8251/projeto_de_lei_no_022-2025_-_credito_suplementar_-_r_790.00000_pedido_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8252/projeto_de_lei_no_023-2025_-_altera_a_lei_municipal_no_3.879_de_29_de_agosto_de_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8253/projeto_de_lei_no_024-2025_-_altera_a_lei_municipal_no_3.774_de_2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8254/projeto_de_lei_no_025-2024_-_altera_a_lei_no_3.938-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8269/projeto_de_lei_no_026-2025_-_credito_especial_-_r_88.08197_pedido_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8270/projeto_de_lei_no_027-2025_-_credito_suplementar_-_r_340.20000_pedido_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8271/projeto_de_lei_no_028-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_340.20000.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8272/projeto_de_lei_no_029-2025_-_credito_suplementar_-_r_430.00000_pedido_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8273/projeto_de_lei_no_030-2025_-_credito_suplementar_-_r_1.500.00000_pedido_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8274/projeto_de_lei_no_031-2025_-_credito_suplementar_-_r_995.00000_pedido_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8282/projeto_de_lei_no_032-2025_-_credito_suplementar_-_r_1.511.91460_pedido_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8284/projeto_de_lei_no_033-2025_-_credito_suplementar_-_r_214.62200_pedido_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8285/projeto_de_lei_no_xxx-2025_-_altera_a_lei_no_3.946-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8291/projeto_de_lei_no_xxx-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_402.25000.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8292/projeto_de_lei_no_036-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_300.00000.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8293/projeto_de_lei_no_037-2025_-_credito_suplementar_-_r_150.00000_pedido_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8303/projeto_de_lei_no_038-2025_-_credito_suplementar_-_r_147.77699_pedido_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8304/projeto_de_lei_no_039-2025_-_ratifica_2o_alteracao_contratual_cisicom.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8305/projeto_de_lei_no_040-2025-_autoriza_transporte_a_estudantes.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8307/projeto_de_lei_no_041-2025_-_desafeta_e_autoriza_permuta_de_imoveis_-_alvoar_assinado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8317/projeto_de_lei_no_042-2025_-_altera_lei_n_1.569-2007.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8318/projeto_de_lei_no_xxx-2025-_altera_lei_n_2.472-2015.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8319/projeto_de_lei_no_044-2025_-_autoriza_o_municipio_a_doar_imoveis_-_nominal_lei_n_004-1991.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8320/projeto_de_lei_no_045-2025_-_autoriza_o_municipio_a_doar_imoveis_-_nominal_-_lei_n423-1990.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8321/projeto_de_lei_no_046-2025_-_autoriza_o_municipio_a_doar_imoveis_-_nominal_-_lei_n494-1991.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8322/projeto_de_lei_no_047-2025_-_autoriza_o_municipio_a_doar_imoveis_-_nominal_-_lei_n_509-1992.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8323/projeto_de_lei_no_048-2025_-_autoriza_o_municipio_a_doar_imoveis_-_nominal_-_lei_n_746-1997.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8324/projeto_de_lei_no_049-2025_-_autoriza_o_municipio_a_doar_imoveis_-_nominal_-_lei_n_839-1998.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8338/projeto_de_lei_no_050-2025_-_credito_suplementar_-_r_500.00000_pedido_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8339/projeto_de_lei_no_051-2025_-_credito_especial_-_r_66.00000_pedido_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8340/projeto_de_lei_no_052-2025_-_credito_suplementar_-_r_38.00000_pedido_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8351/projeto_de_lei_no_053-2025_-_autoriza_repasse_-_associacao_do_congado_r_32.00000.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8352/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_12.297.04020_pedido_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8353/projeto_de_lei_no_055-2025_-_credito_especial_-_r_144.50000_pedido_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8354/projeto_de_lei_no_056-2025_-_credito_suplementar_-_r_1.105.00000_pedido_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8355/projeto_de_lei_no_057-2025_-_credito_suplementar_-_r_91.79030_pedido_no_032-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8357/projeto_de_lei_no_058-2025_-_credito_especial_-_r_250.00000_pedido_no_033-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8359/projeto_de_lei_no_xxx-2025_-_altera_lei_657-1994.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8360/projeto_de_lei_no_060-2025_-_altera_lei_1.037-2002.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8361/projeto_de_lei_no_061-2025_-_altera_lei_1.137-2004.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8362/projeto_de_lei_no_062-2025_-_altera_lei_2.410-2015.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8363/projeto_de_lei_no_063-2025_-_altera_lei_2.588-2015.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8365/projeto_de_lei_no_064-2025_-_altera_lei_2.644-2015.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8366/projeto_de_lei_no_065-2025_-_altera_lei_2.679-2015.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8367/projeto_de_lei_no_066-2025_-_altera_lei_2.681-2015.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8368/projeto_de_lei_no_067-2025-2025_-_altera_lei_2.684-2015.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8369/projeto_de_lei_no_068-2025_-_altera_lei_2.685-2015.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8370/projeto_de_lei_no_069-2025_-_altera_lei_2.686-2015.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8371/projeto_de_lei_no_070-2025_-_altera_lei_2.687-2015.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8372/projeto_de_lei_no_071-2025_-_altera_lei_2.691-2015.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8373/projeto_de_lei_no_072-2025_-_altera_lei_3.145-2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8374/projeto_de_lei_no_073-2025_-_altera_lei_3.179-2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8375/projeto_de_lei_no_074-2025_-_adote_um_atleta_ou_equipe.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8380/projeto_de_lei_no_075-2025-_autoriza_o_municipio_de__lagoa_da_prata_a_contratar_com_o_banco_de_desenvolvimento_de_minas_gerais_s_a.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8382/projeto_de_lei_no_076-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_50.40000.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8383/projeto_de_lei_no_077-2025_-_autoriza_repasse_-_sos_r_200.00000.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8384/projeto_de_lei_no_078-2025_-_credito_suplementar_-_r_32.80231_pedido_no_029-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8385/projeto_de_lei_no_079-2025_-_credito_especial_-_r_220.96387_pedido_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8387/projeto_de_lei_no_080-2025_-_credito_suplementar_-_r_202.40000_pedido_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8388/projeto_de_lei_no_081-2025_-_dispoe_sobre_a_disponibilizacao_gratuita_do_sensor_de_monitoramento_continuo_de_glicose_freestyle_libre_para_criancas_com_diabetes.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8398/projeto_de_lei_no_082-2025_-_altera_lei_no_4.104-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8399/projeto_de_lei_no_083-2025_-_credito_suplementar_-_r_1.205.00000_pedido_no_036-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8407/projeto_de_lei_no_084-2025_-_autoriza_remanejamento_de_dotacoes_orcamento_2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8408/projeto_de_lei_no_085-2025_-_credito_especial_-_r_1.351.59472_pedido_no_034-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8409/projeto_de_lei_no_086-2025_-_credito_especial_-_r_55.00000_pedido_no_035-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8410/projeto_de_lei_no_087-2025_-_credito_suplementar_-_r_221.60805_pedido_no_037-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8411/projeto_de_lei_no_088-2025_-_credito_suplementar_-_r_200.00000_pedido_no_038-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8423/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_128.99844_pedido_no_039-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8430/projeto_de_lei_no_090-2025_-_credito_suplementar_-_r_217.89724_pedido_no_040-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8431/projeto_de_lei_no_091-2025_-_credito_suplementar_-_r_881.00000_pedido_no_041-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8432/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_280.00000_pedido_no_042-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8433/projeto_de_lei_no_093-2025_-_credito_suplementar_-_r_700.00000_pedido_no_043-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8434/projeto_de_lei_no_094-2025_-_credito_suplementar_-_r_210.00000_pedido_no_044-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8435/projeto_de_lei_no_095-2025_-_autoriza_repasse_-_fundacao_sao_carlos_complementacao_de_piso.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8436/projeto_de_lei_no_xxx-2025_-_institui_normas_gerais_para_a_cobranca_e_o_parcelamento_de_creditos_de_origem_nao_tributaria.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8447/projeto_de_lei_no_097-2025_-_lei_de_diretrizes_orcamentarias_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8449/projeto_de_lei_no_098-2025_-_credito_suplementar_-_r_100.00000_pedido_no_045-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8450/projeto_de_lei_no_099-2025_-_credito_suplementar_-_r_151.09449_pedido_no_046-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8451/projeto_de_lei_no_100-2025_-_altera_a_lei_no_4.147-2025_-_subvencao_social_associacao_congado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8452/projeto_de_lei_no_101-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_150.64800.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8458/projeto_de_lei_no_102-2025_-_credito_especial_-_r_39.78205_pedido_no_047-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8459/projeto_de_lei_no_103-2025_-_altera_a_lei_no_3.930-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8460/projeto_de_lei_no_104-2025_-_autoriza_supressao_detalhamentos_-_fontes_de_recursos_loa_ldo_ppa.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8461/projeto_de_lei_no_105-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_1.845.00000.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8462/projeto_de_lei_no_106-2025_-_autoriza_repasse_-_lar_sao__vicente_r_215.00000.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8463/projeto_de_lei_no_107-2025_-_autoriza_repasse_-_asfer_r_20.00000.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8465/projeto_de_lei_no_108-2025_-_autoriza_repasse_-_aefar_r_30.00000.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8466/projeto_de_lei_no_109-2025_-_autoriza_repasse_-_escolinha_mtb_team_r_28.00000.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8473/projeto_de_lei_no_110-2025_-_credito_suplementar_-_r_59.00000_pedido_no_048-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8474/projeto_de_lei_no_111-2025_-_credito_suplementar_-_r_494.84175_pedido_no_049-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8475/projeto_de_lei_no_112-2025_-_doa_bens_inserviveis_para_a_ascalp_maio_2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8476/projeto_de_lei_no_113-2025_-_dispoe_sobre_a_regularizacao_da_doacao_do_imovel_ao_laprata_esporte_clube.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8480/projeto_de_lei_no_114-2025_-_credito_especial_-_r_650.00000_pedido_no_050-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8485/projeto_de_lei_no_115-2025_-_credito_especial_-_r_60.00000_pedido_no_051-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8486/projeto_de_lei_no_116-2025_-_credito_suplementar_-_r_160.00000_pedido_no_052-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8487/projeto_de_lei_no_117-2025_-_credito_suplementar_-_r_660.00000_pedido_no_053-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8488/projeto_de_lei_no_118-2025_-_credito_suplementar_-_r_1.100.00000_pedido_no_054-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8489/projeto_de_lei_no_119-2025_-_autoriza_repasse_-_farasvec_r_90.00000.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8490/projeto_de_lei_no_120-2025_-_autoriza_repasse_-_apa_r_93.00000.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8491/projeto_de_lei_no_121-2025_-_autoriza_repasse_-_fazenda_de_recuperacao_novo_caminho_r_53.00000.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8492/projeto_de_lei_no_122-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_660.00000.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8493/projeto_de_lei_no_123-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_1.100.00000.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8495/projeto_de_lei_no_124-2025_-_credito_suplementar_r_160.00000_pedido_no_055-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8498/projeto_de_lei_no_125-2025_-_credito_suplementar_r_4.000.00000_pedido_no_056-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8501/projeto_de_lei_no_126-2025_-_credito_suplementar_r_790.00000_pedido_no_057-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8510/projeto_de_lei_no_127-2025_-_credito_especial_-_r_70.00000_saae.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8511/projeto_de_lei_no_128-2025-_prorroga_a_vigencia_do_plano_municipal_de_educacao_de_lagoa_da_prata.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8517/projeto_de_lei_no_129-2025_-_credito_suplementar_r_1.689.00000_pedido_no_058-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8518/projeto_de_lei_no_130-2025_-_credito_suplementar_r_31.82158_pedido_no_059-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8519/projeto_de_lei_no_131-2025_-_altera_a_lei_no_1.891-2010__que_cria_o_conselho_municipal_de_esporte_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8520/projeto_de_lei_no_132-2025_-_institui_o_programa_de_recuperacao_fiscal_refis_na_autarquia_servico_autonomo_de_agua_e_esgoto_saae_de_lagoa_da_prata.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8526/projeto_de_lei_no_133-2025_-_autoriza_repasse_fundacao_sao_carlos_r_1.042.00000.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8527/projeto_de_lei_no_134-2025_-_credito_suplementar_-_r_110.62401_pedido_no_060-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8533/projeto_de_lei_no_135-2025_-_credito_suplementar_-_r_551.85900_pedido_no_062-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8534/projeto_de_lei_no_136-2025_-_credito_suplementar_-_r_180.00000_pedido_no_063-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8535/projeto_de_lei_no_137-2025_-_autoriza_repasse_subvencao_-_apae_-_r_180.00000.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8543/projeto_de_lei_no_138-2025_-_altera_a_lei_no_1.119-2004.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8544/projeto_de_lei_no_139-2025-_autoriza_o_fornecimento_de_leite_em_po_aos_alunos_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8563/projeto_de_lei_no_140-2025_-_credito_suplementar_r_1.966.27528_pedido_no_061-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8564/projeto_de_lei_no_141-2025_-_autoriza_repasse_fundacao_sao_carlos_r_4.000.00000.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8565/projeto_de_lei_no_142-2025_-_credito_suplementar_-_r_50.00000_pedido_no_064-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8566/projeto_de_lei_no_143-2025_-_credito_suplementar_-_r_550.00000_pedido_no_065-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8567/projeto_de_lei_no_144-2025_-_credito_suplementar_-_r_2.130.00000_pedido_no_066-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8568/projeto_de_lei_no_145-2025_-_credito_suplementar_-_r_200.00000_pedido_no_068-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8569/projeto_de_lei_no_146-2025_-_autoriza_repasse_-_apae_r_200.00000_ref._pedido_no_68.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8570/projeto_de_lei_no_147-2025_-_autoriza_repasse_fsc_r_550.00000_pedido_65.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8571/projeto_de_lei_no_148-2025_-_credito_suplementar_-_r_2.400.00000_pedido_no_067-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8572/projeto_de_lei_no_149-2025_-_credito_especial_-_r_321.75000_pedido_no_069-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8585/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_1.000.00000_pedido_no_070-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8586/projeto_de_lei_no_xxx-2025_-_dispoe_sobre_licenciamento_de_empreendimentos_de_geracao_de_energia_eletrica_por_fonte_solar_fotovoltaica.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8595/projeto_de_lei_no_152-2025_-_credito_suplementar_-_r_24.79419_pedido_no_071-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8597/projeto_de_lei_no_153-2025_-_autoriza_repasse_-_associacao_amar_cura_r_89.90636.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8598/projeto_de_lei_no_154-2025_-_autoriza_repasse_-_asap__r_25.52640.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8599/projeto_de_lei_no_155-2025_-_credito_suplementar_-_r_100.00000_pedido_no_072-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8600/projeto_de_lei_no_156_-2025_-_desafeta_e_autoriza_permuta_de_imoveis_-_alvoar.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8607/projeto_de_lei_no_157-2025_-_credito_suplementar_-_r_180.00000_pedido_no_073-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8608/projeto_de_lei_no_158-2025_-_credito_suplementar_-_r_420.00000_pedido_no_074-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8609/projeto_de_lei_no_159-2025_-_credito_suplementar_-_r_680.00000_pedido_no_075-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8610/projeto_de_lei_no_160-2025_-_autoriza_repasse_fundacao_sao_carlos_r_180.00000.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8611/projeto_de_lei_no_161-2025_-_dispoe_sobre_a_apreensao_guarda_e_destinacao_de_animais_de_medio_e_grande_porte_encontrados_soltos_nas_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8623/projeto_de_lei_no_162-2025_-_credito_suplementar_-_r_89.00000_pedido_no_076-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8624/projeto_de_lei_no_163-2025_-_credito_suplementar_-_r_910.00000_pedido_no_077-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8625/projeto_de_lei_no_164-2025_-_credito_suplementar_-_r_4.133.99837_pedido_no_078-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8636/projeto_de_lei_no_165-2025_-_credito_suplementar_-_r_600.00000_saae.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8637/projeto_de_lei_no_166-2025_-_credito_suplementar_-_r_400.00000_pedido_no_079-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8638/projeto_de_lei_no_167-2025_-_credito_suplementar_-_r_300.00000_pedido_no_080-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8639/projeto_de_lei_no_168-2025_-_credito_suplementar_-_r_388.16123_pedido_no_081-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8640/projeto_de_lei_no_169-2025_-_autoriza_repasse_fsc_r_300.00000.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8641/projeto_de_lei_no_170-2025_-_altera_a_lei_no_4.132-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8642/projeto_de_lei_no_171-2025_-_altera_lei_n_4.137-25.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8643/projeto_de_lei_no_172-2025-_altera_lei_n_2.644-2015.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8644/projeto_de_lei_no_173-2025_-_autoriza_o_municipio_a_doar_imovel_que_menciona_nos_termos_da_lei_municipal_no_3.946_de_28_de_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8653/projeto_de_lei_no_174-2025_-_credito_suplementar_-_r_260.00000_pedido_no_082-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8654/projeto_de_lei_no_175-2025_-_credito_suplementar_-_r_520.00000_pedido_no_083-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8658/projeto_de_lei_no_176-2025_-_credito_suplementar_-_r_783.00000_pedido_no_084-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8660/projeto_de_lei_no_177-2025_-_credito_suplementar_-_r_147.69155_pedido_no_085-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8661/projeto_de_lei_no_178-2025_-_credito_suplementar_-_r_30.00000_pedido_no_087-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8662/projeto_de_lei_no_179-2025_-_autoriza_repasse_fsc_ref._pedido_084.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8672/projeto_de_lei_no_180-2025_-_credito_suplementar_-_r_399.20000_pedido_no_088-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8673/projeto_de_lei_no_181-2025_-_credito_suplementar_-_r_3.355.00000_pedido_no_089-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8682/projeto_de_lei_no_182-2025_-_credito_suplementar_-_r_320.00000_pedido_no_090-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8683/projeto_de_lei_no_183-2025_-_altera_percentual_de_suplementacao_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8690/projeto_de_lei_no_184-2025_-_credito_especial_-_r_18.99800_pedido_no_091-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8691/projeto_de_lei_no_185-2025_-_credito_suplementar_-_r_30.00000_pedido_no_092-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8692/projeto_de_lei_no_186-2025_-_credito_suplementar_-_r_527.00000_pedido_no_093-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8693/projeto_de_lei_no_187-2025_-_credito_suplementar_-_r_1.305.09321_pedido_no_094-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8711/projeto_de_lei_no_188-2025_-_credito_suplementar_-_r_500.00000_saae.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8719/projeto_de_lei_no_189-2025_-_credito_suplementar_-_r_403.00000_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8720/projeto_de_lei_no_xxx-2025_-_ldo_-_altera_anexos.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8721/projeto_de_lei_no_xxx-2025_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8722/projeto_de_lei_no_xxx-2025_-_ppa_2026_-_2029.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8731/projeto_de_lei_no_193-2025_-_credito_suplementar_-_r_500.00000_pedido_no_096-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8732/projeto_de_lei_no_194-2025_-_credito_suplementar__r_180.00000_pedido_no_097-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8733/projeto_de_lei_no_195-2025_-_autoriza_repasse_apae.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8734/projeto_de_lei_no_196-2025_-_credito_suplementar_-_r_2.030.00000_pedido_no_098-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8736/projeto_de_lei_no_197-2025_-_credito_especial_-_r_62.27541_pedido_no_095-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8743/projeto_de_lei_no_198-2025_-_credito_suplementar_-_r_970.00000_pedido_no_099-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8744/projeto_de_lei_no_199-2025_-_altera_a_lei_no_0288-1964.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8745/projeto_de_lei_no_200-2025_-_altera_percentual_de_suplementacao_ldo_2025_lei_no_4.040-2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8746/projeto_de_lei_no_201-2025_-_altera_percentual_de_suplementacao_loa_2025_lei_no_4.084-2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8756/projeto_de_lei_no_202-2025_-_credito_suplementar_-_r_750.00000_saae.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8763/projeto_de_lei_no_203-2025_-_credito_suplementar_-_r_286.00000_pedido_no_100-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8768/projeto_de_lei_no_204-2025_-_altera_a_lei_no_4.286-2025_-_ce__r_62.27541.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8785/projeto_de_lei_no_205-2025_-_autoriza_repasse_auxilio_fundacao_sao_carlos_r_180.00000.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8786/projeto_de_lei_no_206-2025_-_autoriza_repasse_auxilio_fundacao_sao_carlos_r_177.23600.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8787/projeto_de_lei_no_207-2025_-_autoriza_repasse_subvencao_fundacao_sao_carlos_r_50.40000.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8248/projeto_de_resolucao_no_001-2025_-_toninho_-_incentivo_a_doacao_de_sangue_17-02.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8364/projeto_de_resolucao_no_002-2025_-_mesa_diretora_-_autoriza_adesao_ao_parlamento_jovem.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8412/projeto_de_resolucao_no_003-2025_-_mesa_diretora_-_altera_regimento_interno_-_diversos_assuntos.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8440/projeto_de_resolucao_no_004-2025_-_mesa_diretora_-_altera_regulamentacao_parlamento_jovem_7-5-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8496/projeto_de_resolucao_no_005-2025_-_mesa_diretora_-_altera_regulamentacao_camara_mirim_6-6-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8540/projeto_de_resolucao_no_006-2025_-_mesa_diretora_-_altera_regulamentacao_camara_mirim.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8655/projeto_de_resolucao_no_007-2025_-_mesa_diretora_-_altera_regimento_interno_-_segunda_alteracao_-_assuntos_diversos.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8656/projeto_de_resolucao_no_008-2025_-_mesa_diretora_-_institui_e_regulamenta_o_logotipo_da_camara.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8703/projeto_de_resolucao_no_009-2025_-_todos_os_vereadores_-_concede_titulo_de_cidadania_honoraria.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8704/projeto_de_resolucao_no_010-2025_-_medalha_ilidio_carvalho_-_daniel_sibele_e_leticia.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8735/projeto_de_resolucao_no_011-2025_-_mesa_diretora_-_regulamenta_a_realizacao_de_audiencia_publica_24-10-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8742/projeto_de_resolucao_no_012-2025__-_da_nome_ao_cac_-_silverio_rocha.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8771/projeto_de_resolucao_no_013-2025_-_mesa_diretora_-_altera_regimento_interno_-_terceira_alteracao.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8437/proposta_de_emenda_a_lom_no_1-2025_-_9-5-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8193/requerimento_001-2025_-_mauro_do_gas_-_galpao_-_praca_dos_congadeiros.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8194/requerimento_002-2025_-_elias_-_auxilio-alimentacao_27-01.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8196/requerimento_003-2025_-_tuty_da_borracharia_-_unidade_do_corpo_de_bombeiros_27-01.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8197/requerimento_004-2025_-_janeany_-_sobreaviso_no_cata_27-01.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8198/requerimento_005-2025_-_joao_pedro_-_combate_a_dengue_27-01_assinado.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8199/requerimento_006-2025_-_soninha_-_rua_joao_graciano_dos_santos_27-01.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8200/requerimento_007-2025_-_carla_andrade_-_veiculos_emenda_deputado_27-01.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8201/requerimento_008-2025_-_ana_ruth_-_comissao_especial_27-01_assinado.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8210/requerimento_009-2025_-_joao_pedro_-_acao_de_conscientizacao_vagas_pcd_03-02_pades.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8211/requerimento_010-2025_-_mauro_do_gas_-_asfalto_03-02.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8212/requerimento_011-2025_-_janeany_-_limpeza_cemiterio_da_saudade_03-02.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8213/requerimento_012-2025_-_soninha_-_folga_servidor_dia_aniversario_03-02.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8214/requerimento_013-2025_-_tuty_da_borracharia_-_redutores_velocidade_rosa_maciel_03-02.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8215/requerimento_014_-2025_-_toninho_-_iluminacao_publica_paradiso_-_03-02.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8218/requerimento_015-2025-_todos_-_medalha_osmari_03-02_pades.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8219/requerimento_016-2025_-_joao_pedro_-_retirada_de_emendas_-_plc_1-2025_-_3-02_assinado.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8228/requerimento_017-2025_-_mauro_do_gas_-_asfalto_samuel_bernardes.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8229/requerimento_018-2025_-_soninha_-_asfalto_r_jose_b_lobato_10-02.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8230/requerimento_019-2025_-_elias_-_tag_pedagio_10-02_ii.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8231/requerimento_020-2025_-_janeany_-_concurso_publico_10-02.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8232/requerimento_021-2025_-_tuty_da_borracharia_-_manutencao_ponte_mirandas_10-02.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8233/requerimento_022-2025_-_toninho_-_drenagem_praca_museu_-_10-02.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8234/requerimento_023-2025_-_joao_pedro_-_semaforo_rua_bahia_-_10-02.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8235/requerimento_024-2025_-_todos_-_adesao_a_lei_athis_-_habitacao_10-02.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8255/requerimento_025-2025_-_mauro_do_gas_-_asfalto_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8256/requerimento_026-2025_-_carla_andrade_-_sinalizacao_em_frente_cemei_abp_17-02.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8257/requerimento_027-2025_-_janeany_-_cercamento_pista_skate_e_banheiros_17-02.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8258/requerimento_028-2025_-_soninha_-_extensao_horario_trabalhador_esf_17-02.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8259/requerimento_029-2025_-_tuty_da_borracharia_-_unidade_do_senai_em_lp_17-02.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8260/requerimento_030-2025_-_ana_ruth_-_incentivo_financeiro_ace_e_acs_17-02_pades.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8261/requerimento_031-2025_-_joao_pedro_-_sede_propria_psf_santa_eugenia_17_-_02_pades.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8262/requerimento_032-2025_-_toninho_-_convoca_diretor_do_saae-lp_-_17-02.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8275/requerimento_033-2025_-_tuty_da_borracharia_-_reforma_de_trevos_24-02.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8276/requerimento_034-2025_-_toninho_-_asfalto_rua_para_-_24-02.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8277/requerimento_035-2025_-_joao_pedro_-_banhistas_praia_municipal_-_24-02.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8278/requerimento_036-2025_-_soninha_-_reforma_calcada_praia_24-02.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8279/requerimento_037-2025_-_janeany_-_adia_sessao_do_dia_05-03_para_07-03.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8286/requerimento_038_-_2025_-_mauro_-_rotatorias_07-03.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8289/requerimento_039-2025_-_toninho_e_joao_pedro_-_olho_vivo.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8290/requerimento_040-2025_-_ana_ruth_-_grade_curricular_municipal_07-03.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8294/requerimento_041-2025_-_joao_pedro_-_quadras_esportivas_10-03_pades.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8309/requerimento_042-2025_-_carla_andrade_-_guarda_civil_municipal_11-03.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8296/requerimento_043-2025_-_mauro_do_gas_-_asfalto_11-03.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8297/requerimento_044-2025_-_elias_-_campo_bairro_marilia_11-03.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8298/requerimento_045-2025_-_janeany_-_cobertura_e_reforma_quadra_m_guimaraes_11-03.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8299/requerimento_046-2025_-_soninha_-_passagem_elev_pedestres_av_get_vargas_11-03.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8300/requerimento_047-2025_-_toninho_-_audiencia_autismo_-_11-03.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8310/requerimento_048-2025_-_mauro_do_gas_-_reforma_estacao_ferroviaria_martins_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8311/requerimento_049-2025_-_ana_ruth_-_joao_pedro_-_elias_-_campanha_arrecadacao_alimentos_expo_17-03_pades.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8312/requerimento_050-2025_-_carla_andrade_-_passagem_elev_pedestres_alameda_das_acacias_17-03.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8313/requerimento_051-2025_-_tuty_da_borracharia_e_carla_-_sensor_de_glicose_17-03.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8314/requerimento_052-2025_-_toninho_-_estudo_....._17-03.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8315/requerimento_053-2025_-_todos_-_convenio_estado_material_escolar_17-03_pades.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8316/requerimento_054-2025_-_elias_e_demais_-_convoca_sec_adm_e_gov_-_diversos_assuntos_pades.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8327/requerimento_055-2025_-_mauro_do_gas_-_cobertura_na_quadra_de_peteca_-_24-03_ass.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8328/requerimento_056-2025_-_todos_vereadores_-_carla_andrade_1a_autora_ass.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8329/requerimento_057-2025_-_todos_vereadores_-_tuty_1o_autor_ass.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8330/requerimento_058-2025_-_todos_vereadores_-_janeany_1a_autora_ass.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8331/requerimento_059-2025_-_soninha_-_limpeza_bueiros_rua_luz_24-03_ass.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8332/requerimento_060-2025_-_elias_motorista_-_retomada_de_feirinha_-_24-03_ass.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8333/requerimento_061-2025_-_joao_pedro_-_parque_dos_buritis_24-03_pades.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8334/requerimento_062-2025_-_ana_ruth_-_limpeza_em_martins_guimaraes_24-03_pades.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8335/requerimento_063-2025_-_toninho_-_limpeza_piscina_praca_esportes_-_24-03_ass.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8343/requerimento_064-2025_-_ana_ruth_-_ampliacao_da_creche_tia_maria_olivia_pades.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8344/requerimento_065-2025_-mauro_do_gas_-_wi-fi_nas_pracas_-_31-03_j.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8345/requerimento_066-2025_-_janeany_-_solicita_copia_calculos_servidores_31-03.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8346/requerimento_067-2025_-_elias_-_leilao_bens_moveis_inservivieis_31-03.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8347/requerimento_068-2025_-_joao_pedro_-_asfaltamento_de_vias_-_31-03.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8348/requerimento_069-2025_-_toninho_-_aplicabilidade_da_lei_municipal_no_4.073-20240_-_31-03.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8349/requerimento_070-2025_-_soninha-_adia_leitura_pareceres_pl_em_41-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8376/requerimento_071-2025_-_joao_pedro-_cata_treco_-_07-04.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8377/requerimento_072-2025_-_toninho_-_revitalizacao_nascente_praia_-_07-04.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8379/requerimento_073-2025_-_tuty_da_borracharia_e_joao_pedro_-_portao_imovel_na_fernao_dias_7-04_padesass.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8390/requerimento_074-2025_-_janeany_-_centro_de_lazer_idosos_-_14-04.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8391/requerimento_075-2025_-_mauro_do_gas_-_parquinho_nas_creches.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8392/requerimento_076-2025_-_tuty_-_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8393/requerimento_077-2025_-_elias_motorista_-_controle_dengue_-_14-04.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8394/requerimento_078-2025_-_toninho_-_infraestrutura_quadra_santa_helena_-_14-04.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8395/requerimento_079-2025_-_ana_ruth_-_seguranca_e_protecao_em_orgaos_publicos_14-04.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8396/requerimento_080-2025_-_carla_andrade_-_ampliar_iluminacao_pub_di_14-04.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8400/requerimento_081-2025_-_carla_andrade_-_passagem_elevada_rua_angelo_perilo_-_22-04.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8401/requerimento_082-2025_-_joao_pedro_-_asfaltamento_almirante_tamandare_-_22-04.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8402/requerimento_083-2025_-_mauro_do_gas_-_castramovel_zona_rural_22-04.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8403/requerimento_084-2025_-_elias_motorista_-_mutiroes_de_cirurgias_-_22-04.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8404/requerimento_085-2025_-_tuty_-_pavimentacao_asfaltica_-_pedido_do_miro_-_22-04.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8405/requerimento_086-2025_-_toninho_-_adia_leitura_pareceres_pl_em_66-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8414/requerimento_087-2025_-_ana_ruth_-_joao_pedro_-_tapa_buraco_28-04.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8415/requerimento_088_-2025_-_joao_pedro_-_pulseiras_de_identificacao_autismo_-_28-04.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8416/requerimento_089-2025_-_janeany_-_asfalto_-_28-04.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8417/requerimento_090-2025_-_toninho_-_asfaltamento_av_francisco_de_assis_resende_-_28-04.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8418/requerimento_091-2025_-_elias_motorista_-_rotatoria_bh.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8419/requerimento_092-2025_-_tuty-_retirada_de_substitutivo_-_plc_2-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8420/requerimento_093-2025_-_soninha_-_adia_leitura_pareceres_plc_em_3-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8424/requerimento_094_-2025_-_joao_pedro_-_limpeza_do_piscinao_-_05-05.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8425/requerimento_095-2025_-_ana_ruth_-_doacao_de_imovel_-_acadelp_-_05-05.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8426/requerimento_096-2025_-mauro_do_gas_-_academia_ao_ar_livre_-_05-05.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8427/requerimento_097-2025_-_tuty_-_faixa_de_pedestres_praia_-_05-05-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8428/requerimento_098-2025_-_toninho_da_laje_-_retira_leitura_pareceres_plc_em_3-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8441/requerimento_099-2025_-_carla_andrade_-_poda_dos_eucaliptos_na_praca_de_esportes_-_12-05.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8442/requerimento_100_-2025_-_janeany_-_poda_dos_eucaliptos_na_praca_de_esportes_-_12-05.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8443/requerimento_101_-2025_-_ana_ruth_joao_pedro_e_elias_-_quebra_molas_cemae_-_12-05.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8444/requerimento_102-2025_-_elias_motorista_-_pulseira_de_identificacao.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8445/requerimento_103-2025_-_toninho_-_av._isabel_de_castro_-_12-05.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8453/requerimento_104-2025_-_mauro_do_gas_-_asfalto_-_19-05_ass.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8454/requerimento_105-2025_-_toninho_-_transporte_escolar_escola_jacinto_campos_ii_-_19-05.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8455/requerimento_106-2025_-_tuty_-_sinalizacao_proibido_fumar_-_19-5-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8456/requerimento_107-2025_-_elias_motorista_-_dia_de_pagamento_do_servidor.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8457/requerimento_108-2025_-_joao_pedro_-_audiencia_direito_do_idoso_-_19-05_pades.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8467/requerimento_109-2025_-_elias_motorista_-_horta_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8468/requerimento_110-2025_-_tuty_-_agendamento_previo_de_consultas_-_26-5-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8469/requerimento_111-2025_-_joao_pedro_-_conscientizacao_no_transito.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8470/requerimento_112-2025_-_mauro_do_gas_-_reforma_ubs_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8471/requerimento_113-2025_-_toninho_-_elias_e_tuty_-_convoca_anderson_meio_ambiente_ass.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8481/requerimento_114-2025_-_toninho_-_asfaltamento_av_francisco_de_assis_resende.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8482/requerimento_115-2025_-_tuty_-_rastreador_nos_veiculos_publicos.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8483/requerimento_116-2025_-_elias_-_maternidade.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8484/requerimento_117-2025_-_janeany_-_informacoes_sobre_as_hortas_comunitarias_-_2-6.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8503/requerimento_118-2025_-_ana_ruth_-_praca_da_capelinha_-_09-06.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8504/requerimento_119-2025_-_joao_pedro_-_tapa_buraco_e_correcao_de_infiltracoes_09-06.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8505/requerimento_120-2025_-_soninha_-_instalacao_de_semaforo_09-06.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8506/requerimento_121-2025_-_carla_andrade_-_recapeamento_av._jose_bernardes_maciel_09-06.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8507/requerimento_122-2025_-_mauro_do_gas_-_asfalto_-_09-06.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8508/requerimento_123-2025_-_toninho_-_reforma_quadra_americo_silva_-_09-06.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8512/requerimento_124-2025_-_ana_ruth_-_estatua_de_boto_-_16-06.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8513/requerimento_125_-2025_-_tuty_da_borracharia_-_banheiro_container_-_16-06.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8514/requerimento_126-2025_-_joao_pedro_-_asfaltamento_-_16-06.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8515/requerimento_127-2025_-_toninho_-_obras_praca_do_museu_-_16-06.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8521/requerimento_128-2025_-_mauro_do_gas_-_ponto_de_onibus_-_23-06.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8522/requerimento_129-2025_-_tuty_da_borracharia_e_mauro_do_gas_-_poda_de_arvores_-_23-06.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8523/requerimento_130-2025_-_joao_pedro_e_tuty_da_borracharia_-_vigilancia_sanitaria_de_lagoa_da_prata_-_23-06.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8528/requerimento_131-2025_-_joao_pedro_-_audiencia_publica_ldo_30-6.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8529/requerimento_132-_2025_-_mauro_do_gas_-_tribuna_jose_maria-_30-06.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8530/requerimento_133-2025_-_janeany_-_passagem_elevada_-_30-06.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8531/requerimento_134-2025_-_toninho_-_atendimentos_otorrino_-_30-06_j.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8537/requerimento_135-2025_-_elias_-_ferias_25_dias_uteis_07-07.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8538/requerimento_136-2025_-_janeany_-_painel_de_senha_farmacia_municipal-_07-07.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8539/requerimento_137-2025_-_toninho_-_programa_habita_lagoa_-_07-07.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8546/requerimento_138-2025_-_janeany_-_instalacao_de_lixeiras_publicas_-_14-07.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8547/requerimento_139_-_2025_-_elias_-_remocao_de_quebra-mola-_14-07.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8548/requerimento_140-2025_-_ana_ruth_e_joao_pedro_-_servidores_do_saae_-_14-07.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8549/requerimento_141-2025_-_mauro_do_gas_-_banheiro_na_praca_da_matriz_-_14-07.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8550/requerimento_142-2025_-_tuty_e_joao_pedro_-_mao_unica_na_escola_chico_rezende_-_14-07.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8551/requerimento_143-2025_-_toninho_-_area_anexa_ginasio_francelino_pereira.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8555/requerimento_144-2025_-_janeany_-_tapa-buracos_-_21-07.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8556/requerimento_145-2025_-_carla_andrade-_investimento_em_mountain_bike_e_atletismo_-_21-07.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8557/requerimento_146-2025_-_toninho_-_perfil_alunos_escola_jacinto_campos_ii.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8558/requerimento_147-2025_-_ana_ruth_e_joao_pedro_-_informacoes_educacao_-_21-7.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8559/requerimento_148-2025_-_joao_pedro_-_rodolfo_pio_-_21-07.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8576/requerimento_149-2025_-_soninha_joao_e_toninho-_mao_unica_do_museu_28-07.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8577/requerimento_150-2025_-_tuty_-_fechamento_da_rua_do_centro_de_especialidades_-_28-07.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8578/requerimento_151-2025_-_joao_pedro_e_carla_-_area_de_lazer_da_praia_municipal_-_28-07.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8579/requerimento_152_-_2025_-_janeany_-_rotatoria_e_passagem_elevada_praca_do_cruzeiro_-_28-07_ass.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8580/requerimento_153-2025_-_ana_ruth_-_fios_soltos_-_28-07.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8581/requerimento_154-2025_-_mauro_do_gas_-_joaquim_gomes_pereira_28-07.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8582/requerimento_155-2025_-_toninho_-_obras_de_revitalizacao_pracas_matriz_e_do_cruzeiro_-_28-07.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8588/requerimento_156-2025_-_elias_-__postes_chico_miranda_e_sol_nascente-_04-08_-.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8589/requerimento_157-2025_-_joao_pedro_-_escoamento_de_agua_-_04-08.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8592/requerimento_158-2025_-_janeany_-_recapeamento_-_04-08.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8593/requerimento_159-2025_-_tuty_-_retirada_de_pauta__-_04-08_-_ass.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8594/requerimento_160-2025_-_toninho_da_laje_-_retira_leitura_pareceres_pl_em_140-141-147-2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8603/requerimento_161-2025_-_tuty_-_sinalizacoes_horizontais_-_11-08_ass.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8604/requerimento_162-2025_-_mauro_do_gas_-_praca_alfredo_bernardes_11-08_ass.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8605/requerimento_163-2025-_todos_-_doacao_de_lote_a_asap_-_11-08_ass.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8606/requerimento_164-2025_-_janeany_-_instalacao_de_semafaros_-_11-08_ass.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8613/requerimento_165-2025_-_tuty_-_despejo_irregular_de_aguas_residuais_-_18-08.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8614/requerimento_166-2025_-_ana_ruth_-_praca_do_cruzeiro_-_18-08.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8615/requerimento_167-2025_-_joao_pedro_e_soninha_-_rebaixamento_de_rede_-_18-08.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8616/requerimento_168-2025_-_janeany_-_calcadas_-_18-08.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8617/requerimento_169-2025_-_carla_andrade-_escola_de_futebol_-_redutor_de_velocidade_-_18-08.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8618/requerimento_170-2025_-_mauro_do_gas_-_recapeamento_-_18.08.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8619/requerimento_171-2025_-_toninho_-_triturador_de_galhos_-_18-08.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8620/requerimento_172-2025_-_soninha_e_joao_pedro_-_audiencia_publica_do_agro-_18-08.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8626/requerimento_173-2025_-_elias_-__pracas_no_bairro_paradiso_-25-08_-.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8627/requerimento_174-_2025_-_janeany-_remocao_de_quebra-mola-_25-08.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8628/requerimento_175-2025_-_ana_ruth_-_adicionar_libras_na_grade_curricular__-25-08_-.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8629/requerimento_176-2025_-_mauro_do_gas_-_redutor_de_velocidade_-_25-08.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8631/requerimento_177-2025_-_joao_pedro_-_queima_da_turva_-_25-08.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8632/requerimento_178-2025_-_tuty_-_questionamentos_sobre_obras_-_25-8.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8645/requerimento_179-2025_-_soninha_-_janeany_-_solicita_oficio_homenagem_ao_preto_-_01-09.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8646/requerimento_180-2025_-_joao_pedro_-_cobranca_requerimento_111_-_01-09.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8647/requerimento_181-2025_-_carla_andrade_-_solicita_oficio_parabenizando_raizen_e_outros_-_1-9-2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8648/requerimento_182-2025_-_mauro_do_gas_-_redutor_de_velocidade_-_25-08.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8649/requerimento_183-2025_-_toninho_-_reducao_quebra-molas_av._bela_vista_-_01-09.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8650/requerimento_184-2025_-_janeany_-_oitiva_sergio_tobias_-_01-09.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8651/requerimento_185-2025_-_tuty_-_retirada_de_emenda_-_pl_156-2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8666/requerimento_186-2025_-_tuty_-_laudo_tecnico_-_08-09.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8667/requerimento_187-2025_-_janeany_-_interdicao_na_rua_da_feirinha__-_08-09.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8669/requerimento_188-2025_-_toninho_-__faixa_de_pedestres_getulio_vargas_-_08-09.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8668/requerimento_189-2025_-_joao_pedro_-_reforma_na_praca_dona_zaza_08-09.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8674/requerimento_190-2025_-_janeany_-_aula_de_zumba__-_15-09.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8675/requerimento_191-2025_-_carla_andrade_-_olho_vivo_-_15-09.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8676/requerimento_192-2025_-_tuty_e_janeany_-_creche_-_15-09.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8677/requerimento_193-2025_-_soninha_e_outros_-_aparelho_de_glicose_-_15-09.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8678/requerimento_194-2025_-_joao_pedro_e_tuty_-_avaliacao_terreno_turfa_-_15-09.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8679/requerimento_195-2025_-_toninho_-_prestacao_contas_fundacao_sao_carlos_-_15-09.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8680/requerimento_196-2025_-_ana_ruth_-_retira_leitura_pareceres_pl_em_179-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8686/requerimento_197-2025_-_mauro_ana_e_tuty-_grampeacao_de_rede_-_22-09.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8687/requerimento_198-2025_-__tuty_e_toninho_-_limpeza_da_praia_municipal_-_22-09.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8688/requerimento_199-2025_-__joao_pedro_tuty_e_toninho_-_melhorias_no_bairro_cidade_nova_-_22-09.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8696/requerimento_200-2025_-_elias_-_empocamento_-_29-09.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8697/requerimento_201-2025_-_ana_ruth_-_carreta_da_alegria_no_dia_dos_idosos__-29-09_-.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8698/requerimento_202-2025_-_joao_pedro_-_passagem_elevada_-_29-09.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8699/requerimento_203-2025_-__tuty_toninho_e_janeany_-_vagas_em_concurso_publico__-_29-09.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8700/requerimento_204-2025_-_tuty_e_demais_vereadores_-_der_-_29-09.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8701/requerimento_205-2025_-_janeany_-_interdicao_da_av_jose_bernardes_maciel_-.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8706/requerimento_206-2025_-_joao_pedro_-_pista_de_corrida_-_06-10.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8707/requerimento_207-2025_-_tuty_-_praca_dona_dodora.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8708/requerimento_208-2025_-_ana_ruth_-_audiencia_publica_sobre_dia_da_consciencia_negra_06-10.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8709/requerimento_209-2025_-_toninho_-_audiencia_transito_-_06-10.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8713/requerimento_210-2025_-_janeany-_tapa-buracos_-_13-10.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8714/requerimento_211-2025_-_joao_pedro_-asfaltamento_da_garagem_da_prefeitura_-_13-10.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8715/requerimento_212-2025_-_mauro_-__faixa_de_pedestres_-_av_brasil_-_13-10.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8716/requerimento_213-2025_-_ana_ruth_-_academia_na_praca_jose_goncalves_paulino_13-10.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8717/requerimento_214-2025_-_carla_andrade_-_audiencia_outubro_rosa_-_13-10.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8718/requerimento_215-2025_-_soninha_-_adia_leitura_pareceres_plc_em_6-2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8725/requerimento_216-2025_-_ana_ruth_-_solicitacao_de_estudo_de_gestao_de_risco_mapeamento_de_areas_de_inundacao_e_plano_de_seguranca_comunitaria_-_20-10.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8726/requerimento_217-2025_-_mauro_do_gas_-_reforma_da_praca_coronel_luciano_-_20-10.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8727/requerimento_218-2025_-toninho_-_audiencia_publica_causa_animal_-_20-10-2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8728/requerimento_219-2025_-_carla_andrade_-_audiencia_novembro_azul_-_20-10.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8737/requerimento_220-2025_-_carla_andrade_-_pedir_calcada_para_pratica_atividade_fisica_-_27-10.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8738/requerimento_221-2025_-_mauro_do_gas_-_redutor_de_velocidade_praca_dos_congadeiros_-_27-10.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8739/requerimento_222-2025_-toninho_e_outros-_convoca_diretor_saae_-_27-10.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8747/requerimento_223-2025_-_ana_ruth_-_convenio_com_o_detran_-_05-11.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8748/requerimento_224-2025_-_carla_andrade_-_redutor_de_velocidade_rua_barao_do_rio_branco_-_10-11.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8749/requerimento_225-2025_-toninho_-_reforma_quadra_n.s.gracas_-_05-11.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8750/requerimento_226-2025_-_tuty_-_situacao_dos_imoveis_no_distrito_industrial.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8752/requerimento_227-2025_-_tuty_-_pintura_de_depressoes__-_10-11_--.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8753/requerimento_228-2025_-_ana_ruth_-_ativacao_do_compir.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8754/requerimento_229-2025_-_mauro_do_gas_-substituicao_dos_bebedouros_da_ubs_do_sol_nascente__-_10-11.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8755/requerimento_230-2025_-__joao_pedro_-_audiencia_publica_ldo_10-11.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8758/requerimento_231-2025_-_soninha_-_reforma_na_praca_de_esportes_-_17-11.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8759/requerimento_232-2025_-_joao_tuty_e_toninho_-_mao_unica_na_av_benedito_valadares_e_27_de_dezembro_--_17-11.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8760/requerimento_233-2025_-janeany_-tercerizacao_do_atendimento_da_farmacia_popular-_17-11.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8764/requerimento_234-2025_-janeany_-_calcada_rua_olegario_maciel_-_24-11-25.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8765/requerimento_235-2025_-_carla_andrade_-_asfalto_-_24-11-25.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8766/requerimento_236-2025_-toninho_e_outros_-_demandas_audiencia_transito_-_24-11.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8767/requerimento_237-2025_-_ana_ruth_-_perimetro_urbano_distrito_martins_guimaraes_-_24-11.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8772/requerimento_238-2025_-_soninha_-_quebra-molas_americo_silva_-_01-12.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8773/requerimento_239-2025_-_tuty_-_aterro_sanitario__-_01-12_--.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8774/requerimento_240-2025_-_toninho_-_pavimentacao_rua_maranhao_-_01-12.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8777/requerimento_241-2025_-_elias_e_soninha_-_aumento_dos_horarios_do_transporte_publico_-_08-12.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8778/requerimento_242-2025_-ana_ruth_elias_e_joao_pedro_-_entrada_solidaria_-_08-12.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8779/requerimento_243-2025_-_joao_pedro_-_praca_dona_zaza_-_08-12.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8780/requerimento_244-2025_-_tuty_da_borracharia_-_rotatoria_-_08-12.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8781/requerimento_245-2025_-_mauro_do_gas_-_asfalto_via_de_martins_guimaraes_-_08-12.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8782/requerimento_246-2025_-_toninho_-_chuveiro_na_praia_-_08-12.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8789/requerimento_247-2025_-janeany_-_informacoes_sobre_o_concurso_-_15-12-25.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8790/requerimento_248-2025_-_joao_pedro_-_placa_no_viveiro_do_jacinto_-_15-12-25.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8358/projeto_de_decreto_legislativo_no_001-2025_-_mesa_diretora_-_autoriza_acordo_coop_tec_policia_civil_-_posto_identificacao.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8681/parecer.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8326/oficio_no_086-2025_-_camara_municipal_solicita_retirada_projeto_de_lei_de_tramitacao_-_projeto_de_lei_no_037-2025_-_cs_r_150.00000.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8406/oficio_no_114-2025_-_camara_municipal_-_solicita_retirada_projetos_de_lei_de_tramitacao_projetos_no_066_070_e_072-2025_-_versao_final.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8413/oficio_no_125-2025_-_camara_municipal_solicita_retirada_projeto_de_lei_de_tramitacao_-_projeto_de_lei_no_075-2025_-_contrato_bdmg.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8769/oficio_no_455-2025_-_camara_municipal_solicita_retirada_projeto_de_lei_de_tramitacao_pl_no_147-2025_autoriza_conceder_subvencao_-_r_550.00000.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8192/anteprojeto_de_lei_no_001-2025_-_elias_motorista_-_plano_de_saude.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8220/anteprojeto_de_lei_no_002-2025_-_ana_ruth_-_transporte_alunos_bambui_-_10-02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8247/anteprojeto_de_lei_no_003-2025_-_toninho_-_politica_de_incentivo_a_doacao_de_sangue_e_outros_17-02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8287/anteprojeto_de_lei_no_004-2025_-_tuty_da_borracharia_-_isencao_de_impostos_07-03_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8288/anteprojeto_de_lei_no_005-2025_-_tuty_da_borracharia_-_distribuicao_de_remedios_e_fraldas_geriatricas_07-03.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8386/anteprojeto_de_lei_no_006-2025_-_joao_pedro_-_reducao_jornada_servidor_pai_autista_14-04.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8472/anteprojeto_de_lei_no_007-2025_-_toninho_-_programa_de_registro_de_caes.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8536/anteprojeto_de_lei_no_008-2025_-_ana_ruth_-_autoriza_uso_de_veiculos_para_transporte_de_atletas_e_outros.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8554/anteprojeto_de_lei_no_009-2025_-_mauro_do_gas_-_programa_de_aquisicao_de_alimentos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8596/anteprojeto_de_lei_no_10-2025_-elias_motorista_-_regulamenta_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8601/anteprojeto_de_lei_no_011_-2025_-_ana_ruth_e_joao_pedro_-_aumento_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8671/anteprojeto_de_lei_no_12-2025_-_ana_ruth_-_joao_pedro_-_elias_-_entrada_solidaria_12-9-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8684/anteprojeto_de_lei_no_13-2025_-_joao_pedro_-_escalonamento_de_ferias_no_executivo_19-9-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8723/anteprojeto_de_lei_no_14-2025_-_elias_motorista_-_mudanca_cesta_basica_aos_servidores.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8325/anteprojeto_de_lei_complementar_no_01-2025_-_janeany_-_altera_lc_3-1991_-_24-03.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8477/anteprojeto_de_lei_complementar_no_002-2025_-_joao_pedro_e_tuty_-_delega_fiscalizacao_gcm.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8494/anteprojeto_de_lei_complementar_no_3-2025_-_janeany_-_altera_lc_5-1991_-_circos_parques_carreta_6-6-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8542/anteprojeto_de_lei_complementar_no_4-2025_-_elias_motorista_-_transito.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8573/anteprojeto_de_lei_complementar_no_5-2025_-_tuty_da_borracharia_-_graduacao_em_nivel_superior_para_comissionados_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8635/anteprojeto_de_lei_complementar_no_6-2025_-_carla_andrade_-_altera_lc_240-2021_-_limpeza_e_queimada.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8202/indicacao_001-2025_-_soninha_-_revitalizacao_da_praca_da_matriz_27-01.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8203/indicacao_002-2025_-_tuty_-_elias_-_mauro_-_instalacao_tachao_passagem_e_pedestres_27-01.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8204/indicacao_003-2025_-_carla_andrade_-_aperfeicoamento_dos_semaforos_27-01_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8205/indicacao_004-2025_-_carla_andrade_-_aperfeicoamento_dos_semaforos_27-01_2.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8216/indicacao_005-2025_-_carla_andrade_-_rotatoria_luiz_guadalupe_c_alex_b_primo_03-02.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8217/indicacao_006-2025_-_tuty_-_redutores_de_velocidade_barao_do_rio_branco_03-02.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8222/indicacao_007-2025_-_ana_ruth_-_pracinha_mirandinha_10-02.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8236/indicacao_008-2025_-_mauro_do_gas_-_asfalto_av_brasil_10-02.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8237/indicacao_009-2025_-_mauro_do_gas_-_rotatoria_minas_gerais_com_joao_jafar_10-02.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8238/indicacao_010-2025_-_elias_motorista_-_rotatoria_av_jbm_10-02.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8240/indicacao_012-2025_-_soninha_-_identificacao_dos_onibus_transporte_gratuito_10-02.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8241/indicacao_013-2025_-_tuty_-_redutores_de_velocidade_av_dona_maria_rita_10-02.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8242/indicacao_014-2025_-_joao_pedro_-_reforma_quadras_americo_silva_e_n.sra_das_gracas_10-02_pades.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8243/indicacao_015-2025_-_joao_pedro_-_rotatoria_coronel_luciano_-_10-02_pades.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8263/indicacao_016-2025_-_mauro_do_gas_-_asfalto_rua_anita_de__souza_gontijo_17-02.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8264/indicacao_017-2025_-_mauro_do_gas_-_asfalto_monsenhor_17-02.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8265/indicacao_018-2025_-_carla_andrade_-_pavimentacao_rua_jose_maria_resende_17-02.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8266/indicacao_019-2025_-_janeany_-_analise_das_arvores_17-02.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8267/indicacao_020-2025_-_tuty_da_borracharia_-_rotatoria_rs_x_manaus_17-02.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8280/indicacao_021-2025_-_joao_pedro_-_ligacao_bairros_americo_silva_e_gomes_-_24-02_pades.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8281/indicacao_022-2025_-_ana_ruth_-_joao_e_tuty_-_pracinha_do_cruzeiro_24-02_pades_2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8301/indicacao_023-2025_-_elias_motorista_-_retirada_de_redutor_de_velocidade_11-03.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8302/indicacao_024-2025_-_elias_motorista_-_retirada_de_redutor_de_velocidade_av._fernao_dias_11-03.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8336/indicacao_025-2025_-_joao_pedro_-_asfalto_rua_jose_xavier_24-03_pades.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8337/indicacao_026-2025_-_joao_pedro_-_limpeza_bueiros_rua_luz_com_franc_bern_primo_24-03_pades.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8341/indicacao_027-2025_-_ana_ruth_-_iluminacao_-_31-03_pades.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8342/indicacao_028-2025_-_ana_ruth_-_tapar_buraco_-_31-03_pades.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8421/indicacao_029-2025_-_janeany_-_odonto_movel_-_28-04.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8422/indicacao_030-2025_-_elias_-_retirada_do_quebra_molas_rua_bahia_-_28-04.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8429/indicacao_31-2025_-_tuty_-_faixa_de_pedestres_05-05.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8446/indicacao_032-2025_-_elias_-_pavimentacao_ruas_amazonas_e_rio_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8516/indicacao_033-2025_-_ana_ruth_-encontrao_da_melhor_idade_-_16-06.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8524/indicacao_034-2025_-_joao_pedro_-_asfalto_rua_getulio_vargas_-_23-06.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8552/indicacao_035-2025_-_ana_ruth_-_intervencao_rua_almirante_tamandare_-_14-07.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8583/indicacao_036-2025_-_janeany_-_troca_de_lampadas_no_cemiterio_da_saudade_-_28-07.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8602/indicacao_037-2025_-_ana_ruth_-_pista_de_skate_-_11-08.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8612/indicacao_038-2025_-_ana_ruth_-_limpeza_martins_guimaraes_-_18-08.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8702/indicacao_039-2025_-_ana_ruth_-_transporte_para_o_cesec_-_29-09.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8245/mocao_001-2025_-_janeany_-_sine.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8306/mocao_002-2025_-_joao_pedro_-_academia_de_luta_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8350/mocao_003-2025_-_soninha_-_dr._diogo_ss.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8438/mocao_004-toninho_-_miguel_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8509/mocao_005-2025_-_ana_ruth_-_servidores.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8532/mocao_006-2025_-_elias_motorista_-_parlamento_jovem.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8622/mocao_007-2025_-_carla_andrade_-_pastor_henrique_barbosa_e_pastora_marina_barbosa.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8665/mocao_008-2025_-_joao_pedro_-_ana_ruth_e_outros_-_apoio_a_sec_transp_e_outros.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8670/mocao_009-2025_-_tuty_-_tulio_malta.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8730/mocao_010-2025_-_mauro_do_gas_-_marlene.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8184/projeto_de_lei_cm_001-2025_-_mesa_diretora_-_revisao_empregados_camara_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8244/projeto_de_lei_cm_002-2025_-_carla_andrade_-_declara_de_utilidade_publica_-_amar_cura.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8246/projeto_de_lei_cm_003-2025_-_toninho_e_outros_-_altera_lei_acessibilidade_-_vagas_autistas.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8268/projeto_de_lei_cm_004-2025_-_carla_andrade_-_altera_lei_do_cordao_de_girassol.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8464/projeto_de_lei_cm_005-2025_-_doacao_de_bens_moveis_a_ascalp.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8479/projeto_de_lei_cm_6-2025_-_joao_pedro_e_outros_-_da_nome_a_estacao_saude_pades.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8497/projeto_de_lei_cm_007-2025_-_janeany_-_altera_lei_semana_prevencao_ao_alcool_e_drogas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8499/projeto_de_lei_cm_008-2025_-_joao_pedro_-_da_nome_a_rua_b_res_sc_ii.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8500/projeto_de_lei_cm_009-2025_-_joao_pedro_-_da_nome_a_rua_c_res_sc_ii.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8502/projeto_de_lei_cm_010-2025_-_joao_pedro_-_da_nome_a_rua_d_res_sc_ii.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8525/projeto_de_lei_cm_011-2025_-_ana_ruth_-_da_nome_a_rua_m_-_bairro_mangabeiras.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8541/projeto_de_lei_cm_012-2025_-_joao_pedro_-_declara_de_utilidade_publica_-_acelt.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8553/projeto_de_lei_cm_013-2025_-_joao_pedro_-_da_nome_a_rua_l_res_conq_mangabeiras.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8659/projeto_de_lei_cm_014-2025_-_carla_andrade_-_dia_municipal_da_autoestima_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8685/projeto_de_lei_cm_015-2025_-_toninho_-__institui_semana_da_cultura_evangelica.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8694/projeto_de_lei_cm_16-2025_-_joao_pedro_-_da_nome_a_rua_n_jose_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8695/projeto_de_lei_cm_17-2025_-_todos_vereadores_-_hino_oficial_do_distrito_de_martins_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8710/projeto_de_lei_cm_18-2025_-_toninho_da_laje_-_da_nome_a_rua_j_iolanda.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8729/projeto_de_lei_cm_019-2025_-_joao_pedro_-_declara_de_utilidade_publica_-_avf.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8741/projeto_de_lei_cm_020-2025_-_ana_ruth_-_institui_a_semana_cultural_da_consciencia_negra_no_municipio_j_31-10.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8751/projeto_de_lei_cm_021-2025_-_joao_pedro_-_declara_de_utilidade_publica_-_renascer.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8757/projeto_de_lei_cm_022-2025_-_tuty_e_joao_pedro_-_declara_de_utilidade_publica_-_clube_recreativo_master_de_lagoa_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8761/projeto_de_lei_cm_23-2025_-_toninho_da_laje_-_campanha_laco_branco_j.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8762/projeto_de_lei_cm_024-2025_-_soninha_-_da_nome_a_rua_k_-_toninho_piracema.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8770/projeto_de_lei_cm_025-2025_-_janeany__-_da_nome_a_rua_i_-_claudio_boiada_28-11.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8788/projeto_de_lei_cm_026-2025_-_toninho_da_laje_-_declara_de_utilidade_publica_-_bom_de_bola_12-12.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8308/projeto_de_lei_complementar_cm_001-2025_-_joao_pedro_-_altera_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8356/projeto_de_lei_complementar_cm_002-2025_-_mesa_diretora_-_altera_lc_276-2024_-_aumenta_agentes_adm.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8381/projeto_de_lei_complementar_cm_003-2025_-_tuty_-_altera_c_posturas_-_especies_de_arvores_invasoras.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8448/projeto_de_lei_complementar_cm_004-2025_-_mesa_diretora_-_adicionais_empregados_16-5-2025_jr.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8634/projeto_de_lei_complementar_cm_005-2025_-_toninho_da_laje_-_altera_lc_240-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8657/projeto_de_lei_complementar_cm_006-2025_-_joao_pedro_-_altera_lc_240-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8712/projeto_de_lei_complementar_cm_007-2025_-_joao_pedro_-_tuty_e_elias_-_app_em_auc_-_10-10-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8182/projeto_de_lei_complementar_no_xxx-2025-_cria_o_cargo_de_provimento_temporario_de_professor_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8389/projeto_de_lei_complementar_-_altera_lei_complementar_258-23_passivo_plano_carreira.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8397/projeto_de_lei_complementar_no_003-2025-_altera_a_lei_complementar_no_291-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8587/projeto_de_lei_no_xxx-2025_-_altera_o_inciso_iii__do_paragrafo_unico_do_art._287-a_da_lei_complementar_no_176-2017.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8663/projeto_de_lei_complementar_no_005-2025_-__altera_lei_complementar_003-91_-_cargos_eletivos_-_diretores_e_vice_diretores.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8664/projeto_de_lei_complementar_no_006-2025_-_regulamenta_eleicoes_escolares.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8705/projeto_de_lei_complementar_no_007-2025_-_altera_a_lei_complementar_no_291-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8179/projeto_de_lei_no_xxx-2025_-_concede_revisao_e_reajuste_aos_servidores_da_administracao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8180/projeto_de_lei_no_xxx-2025_-_concede_revisao_aos_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8181/projeto_de_lei_no________-2025_-_altera_a_lei_no_1.299-2005.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8185/projeto_de_lei_no_xxx-2024_-_institui_o_servico_de_inspecao_municipal_e_revoga_lei_2.164_de_2013_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8186/projeto_de_lei_no_xxx-2024_-_institui_programas_e_eventos_continuos_da_secretaria_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8187/projeto_de_lei_no_xxx-2025_-_altera_a_lei_no_3.794-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8188/projeto_de_lei_no_xxx-2025_-_altera_a_lei_no_3.937-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8189/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_402.00000_pedido_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8190/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_160.00000_pedido_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8191/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_3.500.00000_pedido_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8206/projeto_de_lei_no_xxx-2025_-_credito_especial_r_125.08267_pedido_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8207/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_70.00000_pedido_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8208/projeto_de_lei_no_xxx-2025_-_doa_bens_inserviveis_para_a_ascalp_janeiro_2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8209/projeto_de_lei_no_xxx-2025_-_ratifica_protocolo_intencoes_ciminas.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8221/projeto_de_lei_no_015-2025_-_credito_suplementar_-_r_421.23894_pedido_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8223/projeto_de_lei_no_016-2025_-_credito_suplementar_-_r_159.11291_pedido_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8224/projeto_de_lei_no_017-2025_-_credito_suplementar_-_r_5.026.56500_pedido_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8225/projeto_de_lei_no_018-2025_-_credito_suplementar_-_r_321.00000_pedido_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8226/projeto_de_lei_no_19-2025_-_credito_suplementar_-_r_200.00000_pedido_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8249/projeto_de_lei_no_020-2025_-_credito_suplementar_-_r_239.27361_pedido_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8250/projeto_de_lei_no__021-2025_-_credito_suplementar_-_r_510.60000_pedido_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8251/projeto_de_lei_no_022-2025_-_credito_suplementar_-_r_790.00000_pedido_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8252/projeto_de_lei_no_023-2025_-_altera_a_lei_municipal_no_3.879_de_29_de_agosto_de_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8253/projeto_de_lei_no_024-2025_-_altera_a_lei_municipal_no_3.774_de_2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8254/projeto_de_lei_no_025-2024_-_altera_a_lei_no_3.938-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8269/projeto_de_lei_no_026-2025_-_credito_especial_-_r_88.08197_pedido_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8270/projeto_de_lei_no_027-2025_-_credito_suplementar_-_r_340.20000_pedido_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8271/projeto_de_lei_no_028-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_340.20000.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8272/projeto_de_lei_no_029-2025_-_credito_suplementar_-_r_430.00000_pedido_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8273/projeto_de_lei_no_030-2025_-_credito_suplementar_-_r_1.500.00000_pedido_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8274/projeto_de_lei_no_031-2025_-_credito_suplementar_-_r_995.00000_pedido_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8282/projeto_de_lei_no_032-2025_-_credito_suplementar_-_r_1.511.91460_pedido_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8284/projeto_de_lei_no_033-2025_-_credito_suplementar_-_r_214.62200_pedido_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8285/projeto_de_lei_no_xxx-2025_-_altera_a_lei_no_3.946-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8291/projeto_de_lei_no_xxx-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_402.25000.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8292/projeto_de_lei_no_036-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_300.00000.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8293/projeto_de_lei_no_037-2025_-_credito_suplementar_-_r_150.00000_pedido_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8303/projeto_de_lei_no_038-2025_-_credito_suplementar_-_r_147.77699_pedido_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8304/projeto_de_lei_no_039-2025_-_ratifica_2o_alteracao_contratual_cisicom.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8305/projeto_de_lei_no_040-2025-_autoriza_transporte_a_estudantes.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8307/projeto_de_lei_no_041-2025_-_desafeta_e_autoriza_permuta_de_imoveis_-_alvoar_assinado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8317/projeto_de_lei_no_042-2025_-_altera_lei_n_1.569-2007.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8318/projeto_de_lei_no_xxx-2025-_altera_lei_n_2.472-2015.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8319/projeto_de_lei_no_044-2025_-_autoriza_o_municipio_a_doar_imoveis_-_nominal_lei_n_004-1991.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8320/projeto_de_lei_no_045-2025_-_autoriza_o_municipio_a_doar_imoveis_-_nominal_-_lei_n423-1990.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8321/projeto_de_lei_no_046-2025_-_autoriza_o_municipio_a_doar_imoveis_-_nominal_-_lei_n494-1991.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8322/projeto_de_lei_no_047-2025_-_autoriza_o_municipio_a_doar_imoveis_-_nominal_-_lei_n_509-1992.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8323/projeto_de_lei_no_048-2025_-_autoriza_o_municipio_a_doar_imoveis_-_nominal_-_lei_n_746-1997.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8324/projeto_de_lei_no_049-2025_-_autoriza_o_municipio_a_doar_imoveis_-_nominal_-_lei_n_839-1998.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8338/projeto_de_lei_no_050-2025_-_credito_suplementar_-_r_500.00000_pedido_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8339/projeto_de_lei_no_051-2025_-_credito_especial_-_r_66.00000_pedido_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8340/projeto_de_lei_no_052-2025_-_credito_suplementar_-_r_38.00000_pedido_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8351/projeto_de_lei_no_053-2025_-_autoriza_repasse_-_associacao_do_congado_r_32.00000.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8352/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_12.297.04020_pedido_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8353/projeto_de_lei_no_055-2025_-_credito_especial_-_r_144.50000_pedido_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8354/projeto_de_lei_no_056-2025_-_credito_suplementar_-_r_1.105.00000_pedido_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8355/projeto_de_lei_no_057-2025_-_credito_suplementar_-_r_91.79030_pedido_no_032-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8357/projeto_de_lei_no_058-2025_-_credito_especial_-_r_250.00000_pedido_no_033-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8359/projeto_de_lei_no_xxx-2025_-_altera_lei_657-1994.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8360/projeto_de_lei_no_060-2025_-_altera_lei_1.037-2002.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8361/projeto_de_lei_no_061-2025_-_altera_lei_1.137-2004.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8362/projeto_de_lei_no_062-2025_-_altera_lei_2.410-2015.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8363/projeto_de_lei_no_063-2025_-_altera_lei_2.588-2015.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8365/projeto_de_lei_no_064-2025_-_altera_lei_2.644-2015.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8366/projeto_de_lei_no_065-2025_-_altera_lei_2.679-2015.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8367/projeto_de_lei_no_066-2025_-_altera_lei_2.681-2015.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8368/projeto_de_lei_no_067-2025-2025_-_altera_lei_2.684-2015.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8369/projeto_de_lei_no_068-2025_-_altera_lei_2.685-2015.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8370/projeto_de_lei_no_069-2025_-_altera_lei_2.686-2015.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8371/projeto_de_lei_no_070-2025_-_altera_lei_2.687-2015.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8372/projeto_de_lei_no_071-2025_-_altera_lei_2.691-2015.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8373/projeto_de_lei_no_072-2025_-_altera_lei_3.145-2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8374/projeto_de_lei_no_073-2025_-_altera_lei_3.179-2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8375/projeto_de_lei_no_074-2025_-_adote_um_atleta_ou_equipe.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8380/projeto_de_lei_no_075-2025-_autoriza_o_municipio_de__lagoa_da_prata_a_contratar_com_o_banco_de_desenvolvimento_de_minas_gerais_s_a.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8382/projeto_de_lei_no_076-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_50.40000.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8383/projeto_de_lei_no_077-2025_-_autoriza_repasse_-_sos_r_200.00000.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8384/projeto_de_lei_no_078-2025_-_credito_suplementar_-_r_32.80231_pedido_no_029-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8385/projeto_de_lei_no_079-2025_-_credito_especial_-_r_220.96387_pedido_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8387/projeto_de_lei_no_080-2025_-_credito_suplementar_-_r_202.40000_pedido_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8388/projeto_de_lei_no_081-2025_-_dispoe_sobre_a_disponibilizacao_gratuita_do_sensor_de_monitoramento_continuo_de_glicose_freestyle_libre_para_criancas_com_diabetes.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8398/projeto_de_lei_no_082-2025_-_altera_lei_no_4.104-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8399/projeto_de_lei_no_083-2025_-_credito_suplementar_-_r_1.205.00000_pedido_no_036-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8407/projeto_de_lei_no_084-2025_-_autoriza_remanejamento_de_dotacoes_orcamento_2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8408/projeto_de_lei_no_085-2025_-_credito_especial_-_r_1.351.59472_pedido_no_034-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8409/projeto_de_lei_no_086-2025_-_credito_especial_-_r_55.00000_pedido_no_035-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8410/projeto_de_lei_no_087-2025_-_credito_suplementar_-_r_221.60805_pedido_no_037-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8411/projeto_de_lei_no_088-2025_-_credito_suplementar_-_r_200.00000_pedido_no_038-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8423/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_128.99844_pedido_no_039-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8430/projeto_de_lei_no_090-2025_-_credito_suplementar_-_r_217.89724_pedido_no_040-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8431/projeto_de_lei_no_091-2025_-_credito_suplementar_-_r_881.00000_pedido_no_041-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8432/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_280.00000_pedido_no_042-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8433/projeto_de_lei_no_093-2025_-_credito_suplementar_-_r_700.00000_pedido_no_043-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8434/projeto_de_lei_no_094-2025_-_credito_suplementar_-_r_210.00000_pedido_no_044-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8435/projeto_de_lei_no_095-2025_-_autoriza_repasse_-_fundacao_sao_carlos_complementacao_de_piso.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8436/projeto_de_lei_no_xxx-2025_-_institui_normas_gerais_para_a_cobranca_e_o_parcelamento_de_creditos_de_origem_nao_tributaria.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8447/projeto_de_lei_no_097-2025_-_lei_de_diretrizes_orcamentarias_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8449/projeto_de_lei_no_098-2025_-_credito_suplementar_-_r_100.00000_pedido_no_045-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8450/projeto_de_lei_no_099-2025_-_credito_suplementar_-_r_151.09449_pedido_no_046-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8451/projeto_de_lei_no_100-2025_-_altera_a_lei_no_4.147-2025_-_subvencao_social_associacao_congado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8452/projeto_de_lei_no_101-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_150.64800.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8458/projeto_de_lei_no_102-2025_-_credito_especial_-_r_39.78205_pedido_no_047-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8459/projeto_de_lei_no_103-2025_-_altera_a_lei_no_3.930-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8460/projeto_de_lei_no_104-2025_-_autoriza_supressao_detalhamentos_-_fontes_de_recursos_loa_ldo_ppa.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8461/projeto_de_lei_no_105-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_1.845.00000.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8462/projeto_de_lei_no_106-2025_-_autoriza_repasse_-_lar_sao__vicente_r_215.00000.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8463/projeto_de_lei_no_107-2025_-_autoriza_repasse_-_asfer_r_20.00000.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8465/projeto_de_lei_no_108-2025_-_autoriza_repasse_-_aefar_r_30.00000.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8466/projeto_de_lei_no_109-2025_-_autoriza_repasse_-_escolinha_mtb_team_r_28.00000.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8473/projeto_de_lei_no_110-2025_-_credito_suplementar_-_r_59.00000_pedido_no_048-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8474/projeto_de_lei_no_111-2025_-_credito_suplementar_-_r_494.84175_pedido_no_049-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8475/projeto_de_lei_no_112-2025_-_doa_bens_inserviveis_para_a_ascalp_maio_2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8476/projeto_de_lei_no_113-2025_-_dispoe_sobre_a_regularizacao_da_doacao_do_imovel_ao_laprata_esporte_clube.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8480/projeto_de_lei_no_114-2025_-_credito_especial_-_r_650.00000_pedido_no_050-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8485/projeto_de_lei_no_115-2025_-_credito_especial_-_r_60.00000_pedido_no_051-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8486/projeto_de_lei_no_116-2025_-_credito_suplementar_-_r_160.00000_pedido_no_052-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8487/projeto_de_lei_no_117-2025_-_credito_suplementar_-_r_660.00000_pedido_no_053-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8488/projeto_de_lei_no_118-2025_-_credito_suplementar_-_r_1.100.00000_pedido_no_054-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8489/projeto_de_lei_no_119-2025_-_autoriza_repasse_-_farasvec_r_90.00000.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8490/projeto_de_lei_no_120-2025_-_autoriza_repasse_-_apa_r_93.00000.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8491/projeto_de_lei_no_121-2025_-_autoriza_repasse_-_fazenda_de_recuperacao_novo_caminho_r_53.00000.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8492/projeto_de_lei_no_122-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_660.00000.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8493/projeto_de_lei_no_123-2025_-_autoriza_repasse_-_fundacao_sao_carlos_r_1.100.00000.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8495/projeto_de_lei_no_124-2025_-_credito_suplementar_r_160.00000_pedido_no_055-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8498/projeto_de_lei_no_125-2025_-_credito_suplementar_r_4.000.00000_pedido_no_056-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8501/projeto_de_lei_no_126-2025_-_credito_suplementar_r_790.00000_pedido_no_057-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8510/projeto_de_lei_no_127-2025_-_credito_especial_-_r_70.00000_saae.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8511/projeto_de_lei_no_128-2025-_prorroga_a_vigencia_do_plano_municipal_de_educacao_de_lagoa_da_prata.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8517/projeto_de_lei_no_129-2025_-_credito_suplementar_r_1.689.00000_pedido_no_058-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8518/projeto_de_lei_no_130-2025_-_credito_suplementar_r_31.82158_pedido_no_059-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8519/projeto_de_lei_no_131-2025_-_altera_a_lei_no_1.891-2010__que_cria_o_conselho_municipal_de_esporte_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8520/projeto_de_lei_no_132-2025_-_institui_o_programa_de_recuperacao_fiscal_refis_na_autarquia_servico_autonomo_de_agua_e_esgoto_saae_de_lagoa_da_prata.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8526/projeto_de_lei_no_133-2025_-_autoriza_repasse_fundacao_sao_carlos_r_1.042.00000.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8527/projeto_de_lei_no_134-2025_-_credito_suplementar_-_r_110.62401_pedido_no_060-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8533/projeto_de_lei_no_135-2025_-_credito_suplementar_-_r_551.85900_pedido_no_062-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8534/projeto_de_lei_no_136-2025_-_credito_suplementar_-_r_180.00000_pedido_no_063-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8535/projeto_de_lei_no_137-2025_-_autoriza_repasse_subvencao_-_apae_-_r_180.00000.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8543/projeto_de_lei_no_138-2025_-_altera_a_lei_no_1.119-2004.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8544/projeto_de_lei_no_139-2025-_autoriza_o_fornecimento_de_leite_em_po_aos_alunos_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8563/projeto_de_lei_no_140-2025_-_credito_suplementar_r_1.966.27528_pedido_no_061-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8564/projeto_de_lei_no_141-2025_-_autoriza_repasse_fundacao_sao_carlos_r_4.000.00000.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8565/projeto_de_lei_no_142-2025_-_credito_suplementar_-_r_50.00000_pedido_no_064-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8566/projeto_de_lei_no_143-2025_-_credito_suplementar_-_r_550.00000_pedido_no_065-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8567/projeto_de_lei_no_144-2025_-_credito_suplementar_-_r_2.130.00000_pedido_no_066-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8568/projeto_de_lei_no_145-2025_-_credito_suplementar_-_r_200.00000_pedido_no_068-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8569/projeto_de_lei_no_146-2025_-_autoriza_repasse_-_apae_r_200.00000_ref._pedido_no_68.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8570/projeto_de_lei_no_147-2025_-_autoriza_repasse_fsc_r_550.00000_pedido_65.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8571/projeto_de_lei_no_148-2025_-_credito_suplementar_-_r_2.400.00000_pedido_no_067-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8572/projeto_de_lei_no_149-2025_-_credito_especial_-_r_321.75000_pedido_no_069-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8585/projeto_de_lei_no_xxx-2025_-_credito_suplementar_-_r_1.000.00000_pedido_no_070-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8586/projeto_de_lei_no_xxx-2025_-_dispoe_sobre_licenciamento_de_empreendimentos_de_geracao_de_energia_eletrica_por_fonte_solar_fotovoltaica.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8595/projeto_de_lei_no_152-2025_-_credito_suplementar_-_r_24.79419_pedido_no_071-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8597/projeto_de_lei_no_153-2025_-_autoriza_repasse_-_associacao_amar_cura_r_89.90636.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8598/projeto_de_lei_no_154-2025_-_autoriza_repasse_-_asap__r_25.52640.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8599/projeto_de_lei_no_155-2025_-_credito_suplementar_-_r_100.00000_pedido_no_072-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8600/projeto_de_lei_no_156_-2025_-_desafeta_e_autoriza_permuta_de_imoveis_-_alvoar.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8607/projeto_de_lei_no_157-2025_-_credito_suplementar_-_r_180.00000_pedido_no_073-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8608/projeto_de_lei_no_158-2025_-_credito_suplementar_-_r_420.00000_pedido_no_074-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8609/projeto_de_lei_no_159-2025_-_credito_suplementar_-_r_680.00000_pedido_no_075-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8610/projeto_de_lei_no_160-2025_-_autoriza_repasse_fundacao_sao_carlos_r_180.00000.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8611/projeto_de_lei_no_161-2025_-_dispoe_sobre_a_apreensao_guarda_e_destinacao_de_animais_de_medio_e_grande_porte_encontrados_soltos_nas_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8623/projeto_de_lei_no_162-2025_-_credito_suplementar_-_r_89.00000_pedido_no_076-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8624/projeto_de_lei_no_163-2025_-_credito_suplementar_-_r_910.00000_pedido_no_077-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8625/projeto_de_lei_no_164-2025_-_credito_suplementar_-_r_4.133.99837_pedido_no_078-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8636/projeto_de_lei_no_165-2025_-_credito_suplementar_-_r_600.00000_saae.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8637/projeto_de_lei_no_166-2025_-_credito_suplementar_-_r_400.00000_pedido_no_079-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8638/projeto_de_lei_no_167-2025_-_credito_suplementar_-_r_300.00000_pedido_no_080-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8639/projeto_de_lei_no_168-2025_-_credito_suplementar_-_r_388.16123_pedido_no_081-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8640/projeto_de_lei_no_169-2025_-_autoriza_repasse_fsc_r_300.00000.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8641/projeto_de_lei_no_170-2025_-_altera_a_lei_no_4.132-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8642/projeto_de_lei_no_171-2025_-_altera_lei_n_4.137-25.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8643/projeto_de_lei_no_172-2025-_altera_lei_n_2.644-2015.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8644/projeto_de_lei_no_173-2025_-_autoriza_o_municipio_a_doar_imovel_que_menciona_nos_termos_da_lei_municipal_no_3.946_de_28_de_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8653/projeto_de_lei_no_174-2025_-_credito_suplementar_-_r_260.00000_pedido_no_082-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8654/projeto_de_lei_no_175-2025_-_credito_suplementar_-_r_520.00000_pedido_no_083-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8658/projeto_de_lei_no_176-2025_-_credito_suplementar_-_r_783.00000_pedido_no_084-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8660/projeto_de_lei_no_177-2025_-_credito_suplementar_-_r_147.69155_pedido_no_085-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8661/projeto_de_lei_no_178-2025_-_credito_suplementar_-_r_30.00000_pedido_no_087-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8662/projeto_de_lei_no_179-2025_-_autoriza_repasse_fsc_ref._pedido_084.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8672/projeto_de_lei_no_180-2025_-_credito_suplementar_-_r_399.20000_pedido_no_088-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8673/projeto_de_lei_no_181-2025_-_credito_suplementar_-_r_3.355.00000_pedido_no_089-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8682/projeto_de_lei_no_182-2025_-_credito_suplementar_-_r_320.00000_pedido_no_090-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8683/projeto_de_lei_no_183-2025_-_altera_percentual_de_suplementacao_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8690/projeto_de_lei_no_184-2025_-_credito_especial_-_r_18.99800_pedido_no_091-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8691/projeto_de_lei_no_185-2025_-_credito_suplementar_-_r_30.00000_pedido_no_092-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8692/projeto_de_lei_no_186-2025_-_credito_suplementar_-_r_527.00000_pedido_no_093-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8693/projeto_de_lei_no_187-2025_-_credito_suplementar_-_r_1.305.09321_pedido_no_094-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8711/projeto_de_lei_no_188-2025_-_credito_suplementar_-_r_500.00000_saae.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8719/projeto_de_lei_no_189-2025_-_credito_suplementar_-_r_403.00000_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8720/projeto_de_lei_no_xxx-2025_-_ldo_-_altera_anexos.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8721/projeto_de_lei_no_xxx-2025_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8722/projeto_de_lei_no_xxx-2025_-_ppa_2026_-_2029.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8731/projeto_de_lei_no_193-2025_-_credito_suplementar_-_r_500.00000_pedido_no_096-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8732/projeto_de_lei_no_194-2025_-_credito_suplementar__r_180.00000_pedido_no_097-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8733/projeto_de_lei_no_195-2025_-_autoriza_repasse_apae.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8734/projeto_de_lei_no_196-2025_-_credito_suplementar_-_r_2.030.00000_pedido_no_098-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8736/projeto_de_lei_no_197-2025_-_credito_especial_-_r_62.27541_pedido_no_095-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8743/projeto_de_lei_no_198-2025_-_credito_suplementar_-_r_970.00000_pedido_no_099-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8744/projeto_de_lei_no_199-2025_-_altera_a_lei_no_0288-1964.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8745/projeto_de_lei_no_200-2025_-_altera_percentual_de_suplementacao_ldo_2025_lei_no_4.040-2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8746/projeto_de_lei_no_201-2025_-_altera_percentual_de_suplementacao_loa_2025_lei_no_4.084-2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8756/projeto_de_lei_no_202-2025_-_credito_suplementar_-_r_750.00000_saae.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8763/projeto_de_lei_no_203-2025_-_credito_suplementar_-_r_286.00000_pedido_no_100-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8768/projeto_de_lei_no_204-2025_-_altera_a_lei_no_4.286-2025_-_ce__r_62.27541.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8785/projeto_de_lei_no_205-2025_-_autoriza_repasse_auxilio_fundacao_sao_carlos_r_180.00000.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8786/projeto_de_lei_no_206-2025_-_autoriza_repasse_auxilio_fundacao_sao_carlos_r_177.23600.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8787/projeto_de_lei_no_207-2025_-_autoriza_repasse_subvencao_fundacao_sao_carlos_r_50.40000.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8248/projeto_de_resolucao_no_001-2025_-_toninho_-_incentivo_a_doacao_de_sangue_17-02.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8364/projeto_de_resolucao_no_002-2025_-_mesa_diretora_-_autoriza_adesao_ao_parlamento_jovem.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8412/projeto_de_resolucao_no_003-2025_-_mesa_diretora_-_altera_regimento_interno_-_diversos_assuntos.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8440/projeto_de_resolucao_no_004-2025_-_mesa_diretora_-_altera_regulamentacao_parlamento_jovem_7-5-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8496/projeto_de_resolucao_no_005-2025_-_mesa_diretora_-_altera_regulamentacao_camara_mirim_6-6-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8540/projeto_de_resolucao_no_006-2025_-_mesa_diretora_-_altera_regulamentacao_camara_mirim.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8655/projeto_de_resolucao_no_007-2025_-_mesa_diretora_-_altera_regimento_interno_-_segunda_alteracao_-_assuntos_diversos.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8656/projeto_de_resolucao_no_008-2025_-_mesa_diretora_-_institui_e_regulamenta_o_logotipo_da_camara.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8703/projeto_de_resolucao_no_009-2025_-_todos_os_vereadores_-_concede_titulo_de_cidadania_honoraria.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8704/projeto_de_resolucao_no_010-2025_-_medalha_ilidio_carvalho_-_daniel_sibele_e_leticia.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8735/projeto_de_resolucao_no_011-2025_-_mesa_diretora_-_regulamenta_a_realizacao_de_audiencia_publica_24-10-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8742/projeto_de_resolucao_no_012-2025__-_da_nome_ao_cac_-_silverio_rocha.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8771/projeto_de_resolucao_no_013-2025_-_mesa_diretora_-_altera_regimento_interno_-_terceira_alteracao.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8437/proposta_de_emenda_a_lom_no_1-2025_-_9-5-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8193/requerimento_001-2025_-_mauro_do_gas_-_galpao_-_praca_dos_congadeiros.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8194/requerimento_002-2025_-_elias_-_auxilio-alimentacao_27-01.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8196/requerimento_003-2025_-_tuty_da_borracharia_-_unidade_do_corpo_de_bombeiros_27-01.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8197/requerimento_004-2025_-_janeany_-_sobreaviso_no_cata_27-01.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8198/requerimento_005-2025_-_joao_pedro_-_combate_a_dengue_27-01_assinado.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8199/requerimento_006-2025_-_soninha_-_rua_joao_graciano_dos_santos_27-01.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8200/requerimento_007-2025_-_carla_andrade_-_veiculos_emenda_deputado_27-01.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8201/requerimento_008-2025_-_ana_ruth_-_comissao_especial_27-01_assinado.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8210/requerimento_009-2025_-_joao_pedro_-_acao_de_conscientizacao_vagas_pcd_03-02_pades.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8211/requerimento_010-2025_-_mauro_do_gas_-_asfalto_03-02.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8212/requerimento_011-2025_-_janeany_-_limpeza_cemiterio_da_saudade_03-02.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8213/requerimento_012-2025_-_soninha_-_folga_servidor_dia_aniversario_03-02.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8214/requerimento_013-2025_-_tuty_da_borracharia_-_redutores_velocidade_rosa_maciel_03-02.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8215/requerimento_014_-2025_-_toninho_-_iluminacao_publica_paradiso_-_03-02.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8218/requerimento_015-2025-_todos_-_medalha_osmari_03-02_pades.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8219/requerimento_016-2025_-_joao_pedro_-_retirada_de_emendas_-_plc_1-2025_-_3-02_assinado.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8228/requerimento_017-2025_-_mauro_do_gas_-_asfalto_samuel_bernardes.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8229/requerimento_018-2025_-_soninha_-_asfalto_r_jose_b_lobato_10-02.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8230/requerimento_019-2025_-_elias_-_tag_pedagio_10-02_ii.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8231/requerimento_020-2025_-_janeany_-_concurso_publico_10-02.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8232/requerimento_021-2025_-_tuty_da_borracharia_-_manutencao_ponte_mirandas_10-02.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8233/requerimento_022-2025_-_toninho_-_drenagem_praca_museu_-_10-02.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8234/requerimento_023-2025_-_joao_pedro_-_semaforo_rua_bahia_-_10-02.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8235/requerimento_024-2025_-_todos_-_adesao_a_lei_athis_-_habitacao_10-02.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8255/requerimento_025-2025_-_mauro_do_gas_-_asfalto_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8256/requerimento_026-2025_-_carla_andrade_-_sinalizacao_em_frente_cemei_abp_17-02.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8257/requerimento_027-2025_-_janeany_-_cercamento_pista_skate_e_banheiros_17-02.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8258/requerimento_028-2025_-_soninha_-_extensao_horario_trabalhador_esf_17-02.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8259/requerimento_029-2025_-_tuty_da_borracharia_-_unidade_do_senai_em_lp_17-02.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8260/requerimento_030-2025_-_ana_ruth_-_incentivo_financeiro_ace_e_acs_17-02_pades.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8261/requerimento_031-2025_-_joao_pedro_-_sede_propria_psf_santa_eugenia_17_-_02_pades.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8262/requerimento_032-2025_-_toninho_-_convoca_diretor_do_saae-lp_-_17-02.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8275/requerimento_033-2025_-_tuty_da_borracharia_-_reforma_de_trevos_24-02.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8276/requerimento_034-2025_-_toninho_-_asfalto_rua_para_-_24-02.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8277/requerimento_035-2025_-_joao_pedro_-_banhistas_praia_municipal_-_24-02.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8278/requerimento_036-2025_-_soninha_-_reforma_calcada_praia_24-02.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8279/requerimento_037-2025_-_janeany_-_adia_sessao_do_dia_05-03_para_07-03.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8286/requerimento_038_-_2025_-_mauro_-_rotatorias_07-03.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8289/requerimento_039-2025_-_toninho_e_joao_pedro_-_olho_vivo.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8290/requerimento_040-2025_-_ana_ruth_-_grade_curricular_municipal_07-03.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8294/requerimento_041-2025_-_joao_pedro_-_quadras_esportivas_10-03_pades.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8309/requerimento_042-2025_-_carla_andrade_-_guarda_civil_municipal_11-03.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8296/requerimento_043-2025_-_mauro_do_gas_-_asfalto_11-03.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8297/requerimento_044-2025_-_elias_-_campo_bairro_marilia_11-03.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8298/requerimento_045-2025_-_janeany_-_cobertura_e_reforma_quadra_m_guimaraes_11-03.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8299/requerimento_046-2025_-_soninha_-_passagem_elev_pedestres_av_get_vargas_11-03.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8300/requerimento_047-2025_-_toninho_-_audiencia_autismo_-_11-03.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8310/requerimento_048-2025_-_mauro_do_gas_-_reforma_estacao_ferroviaria_martins_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8311/requerimento_049-2025_-_ana_ruth_-_joao_pedro_-_elias_-_campanha_arrecadacao_alimentos_expo_17-03_pades.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8312/requerimento_050-2025_-_carla_andrade_-_passagem_elev_pedestres_alameda_das_acacias_17-03.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8313/requerimento_051-2025_-_tuty_da_borracharia_e_carla_-_sensor_de_glicose_17-03.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8314/requerimento_052-2025_-_toninho_-_estudo_....._17-03.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8315/requerimento_053-2025_-_todos_-_convenio_estado_material_escolar_17-03_pades.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8316/requerimento_054-2025_-_elias_e_demais_-_convoca_sec_adm_e_gov_-_diversos_assuntos_pades.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8327/requerimento_055-2025_-_mauro_do_gas_-_cobertura_na_quadra_de_peteca_-_24-03_ass.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8328/requerimento_056-2025_-_todos_vereadores_-_carla_andrade_1a_autora_ass.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8329/requerimento_057-2025_-_todos_vereadores_-_tuty_1o_autor_ass.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8330/requerimento_058-2025_-_todos_vereadores_-_janeany_1a_autora_ass.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8331/requerimento_059-2025_-_soninha_-_limpeza_bueiros_rua_luz_24-03_ass.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8332/requerimento_060-2025_-_elias_motorista_-_retomada_de_feirinha_-_24-03_ass.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8333/requerimento_061-2025_-_joao_pedro_-_parque_dos_buritis_24-03_pades.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8334/requerimento_062-2025_-_ana_ruth_-_limpeza_em_martins_guimaraes_24-03_pades.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8335/requerimento_063-2025_-_toninho_-_limpeza_piscina_praca_esportes_-_24-03_ass.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8343/requerimento_064-2025_-_ana_ruth_-_ampliacao_da_creche_tia_maria_olivia_pades.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8344/requerimento_065-2025_-mauro_do_gas_-_wi-fi_nas_pracas_-_31-03_j.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8345/requerimento_066-2025_-_janeany_-_solicita_copia_calculos_servidores_31-03.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8346/requerimento_067-2025_-_elias_-_leilao_bens_moveis_inservivieis_31-03.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8347/requerimento_068-2025_-_joao_pedro_-_asfaltamento_de_vias_-_31-03.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8348/requerimento_069-2025_-_toninho_-_aplicabilidade_da_lei_municipal_no_4.073-20240_-_31-03.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8349/requerimento_070-2025_-_soninha-_adia_leitura_pareceres_pl_em_41-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8376/requerimento_071-2025_-_joao_pedro-_cata_treco_-_07-04.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8377/requerimento_072-2025_-_toninho_-_revitalizacao_nascente_praia_-_07-04.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8379/requerimento_073-2025_-_tuty_da_borracharia_e_joao_pedro_-_portao_imovel_na_fernao_dias_7-04_padesass.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8390/requerimento_074-2025_-_janeany_-_centro_de_lazer_idosos_-_14-04.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8391/requerimento_075-2025_-_mauro_do_gas_-_parquinho_nas_creches.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8392/requerimento_076-2025_-_tuty_-_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8393/requerimento_077-2025_-_elias_motorista_-_controle_dengue_-_14-04.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8394/requerimento_078-2025_-_toninho_-_infraestrutura_quadra_santa_helena_-_14-04.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8395/requerimento_079-2025_-_ana_ruth_-_seguranca_e_protecao_em_orgaos_publicos_14-04.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8396/requerimento_080-2025_-_carla_andrade_-_ampliar_iluminacao_pub_di_14-04.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8400/requerimento_081-2025_-_carla_andrade_-_passagem_elevada_rua_angelo_perilo_-_22-04.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8401/requerimento_082-2025_-_joao_pedro_-_asfaltamento_almirante_tamandare_-_22-04.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8402/requerimento_083-2025_-_mauro_do_gas_-_castramovel_zona_rural_22-04.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8403/requerimento_084-2025_-_elias_motorista_-_mutiroes_de_cirurgias_-_22-04.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8404/requerimento_085-2025_-_tuty_-_pavimentacao_asfaltica_-_pedido_do_miro_-_22-04.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8405/requerimento_086-2025_-_toninho_-_adia_leitura_pareceres_pl_em_66-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8414/requerimento_087-2025_-_ana_ruth_-_joao_pedro_-_tapa_buraco_28-04.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8415/requerimento_088_-2025_-_joao_pedro_-_pulseiras_de_identificacao_autismo_-_28-04.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8416/requerimento_089-2025_-_janeany_-_asfalto_-_28-04.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8417/requerimento_090-2025_-_toninho_-_asfaltamento_av_francisco_de_assis_resende_-_28-04.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8418/requerimento_091-2025_-_elias_motorista_-_rotatoria_bh.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8419/requerimento_092-2025_-_tuty-_retirada_de_substitutivo_-_plc_2-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8420/requerimento_093-2025_-_soninha_-_adia_leitura_pareceres_plc_em_3-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8424/requerimento_094_-2025_-_joao_pedro_-_limpeza_do_piscinao_-_05-05.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8425/requerimento_095-2025_-_ana_ruth_-_doacao_de_imovel_-_acadelp_-_05-05.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8426/requerimento_096-2025_-mauro_do_gas_-_academia_ao_ar_livre_-_05-05.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8427/requerimento_097-2025_-_tuty_-_faixa_de_pedestres_praia_-_05-05-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8428/requerimento_098-2025_-_toninho_da_laje_-_retira_leitura_pareceres_plc_em_3-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8441/requerimento_099-2025_-_carla_andrade_-_poda_dos_eucaliptos_na_praca_de_esportes_-_12-05.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8442/requerimento_100_-2025_-_janeany_-_poda_dos_eucaliptos_na_praca_de_esportes_-_12-05.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8443/requerimento_101_-2025_-_ana_ruth_joao_pedro_e_elias_-_quebra_molas_cemae_-_12-05.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8444/requerimento_102-2025_-_elias_motorista_-_pulseira_de_identificacao.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8445/requerimento_103-2025_-_toninho_-_av._isabel_de_castro_-_12-05.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8453/requerimento_104-2025_-_mauro_do_gas_-_asfalto_-_19-05_ass.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8454/requerimento_105-2025_-_toninho_-_transporte_escolar_escola_jacinto_campos_ii_-_19-05.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8455/requerimento_106-2025_-_tuty_-_sinalizacao_proibido_fumar_-_19-5-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8456/requerimento_107-2025_-_elias_motorista_-_dia_de_pagamento_do_servidor.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8457/requerimento_108-2025_-_joao_pedro_-_audiencia_direito_do_idoso_-_19-05_pades.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8467/requerimento_109-2025_-_elias_motorista_-_horta_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8468/requerimento_110-2025_-_tuty_-_agendamento_previo_de_consultas_-_26-5-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8469/requerimento_111-2025_-_joao_pedro_-_conscientizacao_no_transito.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8470/requerimento_112-2025_-_mauro_do_gas_-_reforma_ubs_-_marilia.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8471/requerimento_113-2025_-_toninho_-_elias_e_tuty_-_convoca_anderson_meio_ambiente_ass.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8481/requerimento_114-2025_-_toninho_-_asfaltamento_av_francisco_de_assis_resende.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8482/requerimento_115-2025_-_tuty_-_rastreador_nos_veiculos_publicos.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8483/requerimento_116-2025_-_elias_-_maternidade.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8484/requerimento_117-2025_-_janeany_-_informacoes_sobre_as_hortas_comunitarias_-_2-6.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8503/requerimento_118-2025_-_ana_ruth_-_praca_da_capelinha_-_09-06.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8504/requerimento_119-2025_-_joao_pedro_-_tapa_buraco_e_correcao_de_infiltracoes_09-06.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8505/requerimento_120-2025_-_soninha_-_instalacao_de_semaforo_09-06.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8506/requerimento_121-2025_-_carla_andrade_-_recapeamento_av._jose_bernardes_maciel_09-06.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8507/requerimento_122-2025_-_mauro_do_gas_-_asfalto_-_09-06.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8508/requerimento_123-2025_-_toninho_-_reforma_quadra_americo_silva_-_09-06.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8512/requerimento_124-2025_-_ana_ruth_-_estatua_de_boto_-_16-06.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8513/requerimento_125_-2025_-_tuty_da_borracharia_-_banheiro_container_-_16-06.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8514/requerimento_126-2025_-_joao_pedro_-_asfaltamento_-_16-06.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8515/requerimento_127-2025_-_toninho_-_obras_praca_do_museu_-_16-06.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8521/requerimento_128-2025_-_mauro_do_gas_-_ponto_de_onibus_-_23-06.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8522/requerimento_129-2025_-_tuty_da_borracharia_e_mauro_do_gas_-_poda_de_arvores_-_23-06.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8523/requerimento_130-2025_-_joao_pedro_e_tuty_da_borracharia_-_vigilancia_sanitaria_de_lagoa_da_prata_-_23-06.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8528/requerimento_131-2025_-_joao_pedro_-_audiencia_publica_ldo_30-6.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8529/requerimento_132-_2025_-_mauro_do_gas_-_tribuna_jose_maria-_30-06.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8530/requerimento_133-2025_-_janeany_-_passagem_elevada_-_30-06.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8531/requerimento_134-2025_-_toninho_-_atendimentos_otorrino_-_30-06_j.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8537/requerimento_135-2025_-_elias_-_ferias_25_dias_uteis_07-07.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8538/requerimento_136-2025_-_janeany_-_painel_de_senha_farmacia_municipal-_07-07.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8539/requerimento_137-2025_-_toninho_-_programa_habita_lagoa_-_07-07.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8546/requerimento_138-2025_-_janeany_-_instalacao_de_lixeiras_publicas_-_14-07.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8547/requerimento_139_-_2025_-_elias_-_remocao_de_quebra-mola-_14-07.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8548/requerimento_140-2025_-_ana_ruth_e_joao_pedro_-_servidores_do_saae_-_14-07.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8549/requerimento_141-2025_-_mauro_do_gas_-_banheiro_na_praca_da_matriz_-_14-07.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8550/requerimento_142-2025_-_tuty_e_joao_pedro_-_mao_unica_na_escola_chico_rezende_-_14-07.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8551/requerimento_143-2025_-_toninho_-_area_anexa_ginasio_francelino_pereira.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8555/requerimento_144-2025_-_janeany_-_tapa-buracos_-_21-07.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8556/requerimento_145-2025_-_carla_andrade-_investimento_em_mountain_bike_e_atletismo_-_21-07.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8557/requerimento_146-2025_-_toninho_-_perfil_alunos_escola_jacinto_campos_ii.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8558/requerimento_147-2025_-_ana_ruth_e_joao_pedro_-_informacoes_educacao_-_21-7.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8559/requerimento_148-2025_-_joao_pedro_-_rodolfo_pio_-_21-07.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8576/requerimento_149-2025_-_soninha_joao_e_toninho-_mao_unica_do_museu_28-07.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8577/requerimento_150-2025_-_tuty_-_fechamento_da_rua_do_centro_de_especialidades_-_28-07.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8578/requerimento_151-2025_-_joao_pedro_e_carla_-_area_de_lazer_da_praia_municipal_-_28-07.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8579/requerimento_152_-_2025_-_janeany_-_rotatoria_e_passagem_elevada_praca_do_cruzeiro_-_28-07_ass.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8580/requerimento_153-2025_-_ana_ruth_-_fios_soltos_-_28-07.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8581/requerimento_154-2025_-_mauro_do_gas_-_joaquim_gomes_pereira_28-07.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8582/requerimento_155-2025_-_toninho_-_obras_de_revitalizacao_pracas_matriz_e_do_cruzeiro_-_28-07.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8588/requerimento_156-2025_-_elias_-__postes_chico_miranda_e_sol_nascente-_04-08_-.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8589/requerimento_157-2025_-_joao_pedro_-_escoamento_de_agua_-_04-08.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8592/requerimento_158-2025_-_janeany_-_recapeamento_-_04-08.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8593/requerimento_159-2025_-_tuty_-_retirada_de_pauta__-_04-08_-_ass.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8594/requerimento_160-2025_-_toninho_da_laje_-_retira_leitura_pareceres_pl_em_140-141-147-2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8603/requerimento_161-2025_-_tuty_-_sinalizacoes_horizontais_-_11-08_ass.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8604/requerimento_162-2025_-_mauro_do_gas_-_praca_alfredo_bernardes_11-08_ass.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8605/requerimento_163-2025-_todos_-_doacao_de_lote_a_asap_-_11-08_ass.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8606/requerimento_164-2025_-_janeany_-_instalacao_de_semafaros_-_11-08_ass.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8613/requerimento_165-2025_-_tuty_-_despejo_irregular_de_aguas_residuais_-_18-08.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8614/requerimento_166-2025_-_ana_ruth_-_praca_do_cruzeiro_-_18-08.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8615/requerimento_167-2025_-_joao_pedro_e_soninha_-_rebaixamento_de_rede_-_18-08.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8616/requerimento_168-2025_-_janeany_-_calcadas_-_18-08.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8617/requerimento_169-2025_-_carla_andrade-_escola_de_futebol_-_redutor_de_velocidade_-_18-08.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8618/requerimento_170-2025_-_mauro_do_gas_-_recapeamento_-_18.08.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8619/requerimento_171-2025_-_toninho_-_triturador_de_galhos_-_18-08.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8620/requerimento_172-2025_-_soninha_e_joao_pedro_-_audiencia_publica_do_agro-_18-08.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8626/requerimento_173-2025_-_elias_-__pracas_no_bairro_paradiso_-25-08_-.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8627/requerimento_174-_2025_-_janeany-_remocao_de_quebra-mola-_25-08.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8628/requerimento_175-2025_-_ana_ruth_-_adicionar_libras_na_grade_curricular__-25-08_-.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8629/requerimento_176-2025_-_mauro_do_gas_-_redutor_de_velocidade_-_25-08.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8631/requerimento_177-2025_-_joao_pedro_-_queima_da_turva_-_25-08.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8632/requerimento_178-2025_-_tuty_-_questionamentos_sobre_obras_-_25-8.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8645/requerimento_179-2025_-_soninha_-_janeany_-_solicita_oficio_homenagem_ao_preto_-_01-09.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8646/requerimento_180-2025_-_joao_pedro_-_cobranca_requerimento_111_-_01-09.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8647/requerimento_181-2025_-_carla_andrade_-_solicita_oficio_parabenizando_raizen_e_outros_-_1-9-2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8648/requerimento_182-2025_-_mauro_do_gas_-_redutor_de_velocidade_-_25-08.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8649/requerimento_183-2025_-_toninho_-_reducao_quebra-molas_av._bela_vista_-_01-09.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8650/requerimento_184-2025_-_janeany_-_oitiva_sergio_tobias_-_01-09.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8651/requerimento_185-2025_-_tuty_-_retirada_de_emenda_-_pl_156-2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8666/requerimento_186-2025_-_tuty_-_laudo_tecnico_-_08-09.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8667/requerimento_187-2025_-_janeany_-_interdicao_na_rua_da_feirinha__-_08-09.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8669/requerimento_188-2025_-_toninho_-__faixa_de_pedestres_getulio_vargas_-_08-09.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8668/requerimento_189-2025_-_joao_pedro_-_reforma_na_praca_dona_zaza_08-09.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8674/requerimento_190-2025_-_janeany_-_aula_de_zumba__-_15-09.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8675/requerimento_191-2025_-_carla_andrade_-_olho_vivo_-_15-09.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8676/requerimento_192-2025_-_tuty_e_janeany_-_creche_-_15-09.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8677/requerimento_193-2025_-_soninha_e_outros_-_aparelho_de_glicose_-_15-09.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8678/requerimento_194-2025_-_joao_pedro_e_tuty_-_avaliacao_terreno_turfa_-_15-09.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8679/requerimento_195-2025_-_toninho_-_prestacao_contas_fundacao_sao_carlos_-_15-09.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8680/requerimento_196-2025_-_ana_ruth_-_retira_leitura_pareceres_pl_em_179-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8686/requerimento_197-2025_-_mauro_ana_e_tuty-_grampeacao_de_rede_-_22-09.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8687/requerimento_198-2025_-__tuty_e_toninho_-_limpeza_da_praia_municipal_-_22-09.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8688/requerimento_199-2025_-__joao_pedro_tuty_e_toninho_-_melhorias_no_bairro_cidade_nova_-_22-09.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8696/requerimento_200-2025_-_elias_-_empocamento_-_29-09.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8697/requerimento_201-2025_-_ana_ruth_-_carreta_da_alegria_no_dia_dos_idosos__-29-09_-.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8698/requerimento_202-2025_-_joao_pedro_-_passagem_elevada_-_29-09.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8699/requerimento_203-2025_-__tuty_toninho_e_janeany_-_vagas_em_concurso_publico__-_29-09.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8700/requerimento_204-2025_-_tuty_e_demais_vereadores_-_der_-_29-09.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8701/requerimento_205-2025_-_janeany_-_interdicao_da_av_jose_bernardes_maciel_-.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8706/requerimento_206-2025_-_joao_pedro_-_pista_de_corrida_-_06-10.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8707/requerimento_207-2025_-_tuty_-_praca_dona_dodora.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8708/requerimento_208-2025_-_ana_ruth_-_audiencia_publica_sobre_dia_da_consciencia_negra_06-10.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8709/requerimento_209-2025_-_toninho_-_audiencia_transito_-_06-10.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8713/requerimento_210-2025_-_janeany-_tapa-buracos_-_13-10.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8714/requerimento_211-2025_-_joao_pedro_-asfaltamento_da_garagem_da_prefeitura_-_13-10.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8715/requerimento_212-2025_-_mauro_-__faixa_de_pedestres_-_av_brasil_-_13-10.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8716/requerimento_213-2025_-_ana_ruth_-_academia_na_praca_jose_goncalves_paulino_13-10.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8717/requerimento_214-2025_-_carla_andrade_-_audiencia_outubro_rosa_-_13-10.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8718/requerimento_215-2025_-_soninha_-_adia_leitura_pareceres_plc_em_6-2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8725/requerimento_216-2025_-_ana_ruth_-_solicitacao_de_estudo_de_gestao_de_risco_mapeamento_de_areas_de_inundacao_e_plano_de_seguranca_comunitaria_-_20-10.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8726/requerimento_217-2025_-_mauro_do_gas_-_reforma_da_praca_coronel_luciano_-_20-10.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8727/requerimento_218-2025_-toninho_-_audiencia_publica_causa_animal_-_20-10-2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8728/requerimento_219-2025_-_carla_andrade_-_audiencia_novembro_azul_-_20-10.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8737/requerimento_220-2025_-_carla_andrade_-_pedir_calcada_para_pratica_atividade_fisica_-_27-10.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8738/requerimento_221-2025_-_mauro_do_gas_-_redutor_de_velocidade_praca_dos_congadeiros_-_27-10.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8739/requerimento_222-2025_-toninho_e_outros-_convoca_diretor_saae_-_27-10.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8747/requerimento_223-2025_-_ana_ruth_-_convenio_com_o_detran_-_05-11.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8748/requerimento_224-2025_-_carla_andrade_-_redutor_de_velocidade_rua_barao_do_rio_branco_-_10-11.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8749/requerimento_225-2025_-toninho_-_reforma_quadra_n.s.gracas_-_05-11.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8750/requerimento_226-2025_-_tuty_-_situacao_dos_imoveis_no_distrito_industrial.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8752/requerimento_227-2025_-_tuty_-_pintura_de_depressoes__-_10-11_--.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8753/requerimento_228-2025_-_ana_ruth_-_ativacao_do_compir.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8754/requerimento_229-2025_-_mauro_do_gas_-substituicao_dos_bebedouros_da_ubs_do_sol_nascente__-_10-11.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8755/requerimento_230-2025_-__joao_pedro_-_audiencia_publica_ldo_10-11.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8758/requerimento_231-2025_-_soninha_-_reforma_na_praca_de_esportes_-_17-11.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8759/requerimento_232-2025_-_joao_tuty_e_toninho_-_mao_unica_na_av_benedito_valadares_e_27_de_dezembro_--_17-11.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8760/requerimento_233-2025_-janeany_-tercerizacao_do_atendimento_da_farmacia_popular-_17-11.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8764/requerimento_234-2025_-janeany_-_calcada_rua_olegario_maciel_-_24-11-25.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8765/requerimento_235-2025_-_carla_andrade_-_asfalto_-_24-11-25.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8766/requerimento_236-2025_-toninho_e_outros_-_demandas_audiencia_transito_-_24-11.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8767/requerimento_237-2025_-_ana_ruth_-_perimetro_urbano_distrito_martins_guimaraes_-_24-11.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8772/requerimento_238-2025_-_soninha_-_quebra-molas_americo_silva_-_01-12.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8773/requerimento_239-2025_-_tuty_-_aterro_sanitario__-_01-12_--.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8774/requerimento_240-2025_-_toninho_-_pavimentacao_rua_maranhao_-_01-12.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8777/requerimento_241-2025_-_elias_e_soninha_-_aumento_dos_horarios_do_transporte_publico_-_08-12.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8778/requerimento_242-2025_-ana_ruth_elias_e_joao_pedro_-_entrada_solidaria_-_08-12.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8779/requerimento_243-2025_-_joao_pedro_-_praca_dona_zaza_-_08-12.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8780/requerimento_244-2025_-_tuty_da_borracharia_-_rotatoria_-_08-12.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8781/requerimento_245-2025_-_mauro_do_gas_-_asfalto_via_de_martins_guimaraes_-_08-12.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8782/requerimento_246-2025_-_toninho_-_chuveiro_na_praia_-_08-12.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8789/requerimento_247-2025_-janeany_-_informacoes_sobre_o_concurso_-_15-12-25.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8790/requerimento_248-2025_-_joao_pedro_-_placa_no_viveiro_do_jacinto_-_15-12-25.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8358/projeto_de_decreto_legislativo_no_001-2025_-_mesa_diretora_-_autoriza_acordo_coop_tec_policia_civil_-_posto_identificacao.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8681/parecer.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8326/oficio_no_086-2025_-_camara_municipal_solicita_retirada_projeto_de_lei_de_tramitacao_-_projeto_de_lei_no_037-2025_-_cs_r_150.00000.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8406/oficio_no_114-2025_-_camara_municipal_-_solicita_retirada_projetos_de_lei_de_tramitacao_projetos_no_066_070_e_072-2025_-_versao_final.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8413/oficio_no_125-2025_-_camara_municipal_solicita_retirada_projeto_de_lei_de_tramitacao_-_projeto_de_lei_no_075-2025_-_contrato_bdmg.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2025/8769/oficio_no_455-2025_-_camara_municipal_solicita_retirada_projeto_de_lei_de_tramitacao_pl_no_147-2025_autoriza_conceder_subvencao_-_r_550.00000.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H586"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="109.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="233.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="232.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>