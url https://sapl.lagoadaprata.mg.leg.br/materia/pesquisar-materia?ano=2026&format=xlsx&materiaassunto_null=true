--- v0 (2026-02-05)
+++ v1 (2026-04-25)
@@ -10,314 +10,1971 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1351" uniqueCount="624">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>8822</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>ANTEP</t>
+  </si>
+  <si>
+    <t>Anteprojeto de Lei</t>
+  </si>
+  <si>
+    <t>DI GIANNE DE OLIVEIRA NUNES</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8822/anteprojeto_de_lei_no_xxx-2026-_reduz_o_subsidio_do_prefeito_vice_e_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a redução temporária do valor de desembolso mensal dos subsídios do Prefeito, Vice-Prefeito e Vereadores do Município de Lagoa da Prata, preservando o valor nominal para fins de teto remuneratório, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>8828</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Carla Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8828/anteprojeto_de_lei_no_002-2026_-_carla_andrade_-_medicamentos_para_fibromialgia.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a disponibilizar medicação específica para o tratamento da Fibromialgia, por meio da Farmácia Pública Municipal, nas hipóteses que menciona.</t>
+  </si>
+  <si>
+    <t>8831</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Ana Ruth, Soninha</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8831/anteprojeto_de_lei_no_003-2026_-_ana_ruth_e_soninha_-_meia_consulta.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a celebrar Termo de Parceria ou instrumento jurídico pertinente com Clínicas Médicas ou entidades do Terceiro Setor, visando a implantação do Programa Meia-Consulta junto aos pacientes hipossuficientes do Município de Lagoa da Prata.</t>
+  </si>
+  <si>
+    <t>8917</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Ana Ruth, Janeany</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8917/anteprojeto_de_lei_no_004-2026_-_ana_ruth_e_janeany_-_torna_obrigatoria_a_educacao_sobre_protecao_animal_nas_escolas.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a inclusão obrigatória de conteúdos sobre proteção e bem-estar animal nas escolas municipais públicas do Município de Lagoa da Prata.</t>
+  </si>
+  <si>
+    <t>8950</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Ana Ruth</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8950/anteprojeto_de_lei_no_005-2026_-_ana_ruth_-_institui_o_programa_cuidando_de_quem_cuida.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Cuidando de Quem Cuida, com o objetivo de promover ações de orientação e apoioàs mães e famílias atípicas no Município de Lagoa da Prata, e cria a Semana Municipal da Maternidade Atípica.</t>
+  </si>
+  <si>
+    <t>8951</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8951/anteprojeto_de_lei_no_006-2026_-_ana_ruth_-__institui_o_programa_municipal_de_capacitacao_continuada.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Capacitação Continuada para Atendimento Educacional de Alunos Neurodivergentes na Rede de Ensino de Lagoa da Prata.</t>
+  </si>
+  <si>
+    <t>8952</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Elias Motorista</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8952/anteprojeto_de_lei_no_007-2026_-_elias_motorista_-_dispoe_sobre_a_inclusao_obrigatoria_de_aulas_de_educacao_para_o_transito.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a inclusão obrigatória de aulas de Educação para o Trânsito no calendário anual das escolas da Rede Municipal de Ensino de Lagoa da_x000D_
+Prata.</t>
+  </si>
+  <si>
+    <t>8959</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8959/anteprojeto_de_lei_no_008-2026_-_ana_ruth_-__semana_escolar_de_combate_a_violencia_contra_a_mulher.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Semana Escolar de Combate à Violência contra a Mulher no Município de Lagoa da Prata.</t>
+  </si>
+  <si>
+    <t>8891</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>João Pedro</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8891/indicacao_001-2026_-_joao_pedro_-_asfalto_acacio_mendes_-_16-03.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado indica ao Executivo Municipal, na forma regimental, a necessidade de realizar pavimentação asfáltica na Rua Acácio Mendes, nos bairros São José e Ernestina Bernardes, ligando o trecho até o ponto onde já existe pavimentação asfáltica, nas proximidades do Velório Municipal.</t>
+  </si>
+  <si>
+    <t>8914</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8914/indicacao_002-2026_-ana_ruth_-treinamento_parental_com_apoio_especializado_para_familias_de_criancas_com_transtorno_do_espectro_autista__23-03.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de implantar programa de treinamento parental com apoio especializado para famílias de crianças com Transtorno do Espectro Autista (TEA) no Município de Lagoa da Prata.</t>
+  </si>
+  <si>
+    <t>8924</t>
+  </si>
+  <si>
+    <t>Janeany</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8924/indicacao_003-2026_-_janeany_-_quebra_molas_samuel_bernardes_-_30-03.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de tomar providências em relação ao quebra-molas localizado na Rua Samuel Bernardes, esquina com a Rua Mário Mendes, no bairro Marília.</t>
+  </si>
+  <si>
+    <t>8818</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8818/mocao_001-2026_-_janeany_-_keila__acom.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora infra-assinada, regimentalmente apoiada, requer a Vossa Excelência que seja submetida à apreciação e aprovação do Plenário a presente Moção de Aplausos à Sra. Keila Gonçalves de Souza Silva, servidora pública concursada do Município de Lagoa da Prata desde o ano de 2012, atualmente responsável pelo setor de Oncologia da Secretaria Municipal de Saúde, pelo relevante, humano e exemplar trabalho desenvolvido em favor dos pacientes oncológicos e de seus familiares, bem como pela dedicação ao serviço público e ao cuidado com o próximo.</t>
+  </si>
+  <si>
+    <t>8878</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8878/mocao_002-2026_-_joao__pedro_-_insanos__mc...pdf</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado, regimentalmente apoiado, requer a Vossa Excelência que seja submetida à apreciação e aprovação do Plenário a presente Moção de Aplausos ao Insanos Motoclube - Divisão Lagoa da Prata pelos relevantes serviços voluntários que fizeram em favor de nossa cidade.</t>
+  </si>
+  <si>
+    <t>8895</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8895/mocao_003-2026_-_janeany_-_apelo_orelha.pdf</t>
+  </si>
+  <si>
+    <t>Vereadora infra-assinada, regimentalmente apoiada, nos termos do Art. 110 do Regimento Interno desta Casa, requer a Vossa Excelência que seja submetida à aprovação do Plenário MOÇÃO DE APELO À COMUNIDADE E ÀS AUTORIDADES COMPETENTES, manifestando-se publicamente em favor da justiça no caso do cão comunitário “Orelha”, ocorrido no município de Florianópolis, Santa Catarina, fato que gerou grande comoção nacional e mobilização social em defesa da causa animal._x000D_
+Por meio desta Moção, manifesta-se o apelo desta Casa Legislativa para que o referido caso seja apurado com a máxima seriedade, transparência e responsabilidade pelas autoridades competentes, assegurando que eventuais responsáveis por atos de violência ou maus-tratos contra o animal sejam devidamente responsabilizados conforme a legislação vigente, reafirmando o compromisso da sociedade com o respeito à vida e à dignidade dos_x000D_
+animais.</t>
+  </si>
+  <si>
+    <t>8949</t>
+  </si>
+  <si>
+    <t>Toninho da Laje</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8949/mocao_004-2026_-_toninho_da_laje_-_eliene.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado, regimentalmente apoiado, requer a Vossa Excelência que seja submetida à apreciação e aprovação do Plenário a presente Moção de Aplausos ao Sr. Eliene Eterno de Ávila, pelos relevantes serviços prestados ao Município de Lagoa da Prata, especialmente na área da_x000D_
+saúde pública e nas ações sociais desenvolvidas ao longo de sua trajetória.</t>
+  </si>
+  <si>
     <t>8798</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PL-CM</t>
   </si>
   <si>
     <t>Projeto de Lei CM</t>
   </si>
   <si>
-    <t>Toninho da Laje</t>
-[...2 lines deleted...]
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Revisa e Reajusta os Valores dos Vencimentos dos Empregados Públicos da Câmara Municipal de Lagoa da Prata, nos termos do Art. 37, Inciso X, da "Constituição da República de 5 de outubro de 1988" e da "Lei Municipal nº 2.198, de 23 de janeiro de 2014."</t>
   </si>
   <si>
+    <t>8819</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8819/projeto_de_lei_cm_002-2026_-_joao_pedro_-_declara_de_utilidade_publica_-_agrolagoa.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública a Associação dos Produtores Rurais de Lagoa da Prata e Região - AGROLAGOA.</t>
+  </si>
+  <si>
+    <t>8870</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8870/projeto_de_lei_cm_003-2026_-_ana_ruth_-_da_nome_a_rua_o_-_bairro_mangabeiras.pdf</t>
+  </si>
+  <si>
+    <t>Dá Nome à Rua O situada no Bairro Mangabeiras, no Município de Lagoa da Prata.</t>
+  </si>
+  <si>
+    <t>8871</t>
+  </si>
+  <si>
+    <t>Janeany, Soninha, Toninho da Laje</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8871/projeto_de_lei_cm_004-2026_-_mesa_diretora_-_altera_lei_do_auxilio-alimentacao.pdf</t>
+  </si>
+  <si>
+    <t>Altera a “Lei Municipal nº 3.769, de 16 de janeiro de 2023” que Institui o Programa de Auxílio alimentação aos Empregados Públicos, Estagiários e_x000D_
+Aprendizes da Câmara Municipal de Lagoa da Prata.</t>
+  </si>
+  <si>
+    <t>8873</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8873/projeto_de_lei_cm_005-2026_-_mesa_diretora_-_altera_lei_do_plano_de_saude.pdf</t>
+  </si>
+  <si>
+    <t>Altera a “Lei Municipal nº 3.859 de 30 de junho de 2023” que autoriza a Câmara Municipal de Lagoa da Prata a contratar Serviços de Assistência Médica_x000D_
+Ambulatorial e Hospitalar em favor de seus Empregados Públicos.</t>
+  </si>
+  <si>
+    <t>8894</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8894/projeto_de_lei_cm_006-2026_-_ana_ruth_-_institui_a_semana_escolar_de_combate_a_violencia_contra_a_mulher_19-3.pdf</t>
+  </si>
+  <si>
+    <t>8815</t>
+  </si>
+  <si>
+    <t>PLC-C</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar - CM</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8815/projeto_de_lei_complementar_cm_001-2026_-_mesa_diretora_-_altera_lc_276_-_30-1-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a “Lei Complementar Municipal nº 276, de 23 de fevereiro de 2024”, que Institui o Quadro de Pessoal da Câmara Municipal de Lagoa da Prata, trata da Classificação e Provimento dos Cargos e da Promoção, Progressão, Vencimentos e Atribuições dos Servidores e revoga a Lei Complementar 49/2005.</t>
+  </si>
+  <si>
+    <t>8865</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8865/projeto_de_lei_complementar_cm_002-2026_-_mesa_diretora_-_alteracoes_na_lc_296-2025_j.pdf</t>
+  </si>
+  <si>
+    <t>Altera a “Lei Complementar nº 296, de 15 de julho de 2025”, para acrescentar o Art. 5º-A e o Anexo X, bem como para alterar o Anexo IV, adequando a_x000D_
+estrutura da Comunicação Institucional da Câmara Municipal de Lagoa da Prata.</t>
+  </si>
+  <si>
+    <t>8866</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8866/projeto_de_lei_complementar_cm_003-2026_-_mesa_diretora_-_altera_lc_276-2024_-_aumenta_4_agentes_adm.pdf</t>
+  </si>
+  <si>
     <t>8795</t>
   </si>
   <si>
     <t>PLC-E</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei Complementar - EM </t>
   </si>
   <si>
-    <t>DI GIANNE DE OLIVEIRA NUNES</t>
-[...2 lines deleted...]
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8795/projeto_de_lei_complementar_no_001-2026_-_altera_o_anexo_vii_da_lei_complementar_no_003_de_22_de_maio_de_1991.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8795/projeto_de_lei_complementar_no_001-2026_-_altera_o_anexo_vii_da_lei_complementar_no_003_de_22_de_maio_de_1991.pdf</t>
   </si>
   <si>
     <t>Altera o anexo VII da “Lei Complementar nº 003, de 22 de maio de 1991” que cria o plano de carreira do Servidor Público Civil da Prefeitura Municipal de Lagoa da Prata e dá outras providências”.</t>
   </si>
   <si>
     <t>8808</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8808/projeto_de_lei_complementar_no_002-2026-_altera_lei_complementar_n_003-1991.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8808/projeto_de_lei_complementar_no_002-2026-_altera_lei_complementar_n_003-1991.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei Complementar nº 003, de 22 de maio de 1991”, para atualizar a denominação e as atribuições do cargo em comissão de Chefe do Setor de Habitação, e dá outras providências.</t>
   </si>
   <si>
+    <t>8820</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8820/projeto_de_lei_complementar_no_003-2026-_altera_lei_complementar_n_003-1991.pdf</t>
+  </si>
+  <si>
+    <t>8852</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8852/projeto_de_lei_complementar_no_xxx-2026-_altera_a_lei_complementar_no_261_de_2023_normas_relativas_ao_uso_de_lanternins_ou_sheds_nas_edificacoes.pdf</t>
+  </si>
+  <si>
+    <t>Altera a “Lei Complementar nº 261, de 2023”, para dispor sobre a localização das normas relativas ao uso de lanternins ou sheds nas edificações, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>8853</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8853/projeto_de_lei_complementar_no_xxx-2026_-_altera_lei_complementar_n_261_de_2023.pdf</t>
+  </si>
+  <si>
+    <t>Altera a “Lei Complementar nº 261, de 27 de março de 2023”, para disciplinar o procedimento de fiscalização, autuação, julgamento e recursos relativos às infrações ao Código de Obras e Edificações do Município de Lagoa da Prata, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>8854</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8854/projeto_de_lei_complementar_no_xxx-2026-_altera_a_redacao_do_art._14_da_lei_complementar_no_255_de_30_de_novembro_de_2022.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do art. 14 da “Lei Complementar nº 255, de 30 de novembro de 2022”, que dispõe sobre o parcelamento do solo urbano para os condomínios de chácaras, sob a forma de chacreamento, no Município de Lagoa da Prata, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>8855</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8855/projeto_de_lei_complementar_no_xxx-2026-_altera_a_lei_complementar_no_261_de_2023_para_incluir_disposicoes_sobre_moradias_de_carater_social.pdf</t>
+  </si>
+  <si>
+    <t>Altera a “Lei Complementar nº 261, de 27 de março de 2023”, que institui o Código de Obras e Edificações do Município de Lagoa da Prata, para incluir disposições sobre moradias de caráter social, conforme diretrizes da Ata nº 72 do Conselho da Cidade.</t>
+  </si>
+  <si>
+    <t>8856</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8856/projeto_de_lei_complementar_no_xxx-2026-_altera_o_art._54_da_lei_complementar_no176-2017.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do inciso II do art. 54 da “Lei Complementar nº 176, de 2017”, para especificar os critérios de inscrição de círculo em lotes urbanos, conforme deliberação do Conselho da Cidade.</t>
+  </si>
+  <si>
+    <t>8857</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8857/projeto_de_lei_complementar_no_xxx-2026_-_altera_lc_n_051-05.pdf</t>
+  </si>
+  <si>
+    <t>Altera a “Lei Complementar nº 051, de 30 de setembro de 2005”, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>8929</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8929/projeto_de_lei_complementar_no__010_-2026_-_altera_lei_complementar_n_003_de_1991_-_cria_vagas.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 003, de 22 de Maio de 1991.</t>
+  </si>
+  <si>
+    <t>8948</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8948/projeto_de_lei_complementar_no__011-2026_-_altera_lei_complementar_n_003_de_1991_-_cria_vagas.pdf</t>
+  </si>
+  <si>
     <t>8796</t>
   </si>
   <si>
     <t>PL-EM</t>
   </si>
   <si>
     <t>Projeto de Lei EM</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8796/projeto_de_lei_no_001-2026_-_concede_revisao_aos_agentes_politicos.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8796/projeto_de_lei_no_001-2026_-_concede_revisao_aos_agentes_politicos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão dos Valores dos Subsídios dos Agentes Políticos do Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>8797</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8797/projeto_de_lei_no_002-2026_-_concede_revisao_e_reajuste_aos_servidores_da_administracao.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8797/projeto_de_lei_no_002-2026_-_concede_revisao_e_reajuste_aos_servidores_da_administracao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão e Reajuste dos Valores dos Vencimentos dos Servidores Públicos do Município de Lagoa da Prata da Administração Direta e Indireta.</t>
   </si>
   <si>
     <t>8799</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8799/projeto_de_lei_no_003-2026_-_credito_especial_-_r_357.23600_pedido_no_001-2026.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8799/projeto_de_lei_no_003-2026_-_credito_especial_-_r_357.23600_pedido_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 357.236,00.</t>
   </si>
   <si>
     <t>8800</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8800/projeto_de_lei_no_004-2025_-_credito_suplementar_-_r_1.350.29007_pedido_no_002-2026.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8800/projeto_de_lei_no_004-2025_-_credito_suplementar_-_r_1.350.29007_pedido_no_002-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 1.350.290,07.</t>
   </si>
   <si>
     <t>8802</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8802/projeto_de_lei_no_005-2025_-_credito_suplementar_-_r_6.215.51503_pedido_no_003-2026.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8802/projeto_de_lei_no_005-2025_-_credito_suplementar_-_r_6.215.51503_pedido_no_003-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 6.215.515,03.</t>
   </si>
   <si>
     <t>8803</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8803/projeto_de_lei_no_006-2025_-_credito_suplementar_-_r_90.50000_pedido_no_004-2026.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8803/projeto_de_lei_no_006-2025_-_credito_suplementar_-_r_90.50000_pedido_no_004-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 90.500,00.</t>
   </si>
   <si>
     <t>8804</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8804/projeto_de_lei_no_007-2026_-_credito_especial_-_r_15.00000_pedido_no_005-2026.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8804/projeto_de_lei_no_007-2026_-_credito_especial_-_r_15.00000_pedido_no_005-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 15.000,00.</t>
   </si>
   <si>
     <t>8805</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8805/projeto_de_lei_no_008-2025_-_credito_suplementar_-_r_37.98480_pedido_no_006-2026.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8805/projeto_de_lei_no_008-2025_-_credito_suplementar_-_r_37.98480_pedido_no_006-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 37.984,80.</t>
   </si>
   <si>
     <t>8806</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8806/projeto_de_lei_no_009-2026_-_altera_lei_n_2.353-14.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8806/projeto_de_lei_no_009-2026_-_altera_lei_n_2.353-14.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 2.353 de 10 de Dezembro de 2014”, que dispõe sobre o Processo Administrativo Disciplinar – P.A.D. – no âmbito da Administração Pública Municipal Direta e Indireta e Dá Outras Providências.</t>
   </si>
   <si>
     <t>8807</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8807/projeto_de_lei_no_010-2026_-_altera_lei_n_2.644-2015.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8807/projeto_de_lei_no_010-2026_-_altera_lei_n_2.644-2015.pdf</t>
   </si>
   <si>
     <t>Altera a “Lei nº 2.644 de 19 de novembro de 2015”, que autoriza o Município a outorgar escritura de doação de lotes de terrenos urbanos que menciona, e contém ouras providências.</t>
   </si>
   <si>
+    <t>8821</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8821/projeto_de_lei_no_011-2026_-_altera_lei_n_2.692-2015.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 2.692, de 30 de dezembro de 2015, para adequá-la à nova redação do art. 149-A da Constituição Federal, ampliando a destinação da Contribuição para Custeio do Serviço de Iluminação Pública (CIP) aos sistemas de monitoramento para segurança e preservação de logradouros públicos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>8829</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8829/projeto_de_lei__no_012-2026_-_ratifica_a_2a_alteracao_contratual_do_consorcio_intermunicipal_multifinalitario_do_vale_do_itapecerica.pdf</t>
+  </si>
+  <si>
+    <t>Ratifica a 2ª Alteração Contratual Consolidada do Consórcio Intermunicipal Multifinalitário dos Municípios do Vale do Itapecerica e dá outras providências.</t>
+  </si>
+  <si>
+    <t>8830</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8830/projeto_de_lei_no_013-2026_-_credito_especial_-_r_61.00000_pedido_no_007-2026.docx.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 61.000,00.</t>
+  </si>
+  <si>
+    <t>8845</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8845/projeto_de_lei_no_xxx-2026_-_credito_especial_-_r_9.50000_pedido_no_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 9.500,00.</t>
+  </si>
+  <si>
+    <t>8846</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8846/projeto_de_lei_no_xxx-2026_-_credito_especial_-_r_18.99800_pedido_no_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 18.998,00.</t>
+  </si>
+  <si>
+    <t>8847</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8847/projeto_de_lei_no_xxx-2026_-_credito_especial_-_r_30.00000_pedido_no_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 30.000,00.</t>
+  </si>
+  <si>
+    <t>8848</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8848/projeto_de_lei_no_xxx-2026_-_credito_especial_-_r_250.20000_pedido_no_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 250.200,00.</t>
+  </si>
+  <si>
+    <t>8849</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8849/projeto_de_lei_no_xxx-2026_-_credito_suplementar_-_r_67.10000_pedido_no_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 67.100,00.</t>
+  </si>
+  <si>
+    <t>8850</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8850/projeto_de_lei_no_xxx-2026-_altera_a_lei_municipal_no_3.911-2023.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 3.911/2023, que dispõe sobre a Regularização Onerosa de Edificações, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>8867</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8867/projeto_de_lei_no_xxx-2026_-_credito_suplementar_-_r_1.462.50000_pedido_no_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 1.462.500,00.</t>
+  </si>
+  <si>
+    <t>8868</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8868/projeto_de_lei_no_xxx-2026_-_credito_suplementar_-_r_1.800.0000_pedido_no_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 1.800.000,00.</t>
+  </si>
+  <si>
+    <t>8872</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8872/projeto_de_lei_no_022-2026_-_desafeta_imovel.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a desafetação de bem público municipal e autoriza o Poder Executivo a destiná-lo à construção de Espaço Esportivo Comunitário.</t>
+  </si>
+  <si>
+    <t>8879</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8879/projeto_de_lei_no_023-2025_-_credito_suplementar_-_r_2.452.0235_pedido_no_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 2.452.023,56.</t>
+  </si>
+  <si>
+    <t>8880</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8880/projeto_de_lei_no_024-2025_-_credito_suplementar_-_r_4.426.00000_pedido_no_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 4.426.000,00.</t>
+  </si>
+  <si>
+    <t>8881</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8881/projeto_de_lei_no_025-2025_-_credito_suplementar_-_r_300.00000_pedido_no_018-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 300.000,00.</t>
+  </si>
+  <si>
+    <t>8882</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8882/projeto_de_lei_no_026-2025_-_credito_suplementar_-_r_3.335.64691_pedido_no_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 3.335.646,91.</t>
+  </si>
+  <si>
+    <t>8883</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8883/projeto_de_lei_no_027-2025_-_altera_lei_n_1.569-2007.pdf</t>
+  </si>
+  <si>
+    <t>Altera a “Lei nº 1.569 de 12 de Dezembro de 2007”, que autoriza o Município a outorgar escritura de doação de lotes de terrenos urbanos que menciona, e contém ouras providências.</t>
+  </si>
+  <si>
+    <t>8884</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8884/projeto_de_lei_no_028-2025-_altera_lei_n_1.907-2011.pdf</t>
+  </si>
+  <si>
+    <t>Altera a “Lei nº 1.907 de 30 de março de 2011”, que autoriza o Município a outorgar escritura de doação de lotes de terrenos urbanos que menciona, e contém ouras providências.</t>
+  </si>
+  <si>
+    <t>8885</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8885/projeto_de_lei_no_029-2026-_altera_lei_n_3.879-23.pdf</t>
+  </si>
+  <si>
+    <t>Altera a “Lei nº 3.879, de 29 de agosto de 2023”, que autoriza o Município a doar imóveis que menciona e o Poder Executivo a outorgar escritura de doação de lotes urbanos, acrescentando beneficiários e promovendo regularização nos termos da “Lei nº 1.529, de 08 de agosto de 2007”, e “Lei nº 3.946, de 28 de dezembro de 2023”.</t>
+  </si>
+  <si>
+    <t>8886</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8886/projeto_de_lei_no_030-2025_-_altera_a_lei_no_3.938-2023.pdf</t>
+  </si>
+  <si>
+    <t>“Altera a “Lei nº 3.938, de 22 de Dezembro de 2023”, que autoriza o pagamento de despesas cartorárias para regularização e outorga de Escritura e Registro de Imóveis doados pelo Município de Lagoa da Prata-MG.”</t>
+  </si>
+  <si>
+    <t>8896</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8896/projeto_de_lei_no_031-2026_-_credito_suplementar_-_r_65.00000_pedido_no_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 65.000,00.</t>
+  </si>
+  <si>
+    <t>8897</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8897/projeto_de_lei_no_032-2026_-_credito_suplementar_-_r_57.54496_pedido_no_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 57.544,96.</t>
+  </si>
+  <si>
+    <t>8898</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8898/projeto_de_lei_no_033-2026_-_credito_especial_-_r_5.00000_pedido_no_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 5.000,00.</t>
+  </si>
+  <si>
+    <t>8899</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8899/projeto_de_lei_no_034-2026_-_credito_suplementar_-_r_33.40000_pedido_no_022-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 33.400,00.</t>
+  </si>
+  <si>
+    <t>8900</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8900/projeto_de_lei_no_035-2026_-_credito_especial_-_r_45.00000_pedido_no_024-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 45.000,00.</t>
+  </si>
+  <si>
+    <t>8901</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8901/projeto_de_lei_no_036-2026_-_credito_especial_-_r_1.100.00000_pedido_no_025-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 1.100.000,00.</t>
+  </si>
+  <si>
+    <t>8902</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8902/projeto_de_lei_no_037-2026_-_credito_especial_-_r_13.53900_pedido_no_026-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 13.539,00.</t>
+  </si>
+  <si>
+    <t>8903</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8903/projeto_de_lei_no_038-2026_-_credito_suplementar_-_r_380.00000_pedido_no_027-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 380.000,00.</t>
+  </si>
+  <si>
+    <t>8904</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8904/projeto_de_lei_no_039-2026_-_credito_especial_-_r_4.283.09410_pedido_no_028-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 4.283.094,10.</t>
+  </si>
+  <si>
+    <t>8905</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8905/projeto_de_lei_no_040-2026_-_doa_bens_inserviveis_para_a_ascalp_marco_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza Doação de Bens que Menciona e dá outras providências.</t>
+  </si>
+  <si>
+    <t>8906</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8906/projeto_de_lei_n_041-2026_-_dispoe_sobre_a_criacao_da_2a_fase_do_programa_habita_lagoa.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Fase 2 do Programa Habitacional de Interesse Social "Habita Lagoa", autoriza a doação de imóvel público com encargos à iniciativa privada para produção de unidades habitacionais no âmbito do Programa Minha Casa, Minha Vida, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>8915</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8915/projeto_de_lei_no_042-2026_-_credito_suplementar_-_r_301.95952_pedido_no_029-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 301.959,52.</t>
+  </si>
+  <si>
+    <t>8916</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8916/projeto_de_lei_no_043-2026_-_credito_suplementar_-_r_300.00000_pedido_no_030-2026.pdf</t>
+  </si>
+  <si>
+    <t>8925</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8925/projeto_de_lei_no_044-2026_-_autoriza_repasse_fsc_r_301.95952.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Conceder Subvenção Social à Entidade Que Menciona.</t>
+  </si>
+  <si>
+    <t>8926</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8926/projeto_de_lei_no_045-2026_-_credito_suplementar_-_r_19.56196_pedido_no_032-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 19.561,96.</t>
+  </si>
+  <si>
+    <t>8927</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8927/projeto_de_lei_no_046-2026_-_credito_especial_-_r_45.00000_pedido_no_033-2026.pdf</t>
+  </si>
+  <si>
+    <t>8928</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8928/projeto_de_lei_no_xxx_-_2026_-__altera_lei_no_1062-03_-_compdec.pdf</t>
+  </si>
+  <si>
+    <t>Altera a “Lei nº 1.062, de 1º de abril de 2003”, que dispõe sobre a criação da Coordenadoria Municipal de Defesa Civil (COMDEC) do Município de Lagoa da Prata, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>8938</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8938/projeto_de_lei_no_048-2026_-_credito_suplementar_-_r_8.733.922_50_pedido_no_023-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 8.733.922,50.</t>
+  </si>
+  <si>
+    <t>8939</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8939/projeto_de_lei_no_049-2026_-_credito_suplementar_-_r_60.00000_pedido_no_031-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 60.000,00.</t>
+  </si>
+  <si>
+    <t>8940</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8940/projeto_de_lei_no_050-2026_-_credito_especial_-_r_26.75900_pedido_no_034-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 26.759,00.</t>
+  </si>
+  <si>
+    <t>8941</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8941/projeto_de_lei_no_051-2026_-_credito_suplementar_-_r_199.72100_pedido_no_035-2026.docx.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 199.721,00.</t>
+  </si>
+  <si>
+    <t>8942</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8942/projeto_de_lei__no_052-2026_-_credito_suplementar_-_r_179.45498_pedido_no_036-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 179.454,98.</t>
+  </si>
+  <si>
+    <t>8943</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8943/projeto_de_lei__no_053-2026_-_credito_suplementar_-_r_2.000.00000_pedido_no_037-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 2.000.000,00.</t>
+  </si>
+  <si>
+    <t>8944</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8944/projeto_de_lei_no_054-2026_-_autoriza_repasse_fsc_-_r_53.10000.pdf</t>
+  </si>
+  <si>
+    <t>8945</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8945/projeto_de_lei_no_055-2026_-_autoriza_repasse_fsc_r_1.305.00000.pdf</t>
+  </si>
+  <si>
+    <t>8946</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8946/projeto_de_lei_no_056-2026_-_autoriza_repasse_apae.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Conceder Contribuição à Entidade Que Menciona.</t>
+  </si>
+  <si>
+    <t>8947</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8947/projeto_de_lei_no_057-2026_-_altera_lei_n_353_de_01_de_dezembro_de_1988_para_modificar_nome_de_logradouros_publicos.pdf</t>
+  </si>
+  <si>
+    <t>Altera Lei n° 353 de 01 de dezembro de 1988, para modificar Nome de Logradouros Públicos Que Menciona.</t>
+  </si>
+  <si>
+    <t>8955</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8955/projeto_de_lei__no_058-2026_-_credito_suplementar_-_r_8.00000_pedido_no_038-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 8.000,00.</t>
+  </si>
+  <si>
+    <t>8956</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8956/projeto_de_lei__no_059-2026_-_credito_suplementar_-_r_450.00000_pedido_no_039-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 450.000,00.</t>
+  </si>
+  <si>
+    <t>8957</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8957/projeto_de_lei_no_060-2025_-_altera_lei_no_4.332-2026_cs_r_2.452.02356.pdf</t>
+  </si>
+  <si>
+    <t>Altera a “Lei nº 4.332, de 08 de abril de 2026”, que Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 2.452.023,56.</t>
+  </si>
+  <si>
+    <t>8958</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8958/projeto_de_lei_no_061-2026_-_autoriza_desafetar_e_doar_imovel_a_instituicao_que_menciona_-acadelp.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Lagoa da Prata a Desafetar e doar Imóvel a Academia Lagopratense de Letras - ACADELP.</t>
+  </si>
+  <si>
+    <t>8960</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8960/projeto_de_lei_no_062-2026_-_autoriza_desafetar_e_doar_imovel_a_instituicao_que_menciona_-_apa.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Lagoa da Prata a desafetar e doar Imóvel a APA - Associação de Proteção Animal de Lagoa da Prata.</t>
+  </si>
+  <si>
+    <t>8961</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8961/projeto_de_lei_no_063-2026_-_autoriza_desafetar_e_doar_imovel_a_instituicao_que_menciona_-_asap.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Lagoa da Prata a Desafetar e Doar Imóvel a Associação Autismo e Possibilidades - ASAP.</t>
+  </si>
+  <si>
+    <t>8962</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8962/projeto_de_lei_no_064-2026_-_autoriza_desafetar_e_doar_imovel_a_instituicao_que_menciona_-_caritas.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Lagoa da Prata a Desafetar e doar Imóvel a Cáritas Diocesana de Luz.</t>
+  </si>
+  <si>
+    <t>8963</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8963/projeto_de_lei_no_065-2026_-_autoriza_desafetar_e_doar_imovel_a_instituicao_que_menciona_-_ace.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a desafetação de bem imóvel, autoriza o Poder Executivo a doar, com encargos, área de terreno à Associação Comercial e Empresarial de Lagoa da Prata – ACE-LP, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>8816</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8816/projeto_de_resolucao_001-2026_-_regulamenta_plano_de_carreira_-_30-1-2026.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta o Plano de Carreira dos Servidores Públicos da Câmara Municipal de Lagoa da Prata.</t>
+  </si>
+  <si>
+    <t>8817</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8817/projeto_de_resolucao_002-2026_-_revoga_resolucoes_que_menciona.pdf</t>
+  </si>
+  <si>
+    <t>Revoga as resoluções que menciona.</t>
+  </si>
+  <si>
+    <t>8851</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8851/projeto_de_resolucao_003-2026_-autoriza_a_aquisicao_de_uniformes.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a aquisição de uniformes institucionais para os Vereadores, servidores e estagiários e revoga a Resolução nº 540, de 5 de novembro de_x000D_
+2007.</t>
+  </si>
+  <si>
+    <t>8869</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8869/projeto_de_resolucao_004-2026_-_altera_resolucao_884-2023_-_estrutura_adm_da_camara.pdf</t>
+  </si>
+  <si>
+    <t>Altera a “Resolução nº 884, de 21 de dezembro de 2023” que Dispõe sobre a Estrutura Administrativa da Câmara Municipal de Lagoa da Prata.</t>
+  </si>
+  <si>
     <t>8809</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>Elias Motorista</t>
-[...2 lines deleted...]
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8809/requerimento_001-2026_-elias_motorista-_plano_de_saude_dos_servidores_municipais_-_02_-_02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8809/requerimento_001-2026_-elias_motorista-_plano_de_saude_dos_servidores_municipais_-_02_-_02.pdf</t>
   </si>
   <si>
     <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento ao Secretário de Administração e de Governo, Alysson Elias Macedo, bem como aos demais setores competentes, para que informe sobre a viabilidade de inclusão de plano de saúde sem coparticipação para os servidores públicos municipais ativos visando a melhoria das condições de trabalho e valorização do funcionalismo municipal.</t>
   </si>
   <si>
     <t>8810</t>
   </si>
   <si>
-    <t>Janeany</t>
-[...2 lines deleted...]
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8810/requerimento_002-2025_-janeany_-_rotatoria_-_02-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8810/requerimento_002-2025_-janeany_-_rotatoria_-_02-02.pdf</t>
   </si>
   <si>
     <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento ao Secretário de Transportes e Limpeza Pública, José Cláudio dos Santos, e aos demais setores competentes, para que informem a esta Casa a viabilidade técnica e orçamentária de implantação de rotatórias nos seguintes pontos do município:</t>
   </si>
   <si>
     <t>8811</t>
   </si>
   <si>
     <t>Soninha, Elias Motorista</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8811/requerimento_003-2026_-soninha_e_elias-_ajuda_de_custo_para_tratamento_fora_domicilio_-_02-02-2026_j.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8811/requerimento_003-2026_-soninha_e_elias-_ajuda_de_custo_para_tratamento_fora_domicilio_-_02-02-2026_j.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento à Secretária Municipal de Saúde, Sabrina Elen de Novaes, bem como aos demais setores competentes, para que informem sobre a viabilidade de implantação de ajuda de custo destinada aos pacientes do Município de Lagoa da Prata que realizam Tratamento Fora do Domicílio (TFD) no município de Igarapé, especialmente para auxílio com despesas de alimentação durante o período de tratamento.</t>
   </si>
   <si>
     <t>8813</t>
   </si>
   <si>
     <t>Ana Ruth, Carla Andrade, Elias Motorista, Janeany, João Pedro, Mauro do Gás, Soninha, Toninho da Laje, Tuty da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8813/requerimento_004-2026-_todos_-_medalha_osmari_02-02.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8813/requerimento_004-2026-_todos_-_medalha_osmari_02-02.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, nos termos do Artigo 1º da Resolução desta Casa de nº 866/2023, que “Regulamenta a Concessão da Medalha de Honra ao Mérito Feminino Osmari Clarinda de Oliveira, criada pela “Resolução nº 495, de 29 de dezembro de 2005”, no âmbito do Poder Legislativo Municipal.”, vêm apresentar os nomes das mulheres a serem agraciadas com a referida comenda para aprovação do Plenário.</t>
   </si>
   <si>
+    <t>8823</t>
+  </si>
+  <si>
+    <t>Tuty da Borracharia</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8823/requerimento_005-2026_-tuty_da_borracharia_-_estudo_tecnico_sobre_o_transito_-_09-02-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento ao Secretário Municipal de Transportes e Limpeza Pública, José Cláudio dos Santos, bem como aos demais setores competentes, para que informem sobre a viabilidade de elaboração de um estudo técnico sobre o trânsito do Município de Lagoa da Prata, contemplando análise da mobilidade urbana, fluxo de veículos, pontos críticos, sinalização, segurança viária e possíveis intervenções para melhoria do tráfego, incluindo, de forma específica, a avaliação da implantação de mão única nas vias Rua Santa Catarina e Avenida Brasil, localizadas nas proximidades da região central do Município.</t>
+  </si>
+  <si>
+    <t>8824</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8824/requerimento_006-2025_-joao_pedro_-passagem_elevada_em_frente_a_creche_dona_zuleica__09-02.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento ao Secretário de Transportes e Limpeza Pública, José Cláudio dos Santos, e aos demais setores competentes, para que informem a esta Casa a viabilidade técnica e orçamentária para a implantação de faixa de pedestres, passagem elevada e placas de sinalização em frente ao imóvel onde funcionava a antiga Escola São Carlos, local que atualmente abriga a Creche Dona Zuleica Machado Malta.</t>
+  </si>
+  <si>
+    <t>8825</t>
+  </si>
+  <si>
+    <t>Janeany, João Pedro, Mauro do Gás</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8825/requerimento_007-2025_-_janeany_joao_e_mauro_-_tapa-buracos_-_09-02.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores infra-assinados, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Obras e Urbanismo, Rodrigo Gonçalves de Oliveira, bem como aos demais setores competentes, que informem sobre a viabilidade de adoção de providências emergenciais de tapa-buracos ou recapeamento no trevo principal de acesso ao Município.</t>
+  </si>
+  <si>
+    <t>8826</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8826/requerimento_008-2025_-_carla_andrade_-_iluminacao_e_pavimentacao_-_09-02.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao secretário de Obras e Urbanismo, Reginaldo Henrique Santos, e ao secretário de Transportes e Limpeza Pública, Luiz da Silva Júnior, bem como aos demais setores competentes, que informem a possibilidade de realização de manutenção da iluminação pública, com a substituição de luminária queimada, bem como a execução de serviços de pavimentação asfáltica na Rua Mário Mendes, em frente ao nº 1797, no Bairro Marília.</t>
+  </si>
+  <si>
+    <t>8827</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8827/requerimento_009-2026_-elias_motorista_-_ferias_dos_servidores_e_ponto_facultativo_-_09-02-2026_cor.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Administração e Governo, Alysson Elias Macedo, bem como aos demais setores competentes, que informem a possibilidade de realização de estudos técnico-administrativos, jurídicos e orçamentários, acerca:_x000D_
+I.	da eventual viabilidade administrativa de adoção do cômputo das férias dos servidores públicos municipais em dias úteis, em parâmetro equivalente a 25 (vinte e cinco) dias úteis;_x000D_
+II.	da possibilidade administrativa de concessão de ponto facultativo no dia do aniversário do servidor público municipal, conforme já suscitado no Requerimento nº 135/2025.</t>
+  </si>
+  <si>
+    <t>8832</t>
+  </si>
+  <si>
+    <t>Tuty da Borracharia, Elias Motorista, Janeany, João Pedro</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8832/requerimento_010-2026_-_tuty_elias_joao_e_janeany_-_praca_de_esportes_-_18-02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja encaminhado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Desportos, Rodrigo Lacerda Ramos; à Secretária Municipal de Cultura e Turismo, Laiana Cardoso de Miranda e Modesto, bem como aos demais setores competentes, que prestem a esta Casa as seguintes informações:_x000D_
+1. Qual o procedimento atualmente adotado para controle da catraca da Praça de Esportes;_x000D_
+2. Se existe sistema formal de identificação, registro e contagem de pessoas que acessam o equipamento público, indicando o tipo de sistema utilizado, forma de armazenamento dos dados e responsável pelo controle;_x000D_
+3. O quantitativo de usuários pagantes, discriminado por período mensal, bem como eventual distinção entre categorias de acesso;_x000D_
+4. Se há cobrança para todos os acessos ao espaço público, especificando os critérios administrativos, normativos e legais que fundamentam eventual cobrança;_x000D_
+5. Qual a destinação contábil, orçamentária e financeira dos valores eventualmente arrecadados, indicando unidade gestora responsável, forma de ingresso no erário, classificação da receita, existência de conta específica, registros contábeis, relatórios de controle interno e mecanismos de prestação de contas._x000D_
+Requeremos, ainda, que informem a possibilidade de envio de cópias integrais de atos normativos, contratos, regulamentos, relatórios financeiros, balancetes, demonstrativos de arrecadação e documentos de controle interno relacionados à matéria.</t>
+  </si>
+  <si>
+    <t>8833</t>
+  </si>
+  <si>
+    <t>Elias Motorista, Soninha</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8833/requerimento_011-2026_-_elias_e_soninha_-_mutirao_da_saude_-_18-02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja encaminhado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando à Secretária Municipal de Fazenda, Nívia Maria de Melo; à Secretária Municipal de Saúde, Sabrina Elen de Novaes, bem como aos demais setores competentes, que informem sobre a viabilidade administrativa, financeira e orçamentária de utilização de superávit financeiro eventualmente existente para custear a realização de mutirões eventuais de saúde, voltados prioritariamente às especialidades de oftalmologia, ortopedia, cardiologia e endocrinologia, sem prejuízo da inclusão de outras especialidades, caso constatada conveniência e oportunidade administrativa.</t>
+  </si>
+  <si>
+    <t>8834</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8834/requerimento_012-2026_-_ana_ruth_-_conselho_municipal_da_comunidade_lgbtq_-_18-02.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando à Secretária Municipal de Assistência Social, Amanda Talita Luis Lopes; bem como aos demais setores competentes, que informem a esta Casa, sobre a viabilidade de criação do Conselho Municipal da Comunidade LGBTQIAPN+ no âmbito do Município.</t>
+  </si>
+  <si>
+    <t>8835</t>
+  </si>
+  <si>
+    <t>João Pedro, Ana Ruth, Carla Andrade, Elias Motorista, Janeany, Mauro do Gás, Soninha, Toninho da Laje, Tuty da Borracharia</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8835/requerimento_013-2026_-_joao_e_todos_-_desapropriacao_-_18-02.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Administração e Governo, Alysson Elias Macedo; ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique dos Santos; bem como aos demais setores competentes, que informem a esta Casa Legislativa acerca do atual estágio do processo de desapropriação do imóvel localizado ao lado do Cemitério “Nas Mãos de Deus”, especialmente quanto às providências administrativas já adotadas, existência de procedimento formal instaurado, avaliação prévia do imóvel, dotação  orçamentária, cronograma previsto e prazo estimado para conclusão, bem como que sejam adotadas as medidas necessárias para conferir celeridade ao procedimento.</t>
+  </si>
+  <si>
+    <t>8836</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8836/requerimento_014_-_2026_-_toninho_-_limpeza_praca_cidade_nova.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal de Lagoa da Prata, solicitando à Secretaria Municipal de Meio Ambiente, e aos demais setores competentes, que informem a viabilidade de adoção de providências relativas à limpeza, roçagem e manutenção da praça situada na Rua Doutor Doca Maciel, no cruzamento com a Rua Ilda Silva, nas proximidades da Estação de Tratamento de Esgoto (ETE), no Bairro Cidade Nova, neste município.</t>
+  </si>
+  <si>
+    <t>8837</t>
+  </si>
+  <si>
+    <t>Mauro do Gás</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8837/requerimento_015-2025_-mauro_do_gas_-__asfalto_-_23-02.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento ao Secretário Municipal de Obras e Urbanismo, Reginado Henrique dos Santos, e aos demais setores competentes, para que informem a esta Casa a viabilidade de realização de obra de pavimentação asfáltica na Rua Josino Francisco Vidal, no trecho compreendido entre as Ruas Eurico dos Santos Ribeiro e Francisco Sales, no Bairro Marília, totalizando três quarteirões.</t>
+  </si>
+  <si>
+    <t>8838</t>
+  </si>
+  <si>
+    <t>Elias Motorista, João Pedro, Soninha</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8838/requerimento_016-_2026_-elias_joao_e_soninha_-_migracao_do_municipio_do_icismep_para_o_cisvi_-_23-02.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento à Secretária Municipal de Saúde, Sabrina Elen de Novaes, bem como aos demais setores competentes, para que informem a esta Casa Legislativa acerca da possibilidade de elaboração e encaminhamento de estudo técnico, financeiro, administrativo, operacional e jurídico completo sobre a viabilidade de migração do Município de Lagoa da Prata do consórcio atualmente integrado (ICISMEP) para o CISVI – Consórcio Intermunicipal de Saúde da Região do Vale do Itapecerica.</t>
+  </si>
+  <si>
+    <t>8839</t>
+  </si>
+  <si>
+    <t>Janeany, Tuty da Borracharia</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8839/requerimento_017-2025_-janeany_e_tuty_-__rotas_para_buscar_alunos_da_zona_rural_-_23-02.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores infra-assinados, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento ao Secretário de Transportes e Limpeza Pública, José Cláudio dos Santos, e aos demais setores competentes, para que informem a esta Casa a viabilidade técnica e orçamentária para realização de manutenção, patrolamento e demais melhorias necessárias em todas as rotas de transporte escolar da zona rural do Município, especialmente na estrada principal e nas entradas das fazendas, no trecho compreendido entre o início do trevo secundário até a Ponte de Pedra.</t>
+  </si>
+  <si>
+    <t>8840</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8840/requerimento_018-2025_-_carla_andrade_-_iluminacao_na_pista_de_skate_23-02.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao secretário de Obras e Urbanismo, Reginaldo Henrique dos Santos, bem como aos demais setores competentes, que informem a viabilidade técnica e orçamentária para a substituição e melhoria da iluminação da pista de skate do Município.</t>
+  </si>
+  <si>
+    <t>8841</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8841/requerimento_019-2026_-_ana_ruth_-_zoneamento_no_entorno_da_orla_da_praia_23-02.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora infra-assinada, na forma regimental, requerem a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Administração e Governo, Alysson Elias Macedo; ao secretário de Obras e Urbanismo, Reginaldo Henrique Santos; à Secretária Municipal de Cultura e Turismo, Laiana Cardoso de Miranda e Modesto, bem como aos demais setores competentes, que informem a possibilidade de realização de estudo técnico visando à alteração do zoneamento no entorno da praia, atualmente classificado como ZIC – Zona de Interesse Cultural, com a finalidade de avaliar a adequação da referida classificação às demandas urbanísticas, econômicas e sociais do Município.</t>
+  </si>
+  <si>
+    <t>8842</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8842/requerimento_020-2026_-_joao_e_todos-_permuta_quadra_na_rua_divinopolis_23-02.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Administração e Governo, Alysson Elias Macedo; bem como aos demais setores competentes, que informem a esta Casa Legislativa o andamento e a atual situação do processo de permuta envolvendo a quadra localizada na Rua Divinópolis e o galpão ao lado, bem como as providências adotadas até o presente momento.</t>
+  </si>
+  <si>
+    <t>8843</t>
+  </si>
+  <si>
+    <t>Toninho da Laje, Tuty da Borracharia</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8843/requerimento_021_-_2026_-_toninho_-_transporte_atletas.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal de Lagoa da Prata, solicitando ao secretário de Transportes e Limpeza Pública, José Cláudio dos Santos e ainda ao Secretário de Desportos, Rodrigo Lacerda Ramos, e aos demais setores competentes, que informem a viabilidade de fornecimento de transporte intermunicipal a atletas de nossa cidade para participarem de competições esportivas em outras cidades.</t>
+  </si>
+  <si>
+    <t>8844</t>
+  </si>
+  <si>
+    <t>Tuty da Borracharia, Janeany</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8844/requerimento_022-2026_-_tuty_e_janeany_para_todos_-_adia_leitura_de_pareceres_23-2.pdf</t>
+  </si>
+  <si>
+    <t>Com fundamento no Inciso I do Art. 115 e no Inciso I do Art. 141, ambos do Regimento Interno desta Casa, vimos requerer a alteração da Ordem do Dia, de forma a se adiar a leitura dos Pareceres sobre o _x000D_
+Projeto de Lei EM nº 5/2026 que Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 6.215.515,03;_x000D_
+Projeto de Lei EM nº 10/2026 que Altera a “Lei nº 2.644 de 19 de novembro de 2015”, que autoriza o Município a outorgar escritura de doação de lotes de terrenos urbanos que menciona, e contém ouras providências; e_x000D_
+Projeto de Lei EM nº 11/2026 que Altera a Lei Municipal nº 2.692, de 30 de dezembro de 2015, para adequá-la à nova redação do art. 149-A da Constituição Federal, ampliando a destinação da Contribuição para Custeio do Serviço de Iluminação Pública (CIP) aos sistemas de monitoramento para segurança e preservação de logradouros públicos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>8858</t>
+  </si>
+  <si>
+    <t>Elias Motorista, Carla Andrade, Janeany, João Pedro, Mauro do Gás, Soninha, Toninho da Laje, Tuty da Borracharia</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8858/requerimento_023-2026_-_elias_e_outros_-_documentacao_de_alienacao_e_leilao_02-03.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando o Secretário Municipal de Administração e Governo: Alysson Elias Macedo; e o Secretário Municipal de Transportes e Limpeza Pública, José Claudio dos Santos, bem como aos demais setores competentes, que informem e encaminhem a esta Casa Legislativa documentação comprobatória acerca do procedimento administrativo destinado à alienação, mediante leilão público, de máquinas, equipamentos, veículos leves e pesados considerados inservíveis ou antieconômicos, atualmente depositados no pátio municipal.</t>
+  </si>
+  <si>
+    <t>8859</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8859/requerimento_024-2025_-janeany_-_rotatoria_-_02-03.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento ao Secretário de Transportes e Limpeza Pública, José Cláudio dos Santos, e aos demais setores competentes, para que informem a esta Casa a viabilidade técnica e orçamentária de implantação de rotatória, bem como de sinalização horizontal e vertical, no cruzamento das Ruas Bahia e Raul Gomes Bernardes, nas proximidades de um sacolão conhecido no Município.</t>
+  </si>
+  <si>
+    <t>8860</t>
+  </si>
+  <si>
+    <t>Tuty da Borracharia, Janeany, João Pedro, Mauro do Gás, Toninho da Laje</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8860/requerimento_025-2026_-tuty_joao_janeany_mauro_e_toninho-_reparos_nas_infiltracoes_constatadas_nas_paredes_e_nos_muros_da_policlinica_i.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento à Secretária Municipal de Saúde, Sabrina Elen de Novaes; ao Secretário Municipal de Obras e Urbanismo, Reginaldo Henrique Santos, bem como aos demais setores competentes, para que informem sobre a viabilidade notificar a empresa contratada responsável pela obra da Policlínica I (Estação Saúde), a fim de que sejam realizados os devidos reparos nas infiltrações constatadas nas paredes e nos muros da referida unidade, bem como que seja encaminhado a esta Casa Legislativa o contato da referida empresa.</t>
+  </si>
+  <si>
+    <t>8863</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8863/requerimento_026-2025_-toninho_-__asfalto_mario_mendes_-_02-03.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento ao Secretário Municipal de Obras e Urbanismo, Reginado Henrique dos Santos, e aos demais setores competentes, para que informem a esta Casa a viabilidade de realização de estudo técnico e financeiro para execução de obra de pavimentação asfáltica na Rua Mário Mendes, no trecho compreendido entre as Ruas Bahia e Av. Izabel de Castro, e na Rua Santo Antonio do Monte, entre a Av. Izabel de Castro e Joaquim Gomes Pereira, totalizando aproximadamente quatro quarteirões, no Centro, neste município.</t>
+  </si>
+  <si>
+    <t>8874</t>
+  </si>
+  <si>
+    <t>Tuty da Borracharia, Ana Ruth, Carla Andrade, Elias Motorista, Janeany, João Pedro, Mauro do Gás, Soninha, Toninho da Laje</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8874/requerimento_027-2026_-tuty_e_todos-_doacao_de_lotes_asap_e_apa_-_09-03.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores abaixo assinados, na forma regimental e consultado o Plenário, requerem a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário de Administração e Governo, ALYSSON ELIAS MACEDO, bem como aos demais setores competentes, que informem a possibilidade de prestar esclarecimentos acerca do andamento do processo referente à doação de lotes destinados à APA – Associação de Proteção Animal e à ASAP – Associação Autismo e Possibilidades, especialmente quanto à fase de formalização, a etapa atual do eventual processo administrativo relativo às doações e, caso ainda não tenha sido concluído, quais providências estão previstas pelo Executivo Municipal e o prazo estimado para sua efetivação, bem como se há previsão de encaminhamento de Projeto de Lei a esta Casa Legislativa visando à autorização das referidas doações e, em caso positivo, qual o prazo estimado para seu envio.</t>
+  </si>
+  <si>
+    <t>8875</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8875/requerimento_028-2026_-ana_ruth_--ala_sus_no_hospital_-_09-03_-.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento à Secretária Municipal de Saúde, Sabrina Elen de Novaes, bem como aos demais setores competentes, para que informem sobre a viabilidade técnica, administrativa e financeira de se realizar uma tramitação mais acelerada no Processo de Preparação e Execução das Emendas Impositivas destinadas à Fundação São Carlos, para as obras da ala SUS do Hospital São Carlos, a fim de possibilitar o início dos trabalhos o mais breve possível.</t>
+  </si>
+  <si>
+    <t>8876</t>
+  </si>
+  <si>
+    <t>Mauro do Gás, Ana Ruth, Carla Andrade, Elias Motorista, Janeany, João Pedro, Soninha, Toninho da Laje, Tuty da Borracharia</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8876/requerimento_029-2026_-mauro_do_gas_e_demais_vereadores_-_alienacao_de_imoveis_-_9-3.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Administração e Governo, Alysson Elias Macedo, bem como_x000D_
+ao Procurador-Geral do Município, Dr. Juliano Venâncio da Silva, e aos demais setores competentes, que informem a esta Casa, se há possibilidade de se realizar um estudo técnico a respeito dos imóveis de propriedade do Município que não estão sendo utilizados pela Administração, visando a avaliação e posterior alienação de parte deles, pelo menos 30 % da quantidade de imóveis, desde que os Recursos Financeiros arrecadados sejam investidos em_x000D_
+moradias populares para os cidadãos que não possuem casa de morada, obedecendo critérios que serão estabelecidos pelo Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>8877</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8877/requerimento_030-2025_-toninho_-__audiencia_publica_autismo_-_09-03.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado, na forma regimental e consultado o Plenário, requer a Vossa Excelência a realização de Audiência Pública nesta Câmara Municipal, em alusão ao Dia Mundial de Conscientização do Autismo – 2 de Abril, com o tema “Autonomia se Constrói com Apoio”, com o objetivo de promover debate sobre políticas públicas, inclusão social e garantia de direitos das pessoas com Transtorno do Espectro Autista (TEA) em nosso_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>8887</t>
+  </si>
+  <si>
+    <t>Elias Motorista, Ana Ruth, Carla Andrade, Janeany, João Pedro, Mauro do Gás, Soninha, Toninho da Laje, Tuty da Borracharia</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8887/requerimento_031-2026_-_elias_motorista_-_implantacao_de_cameras_nas_escolas_municipais_-_16-03.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores infra-assinados, na forma regimental e consultado o Plenário, requerem a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao secretário de Obras e Urbanismo, Reginaldo Henrique dos Santos; ao Secretário Municipal de Administração e Governo, Alysson Elias Macedo; a Secretária Municipal de Educação, Adriana Aparecida Ferreira, bem como aos_x000D_
+demais setores competentes, que informem a viabilidade de implantação de sistema de câmeras de segurança nas entradas das Escolas Municipais, com monitoramento em tempo real.</t>
+  </si>
+  <si>
+    <t>8888</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8888/requerimento_032-2026_-joao_pedro-__asfalto_rua_sergipe_-16-03.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento ao Secretário Municipal de Obras e Urbanismo, Reginado Henrique dos Santos, e aos demais setores competentes, para que informem a esta Casa a viabilidade de realização de estudo técnico e financeiro para execução de obra de pavimentação asfáltica da Rua Sergipe, em toda a sua extensão, no Centro deste município, considerando sua importância como via de acesso próxima a rodoviária, a consultórios médicos, bem como sua ligação com o Poliesportivo Francelino Pereira, com a Escola Estadual Virgínio Perillo e com importantes equipamentos culturais da cidade, como o Museu e o Centro Cultural, que, após as recentes reformas, deverão ampliar significativamente sua utilização pela população.</t>
+  </si>
+  <si>
+    <t>8889</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8889/requerimento_033-2025_-janeany_-_saae_-_16-03.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício, encaminhando o presente Requerimento ao Diretor do SAAE de Lagoa da Prata, Hermano Drummond, que informe a esta Casa sobre a viabilidade de adotar mecanismos de comunicação prévia à população quando houver reajustes nas tarifas de água e esgoto, especialmente por meio de aviso nas próprias faturas mensais emitidas pela autarquia, com antecedência mínima de um ou dois meses antes da entrada em vigor do novo valor.</t>
+  </si>
+  <si>
+    <t>8890</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8890/requerimento_34-2026_-_mauro_do_gas-farmacia_movel_-_16-03.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado, na forma regimental, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento à Secretária Municipal de Saúde, Sabrina Elen de Novaes; ao Secretário Municipal de Administração e Governo, Alysson Elias Macedo, bem como aos demais setores competentes, para que informem sobre a viabilidade de implantação de uma Farmácia Móvel no Município e ampliar o acesso da população aos medicamentos disponibilizados pelo SUS.</t>
+  </si>
+  <si>
+    <t>8892</t>
+  </si>
+  <si>
+    <t>Toninho da Laje, Ana Ruth, Carla Andrade, Elias Motorista, Janeany, João Pedro, Mauro do Gás, Soninha, Tuty da Borracharia</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8892/requerimento_035-2026_-_todos_os_vereadores_-_adia_leitura_de_pareceres_16-03.pdf</t>
+  </si>
+  <si>
+    <t>Com fundamento no Inciso I do Art. 115 e no Inciso I do Art. 141, ambos do Regimento Interno desta Casa, vimos requerer a alteração da Ordem do Dia, de forma a se adiar a leitura dos Pareceres sobre o Projeto de Lei CM nº 4/2026 que “Altera a “Lei Municipal nº 3.769, de 16 de janeiro de 2023” que Institui o Programa de Auxílio alimentação aos Empregados Públicos, Estagiários e Aprendizes da Câmara Municipal de Lagoa da Prata”;</t>
+  </si>
+  <si>
+    <t>8907</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8907/requerimento_036-2026_-_elias_motorista_-_implantacao_de_tags_eletronicas_-_23-03.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado, na forma regimental e após ouvido o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Administração e Governo, Alysson Elias Macedo; e a Secretária Municipal de Saúde, Sabrina Elen de Novaes; bem como aos demais setores competentes, que informem a possibilidade de elaboração e encaminhamento a esta Casa Legislativa de estudo técnico, operacional, econômico-financeiro e jurídico acerca da viabilidade de implantação de sistema de TAG eletrônica para pagamento automático de pedágios nos veículos vinculados ao serviço de Tratamento Fora do Domicílio (TFD) do Município de Lagoa da Prata/MG.</t>
+  </si>
+  <si>
+    <t>8908</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8908/requerimento_037-2026_-_joao_e_todos_os_vereadores_-_quadra_23-03.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores infra-assinados, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretaria de Desportos, na pessoa do Secretário Rodrigo Lacerda Ramos, à Secretaria de Obras e Urbanismo, na pessoa do Secretário Reginaldo Henrique Santos, bem como aos demais setores competentes, que informem a possibilidade de realizar, com urgência, a manutenção, reforma e recuperação do banheiro localizado na quadra do bairro Sol Nascente, incluindo a reposição de equipamentos danificados como vaso sanitário, pias, lâmpadas, bem como a regularização da parte elétrica com a substituição do disjuntor furtado, além de adoção de medidas que garantam a preservação e segurança do espaço público.</t>
+  </si>
+  <si>
+    <t>8909</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8909/requerimento_038-2026_-_ana_ruth_-_licitacao_sustentavel.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Administração e Governo, Alysson Elias Macedo, bem como  ao Procurador-Geral do Município, Dr. Juliano Venâncio da Silva, e aos demais setores competentes, que informem a esta Casa, o seguinte:</t>
+  </si>
+  <si>
+    <t>8910</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8910/requerimento_039-2026_-_tuty_da_borracharia_-_solicita_informacoes_aumento_tarifa_-_saae.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao SAAE, encaminhando o presente Requerimento, que solicita ao Diretor do Serviço Autônomo de Água e Esgoto de Lagoa da Prata – SAAE-LP – Hermano Drummond, que informe a esta Casa sobre o recente aumento no valor das tarifas de água e esgoto, em especial os seguintes questionamentos:</t>
+  </si>
+  <si>
+    <t>8911</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8911/requerimento_040-2026_-toninho_-__tachoes_rua_pref_paulo_lobato-_23-03.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento ao Secretário Municipal de Transportes e Limpeza Pública, José Cláudio dos Santos, e aos demais setores competentes, para que informem a esta Casa a viabilidade de realização de estudo técnico e financeiro visando a implantação de dispositivos delimitadores de sinalização viária (tachões) no último quarteirão da Rua Prefeito Paulo Lobato, na esquina com a Rua Secundino Rodrigues, nas proximidades da pracinha localizada no Bairro Chico Miranda, neste município.</t>
+  </si>
+  <si>
+    <t>8912</t>
+  </si>
+  <si>
+    <t>Toninho da Laje, Soninha</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8912/requerimento_041-2026_-_mesa_diretora_-_retira_projeto_23-03.pdf</t>
+  </si>
+  <si>
+    <t>Com fundamento no Art. 90 do Regimento Interno desta Casa, vimos requerer a retirada do Projeto de Lei CM nº 4/2026 que “Altera a “Lei Municipal nº 3.769, de 16 de janeiro de 2023” que Institui o Programa de Auxílio alimentação aos Empregados Públicos, Estagiários e Aprendizes da Câmara Municipal de Lagoa da Prata”;</t>
+  </si>
+  <si>
+    <t>8913</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8913/requerimento_042-2026_-_toninho_e_tuty_-_adia_leitura_de_pareceres_23-3.pdf</t>
+  </si>
+  <si>
+    <t>Com fundamento no Inciso I do Art. 115 e no Inciso I do Art. 141, ambos do Regimento Interno desta Casa, vimos requerer a alteração da Ordem do Dia, de forma a se adiar a leitura dos Pareceres sobre o Projeto de Lei Complementar EM nº 7/2026 que Altera a “Lei Complementar nº 261, de 27 de março de 2023”, que institui o Código de Obras e Edificações do Município de Lagoa da Prata, para incluir disposições sobre moradias de caráter social, conforme diretrizes da Ata nº 72 do Conselho da Cidade.</t>
+  </si>
+  <si>
+    <t>8918</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8918/requerimento_043-2026_-_elias_motorista_-_praca_de_lazer_para_autismo_-_30-03.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando  a Secretária Municipal de Obras e Urbanismo, Bárbara Rocha de Oliveira Baía; e aos demais setores competentes, para que informem a esta Casa acerca da possibilidade de implantar espaços de lazer inclusivos destinados a crianças com Transtorno do Espectro Autista (TEA) no município de Lagoa da Prata .</t>
+  </si>
+  <si>
+    <t>8919</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8919/requerimento_044-2026_-_tuty_da_borracharia_-_abertura_de_rua_-_30-03.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento a Secretária Municipal de Obras e Urbanismo, Bárbara Rocha de Oliveira Baía; bem como aos demais setores competentes, para que informem a esta Casa Legislativa se há possibilidade ou previsão para a abertura da via pública localizada na continuidade da Rua Manoel Pena, na esquina com a Rua Afonso Pena, conforme indicado na imagem em anexo.</t>
+  </si>
+  <si>
+    <t>8920</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8920/requerimento_045-2026_-_mauro_do_gas-atendimento_psicologico_-_30-03.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento à Secretária Municipal de Saúde, Sabrina Elen de Novaes; e ao Secretário Municipal de Administração e Governo, Alysson Elias Macedo, bem como aos demais setores competentes, para que informem acerca da possibilidade de criação do Programa de Atendimento Psicológico Online no Município, destinado a oferecer atendimento psicológico gratuito ou a baixo custo à população.</t>
+  </si>
+  <si>
+    <t>8921</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8921/requerimento_046-2026_-_janeany_-_asfalto_na_bernardo_teixeira_amorim__-_30-03.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento à Secretária Municipal de Obras e Urbanismo, Bárbara Rocha de Oliveira Baía; para que informem a esta Casa Legislativa se há planejamento, previsão ou possibilidade de realização de pavimentação asfáltica nas seguintes vias públicas:_x000D_
+_x000D_
+• Rua Bernardo Teixeira Amorim, no bairro Santa Eugênia II;_x000D_
+• Rua Sergipe, no trecho compreendido entre a Rua Mário Mendes até as proximidades do Museu;_x000D_
+• Rua Mário Mendes, em toda sua extensão, desde a Rua Maranhão até a Rua Josino Francisco Vidal.</t>
+  </si>
+  <si>
+    <t>8922</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8922/requerimento_047-2026_-_joao_pedro_-_adia_sessao_ordinaria_-_30-03.pdf</t>
+  </si>
+  <si>
+    <t>O  Vereador infra-assinado, na forma regimental, nos termos do § 2º do Art. 128 do Regimento Interno desta Casa, requer a Vossa Excelência, consultado o Plenário, que a Reunião Ordinária do dia 13 de abril de 2026, seja adiada para o dia 15 de abril de 2026, às 18 horas.</t>
+  </si>
+  <si>
+    <t>8923</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8923/requerimento_048-2026_-_carla_e_joao_-_adia_leitura_de_pareceres_30-03.pdf</t>
+  </si>
+  <si>
+    <t>Com fundamento no Inciso I do Art. 115 e no Inciso I do Art. 141, ambos do Regimento Interno desta Casa, vimos requerer a alteração da Ordem do Dia, de forma a se adiar a leitura dos Pareceres sobre o Projeto de Lei EM nº 39/2026 que “Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$4.283.094,10.”;</t>
+  </si>
+  <si>
+    <t>8930</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8930/requerimento_049-2026_-_ana_ruth_-_informacoes_sobre_podas_de_arvores_-_06-04.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento ao Secretário Municipal de Meio Ambiente, Fabrízio Furtado de Sousa; bem como aos demais setores competentes, para que prestem as seguintes informações:_x000D_
+I – Quais são os critérios técnicos e administrativos adotados pelo Município para a realização de podas e cortes de árvores em vias públicas e demais espaços urbanos?_x000D_
+II – As referidas podas são realizadas exclusivamente mediante solicitação da população ou há planejamento prévio, estudo técnico ou avaliação ambiental que fundamente tais intervenções?_x000D_
+III – Existe levantamento, mapeamento ou estudo prévio acerca das espécies de aves e pássaros que habitam as árvores e áreas urbanas do Município, especialmente nos locais onde são realizadas podas ou supressões vegetais?_x000D_
+IV – Em caso positivo, de que forma esses estudos são considerados no momento da tomada de decisão quanto à realização de podas drásticas?_x000D_
+V – Há planejamento ou medidas mitigadoras previstas para garantir a preservação da fauna local, especialmente no que se refere ao deslocamento, abrigo e sobrevivência das aves após a realização dessas intervenções?_x000D_
+VI – O Município possui diretrizes, protocolos ou políticas públicas voltadas à proteção da avifauna urbana diante de ações de manejo arbóreo?</t>
+  </si>
+  <si>
+    <t>8931</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8931/requerimento_050-2026_-mauro_do_gas__-_passagem_elevada_-_6-04.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento ao Secretário de Transportes e Limpeza Pública, José Cláudio dos Santos, e aos demais setores competentes, para que informem a esta Casa a viabilidade técnica e orçamentária para a implantação de passagem elevada em frente ao Instituto Maria Augusta Machado - IMAM, localizada na Avenida Getúlio Vargas, nº 1580.</t>
+  </si>
+  <si>
+    <t>8932</t>
+  </si>
+  <si>
+    <t>João Pedro, Ana Ruth</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8932/requerimento_051-2026_-_joao_e_ana___-_demandas_cidade_jardim__-_6-04.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento à Secretária de Desenvolvimento Econômico, Sra. Ana Cláudia Fonseca de Melo; à Secretária de Obras e Urbanismo, Sra. Bárbara Rocha de Oliveira Baía; ao Secretário de Meio Ambiente, Sr. Fabrízio Furtado de Sousa; ao Secretário de Transporte e Limpeza Pública, José Cláudio dos Santos, bem como aos demais setores competentes, para que informem a esta Casa acerca da viabilidade das demandas apresentadas pela comunidade do bairro Cidade Jardim, cabendo a cada Secretaria manifestar-se especificamente sobre os itens relacionados à sua área de atuação, conforme segue:</t>
+  </si>
+  <si>
+    <t>8933</t>
+  </si>
+  <si>
+    <t>Tuty da Borracharia, João Pedro</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8933/requerimento_052-2026_-_tuty_e_joao_-_praca_no_bairro_gomes_-_06-04.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento ao Secretário Municipal de Meio Ambiente, Fabrízio Furtado de Sousa, e aos demais setores competentes, para que informem a esta Casa a viabilidade técnica e orçamentária para a implantação de uma praça no Bairro Gomes, especificamente na Rua Joaquim Gomes Pereira, esquina com a Rua Geraldo José da Silva. Caso seja constatada a viabilidade da implantação, sugere-se que os setores competentes elaborem e encaminhem, juntamente com a resposta a este Requerimento, o respectivo projeto arquitetônico da referida praça.</t>
+  </si>
+  <si>
+    <t>8934</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8934/requerimento_053-2026_-_janeany_-_programa_de_controle_medico_-_6-4-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado  ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário Municipal de Administração e Governo, Alysson Elias Macedo, que informe a esta_x000D_
+Casa o seguinte:_x000D_
+1 – A Administração Pública Municipal já implantou o PCMSO (Programa de Controle Médico e Saúde Ocupacional), estabelecido na NR-01 do Ministério do Trabalho, bem como o Programa de Geração de Riscos (PGR)?_x000D_
+2 – Caso a resposta seja negativa, de que forma as informações relativas a estes programas estão sendo prestadas ao e-Social?_x000D_
+3 – Quais as penalidades podem ser aplicadas aos gestores e técnicos públicos municipais na hipótese de descumprimento dessas obrigações legais vinculadas à saúde dos seus servidores?_x000D_
+4 – Os Servidores Públicos Municipais têm realizado exames médicos periódicos? Com que frequência?</t>
+  </si>
+  <si>
+    <t>8935</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8935/requerimento_054-2026_-_elias_motorista_-_diagnostico_municipal_sobre_transtorno_do_espectro_autista_tea-__06-04.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando a Secretária Municipal de Saúde, Sabrina Elen de Novaes, a Secretária Municipal de Educação, Adriana Aparecida Ferreira; e aos demais setores competentes, para que informem a esta Casa acerca dos seguintes dados relacionados ao Transtorno do Espectro Autista (TEA) no município de Lagoa da Prata:_x000D_
+I – Número estimado de pessoas com diagnóstico de TEA no Município;_x000D_
+II – Quantidade de pacientes em acompanhamento pela rede pública;_x000D_
+III – Existência de fila de espera para atendimento, informando, se possível, o tempo médio;_x000D_
+IV – Programas, políticas ou ações específicas atualmente existentes voltadas às pessoas com TEA.</t>
+  </si>
+  <si>
+    <t>8936</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8936/requerimento_055-2026_-_carla_andrade_-_limpeza_de_lotes_-_cobranca_do_cidadao_-_6-4.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora infra-assinada, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Transportes e Limpeza Pública, José Cláudio dos Santos, bem como ao Procurador-Geral do Município, Dr. Juliano Venâncio da Silva, que informem a esta Casa, quais as providências estão sendo tomadas para o envio de um Projeto de Lei ao Legislativo visando a regulamentação de medidas afetas à limpeza pública urbana, em especial de lotes de terreno que se encontram vagos e que não recebem a devida manutenção por parte de seus proprietários, bem como a autorização para que a Administração Pública Municipal possa executar os serviços de capina e limpeza, fazendo a correspondente cobrança do proprietário do lote, a qual poderá ser lançada com a guia para pagamento do IPTU, anualmente, conforme conversa realizada entre esta Vereadora, o Prefeito Di Gianne e o Procurador-Geral do Município, recentemente, bem como a destinação de uma Retroescavadeira à municipalidade por meio de Emenda Parlamentar do Deputado Estadual Bruno Engler.</t>
+  </si>
+  <si>
+    <t>8937</t>
+  </si>
+  <si>
+    <t>Toninho da Laje, Janeany, Tuty da Borracharia</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8937/requerimento_056-2025_-toninho_tuty_e_janeany_-__pista_skate_isolamento_-__06-04.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores infra-assinados, na forma regimental, requerem a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento à Secretária Municipal de Obras e Urbanismo, Bárbara Rocha Oliveira Baia, ao Secretário Municipal de Desportos, Rodrigo Lacerda Ramos, e aos demais setores competentes, para que informem a esta Casa a viabilidade de realização de estudo de viabilidade técnica e financeira para o fechamento com telas de alambrado do espaço destinado à pista de skate, localizada na Rua de Lazer, no complexo turístico da Praia Municipal.</t>
+  </si>
+  <si>
+    <t>8953</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8953/requerimento_057-2025_-_ana_ruth-__plataforma_de_emprego_tea_-_15-04.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento à Secretaria Municipal de Desenvolvimento Econômico, Ana Cláudia Fonseca de Melo; bem como aos demais setores competentes, para que informem a esta Casa Legislativa acerca da viabilidade de implementação de medidas voltadas à promoção da inclusão e acessibilidade no mercado de trabalho no âmbito do município.</t>
+  </si>
+  <si>
+    <t>8954</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento ao Procurador-Geral do Município, Juliano Venâncio da Silva, e ao Secretário Municipal de Meio Ambiente, Leonardo Ribeiro Borges; para que informem a esta Casa Legislativa sobre a possibilidade jurídica e administrativa de desafetação de área do terreno atualmente destinado à implantação de praça pública, localizados em loteamento nas proximidades do Parque dos Buritis, onde se localizava a Chácara Pensilvânia, com a consequente conversão destes em bens dominicais, tornando-os passíveis de alienação, e posterior destinação dos recursos arrecadados ao caixa do Município. _x000D_
+_x000D_
+Dessa forma, requer-se que o Poder Executivo informe em especial o seguinte:_x000D_
+    1. Se há interesse e viabilidade técnica e jurídica na desafetação das referidas áreas; _x000D_
+    2. Se os requisitos previstos no Art. 287-A podem ser atendidos no caso em questão; _x000D_
+    3. Se há estudos ou planejamento por parte da Administração nesse sentido; e_x000D_
+    4. Em caso positivo, qual a previsão para envio de Projeto de Lei a esta Casa Legislativa tratando da matéria.</t>
+  </si>
+  <si>
+    <t>8964</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8964/requerimento_059-2026_-_janeany_-__spray_de_pimenta_-_22-04.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento a Secretária Municipal de Assistência Social, Amanda Talita Luis Lopes; bem como aos demais setores competentes, para que informem a esta Casa a viabilidade de realização de estudo para promover medidas concretas de proteção às mulheres em situação de vulnerabilidade, por meio da distribuição gratuita de spray de pimenta como instrumento de legítima defesa pessoal.</t>
+  </si>
+  <si>
+    <t>8965</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8965/requerimento_060_-_2026_-tuty_-_passagem_elevadada_rua_santa_catarina_-_22-04.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento que solicita ao Secretário de Transportes e Limpeza Pública, José Cláudio dos Santos, e aos demais setores competentes, que informem a possibilidade de substituição do quebra mola por passagem elevada na Rua Santa Catarina, em frente a um restaurante local.</t>
+  </si>
+  <si>
+    <t>8966</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8966/requerimento_061-2026_-_elias_motorista_-_inclusao_de_aulas_de_educacao_no_transito_-__22-04.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando a Secretária Municipal de Educação, Adriana Aparecida Ferreira; e aos demais setores competentes, para que informem a viabilidade de inclusão obrigatória de aulas e atividades de Educação para o Trânsito no calendário anual das escolas da Rede Municipal de Ensino de Lagoa da Prata.</t>
+  </si>
+  <si>
+    <t>8967</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8967/requerimento_062-2026_-_ana_ruth_-_retira_projeto_22-04.pdf</t>
+  </si>
+  <si>
+    <t>Com fundamento no Art. 90 do Regimento Interno desta Casa, venho requerer a retirada do Projeto de Lei CM nº 6/2026 que “Institui a Semana Escolar de Combate à Violência contra a Mulher no Município de Lagoa da Prata.”</t>
+  </si>
+  <si>
+    <t>8968</t>
+  </si>
+  <si>
+    <t>PPTCE</t>
+  </si>
+  <si>
+    <t>Parecer Prévio do Tribunal de Contas do Estado</t>
+  </si>
+  <si>
+    <t>Tribunal de Contas do Estado de Minas Gerais - TCE-MG</t>
+  </si>
+  <si>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8968/tce-mg_-_parecer_previo_-_prestacao_de_contas_exercicio_2024.pdf</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE CONTAS. EXECUTIVO MUNICIPAL. EXECUÇÃO ORÇAMENTÁRIA. CRÉDITOS ORÇAMENTÁRIOS E ADICIONAIS. ÍNDICES E LIMITES CONSTITUCIONAIS E LEGAIS. ABERTURA DE CRÉDITOS ADICIONAIS SEM RECURSOS DISPONÍVEIS. PRINCÍPIOS DA RAZOABILIDADE E DA PROPORCIONALIDADE. CRITÉRIOS DA MATERIALIDADE E DA RELEVÂNCIA. APROVAÇÃO DAS CONTAS. RECOMENDAÇÕES.</t>
+  </si>
+  <si>
     <t>8814</t>
   </si>
   <si>
     <t>ReqEx</t>
   </si>
   <si>
     <t>Requerimento Executivo</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8814/oficio_no_015-2026_-_camara_municipal_-_solicita_retirada_projeto_de_lei_de_tramitacao_projeto_de_lei_complementar_no_001-2026.pdf</t>
+    <t>http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8814/oficio_no_015-2026_-_camara_municipal_-_solicita_retirada_projeto_de_lei_de_tramitacao_projeto_de_lei_complementar_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Venho, pelo presente, solicitar de V.Exa. a RETIRADA de tramitação do Projeto de Lei Complementar que Altera a “Lei Complementar nº 003, de 22 de maio de 1991”, para atualizar a denominação e as atribuições do cargo em comissão de Chefe do Setor de Habitação, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -624,67 +2281,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8795/projeto_de_lei_complementar_no_001-2026_-_altera_o_anexo_vii_da_lei_complementar_no_003_de_22_de_maio_de_1991.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8808/projeto_de_lei_complementar_no_002-2026-_altera_lei_complementar_n_003-1991.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8796/projeto_de_lei_no_001-2026_-_concede_revisao_aos_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8797/projeto_de_lei_no_002-2026_-_concede_revisao_e_reajuste_aos_servidores_da_administracao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8799/projeto_de_lei_no_003-2026_-_credito_especial_-_r_357.23600_pedido_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8800/projeto_de_lei_no_004-2025_-_credito_suplementar_-_r_1.350.29007_pedido_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8802/projeto_de_lei_no_005-2025_-_credito_suplementar_-_r_6.215.51503_pedido_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8803/projeto_de_lei_no_006-2025_-_credito_suplementar_-_r_90.50000_pedido_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8804/projeto_de_lei_no_007-2026_-_credito_especial_-_r_15.00000_pedido_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8805/projeto_de_lei_no_008-2025_-_credito_suplementar_-_r_37.98480_pedido_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8806/projeto_de_lei_no_009-2026_-_altera_lei_n_2.353-14.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8807/projeto_de_lei_no_010-2026_-_altera_lei_n_2.644-2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8809/requerimento_001-2026_-elias_motorista-_plano_de_saude_dos_servidores_municipais_-_02_-_02.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8810/requerimento_002-2025_-janeany_-_rotatoria_-_02-02.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8811/requerimento_003-2026_-soninha_e_elias-_ajuda_de_custo_para_tratamento_fora_domicilio_-_02-02-2026_j.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8813/requerimento_004-2026-_todos_-_medalha_osmari_02-02.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8814/oficio_no_015-2026_-_camara_municipal_-_solicita_retirada_projeto_de_lei_de_tramitacao_projeto_de_lei_complementar_no_001-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8822/anteprojeto_de_lei_no_xxx-2026-_reduz_o_subsidio_do_prefeito_vice_e_vereadores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8828/anteprojeto_de_lei_no_002-2026_-_carla_andrade_-_medicamentos_para_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8831/anteprojeto_de_lei_no_003-2026_-_ana_ruth_e_soninha_-_meia_consulta.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8917/anteprojeto_de_lei_no_004-2026_-_ana_ruth_e_janeany_-_torna_obrigatoria_a_educacao_sobre_protecao_animal_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8950/anteprojeto_de_lei_no_005-2026_-_ana_ruth_-_institui_o_programa_cuidando_de_quem_cuida.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8951/anteprojeto_de_lei_no_006-2026_-_ana_ruth_-__institui_o_programa_municipal_de_capacitacao_continuada.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8952/anteprojeto_de_lei_no_007-2026_-_elias_motorista_-_dispoe_sobre_a_inclusao_obrigatoria_de_aulas_de_educacao_para_o_transito.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8959/anteprojeto_de_lei_no_008-2026_-_ana_ruth_-__semana_escolar_de_combate_a_violencia_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8891/indicacao_001-2026_-_joao_pedro_-_asfalto_acacio_mendes_-_16-03.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8914/indicacao_002-2026_-ana_ruth_-treinamento_parental_com_apoio_especializado_para_familias_de_criancas_com_transtorno_do_espectro_autista__23-03.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8924/indicacao_003-2026_-_janeany_-_quebra_molas_samuel_bernardes_-_30-03.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8818/mocao_001-2026_-_janeany_-_keila__acom.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8878/mocao_002-2026_-_joao__pedro_-_insanos__mc...pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8895/mocao_003-2026_-_janeany_-_apelo_orelha.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8949/mocao_004-2026_-_toninho_da_laje_-_eliene.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8819/projeto_de_lei_cm_002-2026_-_joao_pedro_-_declara_de_utilidade_publica_-_agrolagoa.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8870/projeto_de_lei_cm_003-2026_-_ana_ruth_-_da_nome_a_rua_o_-_bairro_mangabeiras.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8871/projeto_de_lei_cm_004-2026_-_mesa_diretora_-_altera_lei_do_auxilio-alimentacao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8873/projeto_de_lei_cm_005-2026_-_mesa_diretora_-_altera_lei_do_plano_de_saude.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8894/projeto_de_lei_cm_006-2026_-_ana_ruth_-_institui_a_semana_escolar_de_combate_a_violencia_contra_a_mulher_19-3.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8815/projeto_de_lei_complementar_cm_001-2026_-_mesa_diretora_-_altera_lc_276_-_30-1-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8865/projeto_de_lei_complementar_cm_002-2026_-_mesa_diretora_-_alteracoes_na_lc_296-2025_j.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8866/projeto_de_lei_complementar_cm_003-2026_-_mesa_diretora_-_altera_lc_276-2024_-_aumenta_4_agentes_adm.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8795/projeto_de_lei_complementar_no_001-2026_-_altera_o_anexo_vii_da_lei_complementar_no_003_de_22_de_maio_de_1991.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8808/projeto_de_lei_complementar_no_002-2026-_altera_lei_complementar_n_003-1991.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8820/projeto_de_lei_complementar_no_003-2026-_altera_lei_complementar_n_003-1991.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8852/projeto_de_lei_complementar_no_xxx-2026-_altera_a_lei_complementar_no_261_de_2023_normas_relativas_ao_uso_de_lanternins_ou_sheds_nas_edificacoes.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8853/projeto_de_lei_complementar_no_xxx-2026_-_altera_lei_complementar_n_261_de_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8854/projeto_de_lei_complementar_no_xxx-2026-_altera_a_redacao_do_art._14_da_lei_complementar_no_255_de_30_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8855/projeto_de_lei_complementar_no_xxx-2026-_altera_a_lei_complementar_no_261_de_2023_para_incluir_disposicoes_sobre_moradias_de_carater_social.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8856/projeto_de_lei_complementar_no_xxx-2026-_altera_o_art._54_da_lei_complementar_no176-2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8857/projeto_de_lei_complementar_no_xxx-2026_-_altera_lc_n_051-05.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8929/projeto_de_lei_complementar_no__010_-2026_-_altera_lei_complementar_n_003_de_1991_-_cria_vagas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8948/projeto_de_lei_complementar_no__011-2026_-_altera_lei_complementar_n_003_de_1991_-_cria_vagas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8796/projeto_de_lei_no_001-2026_-_concede_revisao_aos_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8797/projeto_de_lei_no_002-2026_-_concede_revisao_e_reajuste_aos_servidores_da_administracao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8799/projeto_de_lei_no_003-2026_-_credito_especial_-_r_357.23600_pedido_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8800/projeto_de_lei_no_004-2025_-_credito_suplementar_-_r_1.350.29007_pedido_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8802/projeto_de_lei_no_005-2025_-_credito_suplementar_-_r_6.215.51503_pedido_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8803/projeto_de_lei_no_006-2025_-_credito_suplementar_-_r_90.50000_pedido_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8804/projeto_de_lei_no_007-2026_-_credito_especial_-_r_15.00000_pedido_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8805/projeto_de_lei_no_008-2025_-_credito_suplementar_-_r_37.98480_pedido_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8806/projeto_de_lei_no_009-2026_-_altera_lei_n_2.353-14.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8807/projeto_de_lei_no_010-2026_-_altera_lei_n_2.644-2015.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8821/projeto_de_lei_no_011-2026_-_altera_lei_n_2.692-2015.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8829/projeto_de_lei__no_012-2026_-_ratifica_a_2a_alteracao_contratual_do_consorcio_intermunicipal_multifinalitario_do_vale_do_itapecerica.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8830/projeto_de_lei_no_013-2026_-_credito_especial_-_r_61.00000_pedido_no_007-2026.docx.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8845/projeto_de_lei_no_xxx-2026_-_credito_especial_-_r_9.50000_pedido_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8846/projeto_de_lei_no_xxx-2026_-_credito_especial_-_r_18.99800_pedido_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8847/projeto_de_lei_no_xxx-2026_-_credito_especial_-_r_30.00000_pedido_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8848/projeto_de_lei_no_xxx-2026_-_credito_especial_-_r_250.20000_pedido_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8849/projeto_de_lei_no_xxx-2026_-_credito_suplementar_-_r_67.10000_pedido_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8850/projeto_de_lei_no_xxx-2026-_altera_a_lei_municipal_no_3.911-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8867/projeto_de_lei_no_xxx-2026_-_credito_suplementar_-_r_1.462.50000_pedido_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8868/projeto_de_lei_no_xxx-2026_-_credito_suplementar_-_r_1.800.0000_pedido_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8872/projeto_de_lei_no_022-2026_-_desafeta_imovel.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8879/projeto_de_lei_no_023-2025_-_credito_suplementar_-_r_2.452.0235_pedido_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8880/projeto_de_lei_no_024-2025_-_credito_suplementar_-_r_4.426.00000_pedido_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8881/projeto_de_lei_no_025-2025_-_credito_suplementar_-_r_300.00000_pedido_no_018-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8882/projeto_de_lei_no_026-2025_-_credito_suplementar_-_r_3.335.64691_pedido_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8883/projeto_de_lei_no_027-2025_-_altera_lei_n_1.569-2007.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8884/projeto_de_lei_no_028-2025-_altera_lei_n_1.907-2011.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8885/projeto_de_lei_no_029-2026-_altera_lei_n_3.879-23.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8886/projeto_de_lei_no_030-2025_-_altera_a_lei_no_3.938-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8896/projeto_de_lei_no_031-2026_-_credito_suplementar_-_r_65.00000_pedido_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8897/projeto_de_lei_no_032-2026_-_credito_suplementar_-_r_57.54496_pedido_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8898/projeto_de_lei_no_033-2026_-_credito_especial_-_r_5.00000_pedido_no_021-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8899/projeto_de_lei_no_034-2026_-_credito_suplementar_-_r_33.40000_pedido_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8900/projeto_de_lei_no_035-2026_-_credito_especial_-_r_45.00000_pedido_no_024-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8901/projeto_de_lei_no_036-2026_-_credito_especial_-_r_1.100.00000_pedido_no_025-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8902/projeto_de_lei_no_037-2026_-_credito_especial_-_r_13.53900_pedido_no_026-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8903/projeto_de_lei_no_038-2026_-_credito_suplementar_-_r_380.00000_pedido_no_027-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8904/projeto_de_lei_no_039-2026_-_credito_especial_-_r_4.283.09410_pedido_no_028-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8905/projeto_de_lei_no_040-2026_-_doa_bens_inserviveis_para_a_ascalp_marco_2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8906/projeto_de_lei_n_041-2026_-_dispoe_sobre_a_criacao_da_2a_fase_do_programa_habita_lagoa.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8915/projeto_de_lei_no_042-2026_-_credito_suplementar_-_r_301.95952_pedido_no_029-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8916/projeto_de_lei_no_043-2026_-_credito_suplementar_-_r_300.00000_pedido_no_030-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8925/projeto_de_lei_no_044-2026_-_autoriza_repasse_fsc_r_301.95952.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8926/projeto_de_lei_no_045-2026_-_credito_suplementar_-_r_19.56196_pedido_no_032-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8927/projeto_de_lei_no_046-2026_-_credito_especial_-_r_45.00000_pedido_no_033-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8928/projeto_de_lei_no_xxx_-_2026_-__altera_lei_no_1062-03_-_compdec.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8938/projeto_de_lei_no_048-2026_-_credito_suplementar_-_r_8.733.922_50_pedido_no_023-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8939/projeto_de_lei_no_049-2026_-_credito_suplementar_-_r_60.00000_pedido_no_031-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8940/projeto_de_lei_no_050-2026_-_credito_especial_-_r_26.75900_pedido_no_034-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8941/projeto_de_lei_no_051-2026_-_credito_suplementar_-_r_199.72100_pedido_no_035-2026.docx.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8942/projeto_de_lei__no_052-2026_-_credito_suplementar_-_r_179.45498_pedido_no_036-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8943/projeto_de_lei__no_053-2026_-_credito_suplementar_-_r_2.000.00000_pedido_no_037-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8944/projeto_de_lei_no_054-2026_-_autoriza_repasse_fsc_-_r_53.10000.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8945/projeto_de_lei_no_055-2026_-_autoriza_repasse_fsc_r_1.305.00000.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8946/projeto_de_lei_no_056-2026_-_autoriza_repasse_apae.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8947/projeto_de_lei_no_057-2026_-_altera_lei_n_353_de_01_de_dezembro_de_1988_para_modificar_nome_de_logradouros_publicos.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8955/projeto_de_lei__no_058-2026_-_credito_suplementar_-_r_8.00000_pedido_no_038-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8956/projeto_de_lei__no_059-2026_-_credito_suplementar_-_r_450.00000_pedido_no_039-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8957/projeto_de_lei_no_060-2025_-_altera_lei_no_4.332-2026_cs_r_2.452.02356.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8958/projeto_de_lei_no_061-2026_-_autoriza_desafetar_e_doar_imovel_a_instituicao_que_menciona_-acadelp.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8960/projeto_de_lei_no_062-2026_-_autoriza_desafetar_e_doar_imovel_a_instituicao_que_menciona_-_apa.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8961/projeto_de_lei_no_063-2026_-_autoriza_desafetar_e_doar_imovel_a_instituicao_que_menciona_-_asap.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8962/projeto_de_lei_no_064-2026_-_autoriza_desafetar_e_doar_imovel_a_instituicao_que_menciona_-_caritas.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8963/projeto_de_lei_no_065-2026_-_autoriza_desafetar_e_doar_imovel_a_instituicao_que_menciona_-_ace.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8816/projeto_de_resolucao_001-2026_-_regulamenta_plano_de_carreira_-_30-1-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8817/projeto_de_resolucao_002-2026_-_revoga_resolucoes_que_menciona.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8851/projeto_de_resolucao_003-2026_-autoriza_a_aquisicao_de_uniformes.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8869/projeto_de_resolucao_004-2026_-_altera_resolucao_884-2023_-_estrutura_adm_da_camara.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8809/requerimento_001-2026_-elias_motorista-_plano_de_saude_dos_servidores_municipais_-_02_-_02.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8810/requerimento_002-2025_-janeany_-_rotatoria_-_02-02.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8811/requerimento_003-2026_-soninha_e_elias-_ajuda_de_custo_para_tratamento_fora_domicilio_-_02-02-2026_j.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8813/requerimento_004-2026-_todos_-_medalha_osmari_02-02.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8823/requerimento_005-2026_-tuty_da_borracharia_-_estudo_tecnico_sobre_o_transito_-_09-02-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8824/requerimento_006-2025_-joao_pedro_-passagem_elevada_em_frente_a_creche_dona_zuleica__09-02.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8825/requerimento_007-2025_-_janeany_joao_e_mauro_-_tapa-buracos_-_09-02.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8826/requerimento_008-2025_-_carla_andrade_-_iluminacao_e_pavimentacao_-_09-02.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8827/requerimento_009-2026_-elias_motorista_-_ferias_dos_servidores_e_ponto_facultativo_-_09-02-2026_cor.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8832/requerimento_010-2026_-_tuty_elias_joao_e_janeany_-_praca_de_esportes_-_18-02-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8833/requerimento_011-2026_-_elias_e_soninha_-_mutirao_da_saude_-_18-02-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8834/requerimento_012-2026_-_ana_ruth_-_conselho_municipal_da_comunidade_lgbtq_-_18-02.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8835/requerimento_013-2026_-_joao_e_todos_-_desapropriacao_-_18-02.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8836/requerimento_014_-_2026_-_toninho_-_limpeza_praca_cidade_nova.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8837/requerimento_015-2025_-mauro_do_gas_-__asfalto_-_23-02.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8838/requerimento_016-_2026_-elias_joao_e_soninha_-_migracao_do_municipio_do_icismep_para_o_cisvi_-_23-02.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8839/requerimento_017-2025_-janeany_e_tuty_-__rotas_para_buscar_alunos_da_zona_rural_-_23-02.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8840/requerimento_018-2025_-_carla_andrade_-_iluminacao_na_pista_de_skate_23-02.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8841/requerimento_019-2026_-_ana_ruth_-_zoneamento_no_entorno_da_orla_da_praia_23-02.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8842/requerimento_020-2026_-_joao_e_todos-_permuta_quadra_na_rua_divinopolis_23-02.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8843/requerimento_021_-_2026_-_toninho_-_transporte_atletas.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8844/requerimento_022-2026_-_tuty_e_janeany_para_todos_-_adia_leitura_de_pareceres_23-2.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8858/requerimento_023-2026_-_elias_e_outros_-_documentacao_de_alienacao_e_leilao_02-03.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8859/requerimento_024-2025_-janeany_-_rotatoria_-_02-03.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8860/requerimento_025-2026_-tuty_joao_janeany_mauro_e_toninho-_reparos_nas_infiltracoes_constatadas_nas_paredes_e_nos_muros_da_policlinica_i.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8863/requerimento_026-2025_-toninho_-__asfalto_mario_mendes_-_02-03.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8874/requerimento_027-2026_-tuty_e_todos-_doacao_de_lotes_asap_e_apa_-_09-03.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8875/requerimento_028-2026_-ana_ruth_--ala_sus_no_hospital_-_09-03_-.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8876/requerimento_029-2026_-mauro_do_gas_e_demais_vereadores_-_alienacao_de_imoveis_-_9-3.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8877/requerimento_030-2025_-toninho_-__audiencia_publica_autismo_-_09-03.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8887/requerimento_031-2026_-_elias_motorista_-_implantacao_de_cameras_nas_escolas_municipais_-_16-03.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8888/requerimento_032-2026_-joao_pedro-__asfalto_rua_sergipe_-16-03.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8889/requerimento_033-2025_-janeany_-_saae_-_16-03.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8890/requerimento_34-2026_-_mauro_do_gas-farmacia_movel_-_16-03.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8892/requerimento_035-2026_-_todos_os_vereadores_-_adia_leitura_de_pareceres_16-03.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8907/requerimento_036-2026_-_elias_motorista_-_implantacao_de_tags_eletronicas_-_23-03.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8908/requerimento_037-2026_-_joao_e_todos_os_vereadores_-_quadra_23-03.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8909/requerimento_038-2026_-_ana_ruth_-_licitacao_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8910/requerimento_039-2026_-_tuty_da_borracharia_-_solicita_informacoes_aumento_tarifa_-_saae.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8911/requerimento_040-2026_-toninho_-__tachoes_rua_pref_paulo_lobato-_23-03.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8912/requerimento_041-2026_-_mesa_diretora_-_retira_projeto_23-03.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8913/requerimento_042-2026_-_toninho_e_tuty_-_adia_leitura_de_pareceres_23-3.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8918/requerimento_043-2026_-_elias_motorista_-_praca_de_lazer_para_autismo_-_30-03.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8919/requerimento_044-2026_-_tuty_da_borracharia_-_abertura_de_rua_-_30-03.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8920/requerimento_045-2026_-_mauro_do_gas-atendimento_psicologico_-_30-03.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8921/requerimento_046-2026_-_janeany_-_asfalto_na_bernardo_teixeira_amorim__-_30-03.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8922/requerimento_047-2026_-_joao_pedro_-_adia_sessao_ordinaria_-_30-03.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8923/requerimento_048-2026_-_carla_e_joao_-_adia_leitura_de_pareceres_30-03.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8930/requerimento_049-2026_-_ana_ruth_-_informacoes_sobre_podas_de_arvores_-_06-04.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8931/requerimento_050-2026_-mauro_do_gas__-_passagem_elevada_-_6-04.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8932/requerimento_051-2026_-_joao_e_ana___-_demandas_cidade_jardim__-_6-04.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8933/requerimento_052-2026_-_tuty_e_joao_-_praca_no_bairro_gomes_-_06-04.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8934/requerimento_053-2026_-_janeany_-_programa_de_controle_medico_-_6-4-2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8935/requerimento_054-2026_-_elias_motorista_-_diagnostico_municipal_sobre_transtorno_do_espectro_autista_tea-__06-04.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8936/requerimento_055-2026_-_carla_andrade_-_limpeza_de_lotes_-_cobranca_do_cidadao_-_6-4.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8937/requerimento_056-2025_-toninho_tuty_e_janeany_-__pista_skate_isolamento_-__06-04.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8953/requerimento_057-2025_-_ana_ruth-__plataforma_de_emprego_tea_-_15-04.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8964/requerimento_059-2026_-_janeany_-__spray_de_pimenta_-_22-04.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8965/requerimento_060_-_2026_-tuty_-_passagem_elevadada_rua_santa_catarina_-_22-04.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8966/requerimento_061-2026_-_elias_motorista_-_inclusao_de_aulas_de_educacao_no_transito_-__22-04.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8967/requerimento_062-2026_-_ana_ruth_-_retira_projeto_22-04.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8968/tce-mg_-_parecer_previo_-_prestacao_de_contas_exercicio_2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaprata.mg.leg.br/media/sapl/public/materialegislativa/2026/8814/oficio_no_015-2026_-_camara_municipal_-_solicita_retirada_projeto_de_lei_de_tramitacao_projeto_de_lei_complementar_no_001-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H19"/>
+  <dimension ref="A1:H169"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="42.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="109.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="201.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="221.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -704,504 +2361,4551 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>18</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
         <v>22</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
         <v>23</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="H7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="H8" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="F10" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H10" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" t="s">
         <v>50</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="E11" t="s">
         <v>51</v>
       </c>
-      <c r="D11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G11" s="1" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="H11" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="E12" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="F12" t="s">
-        <v>19</v>
+        <v>59</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="H12" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" t="s">
+        <v>63</v>
+      </c>
+      <c r="E13" t="s">
+        <v>64</v>
+      </c>
+      <c r="F13" t="s">
         <v>59</v>
       </c>
-      <c r="D13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G13" s="1" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="H13" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" t="s">
         <v>63</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>28</v>
+        <v>64</v>
       </c>
       <c r="F14" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="H14" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D15" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="E15" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F15" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="E16" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H16" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D17" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="E17" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="F17" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H17" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="D18" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="E18" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="F18" t="s">
-        <v>81</v>
+        <v>52</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H18" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
+        <v>22</v>
+      </c>
+      <c r="D19" t="s">
+        <v>78</v>
+      </c>
+      <c r="E19" t="s">
+        <v>79</v>
+      </c>
+      <c r="F19" t="s">
+        <v>33</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H19" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>88</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" t="s">
+        <v>78</v>
+      </c>
+      <c r="E20" t="s">
+        <v>79</v>
+      </c>
+      <c r="F20" t="s">
+        <v>89</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H20" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>32</v>
+      </c>
+      <c r="D21" t="s">
+        <v>78</v>
+      </c>
+      <c r="E21" t="s">
+        <v>79</v>
+      </c>
+      <c r="F21" t="s">
+        <v>89</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H21" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22" t="s">
+        <v>78</v>
+      </c>
+      <c r="E22" t="s">
+        <v>79</v>
+      </c>
+      <c r="F22" t="s">
+        <v>33</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H22" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>97</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
         <v>10</v>
       </c>
-      <c r="D19" t="s">
-[...12 lines deleted...]
-        <v>88</v>
+      <c r="D23" t="s">
+        <v>98</v>
+      </c>
+      <c r="E23" t="s">
+        <v>99</v>
+      </c>
+      <c r="F23" t="s">
+        <v>89</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H23" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>102</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>17</v>
+      </c>
+      <c r="D24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F24" t="s">
+        <v>89</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H24" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>105</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>22</v>
+      </c>
+      <c r="D25" t="s">
+        <v>98</v>
+      </c>
+      <c r="E25" t="s">
+        <v>99</v>
+      </c>
+      <c r="F25" t="s">
+        <v>89</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H25" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>107</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" t="s">
+        <v>108</v>
+      </c>
+      <c r="E26" t="s">
+        <v>109</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H26" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>112</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>17</v>
+      </c>
+      <c r="D27" t="s">
+        <v>108</v>
+      </c>
+      <c r="E27" t="s">
+        <v>109</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H27" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>115</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D28" t="s">
+        <v>108</v>
+      </c>
+      <c r="E28" t="s">
+        <v>109</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H28" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>117</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D29" t="s">
+        <v>108</v>
+      </c>
+      <c r="E29" t="s">
+        <v>109</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H29" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>120</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>32</v>
+      </c>
+      <c r="D30" t="s">
+        <v>108</v>
+      </c>
+      <c r="E30" t="s">
+        <v>109</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H30" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>123</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31" t="s">
+        <v>108</v>
+      </c>
+      <c r="E31" t="s">
+        <v>109</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H31" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>126</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>41</v>
+      </c>
+      <c r="D32" t="s">
+        <v>108</v>
+      </c>
+      <c r="E32" t="s">
+        <v>109</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H32" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>129</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>46</v>
+      </c>
+      <c r="D33" t="s">
+        <v>108</v>
+      </c>
+      <c r="E33" t="s">
+        <v>109</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H33" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>132</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>133</v>
+      </c>
+      <c r="D34" t="s">
+        <v>108</v>
+      </c>
+      <c r="E34" t="s">
+        <v>109</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H34" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>136</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>137</v>
+      </c>
+      <c r="D35" t="s">
+        <v>108</v>
+      </c>
+      <c r="E35" t="s">
+        <v>109</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H35" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>140</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>141</v>
+      </c>
+      <c r="D36" t="s">
+        <v>108</v>
+      </c>
+      <c r="E36" t="s">
+        <v>109</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H36" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>143</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" t="s">
+        <v>144</v>
+      </c>
+      <c r="E37" t="s">
+        <v>145</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H37" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>148</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>17</v>
+      </c>
+      <c r="D38" t="s">
+        <v>144</v>
+      </c>
+      <c r="E38" t="s">
+        <v>145</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H38" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>151</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>22</v>
+      </c>
+      <c r="D39" t="s">
+        <v>144</v>
+      </c>
+      <c r="E39" t="s">
+        <v>145</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H39" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>154</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>27</v>
+      </c>
+      <c r="D40" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" t="s">
+        <v>145</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H40" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>157</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>32</v>
+      </c>
+      <c r="D41" t="s">
+        <v>144</v>
+      </c>
+      <c r="E41" t="s">
+        <v>145</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H41" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>160</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42" t="s">
+        <v>144</v>
+      </c>
+      <c r="E42" t="s">
+        <v>145</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H42" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>163</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>41</v>
+      </c>
+      <c r="D43" t="s">
+        <v>144</v>
+      </c>
+      <c r="E43" t="s">
+        <v>145</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H43" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>166</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>46</v>
+      </c>
+      <c r="D44" t="s">
+        <v>144</v>
+      </c>
+      <c r="E44" t="s">
+        <v>145</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H44" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>169</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>133</v>
+      </c>
+      <c r="D45" t="s">
+        <v>144</v>
+      </c>
+      <c r="E45" t="s">
+        <v>145</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H45" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>172</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>137</v>
+      </c>
+      <c r="D46" t="s">
+        <v>144</v>
+      </c>
+      <c r="E46" t="s">
+        <v>145</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H46" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>175</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>141</v>
+      </c>
+      <c r="D47" t="s">
+        <v>144</v>
+      </c>
+      <c r="E47" t="s">
+        <v>145</v>
+      </c>
+      <c r="F47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H47" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>178</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>179</v>
+      </c>
+      <c r="D48" t="s">
+        <v>144</v>
+      </c>
+      <c r="E48" t="s">
+        <v>145</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H48" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>182</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>183</v>
+      </c>
+      <c r="D49" t="s">
+        <v>144</v>
+      </c>
+      <c r="E49" t="s">
+        <v>145</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H49" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>186</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>187</v>
+      </c>
+      <c r="D50" t="s">
+        <v>144</v>
+      </c>
+      <c r="E50" t="s">
+        <v>145</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H50" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>190</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>191</v>
+      </c>
+      <c r="D51" t="s">
+        <v>144</v>
+      </c>
+      <c r="E51" t="s">
+        <v>145</v>
+      </c>
+      <c r="F51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H51" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>194</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>195</v>
+      </c>
+      <c r="D52" t="s">
+        <v>144</v>
+      </c>
+      <c r="E52" t="s">
+        <v>145</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H52" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>198</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>199</v>
+      </c>
+      <c r="D53" t="s">
+        <v>144</v>
+      </c>
+      <c r="E53" t="s">
+        <v>145</v>
+      </c>
+      <c r="F53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H53" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>202</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>203</v>
+      </c>
+      <c r="D54" t="s">
+        <v>144</v>
+      </c>
+      <c r="E54" t="s">
+        <v>145</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H54" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>206</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>207</v>
+      </c>
+      <c r="D55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E55" t="s">
+        <v>145</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H55" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>210</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>211</v>
+      </c>
+      <c r="D56" t="s">
+        <v>144</v>
+      </c>
+      <c r="E56" t="s">
+        <v>145</v>
+      </c>
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H56" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>214</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>215</v>
+      </c>
+      <c r="D57" t="s">
+        <v>144</v>
+      </c>
+      <c r="E57" t="s">
+        <v>145</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H57" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>218</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>219</v>
+      </c>
+      <c r="D58" t="s">
+        <v>144</v>
+      </c>
+      <c r="E58" t="s">
+        <v>145</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H58" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>222</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>223</v>
+      </c>
+      <c r="D59" t="s">
+        <v>144</v>
+      </c>
+      <c r="E59" t="s">
+        <v>145</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H59" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>226</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>227</v>
+      </c>
+      <c r="D60" t="s">
+        <v>144</v>
+      </c>
+      <c r="E60" t="s">
+        <v>145</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H60" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>230</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>231</v>
+      </c>
+      <c r="D61" t="s">
+        <v>144</v>
+      </c>
+      <c r="E61" t="s">
+        <v>145</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H61" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>234</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>235</v>
+      </c>
+      <c r="D62" t="s">
+        <v>144</v>
+      </c>
+      <c r="E62" t="s">
+        <v>145</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H62" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>238</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>239</v>
+      </c>
+      <c r="D63" t="s">
+        <v>144</v>
+      </c>
+      <c r="E63" t="s">
+        <v>145</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H63" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>242</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>243</v>
+      </c>
+      <c r="D64" t="s">
+        <v>144</v>
+      </c>
+      <c r="E64" t="s">
+        <v>145</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H64" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>246</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>247</v>
+      </c>
+      <c r="D65" t="s">
+        <v>144</v>
+      </c>
+      <c r="E65" t="s">
+        <v>145</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H65" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>250</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>251</v>
+      </c>
+      <c r="D66" t="s">
+        <v>144</v>
+      </c>
+      <c r="E66" t="s">
+        <v>145</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H66" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>254</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>255</v>
+      </c>
+      <c r="D67" t="s">
+        <v>144</v>
+      </c>
+      <c r="E67" t="s">
+        <v>145</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H67" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>258</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>259</v>
+      </c>
+      <c r="D68" t="s">
+        <v>144</v>
+      </c>
+      <c r="E68" t="s">
+        <v>145</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H68" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>262</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>263</v>
+      </c>
+      <c r="D69" t="s">
+        <v>144</v>
+      </c>
+      <c r="E69" t="s">
+        <v>145</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H69" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>266</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>267</v>
+      </c>
+      <c r="D70" t="s">
+        <v>144</v>
+      </c>
+      <c r="E70" t="s">
+        <v>145</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H70" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>270</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>271</v>
+      </c>
+      <c r="D71" t="s">
+        <v>144</v>
+      </c>
+      <c r="E71" t="s">
+        <v>145</v>
+      </c>
+      <c r="F71" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H71" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>274</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>275</v>
+      </c>
+      <c r="D72" t="s">
+        <v>144</v>
+      </c>
+      <c r="E72" t="s">
+        <v>145</v>
+      </c>
+      <c r="F72" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H72" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>278</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>279</v>
+      </c>
+      <c r="D73" t="s">
+        <v>144</v>
+      </c>
+      <c r="E73" t="s">
+        <v>145</v>
+      </c>
+      <c r="F73" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H73" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>282</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>283</v>
+      </c>
+      <c r="D74" t="s">
+        <v>144</v>
+      </c>
+      <c r="E74" t="s">
+        <v>145</v>
+      </c>
+      <c r="F74" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H74" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>286</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>287</v>
+      </c>
+      <c r="D75" t="s">
+        <v>144</v>
+      </c>
+      <c r="E75" t="s">
+        <v>145</v>
+      </c>
+      <c r="F75" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H75" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>290</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>291</v>
+      </c>
+      <c r="D76" t="s">
+        <v>144</v>
+      </c>
+      <c r="E76" t="s">
+        <v>145</v>
+      </c>
+      <c r="F76" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H76" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>294</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>295</v>
+      </c>
+      <c r="D77" t="s">
+        <v>144</v>
+      </c>
+      <c r="E77" t="s">
+        <v>145</v>
+      </c>
+      <c r="F77" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H77" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>298</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>299</v>
+      </c>
+      <c r="D78" t="s">
+        <v>144</v>
+      </c>
+      <c r="E78" t="s">
+        <v>145</v>
+      </c>
+      <c r="F78" t="s">
+        <v>13</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H78" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>302</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>303</v>
+      </c>
+      <c r="D79" t="s">
+        <v>144</v>
+      </c>
+      <c r="E79" t="s">
+        <v>145</v>
+      </c>
+      <c r="F79" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H79" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>305</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>306</v>
+      </c>
+      <c r="D80" t="s">
+        <v>144</v>
+      </c>
+      <c r="E80" t="s">
+        <v>145</v>
+      </c>
+      <c r="F80" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H80" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>309</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>310</v>
+      </c>
+      <c r="D81" t="s">
+        <v>144</v>
+      </c>
+      <c r="E81" t="s">
+        <v>145</v>
+      </c>
+      <c r="F81" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H81" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>313</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>314</v>
+      </c>
+      <c r="D82" t="s">
+        <v>144</v>
+      </c>
+      <c r="E82" t="s">
+        <v>145</v>
+      </c>
+      <c r="F82" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H82" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>316</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>317</v>
+      </c>
+      <c r="D83" t="s">
+        <v>144</v>
+      </c>
+      <c r="E83" t="s">
+        <v>145</v>
+      </c>
+      <c r="F83" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H83" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>320</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>321</v>
+      </c>
+      <c r="D84" t="s">
+        <v>144</v>
+      </c>
+      <c r="E84" t="s">
+        <v>145</v>
+      </c>
+      <c r="F84" t="s">
+        <v>13</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H84" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>324</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>325</v>
+      </c>
+      <c r="D85" t="s">
+        <v>144</v>
+      </c>
+      <c r="E85" t="s">
+        <v>145</v>
+      </c>
+      <c r="F85" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H85" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>328</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>329</v>
+      </c>
+      <c r="D86" t="s">
+        <v>144</v>
+      </c>
+      <c r="E86" t="s">
+        <v>145</v>
+      </c>
+      <c r="F86" t="s">
+        <v>13</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H86" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>332</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>333</v>
+      </c>
+      <c r="D87" t="s">
+        <v>144</v>
+      </c>
+      <c r="E87" t="s">
+        <v>145</v>
+      </c>
+      <c r="F87" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H87" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>336</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>337</v>
+      </c>
+      <c r="D88" t="s">
+        <v>144</v>
+      </c>
+      <c r="E88" t="s">
+        <v>145</v>
+      </c>
+      <c r="F88" t="s">
+        <v>13</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H88" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>340</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>341</v>
+      </c>
+      <c r="D89" t="s">
+        <v>144</v>
+      </c>
+      <c r="E89" t="s">
+        <v>145</v>
+      </c>
+      <c r="F89" t="s">
+        <v>13</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H89" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>344</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>345</v>
+      </c>
+      <c r="D90" t="s">
+        <v>144</v>
+      </c>
+      <c r="E90" t="s">
+        <v>145</v>
+      </c>
+      <c r="F90" t="s">
+        <v>13</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H90" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>347</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>348</v>
+      </c>
+      <c r="D91" t="s">
+        <v>144</v>
+      </c>
+      <c r="E91" t="s">
+        <v>145</v>
+      </c>
+      <c r="F91" t="s">
+        <v>13</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H91" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>350</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>351</v>
+      </c>
+      <c r="D92" t="s">
+        <v>144</v>
+      </c>
+      <c r="E92" t="s">
+        <v>145</v>
+      </c>
+      <c r="F92" t="s">
+        <v>13</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H92" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>354</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>355</v>
+      </c>
+      <c r="D93" t="s">
+        <v>144</v>
+      </c>
+      <c r="E93" t="s">
+        <v>145</v>
+      </c>
+      <c r="F93" t="s">
+        <v>13</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H93" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>358</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>359</v>
+      </c>
+      <c r="D94" t="s">
+        <v>144</v>
+      </c>
+      <c r="E94" t="s">
+        <v>145</v>
+      </c>
+      <c r="F94" t="s">
+        <v>13</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H94" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>362</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>363</v>
+      </c>
+      <c r="D95" t="s">
+        <v>144</v>
+      </c>
+      <c r="E95" t="s">
+        <v>145</v>
+      </c>
+      <c r="F95" t="s">
+        <v>13</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H95" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>366</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>367</v>
+      </c>
+      <c r="D96" t="s">
+        <v>144</v>
+      </c>
+      <c r="E96" t="s">
+        <v>145</v>
+      </c>
+      <c r="F96" t="s">
+        <v>13</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H96" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>370</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>371</v>
+      </c>
+      <c r="D97" t="s">
+        <v>144</v>
+      </c>
+      <c r="E97" t="s">
+        <v>145</v>
+      </c>
+      <c r="F97" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H97" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>374</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>375</v>
+      </c>
+      <c r="D98" t="s">
+        <v>144</v>
+      </c>
+      <c r="E98" t="s">
+        <v>145</v>
+      </c>
+      <c r="F98" t="s">
+        <v>13</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H98" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>378</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>379</v>
+      </c>
+      <c r="D99" t="s">
+        <v>144</v>
+      </c>
+      <c r="E99" t="s">
+        <v>145</v>
+      </c>
+      <c r="F99" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H99" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>382</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>383</v>
+      </c>
+      <c r="D100" t="s">
+        <v>144</v>
+      </c>
+      <c r="E100" t="s">
+        <v>145</v>
+      </c>
+      <c r="F100" t="s">
+        <v>13</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H100" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>386</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>387</v>
+      </c>
+      <c r="D101" t="s">
+        <v>144</v>
+      </c>
+      <c r="E101" t="s">
+        <v>145</v>
+      </c>
+      <c r="F101" t="s">
+        <v>13</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H101" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>390</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102" t="s">
+        <v>391</v>
+      </c>
+      <c r="E102" t="s">
+        <v>392</v>
+      </c>
+      <c r="F102" t="s">
+        <v>89</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H102" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>395</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>17</v>
+      </c>
+      <c r="D103" t="s">
+        <v>391</v>
+      </c>
+      <c r="E103" t="s">
+        <v>392</v>
+      </c>
+      <c r="F103" t="s">
+        <v>89</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H103" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>398</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>22</v>
+      </c>
+      <c r="D104" t="s">
+        <v>391</v>
+      </c>
+      <c r="E104" t="s">
+        <v>392</v>
+      </c>
+      <c r="F104" t="s">
+        <v>89</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H104" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>401</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>27</v>
+      </c>
+      <c r="D105" t="s">
+        <v>391</v>
+      </c>
+      <c r="E105" t="s">
+        <v>392</v>
+      </c>
+      <c r="F105" t="s">
+        <v>89</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H105" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>404</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" t="s">
+        <v>405</v>
+      </c>
+      <c r="E106" t="s">
+        <v>406</v>
+      </c>
+      <c r="F106" t="s">
+        <v>42</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H106" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>409</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>17</v>
+      </c>
+      <c r="D107" t="s">
+        <v>405</v>
+      </c>
+      <c r="E107" t="s">
+        <v>406</v>
+      </c>
+      <c r="F107" t="s">
+        <v>59</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H107" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>412</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>22</v>
+      </c>
+      <c r="D108" t="s">
+        <v>405</v>
+      </c>
+      <c r="E108" t="s">
+        <v>406</v>
+      </c>
+      <c r="F108" t="s">
+        <v>413</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H108" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>416</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>27</v>
+      </c>
+      <c r="D109" t="s">
+        <v>405</v>
+      </c>
+      <c r="E109" t="s">
+        <v>406</v>
+      </c>
+      <c r="F109" t="s">
+        <v>417</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H109" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>420</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>32</v>
+      </c>
+      <c r="D110" t="s">
+        <v>405</v>
+      </c>
+      <c r="E110" t="s">
+        <v>406</v>
+      </c>
+      <c r="F110" t="s">
+        <v>421</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H110" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>424</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>37</v>
+      </c>
+      <c r="D111" t="s">
+        <v>405</v>
+      </c>
+      <c r="E111" t="s">
+        <v>406</v>
+      </c>
+      <c r="F111" t="s">
+        <v>52</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H111" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>427</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>41</v>
+      </c>
+      <c r="D112" t="s">
+        <v>405</v>
+      </c>
+      <c r="E112" t="s">
+        <v>406</v>
+      </c>
+      <c r="F112" t="s">
+        <v>428</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H112" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>431</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>46</v>
+      </c>
+      <c r="D113" t="s">
+        <v>405</v>
+      </c>
+      <c r="E113" t="s">
+        <v>406</v>
+      </c>
+      <c r="F113" t="s">
+        <v>18</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H113" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>434</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>133</v>
+      </c>
+      <c r="D114" t="s">
+        <v>405</v>
+      </c>
+      <c r="E114" t="s">
+        <v>406</v>
+      </c>
+      <c r="F114" t="s">
+        <v>42</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H114" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>437</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>137</v>
+      </c>
+      <c r="D115" t="s">
+        <v>405</v>
+      </c>
+      <c r="E115" t="s">
+        <v>406</v>
+      </c>
+      <c r="F115" t="s">
+        <v>438</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H115" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>441</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>141</v>
+      </c>
+      <c r="D116" t="s">
+        <v>405</v>
+      </c>
+      <c r="E116" t="s">
+        <v>406</v>
+      </c>
+      <c r="F116" t="s">
+        <v>442</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H116" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>445</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>179</v>
+      </c>
+      <c r="D117" t="s">
+        <v>405</v>
+      </c>
+      <c r="E117" t="s">
+        <v>406</v>
+      </c>
+      <c r="F117" t="s">
+        <v>33</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H117" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>448</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>183</v>
+      </c>
+      <c r="D118" t="s">
+        <v>405</v>
+      </c>
+      <c r="E118" t="s">
+        <v>406</v>
+      </c>
+      <c r="F118" t="s">
+        <v>449</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H118" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>452</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>187</v>
+      </c>
+      <c r="D119" t="s">
+        <v>405</v>
+      </c>
+      <c r="E119" t="s">
+        <v>406</v>
+      </c>
+      <c r="F119" t="s">
+        <v>74</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H119" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>455</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>191</v>
+      </c>
+      <c r="D120" t="s">
+        <v>405</v>
+      </c>
+      <c r="E120" t="s">
+        <v>406</v>
+      </c>
+      <c r="F120" t="s">
+        <v>456</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H120" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>459</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>195</v>
+      </c>
+      <c r="D121" t="s">
+        <v>405</v>
+      </c>
+      <c r="E121" t="s">
+        <v>406</v>
+      </c>
+      <c r="F121" t="s">
+        <v>460</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H121" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>463</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>199</v>
+      </c>
+      <c r="D122" t="s">
+        <v>405</v>
+      </c>
+      <c r="E122" t="s">
+        <v>406</v>
+      </c>
+      <c r="F122" t="s">
+        <v>464</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H122" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>467</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>203</v>
+      </c>
+      <c r="D123" t="s">
+        <v>405</v>
+      </c>
+      <c r="E123" t="s">
+        <v>406</v>
+      </c>
+      <c r="F123" t="s">
+        <v>18</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H123" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>470</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>207</v>
+      </c>
+      <c r="D124" t="s">
+        <v>405</v>
+      </c>
+      <c r="E124" t="s">
+        <v>406</v>
+      </c>
+      <c r="F124" t="s">
+        <v>33</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H124" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>473</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>211</v>
+      </c>
+      <c r="D125" t="s">
+        <v>405</v>
+      </c>
+      <c r="E125" t="s">
+        <v>406</v>
+      </c>
+      <c r="F125" t="s">
+        <v>449</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H125" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>476</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>215</v>
+      </c>
+      <c r="D126" t="s">
+        <v>405</v>
+      </c>
+      <c r="E126" t="s">
+        <v>406</v>
+      </c>
+      <c r="F126" t="s">
+        <v>477</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H126" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>480</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>219</v>
+      </c>
+      <c r="D127" t="s">
+        <v>405</v>
+      </c>
+      <c r="E127" t="s">
+        <v>406</v>
+      </c>
+      <c r="F127" t="s">
+        <v>481</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H127" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>484</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>223</v>
+      </c>
+      <c r="D128" t="s">
+        <v>405</v>
+      </c>
+      <c r="E128" t="s">
+        <v>406</v>
+      </c>
+      <c r="F128" t="s">
+        <v>485</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H128" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>488</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>227</v>
+      </c>
+      <c r="D129" t="s">
+        <v>405</v>
+      </c>
+      <c r="E129" t="s">
+        <v>406</v>
+      </c>
+      <c r="F129" t="s">
+        <v>59</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H129" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>491</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>231</v>
+      </c>
+      <c r="D130" t="s">
+        <v>405</v>
+      </c>
+      <c r="E130" t="s">
+        <v>406</v>
+      </c>
+      <c r="F130" t="s">
+        <v>492</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H130" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>495</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>235</v>
+      </c>
+      <c r="D131" t="s">
+        <v>405</v>
+      </c>
+      <c r="E131" t="s">
+        <v>406</v>
+      </c>
+      <c r="F131" t="s">
+        <v>74</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H131" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>498</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>239</v>
+      </c>
+      <c r="D132" t="s">
+        <v>405</v>
+      </c>
+      <c r="E132" t="s">
+        <v>406</v>
+      </c>
+      <c r="F132" t="s">
+        <v>499</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H132" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>502</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>243</v>
+      </c>
+      <c r="D133" t="s">
+        <v>405</v>
+      </c>
+      <c r="E133" t="s">
+        <v>406</v>
+      </c>
+      <c r="F133" t="s">
+        <v>33</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H133" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>505</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>247</v>
+      </c>
+      <c r="D134" t="s">
+        <v>405</v>
+      </c>
+      <c r="E134" t="s">
+        <v>406</v>
+      </c>
+      <c r="F134" t="s">
+        <v>506</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H134" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>509</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>251</v>
+      </c>
+      <c r="D135" t="s">
+        <v>405</v>
+      </c>
+      <c r="E135" t="s">
+        <v>406</v>
+      </c>
+      <c r="F135" t="s">
+        <v>74</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H135" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>512</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>255</v>
+      </c>
+      <c r="D136" t="s">
+        <v>405</v>
+      </c>
+      <c r="E136" t="s">
+        <v>406</v>
+      </c>
+      <c r="F136" t="s">
+        <v>513</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H136" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>516</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>259</v>
+      </c>
+      <c r="D137" t="s">
+        <v>405</v>
+      </c>
+      <c r="E137" t="s">
+        <v>406</v>
+      </c>
+      <c r="F137" t="s">
+        <v>52</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H137" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>519</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>263</v>
+      </c>
+      <c r="D138" t="s">
+        <v>405</v>
+      </c>
+      <c r="E138" t="s">
+        <v>406</v>
+      </c>
+      <c r="F138" t="s">
+        <v>59</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="H138" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>522</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>267</v>
+      </c>
+      <c r="D139" t="s">
+        <v>405</v>
+      </c>
+      <c r="E139" t="s">
+        <v>406</v>
+      </c>
+      <c r="F139" t="s">
+        <v>456</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H139" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>525</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>271</v>
+      </c>
+      <c r="D140" t="s">
+        <v>405</v>
+      </c>
+      <c r="E140" t="s">
+        <v>406</v>
+      </c>
+      <c r="F140" t="s">
+        <v>526</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H140" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>529</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>275</v>
+      </c>
+      <c r="D141" t="s">
+        <v>405</v>
+      </c>
+      <c r="E141" t="s">
+        <v>406</v>
+      </c>
+      <c r="F141" t="s">
+        <v>42</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H141" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>532</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>279</v>
+      </c>
+      <c r="D142" t="s">
+        <v>405</v>
+      </c>
+      <c r="E142" t="s">
+        <v>406</v>
+      </c>
+      <c r="F142" t="s">
+        <v>449</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H142" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>535</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>283</v>
+      </c>
+      <c r="D143" t="s">
+        <v>405</v>
+      </c>
+      <c r="E143" t="s">
+        <v>406</v>
+      </c>
+      <c r="F143" t="s">
+        <v>33</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H143" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>538</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>287</v>
+      </c>
+      <c r="D144" t="s">
+        <v>405</v>
+      </c>
+      <c r="E144" t="s">
+        <v>406</v>
+      </c>
+      <c r="F144" t="s">
+        <v>421</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H144" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>541</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>291</v>
+      </c>
+      <c r="D145" t="s">
+        <v>405</v>
+      </c>
+      <c r="E145" t="s">
+        <v>406</v>
+      </c>
+      <c r="F145" t="s">
+        <v>74</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H145" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>544</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>295</v>
+      </c>
+      <c r="D146" t="s">
+        <v>405</v>
+      </c>
+      <c r="E146" t="s">
+        <v>406</v>
+      </c>
+      <c r="F146" t="s">
+        <v>545</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H146" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>548</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>299</v>
+      </c>
+      <c r="D147" t="s">
+        <v>405</v>
+      </c>
+      <c r="E147" t="s">
+        <v>406</v>
+      </c>
+      <c r="F147" t="s">
+        <v>477</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H147" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>551</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>303</v>
+      </c>
+      <c r="D148" t="s">
+        <v>405</v>
+      </c>
+      <c r="E148" t="s">
+        <v>406</v>
+      </c>
+      <c r="F148" t="s">
+        <v>42</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H148" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>554</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>306</v>
+      </c>
+      <c r="D149" t="s">
+        <v>405</v>
+      </c>
+      <c r="E149" t="s">
+        <v>406</v>
+      </c>
+      <c r="F149" t="s">
+        <v>421</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H149" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>557</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>310</v>
+      </c>
+      <c r="D150" t="s">
+        <v>405</v>
+      </c>
+      <c r="E150" t="s">
+        <v>406</v>
+      </c>
+      <c r="F150" t="s">
+        <v>456</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H150" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>560</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>314</v>
+      </c>
+      <c r="D151" t="s">
+        <v>405</v>
+      </c>
+      <c r="E151" t="s">
+        <v>406</v>
+      </c>
+      <c r="F151" t="s">
+        <v>59</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="H151" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>563</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>317</v>
+      </c>
+      <c r="D152" t="s">
+        <v>405</v>
+      </c>
+      <c r="E152" t="s">
+        <v>406</v>
+      </c>
+      <c r="F152" t="s">
+        <v>52</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H152" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>566</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>321</v>
+      </c>
+      <c r="D153" t="s">
+        <v>405</v>
+      </c>
+      <c r="E153" t="s">
+        <v>406</v>
+      </c>
+      <c r="F153" t="s">
+        <v>18</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H153" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>569</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>325</v>
+      </c>
+      <c r="D154" t="s">
+        <v>405</v>
+      </c>
+      <c r="E154" t="s">
+        <v>406</v>
+      </c>
+      <c r="F154" t="s">
+        <v>33</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H154" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>572</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>329</v>
+      </c>
+      <c r="D155" t="s">
+        <v>405</v>
+      </c>
+      <c r="E155" t="s">
+        <v>406</v>
+      </c>
+      <c r="F155" t="s">
+        <v>456</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H155" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>575</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>333</v>
+      </c>
+      <c r="D156" t="s">
+        <v>405</v>
+      </c>
+      <c r="E156" t="s">
+        <v>406</v>
+      </c>
+      <c r="F156" t="s">
+        <v>576</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H156" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>579</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>337</v>
+      </c>
+      <c r="D157" t="s">
+        <v>405</v>
+      </c>
+      <c r="E157" t="s">
+        <v>406</v>
+      </c>
+      <c r="F157" t="s">
+        <v>580</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H157" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>583</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>341</v>
+      </c>
+      <c r="D158" t="s">
+        <v>405</v>
+      </c>
+      <c r="E158" t="s">
+        <v>406</v>
+      </c>
+      <c r="F158" t="s">
+        <v>59</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H158" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>586</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>345</v>
+      </c>
+      <c r="D159" t="s">
+        <v>405</v>
+      </c>
+      <c r="E159" t="s">
+        <v>406</v>
+      </c>
+      <c r="F159" t="s">
+        <v>42</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H159" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>589</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>348</v>
+      </c>
+      <c r="D160" t="s">
+        <v>405</v>
+      </c>
+      <c r="E160" t="s">
+        <v>406</v>
+      </c>
+      <c r="F160" t="s">
+        <v>18</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H160" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>592</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>351</v>
+      </c>
+      <c r="D161" t="s">
+        <v>405</v>
+      </c>
+      <c r="E161" t="s">
+        <v>406</v>
+      </c>
+      <c r="F161" t="s">
+        <v>593</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H161" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>596</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>355</v>
+      </c>
+      <c r="D162" t="s">
+        <v>405</v>
+      </c>
+      <c r="E162" t="s">
+        <v>406</v>
+      </c>
+      <c r="F162" t="s">
+        <v>33</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H162" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>599</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>359</v>
+      </c>
+      <c r="D163" t="s">
+        <v>405</v>
+      </c>
+      <c r="E163" t="s">
+        <v>406</v>
+      </c>
+      <c r="F163" t="s">
+        <v>421</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H163" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>601</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>363</v>
+      </c>
+      <c r="D164" t="s">
+        <v>405</v>
+      </c>
+      <c r="E164" t="s">
+        <v>406</v>
+      </c>
+      <c r="F164" t="s">
+        <v>59</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H164" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>604</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>367</v>
+      </c>
+      <c r="D165" t="s">
+        <v>405</v>
+      </c>
+      <c r="E165" t="s">
+        <v>406</v>
+      </c>
+      <c r="F165" t="s">
+        <v>421</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H165" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>607</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>371</v>
+      </c>
+      <c r="D166" t="s">
+        <v>405</v>
+      </c>
+      <c r="E166" t="s">
+        <v>406</v>
+      </c>
+      <c r="F166" t="s">
+        <v>42</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="H166" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>610</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>375</v>
+      </c>
+      <c r="D167" t="s">
+        <v>405</v>
+      </c>
+      <c r="E167" t="s">
+        <v>406</v>
+      </c>
+      <c r="F167" t="s">
+        <v>33</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H167" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>613</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>10</v>
+      </c>
+      <c r="D168" t="s">
+        <v>614</v>
+      </c>
+      <c r="E168" t="s">
+        <v>615</v>
+      </c>
+      <c r="F168" t="s">
+        <v>616</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H168" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>619</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>10</v>
+      </c>
+      <c r="D169" t="s">
+        <v>620</v>
+      </c>
+      <c r="E169" t="s">
+        <v>621</v>
+      </c>
+      <c r="F169" t="s">
+        <v>13</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H169" t="s">
+        <v>623</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>