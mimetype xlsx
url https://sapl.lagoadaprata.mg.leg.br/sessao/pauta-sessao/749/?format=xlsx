--- v0 (2026-03-22)
+++ v1 (2026-05-15)
@@ -10,110 +10,134 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="89">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
+    <t>Projeto de Lei CM nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>Ana Ruth</t>
+  </si>
+  <si>
+    <t>Dá Nome à Rua O situada no Bairro Mangabeiras, no Município de Lagoa da Prata.</t>
+  </si>
+  <si>
+    <t>Aguardando Discussão e Votação Únicas</t>
+  </si>
+  <si>
+    <t>Projeto de Lei EM nº 11 de 2026</t>
+  </si>
+  <si>
+    <t>DI GIANNE DE OLIVEIRA NUNES - PREFEITO</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 2.692, de 30 de dezembro de 2015, para adequá-la à nova redação do art. 149-A da Constituição Federal, ampliando a destinação da Contribuição para Custeio do Serviço de Iluminação Pública (CIP) aos sistemas de monitoramento para segurança e preservação de logradouros públicos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Moção nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>João Pedro</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado, regimentalmente apoiado, requer a Vossa Excelência que seja submetida à apreciação e aprovação do Plenário a presente Moção de Aplausos ao Insanos Motoclube - Divisão Lagoa da Prata pelos relevantes serviços voluntários que fizeram em favor de nossa cidade.</t>
+  </si>
+  <si>
     <t>Projeto de Lei Complementar - EM  nº 3 de 2026</t>
   </si>
   <si>
-    <t>DI GIANNE DE OLIVEIRA NUNES - PREFEITO</t>
-[...1 lines deleted...]
-  <si>
     <t>Altera a “Lei Complementar nº 003, de 22 de maio de 1991”, para atualizar a denominação e as atribuições do cargo em comissão de Chefe do Setor de Habitação, e dá outras providências.</t>
   </si>
   <si>
-    <t>Aguardando Discussão e Votação Únicas</t>
-[...1 lines deleted...]
-  <si>
     <t>Projeto de Lei Complementar - EM  nº 9 de 2026</t>
   </si>
   <si>
     <t>Altera a “Lei Complementar nº 051, de 30 de setembro de 2005”, e dá outras providências.</t>
   </si>
   <si>
-    <t>Moção nº 2 de 2026</t>
-[...17 lines deleted...]
-    <t>Dá Nome à Rua O situada no Bairro Mangabeiras, no Município de Lagoa da Prata.</t>
+    <t>Requerimento nº 41 de 2026</t>
+  </si>
+  <si>
+    <t>Toninho da Laje,Soninha</t>
+  </si>
+  <si>
+    <t>Com fundamento no Art. 90 do Regimento Interno desta Casa, vimos requerer a retirada do Projeto de Lei CM nº 4/2026 que “Altera a “Lei Municipal nº 3.769, de 16 de janeiro de 2023” que Institui o Programa de Auxílio alimentação aos Empregados Públicos, Estagiários e Aprendizes da Câmara Municipal de Lagoa da Prata”;</t>
+  </si>
+  <si>
+    <t>Aguardando Apresentação em Plenário</t>
+  </si>
+  <si>
+    <t>Requerimento nº 42 de 2026</t>
+  </si>
+  <si>
+    <t>Toninho da Laje,Tuty da Borracharia</t>
+  </si>
+  <si>
+    <t>Com fundamento no Inciso I do Art. 115 e no Inciso I do Art. 141, ambos do Regimento Interno desta Casa, vimos requerer a alteração da Ordem do Dia, de forma a se adiar a leitura dos Pareceres sobre o Projeto de Lei Complementar EM nº 7/2026 que Altera a “Lei Complementar nº 261, de 27 de março de 2023”, que institui o Código de Obras e Edificações do Município de Lagoa da Prata, para incluir disposições sobre moradias de caráter social, conforme diretrizes da Ata nº 72 do Conselho da Cidade.</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - EM  nº 4 de 2026</t>
   </si>
   <si>
     <t>Altera a “Lei Complementar nº 261, de 2023”, para dispor sobre a localização das normas relativas ao uso de lanternins ou sheds nas edificações, e dá outras providências.</t>
   </si>
   <si>
     <t>Aguardando Parecer</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - EM  nº 5 de 2026</t>
   </si>
   <si>
     <t>Altera a “Lei Complementar nº 261, de 27 de março de 2023”, para disciplinar o procedimento de fiscalização, autuação, julgamento e recursos relativos às infrações ao Código de Obras e Edificações do Município de Lagoa da Prata, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - EM  nº 7 de 2026</t>
   </si>
   <si>
     <t>Altera a “Lei Complementar nº 261, de 27 de março de 2023”, que institui o Código de Obras e Edificações do Município de Lagoa da Prata, para incluir disposições sobre moradias de caráter social, conforme diretrizes da Ata nº 72 do Conselho da Cidade.</t>
   </si>
   <si>
     <t>Projeto de Lei EM nº 12 de 2026</t>
   </si>
@@ -124,64 +148,109 @@
     <t>Projeto de Lei EM nº 23 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 2.452.023,56.</t>
   </si>
   <si>
     <t>Projeto de Lei EM nº 24 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 4.426.000,00.</t>
   </si>
   <si>
     <t>Projeto de Lei EM nº 25 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 300.000,00.</t>
   </si>
   <si>
     <t>Projeto de Lei EM nº 26 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 3.335.646,91.</t>
   </si>
   <si>
     <t>expediente</t>
+  </si>
+  <si>
+    <t>Requerimento nº 36 de 2026</t>
+  </si>
+  <si>
+    <t>Elias Motorista</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado, na forma regimental e após ouvido o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita ao Secretário Municipal de Administração e Governo, Alysson Elias Macedo; e a Secretária Municipal de Saúde, Sabrina Elen de Novaes; bem como aos demais setores competentes, que informem a possibilidade de elaboração e encaminhamento a esta Casa Legislativa de estudo técnico, operacional, econômico-financeiro e jurídico acerca da viabilidade de implantação de sistema de TAG eletrônica para pagamento automático de pedágios nos veículos vinculados ao serviço de Tratamento Fora do Domicílio (TFD) do Município de Lagoa da Prata/MG.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 37 de 2026</t>
+  </si>
+  <si>
+    <t>João Pedro,Ana Ruth,Carla Andrade,Elias Motorista,Janeany,Mauro do Gás,Soninha,Toninho da Laje,Tuty da Borracharia</t>
+  </si>
+  <si>
+    <t>Os Vereadores infra-assinados, na forma regimental e consultado o Plenário, requer a Vossa Excelência que se envie ofício ao Chefe do Poder Executivo Municipal encaminhando o presente Requerimento, que solicita à Secretaria de Desportos, na pessoa do Secretário Rodrigo Lacerda Ramos, à Secretaria de Obras e Urbanismo, na pessoa do Secretário Reginaldo Henrique Santos, bem como aos demais setores competentes, que informem a possibilidade de realizar, com urgência, a manutenção, reforma e recuperação do banheiro localizado na quadra do bairro Sol Nascente, incluindo a reposição de equipamentos danificados como vaso sanitário, pias, lâmpadas, bem como a regularização da parte elétrica com a substituição do disjuntor furtado, além de adoção de medidas que garantam a preservação e segurança do espaço público.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 38 de 2026</t>
+  </si>
+  <si>
+    <t>A Vereadora infra-assinada, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento, solicitando ao Secretário Municipal de Administração e Governo, Alysson Elias Macedo, bem como  ao Procurador-Geral do Município, Dr. Juliano Venâncio da Silva, e aos demais setores competentes, que informem a esta Casa, o seguinte:</t>
+  </si>
+  <si>
+    <t>Requerimento nº 39 de 2026</t>
+  </si>
+  <si>
+    <t>Tuty da Borracharia</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao SAAE, encaminhando o presente Requerimento, que solicita ao Diretor do Serviço Autônomo de Água e Esgoto de Lagoa da Prata – SAAE-LP – Hermano Drummond, que informe a esta Casa sobre o recente aumento no valor das tarifas de água e esgoto, em especial os seguintes questionamentos:</t>
+  </si>
+  <si>
+    <t>Requerimento nº 40 de 2026</t>
+  </si>
+  <si>
+    <t>Toninho da Laje</t>
+  </si>
+  <si>
+    <t>O Vereador infra-assinado, na forma regimental, requer a Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo Municipal, encaminhando o presente Requerimento ao Secretário Municipal de Transportes e Limpeza Pública, José Cláudio dos Santos, e aos demais setores competentes, para que informem a esta Casa a viabilidade de realização de estudo técnico e financeiro visando a implantação de dispositivos delimitadores de sinalização viária (tachões) no último quarteirão da Rua Prefeito Paulo Lobato, na esquina com a Rua Secundino Rodrigues, nas proximidades da pracinha localizada no Bairro Chico Miranda, neste município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>A Vereadora infra-assinada indica ao Executivo Municipal, na forma regimental, a necessidade de implantar programa de treinamento parental com apoio especializado para famílias de crianças com Transtorno do Espectro Autista (TEA) no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>Moção nº 3 de 2026</t>
   </si>
   <si>
     <t>Janeany</t>
   </si>
   <si>
     <t>Vereadora infra-assinada, regimentalmente apoiada, nos termos do Art. 110 do Regimento Interno desta Casa, requer a Vossa Excelência que seja submetida à aprovação do Plenário MOÇÃO DE APELO À COMUNIDADE E ÀS AUTORIDADES COMPETENTES, manifestando-se publicamente em favor da justiça no caso do cão comunitário “Orelha”, ocorrido no município de Florianópolis, Santa Catarina, fato que gerou grande comoção nacional e mobilização social em defesa da causa animal._x000D_
 Por meio desta Moção, manifesta-se o apelo desta Casa Legislativa para que o referido caso seja apurado com a máxima seriedade, transparência e responsabilidade pelas autoridades competentes, assegurando que eventuais responsáveis por atos de violência ou maus-tratos contra o animal sejam devidamente responsabilizados conforme a legislação vigente, reafirmando o compromisso da sociedade com o respeito à vida e à dignidade dos_x000D_
 animais.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Aguardando Apresentação em Plenário</t>
   </si>
   <si>
     <t>Projeto de Lei CM nº 6 de 2026</t>
   </si>
   <si>
     <t>Institui a Semana Escolar de Combate à Violência contra a Mulher no Município de Lagoa da Prata.</t>
   </si>
   <si>
     <t>Projeto de Lei EM nº 31 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 65.000,00.</t>
   </si>
   <si>
     <t>Projeto de Lei EM nº 32 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 57.544,96.</t>
   </si>
   <si>
     <t>Projeto de Lei EM nº 33 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Especial ao Orçamento Vigente do Município de Lagoa da Prata no valor de R$ 5.000,00.</t>
   </si>
@@ -545,582 +614,759 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F26"/>
+  <dimension ref="A1:F35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="43" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="38" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="106" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="36.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>8820</v>
+        <v>8870</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>8857</v>
+        <v>8821</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>8878</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F4" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>8870</v>
+        <v>8820</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>8852</v>
+        <v>8857</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="s">
         <v>20</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>8853</v>
+        <v>8912</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" t="s">
         <v>23</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>8855</v>
+        <v>8913</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>8829</v>
+        <v>8852</v>
       </c>
       <c r="B9" t="s">
         <v>6</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F9" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>8879</v>
+        <v>8853</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E10" t="s">
+        <v>32</v>
+      </c>
+      <c r="F10" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>8880</v>
+        <v>8855</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F11" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>8881</v>
+        <v>8829</v>
       </c>
       <c r="B12" t="s">
         <v>6</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F12" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>8882</v>
+        <v>8879</v>
       </c>
       <c r="B13" t="s">
         <v>6</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F13" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>8895</v>
+        <v>8880</v>
       </c>
       <c r="B14" t="s">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="E14" t="s">
         <v>40</v>
       </c>
       <c r="F14" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>8894</v>
+        <v>8881</v>
       </c>
       <c r="B15" t="s">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="C15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" t="s">
         <v>42</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>8896</v>
+        <v>8882</v>
       </c>
       <c r="B16" t="s">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="C16" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" t="s">
         <v>44</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>8897</v>
+        <v>8907</v>
       </c>
       <c r="B17" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="C17" t="s">
         <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F17" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>8898</v>
+        <v>8908</v>
       </c>
       <c r="B18" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F18" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>8899</v>
+        <v>8909</v>
       </c>
       <c r="B19" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F19" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>8900</v>
+        <v>8910</v>
       </c>
       <c r="B20" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>55</v>
       </c>
       <c r="E20" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="F20" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>8901</v>
+        <v>8911</v>
       </c>
       <c r="B21" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>58</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F21" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
-        <v>8902</v>
+        <v>8914</v>
       </c>
       <c r="B22" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="C22" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="E22" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F22" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
-        <v>8903</v>
+        <v>8895</v>
       </c>
       <c r="B23" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="C23" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D23" t="s">
-        <v>8</v>
+        <v>63</v>
       </c>
       <c r="E23" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="F23" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
-        <v>8904</v>
+        <v>8894</v>
       </c>
       <c r="B24" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="C24" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
       <c r="E24" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="F24" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
-        <v>8905</v>
+        <v>8896</v>
       </c>
       <c r="B25" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="C25" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="D25" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F25" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
+        <v>8897</v>
+      </c>
+      <c r="B26" t="s">
+        <v>45</v>
+      </c>
+      <c r="C26" t="s">
+        <v>69</v>
+      </c>
+      <c r="D26" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" t="s">
+        <v>70</v>
+      </c>
+      <c r="F26" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27">
+        <v>8898</v>
+      </c>
+      <c r="B27" t="s">
+        <v>45</v>
+      </c>
+      <c r="C27" t="s">
+        <v>71</v>
+      </c>
+      <c r="D27" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" t="s">
+        <v>72</v>
+      </c>
+      <c r="F27" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28">
+        <v>8899</v>
+      </c>
+      <c r="B28" t="s">
+        <v>45</v>
+      </c>
+      <c r="C28" t="s">
+        <v>73</v>
+      </c>
+      <c r="D28" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" t="s">
+        <v>74</v>
+      </c>
+      <c r="F28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29">
+        <v>8900</v>
+      </c>
+      <c r="B29" t="s">
+        <v>45</v>
+      </c>
+      <c r="C29" t="s">
+        <v>75</v>
+      </c>
+      <c r="D29" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" t="s">
+        <v>76</v>
+      </c>
+      <c r="F29" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30">
+        <v>8901</v>
+      </c>
+      <c r="B30" t="s">
+        <v>45</v>
+      </c>
+      <c r="C30" t="s">
+        <v>77</v>
+      </c>
+      <c r="D30" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" t="s">
+        <v>78</v>
+      </c>
+      <c r="F30" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31">
+        <v>8902</v>
+      </c>
+      <c r="B31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C31" t="s">
+        <v>79</v>
+      </c>
+      <c r="D31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" t="s">
+        <v>80</v>
+      </c>
+      <c r="F31" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32">
+        <v>8903</v>
+      </c>
+      <c r="B32" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32" t="s">
+        <v>81</v>
+      </c>
+      <c r="D32" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" t="s">
+        <v>82</v>
+      </c>
+      <c r="F32" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33">
+        <v>8904</v>
+      </c>
+      <c r="B33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" t="s">
+        <v>83</v>
+      </c>
+      <c r="D33" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" t="s">
+        <v>84</v>
+      </c>
+      <c r="F33" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34">
+        <v>8905</v>
+      </c>
+      <c r="B34" t="s">
+        <v>45</v>
+      </c>
+      <c r="C34" t="s">
+        <v>85</v>
+      </c>
+      <c r="D34" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34" t="s">
+        <v>86</v>
+      </c>
+      <c r="F34" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35">
         <v>8906</v>
       </c>
-      <c r="B26" t="s">
-[...12 lines deleted...]
-        <v>41</v>
+      <c r="B35" t="s">
+        <v>45</v>
+      </c>
+      <c r="C35" t="s">
+        <v>87</v>
+      </c>
+      <c r="D35" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" t="s">
+        <v>88</v>
+      </c>
+      <c r="F35" t="s">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>